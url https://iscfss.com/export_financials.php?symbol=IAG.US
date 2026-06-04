--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="240">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -298,50 +298,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -5290,57 +5293,57 @@
       <c r="A60" t="s">
         <v>89</v>
       </c>
       <c r="B60">
         <v>4183772280.0</v>
       </c>
       <c r="C60">
         <v>3336700000.0</v>
       </c>
       <c r="D60">
         <v>2206000000.0</v>
       </c>
       <c r="E60">
         <v>2130800000.0</v>
       </c>
       <c r="F60">
         <v>2236768184.0</v>
       </c>
       <c r="G60">
         <v>2458200000.0</v>
       </c>
       <c r="H60">
         <v>2346100000.0</v>
       </c>
       <c r="I60">
-        <v>2732600000.0</v>
+        <v>2792600000.0</v>
       </c>
       <c r="J60">
-        <v>2791600000.0</v>
+        <v>2846800000.0</v>
       </c>
       <c r="K60">
-        <v>2221700000.0</v>
+        <v>2271100000.0</v>
       </c>
       <c r="L60">
         <v>1895800000.0</v>
       </c>
       <c r="M60">
         <v>2618500000.0</v>
       </c>
       <c r="N60">
         <v>2831200000.0</v>
       </c>
       <c r="O60">
         <v>3728100000.0</v>
       </c>
       <c r="P60">
         <v>3474537000.0</v>
       </c>
       <c r="Q60">
         <v>2775810000.0</v>
       </c>
       <c r="R60">
         <v>2416661000.0</v>
       </c>
       <c r="S60">
         <v>1655666000.0</v>
       </c>
@@ -5450,783 +5453,789 @@
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DO62"/>
+  <dimension ref="A1:DP62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:119">
+    <row r="1" spans="1:120">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="D1" t="s">
         <v>93</v>
       </c>
       <c r="E1" t="s">
         <v>94</v>
       </c>
       <c r="F1" t="s">
+        <v>95</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="H1" t="s">
         <v>96</v>
       </c>
       <c r="I1" t="s">
         <v>97</v>
       </c>
       <c r="J1" t="s">
+        <v>98</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="L1" t="s">
         <v>99</v>
       </c>
       <c r="M1" t="s">
         <v>100</v>
       </c>
       <c r="N1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="P1" t="s">
         <v>102</v>
       </c>
       <c r="Q1" t="s">
         <v>103</v>
       </c>
       <c r="R1" t="s">
+        <v>104</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="T1" t="s">
         <v>105</v>
       </c>
       <c r="U1" t="s">
         <v>106</v>
       </c>
       <c r="V1" t="s">
+        <v>107</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="X1" t="s">
         <v>108</v>
       </c>
       <c r="Y1" t="s">
         <v>109</v>
       </c>
       <c r="Z1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AB1" t="s">
         <v>111</v>
       </c>
       <c r="AC1" t="s">
         <v>112</v>
       </c>
       <c r="AD1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AF1" t="s">
         <v>114</v>
       </c>
       <c r="AG1" t="s">
         <v>115</v>
       </c>
       <c r="AH1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AJ1" t="s">
         <v>117</v>
       </c>
       <c r="AK1" t="s">
         <v>118</v>
       </c>
       <c r="AL1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AN1" t="s">
         <v>120</v>
       </c>
       <c r="AO1" t="s">
         <v>121</v>
       </c>
       <c r="AP1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AR1" t="s">
         <v>123</v>
       </c>
       <c r="AS1" t="s">
         <v>124</v>
       </c>
       <c r="AT1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AV1" t="s">
         <v>126</v>
       </c>
       <c r="AW1" t="s">
         <v>127</v>
       </c>
       <c r="AX1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AZ1" t="s">
         <v>129</v>
       </c>
       <c r="BA1" t="s">
         <v>130</v>
       </c>
       <c r="BB1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BD1" t="s">
         <v>132</v>
       </c>
       <c r="BE1" t="s">
         <v>133</v>
       </c>
       <c r="BF1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BH1" t="s">
         <v>135</v>
       </c>
       <c r="BI1" t="s">
         <v>136</v>
       </c>
       <c r="BJ1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BL1" t="s">
         <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BP1" t="s">
         <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BT1" t="s">
         <v>144</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BX1" t="s">
         <v>147</v>
       </c>
       <c r="BY1" t="s">
         <v>148</v>
       </c>
       <c r="BZ1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CB1" t="s">
         <v>150</v>
       </c>
       <c r="CC1" t="s">
         <v>151</v>
       </c>
       <c r="CD1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CF1" t="s">
         <v>153</v>
       </c>
       <c r="CG1" t="s">
         <v>154</v>
       </c>
       <c r="CH1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CJ1" t="s">
         <v>156</v>
       </c>
       <c r="CK1" t="s">
         <v>157</v>
       </c>
       <c r="CL1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CN1" t="s">
         <v>159</v>
       </c>
       <c r="CO1" t="s">
         <v>160</v>
       </c>
       <c r="CP1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CR1" t="s">
         <v>162</v>
       </c>
       <c r="CS1" t="s">
         <v>163</v>
       </c>
       <c r="CT1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CV1" t="s">
         <v>165</v>
       </c>
       <c r="CW1" t="s">
         <v>166</v>
       </c>
       <c r="CX1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CZ1" t="s">
         <v>168</v>
       </c>
       <c r="DA1" t="s">
         <v>169</v>
       </c>
       <c r="DB1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DD1" t="s">
         <v>171</v>
       </c>
       <c r="DE1" t="s">
         <v>172</v>
       </c>
       <c r="DF1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DH1" t="s">
         <v>174</v>
       </c>
       <c r="DI1" t="s">
         <v>175</v>
       </c>
       <c r="DJ1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DL1" t="s">
         <v>177</v>
       </c>
       <c r="DM1" t="s">
         <v>178</v>
       </c>
       <c r="DN1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
       </c>
-      <c r="DO1" t="s">
-        <v>179</v>
+      <c r="DP1" t="s">
+        <v>180</v>
       </c>
     </row>
-    <row r="2" spans="1:119">
+    <row r="2" spans="1:120">
       <c r="A2" t="s">
         <v>31</v>
       </c>
       <c r="B2">
+        <v>293600000.0</v>
+      </c>
+      <c r="C2">
         <v>328501087.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>302600000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>271600000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>278800000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>264800000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>270900000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>244200000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>320968787.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>317600000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>311200000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>257800000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>259172750.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>294100000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>344532319.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>324520822.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>347500000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>303987961.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>341297953.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>272800000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>251299999.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>244700000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>207100000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>207700000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>216200000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>211900000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>176800000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>189700000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>192300000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>196000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>199400000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>188300000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>204000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>196200000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>188100000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>164800000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>162300000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>162900000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>149800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>157800000.0</v>
       </c>
       <c r="AO2">
         <v>157800000.0</v>
       </c>
       <c r="AP2">
+        <v>157800000.0</v>
+      </c>
+      <c r="AQ2">
         <v>148600000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>162300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>150700000.0</v>
       </c>
       <c r="AS2">
         <v>150700000.0</v>
       </c>
       <c r="AT2">
+        <v>150700000.0</v>
+      </c>
+      <c r="AU2">
         <v>161000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>190400000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>171800000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>182500000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>185600000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>200700000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>186100000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>227600000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>219400000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>248500000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>219100000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>195000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>173400000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>172528000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>153130000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>162696000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>158410000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>173998000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>158519000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>174100000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>175320000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>149869000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>146433000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>172505000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>146668000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>136048000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>129398000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>139711000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>129804000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>127055000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>112733000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>118402000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>102786000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>38764000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>32903000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>31470000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>19892000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>15112000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>14306000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>12929000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>14533000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>17606000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>19178000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>19186000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>27259000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>13581000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>14759000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>14761000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>16772000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>15350000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>14531000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>13339000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>13402000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>13572651.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>12704739.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>9640343.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>10393386.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>9986027.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>7500000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>10207601.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>6117371.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>7905138.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>7090748.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>7618417.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>6201951.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>7514866.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>5714286.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>8107155.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>6575726.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>6226921.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>5288705.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>6716256.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>5399489.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>6022769.0</v>
       </c>
     </row>
-    <row r="3" spans="1:119">
+    <row r="3" spans="1:120">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6304,54 +6313,30546 @@
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
+      <c r="DP3"/>
+    </row>
+    <row r="4" spans="1:120">
+      <c r="A4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
+      <c r="CN4"/>
+      <c r="CO4"/>
+      <c r="CP4"/>
+      <c r="CQ4"/>
+      <c r="CR4"/>
+      <c r="CS4"/>
+      <c r="CT4"/>
+      <c r="CU4"/>
+      <c r="CV4"/>
+      <c r="CW4"/>
+      <c r="CX4"/>
+      <c r="CY4"/>
+      <c r="CZ4"/>
+      <c r="DA4"/>
+      <c r="DB4"/>
+      <c r="DC4"/>
+      <c r="DD4"/>
+      <c r="DE4"/>
+      <c r="DF4"/>
+      <c r="DG4"/>
+      <c r="DH4"/>
+      <c r="DI4"/>
+      <c r="DJ4"/>
+      <c r="DK4"/>
+      <c r="DL4"/>
+      <c r="DM4"/>
+      <c r="DN4"/>
+      <c r="DO4"/>
+      <c r="DP4"/>
+    </row>
+    <row r="5" spans="1:120">
+      <c r="A5" t="s">
+        <v>34</v>
+      </c>
+      <c r="B5">
+        <v>-33400000.0</v>
+      </c>
+      <c r="C5">
+        <v>-37531573.0</v>
+      </c>
+      <c r="D5">
+        <v>-43499999.0</v>
+      </c>
+      <c r="E5">
+        <v>-34000000.0</v>
+      </c>
+      <c r="F5">
+        <v>-45700000.0</v>
+      </c>
+      <c r="G5">
+        <v>-50900000.0</v>
+      </c>
+      <c r="H5">
+        <v>-43700000.0</v>
+      </c>
+      <c r="I5">
+        <v>-55200000.0</v>
+      </c>
+      <c r="J5">
+        <v>-50647735.0</v>
+      </c>
+      <c r="K5">
+        <v>-47000000.0</v>
+      </c>
+      <c r="L5">
+        <v>-39300000.0</v>
+      </c>
+      <c r="M5">
+        <v>-39800000.0</v>
+      </c>
+      <c r="N5">
+        <v>-41227479.0</v>
+      </c>
+      <c r="O5">
+        <v>-21300000.0</v>
+      </c>
+      <c r="P5">
+        <v>15191194.0</v>
+      </c>
+      <c r="Q5">
+        <v>37359958.0</v>
+      </c>
+      <c r="R5">
+        <v>36400000.0</v>
+      </c>
+      <c r="S5">
+        <v>23767784.0</v>
+      </c>
+      <c r="T5">
+        <v>41239337.0</v>
+      </c>
+      <c r="U5">
+        <v>32599999.0</v>
+      </c>
+      <c r="V5">
+        <v>23299999.0</v>
+      </c>
+      <c r="W5">
+        <v>-5300000.0</v>
+      </c>
+      <c r="X5">
+        <v>-39100000.0</v>
+      </c>
+      <c r="Y5">
+        <v>-71500000.0</v>
+      </c>
+      <c r="Z5">
+        <v>-105400000.0</v>
+      </c>
+      <c r="AA5">
+        <v>-44500000.0</v>
+      </c>
+      <c r="AB5">
+        <v>-55400000.0</v>
+      </c>
+      <c r="AC5">
+        <v>-39400000.0</v>
+      </c>
+      <c r="AD5">
+        <v>-35800000.0</v>
+      </c>
+      <c r="AE5">
+        <v>-58800000.0</v>
+      </c>
+      <c r="AF5">
+        <v>-10700000.0</v>
+      </c>
+      <c r="AG5">
+        <v>-18800000.0</v>
+      </c>
+      <c r="AH5">
+        <v>-25800000.0</v>
+      </c>
+      <c r="AI5">
+        <v>-20500000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>-24300000.0</v>
+      </c>
+      <c r="AK5">
+        <v>-31100000.0</v>
+      </c>
+      <c r="AL5">
+        <v>-34100000.0</v>
+      </c>
+      <c r="AM5">
+        <v>-36900000.0</v>
+      </c>
+      <c r="AN5">
+        <v>-30000000.0</v>
+      </c>
+      <c r="AO5">
+        <v>-24900000.0</v>
+      </c>
+      <c r="AP5">
+        <v>-24900000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>-35900000.0</v>
+      </c>
+      <c r="AR5">
+        <v>-47800000.0</v>
+      </c>
+      <c r="AS5">
+        <v>-43400000.0</v>
+      </c>
+      <c r="AT5">
+        <v>-43400000.0</v>
+      </c>
+      <c r="AU5">
+        <v>-54900000.0</v>
+      </c>
+      <c r="AV5">
+        <v>-28400000.0</v>
+      </c>
+      <c r="AW5">
+        <v>-20700000.0</v>
+      </c>
+      <c r="AX5">
+        <v>21200000.0</v>
+      </c>
+      <c r="AY5">
+        <v>13300000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>16000000.0</v>
+      </c>
+      <c r="BA5">
+        <v>14200000.0</v>
+      </c>
+      <c r="BB5">
+        <v>29100000.0</v>
+      </c>
+      <c r="BC5">
+        <v>42400000.0</v>
+      </c>
+      <c r="BD5">
+        <v>52900000.0</v>
+      </c>
+      <c r="BE5">
+        <v>41100000.0</v>
+      </c>
+      <c r="BF5">
+        <v>49400000.0</v>
+      </c>
+      <c r="BG5">
+        <v>41151000.0</v>
+      </c>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5">
+        <v>117467000.0</v>
+      </c>
+      <c r="BL5">
+        <v>90823000.0</v>
+      </c>
+      <c r="BM5">
+        <v>47196000.0</v>
+      </c>
+      <c r="BN5">
+        <v>77067000.0</v>
+      </c>
+      <c r="BO5">
+        <v>62664000.0</v>
+      </c>
+      <c r="BP5">
+        <v>43405000.0</v>
+      </c>
+      <c r="BQ5">
+        <v>-29154000.0</v>
+      </c>
+      <c r="BR5">
+        <v>-156600000.0</v>
+      </c>
+      <c r="BS5">
+        <v>-61228000.0</v>
+      </c>
+      <c r="BT5">
+        <v>6821000.0</v>
+      </c>
+      <c r="BU5">
+        <v>54147000.0</v>
+      </c>
+      <c r="BV5">
+        <v>59748000.0</v>
+      </c>
+      <c r="BW5">
+        <v>68644000.0</v>
+      </c>
+      <c r="BX5">
+        <v>65981000.0</v>
+      </c>
+      <c r="BY5">
+        <v>52836000.0</v>
+      </c>
+      <c r="BZ5">
+        <v>41380000.0</v>
+      </c>
+      <c r="CA5">
+        <v>38425000.0</v>
+      </c>
+      <c r="CB5">
+        <v>5044000.0</v>
+      </c>
+      <c r="CC5">
+        <v>4647000.0</v>
+      </c>
+      <c r="CD5">
+        <v>4088000.0</v>
+      </c>
+      <c r="CE5">
+        <v>4375000.0</v>
+      </c>
+      <c r="CF5">
+        <v>4013000.0</v>
+      </c>
+      <c r="CG5">
+        <v>4574000.0</v>
+      </c>
+      <c r="CH5">
+        <v>5184000.0</v>
+      </c>
+      <c r="CI5">
+        <v>5389000.0</v>
+      </c>
+      <c r="CJ5">
+        <v>5203000.0</v>
+      </c>
+      <c r="CK5">
+        <v>4717000.0</v>
+      </c>
+      <c r="CL5">
+        <v>4294000.0</v>
+      </c>
+      <c r="CM5">
+        <v>1872000.0</v>
+      </c>
+      <c r="CN5">
+        <v>1906000.0</v>
+      </c>
+      <c r="CO5">
+        <v>1038000.0</v>
+      </c>
+      <c r="CP5">
+        <v>1525000.0</v>
+      </c>
+      <c r="CQ5">
+        <v>8000.0</v>
+      </c>
+      <c r="CR5">
+        <v>8000.0</v>
+      </c>
+      <c r="CS5"/>
+      <c r="CT5"/>
+      <c r="CU5"/>
+      <c r="CV5"/>
+      <c r="CW5"/>
+      <c r="CX5"/>
+      <c r="CY5"/>
+      <c r="CZ5"/>
+      <c r="DA5"/>
+      <c r="DB5"/>
+      <c r="DC5"/>
+      <c r="DD5"/>
+      <c r="DE5"/>
+      <c r="DF5"/>
+      <c r="DG5"/>
+      <c r="DH5">
+        <v>1502973.0</v>
+      </c>
+      <c r="DI5">
+        <v>2176871.0</v>
+      </c>
+      <c r="DJ5">
+        <v>2467395.0</v>
+      </c>
+      <c r="DK5">
+        <v>2308499.0</v>
+      </c>
+      <c r="DL5">
+        <v>2534212.0</v>
+      </c>
+      <c r="DM5">
+        <v>2173441.0</v>
+      </c>
+      <c r="DN5">
+        <v>1805445.0</v>
+      </c>
+      <c r="DO5">
+        <v>802627.0</v>
+      </c>
+      <c r="DP5">
+        <v>807932.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:120">
+      <c r="A6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
+      <c r="BA6"/>
+      <c r="BB6"/>
+      <c r="BC6"/>
+      <c r="BD6"/>
+      <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
+      <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6"/>
+      <c r="CG6"/>
+      <c r="CH6"/>
+      <c r="CI6"/>
+      <c r="CJ6"/>
+      <c r="CK6"/>
+      <c r="CL6"/>
+      <c r="CM6"/>
+      <c r="CN6"/>
+      <c r="CO6"/>
+      <c r="CP6"/>
+      <c r="CQ6"/>
+      <c r="CR6"/>
+      <c r="CS6"/>
+      <c r="CT6"/>
+      <c r="CU6"/>
+      <c r="CV6"/>
+      <c r="CW6"/>
+      <c r="CX6"/>
+      <c r="CY6"/>
+      <c r="CZ6"/>
+      <c r="DA6"/>
+      <c r="DB6"/>
+      <c r="DC6"/>
+      <c r="DD6"/>
+      <c r="DE6"/>
+      <c r="DF6"/>
+      <c r="DG6"/>
+      <c r="DH6"/>
+      <c r="DI6"/>
+      <c r="DJ6"/>
+      <c r="DK6"/>
+      <c r="DL6"/>
+      <c r="DM6"/>
+      <c r="DN6"/>
+      <c r="DO6"/>
+      <c r="DP6"/>
+    </row>
+    <row r="7" spans="1:120">
+      <c r="A7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B7">
+        <v>101800000.0</v>
+      </c>
+      <c r="C7">
+        <v>112000000.0</v>
+      </c>
+      <c r="D7">
+        <v>118900000.0</v>
+      </c>
+      <c r="E7">
+        <v>129500000.0</v>
+      </c>
+      <c r="F7">
+        <v>126300000.0</v>
+      </c>
+      <c r="G7">
+        <v>124200000.0</v>
+      </c>
+      <c r="H7">
+        <v>130900000.0</v>
+      </c>
+      <c r="I7">
+        <v>133000000.0</v>
+      </c>
+      <c r="J7">
+        <v>129500000.0</v>
+      </c>
+      <c r="K7">
+        <v>121300000.0</v>
+      </c>
+      <c r="L7">
+        <v>129400000.0</v>
+      </c>
+      <c r="M7">
+        <v>128500000.0</v>
+      </c>
+      <c r="N7">
+        <v>96800000.0</v>
+      </c>
+      <c r="O7">
+        <v>73800000.0</v>
+      </c>
+      <c r="P7">
+        <v>78900000.0</v>
+      </c>
+      <c r="Q7">
+        <v>62000000.0</v>
+      </c>
+      <c r="R7">
+        <v>62500000.0</v>
+      </c>
+      <c r="S7">
+        <v>65600000.0</v>
+      </c>
+      <c r="T7">
+        <v>61800000.0</v>
+      </c>
+      <c r="U7">
+        <v>62200000.0</v>
+      </c>
+      <c r="V7">
+        <v>63800000.0</v>
+      </c>
+      <c r="W7">
+        <v>66800000.0</v>
+      </c>
+      <c r="X7">
+        <v>69100000.0</v>
+      </c>
+      <c r="Y7">
+        <v>67700000.0</v>
+      </c>
+      <c r="Z7">
+        <v>64100000.0</v>
+      </c>
+      <c r="AA7">
+        <v>58800000.0</v>
+      </c>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
+      <c r="CL7"/>
+      <c r="CM7"/>
+      <c r="CN7"/>
+      <c r="CO7"/>
+      <c r="CP7"/>
+      <c r="CQ7"/>
+      <c r="CR7"/>
+      <c r="CS7"/>
+      <c r="CT7"/>
+      <c r="CU7"/>
+      <c r="CV7"/>
+      <c r="CW7"/>
+      <c r="CX7"/>
+      <c r="CY7"/>
+      <c r="CZ7"/>
+      <c r="DA7"/>
+      <c r="DB7"/>
+      <c r="DC7"/>
+      <c r="DD7"/>
+      <c r="DE7"/>
+      <c r="DF7"/>
+      <c r="DG7"/>
+      <c r="DH7"/>
+      <c r="DI7"/>
+      <c r="DJ7"/>
+      <c r="DK7"/>
+      <c r="DL7"/>
+      <c r="DM7"/>
+      <c r="DN7"/>
+      <c r="DO7"/>
+      <c r="DP7"/>
+    </row>
+    <row r="8" spans="1:120">
+      <c r="A8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8">
+        <v>3325600000.0</v>
+      </c>
+      <c r="C8">
+        <v>3383800000.0</v>
+      </c>
+      <c r="D8">
+        <v>3087100000.0</v>
+      </c>
+      <c r="E8">
+        <v>3086100000.0</v>
+      </c>
+      <c r="F8">
+        <v>3085800000.0</v>
+      </c>
+      <c r="G8">
+        <v>3070600000.0</v>
+      </c>
+      <c r="H8">
+        <v>3068400000.0</v>
+      </c>
+      <c r="I8">
+        <v>3063900000.0</v>
+      </c>
+      <c r="J8">
+        <v>2769400000.0</v>
+      </c>
+      <c r="K8">
+        <v>2732100000.0</v>
+      </c>
+      <c r="L8">
+        <v>2731700000.0</v>
+      </c>
+      <c r="M8">
+        <v>2731500000.0</v>
+      </c>
+      <c r="N8">
+        <v>2730900000.0</v>
+      </c>
+      <c r="O8">
+        <v>2726300000.0</v>
+      </c>
+      <c r="P8">
+        <v>2726300000.0</v>
+      </c>
+      <c r="Q8">
+        <v>2726300000.0</v>
+      </c>
+      <c r="R8">
+        <v>2726000000.0</v>
+      </c>
+      <c r="S8">
+        <v>2719100000.0</v>
+      </c>
+      <c r="T8">
+        <v>2718700000.0</v>
+      </c>
+      <c r="U8">
+        <v>2717800000.0</v>
+      </c>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
+      <c r="CN8"/>
+      <c r="CO8"/>
+      <c r="CP8"/>
+      <c r="CQ8"/>
+      <c r="CR8"/>
+      <c r="CS8"/>
+      <c r="CT8"/>
+      <c r="CU8"/>
+      <c r="CV8"/>
+      <c r="CW8"/>
+      <c r="CX8"/>
+      <c r="CY8"/>
+      <c r="CZ8"/>
+      <c r="DA8"/>
+      <c r="DB8"/>
+      <c r="DC8"/>
+      <c r="DD8"/>
+      <c r="DE8"/>
+      <c r="DF8"/>
+      <c r="DG8"/>
+      <c r="DH8"/>
+      <c r="DI8"/>
+      <c r="DJ8"/>
+      <c r="DK8"/>
+      <c r="DL8"/>
+      <c r="DM8"/>
+      <c r="DN8"/>
+      <c r="DO8"/>
+      <c r="DP8"/>
+    </row>
+    <row r="9" spans="1:120">
+      <c r="A9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
+        <v>-27400000.0</v>
+      </c>
+      <c r="D9">
+        <v>56000000.0</v>
+      </c>
+      <c r="E9">
+        <v>54500000.0</v>
+      </c>
+      <c r="F9">
+        <v>53200000.0</v>
+      </c>
+      <c r="G9">
+        <v>57600000.0</v>
+      </c>
+      <c r="H9">
+        <v>56800000.0</v>
+      </c>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9">
+        <v>58200000.0</v>
+      </c>
+      <c r="P9">
+        <v>56600000.0</v>
+      </c>
+      <c r="Q9">
+        <v>55500000.0</v>
+      </c>
+      <c r="R9">
+        <v>54900000.0</v>
+      </c>
+      <c r="S9">
+        <v>59100000.0</v>
+      </c>
+      <c r="T9">
+        <v>57600000.0</v>
+      </c>
+      <c r="U9">
+        <v>57000000.0</v>
+      </c>
+      <c r="V9">
+        <v>56000000.0</v>
+      </c>
+      <c r="W9">
+        <v>60600000.0</v>
+      </c>
+      <c r="X9">
+        <v>51800000.0</v>
+      </c>
+      <c r="Y9">
+        <v>51100000.0</v>
+      </c>
+      <c r="Z9">
+        <v>49200000.0</v>
+      </c>
+      <c r="AA9">
+        <v>54000000.0</v>
+      </c>
+      <c r="AB9">
+        <v>51400000.0</v>
+      </c>
+      <c r="AC9">
+        <v>49400000.0</v>
+      </c>
+      <c r="AD9">
+        <v>46900000.0</v>
+      </c>
+      <c r="AE9">
+        <v>48200000.0</v>
+      </c>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9"/>
+      <c r="CG9"/>
+      <c r="CH9"/>
+      <c r="CI9"/>
+      <c r="CJ9"/>
+      <c r="CK9"/>
+      <c r="CL9"/>
+      <c r="CM9"/>
+      <c r="CN9"/>
+      <c r="CO9"/>
+      <c r="CP9"/>
+      <c r="CQ9"/>
+      <c r="CR9"/>
+      <c r="CS9"/>
+      <c r="CT9"/>
+      <c r="CU9"/>
+      <c r="CV9"/>
+      <c r="CW9"/>
+      <c r="CX9"/>
+      <c r="CY9"/>
+      <c r="CZ9"/>
+      <c r="DA9"/>
+      <c r="DB9"/>
+      <c r="DC9"/>
+      <c r="DD9"/>
+      <c r="DE9"/>
+      <c r="DF9"/>
+      <c r="DG9"/>
+      <c r="DH9"/>
+      <c r="DI9"/>
+      <c r="DJ9"/>
+      <c r="DK9"/>
+      <c r="DL9"/>
+      <c r="DM9"/>
+      <c r="DN9"/>
+      <c r="DO9"/>
+      <c r="DP9"/>
+    </row>
+    <row r="10" spans="1:120">
+      <c r="A10" t="s">
+        <v>39</v>
+      </c>
+      <c r="B10">
+        <v>550200000.0</v>
+      </c>
+      <c r="C10">
+        <v>421132205.0</v>
+      </c>
+      <c r="D10">
+        <v>314300000.0</v>
+      </c>
+      <c r="E10">
+        <v>223800000.0</v>
+      </c>
+      <c r="F10">
+        <v>316600000.0</v>
+      </c>
+      <c r="G10">
+        <v>347500000.0</v>
+      </c>
+      <c r="H10">
+        <v>553400000.0</v>
+      </c>
+      <c r="I10">
+        <v>511400000.0</v>
+      </c>
+      <c r="J10">
+        <v>290899816.0</v>
+      </c>
+      <c r="K10">
+        <v>367100000.0</v>
+      </c>
+      <c r="L10">
+        <v>548900000.0</v>
+      </c>
+      <c r="M10">
+        <v>747700000.0</v>
+      </c>
+      <c r="N10">
+        <v>532454905.0</v>
+      </c>
+      <c r="O10">
+        <v>407800000.0</v>
+      </c>
+      <c r="P10">
+        <v>531791096.0</v>
+      </c>
+      <c r="Q10">
+        <v>451825132.0</v>
+      </c>
+      <c r="R10">
+        <v>519500000.0</v>
+      </c>
+      <c r="S10">
+        <v>544162417.0</v>
+      </c>
+      <c r="T10">
+        <v>741009981.0</v>
+      </c>
+      <c r="U10">
+        <v>824900000.0</v>
+      </c>
+      <c r="V10">
+        <v>962999999.0</v>
+      </c>
+      <c r="W10">
+        <v>941500000.0</v>
+      </c>
+      <c r="X10">
+        <v>890600000.0</v>
+      </c>
+      <c r="Y10">
+        <v>831900000.0</v>
+      </c>
+      <c r="Z10">
+        <v>795000000.0</v>
+      </c>
+      <c r="AA10">
+        <v>830600000.0</v>
+      </c>
+      <c r="AB10">
+        <v>634000000.0</v>
+      </c>
+      <c r="AC10">
+        <v>609700000.0</v>
+      </c>
+      <c r="AD10">
+        <v>589200000.0</v>
+      </c>
+      <c r="AE10">
+        <v>615100000.0</v>
+      </c>
+      <c r="AF10">
+        <v>595900000.0</v>
+      </c>
+      <c r="AG10">
+        <v>655800000.0</v>
+      </c>
+      <c r="AH10">
+        <v>705000000.0</v>
+      </c>
+      <c r="AI10">
+        <v>664100000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>583600000.0</v>
+      </c>
+      <c r="AK10">
+        <v>776200000.0</v>
+      </c>
+      <c r="AL10">
+        <v>1073100000.0</v>
+      </c>
+      <c r="AM10">
+        <v>652000000.0</v>
+      </c>
+      <c r="AN10">
+        <v>627300000.0</v>
+      </c>
+      <c r="AO10">
+        <v>554200000.0</v>
+      </c>
+      <c r="AP10">
+        <v>554200000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>586700000.0</v>
+      </c>
+      <c r="AR10">
+        <v>632800000.0</v>
+      </c>
+      <c r="AS10">
+        <v>678600000.0</v>
+      </c>
+      <c r="AT10">
+        <v>678600000.0</v>
+      </c>
+      <c r="AU10">
+        <v>729200000.0</v>
+      </c>
+      <c r="AV10">
+        <v>170500000.0</v>
+      </c>
+      <c r="AW10">
+        <v>120200000.0</v>
+      </c>
+      <c r="AX10">
+        <v>139900000.0</v>
+      </c>
+      <c r="AY10">
+        <v>222300000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>360800000.0</v>
+      </c>
+      <c r="BA10">
+        <v>447300000.0</v>
+      </c>
+      <c r="BB10">
+        <v>648000000.0</v>
+      </c>
+      <c r="BC10">
+        <v>813500000.0</v>
+      </c>
+      <c r="BD10">
+        <v>896800000.0</v>
+      </c>
+      <c r="BE10">
+        <v>399500000.0</v>
+      </c>
+      <c r="BF10">
+        <v>1033300000.0</v>
+      </c>
+      <c r="BG10">
+        <v>1051613000.0</v>
+      </c>
+      <c r="BH10">
+        <v>928781000.0</v>
+      </c>
+      <c r="BI10">
+        <v>1047477000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>477535000.0</v>
+      </c>
+      <c r="BK10">
+        <v>270779000.0</v>
+      </c>
+      <c r="BL10">
+        <v>112655000.0</v>
+      </c>
+      <c r="BM10">
+        <v>103454000.0</v>
+      </c>
+      <c r="BN10">
+        <v>169696000.0</v>
+      </c>
+      <c r="BO10">
+        <v>191374000.0</v>
+      </c>
+      <c r="BP10">
+        <v>244100000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>301383000.0</v>
+      </c>
+      <c r="BR10">
+        <v>371669000.0</v>
+      </c>
+      <c r="BS10">
+        <v>117989000.0</v>
+      </c>
+      <c r="BT10">
+        <v>153270000.0</v>
+      </c>
+      <c r="BU10">
+        <v>139969000.0</v>
+      </c>
+      <c r="BV10">
+        <v>132408000.0</v>
+      </c>
+      <c r="BW10">
+        <v>113265000.0</v>
+      </c>
+      <c r="BX10">
+        <v>106434000.0</v>
+      </c>
+      <c r="BY10">
+        <v>92764000.0</v>
+      </c>
+      <c r="BZ10">
+        <v>110204000.0</v>
+      </c>
+      <c r="CA10">
+        <v>101500000.0</v>
+      </c>
+      <c r="CB10">
+        <v>98438000.0</v>
+      </c>
+      <c r="CC10">
+        <v>70653000.0</v>
+      </c>
+      <c r="CD10">
+        <v>69136000.0</v>
+      </c>
+      <c r="CE10">
+        <v>45534000.0</v>
+      </c>
+      <c r="CF10">
+        <v>42159000.0</v>
+      </c>
+      <c r="CG10">
+        <v>40135000.0</v>
+      </c>
+      <c r="CH10">
+        <v>36093000.0</v>
+      </c>
+      <c r="CI10">
+        <v>37380000.0</v>
+      </c>
+      <c r="CJ10">
+        <v>45182000.0</v>
+      </c>
+      <c r="CK10">
+        <v>47233000.0</v>
+      </c>
+      <c r="CL10">
+        <v>65745000.0</v>
+      </c>
+      <c r="CM10">
+        <v>66675000.0</v>
+      </c>
+      <c r="CN10">
+        <v>59363000.0</v>
+      </c>
+      <c r="CO10">
+        <v>54395000.0</v>
+      </c>
+      <c r="CP10">
+        <v>51254000.0</v>
+      </c>
+      <c r="CQ10">
+        <v>15835000.0</v>
+      </c>
+      <c r="CR10">
+        <v>47769000.0</v>
+      </c>
+      <c r="CS10">
+        <v>43500000.0</v>
+      </c>
+      <c r="CT10">
+        <v>20140000.0</v>
+      </c>
+      <c r="CU10">
+        <v>25332000.0</v>
+      </c>
+      <c r="CV10">
+        <v>33579621.0</v>
+      </c>
+      <c r="CW10">
+        <v>29944477.0</v>
+      </c>
+      <c r="CX10">
+        <v>41814145.0</v>
+      </c>
+      <c r="CY10">
+        <v>36797573.0</v>
+      </c>
+      <c r="CZ10">
+        <v>59607426.0</v>
+      </c>
+      <c r="DA10">
+        <v>52770270.0</v>
+      </c>
+      <c r="DB10">
+        <v>65314849.0</v>
+      </c>
+      <c r="DC10">
+        <v>59722126.0</v>
+      </c>
+      <c r="DD10">
+        <v>63241107.0</v>
+      </c>
+      <c r="DE10">
+        <v>54203314.0</v>
+      </c>
+      <c r="DF10">
+        <v>66180855.0</v>
+      </c>
+      <c r="DG10">
+        <v>61115059.0</v>
+      </c>
+      <c r="DH10">
+        <v>62994184.0</v>
+      </c>
+      <c r="DI10">
+        <v>61564626.0</v>
+      </c>
+      <c r="DJ10">
+        <v>38632358.0</v>
+      </c>
+      <c r="DK10">
+        <v>33298356.0</v>
+      </c>
+      <c r="DL10">
+        <v>43733256.0</v>
+      </c>
+      <c r="DM10">
+        <v>37383178.0</v>
+      </c>
+      <c r="DN10">
+        <v>31414747.0</v>
+      </c>
+      <c r="DO10">
+        <v>35972273.0</v>
+      </c>
+      <c r="DP10">
+        <v>46786632.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:120">
+      <c r="A11" t="s">
+        <v>40</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>421900000.0</v>
+      </c>
+      <c r="D11">
+        <v>314300000.0</v>
+      </c>
+      <c r="E11">
+        <v>223800000.0</v>
+      </c>
+      <c r="F11">
+        <v>316600000.0</v>
+      </c>
+      <c r="G11">
+        <v>347500000.0</v>
+      </c>
+      <c r="H11">
+        <v>553400000.0</v>
+      </c>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
+        <v>0.0</v>
+      </c>
+      <c r="Q11">
+        <v>0.0</v>
+      </c>
+      <c r="R11">
+        <v>0.0</v>
+      </c>
+      <c r="S11">
+        <v>115200000.0</v>
+      </c>
+      <c r="T11">
+        <v>130600000.0</v>
+      </c>
+      <c r="U11">
+        <v>115700000.0</v>
+      </c>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11"/>
+      <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11"/>
+      <c r="CJ11"/>
+      <c r="CK11"/>
+      <c r="CL11"/>
+      <c r="CM11"/>
+      <c r="CN11"/>
+      <c r="CO11"/>
+      <c r="CP11"/>
+      <c r="CQ11"/>
+      <c r="CR11"/>
+      <c r="CS11"/>
+      <c r="CT11"/>
+      <c r="CU11"/>
+      <c r="CV11"/>
+      <c r="CW11"/>
+      <c r="CX11"/>
+      <c r="CY11"/>
+      <c r="CZ11"/>
+      <c r="DA11"/>
+      <c r="DB11"/>
+      <c r="DC11"/>
+      <c r="DD11"/>
+      <c r="DE11"/>
+      <c r="DF11"/>
+      <c r="DG11"/>
+      <c r="DH11"/>
+      <c r="DI11"/>
+      <c r="DJ11"/>
+      <c r="DK11"/>
+      <c r="DL11"/>
+      <c r="DM11"/>
+      <c r="DN11"/>
+      <c r="DO11"/>
+      <c r="DP11"/>
+    </row>
+    <row r="12" spans="1:120">
+      <c r="A12" t="s">
+        <v>41</v>
+      </c>
+      <c r="B12">
+        <v>551200000.0</v>
+      </c>
+      <c r="C12">
+        <v>422130385.0</v>
+      </c>
+      <c r="D12">
+        <v>315300000.0</v>
+      </c>
+      <c r="E12">
+        <v>224800000.0</v>
+      </c>
+      <c r="F12">
+        <v>317300000.0</v>
+      </c>
+      <c r="G12">
+        <v>348500000.0</v>
+      </c>
+      <c r="H12">
+        <v>554400000.0</v>
+      </c>
+      <c r="I12">
+        <v>511400000.0</v>
+      </c>
+      <c r="J12">
+        <v>291199507.0</v>
+      </c>
+      <c r="K12">
+        <v>367100000.0</v>
+      </c>
+      <c r="L12">
+        <v>548900000.0</v>
+      </c>
+      <c r="M12">
+        <v>747700000.0</v>
+      </c>
+      <c r="N12">
+        <v>532454905.0</v>
+      </c>
+      <c r="O12">
+        <v>407800000.0</v>
+      </c>
+      <c r="P12">
+        <v>532287540.0</v>
+      </c>
+      <c r="Q12">
+        <v>453628026.0</v>
+      </c>
+      <c r="R12">
+        <v>524400000.0</v>
+      </c>
+      <c r="S12">
+        <v>551752130.0</v>
+      </c>
+      <c r="T12">
+        <v>747200874.0</v>
+      </c>
+      <c r="U12">
+        <v>829800000.0</v>
+      </c>
+      <c r="V12">
+        <v>967799999.0</v>
+      </c>
+      <c r="W12">
+        <v>947500000.0</v>
+      </c>
+      <c r="X12">
+        <v>897200000.0</v>
+      </c>
+      <c r="Y12">
+        <v>838100000.0</v>
+      </c>
+      <c r="Z12">
+        <v>802200000.0</v>
+      </c>
+      <c r="AA12">
+        <v>836700000.0</v>
+      </c>
+      <c r="AB12">
+        <v>650700000.0</v>
+      </c>
+      <c r="AC12">
+        <v>661000000.0</v>
+      </c>
+      <c r="AD12">
+        <v>673700000.0</v>
+      </c>
+      <c r="AE12">
+        <v>734600000.0</v>
+      </c>
+      <c r="AF12">
+        <v>715900000.0</v>
+      </c>
+      <c r="AG12">
+        <v>775300000.0</v>
+      </c>
+      <c r="AH12">
+        <v>831900000.0</v>
+      </c>
+      <c r="AI12">
+        <v>791300000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>810600000.0</v>
+      </c>
+      <c r="AK12">
+        <v>776200000.0</v>
+      </c>
+      <c r="AL12">
+        <v>1073100000.0</v>
+      </c>
+      <c r="AM12">
+        <v>652000000.0</v>
+      </c>
+      <c r="AN12">
+        <v>627600000.0</v>
+      </c>
+      <c r="AO12">
+        <v>554500000.0</v>
+      </c>
+      <c r="AP12">
+        <v>554500000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>587200000.0</v>
+      </c>
+      <c r="AR12">
+        <v>730500000.0</v>
+      </c>
+      <c r="AS12">
+        <v>776100000.0</v>
+      </c>
+      <c r="AT12">
+        <v>776100000.0</v>
+      </c>
+      <c r="AU12">
+        <v>827000000.0</v>
+      </c>
+      <c r="AV12">
+        <v>280100000.0</v>
+      </c>
+      <c r="AW12">
+        <v>230700000.0</v>
+      </c>
+      <c r="AX12">
+        <v>250500000.0</v>
+      </c>
+      <c r="AY12">
+        <v>328400000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>465800000.0</v>
+      </c>
+      <c r="BA12">
+        <v>551800000.0</v>
+      </c>
+      <c r="BB12">
+        <v>762600000.0</v>
+      </c>
+      <c r="BC12">
+        <v>929100000.0</v>
+      </c>
+      <c r="BD12">
+        <v>1012500000.0</v>
+      </c>
+      <c r="BE12">
+        <v>496400000.0</v>
+      </c>
+      <c r="BF12">
+        <v>1130100000.0</v>
+      </c>
+      <c r="BG12">
+        <v>1148408000.0</v>
+      </c>
+      <c r="BH12">
+        <v>1118067000.0</v>
+      </c>
+      <c r="BI12">
+        <v>1089355000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>517946000.0</v>
+      </c>
+      <c r="BK12">
+        <v>311190000.0</v>
+      </c>
+      <c r="BL12">
+        <v>153063000.0</v>
+      </c>
+      <c r="BM12">
+        <v>143862000.0</v>
+      </c>
+      <c r="BN12">
+        <v>210104000.0</v>
+      </c>
+      <c r="BO12">
+        <v>231782000.0</v>
+      </c>
+      <c r="BP12">
+        <v>284508000.0</v>
+      </c>
+      <c r="BQ12">
+        <v>341791000.0</v>
+      </c>
+      <c r="BR12">
+        <v>412100000.0</v>
+      </c>
+      <c r="BS12">
+        <v>188180000.0</v>
+      </c>
+      <c r="BT12">
+        <v>153270000.0</v>
+      </c>
+      <c r="BU12">
+        <v>139969000.0</v>
+      </c>
+      <c r="BV12">
+        <v>132408000.0</v>
+      </c>
+      <c r="BW12">
+        <v>113265000.0</v>
+      </c>
+      <c r="BX12">
+        <v>106434000.0</v>
+      </c>
+      <c r="BY12">
+        <v>92764000.0</v>
+      </c>
+      <c r="BZ12">
+        <v>110204000.0</v>
+      </c>
+      <c r="CA12">
+        <v>101500000.0</v>
+      </c>
+      <c r="CB12">
+        <v>121234000.0</v>
+      </c>
+      <c r="CC12">
+        <v>119617000.0</v>
+      </c>
+      <c r="CD12">
+        <v>84471000.0</v>
+      </c>
+      <c r="CE12">
+        <v>61357000.0</v>
+      </c>
+      <c r="CF12">
+        <v>42159000.0</v>
+      </c>
+      <c r="CG12">
+        <v>40135000.0</v>
+      </c>
+      <c r="CH12">
+        <v>36093000.0</v>
+      </c>
+      <c r="CI12">
+        <v>37380000.0</v>
+      </c>
+      <c r="CJ12">
+        <v>45182000.0</v>
+      </c>
+      <c r="CK12">
+        <v>47233000.0</v>
+      </c>
+      <c r="CL12">
+        <v>65745000.0</v>
+      </c>
+      <c r="CM12">
+        <v>66675000.0</v>
+      </c>
+      <c r="CN12">
+        <v>59363000.0</v>
+      </c>
+      <c r="CO12">
+        <v>54395000.0</v>
+      </c>
+      <c r="CP12">
+        <v>51254000.0</v>
+      </c>
+      <c r="CQ12">
+        <v>15835000.0</v>
+      </c>
+      <c r="CR12">
+        <v>47769000.0</v>
+      </c>
+      <c r="CS12">
+        <v>43500000.0</v>
+      </c>
+      <c r="CT12">
+        <v>20140000.0</v>
+      </c>
+      <c r="CU12">
+        <v>25332000.0</v>
+      </c>
+      <c r="CV12">
+        <v>33579621.0</v>
+      </c>
+      <c r="CW12">
+        <v>29944477.0</v>
+      </c>
+      <c r="CX12">
+        <v>41814145.0</v>
+      </c>
+      <c r="CY12">
+        <v>36797573.0</v>
+      </c>
+      <c r="CZ12">
+        <v>59607426.0</v>
+      </c>
+      <c r="DA12">
+        <v>52770270.0</v>
+      </c>
+      <c r="DB12">
+        <v>65314849.0</v>
+      </c>
+      <c r="DC12">
+        <v>59722126.0</v>
+      </c>
+      <c r="DD12">
+        <v>63241107.0</v>
+      </c>
+      <c r="DE12">
+        <v>54203314.0</v>
+      </c>
+      <c r="DF12">
+        <v>66180855.0</v>
+      </c>
+      <c r="DG12">
+        <v>61115059.0</v>
+      </c>
+      <c r="DH12">
+        <v>62994184.0</v>
+      </c>
+      <c r="DI12">
+        <v>61564626.0</v>
+      </c>
+      <c r="DJ12">
+        <v>38632358.0</v>
+      </c>
+      <c r="DK12">
+        <v>33298356.0</v>
+      </c>
+      <c r="DL12">
+        <v>43733256.0</v>
+      </c>
+      <c r="DM12">
+        <v>37383178.0</v>
+      </c>
+      <c r="DN12">
+        <v>38419874.0</v>
+      </c>
+      <c r="DO12">
+        <v>35972273.0</v>
+      </c>
+      <c r="DP12">
+        <v>46786632.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:120">
+      <c r="A13" t="s">
+        <v>42</v>
+      </c>
+      <c r="B13">
+        <v>3325600000.0</v>
+      </c>
+      <c r="C13">
+        <v>3377641991.0</v>
+      </c>
+      <c r="D13">
+        <v>3087100000.0</v>
+      </c>
+      <c r="E13">
+        <v>3086100000.0</v>
+      </c>
+      <c r="F13">
+        <v>3085800000.0</v>
+      </c>
+      <c r="G13">
+        <v>3070600000.0</v>
+      </c>
+      <c r="H13">
+        <v>3068400000.0</v>
+      </c>
+      <c r="I13">
+        <v>3063900000.0</v>
+      </c>
+      <c r="J13">
+        <v>2766545164.0</v>
+      </c>
+      <c r="K13">
+        <v>2732100000.0</v>
+      </c>
+      <c r="L13">
+        <v>2731700000.0</v>
+      </c>
+      <c r="M13">
+        <v>2731500000.0</v>
+      </c>
+      <c r="N13">
+        <v>2732721482.0</v>
+      </c>
+      <c r="O13">
+        <v>2726300000.0</v>
+      </c>
+      <c r="P13">
+        <v>2706911999.0</v>
+      </c>
+      <c r="Q13">
+        <v>2730682463.0</v>
+      </c>
+      <c r="R13">
+        <v>2726000000.0</v>
+      </c>
+      <c r="S13">
+        <v>2715419399.0</v>
+      </c>
+      <c r="T13">
+        <v>2714706691.0</v>
+      </c>
+      <c r="U13">
+        <v>2717800000.0</v>
+      </c>
+      <c r="V13">
+        <v>2717000000.0</v>
+      </c>
+      <c r="W13">
+        <v>2710800000.0</v>
+      </c>
+      <c r="X13">
+        <v>2705900000.0</v>
+      </c>
+      <c r="Y13">
+        <v>2701900000.0</v>
+      </c>
+      <c r="Z13">
+        <v>2694000000.0</v>
+      </c>
+      <c r="AA13">
+        <v>2686800000.0</v>
+      </c>
+      <c r="AB13">
+        <v>2682900000.0</v>
+      </c>
+      <c r="AC13">
+        <v>2682800000.0</v>
+      </c>
+      <c r="AD13">
+        <v>2682800000.0</v>
+      </c>
+      <c r="AE13">
+        <v>2680100000.0</v>
+      </c>
+      <c r="AF13">
+        <v>2679700000.0</v>
+      </c>
+      <c r="AG13">
+        <v>2679700000.0</v>
+      </c>
+      <c r="AH13">
+        <v>2679000000.0</v>
+      </c>
+      <c r="AI13">
+        <v>2677800000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>2671700000.0</v>
+      </c>
+      <c r="AK13">
+        <v>2671200000.0</v>
+      </c>
+      <c r="AL13">
+        <v>2671000000.0</v>
+      </c>
+      <c r="AM13">
+        <v>2628200000.0</v>
+      </c>
+      <c r="AN13">
+        <v>2616800000.0</v>
+      </c>
+      <c r="AO13">
+        <v>2396700000.0</v>
+      </c>
+      <c r="AP13">
+        <v>2396700000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>2396600000.0</v>
+      </c>
+      <c r="AR13">
+        <v>2363200000.0</v>
+      </c>
+      <c r="AS13">
+        <v>2363100000.0</v>
+      </c>
+      <c r="AT13">
+        <v>2363100000.0</v>
+      </c>
+      <c r="AU13">
+        <v>2363000000.0</v>
+      </c>
+      <c r="AV13">
+        <v>2322500000.0</v>
+      </c>
+      <c r="AW13">
+        <v>2319500000.0</v>
+      </c>
+      <c r="AX13">
+        <v>2319000000.0</v>
+      </c>
+      <c r="AY13">
+        <v>2317600000.0</v>
+      </c>
+      <c r="AZ13">
+        <v>2316100000.0</v>
+      </c>
+      <c r="BA13">
+        <v>2316100000.0</v>
+      </c>
+      <c r="BB13">
+        <v>2316100000.0</v>
+      </c>
+      <c r="BC13">
+        <v>2315800000.0</v>
+      </c>
+      <c r="BD13">
+        <v>2315100000.0</v>
+      </c>
+      <c r="BE13">
+        <v>2315100000.0</v>
+      </c>
+      <c r="BF13">
+        <v>2310500000.0</v>
+      </c>
+      <c r="BG13">
+        <v>2308600000.0</v>
+      </c>
+      <c r="BH13">
+        <v>2306100000.0</v>
+      </c>
+      <c r="BI13">
+        <v>2297800000.0</v>
+      </c>
+      <c r="BJ13">
+        <v>2292500000.0</v>
+      </c>
+      <c r="BK13">
+        <v>2255500000.0</v>
+      </c>
+      <c r="BL13">
+        <v>2260158000.0</v>
+      </c>
+      <c r="BM13">
+        <v>2260158000.0</v>
+      </c>
+      <c r="BN13">
+        <v>2234300000.0</v>
+      </c>
+      <c r="BO13">
+        <v>2203300000.0</v>
+      </c>
+      <c r="BP13">
+        <v>2192600000.0</v>
+      </c>
+      <c r="BQ13">
+        <v>2184000000.0</v>
+      </c>
+      <c r="BR13">
+        <v>2155600000.0</v>
+      </c>
+      <c r="BS13">
+        <v>1655755000.0</v>
+      </c>
+      <c r="BT13">
+        <v>1656400000.0</v>
+      </c>
+      <c r="BU13">
+        <v>1655500000.0</v>
+      </c>
+      <c r="BV13">
+        <v>1647800000.0</v>
+      </c>
+      <c r="BW13">
+        <v>1633100000.0</v>
+      </c>
+      <c r="BX13">
+        <v>1632500000.0</v>
+      </c>
+      <c r="BY13">
+        <v>1629500000.0</v>
+      </c>
+      <c r="BZ13">
+        <v>1627900000.0</v>
+      </c>
+      <c r="CA13">
+        <v>1626000000.0</v>
+      </c>
+      <c r="CB13">
+        <v>561400000.0</v>
+      </c>
+      <c r="CC13">
+        <v>560700000.0</v>
+      </c>
+      <c r="CD13">
+        <v>559443000.0</v>
+      </c>
+      <c r="CE13">
+        <v>352600000.0</v>
+      </c>
+      <c r="CF13">
+        <v>352400000.0</v>
+      </c>
+      <c r="CG13">
+        <v>348700000.0</v>
+      </c>
+      <c r="CH13">
+        <v>345500000.0</v>
+      </c>
+      <c r="CI13">
+        <v>344000000.0</v>
+      </c>
+      <c r="CJ13">
+        <v>343700000.0</v>
+      </c>
+      <c r="CK13">
+        <v>343300000.0</v>
+      </c>
+      <c r="CL13">
+        <v>343200000.0</v>
+      </c>
+      <c r="CM13">
+        <v>342200000.0</v>
+      </c>
+      <c r="CN13">
+        <v>340332000.0</v>
+      </c>
+      <c r="CO13">
+        <v>336151000.0</v>
+      </c>
+      <c r="CP13">
+        <v>335339000.0</v>
+      </c>
+      <c r="CQ13">
+        <v>118289000.0</v>
+      </c>
+      <c r="CR13">
+        <v>118289000.0</v>
+      </c>
+      <c r="CS13">
+        <v>116083000.0</v>
+      </c>
+      <c r="CT13">
+        <v>97689000.0</v>
+      </c>
+      <c r="CU13">
+        <v>96782000.0</v>
+      </c>
+      <c r="CV13">
+        <v>96711000.0</v>
+      </c>
+      <c r="CW13">
+        <v>96701000.0</v>
+      </c>
+      <c r="CX13">
+        <v>96688000.0</v>
+      </c>
+      <c r="CY13">
+        <v>96692000.0</v>
+      </c>
+      <c r="CZ13">
+        <v>96689000.0</v>
+      </c>
+      <c r="DA13">
+        <v>96689000.0</v>
+      </c>
+      <c r="DB13">
+        <v>96686000.0</v>
+      </c>
+      <c r="DC13"/>
+      <c r="DD13"/>
+      <c r="DE13"/>
+      <c r="DF13"/>
+      <c r="DG13"/>
+      <c r="DH13"/>
+      <c r="DI13"/>
+      <c r="DJ13"/>
+      <c r="DK13"/>
+      <c r="DL13"/>
+      <c r="DM13"/>
+      <c r="DN13"/>
+      <c r="DO13"/>
+      <c r="DP13"/>
+    </row>
+    <row r="14" spans="1:120">
+      <c r="A14" t="s">
+        <v>43</v>
+      </c>
+      <c r="B14">
+        <v>594000000.0</v>
+      </c>
+      <c r="C14">
+        <v>580857142.0</v>
+      </c>
+      <c r="D14">
+        <v>581400000.0</v>
+      </c>
+      <c r="E14">
+        <v>580700000.0</v>
+      </c>
+      <c r="F14">
+        <v>579600000.0</v>
+      </c>
+      <c r="G14">
+        <v>624000000.0</v>
+      </c>
+      <c r="H14">
+        <v>577000000.0</v>
+      </c>
+      <c r="I14">
+        <v>530700000.0</v>
+      </c>
+      <c r="J14">
+        <v>493000000.0</v>
+      </c>
+      <c r="K14">
+        <v>488800000.0</v>
+      </c>
+      <c r="L14">
+        <v>481100000.0</v>
+      </c>
+      <c r="M14">
+        <v>484200000.0</v>
+      </c>
+      <c r="N14">
+        <v>483100000.0</v>
+      </c>
+      <c r="O14">
+        <v>480850000.0</v>
+      </c>
+      <c r="P14">
+        <v>479000000.0</v>
+      </c>
+      <c r="Q14">
+        <v>478900000.0</v>
+      </c>
+      <c r="R14">
+        <v>482400000.0</v>
+      </c>
+      <c r="S14">
+        <v>479450000.0</v>
+      </c>
+      <c r="T14">
+        <v>476800000.0</v>
+      </c>
+      <c r="U14">
+        <v>476600000.0</v>
+      </c>
+      <c r="V14">
+        <v>480900000.0</v>
+      </c>
+      <c r="W14">
+        <v>480500000.0</v>
+      </c>
+      <c r="X14">
+        <v>473800000.0</v>
+      </c>
+      <c r="Y14">
+        <v>476300000.0</v>
+      </c>
+      <c r="Z14">
+        <v>470100000.0</v>
+      </c>
+      <c r="AA14">
+        <v>468400000.0</v>
+      </c>
+      <c r="AB14">
+        <v>468000000.0</v>
+      </c>
+      <c r="AC14">
+        <v>468000000.0</v>
+      </c>
+      <c r="AD14">
+        <v>467600000.0</v>
+      </c>
+      <c r="AE14">
+        <v>466600000.0</v>
+      </c>
+      <c r="AF14">
+        <v>466600000.0</v>
+      </c>
+      <c r="AG14">
+        <v>466500000.0</v>
+      </c>
+      <c r="AH14">
+        <v>470900000.0</v>
+      </c>
+      <c r="AI14">
+        <v>465200000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>469300000.0</v>
+      </c>
+      <c r="AK14">
+        <v>469300000.0</v>
+      </c>
+      <c r="AL14">
+        <v>457500000.0</v>
+      </c>
+      <c r="AM14">
+        <v>451800000.0</v>
+      </c>
+      <c r="AN14">
+        <v>432200000.0</v>
+      </c>
+      <c r="AO14">
+        <v>405900000.0</v>
+      </c>
+      <c r="AP14">
+        <v>405900000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>398000000.0</v>
+      </c>
+      <c r="AR14">
+        <v>391400000.0</v>
+      </c>
+      <c r="AS14">
+        <v>391400000.0</v>
+      </c>
+      <c r="AT14">
+        <v>391400000.0</v>
+      </c>
+      <c r="AU14">
+        <v>385100000.0</v>
+      </c>
+      <c r="AV14">
+        <v>376900000.0</v>
+      </c>
+      <c r="AW14">
+        <v>376800000.0</v>
+      </c>
+      <c r="AX14">
+        <v>376700000.0</v>
+      </c>
+      <c r="AY14">
+        <v>384300000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>376900000.0</v>
+      </c>
+      <c r="BA14">
+        <v>376600000.0</v>
+      </c>
+      <c r="BB14">
+        <v>376900000.0</v>
+      </c>
+      <c r="BC14">
+        <v>377400000.0</v>
+      </c>
+      <c r="BD14">
+        <v>376800000.0</v>
+      </c>
+      <c r="BE14">
+        <v>376600000.0</v>
+      </c>
+      <c r="BF14">
+        <v>376800000.0</v>
+      </c>
+      <c r="BG14">
+        <v>377200000.0</v>
+      </c>
+      <c r="BH14">
+        <v>376800000.0</v>
+      </c>
+      <c r="BI14">
+        <v>376500000.0</v>
+      </c>
+      <c r="BJ14">
+        <v>375400000.0</v>
+      </c>
+      <c r="BK14">
+        <v>374400000.0</v>
+      </c>
+      <c r="BL14">
+        <v>373852000.0</v>
+      </c>
+      <c r="BM14">
+        <v>373648000.0</v>
+      </c>
+      <c r="BN14">
+        <v>371545000.0</v>
+      </c>
+      <c r="BO14">
+        <v>368400000.0</v>
+      </c>
+      <c r="BP14">
+        <v>369462000.0</v>
+      </c>
+      <c r="BQ14">
+        <v>367058000.0</v>
+      </c>
+      <c r="BR14">
+        <v>310976000.0</v>
+      </c>
+      <c r="BS14">
+        <v>295700000.0</v>
+      </c>
+      <c r="BT14">
+        <v>295775000.0</v>
+      </c>
+      <c r="BU14">
+        <v>295772000.0</v>
+      </c>
+      <c r="BV14">
+        <v>295573000.0</v>
+      </c>
+      <c r="BW14">
+        <v>294600000.0</v>
+      </c>
+      <c r="BX14">
+        <v>294040000.0</v>
+      </c>
+      <c r="BY14">
+        <v>293042000.0</v>
+      </c>
+      <c r="BZ14">
+        <v>294650000.0</v>
+      </c>
+      <c r="CA14">
+        <v>245000000.0</v>
+      </c>
+      <c r="CB14">
+        <v>167807645.0</v>
+      </c>
+      <c r="CC14">
+        <v>175517647.0</v>
+      </c>
+      <c r="CD14">
+        <v>152700000.0</v>
+      </c>
+      <c r="CE14">
+        <v>148600000.0</v>
+      </c>
+      <c r="CF14">
+        <v>147182000.0</v>
+      </c>
+      <c r="CG14">
+        <v>146796000.0</v>
+      </c>
+      <c r="CH14">
+        <v>146116000.0</v>
+      </c>
+      <c r="CI14">
+        <v>145800000.0</v>
+      </c>
+      <c r="CJ14">
+        <v>145597000.0</v>
+      </c>
+      <c r="CK14">
+        <v>145536000.0</v>
+      </c>
+      <c r="CL14">
+        <v>145536179.0</v>
+      </c>
+      <c r="CM14">
+        <v>145300000.0</v>
+      </c>
+      <c r="CN14">
+        <v>144908000.0</v>
+      </c>
+      <c r="CO14">
+        <v>143746000.0</v>
+      </c>
+      <c r="CP14">
+        <v>138868000.0</v>
+      </c>
+      <c r="CQ14">
+        <v>77400000.0</v>
+      </c>
+      <c r="CR14">
+        <v>78312000.0</v>
+      </c>
+      <c r="CS14">
+        <v>78292690.0</v>
+      </c>
+      <c r="CT14">
+        <v>73925190.0</v>
+      </c>
+      <c r="CU14">
+        <v>75539945.0</v>
+      </c>
+      <c r="CV14">
+        <v>75539945.0</v>
+      </c>
+      <c r="CW14">
+        <v>66631543.0</v>
+      </c>
+      <c r="CX14">
+        <v>69893557.0</v>
+      </c>
+      <c r="CY14">
+        <v>79872295.0</v>
+      </c>
+      <c r="CZ14">
+        <v>79872295.0</v>
+      </c>
+      <c r="DA14">
+        <v>76667686.0</v>
+      </c>
+      <c r="DB14">
+        <v>96694000.0</v>
+      </c>
+      <c r="DC14">
+        <v>73330900.0</v>
+      </c>
+      <c r="DD14">
+        <v>73330900.0</v>
+      </c>
+      <c r="DE14">
+        <v>87506747.0</v>
+      </c>
+      <c r="DF14">
+        <v>69996931.0</v>
+      </c>
+      <c r="DG14">
+        <v>44997705.0</v>
+      </c>
+      <c r="DH14">
+        <v>44997705.0</v>
+      </c>
+      <c r="DI14">
+        <v>51386512.0</v>
+      </c>
+      <c r="DJ14">
+        <v>57775319.0</v>
+      </c>
+      <c r="DK14">
+        <v>65005439.0</v>
+      </c>
+      <c r="DL14">
+        <v>65005439.0</v>
+      </c>
+      <c r="DM14">
+        <v>79997826.0</v>
+      </c>
+      <c r="DN14">
+        <v>61667644.0</v>
+      </c>
+      <c r="DO14">
+        <v>90059401.0</v>
+      </c>
+      <c r="DP14">
+        <v>90059401.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:120">
+      <c r="A15" t="s">
+        <v>44</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15">
+        <v>2717800000.0</v>
+      </c>
+      <c r="V15">
+        <v>2717000000.0</v>
+      </c>
+      <c r="W15">
+        <v>2710800000.0</v>
+      </c>
+      <c r="X15">
+        <v>2705900000.0</v>
+      </c>
+      <c r="Y15">
+        <v>2701900000.0</v>
+      </c>
+      <c r="Z15">
+        <v>2694000000.0</v>
+      </c>
+      <c r="AA15">
+        <v>2686800000.0</v>
+      </c>
+      <c r="AB15">
+        <v>2682900000.0</v>
+      </c>
+      <c r="AC15">
+        <v>2682800000.0</v>
+      </c>
+      <c r="AD15">
+        <v>2682800000.0</v>
+      </c>
+      <c r="AE15">
+        <v>2680100000.0</v>
+      </c>
+      <c r="AF15">
+        <v>2679700000.0</v>
+      </c>
+      <c r="AG15">
+        <v>2679700000.0</v>
+      </c>
+      <c r="AH15">
+        <v>2679000000.0</v>
+      </c>
+      <c r="AI15">
+        <v>2677800000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>2671700000.0</v>
+      </c>
+      <c r="AK15">
+        <v>2671200000.0</v>
+      </c>
+      <c r="AL15">
+        <v>2671000000.0</v>
+      </c>
+      <c r="AM15">
+        <v>2628200000.0</v>
+      </c>
+      <c r="AN15">
+        <v>2616800000.0</v>
+      </c>
+      <c r="AO15">
+        <v>2396700000.0</v>
+      </c>
+      <c r="AP15">
+        <v>2396600000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>2366200000.0</v>
+      </c>
+      <c r="AR15">
+        <v>2363200000.0</v>
+      </c>
+      <c r="AS15">
+        <v>2363100000.0</v>
+      </c>
+      <c r="AT15">
+        <v>2363000000.0</v>
+      </c>
+      <c r="AU15">
+        <v>2322700000.0</v>
+      </c>
+      <c r="AV15">
+        <v>2322500000.0</v>
+      </c>
+      <c r="AW15">
+        <v>2319500000.0</v>
+      </c>
+      <c r="AX15">
+        <v>2319000000.0</v>
+      </c>
+      <c r="AY15">
+        <v>2317600000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>2316100000.0</v>
+      </c>
+      <c r="BA15">
+        <v>2316100000.0</v>
+      </c>
+      <c r="BB15">
+        <v>2316100000.0</v>
+      </c>
+      <c r="BC15">
+        <v>2315800000.0</v>
+      </c>
+      <c r="BD15">
+        <v>2315100000.0</v>
+      </c>
+      <c r="BE15">
+        <v>2311000000.0</v>
+      </c>
+      <c r="BF15">
+        <v>2310500000.0</v>
+      </c>
+      <c r="BG15">
+        <v>2308600000.0</v>
+      </c>
+      <c r="BH15">
+        <v>2306100000.0</v>
+      </c>
+      <c r="BI15">
+        <v>2297800000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>2292500000.0</v>
+      </c>
+      <c r="BK15">
+        <v>2255500000.0</v>
+      </c>
+      <c r="BL15">
+        <v>2260200000.0</v>
+      </c>
+      <c r="BM15">
+        <v>2245000000.0</v>
+      </c>
+      <c r="BN15">
+        <v>2234300000.0</v>
+      </c>
+      <c r="BO15">
+        <v>2203300000.0</v>
+      </c>
+      <c r="BP15">
+        <v>2192600000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>2184000000.0</v>
+      </c>
+      <c r="BR15">
+        <v>2155600000.0</v>
+      </c>
+      <c r="BS15">
+        <v>1655800000.0</v>
+      </c>
+      <c r="BT15">
+        <v>1656400000.0</v>
+      </c>
+      <c r="BU15">
+        <v>1655500000.0</v>
+      </c>
+      <c r="BV15">
+        <v>1647800000.0</v>
+      </c>
+      <c r="BW15">
+        <v>1633100000.0</v>
+      </c>
+      <c r="BX15">
+        <v>1632500000.0</v>
+      </c>
+      <c r="BY15">
+        <v>1629500000.0</v>
+      </c>
+      <c r="BZ15">
+        <v>1627900000.0</v>
+      </c>
+      <c r="CA15">
+        <v>1626000000.0</v>
+      </c>
+      <c r="CB15">
+        <v>561400000.0</v>
+      </c>
+      <c r="CC15">
+        <v>560700000.0</v>
+      </c>
+      <c r="CD15">
+        <v>559400000.0</v>
+      </c>
+      <c r="CE15">
+        <v>352600000.0</v>
+      </c>
+      <c r="CF15">
+        <v>352400000.0</v>
+      </c>
+      <c r="CG15">
+        <v>348700000.0</v>
+      </c>
+      <c r="CH15">
+        <v>345500000.0</v>
+      </c>
+      <c r="CI15">
+        <v>344000000.0</v>
+      </c>
+      <c r="CJ15">
+        <v>343700000.0</v>
+      </c>
+      <c r="CK15">
+        <v>343300000.0</v>
+      </c>
+      <c r="CL15">
+        <v>343200000.0</v>
+      </c>
+      <c r="CM15">
+        <v>342200000.0</v>
+      </c>
+      <c r="CN15">
+        <v>340300000.0</v>
+      </c>
+      <c r="CO15">
+        <v>336200000.0</v>
+      </c>
+      <c r="CP15">
+        <v>335300000.0</v>
+      </c>
+      <c r="CQ15">
+        <v>118300000.0</v>
+      </c>
+      <c r="CR15"/>
+      <c r="CS15"/>
+      <c r="CT15"/>
+      <c r="CU15"/>
+      <c r="CV15"/>
+      <c r="CW15"/>
+      <c r="CX15"/>
+      <c r="CY15"/>
+      <c r="CZ15"/>
+      <c r="DA15"/>
+      <c r="DB15"/>
+      <c r="DC15"/>
+      <c r="DD15"/>
+      <c r="DE15"/>
+      <c r="DF15"/>
+      <c r="DG15"/>
+      <c r="DH15"/>
+      <c r="DI15"/>
+      <c r="DJ15"/>
+      <c r="DK15"/>
+      <c r="DL15"/>
+      <c r="DM15"/>
+      <c r="DN15"/>
+      <c r="DO15"/>
+      <c r="DP15"/>
+    </row>
+    <row r="16" spans="1:120">
+      <c r="A16" t="s">
+        <v>45</v>
+      </c>
+      <c r="B16">
+        <v>3600000.0</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16">
+        <v>76400000.0</v>
+      </c>
+      <c r="G16">
+        <v>151100000.0</v>
+      </c>
+      <c r="H16">
+        <v>211500000.0</v>
+      </c>
+      <c r="I16">
+        <v>271300000.0</v>
+      </c>
+      <c r="J16">
+        <v>260930741.0</v>
+      </c>
+      <c r="K16">
+        <v>240700000.0</v>
+      </c>
+      <c r="L16">
+        <v>193200000.0</v>
+      </c>
+      <c r="M16">
+        <v>166200000.0</v>
+      </c>
+      <c r="N16">
+        <v>64442954.0</v>
+      </c>
+      <c r="O16"/>
+      <c r="P16">
+        <v>47956515.0</v>
+      </c>
+      <c r="Q16">
+        <v>96154317.0</v>
+      </c>
+      <c r="R16">
+        <v>143000000.0</v>
+      </c>
+      <c r="S16">
+        <v>189443220.0</v>
+      </c>
+      <c r="T16">
+        <v>145985257.0</v>
+      </c>
+      <c r="U16">
+        <v>97500000.0</v>
+      </c>
+      <c r="V16">
+        <v>48800000.0</v>
+      </c>
+      <c r="W16">
+        <v>36300000.0</v>
+      </c>
+      <c r="X16">
+        <v>49900000.0</v>
+      </c>
+      <c r="Y16">
+        <v>38000000.0</v>
+      </c>
+      <c r="Z16">
+        <v>26500000.0</v>
+      </c>
+      <c r="AA16">
+        <v>17600000.0</v>
+      </c>
+      <c r="AB16">
+        <v>32600000.0</v>
+      </c>
+      <c r="AC16">
+        <v>23000000.0</v>
+      </c>
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16"/>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16">
+        <v>39300000.0</v>
+      </c>
+      <c r="AM16">
+        <v>30400000.0</v>
+      </c>
+      <c r="AN16">
+        <v>52400000.0</v>
+      </c>
+      <c r="AO16"/>
+      <c r="AP16">
+        <v>28600000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>28600000.0</v>
+      </c>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16">
+        <v>-7800000.0</v>
+      </c>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16">
+        <v>265000.0</v>
+      </c>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
+      <c r="CL16"/>
+      <c r="CM16"/>
+      <c r="CN16">
+        <v>2068000.0</v>
+      </c>
+      <c r="CO16"/>
+      <c r="CP16"/>
+      <c r="CQ16"/>
+      <c r="CR16"/>
+      <c r="CS16"/>
+      <c r="CT16"/>
+      <c r="CU16"/>
+      <c r="CV16"/>
+      <c r="CW16"/>
+      <c r="CX16"/>
+      <c r="CY16"/>
+      <c r="CZ16"/>
+      <c r="DA16"/>
+      <c r="DB16"/>
+      <c r="DC16"/>
+      <c r="DD16"/>
+      <c r="DE16"/>
+      <c r="DF16"/>
+      <c r="DG16"/>
+      <c r="DH16"/>
+      <c r="DI16"/>
+      <c r="DJ16"/>
+      <c r="DK16"/>
+      <c r="DL16"/>
+      <c r="DM16"/>
+      <c r="DN16"/>
+      <c r="DO16"/>
+      <c r="DP16"/>
+    </row>
+    <row r="17" spans="1:120">
+      <c r="A17" t="s">
+        <v>46</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
+      <c r="CN17"/>
+      <c r="CO17"/>
+      <c r="CP17"/>
+      <c r="CQ17"/>
+      <c r="CR17"/>
+      <c r="CS17"/>
+      <c r="CT17"/>
+      <c r="CU17"/>
+      <c r="CV17"/>
+      <c r="CW17"/>
+      <c r="CX17"/>
+      <c r="CY17"/>
+      <c r="CZ17"/>
+      <c r="DA17"/>
+      <c r="DB17"/>
+      <c r="DC17"/>
+      <c r="DD17"/>
+      <c r="DE17"/>
+      <c r="DF17"/>
+      <c r="DG17"/>
+      <c r="DH17"/>
+      <c r="DI17"/>
+      <c r="DJ17"/>
+      <c r="DK17"/>
+      <c r="DL17"/>
+      <c r="DM17"/>
+      <c r="DN17"/>
+      <c r="DO17"/>
+      <c r="DP17"/>
+    </row>
+    <row r="18" spans="1:120">
+      <c r="A18" t="s">
+        <v>47</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18">
+        <v>14300000.0</v>
+      </c>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18">
+        <v>198200000.0</v>
+      </c>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18">
+        <v>159000000.0</v>
+      </c>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18">
+        <v>145800000.0</v>
+      </c>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18">
+        <v>165500000.0</v>
+      </c>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
+      <c r="CS18"/>
+      <c r="CT18"/>
+      <c r="CU18"/>
+      <c r="CV18"/>
+      <c r="CW18"/>
+      <c r="CX18"/>
+      <c r="CY18"/>
+      <c r="CZ18"/>
+      <c r="DA18"/>
+      <c r="DB18"/>
+      <c r="DC18"/>
+      <c r="DD18"/>
+      <c r="DE18"/>
+      <c r="DF18"/>
+      <c r="DG18"/>
+      <c r="DH18"/>
+      <c r="DI18"/>
+      <c r="DJ18"/>
+      <c r="DK18"/>
+      <c r="DL18"/>
+      <c r="DM18"/>
+      <c r="DN18"/>
+      <c r="DO18"/>
+      <c r="DP18"/>
+    </row>
+    <row r="19" spans="1:120">
+      <c r="A19" t="s">
+        <v>48</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
+      <c r="CT19"/>
+      <c r="CU19"/>
+      <c r="CV19"/>
+      <c r="CW19"/>
+      <c r="CX19"/>
+      <c r="CY19"/>
+      <c r="CZ19"/>
+      <c r="DA19"/>
+      <c r="DB19"/>
+      <c r="DC19"/>
+      <c r="DD19"/>
+      <c r="DE19"/>
+      <c r="DF19"/>
+      <c r="DG19"/>
+      <c r="DH19"/>
+      <c r="DI19"/>
+      <c r="DJ19"/>
+      <c r="DK19"/>
+      <c r="DL19"/>
+      <c r="DM19"/>
+      <c r="DN19"/>
+      <c r="DO19"/>
+      <c r="DP19"/>
+    </row>
+    <row r="20" spans="1:120">
+      <c r="A20" t="s">
+        <v>49</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20">
+        <v>147900000.0</v>
+      </c>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20">
+        <v>31600000.0</v>
+      </c>
+      <c r="AX20">
+        <v>45400000.0</v>
+      </c>
+      <c r="AY20">
+        <v>31100000.0</v>
+      </c>
+      <c r="AZ20">
+        <v>256700000.0</v>
+      </c>
+      <c r="BA20">
+        <v>256700000.0</v>
+      </c>
+      <c r="BB20">
+        <v>256700000.0</v>
+      </c>
+      <c r="BC20">
+        <v>256700000.0</v>
+      </c>
+      <c r="BD20">
+        <v>256700000.0</v>
+      </c>
+      <c r="BE20">
+        <v>256700000.0</v>
+      </c>
+      <c r="BF20">
+        <v>256700000.0</v>
+      </c>
+      <c r="BG20">
+        <v>256689000.0</v>
+      </c>
+      <c r="BH20">
+        <v>256689000.0</v>
+      </c>
+      <c r="BI20">
+        <v>256689000.0</v>
+      </c>
+      <c r="BJ20">
+        <v>256689000.0</v>
+      </c>
+      <c r="BK20">
+        <v>334774000.0</v>
+      </c>
+      <c r="BL20">
+        <v>332201000.0</v>
+      </c>
+      <c r="BM20">
+        <v>330735000.0</v>
+      </c>
+      <c r="BN20">
+        <v>336377000.0</v>
+      </c>
+      <c r="BO20">
+        <v>334004000.0</v>
+      </c>
+      <c r="BP20">
+        <v>354026000.0</v>
+      </c>
+      <c r="BQ20">
+        <v>345294000.0</v>
+      </c>
+      <c r="BR20">
+        <v>339400000.0</v>
+      </c>
+      <c r="BS20">
+        <v>342046000.0</v>
+      </c>
+      <c r="BT20">
+        <v>361648000.0</v>
+      </c>
+      <c r="BU20">
+        <v>361648000.0</v>
+      </c>
+      <c r="BV20">
+        <v>361648000.0</v>
+      </c>
+      <c r="BW20">
+        <v>361648000.0</v>
+      </c>
+      <c r="BX20">
+        <v>420410000.0</v>
+      </c>
+      <c r="BY20">
+        <v>420870000.0</v>
+      </c>
+      <c r="BZ20">
+        <v>453842000.0</v>
+      </c>
+      <c r="CA20">
+        <v>464975000.0</v>
+      </c>
+      <c r="CB20">
+        <v>133854000.0</v>
+      </c>
+      <c r="CC20">
+        <v>133922000.0</v>
+      </c>
+      <c r="CD20">
+        <v>147900000.0</v>
+      </c>
+      <c r="CE20">
+        <v>74900000.0</v>
+      </c>
+      <c r="CF20">
+        <v>74900000.0</v>
+      </c>
+      <c r="CG20">
+        <v>74900000.0</v>
+      </c>
+      <c r="CH20">
+        <v>74900000.0</v>
+      </c>
+      <c r="CI20">
+        <v>74900000.0</v>
+      </c>
+      <c r="CJ20">
+        <v>74900000.0</v>
+      </c>
+      <c r="CK20">
+        <v>74900000.0</v>
+      </c>
+      <c r="CL20">
+        <v>74900000.0</v>
+      </c>
+      <c r="CM20">
+        <v>74900000.0</v>
+      </c>
+      <c r="CN20">
+        <v>75629000.0</v>
+      </c>
+      <c r="CO20">
+        <v>75600000.0</v>
+      </c>
+      <c r="CP20">
+        <v>75700000.0</v>
+      </c>
+      <c r="CQ20"/>
+      <c r="CR20"/>
+      <c r="CS20"/>
+      <c r="CT20"/>
+      <c r="CU20"/>
+      <c r="CV20"/>
+      <c r="CW20"/>
+      <c r="CX20"/>
+      <c r="CY20"/>
+      <c r="CZ20"/>
+      <c r="DA20"/>
+      <c r="DB20"/>
+      <c r="DC20"/>
+      <c r="DD20"/>
+      <c r="DE20"/>
+      <c r="DF20"/>
+      <c r="DG20"/>
+      <c r="DH20"/>
+      <c r="DI20"/>
+      <c r="DJ20"/>
+      <c r="DK20"/>
+      <c r="DL20"/>
+      <c r="DM20"/>
+      <c r="DN20"/>
+      <c r="DO20"/>
+      <c r="DP20"/>
+    </row>
+    <row r="21" spans="1:120">
+      <c r="A21" t="s">
+        <v>50</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21">
+        <v>12700615.0</v>
+      </c>
+      <c r="G21">
+        <v>12792386.0</v>
+      </c>
+      <c r="H21">
+        <v>13278980.0</v>
+      </c>
+      <c r="I21">
+        <v>13398034.0</v>
+      </c>
+      <c r="J21"/>
+      <c r="K21">
+        <v>67453114.0</v>
+      </c>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21">
+        <v>7104735.0</v>
+      </c>
+      <c r="O21">
+        <v>147924000.0</v>
+      </c>
+      <c r="P21">
+        <v>12708973.0</v>
+      </c>
+      <c r="Q21">
+        <v>12820575.0</v>
+      </c>
+      <c r="R21"/>
+      <c r="S21">
+        <v>12782673.0</v>
+      </c>
+      <c r="T21">
+        <v>5591774.0</v>
+      </c>
+      <c r="U21">
+        <v>5600000.0</v>
+      </c>
+      <c r="V21">
+        <v>5600000.0</v>
+      </c>
+      <c r="W21">
+        <v>5600000.0</v>
+      </c>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21">
+        <v>5600000.0</v>
+      </c>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21"/>
+      <c r="AG21"/>
+      <c r="AH21"/>
+      <c r="AI21"/>
+      <c r="AJ21"/>
+      <c r="AK21"/>
+      <c r="AL21"/>
+      <c r="AM21"/>
+      <c r="AN21"/>
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21"/>
+      <c r="AR21"/>
+      <c r="AS21"/>
+      <c r="AT21"/>
+      <c r="AU21"/>
+      <c r="AV21"/>
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21"/>
+      <c r="AZ21">
+        <v>256700000.0</v>
+      </c>
+      <c r="BA21">
+        <v>256700000.0</v>
+      </c>
+      <c r="BB21">
+        <v>256700000.0</v>
+      </c>
+      <c r="BC21">
+        <v>256700000.0</v>
+      </c>
+      <c r="BD21">
+        <v>256700000.0</v>
+      </c>
+      <c r="BE21">
+        <v>256700000.0</v>
+      </c>
+      <c r="BF21">
+        <v>256700000.0</v>
+      </c>
+      <c r="BG21">
+        <v>4491000.0</v>
+      </c>
+      <c r="BH21">
+        <v>28459000.0</v>
+      </c>
+      <c r="BI21">
+        <v>4800000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>4972000.0</v>
+      </c>
+      <c r="BK21">
+        <v>5332000.0</v>
+      </c>
+      <c r="BL21">
+        <v>6092000.0</v>
+      </c>
+      <c r="BM21">
+        <v>6852000.0</v>
+      </c>
+      <c r="BN21">
+        <v>219264000.0</v>
+      </c>
+      <c r="BO21">
+        <v>8373000.0</v>
+      </c>
+      <c r="BP21">
+        <v>199632000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>10516000.0</v>
+      </c>
+      <c r="BR21">
+        <v>11300000.0</v>
+      </c>
+      <c r="BS21">
+        <v>196017000.0</v>
+      </c>
+      <c r="BT21">
+        <v>12809000.0</v>
+      </c>
+      <c r="BU21">
+        <v>13574000.0</v>
+      </c>
+      <c r="BV21">
+        <v>14339000.0</v>
+      </c>
+      <c r="BW21">
+        <v>15103000.0</v>
+      </c>
+      <c r="BX21">
+        <v>417778000.0</v>
+      </c>
+      <c r="BY21">
+        <v>420870000.0</v>
+      </c>
+      <c r="BZ21">
+        <v>453842000.0</v>
+      </c>
+      <c r="CA21">
+        <v>464975000.0</v>
+      </c>
+      <c r="CB21">
+        <v>133854000.0</v>
+      </c>
+      <c r="CC21">
+        <v>42067000.0</v>
+      </c>
+      <c r="CD21">
+        <v>147924000.0</v>
+      </c>
+      <c r="CE21">
+        <v>74886000.0</v>
+      </c>
+      <c r="CF21">
+        <v>74886000.0</v>
+      </c>
+      <c r="CG21">
+        <v>74886000.0</v>
+      </c>
+      <c r="CH21">
+        <v>74886000.0</v>
+      </c>
+      <c r="CI21">
+        <v>74886000.0</v>
+      </c>
+      <c r="CJ21">
+        <v>74886000.0</v>
+      </c>
+      <c r="CK21">
+        <v>74886000.0</v>
+      </c>
+      <c r="CL21">
+        <v>74886000.0</v>
+      </c>
+      <c r="CM21">
+        <v>74886000.0</v>
+      </c>
+      <c r="CN21">
+        <v>75629000.0</v>
+      </c>
+      <c r="CO21">
+        <v>75624000.0</v>
+      </c>
+      <c r="CP21">
+        <v>75739000.0</v>
+      </c>
+      <c r="CQ21"/>
+      <c r="CR21"/>
+      <c r="CS21"/>
+      <c r="CT21"/>
+      <c r="CU21"/>
+      <c r="CV21"/>
+      <c r="CW21"/>
+      <c r="CX21"/>
+      <c r="CY21"/>
+      <c r="CZ21"/>
+      <c r="DA21"/>
+      <c r="DB21"/>
+      <c r="DC21"/>
+      <c r="DD21"/>
+      <c r="DE21"/>
+      <c r="DF21"/>
+      <c r="DG21"/>
+      <c r="DH21"/>
+      <c r="DI21"/>
+      <c r="DJ21"/>
+      <c r="DK21"/>
+      <c r="DL21"/>
+      <c r="DM21"/>
+      <c r="DN21"/>
+      <c r="DO21"/>
+      <c r="DP21"/>
+    </row>
+    <row r="22" spans="1:120">
+      <c r="A22" t="s">
+        <v>51</v>
+      </c>
+      <c r="B22">
+        <v>355900000.0</v>
+      </c>
+      <c r="C22">
+        <v>376313916.0</v>
+      </c>
+      <c r="D22">
+        <v>300700000.0</v>
+      </c>
+      <c r="E22">
+        <v>293600000.0</v>
+      </c>
+      <c r="F22">
+        <v>281900000.0</v>
+      </c>
+      <c r="G22">
+        <v>271900000.0</v>
+      </c>
+      <c r="H22">
+        <v>287400000.0</v>
+      </c>
+      <c r="I22">
+        <v>287200000.0</v>
+      </c>
+      <c r="J22">
+        <v>248543524.0</v>
+      </c>
+      <c r="K22">
+        <v>266300000.0</v>
+      </c>
+      <c r="L22">
+        <v>252500000.0</v>
+      </c>
+      <c r="M22">
+        <v>249900000.0</v>
+      </c>
+      <c r="N22">
+        <v>233855875.0</v>
+      </c>
+      <c r="O22">
+        <v>199900000.0</v>
+      </c>
+      <c r="P22">
+        <v>346518096.0</v>
+      </c>
+      <c r="Q22">
+        <v>335137861.0</v>
+      </c>
+      <c r="R22">
+        <v>297000000.0</v>
+      </c>
+      <c r="S22">
+        <v>301691074.0</v>
+      </c>
+      <c r="T22">
+        <v>324223070.0</v>
+      </c>
+      <c r="U22">
+        <v>318000000.0</v>
+      </c>
+      <c r="V22">
+        <v>305200000.0</v>
+      </c>
+      <c r="W22">
+        <v>327300000.0</v>
+      </c>
+      <c r="X22">
+        <v>345100000.0</v>
+      </c>
+      <c r="Y22">
+        <v>332500000.0</v>
+      </c>
+      <c r="Z22">
+        <v>327800000.0</v>
+      </c>
+      <c r="AA22">
+        <v>308500000.0</v>
+      </c>
+      <c r="AB22">
+        <v>266200000.0</v>
+      </c>
+      <c r="AC22">
+        <v>265600000.0</v>
+      </c>
+      <c r="AD22">
+        <v>262100000.0</v>
+      </c>
+      <c r="AE22">
+        <v>274700000.0</v>
+      </c>
+      <c r="AF22">
+        <v>240700000.0</v>
+      </c>
+      <c r="AG22">
+        <v>227400000.0</v>
+      </c>
+      <c r="AH22">
+        <v>206700000.0</v>
+      </c>
+      <c r="AI22">
+        <v>200000000.0</v>
+      </c>
+      <c r="AJ22">
+        <v>209500000.0</v>
+      </c>
+      <c r="AK22">
+        <v>195100000.0</v>
+      </c>
+      <c r="AL22">
+        <v>203700000.0</v>
+      </c>
+      <c r="AM22">
+        <v>207900000.0</v>
+      </c>
+      <c r="AN22">
+        <v>212900000.0</v>
+      </c>
+      <c r="AO22">
+        <v>216000000.0</v>
+      </c>
+      <c r="AP22">
+        <v>216000000.0</v>
+      </c>
+      <c r="AQ22">
+        <v>211600000.0</v>
+      </c>
+      <c r="AR22">
+        <v>269000000.0</v>
+      </c>
+      <c r="AS22">
+        <v>248500000.0</v>
+      </c>
+      <c r="AT22">
+        <v>248500000.0</v>
+      </c>
+      <c r="AU22">
+        <v>233200000.0</v>
+      </c>
+      <c r="AV22">
+        <v>257700000.0</v>
+      </c>
+      <c r="AW22">
+        <v>267900000.0</v>
+      </c>
+      <c r="AX22">
+        <v>275600000.0</v>
+      </c>
+      <c r="AY22">
+        <v>300200000.0</v>
+      </c>
+      <c r="AZ22">
+        <v>283900000.0</v>
+      </c>
+      <c r="BA22">
+        <v>289800000.0</v>
+      </c>
+      <c r="BB22">
+        <v>289300000.0</v>
+      </c>
+      <c r="BC22">
+        <v>305100000.0</v>
+      </c>
+      <c r="BD22">
+        <v>265300000.0</v>
+      </c>
+      <c r="BE22">
+        <v>245900000.0</v>
+      </c>
+      <c r="BF22">
+        <v>243600000.0</v>
+      </c>
+      <c r="BG22">
+        <v>239127000.0</v>
+      </c>
+      <c r="BH22">
+        <v>253721000.0</v>
+      </c>
+      <c r="BI22">
+        <v>248174000.0</v>
+      </c>
+      <c r="BJ22">
+        <v>220363000.0</v>
+      </c>
+      <c r="BK22">
+        <v>206276000.0</v>
+      </c>
+      <c r="BL22">
+        <v>204134000.0</v>
+      </c>
+      <c r="BM22">
+        <v>165812000.0</v>
+      </c>
+      <c r="BN22">
+        <v>161557000.0</v>
+      </c>
+      <c r="BO22">
+        <v>162033000.0</v>
+      </c>
+      <c r="BP22">
+        <v>129336000.0</v>
+      </c>
+      <c r="BQ22">
+        <v>124040000.0</v>
+      </c>
+      <c r="BR22">
+        <v>105100000.0</v>
+      </c>
+      <c r="BS22">
+        <v>92801000.0</v>
+      </c>
+      <c r="BT22">
+        <v>86112000.0</v>
+      </c>
+      <c r="BU22">
+        <v>92501000.0</v>
+      </c>
+      <c r="BV22">
+        <v>90538000.0</v>
+      </c>
+      <c r="BW22">
+        <v>89230000.0</v>
+      </c>
+      <c r="BX22">
+        <v>69680000.0</v>
+      </c>
+      <c r="BY22">
+        <v>65531000.0</v>
+      </c>
+      <c r="BZ22">
+        <v>64632000.0</v>
+      </c>
+      <c r="CA22">
+        <v>61325000.0</v>
+      </c>
+      <c r="CB22">
+        <v>16820000.0</v>
+      </c>
+      <c r="CC22">
+        <v>18662000.0</v>
+      </c>
+      <c r="CD22">
+        <v>26813000.0</v>
+      </c>
+      <c r="CE22">
+        <v>12825000.0</v>
+      </c>
+      <c r="CF22">
+        <v>12529000.0</v>
+      </c>
+      <c r="CG22">
+        <v>11053000.0</v>
+      </c>
+      <c r="CH22">
+        <v>10312000.0</v>
+      </c>
+      <c r="CI22">
+        <v>11605000.0</v>
+      </c>
+      <c r="CJ22">
+        <v>9836000.0</v>
+      </c>
+      <c r="CK22">
+        <v>9327000.0</v>
+      </c>
+      <c r="CL22">
+        <v>9601000.0</v>
+      </c>
+      <c r="CM22">
+        <v>10397000.0</v>
+      </c>
+      <c r="CN22">
+        <v>10156000.0</v>
+      </c>
+      <c r="CO22">
+        <v>9898000.0</v>
+      </c>
+      <c r="CP22">
+        <v>8893000.0</v>
+      </c>
+      <c r="CQ22">
+        <v>9793000.0</v>
+      </c>
+      <c r="CR22">
+        <v>8362000.0</v>
+      </c>
+      <c r="CS22">
+        <v>9356000.0</v>
+      </c>
+      <c r="CT22">
+        <v>17345000.0</v>
+      </c>
+      <c r="CU22">
+        <v>6823000.0</v>
+      </c>
+      <c r="CV22">
+        <v>6405804.0</v>
+      </c>
+      <c r="CW22">
+        <v>6664684.0</v>
+      </c>
+      <c r="CX22">
+        <v>4414843.0</v>
+      </c>
+      <c r="CY22">
+        <v>9884651.0</v>
+      </c>
+      <c r="CZ22">
+        <v>4104731.0</v>
+      </c>
+      <c r="DA22">
+        <v>4189189.0</v>
+      </c>
+      <c r="DB22">
+        <v>3793365.0</v>
+      </c>
+      <c r="DC22">
+        <v>3870879.0</v>
+      </c>
+      <c r="DD22">
+        <v>3748126.0</v>
+      </c>
+      <c r="DE22">
+        <v>4568078.0</v>
+      </c>
+      <c r="DF22">
+        <v>4571050.0</v>
+      </c>
+      <c r="DG22">
+        <v>4716067.0</v>
+      </c>
+      <c r="DH22">
+        <v>5227733.0</v>
+      </c>
+      <c r="DI22">
+        <v>4965986.0</v>
+      </c>
+      <c r="DJ22">
+        <v>4582305.0</v>
+      </c>
+      <c r="DK22">
+        <v>4686953.0</v>
+      </c>
+      <c r="DL22"/>
+      <c r="DM22"/>
+      <c r="DN22"/>
+      <c r="DO22"/>
+      <c r="DP22"/>
+    </row>
+    <row r="23" spans="1:120">
+      <c r="A23" t="s">
+        <v>52</v>
+      </c>
+      <c r="B23">
+        <v>5993000000.0</v>
+      </c>
+      <c r="C23">
+        <v>6335848684.0</v>
+      </c>
+      <c r="D23">
+        <v>5376600000.0</v>
+      </c>
+      <c r="E23">
+        <v>5327000000.0</v>
+      </c>
+      <c r="F23">
+        <v>5389500000.0</v>
+      </c>
+      <c r="G23">
+        <v>5374400000.0</v>
+      </c>
+      <c r="H23">
+        <v>5564700000.0</v>
+      </c>
+      <c r="I23">
+        <v>4991900000.0</v>
+      </c>
+      <c r="J23">
+        <v>4665985105.0</v>
+      </c>
+      <c r="K23">
+        <v>4537900000.0</v>
+      </c>
+      <c r="L23">
+        <v>4497200000.0</v>
+      </c>
+      <c r="M23">
+        <v>4445400000.0</v>
+      </c>
+      <c r="N23">
+        <v>4091627255.0</v>
+      </c>
+      <c r="O23">
+        <v>4425100000.0</v>
+      </c>
+      <c r="P23">
+        <v>4217591897.0</v>
+      </c>
+      <c r="Q23">
+        <v>4132632448.0</v>
+      </c>
+      <c r="R23">
+        <v>4106000000.0</v>
+      </c>
+      <c r="S23">
+        <v>4215186547.0</v>
+      </c>
+      <c r="T23">
+        <v>4309261117.0</v>
+      </c>
+      <c r="U23">
+        <v>4231800000.0</v>
+      </c>
+      <c r="V23">
+        <v>4203899999.0</v>
+      </c>
+      <c r="W23">
+        <v>4244900000.0</v>
+      </c>
+      <c r="X23">
+        <v>4009800000.0</v>
+      </c>
+      <c r="Y23">
+        <v>3915400000.0</v>
+      </c>
+      <c r="Z23">
+        <v>3863600000.0</v>
+      </c>
+      <c r="AA23">
+        <v>3862100000.0</v>
+      </c>
+      <c r="AB23">
+        <v>3942700000.0</v>
+      </c>
+      <c r="AC23">
+        <v>3957100000.0</v>
+      </c>
+      <c r="AD23">
+        <v>3945400000.0</v>
+      </c>
+      <c r="AE23">
+        <v>3961000000.0</v>
+      </c>
+      <c r="AF23">
+        <v>3984600000.0</v>
+      </c>
+      <c r="AG23">
+        <v>3990600000.0</v>
+      </c>
+      <c r="AH23">
+        <v>4026300000.0</v>
+      </c>
+      <c r="AI23">
+        <v>3966900000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>3935400000.0</v>
+      </c>
+      <c r="AK23">
+        <v>3886600000.0</v>
+      </c>
+      <c r="AL23">
+        <v>3848000000.0</v>
+      </c>
+      <c r="AM23">
+        <v>3400500000.0</v>
+      </c>
+      <c r="AN23">
+        <v>3404600000.0</v>
+      </c>
+      <c r="AO23">
+        <v>3311100000.0</v>
+      </c>
+      <c r="AP23">
+        <v>3311100000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>3288900000.0</v>
+      </c>
+      <c r="AR23">
+        <v>4020300000.0</v>
+      </c>
+      <c r="AS23">
+        <v>4082300000.0</v>
+      </c>
+      <c r="AT23">
+        <v>4082300000.0</v>
+      </c>
+      <c r="AU23">
+        <v>4136100000.0</v>
+      </c>
+      <c r="AV23">
+        <v>4192900000.0</v>
+      </c>
+      <c r="AW23">
+        <v>4243900000.0</v>
+      </c>
+      <c r="AX23">
+        <v>4227500000.0</v>
+      </c>
+      <c r="AY23">
+        <v>4190400000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>5160000000.0</v>
+      </c>
+      <c r="BA23">
+        <v>5183100000.0</v>
+      </c>
+      <c r="BB23">
+        <v>5282500000.0</v>
+      </c>
+      <c r="BC23">
+        <v>5376200000.0</v>
+      </c>
+      <c r="BD23">
+        <v>5214300000.0</v>
+      </c>
+      <c r="BE23">
+        <v>4492300000.0</v>
+      </c>
+      <c r="BF23">
+        <v>4456600000.0</v>
+      </c>
+      <c r="BG23">
+        <v>4349722000.0</v>
+      </c>
+      <c r="BH23">
+        <v>4147625000.0</v>
+      </c>
+      <c r="BI23">
+        <v>4070542000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>3631541000.0</v>
+      </c>
+      <c r="BK23">
+        <v>3494947000.0</v>
+      </c>
+      <c r="BL23">
+        <v>3212389000.0</v>
+      </c>
+      <c r="BM23">
+        <v>3067427000.0</v>
+      </c>
+      <c r="BN23">
+        <v>3085295000.0</v>
+      </c>
+      <c r="BO23">
+        <v>2996789000.0</v>
+      </c>
+      <c r="BP23">
+        <v>2949087000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>2826518000.0</v>
+      </c>
+      <c r="BR23">
+        <v>2721900000.0</v>
+      </c>
+      <c r="BS23">
+        <v>2151686000.0</v>
+      </c>
+      <c r="BT23">
+        <v>2255025000.0</v>
+      </c>
+      <c r="BU23">
+        <v>2247579000.0</v>
+      </c>
+      <c r="BV23">
+        <v>2221953000.0</v>
+      </c>
+      <c r="BW23">
+        <v>2195612000.0</v>
+      </c>
+      <c r="BX23">
+        <v>2184071000.0</v>
+      </c>
+      <c r="BY23">
+        <v>2124619000.0</v>
+      </c>
+      <c r="BZ23">
+        <v>2215031000.0</v>
+      </c>
+      <c r="CA23">
+        <v>2278676000.0</v>
+      </c>
+      <c r="CB23">
+        <v>828263000.0</v>
+      </c>
+      <c r="CC23">
+        <v>810948000.0</v>
+      </c>
+      <c r="CD23">
+        <v>804482000.0</v>
+      </c>
+      <c r="CE23">
+        <v>468985000.0</v>
+      </c>
+      <c r="CF23">
+        <v>460226000.0</v>
+      </c>
+      <c r="CG23">
+        <v>451516000.0</v>
+      </c>
+      <c r="CH23">
+        <v>447453000.0</v>
+      </c>
+      <c r="CI23">
+        <v>448002000.0</v>
+      </c>
+      <c r="CJ23">
+        <v>446355000.0</v>
+      </c>
+      <c r="CK23">
+        <v>448858000.0</v>
+      </c>
+      <c r="CL23">
+        <v>451645000.0</v>
+      </c>
+      <c r="CM23">
+        <v>451141000.0</v>
+      </c>
+      <c r="CN23">
+        <v>439615000.0</v>
+      </c>
+      <c r="CO23">
+        <v>433587000.0</v>
+      </c>
+      <c r="CP23">
+        <v>430842000.0</v>
+      </c>
+      <c r="CQ23">
+        <v>190638000.0</v>
+      </c>
+      <c r="CR23">
+        <v>193291000.0</v>
+      </c>
+      <c r="CS23">
+        <v>189255000.0</v>
+      </c>
+      <c r="CT23">
+        <v>181204000.0</v>
+      </c>
+      <c r="CU23">
+        <v>176598000.0</v>
+      </c>
+      <c r="CV23">
+        <v>184465496.0</v>
+      </c>
+      <c r="CW23">
+        <v>177426135.0</v>
+      </c>
+      <c r="CX23">
+        <v>181416429.0</v>
+      </c>
+      <c r="CY23">
+        <v>175783438.0</v>
+      </c>
+      <c r="CZ23">
+        <v>184433429.0</v>
+      </c>
+      <c r="DA23">
+        <v>173918919.0</v>
+      </c>
+      <c r="DB23">
+        <v>182495345.0</v>
+      </c>
+      <c r="DC23">
+        <v>175502869.0</v>
+      </c>
+      <c r="DD23">
+        <v>186724819.0</v>
+      </c>
+      <c r="DE23">
+        <v>179723188.0</v>
+      </c>
+      <c r="DF23">
+        <v>193507784.0</v>
+      </c>
+      <c r="DG23">
+        <v>188190452.0</v>
+      </c>
+      <c r="DH23">
+        <v>197608312.0</v>
+      </c>
+      <c r="DI23">
+        <v>194965986.0</v>
+      </c>
+      <c r="DJ23">
+        <v>170320761.0</v>
+      </c>
+      <c r="DK23">
+        <v>164043372.0</v>
+      </c>
+      <c r="DL23">
+        <v>168995728.0</v>
+      </c>
+      <c r="DM23">
+        <v>163080490.0</v>
+      </c>
+      <c r="DN23">
+        <v>160467971.0</v>
+      </c>
+      <c r="DO23">
+        <v>153009851.0</v>
+      </c>
+      <c r="DP23">
+        <v>151377157.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:120">
+      <c r="A24" t="s">
+        <v>53</v>
+      </c>
+      <c r="B24">
+        <v>548900000.0</v>
+      </c>
+      <c r="C24">
+        <v>648800000.0</v>
+      </c>
+      <c r="D24">
+        <v>971000000.0</v>
+      </c>
+      <c r="E24">
+        <v>1060800000.0</v>
+      </c>
+      <c r="F24">
+        <v>1021000000.0</v>
+      </c>
+      <c r="G24">
+        <v>1027900000.0</v>
+      </c>
+      <c r="H24">
+        <v>809400000.0</v>
+      </c>
+      <c r="I24">
+        <v>813400000.0</v>
+      </c>
+      <c r="J24">
+        <v>817900000.0</v>
+      </c>
+      <c r="K24">
+        <v>825800000.0</v>
+      </c>
+      <c r="L24">
+        <v>828300000.0</v>
+      </c>
+      <c r="M24">
+        <v>828600000.0</v>
+      </c>
+      <c r="N24">
+        <v>652900000.0</v>
+      </c>
+      <c r="O24">
+        <v>910000000.0</v>
+      </c>
+      <c r="P24">
+        <v>836600000.0</v>
+      </c>
+      <c r="Q24">
+        <v>605000000.0</v>
+      </c>
+      <c r="R24">
+        <v>456100000.0</v>
+      </c>
+      <c r="S24">
+        <v>456900000.0</v>
+      </c>
+      <c r="T24">
+        <v>459200000.0</v>
+      </c>
+      <c r="U24">
+        <v>448800000.0</v>
+      </c>
+      <c r="V24">
+        <v>459100000.0</v>
+      </c>
+      <c r="W24">
+        <v>458700000.0</v>
+      </c>
+      <c r="X24">
+        <v>463700000.0</v>
+      </c>
+      <c r="Y24">
+        <v>403900000.0</v>
+      </c>
+      <c r="Z24">
+        <v>414600000.0</v>
+      </c>
+      <c r="AA24">
+        <v>403900000.0</v>
+      </c>
+      <c r="AB24">
+        <v>400200000.0</v>
+      </c>
+      <c r="AC24">
+        <v>408800000.0</v>
+      </c>
+      <c r="AD24">
+        <v>394500000.0</v>
+      </c>
+      <c r="AE24">
+        <v>398500000.0</v>
+      </c>
+      <c r="AF24">
+        <v>396200000.0</v>
+      </c>
+      <c r="AG24">
+        <v>393700000.0</v>
+      </c>
+      <c r="AH24">
+        <v>392500000.0</v>
+      </c>
+      <c r="AI24">
+        <v>391600000.0</v>
+      </c>
+      <c r="AJ24">
+        <v>388700000.0</v>
+      </c>
+      <c r="AK24">
+        <v>392200000.0</v>
+      </c>
+      <c r="AL24">
+        <v>393600000.0</v>
+      </c>
+      <c r="AM24">
+        <v>485100000.0</v>
+      </c>
+      <c r="AN24">
+        <v>484800000.0</v>
+      </c>
+      <c r="AO24">
+        <v>628900000.0</v>
+      </c>
+      <c r="AP24">
+        <v>628500000.0</v>
+      </c>
+      <c r="AQ24">
+        <v>628200000.0</v>
+      </c>
+      <c r="AR24">
+        <v>650200000.0</v>
+      </c>
+      <c r="AS24">
+        <v>660600000.0</v>
+      </c>
+      <c r="AT24">
+        <v>661900000.0</v>
+      </c>
+      <c r="AU24">
+        <v>667700000.0</v>
+      </c>
+      <c r="AV24">
+        <v>641300000.0</v>
+      </c>
+      <c r="AW24">
+        <v>641000000.0</v>
+      </c>
+      <c r="AX24">
+        <v>640600000.0</v>
+      </c>
+      <c r="AY24">
+        <v>640300000.0</v>
+      </c>
+      <c r="AZ24">
+        <v>639900000.0</v>
+      </c>
+      <c r="BA24">
+        <v>639500000.0</v>
+      </c>
+      <c r="BB24">
+        <v>639200000.0</v>
+      </c>
+      <c r="BC24">
+        <v>638800000.0</v>
+      </c>
+      <c r="BD24">
+        <v>638300000.0</v>
+      </c>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24">
+        <v>4992000.0</v>
+      </c>
+      <c r="BQ24">
+        <v>5235000.0</v>
+      </c>
+      <c r="BR24">
+        <v>5200000.0</v>
+      </c>
+      <c r="BS24">
+        <v>5467000.0</v>
+      </c>
+      <c r="BT24">
+        <v>5483000.0</v>
+      </c>
+      <c r="BU24">
+        <v>5631000.0</v>
+      </c>
+      <c r="BV24">
+        <v>5642000.0</v>
+      </c>
+      <c r="BW24">
+        <v>5696000.0</v>
+      </c>
+      <c r="BX24">
+        <v>5695000.0</v>
+      </c>
+      <c r="BY24">
+        <v>7210000.0</v>
+      </c>
+      <c r="BZ24">
+        <v>9772000.0</v>
+      </c>
+      <c r="CA24">
+        <v>9625000.0</v>
+      </c>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24">
+        <v>15688000.0</v>
+      </c>
+      <c r="CE24">
+        <v>6924000.0</v>
+      </c>
+      <c r="CF24">
+        <v>9051000.0</v>
+      </c>
+      <c r="CG24">
+        <v>8946000.0</v>
+      </c>
+      <c r="CH24">
+        <v>10537000.0</v>
+      </c>
+      <c r="CI24">
+        <v>10437000.0</v>
+      </c>
+      <c r="CJ24">
+        <v>10947000.0</v>
+      </c>
+      <c r="CK24">
+        <v>10870000.0</v>
+      </c>
+      <c r="CL24">
+        <v>11399000.0</v>
+      </c>
+      <c r="CM24">
+        <v>11342000.0</v>
+      </c>
+      <c r="CN24">
+        <v>11880000.0</v>
+      </c>
+      <c r="CO24">
+        <v>12624000.0</v>
+      </c>
+      <c r="CP24">
+        <v>13159000.0</v>
+      </c>
+      <c r="CQ24">
+        <v>13091000.0</v>
+      </c>
+      <c r="CR24">
+        <v>15315000.0</v>
+      </c>
+      <c r="CS24">
+        <v>14471000.0</v>
+      </c>
+      <c r="CT24">
+        <v>14977000.0</v>
+      </c>
+      <c r="CU24">
+        <v>15056000.0</v>
+      </c>
+      <c r="CV24">
+        <v>15732000.0</v>
+      </c>
+      <c r="CW24">
+        <v>13787000.0</v>
+      </c>
+      <c r="CX24">
+        <v>23069000.0</v>
+      </c>
+      <c r="CY24">
+        <v>20669000.0</v>
+      </c>
+      <c r="CZ24">
+        <v>28065000.0</v>
+      </c>
+      <c r="DA24">
+        <v>26082000.0</v>
+      </c>
+      <c r="DB24">
+        <v>35773000.0</v>
+      </c>
+      <c r="DC24"/>
+      <c r="DD24"/>
+      <c r="DE24"/>
+      <c r="DF24"/>
+      <c r="DG24"/>
+      <c r="DH24"/>
+      <c r="DI24"/>
+      <c r="DJ24"/>
+      <c r="DK24"/>
+      <c r="DL24"/>
+      <c r="DM24"/>
+      <c r="DN24"/>
+      <c r="DO24"/>
+      <c r="DP24"/>
+    </row>
+    <row r="25" spans="1:120">
+      <c r="A25" t="s">
+        <v>54</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>728500000.0</v>
+      </c>
+      <c r="D25">
+        <v>1058600000.0</v>
+      </c>
+      <c r="E25">
+        <v>1159000000.0</v>
+      </c>
+      <c r="F25">
+        <v>1120600000.0</v>
+      </c>
+      <c r="G25">
+        <v>1123300000.0</v>
+      </c>
+      <c r="H25">
+        <v>911500000.0</v>
+      </c>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25">
+        <v>978700000.0</v>
+      </c>
+      <c r="P25">
+        <v>894300000.0</v>
+      </c>
+      <c r="Q25">
+        <v>646400000.0</v>
+      </c>
+      <c r="R25">
+        <v>497600000.0</v>
+      </c>
+      <c r="S25">
+        <v>501100000.0</v>
+      </c>
+      <c r="T25">
+        <v>501500000.0</v>
+      </c>
+      <c r="U25">
+        <v>492900000.0</v>
+      </c>
+      <c r="V25">
+        <v>504600000.0</v>
+      </c>
+      <c r="W25">
+        <v>507500000.0</v>
+      </c>
+      <c r="X25">
+        <v>514800000.0</v>
+      </c>
+      <c r="Y25">
+        <v>454200000.0</v>
+      </c>
+      <c r="Z25">
+        <v>463800000.0</v>
+      </c>
+      <c r="AA25">
+        <v>449300000.0</v>
+      </c>
+      <c r="AB25">
+        <v>400200000.0</v>
+      </c>
+      <c r="AC25">
+        <v>408800000.0</v>
+      </c>
+      <c r="AD25">
+        <v>394500000.0</v>
+      </c>
+      <c r="AE25">
+        <v>398500000.0</v>
+      </c>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25"/>
+      <c r="CN25"/>
+      <c r="CO25"/>
+      <c r="CP25"/>
+      <c r="CQ25"/>
+      <c r="CR25"/>
+      <c r="CS25"/>
+      <c r="CT25"/>
+      <c r="CU25"/>
+      <c r="CV25"/>
+      <c r="CW25"/>
+      <c r="CX25"/>
+      <c r="CY25"/>
+      <c r="CZ25"/>
+      <c r="DA25"/>
+      <c r="DB25"/>
+      <c r="DC25"/>
+      <c r="DD25"/>
+      <c r="DE25"/>
+      <c r="DF25"/>
+      <c r="DG25"/>
+      <c r="DH25"/>
+      <c r="DI25"/>
+      <c r="DJ25"/>
+      <c r="DK25"/>
+      <c r="DL25"/>
+      <c r="DM25"/>
+      <c r="DN25"/>
+      <c r="DO25"/>
+      <c r="DP25"/>
+    </row>
+    <row r="26" spans="1:120">
+      <c r="A26" t="s">
+        <v>55</v>
+      </c>
+      <c r="B26">
+        <v>15700000.0</v>
+      </c>
+      <c r="C26">
+        <v>19400000.0</v>
+      </c>
+      <c r="D26">
+        <v>13600000.0</v>
+      </c>
+      <c r="E26">
+        <v>13900000.0</v>
+      </c>
+      <c r="F26">
+        <v>12200000.0</v>
+      </c>
+      <c r="G26">
+        <v>11300000.0</v>
+      </c>
+      <c r="H26">
+        <v>24500000.0</v>
+      </c>
+      <c r="I26"/>
+      <c r="J26">
+        <v>19400000.0</v>
+      </c>
+      <c r="K26">
+        <v>16200000.0</v>
+      </c>
+      <c r="L26">
+        <v>12800000.0</v>
+      </c>
+      <c r="M26">
+        <v>7900000.0</v>
+      </c>
+      <c r="N26">
+        <v>9100000.0</v>
+      </c>
+      <c r="O26">
+        <v>8100000.0</v>
+      </c>
+      <c r="P26">
+        <v>20100000.0</v>
+      </c>
+      <c r="Q26">
+        <v>34700000.0</v>
+      </c>
+      <c r="R26">
+        <v>40800000.0</v>
+      </c>
+      <c r="S26">
+        <v>45100000.0</v>
+      </c>
+      <c r="T26">
+        <v>48500000.0</v>
+      </c>
+      <c r="U26">
+        <v>30100000.0</v>
+      </c>
+      <c r="V26">
+        <v>30700000.0</v>
+      </c>
+      <c r="W26">
+        <v>31600000.0</v>
+      </c>
+      <c r="X26">
+        <v>29400000.0</v>
+      </c>
+      <c r="Y26">
+        <v>25500000.0</v>
+      </c>
+      <c r="Z26">
+        <v>15900000.0</v>
+      </c>
+      <c r="AA26">
+        <v>23400000.0</v>
+      </c>
+      <c r="AB26">
+        <v>106300000.0</v>
+      </c>
+      <c r="AC26">
+        <v>101000000.0</v>
+      </c>
+      <c r="AD26">
+        <v>100100000.0</v>
+      </c>
+      <c r="AE26">
+        <v>98200000.0</v>
+      </c>
+      <c r="AF26">
+        <v>97700000.0</v>
+      </c>
+      <c r="AG26">
+        <v>92200000.0</v>
+      </c>
+      <c r="AH26">
+        <v>95900000.0</v>
+      </c>
+      <c r="AI26">
+        <v>100700000.0</v>
+      </c>
+      <c r="AJ26">
+        <v>103100000.0</v>
+      </c>
+      <c r="AK26">
+        <v>99700000.0</v>
+      </c>
+      <c r="AL26">
+        <v>97200000.0</v>
+      </c>
+      <c r="AM26">
+        <v>85800000.0</v>
+      </c>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26">
+        <v>83500000.0</v>
+      </c>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26">
+        <v>97600000.0</v>
+      </c>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26">
+        <v>119400000.0</v>
+      </c>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
+      <c r="CN26"/>
+      <c r="CO26"/>
+      <c r="CP26"/>
+      <c r="CQ26"/>
+      <c r="CR26"/>
+      <c r="CS26"/>
+      <c r="CT26"/>
+      <c r="CU26"/>
+      <c r="CV26"/>
+      <c r="CW26"/>
+      <c r="CX26"/>
+      <c r="CY26"/>
+      <c r="CZ26"/>
+      <c r="DA26"/>
+      <c r="DB26"/>
+      <c r="DC26"/>
+      <c r="DD26"/>
+      <c r="DE26"/>
+      <c r="DF26"/>
+      <c r="DG26"/>
+      <c r="DH26"/>
+      <c r="DI26"/>
+      <c r="DJ26"/>
+      <c r="DK26"/>
+      <c r="DL26"/>
+      <c r="DM26"/>
+      <c r="DN26"/>
+      <c r="DO26"/>
+      <c r="DP26"/>
+    </row>
+    <row r="27" spans="1:120">
+      <c r="A27" t="s">
+        <v>56</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27"/>
+      <c r="CS27"/>
+      <c r="CT27"/>
+      <c r="CU27"/>
+      <c r="CV27"/>
+      <c r="CW27"/>
+      <c r="CX27"/>
+      <c r="CY27"/>
+      <c r="CZ27"/>
+      <c r="DA27"/>
+      <c r="DB27"/>
+      <c r="DC27"/>
+      <c r="DD27"/>
+      <c r="DE27"/>
+      <c r="DF27"/>
+      <c r="DG27"/>
+      <c r="DH27"/>
+      <c r="DI27"/>
+      <c r="DJ27"/>
+      <c r="DK27"/>
+      <c r="DL27"/>
+      <c r="DM27"/>
+      <c r="DN27"/>
+      <c r="DO27"/>
+      <c r="DP27"/>
+    </row>
+    <row r="28" spans="1:120">
+      <c r="A28" t="s">
+        <v>57</v>
+      </c>
+      <c r="B28">
+        <v>100800000.0</v>
+      </c>
+      <c r="C28">
+        <v>418836389.0</v>
+      </c>
+      <c r="D28">
+        <v>777100000.0</v>
+      </c>
+      <c r="E28">
+        <v>967800000.0</v>
+      </c>
+      <c r="F28">
+        <v>832000000.0</v>
+      </c>
+      <c r="G28">
+        <v>805600000.0</v>
+      </c>
+      <c r="H28">
+        <v>388200000.0</v>
+      </c>
+      <c r="I28">
+        <v>436400000.0</v>
+      </c>
+      <c r="J28">
+        <v>658520464.0</v>
+      </c>
+      <c r="K28">
+        <v>585000000.0</v>
+      </c>
+      <c r="L28">
+        <v>416500000.0</v>
+      </c>
+      <c r="M28">
+        <v>218100000.0</v>
+      </c>
+      <c r="N28">
+        <v>226651073.0</v>
+      </c>
+      <c r="O28">
+        <v>584700000.0</v>
+      </c>
+      <c r="P28">
+        <v>385141460.0</v>
+      </c>
+      <c r="Q28">
+        <v>223258306.0</v>
+      </c>
+      <c r="R28">
+        <v>6500000.0</v>
+      </c>
+      <c r="S28">
+        <v>-14879831.0</v>
+      </c>
+      <c r="T28">
+        <v>-213186404.0</v>
+      </c>
+      <c r="U28">
+        <v>-306200000.0</v>
+      </c>
+      <c r="V28">
+        <v>-432499999.0</v>
+      </c>
+      <c r="W28">
+        <v>-408100000.0</v>
+      </c>
+      <c r="X28">
+        <v>-350300000.0</v>
+      </c>
+      <c r="Y28">
+        <v>-353200000.0</v>
+      </c>
+      <c r="Z28">
+        <v>-311800000.0</v>
+      </c>
+      <c r="AA28">
+        <v>-363300000.0</v>
+      </c>
+      <c r="AB28">
+        <v>-229300000.0</v>
+      </c>
+      <c r="AC28">
+        <v>-196200000.0</v>
+      </c>
+      <c r="AD28">
+        <v>-194700000.0</v>
+      </c>
+      <c r="AE28">
+        <v>-216600000.0</v>
+      </c>
+      <c r="AF28">
+        <v>-199700000.0</v>
+      </c>
+      <c r="AG28">
+        <v>-262100000.0</v>
+      </c>
+      <c r="AH28">
+        <v>-312500000.0</v>
+      </c>
+      <c r="AI28">
+        <v>-272500000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>-194900000.0</v>
+      </c>
+      <c r="AK28">
+        <v>-384000000.0</v>
+      </c>
+      <c r="AL28">
+        <v>-173800000.0</v>
+      </c>
+      <c r="AM28">
+        <v>-166900000.0</v>
+      </c>
+      <c r="AN28">
+        <v>-142200000.0</v>
+      </c>
+      <c r="AO28">
+        <v>74700000.0</v>
+      </c>
+      <c r="AP28">
+        <v>74700000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>42500000.0</v>
+      </c>
+      <c r="AR28">
+        <v>-5000000.0</v>
+      </c>
+      <c r="AS28">
+        <v>-41600000.0</v>
+      </c>
+      <c r="AT28">
+        <v>-41600000.0</v>
+      </c>
+      <c r="AU28">
+        <v>-92500000.0</v>
+      </c>
+      <c r="AV28">
+        <v>470800000.0</v>
+      </c>
+      <c r="AW28">
+        <v>520800000.0</v>
+      </c>
+      <c r="AX28">
+        <v>500700000.0</v>
+      </c>
+      <c r="AY28">
+        <v>418000000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>279100000.0</v>
+      </c>
+      <c r="BA28">
+        <v>192200000.0</v>
+      </c>
+      <c r="BB28">
+        <v>-8800000.0</v>
+      </c>
+      <c r="BC28">
+        <v>-174700000.0</v>
+      </c>
+      <c r="BD28">
+        <v>-258500000.0</v>
+      </c>
+      <c r="BE28">
+        <v>-399500000.0</v>
+      </c>
+      <c r="BF28">
+        <v>-1033300000.0</v>
+      </c>
+      <c r="BG28">
+        <v>-1051613000.0</v>
+      </c>
+      <c r="BH28">
+        <v>-928781000.0</v>
+      </c>
+      <c r="BI28">
+        <v>-1047477000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>-477535000.0</v>
+      </c>
+      <c r="BK28">
+        <v>-259023000.0</v>
+      </c>
+      <c r="BL28">
+        <v>-112655000.0</v>
+      </c>
+      <c r="BM28">
+        <v>-103454000.0</v>
+      </c>
+      <c r="BN28">
+        <v>-169696000.0</v>
+      </c>
+      <c r="BO28">
+        <v>-191374000.0</v>
+      </c>
+      <c r="BP28">
+        <v>-239108000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>-244186000.0</v>
+      </c>
+      <c r="BR28">
+        <v>45200000.0</v>
+      </c>
+      <c r="BS28">
+        <v>-37231000.0</v>
+      </c>
+      <c r="BT28">
+        <v>-123549000.0</v>
+      </c>
+      <c r="BU28">
+        <v>-134338000.0</v>
+      </c>
+      <c r="BV28">
+        <v>-98865000.0</v>
+      </c>
+      <c r="BW28">
+        <v>-103036000.0</v>
+      </c>
+      <c r="BX28">
+        <v>-100703000.0</v>
+      </c>
+      <c r="BY28">
+        <v>-85554000.0</v>
+      </c>
+      <c r="BZ28">
+        <v>-100432000.0</v>
+      </c>
+      <c r="CA28">
+        <v>-62612000.0</v>
+      </c>
+      <c r="CB28">
+        <v>-98438000.0</v>
+      </c>
+      <c r="CC28">
+        <v>-70653000.0</v>
+      </c>
+      <c r="CD28">
+        <v>7609000.0</v>
+      </c>
+      <c r="CE28">
+        <v>-38610000.0</v>
+      </c>
+      <c r="CF28">
+        <v>-33108000.0</v>
+      </c>
+      <c r="CG28">
+        <v>-31189000.0</v>
+      </c>
+      <c r="CH28">
+        <v>-25556000.0</v>
+      </c>
+      <c r="CI28">
+        <v>-26943000.0</v>
+      </c>
+      <c r="CJ28">
+        <v>-34235000.0</v>
+      </c>
+      <c r="CK28">
+        <v>-36363000.0</v>
+      </c>
+      <c r="CL28">
+        <v>-54346000.0</v>
+      </c>
+      <c r="CM28">
+        <v>-55333000.0</v>
+      </c>
+      <c r="CN28">
+        <v>-47483000.0</v>
+      </c>
+      <c r="CO28">
+        <v>-41771000.0</v>
+      </c>
+      <c r="CP28">
+        <v>-38095000.0</v>
+      </c>
+      <c r="CQ28">
+        <v>-2744000.0</v>
+      </c>
+      <c r="CR28">
+        <v>-32454000.0</v>
+      </c>
+      <c r="CS28">
+        <v>-29030000.0</v>
+      </c>
+      <c r="CT28">
+        <v>6388000.0</v>
+      </c>
+      <c r="CU28">
+        <v>1285000.0</v>
+      </c>
+      <c r="CV28">
+        <v>5343768.0</v>
+      </c>
+      <c r="CW28">
+        <v>7026241.0</v>
+      </c>
+      <c r="CX28">
+        <v>4572154.0</v>
+      </c>
+      <c r="CY28">
+        <v>7298306.0</v>
+      </c>
+      <c r="CZ28">
+        <v>-7301883.0</v>
+      </c>
+      <c r="DA28">
+        <v>-2432432.0</v>
+      </c>
+      <c r="DB28">
+        <v>-896613.0</v>
+      </c>
+      <c r="DC28">
+        <v>3041404.0</v>
+      </c>
+      <c r="DD28">
+        <v>11312526.0</v>
+      </c>
+      <c r="DE28">
+        <v>21408604.0</v>
+      </c>
+      <c r="DF28">
+        <v>25173898.0</v>
+      </c>
+      <c r="DG28">
+        <v>29136250.0</v>
+      </c>
+      <c r="DH28">
+        <v>37443639.0</v>
+      </c>
+      <c r="DI28">
+        <v>37891157.0</v>
+      </c>
+      <c r="DJ28">
+        <v>65350723.0</v>
+      </c>
+      <c r="DK28">
+        <v>69674712.0</v>
+      </c>
+      <c r="DL28">
+        <v>63717327.0</v>
+      </c>
+      <c r="DM28">
+        <v>69115410.0</v>
+      </c>
+      <c r="DN28">
+        <v>73878818.0</v>
+      </c>
+      <c r="DO28">
+        <v>61437431.0</v>
+      </c>
+      <c r="DP28">
+        <v>47814910.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:120">
+      <c r="A29" t="s">
+        <v>58</v>
+      </c>
+      <c r="B29">
+        <v>4883700000.0</v>
+      </c>
+      <c r="C29">
+        <v>4841200000.0</v>
+      </c>
+      <c r="D29">
+        <v>4538400000.0</v>
+      </c>
+      <c r="E29">
+        <v>4495600000.0</v>
+      </c>
+      <c r="F29">
+        <v>4414700000.0</v>
+      </c>
+      <c r="G29">
+        <v>4365600000.0</v>
+      </c>
+      <c r="H29">
+        <v>4065400000.0</v>
+      </c>
+      <c r="I29">
+        <v>3459300000.0</v>
+      </c>
+      <c r="J29">
+        <v>3090100000.0</v>
+      </c>
+      <c r="K29">
+        <v>3036800000.0</v>
+      </c>
+      <c r="L29">
+        <v>3058100000.0</v>
+      </c>
+      <c r="M29">
+        <v>3057700000.0</v>
+      </c>
+      <c r="N29">
+        <v>2785600000.0</v>
+      </c>
+      <c r="O29">
+        <v>3049500000.0</v>
+      </c>
+      <c r="P29">
+        <v>2986000000.0</v>
+      </c>
+      <c r="Q29">
+        <v>2882600000.0</v>
+      </c>
+      <c r="R29">
+        <v>2742400000.0</v>
+      </c>
+      <c r="S29">
+        <v>2704200000.0</v>
+      </c>
+      <c r="T29">
+        <v>2916200000.0</v>
+      </c>
+      <c r="U29">
+        <v>2971000000.0</v>
+      </c>
+      <c r="V29">
+        <v>2974600000.0</v>
+      </c>
+      <c r="W29">
+        <v>2924800000.0</v>
+      </c>
+      <c r="X29">
+        <v>2819100000.0</v>
+      </c>
+      <c r="Y29">
+        <v>2733400000.0</v>
+      </c>
+      <c r="Z29">
+        <v>2672300000.0</v>
+      </c>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
+      <c r="CS29"/>
+      <c r="CT29"/>
+      <c r="CU29"/>
+      <c r="CV29"/>
+      <c r="CW29"/>
+      <c r="CX29"/>
+      <c r="CY29"/>
+      <c r="CZ29"/>
+      <c r="DA29"/>
+      <c r="DB29"/>
+      <c r="DC29"/>
+      <c r="DD29"/>
+      <c r="DE29"/>
+      <c r="DF29"/>
+      <c r="DG29"/>
+      <c r="DH29"/>
+      <c r="DI29"/>
+      <c r="DJ29"/>
+      <c r="DK29"/>
+      <c r="DL29"/>
+      <c r="DM29"/>
+      <c r="DN29"/>
+      <c r="DO29"/>
+      <c r="DP29"/>
+    </row>
+    <row r="30" spans="1:120">
+      <c r="A30" t="s">
+        <v>59</v>
+      </c>
+      <c r="B30">
+        <v>30000000.0</v>
+      </c>
+      <c r="C30">
+        <v>60789171.0</v>
+      </c>
+      <c r="D30">
+        <v>900000.0</v>
+      </c>
+      <c r="E30">
+        <v>61300000.0</v>
+      </c>
+      <c r="F30">
+        <v>61500000.0</v>
+      </c>
+      <c r="G30">
+        <v>34700000.0</v>
+      </c>
+      <c r="H30">
+        <v>22900000.0</v>
+      </c>
+      <c r="I30">
+        <v>43900000.0</v>
+      </c>
+      <c r="J30">
+        <v>36462373.0</v>
+      </c>
+      <c r="K30">
+        <v>67800000.0</v>
+      </c>
+      <c r="L30">
+        <v>46600000.0</v>
+      </c>
+      <c r="M30">
+        <v>60800000.0</v>
+      </c>
+      <c r="N30">
+        <v>98265498.0</v>
+      </c>
+      <c r="O30">
+        <v>83000000.0</v>
+      </c>
+      <c r="P30">
+        <v>60069756.0</v>
+      </c>
+      <c r="Q30">
+        <v>62199824.0</v>
+      </c>
+      <c r="R30">
+        <v>125900000.0</v>
+      </c>
+      <c r="S30">
+        <v>48334485.0</v>
+      </c>
+      <c r="T30">
+        <v>62807610.0</v>
+      </c>
+      <c r="U30">
+        <v>71200000.0</v>
+      </c>
+      <c r="V30">
+        <v>40500000.0</v>
+      </c>
+      <c r="W30">
+        <v>80700000.0</v>
+      </c>
+      <c r="X30">
+        <v>87400000.0</v>
+      </c>
+      <c r="Y30">
+        <v>76400000.0</v>
+      </c>
+      <c r="Z30">
+        <v>61600000.0</v>
+      </c>
+      <c r="AA30">
+        <v>72200000.0</v>
+      </c>
+      <c r="AB30">
+        <v>3900000.0</v>
+      </c>
+      <c r="AC30">
+        <v>66400000.0</v>
+      </c>
+      <c r="AD30">
+        <v>71300000.0</v>
+      </c>
+      <c r="AE30">
+        <v>63200000.0</v>
+      </c>
+      <c r="AF30">
+        <v>147600000.0</v>
+      </c>
+      <c r="AG30">
+        <v>135300000.0</v>
+      </c>
+      <c r="AH30">
+        <v>142700000.0</v>
+      </c>
+      <c r="AI30">
+        <v>169700000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>40100000.0</v>
+      </c>
+      <c r="AK30">
+        <v>45300000.0</v>
+      </c>
+      <c r="AL30">
+        <v>48100000.0</v>
+      </c>
+      <c r="AM30">
+        <v>7600000.0</v>
+      </c>
+      <c r="AN30">
+        <v>78900000.0</v>
+      </c>
+      <c r="AO30">
+        <v>94000000.0</v>
+      </c>
+      <c r="AP30">
+        <v>94000000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>8400000.0</v>
+      </c>
+      <c r="AR30">
+        <v>2800000.0</v>
+      </c>
+      <c r="AS30">
+        <v>4500000.0</v>
+      </c>
+      <c r="AT30">
+        <v>1200000.0</v>
+      </c>
+      <c r="AU30">
+        <v>10500000.0</v>
+      </c>
+      <c r="AV30">
+        <v>30700000.0</v>
+      </c>
+      <c r="AW30">
+        <v>31600000.0</v>
+      </c>
+      <c r="AX30">
+        <v>45400000.0</v>
+      </c>
+      <c r="AY30">
+        <v>31100000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>37700000.0</v>
+      </c>
+      <c r="BA30">
+        <v>32000000.0</v>
+      </c>
+      <c r="BB30">
+        <v>35800000.0</v>
+      </c>
+      <c r="BC30">
+        <v>32900000.0</v>
+      </c>
+      <c r="BD30">
+        <v>118100000.0</v>
+      </c>
+      <c r="BE30">
+        <v>150500000.0</v>
+      </c>
+      <c r="BF30">
+        <v>146900000.0</v>
+      </c>
+      <c r="BG30">
+        <v>137900000.0</v>
+      </c>
+      <c r="BH30">
+        <v>65744000.0</v>
+      </c>
+      <c r="BI30">
+        <v>130638000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>109180000.0</v>
+      </c>
+      <c r="BK30">
+        <v>81848000.0</v>
+      </c>
+      <c r="BL30">
+        <v>81244000.0</v>
+      </c>
+      <c r="BM30">
+        <v>77461000.0</v>
+      </c>
+      <c r="BN30">
+        <v>85206000.0</v>
+      </c>
+      <c r="BO30">
+        <v>83082000.0</v>
+      </c>
+      <c r="BP30">
+        <v>62573000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>67257000.0</v>
+      </c>
+      <c r="BR30">
+        <v>56600000.0</v>
+      </c>
+      <c r="BS30">
+        <v>64163000.0</v>
+      </c>
+      <c r="BT30">
+        <v>65810000.0</v>
+      </c>
+      <c r="BU30">
+        <v>65726000.0</v>
+      </c>
+      <c r="BV30">
+        <v>66200000.0</v>
+      </c>
+      <c r="BW30">
+        <v>77221000.0</v>
+      </c>
+      <c r="BX30">
+        <v>84248000.0</v>
+      </c>
+      <c r="BY30">
+        <v>73719000.0</v>
+      </c>
+      <c r="BZ30">
+        <v>62835000.0</v>
+      </c>
+      <c r="CA30">
+        <v>65942000.0</v>
+      </c>
+      <c r="CB30">
+        <v>24696000.0</v>
+      </c>
+      <c r="CC30">
+        <v>24681000.0</v>
+      </c>
+      <c r="CD30">
+        <v>22157000.0</v>
+      </c>
+      <c r="CE30">
+        <v>20267000.0</v>
+      </c>
+      <c r="CF30">
+        <v>31396000.0</v>
+      </c>
+      <c r="CG30">
+        <v>27134000.0</v>
+      </c>
+      <c r="CH30">
+        <v>24751000.0</v>
+      </c>
+      <c r="CI30">
+        <v>27330000.0</v>
+      </c>
+      <c r="CJ30">
+        <v>20110000.0</v>
+      </c>
+      <c r="CK30">
+        <v>27827000.0</v>
+      </c>
+      <c r="CL30">
+        <v>20646000.0</v>
+      </c>
+      <c r="CM30">
+        <v>21443000.0</v>
+      </c>
+      <c r="CN30">
+        <v>11879000.0</v>
+      </c>
+      <c r="CO30">
+        <v>11365000.0</v>
+      </c>
+      <c r="CP30">
+        <v>8174000.0</v>
+      </c>
+      <c r="CQ30">
+        <v>13346000.0</v>
+      </c>
+      <c r="CR30">
+        <v>9674000.0</v>
+      </c>
+      <c r="CS30">
+        <v>5891000.0</v>
+      </c>
+      <c r="CT30">
+        <v>5144000.0</v>
+      </c>
+      <c r="CU30">
+        <v>5306000.0</v>
+      </c>
+      <c r="CV30">
+        <v>9926494.0</v>
+      </c>
+      <c r="CW30">
+        <v>8752727.0</v>
+      </c>
+      <c r="CX30">
+        <v>7503964.0</v>
+      </c>
+      <c r="CY30">
+        <v>6053474.0</v>
+      </c>
+      <c r="CZ30">
+        <v>7540089.0</v>
+      </c>
+      <c r="DA30">
+        <v>4594595.0</v>
+      </c>
+      <c r="DB30">
+        <v>2896752.0</v>
+      </c>
+      <c r="DC30">
+        <v>2209857.0</v>
+      </c>
+      <c r="DD30">
+        <v>3611830.0</v>
+      </c>
+      <c r="DE30">
+        <v>2318129.0</v>
+      </c>
+      <c r="DF30">
+        <v>1921166.0</v>
+      </c>
+      <c r="DG30">
+        <v>775244.0</v>
+      </c>
+      <c r="DH30">
+        <v>3790107.0</v>
+      </c>
+      <c r="DI30">
+        <v>2108844.0</v>
+      </c>
+      <c r="DJ30">
+        <v>1268946.0</v>
+      </c>
+      <c r="DK30">
+        <v>2798181.0</v>
+      </c>
+      <c r="DL30"/>
+      <c r="DM30"/>
+      <c r="DN30"/>
+      <c r="DO30"/>
+      <c r="DP30"/>
+    </row>
+    <row r="31" spans="1:120">
+      <c r="A31" t="s">
+        <v>60</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31">
+        <v>2222100000.0</v>
+      </c>
+      <c r="M31">
+        <v>2220400000.0</v>
+      </c>
+      <c r="N31"/>
+      <c r="O31">
+        <v>2130800000.0</v>
+      </c>
+      <c r="P31">
+        <v>2141400000.0</v>
+      </c>
+      <c r="Q31">
+        <v>2270600000.0</v>
+      </c>
+      <c r="R31">
+        <v>2278900000.0</v>
+      </c>
+      <c r="S31">
+        <v>2239800000.0</v>
+      </c>
+      <c r="T31">
+        <v>2449400000.0</v>
+      </c>
+      <c r="U31">
+        <v>2514500000.0</v>
+      </c>
+      <c r="V31">
+        <v>2507900000.0</v>
+      </c>
+      <c r="W31">
+        <v>2458200000.0</v>
+      </c>
+      <c r="X31">
+        <v>2347900000.0</v>
+      </c>
+      <c r="Y31">
+        <v>2322400000.0</v>
+      </c>
+      <c r="Z31">
+        <v>2253200000.0</v>
+      </c>
+      <c r="AA31">
+        <v>2346100000.0</v>
+      </c>
+      <c r="AB31">
+        <v>2682800000.0</v>
+      </c>
+      <c r="AC31">
+        <v>2699700000.0</v>
+      </c>
+      <c r="AD31">
+        <v>2715200000.0</v>
+      </c>
+      <c r="AE31">
+        <v>2732600000.0</v>
+      </c>
+      <c r="AF31">
+        <v>2812900000.0</v>
+      </c>
+      <c r="AG31">
+        <v>2812000000.0</v>
+      </c>
+      <c r="AH31">
+        <v>2828800000.0</v>
+      </c>
+      <c r="AI31">
+        <v>2791600000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>2798400000.0</v>
+      </c>
+      <c r="AK31">
+        <v>2759300000.0</v>
+      </c>
+      <c r="AL31">
+        <v>2247800000.0</v>
+      </c>
+      <c r="AM31">
+        <v>2221700000.0</v>
+      </c>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31">
+        <v>1895800000.0</v>
+      </c>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31">
+        <v>2618500000.0</v>
+      </c>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31">
+        <v>2831200000.0</v>
+      </c>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
+      <c r="CM31"/>
+      <c r="CN31"/>
+      <c r="CO31"/>
+      <c r="CP31"/>
+      <c r="CQ31"/>
+      <c r="CR31"/>
+      <c r="CS31"/>
+      <c r="CT31"/>
+      <c r="CU31"/>
+      <c r="CV31"/>
+      <c r="CW31"/>
+      <c r="CX31"/>
+      <c r="CY31"/>
+      <c r="CZ31"/>
+      <c r="DA31"/>
+      <c r="DB31"/>
+      <c r="DC31"/>
+      <c r="DD31"/>
+      <c r="DE31"/>
+      <c r="DF31"/>
+      <c r="DG31"/>
+      <c r="DH31"/>
+      <c r="DI31"/>
+      <c r="DJ31"/>
+      <c r="DK31"/>
+      <c r="DL31"/>
+      <c r="DM31"/>
+      <c r="DN31"/>
+      <c r="DO31"/>
+      <c r="DP31"/>
+    </row>
+    <row r="32" spans="1:120">
+      <c r="A32" t="s">
+        <v>61</v>
+      </c>
+      <c r="B32">
+        <v>467400000.0</v>
+      </c>
+      <c r="C32">
+        <v>386600000.0</v>
+      </c>
+      <c r="D32">
+        <v>279700000.0</v>
+      </c>
+      <c r="E32">
+        <v>194300000.0</v>
+      </c>
+      <c r="F32">
+        <v>198800000.0</v>
+      </c>
+      <c r="G32">
+        <v>117700000.0</v>
+      </c>
+      <c r="H32">
+        <v>-109800000.0</v>
+      </c>
+      <c r="I32">
+        <v>221300000.0</v>
+      </c>
+      <c r="J32">
+        <v>-63400000.0</v>
+      </c>
+      <c r="K32">
+        <v>122900000.0</v>
+      </c>
+      <c r="L32">
+        <v>353400000.0</v>
+      </c>
+      <c r="M32">
+        <v>673100000.0</v>
+      </c>
+      <c r="N32">
+        <v>599000000.0</v>
+      </c>
+      <c r="O32">
+        <v>875100000.0</v>
+      </c>
+      <c r="P32">
+        <v>501700000.0</v>
+      </c>
+      <c r="Q32">
+        <v>400800000.0</v>
+      </c>
+      <c r="R32">
+        <v>342200000.0</v>
+      </c>
+      <c r="S32">
+        <v>369400000.0</v>
+      </c>
+      <c r="T32">
+        <v>588800000.0</v>
+      </c>
+      <c r="U32">
+        <v>805200000.0</v>
+      </c>
+      <c r="V32">
+        <v>976900000.0</v>
+      </c>
+      <c r="W32">
+        <v>1060700000.0</v>
+      </c>
+      <c r="X32">
+        <v>1081300000.0</v>
+      </c>
+      <c r="Y32">
+        <v>1000300000.0</v>
+      </c>
+      <c r="Z32">
+        <v>942500000.0</v>
+      </c>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32"/>
+      <c r="CI32"/>
+      <c r="CJ32"/>
+      <c r="CK32"/>
+      <c r="CL32"/>
+      <c r="CM32"/>
+      <c r="CN32"/>
+      <c r="CO32"/>
+      <c r="CP32"/>
+      <c r="CQ32"/>
+      <c r="CR32"/>
+      <c r="CS32"/>
+      <c r="CT32"/>
+      <c r="CU32"/>
+      <c r="CV32"/>
+      <c r="CW32"/>
+      <c r="CX32"/>
+      <c r="CY32"/>
+      <c r="CZ32"/>
+      <c r="DA32"/>
+      <c r="DB32"/>
+      <c r="DC32"/>
+      <c r="DD32"/>
+      <c r="DE32"/>
+      <c r="DF32"/>
+      <c r="DG32"/>
+      <c r="DH32"/>
+      <c r="DI32"/>
+      <c r="DJ32"/>
+      <c r="DK32"/>
+      <c r="DL32"/>
+      <c r="DM32"/>
+      <c r="DN32"/>
+      <c r="DO32"/>
+      <c r="DP32"/>
+    </row>
+    <row r="33" spans="1:120">
+      <c r="A33" t="s">
+        <v>62</v>
+      </c>
+      <c r="B33">
+        <v>5002300000.0</v>
+      </c>
+      <c r="C33">
+        <v>5433793282.0</v>
+      </c>
+      <c r="D33">
+        <v>4687800000.0</v>
+      </c>
+      <c r="E33">
+        <v>4722800000.0</v>
+      </c>
+      <c r="F33">
+        <v>4708800000.0</v>
+      </c>
+      <c r="G33">
+        <v>4706100000.0</v>
+      </c>
+      <c r="H33">
+        <v>4651700000.0</v>
+      </c>
+      <c r="I33">
+        <v>4115100000.0</v>
+      </c>
+      <c r="J33">
+        <v>4030141241.0</v>
+      </c>
+      <c r="K33">
+        <v>3784200000.0</v>
+      </c>
+      <c r="L33">
+        <v>3557800000.0</v>
+      </c>
+      <c r="M33">
+        <v>3284800000.0</v>
+      </c>
+      <c r="N33">
+        <v>3077050994.0</v>
+      </c>
+      <c r="O33">
+        <v>2903800000.0</v>
+      </c>
+      <c r="P33">
+        <v>3223511901.0</v>
+      </c>
+      <c r="Q33">
+        <v>3207948425.0</v>
+      </c>
+      <c r="R33">
+        <v>3158700000.0</v>
+      </c>
+      <c r="S33">
+        <v>3265373966.0</v>
+      </c>
+      <c r="T33">
+        <v>3138083907.0</v>
+      </c>
+      <c r="U33">
+        <v>2958400000.0</v>
+      </c>
+      <c r="V33">
+        <v>2838000000.0</v>
+      </c>
+      <c r="W33">
+        <v>2849399999.0</v>
+      </c>
+      <c r="X33">
+        <v>2613400000.0</v>
+      </c>
+      <c r="Y33">
+        <v>2610200000.0</v>
+      </c>
+      <c r="Z33">
+        <v>2615300000.0</v>
+      </c>
+      <c r="AA33">
+        <v>2599100000.0</v>
+      </c>
+      <c r="AB33">
+        <v>2950200000.0</v>
+      </c>
+      <c r="AC33">
+        <v>2946700000.0</v>
+      </c>
+      <c r="AD33">
+        <v>2919500000.0</v>
+      </c>
+      <c r="AE33">
+        <v>2874100000.0</v>
+      </c>
+      <c r="AF33">
+        <v>2847200000.0</v>
+      </c>
+      <c r="AG33">
+        <v>2822400000.0</v>
+      </c>
+      <c r="AH33">
+        <v>2822200000.0</v>
+      </c>
+      <c r="AI33">
+        <v>2805900000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>2858500000.0</v>
+      </c>
+      <c r="AK33">
+        <v>2857500000.0</v>
+      </c>
+      <c r="AL33">
+        <v>2419800000.0</v>
+      </c>
+      <c r="AM33">
+        <v>2387600000.0</v>
+      </c>
+      <c r="AN33">
+        <v>2383600000.0</v>
+      </c>
+      <c r="AO33">
+        <v>2363800000.0</v>
+      </c>
+      <c r="AP33">
+        <v>2363800000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>2327000000.0</v>
+      </c>
+      <c r="AR33">
+        <v>2980900000.0</v>
+      </c>
+      <c r="AS33">
+        <v>3010300000.0</v>
+      </c>
+      <c r="AT33">
+        <v>3010300000.0</v>
+      </c>
+      <c r="AU33">
+        <v>3025400000.0</v>
+      </c>
+      <c r="AV33">
+        <v>3592900000.0</v>
+      </c>
+      <c r="AW33">
+        <v>3657900000.0</v>
+      </c>
+      <c r="AX33">
+        <v>3599800000.0</v>
+      </c>
+      <c r="AY33">
+        <v>3453800000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>4253700000.0</v>
+      </c>
+      <c r="BA33">
+        <v>4182200000.0</v>
+      </c>
+      <c r="BB33">
+        <v>4054200000.0</v>
+      </c>
+      <c r="BC33">
+        <v>3975100000.0</v>
+      </c>
+      <c r="BD33">
+        <v>3747800000.0</v>
+      </c>
+      <c r="BE33">
+        <v>3599500000.0</v>
+      </c>
+      <c r="BF33">
+        <v>2936000000.0</v>
+      </c>
+      <c r="BG33">
+        <v>2806268000.0</v>
+      </c>
+      <c r="BH33">
+        <v>2665011000.0</v>
+      </c>
+      <c r="BI33">
+        <v>2551956000.0</v>
+      </c>
+      <c r="BJ33">
+        <v>2784052000.0</v>
+      </c>
+      <c r="BK33">
+        <v>2895486000.0</v>
+      </c>
+      <c r="BL33">
+        <v>2773948000.0</v>
+      </c>
+      <c r="BM33">
+        <v>2680292000.0</v>
+      </c>
+      <c r="BN33">
+        <v>2628428000.0</v>
+      </c>
+      <c r="BO33">
+        <v>2519892000.0</v>
+      </c>
+      <c r="BP33">
+        <v>2472670000.0</v>
+      </c>
+      <c r="BQ33">
+        <v>2293430000.0</v>
+      </c>
+      <c r="BR33">
+        <v>2148000000.0</v>
+      </c>
+      <c r="BS33">
+        <v>1806542000.0</v>
+      </c>
+      <c r="BT33">
+        <v>1879115000.0</v>
+      </c>
+      <c r="BU33">
+        <v>1884063000.0</v>
+      </c>
+      <c r="BV33">
+        <v>1873039000.0</v>
+      </c>
+      <c r="BW33">
+        <v>1861914000.0</v>
+      </c>
+      <c r="BX33">
+        <v>1867746000.0</v>
+      </c>
+      <c r="BY33">
+        <v>1843551000.0</v>
+      </c>
+      <c r="BZ33">
+        <v>1928308000.0</v>
+      </c>
+      <c r="CA33">
+        <v>1960109000.0</v>
+      </c>
+      <c r="CB33">
+        <v>616516000.0</v>
+      </c>
+      <c r="CC33">
+        <v>616330000.0</v>
+      </c>
+      <c r="CD33">
+        <v>622189000.0</v>
+      </c>
+      <c r="CE33">
+        <v>325696000.0</v>
+      </c>
+      <c r="CF33">
+        <v>325502000.0</v>
+      </c>
+      <c r="CG33">
+        <v>324757000.0</v>
+      </c>
+      <c r="CH33">
+        <v>328029000.0</v>
+      </c>
+      <c r="CI33">
+        <v>323631000.0</v>
+      </c>
+      <c r="CJ33">
+        <v>323392000.0</v>
+      </c>
+      <c r="CK33">
+        <v>316804000.0</v>
+      </c>
+      <c r="CL33">
+        <v>308208000.0</v>
+      </c>
+      <c r="CM33">
+        <v>305343000.0</v>
+      </c>
+      <c r="CN33">
+        <v>311117000.0</v>
+      </c>
+      <c r="CO33">
+        <v>312508000.0</v>
+      </c>
+      <c r="CP33">
+        <v>320761000.0</v>
+      </c>
+      <c r="CQ33">
+        <v>121086000.0</v>
+      </c>
+      <c r="CR33">
+        <v>127486000.0</v>
+      </c>
+      <c r="CS33">
+        <v>130508000.0</v>
+      </c>
+      <c r="CT33">
+        <v>132377000.0</v>
+      </c>
+      <c r="CU33">
+        <v>133104000.0</v>
+      </c>
+      <c r="CV33">
+        <v>128074900.0</v>
+      </c>
+      <c r="CW33">
+        <v>125626281.0</v>
+      </c>
+      <c r="CX33">
+        <v>127682842.0</v>
+      </c>
+      <c r="CY33">
+        <v>123047740.0</v>
+      </c>
+      <c r="CZ33">
+        <v>113181848.0</v>
+      </c>
+      <c r="DA33">
+        <v>112297297.0</v>
+      </c>
+      <c r="DB33">
+        <v>110628319.0</v>
+      </c>
+      <c r="DC33">
+        <v>109697933.0</v>
+      </c>
+      <c r="DD33">
+        <v>116123756.0</v>
+      </c>
+      <c r="DE33">
+        <v>118701848.0</v>
+      </c>
+      <c r="DF33">
+        <v>120834713.0</v>
+      </c>
+      <c r="DG33">
+        <v>121584082.0</v>
+      </c>
+      <c r="DH33">
+        <v>125596288.0</v>
+      </c>
+      <c r="DI33">
+        <v>126258503.0</v>
+      </c>
+      <c r="DJ33">
+        <v>125696158.0</v>
+      </c>
+      <c r="DK33">
+        <v>123119972.0</v>
+      </c>
+      <c r="DL33">
+        <v>119397582.0</v>
+      </c>
+      <c r="DM33">
+        <v>116786206.0</v>
+      </c>
+      <c r="DN33">
+        <v>115548494.0</v>
+      </c>
+      <c r="DO33">
+        <v>111929953.0</v>
+      </c>
+      <c r="DP33">
+        <v>99742931.0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:120">
+      <c r="A34" t="s">
+        <v>63</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34">
+        <v>100000.0</v>
+      </c>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34">
+        <v>300000.0</v>
+      </c>
+      <c r="G34">
+        <v>700000.0</v>
+      </c>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34">
+        <v>1000000.0</v>
+      </c>
+      <c r="M34">
+        <v>5200000.0</v>
+      </c>
+      <c r="N34">
+        <v>21100000.0</v>
+      </c>
+      <c r="O34">
+        <v>19600000.0</v>
+      </c>
+      <c r="P34">
+        <v>56700000.0</v>
+      </c>
+      <c r="Q34">
+        <v>43200000.0</v>
+      </c>
+      <c r="R34">
+        <v>51700000.0</v>
+      </c>
+      <c r="S34">
+        <v>40300000.0</v>
+      </c>
+      <c r="T34">
+        <v>30200000.0</v>
+      </c>
+      <c r="U34">
+        <v>25300000.0</v>
+      </c>
+      <c r="V34">
+        <v>3600000.0</v>
+      </c>
+      <c r="W34">
+        <v>4000000.0</v>
+      </c>
+      <c r="X34">
+        <v>3000000.0</v>
+      </c>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34">
+        <v>2300000.0</v>
+      </c>
+      <c r="AB34">
+        <v>39700000.0</v>
+      </c>
+      <c r="AC34">
+        <v>23500000.0</v>
+      </c>
+      <c r="AD34">
+        <v>19700000.0</v>
+      </c>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
+      <c r="CG34"/>
+      <c r="CH34"/>
+      <c r="CI34"/>
+      <c r="CJ34"/>
+      <c r="CK34"/>
+      <c r="CL34"/>
+      <c r="CM34"/>
+      <c r="CN34"/>
+      <c r="CO34"/>
+      <c r="CP34"/>
+      <c r="CQ34"/>
+      <c r="CR34"/>
+      <c r="CS34"/>
+      <c r="CT34"/>
+      <c r="CU34"/>
+      <c r="CV34"/>
+      <c r="CW34"/>
+      <c r="CX34"/>
+      <c r="CY34"/>
+      <c r="CZ34"/>
+      <c r="DA34"/>
+      <c r="DB34"/>
+      <c r="DC34"/>
+      <c r="DD34"/>
+      <c r="DE34"/>
+      <c r="DF34"/>
+      <c r="DG34"/>
+      <c r="DH34"/>
+      <c r="DI34"/>
+      <c r="DJ34"/>
+      <c r="DK34"/>
+      <c r="DL34"/>
+      <c r="DM34"/>
+      <c r="DN34"/>
+      <c r="DO34"/>
+      <c r="DP34"/>
+    </row>
+    <row r="35" spans="1:120">
+      <c r="A35" t="s">
+        <v>64</v>
+      </c>
+      <c r="B35">
+        <v>1043000000.0</v>
+      </c>
+      <c r="C35">
+        <v>1581516629.0</v>
+      </c>
+      <c r="D35">
+        <v>1385400000.0</v>
+      </c>
+      <c r="E35">
+        <v>1483000000.0</v>
+      </c>
+      <c r="F35">
+        <v>1444400000.0</v>
+      </c>
+      <c r="G35">
+        <v>1423100000.0</v>
+      </c>
+      <c r="H35">
+        <v>1228100000.0</v>
+      </c>
+      <c r="I35">
+        <v>1641200000.0</v>
+      </c>
+      <c r="J35">
+        <v>1638009715.0</v>
+      </c>
+      <c r="K35">
+        <v>1643000000.0</v>
+      </c>
+      <c r="L35">
+        <v>1632800000.0</v>
+      </c>
+      <c r="M35">
+        <v>1681200000.0</v>
+      </c>
+      <c r="N35">
+        <v>1483388745.0</v>
+      </c>
+      <c r="O35">
+        <v>1572100000.0</v>
+      </c>
+      <c r="P35">
+        <v>1524778915.0</v>
+      </c>
+      <c r="Q35">
+        <v>1255414811.0</v>
+      </c>
+      <c r="R35">
+        <v>1136700000.0</v>
+      </c>
+      <c r="S35">
+        <v>1320310392.0</v>
+      </c>
+      <c r="T35">
+        <v>1193144895.0</v>
+      </c>
+      <c r="U35">
+        <v>1164700000.0</v>
+      </c>
+      <c r="V35">
+        <v>1221800000.0</v>
+      </c>
+      <c r="W35">
+        <v>1364600000.0</v>
+      </c>
+      <c r="X35">
+        <v>1268800000.0</v>
+      </c>
+      <c r="Y35">
+        <v>1214000000.0</v>
+      </c>
+      <c r="Z35">
+        <v>1230400000.0</v>
+      </c>
+      <c r="AA35">
+        <v>1177300000.0</v>
+      </c>
+      <c r="AB35">
+        <v>956200000.0</v>
+      </c>
+      <c r="AC35">
+        <v>955400000.0</v>
+      </c>
+      <c r="AD35">
+        <v>924700000.0</v>
+      </c>
+      <c r="AE35">
+        <v>941200000.0</v>
+      </c>
+      <c r="AF35">
+        <v>849900000.0</v>
+      </c>
+      <c r="AG35">
+        <v>872300000.0</v>
+      </c>
+      <c r="AH35">
+        <v>878000000.0</v>
+      </c>
+      <c r="AI35">
+        <v>889000000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>857400000.0</v>
+      </c>
+      <c r="AK35">
+        <v>874700000.0</v>
+      </c>
+      <c r="AL35">
+        <v>841400000.0</v>
+      </c>
+      <c r="AM35">
+        <v>933900000.0</v>
+      </c>
+      <c r="AN35">
+        <v>932300000.0</v>
+      </c>
+      <c r="AO35">
+        <v>1090800000.0</v>
+      </c>
+      <c r="AP35">
+        <v>1090800000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>1077100000.0</v>
+      </c>
+      <c r="AR35">
+        <v>1168200000.0</v>
+      </c>
+      <c r="AS35">
+        <v>1163700000.0</v>
+      </c>
+      <c r="AT35">
+        <v>1163700000.0</v>
+      </c>
+      <c r="AU35">
+        <v>1176400000.0</v>
+      </c>
+      <c r="AV35">
+        <v>1178300000.0</v>
+      </c>
+      <c r="AW35">
+        <v>1170900000.0</v>
+      </c>
+      <c r="AX35">
+        <v>1120900000.0</v>
+      </c>
+      <c r="AY35">
+        <v>1102600000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>1139900000.0</v>
+      </c>
+      <c r="BA35">
+        <v>1147600000.0</v>
+      </c>
+      <c r="BB35">
+        <v>1153000000.0</v>
+      </c>
+      <c r="BC35">
+        <v>1198300000.0</v>
+      </c>
+      <c r="BD35">
+        <v>1097400000.0</v>
+      </c>
+      <c r="BE35">
+        <v>483000000.0</v>
+      </c>
+      <c r="BF35">
+        <v>464900000.0</v>
+      </c>
+      <c r="BG35">
+        <v>468182000.0</v>
+      </c>
+      <c r="BH35">
+        <v>422752000.0</v>
+      </c>
+      <c r="BI35">
+        <v>397195000.0</v>
+      </c>
+      <c r="BJ35">
+        <v>409936000.0</v>
+      </c>
+      <c r="BK35">
+        <v>407364000.0</v>
+      </c>
+      <c r="BL35">
+        <v>356106000.0</v>
+      </c>
+      <c r="BM35">
+        <v>333261000.0</v>
+      </c>
+      <c r="BN35">
+        <v>354687000.0</v>
+      </c>
+      <c r="BO35">
+        <v>344932000.0</v>
+      </c>
+      <c r="BP35">
+        <v>311285000.0</v>
+      </c>
+      <c r="BQ35">
+        <v>298166000.0</v>
+      </c>
+      <c r="BR35">
+        <v>301300000.0</v>
+      </c>
+      <c r="BS35">
+        <v>241935000.0</v>
+      </c>
+      <c r="BT35">
+        <v>247444000.0</v>
+      </c>
+      <c r="BU35">
+        <v>251859000.0</v>
+      </c>
+      <c r="BV35">
+        <v>253389000.0</v>
+      </c>
+      <c r="BW35">
+        <v>257990000.0</v>
+      </c>
+      <c r="BX35">
+        <v>245894000.0</v>
+      </c>
+      <c r="BY35">
+        <v>242396000.0</v>
+      </c>
+      <c r="BZ35">
+        <v>253272000.0</v>
+      </c>
+      <c r="CA35">
+        <v>285102000.0</v>
+      </c>
+      <c r="CB35">
+        <v>89906000.0</v>
+      </c>
+      <c r="CC35">
+        <v>93347000.0</v>
+      </c>
+      <c r="CD35">
+        <v>115369000.0</v>
+      </c>
+      <c r="CE35">
+        <v>29221000.0</v>
+      </c>
+      <c r="CF35">
+        <v>31962000.0</v>
+      </c>
+      <c r="CG35">
+        <v>31433000.0</v>
+      </c>
+      <c r="CH35">
+        <v>33697000.0</v>
+      </c>
+      <c r="CI35">
+        <v>34450000.0</v>
+      </c>
+      <c r="CJ35">
+        <v>34810000.0</v>
+      </c>
+      <c r="CK35">
+        <v>35692000.0</v>
+      </c>
+      <c r="CL35">
+        <v>39010000.0</v>
+      </c>
+      <c r="CM35">
+        <v>37779000.0</v>
+      </c>
+      <c r="CN35">
+        <v>37448000.0</v>
+      </c>
+      <c r="CO35">
+        <v>39622000.0</v>
+      </c>
+      <c r="CP35">
+        <v>40930000.0</v>
+      </c>
+      <c r="CQ35">
+        <v>21860000.0</v>
+      </c>
+      <c r="CR35">
+        <v>22868000.0</v>
+      </c>
+      <c r="CS35">
+        <v>22627000.0</v>
+      </c>
+      <c r="CT35">
+        <v>23475000.0</v>
+      </c>
+      <c r="CU35">
+        <v>24159000.0</v>
+      </c>
+      <c r="CV35">
+        <v>20177429.0</v>
+      </c>
+      <c r="CW35">
+        <v>17175623.0</v>
+      </c>
+      <c r="CX35">
+        <v>26355217.0</v>
+      </c>
+      <c r="CY35">
+        <v>23412455.0</v>
+      </c>
+      <c r="CZ35">
+        <v>31331426.0</v>
+      </c>
+      <c r="DA35">
+        <v>27905405.0</v>
+      </c>
+      <c r="DB35">
+        <v>37381888.0</v>
+      </c>
+      <c r="DC35">
+        <v>37257206.0</v>
+      </c>
+      <c r="DD35">
+        <v>52201172.0</v>
+      </c>
+      <c r="DE35">
+        <v>52089725.0</v>
+      </c>
+      <c r="DF35">
+        <v>67704538.0</v>
+      </c>
+      <c r="DG35">
+        <v>66412559.0</v>
+      </c>
+      <c r="DH35">
+        <v>76716984.0</v>
+      </c>
+      <c r="DI35">
+        <v>76258503.0</v>
+      </c>
+      <c r="DJ35">
+        <v>82199507.0</v>
+      </c>
+      <c r="DK35">
+        <v>81147254.0</v>
+      </c>
+      <c r="DL35">
+        <v>101078850.0</v>
+      </c>
+      <c r="DM35">
+        <v>100050714.0</v>
+      </c>
+      <c r="DN35">
+        <v>98866180.0</v>
+      </c>
+      <c r="DO35">
+        <v>90988690.0</v>
+      </c>
+      <c r="DP35">
+        <v>94601542.0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:120">
+      <c r="A36" t="s">
+        <v>65</v>
+      </c>
+      <c r="B36">
+        <v>396800000.0</v>
+      </c>
+      <c r="C36">
+        <v>694334113.0</v>
+      </c>
+      <c r="D36">
+        <v>401700000.0</v>
+      </c>
+      <c r="E36">
+        <v>346700000.0</v>
+      </c>
+      <c r="F36">
+        <v>310299385.0</v>
+      </c>
+      <c r="G36">
+        <v>329400000.0</v>
+      </c>
+      <c r="H36">
+        <v>284521020.0</v>
+      </c>
+      <c r="I36">
+        <v>290100000.0</v>
+      </c>
+      <c r="J36">
+        <v>282308682.0</v>
+      </c>
+      <c r="K36">
+        <v>238600000.0</v>
+      </c>
+      <c r="L36">
+        <v>201600000.0</v>
+      </c>
+      <c r="M36">
+        <v>175000000.0</v>
+      </c>
+      <c r="N36">
+        <v>118679105.0</v>
+      </c>
+      <c r="O36">
+        <v>203000000.0</v>
+      </c>
+      <c r="P36">
+        <v>206719391.0</v>
+      </c>
+      <c r="Q36">
+        <v>276243342.0</v>
+      </c>
+      <c r="R36">
+        <v>330500000.0</v>
+      </c>
+      <c r="S36">
+        <v>241073238.0</v>
+      </c>
+      <c r="T36">
+        <v>316933793.0</v>
+      </c>
+      <c r="U36">
+        <v>319400000.0</v>
+      </c>
+      <c r="V36">
+        <v>309900000.0</v>
+      </c>
+      <c r="W36">
+        <v>285599999.0</v>
+      </c>
+      <c r="X36">
+        <v>276900000.0</v>
+      </c>
+      <c r="Y36">
+        <v>291300000.0</v>
+      </c>
+      <c r="Z36">
+        <v>286900000.0</v>
+      </c>
+      <c r="AA36">
+        <v>307300000.0</v>
+      </c>
+      <c r="AB36">
+        <v>293900000.0</v>
+      </c>
+      <c r="AC36">
+        <v>299000000.0</v>
+      </c>
+      <c r="AD36">
+        <v>285400000.0</v>
+      </c>
+      <c r="AE36">
+        <v>264700000.0</v>
+      </c>
+      <c r="AF36">
+        <v>313800000.0</v>
+      </c>
+      <c r="AG36">
+        <v>296400000.0</v>
+      </c>
+      <c r="AH36">
+        <v>288000000.0</v>
+      </c>
+      <c r="AI36">
+        <v>322100000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>358600000.0</v>
+      </c>
+      <c r="AK36">
+        <v>346500000.0</v>
+      </c>
+      <c r="AL36">
+        <v>249300000.0</v>
+      </c>
+      <c r="AM36">
+        <v>297600000.0</v>
+      </c>
+      <c r="AN36">
+        <v>238900000.0</v>
+      </c>
+      <c r="AO36">
+        <v>229200000.0</v>
+      </c>
+      <c r="AP36">
+        <v>229200000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>210400000.0</v>
+      </c>
+      <c r="AR36">
+        <v>253300000.0</v>
+      </c>
+      <c r="AS36">
+        <v>252500000.0</v>
+      </c>
+      <c r="AT36">
+        <v>252500000.0</v>
+      </c>
+      <c r="AU36">
+        <v>256200000.0</v>
+      </c>
+      <c r="AV36">
+        <v>272400000.0</v>
+      </c>
+      <c r="AW36">
+        <v>172300000.0</v>
+      </c>
+      <c r="AX36">
+        <v>170800000.0</v>
+      </c>
+      <c r="AY36">
+        <v>159100000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>215000000.0</v>
+      </c>
+      <c r="BA36">
+        <v>228200000.0</v>
+      </c>
+      <c r="BB36">
+        <v>208100000.0</v>
+      </c>
+      <c r="BC36">
+        <v>284200000.0</v>
+      </c>
+      <c r="BD36">
+        <v>281500000.0</v>
+      </c>
+      <c r="BE36">
+        <v>332600000.0</v>
+      </c>
+      <c r="BF36">
+        <v>350400000.0</v>
+      </c>
+      <c r="BG36">
+        <v>144724000.0</v>
+      </c>
+      <c r="BH36">
+        <v>119031000.0</v>
+      </c>
+      <c r="BI36">
+        <v>230785000.0</v>
+      </c>
+      <c r="BJ36">
+        <v>221621000.0</v>
+      </c>
+      <c r="BK36">
+        <v>399096000.0</v>
+      </c>
+      <c r="BL36">
+        <v>361078000.0</v>
+      </c>
+      <c r="BM36">
+        <v>127000000.0</v>
+      </c>
+      <c r="BN36">
+        <v>119368000.0</v>
+      </c>
+      <c r="BO36">
+        <v>338088000.0</v>
+      </c>
+      <c r="BP36">
+        <v>117603000.0</v>
+      </c>
+      <c r="BQ36">
+        <v>108294000.0</v>
+      </c>
+      <c r="BR36">
+        <v>-67800000.0</v>
+      </c>
+      <c r="BS36">
+        <v>105235000.0</v>
+      </c>
+      <c r="BT36">
+        <v>281193000.0</v>
+      </c>
+      <c r="BU36">
+        <v>284710000.0</v>
+      </c>
+      <c r="BV36">
+        <v>266411000.0</v>
+      </c>
+      <c r="BW36">
+        <v>235729000.0</v>
+      </c>
+      <c r="BX36">
+        <v>441687000.0</v>
+      </c>
+      <c r="BY36">
+        <v>211413000.0</v>
+      </c>
+      <c r="BZ36">
+        <v>224261000.0</v>
+      </c>
+      <c r="CA36">
+        <v>243882000.0</v>
+      </c>
+      <c r="CB36">
+        <v>300181000.0</v>
+      </c>
+      <c r="CC36">
+        <v>251142000.0</v>
+      </c>
+      <c r="CD36">
+        <v>276343000.0</v>
+      </c>
+      <c r="CE36">
+        <v>180094000.0</v>
+      </c>
+      <c r="CF36">
+        <v>178397000.0</v>
+      </c>
+      <c r="CG36">
+        <v>178433000.0</v>
+      </c>
+      <c r="CH36">
+        <v>181383000.0</v>
+      </c>
+      <c r="CI36">
+        <v>175920000.0</v>
+      </c>
+      <c r="CJ36">
+        <v>173945000.0</v>
+      </c>
+      <c r="CK36">
+        <v>161719000.0</v>
+      </c>
+      <c r="CL36">
+        <v>149882000.0</v>
+      </c>
+      <c r="CM36">
+        <v>145485000.0</v>
+      </c>
+      <c r="CN36">
+        <v>147460000.0</v>
+      </c>
+      <c r="CO36">
+        <v>145774000.0</v>
+      </c>
+      <c r="CP36">
+        <v>151057000.0</v>
+      </c>
+      <c r="CQ36">
+        <v>23930000.0</v>
+      </c>
+      <c r="CR36">
+        <v>25752000.0</v>
+      </c>
+      <c r="CS36">
+        <v>25727000.0</v>
+      </c>
+      <c r="CT36">
+        <v>25310000.0</v>
+      </c>
+      <c r="CU36">
+        <v>24620000.0</v>
+      </c>
+      <c r="CV36">
+        <v>19634370.0</v>
+      </c>
+      <c r="CW36">
+        <v>16421443.0</v>
+      </c>
+      <c r="CX36">
+        <v>19833175.0</v>
+      </c>
+      <c r="CY36">
+        <v>17469663.0</v>
+      </c>
+      <c r="CZ36">
+        <v>16059618.0</v>
+      </c>
+      <c r="DA36">
+        <v>15202702.0</v>
+      </c>
+      <c r="DB36">
+        <v>8897165.0</v>
+      </c>
+      <c r="DC36">
+        <v>23501762.0</v>
+      </c>
+      <c r="DD36">
+        <v>8654763.0</v>
+      </c>
+      <c r="DE36">
+        <v>25976683.0</v>
+      </c>
+      <c r="DF36">
+        <v>25968863.0</v>
+      </c>
+      <c r="DG36">
+        <v>24678597.0</v>
+      </c>
+      <c r="DH36">
+        <v>27314905.0</v>
+      </c>
+      <c r="DI36">
+        <v>26530612.0</v>
+      </c>
+      <c r="DJ36">
+        <v>23827987.0</v>
+      </c>
+      <c r="DK36">
+        <v>18747814.0</v>
+      </c>
+      <c r="DL36">
+        <v>15422490.0</v>
+      </c>
+      <c r="DM36">
+        <v>13765124.0</v>
+      </c>
+      <c r="DN36">
+        <v>12060374.0</v>
+      </c>
+      <c r="DO36">
+        <v>111419191.0</v>
+      </c>
+      <c r="DP36">
+        <v>99375689.0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:120">
+      <c r="A37" t="s">
+        <v>66</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
+      <c r="CG37"/>
+      <c r="CH37"/>
+      <c r="CI37"/>
+      <c r="CJ37"/>
+      <c r="CK37"/>
+      <c r="CL37"/>
+      <c r="CM37"/>
+      <c r="CN37"/>
+      <c r="CO37"/>
+      <c r="CP37"/>
+      <c r="CQ37"/>
+      <c r="CR37"/>
+      <c r="CS37"/>
+      <c r="CT37"/>
+      <c r="CU37"/>
+      <c r="CV37"/>
+      <c r="CW37"/>
+      <c r="CX37"/>
+      <c r="CY37"/>
+      <c r="CZ37"/>
+      <c r="DA37"/>
+      <c r="DB37"/>
+      <c r="DC37"/>
+      <c r="DD37"/>
+      <c r="DE37"/>
+      <c r="DF37"/>
+      <c r="DG37"/>
+      <c r="DH37"/>
+      <c r="DI37"/>
+      <c r="DJ37"/>
+      <c r="DK37"/>
+      <c r="DL37"/>
+      <c r="DM37"/>
+      <c r="DN37"/>
+      <c r="DO37"/>
+      <c r="DP37"/>
+    </row>
+    <row r="38" spans="1:120">
+      <c r="A38" t="s">
+        <v>67</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>302300000.0</v>
+      </c>
+      <c r="D38">
+        <v>313700000.0</v>
+      </c>
+      <c r="E38">
+        <v>278600000.0</v>
+      </c>
+      <c r="F38">
+        <v>285900000.0</v>
+      </c>
+      <c r="G38">
+        <v>278500000.0</v>
+      </c>
+      <c r="H38">
+        <v>238200000.0</v>
+      </c>
+      <c r="I38">
+        <v>1.0</v>
+      </c>
+      <c r="J38">
+        <v>1.0</v>
+      </c>
+      <c r="K38"/>
+      <c r="L38">
+        <v>248300000.0</v>
+      </c>
+      <c r="M38">
+        <v>225200000.0</v>
+      </c>
+      <c r="N38"/>
+      <c r="O38">
+        <v>259500000.0</v>
+      </c>
+      <c r="P38">
+        <v>305800000.0</v>
+      </c>
+      <c r="Q38">
+        <v>297400000.0</v>
+      </c>
+      <c r="R38">
+        <v>317700000.0</v>
+      </c>
+      <c r="S38">
+        <v>313000000.0</v>
+      </c>
+      <c r="T38">
+        <v>385300000.0</v>
+      </c>
+      <c r="U38">
+        <v>401500000.0</v>
+      </c>
+      <c r="V38">
+        <v>338100000.0</v>
+      </c>
+      <c r="W38">
+        <v>304800000.0</v>
+      </c>
+      <c r="X38">
+        <v>279200000.0</v>
+      </c>
+      <c r="Y38">
+        <v>293500000.0</v>
+      </c>
+      <c r="Z38">
+        <v>281900000.0</v>
+      </c>
+      <c r="AA38">
+        <v>288300000.0</v>
+      </c>
+      <c r="AB38">
+        <v>280500000.0</v>
+      </c>
+      <c r="AC38">
+        <v>285200000.0</v>
+      </c>
+      <c r="AD38">
+        <v>257000000.0</v>
+      </c>
+      <c r="AE38">
+        <v>292500000.0</v>
+      </c>
+      <c r="AF38">
+        <v>319900000.0</v>
+      </c>
+      <c r="AG38">
+        <v>300900000.0</v>
+      </c>
+      <c r="AH38">
+        <v>296100000.0</v>
+      </c>
+      <c r="AI38">
+        <v>385500000.0</v>
+      </c>
+      <c r="AJ38">
+        <v>458000000.0</v>
+      </c>
+      <c r="AK38">
+        <v>441700000.0</v>
+      </c>
+      <c r="AL38">
+        <v>345800000.0</v>
+      </c>
+      <c r="AM38">
+        <v>344600000.0</v>
+      </c>
+      <c r="AN38">
+        <v>352800000.0</v>
+      </c>
+      <c r="AO38">
+        <v>328100000.0</v>
+      </c>
+      <c r="AP38">
+        <v>310900000.0</v>
+      </c>
+      <c r="AQ38">
+        <v>285000000.0</v>
+      </c>
+      <c r="AR38">
+        <v>328700000.0</v>
+      </c>
+      <c r="AS38">
+        <v>334600000.0</v>
+      </c>
+      <c r="AT38">
+        <v>330200000.0</v>
+      </c>
+      <c r="AU38">
+        <v>321600000.0</v>
+      </c>
+      <c r="AV38">
+        <v>341400000.0</v>
+      </c>
+      <c r="AW38">
+        <v>441000000.0</v>
+      </c>
+      <c r="AX38">
+        <v>441200000.0</v>
+      </c>
+      <c r="AY38">
+        <v>375000000.0</v>
+      </c>
+      <c r="AZ38">
+        <v>670700000.0</v>
+      </c>
+      <c r="BA38">
+        <v>687600000.0</v>
+      </c>
+      <c r="BB38">
+        <v>714400000.0</v>
+      </c>
+      <c r="BC38">
+        <v>709700000.0</v>
+      </c>
+      <c r="BD38">
+        <v>658400000.0</v>
+      </c>
+      <c r="BE38">
+        <v>593900000.0</v>
+      </c>
+      <c r="BF38">
+        <v>605700000.0</v>
+      </c>
+      <c r="BG38">
+        <v>539063000.0</v>
+      </c>
+      <c r="BH38">
+        <v>498214000.0</v>
+      </c>
+      <c r="BI38">
+        <v>455352000.0</v>
+      </c>
+      <c r="BJ38">
+        <v>712175000.0</v>
+      </c>
+      <c r="BK38">
+        <v>705519000.0</v>
+      </c>
+      <c r="BL38">
+        <v>673133000.0</v>
+      </c>
+      <c r="BM38">
+        <v>631001000.0</v>
+      </c>
+      <c r="BN38">
+        <v>647048000.0</v>
+      </c>
+      <c r="BO38">
+        <v>645502000.0</v>
+      </c>
+      <c r="BP38">
+        <v>641989000.0</v>
+      </c>
+      <c r="BQ38">
+        <v>616212000.0</v>
+      </c>
+      <c r="BR38">
+        <v>605775000.0</v>
+      </c>
+      <c r="BS38">
+        <v>607794000.0</v>
+      </c>
+      <c r="BT38">
+        <v>624370000.0</v>
+      </c>
+      <c r="BU38">
+        <v>627498000.0</v>
+      </c>
+      <c r="BV38">
+        <v>608813000.0</v>
+      </c>
+      <c r="BW38">
+        <v>571351000.0</v>
+      </c>
+      <c r="BX38">
+        <v>597658000.0</v>
+      </c>
+      <c r="BY38">
+        <v>594601000.0</v>
+      </c>
+      <c r="BZ38">
+        <v>639484000.0</v>
+      </c>
+      <c r="CA38">
+        <v>669071000.0</v>
+      </c>
+      <c r="CB38">
+        <v>289051000.0</v>
+      </c>
+      <c r="CC38">
+        <v>283414000.0</v>
+      </c>
+      <c r="CD38">
+        <v>277848000.0</v>
+      </c>
+      <c r="CE38">
+        <v>202536000.0</v>
+      </c>
+      <c r="CF38">
+        <v>100892000.0</v>
+      </c>
+      <c r="CG38">
+        <v>101579000.0</v>
+      </c>
+      <c r="CH38">
+        <v>102014000.0</v>
+      </c>
+      <c r="CI38">
+        <v>101111000.0</v>
+      </c>
+      <c r="CJ38">
+        <v>100772000.0</v>
+      </c>
+      <c r="CK38">
+        <v>99874000.0</v>
+      </c>
+      <c r="CL38">
+        <v>98800000.0</v>
+      </c>
+      <c r="CM38">
+        <v>97671000.0</v>
+      </c>
+      <c r="CN38">
+        <v>165267000.0</v>
+      </c>
+      <c r="CO38">
+        <v>167903000.0</v>
+      </c>
+      <c r="CP38">
+        <v>169137000.0</v>
+      </c>
+      <c r="CQ38">
+        <v>24234000.0</v>
+      </c>
+      <c r="CR38">
+        <v>25752000.0</v>
+      </c>
+      <c r="CS38">
+        <v>25728000.0</v>
+      </c>
+      <c r="CT38">
+        <v>25312000.0</v>
+      </c>
+      <c r="CU38">
+        <v>24622000.0</v>
+      </c>
+      <c r="CV38">
+        <v>19636000.0</v>
+      </c>
+      <c r="CW38">
+        <v>-1.0</v>
+      </c>
+      <c r="CX38">
+        <v>19831000.0</v>
+      </c>
+      <c r="CY38">
+        <v>17471000.0</v>
+      </c>
+      <c r="CZ38">
+        <v>1.0</v>
+      </c>
+      <c r="DA38">
+        <v>15299000.0</v>
+      </c>
+      <c r="DB38">
+        <v>1.0</v>
+      </c>
+      <c r="DC38">
+        <v>1.0</v>
+      </c>
+      <c r="DD38"/>
+      <c r="DE38"/>
+      <c r="DF38"/>
+      <c r="DG38"/>
+      <c r="DH38"/>
+      <c r="DI38"/>
+      <c r="DJ38"/>
+      <c r="DK38"/>
+      <c r="DL38"/>
+      <c r="DM38"/>
+      <c r="DN38"/>
+      <c r="DO38">
+        <v>-1.0</v>
+      </c>
+      <c r="DP38"/>
+    </row>
+    <row r="39" spans="1:120">
+      <c r="A39" t="s">
+        <v>68</v>
+      </c>
+      <c r="B39">
+        <v>53600000.0</v>
+      </c>
+      <c r="C39">
+        <v>42821929.0</v>
+      </c>
+      <c r="D39">
+        <v>71900000.0</v>
+      </c>
+      <c r="E39">
+        <v>24500000.0</v>
+      </c>
+      <c r="F39">
+        <v>20000000.0</v>
+      </c>
+      <c r="G39">
+        <v>13200000.0</v>
+      </c>
+      <c r="H39">
+        <v>48300000.0</v>
+      </c>
+      <c r="I39">
+        <v>34300000.0</v>
+      </c>
+      <c r="J39">
+        <v>59638458.0</v>
+      </c>
+      <c r="K39">
+        <v>52500000.0</v>
+      </c>
+      <c r="L39">
+        <v>91400000.0</v>
+      </c>
+      <c r="M39">
+        <v>102200000.0</v>
+      </c>
+      <c r="N39">
+        <v>149999980.0</v>
+      </c>
+      <c r="O39">
+        <v>830600000.0</v>
+      </c>
+      <c r="P39">
+        <v>55204601.0</v>
+      </c>
+      <c r="Q39">
+        <v>73718309.0</v>
+      </c>
+      <c r="R39">
+        <v>75566825.0</v>
+      </c>
+      <c r="S39">
+        <v>48034891.0</v>
+      </c>
+      <c r="T39">
+        <v>36945652.0</v>
+      </c>
+      <c r="U39">
+        <v>54400000.0</v>
+      </c>
+      <c r="V39">
+        <v>52400000.0</v>
+      </c>
+      <c r="W39">
+        <v>40000000.0</v>
+      </c>
+      <c r="X39">
+        <v>66700000.0</v>
+      </c>
+      <c r="Y39">
+        <v>58200000.0</v>
+      </c>
+      <c r="Z39">
+        <v>56699999.0</v>
+      </c>
+      <c r="AA39">
+        <v>61900000.0</v>
+      </c>
+      <c r="AB39">
+        <v>9400000.0</v>
+      </c>
+      <c r="AC39">
+        <v>17400000.0</v>
+      </c>
+      <c r="AD39">
+        <v>18800000.0</v>
+      </c>
+      <c r="AE39">
+        <v>14400000.0</v>
+      </c>
+      <c r="AF39">
+        <v>33200000.0</v>
+      </c>
+      <c r="AG39">
+        <v>30200000.0</v>
+      </c>
+      <c r="AH39">
+        <v>22800000.0</v>
+      </c>
+      <c r="AI39">
+        <v>23700000.0</v>
+      </c>
+      <c r="AJ39">
+        <v>16700000.0</v>
+      </c>
+      <c r="AK39">
+        <v>12500000.0</v>
+      </c>
+      <c r="AL39">
+        <v>8000000.0</v>
+      </c>
+      <c r="AM39">
+        <v>53700000.0</v>
+      </c>
+      <c r="AN39">
+        <v>101600000.0</v>
+      </c>
+      <c r="AO39">
+        <v>82800000.0</v>
+      </c>
+      <c r="AP39">
+        <v>82800000.0</v>
+      </c>
+      <c r="AQ39">
+        <v>82300000.0</v>
+      </c>
+      <c r="AR39">
+        <v>6600000.0</v>
+      </c>
+      <c r="AS39">
+        <v>46200000.0</v>
+      </c>
+      <c r="AT39">
+        <v>46200000.0</v>
+      </c>
+      <c r="AU39">
+        <v>9400000.0</v>
+      </c>
+      <c r="AV39">
+        <v>7900000.0</v>
+      </c>
+      <c r="AW39">
+        <v>15100000.0</v>
+      </c>
+      <c r="AX39">
+        <v>13800000.0</v>
+      </c>
+      <c r="AY39">
+        <v>14000000.0</v>
+      </c>
+      <c r="AZ39">
+        <v>17200000.0</v>
+      </c>
+      <c r="BA39">
+        <v>22800000.0</v>
+      </c>
+      <c r="BB39">
+        <v>28200000.0</v>
+      </c>
+      <c r="BC39">
+        <v>35700000.0</v>
+      </c>
+      <c r="BD39">
+        <v>70600000.0</v>
+      </c>
+      <c r="BE39">
+        <v>70600000.0</v>
+      </c>
+      <c r="BF39">
+        <v>32200000.0</v>
+      </c>
+      <c r="BG39">
+        <v>21900000.0</v>
+      </c>
+      <c r="BH39">
+        <v>45082000.0</v>
+      </c>
+      <c r="BI39">
+        <v>50419000.0</v>
+      </c>
+      <c r="BJ39">
+        <v>50419000.0</v>
+      </c>
+      <c r="BK39">
+        <v>20000000.0</v>
+      </c>
+      <c r="BL39">
+        <v>81244000.0</v>
+      </c>
+      <c r="BM39">
+        <v>-100000.0</v>
+      </c>
+      <c r="BN39">
+        <v>85206000.0</v>
+      </c>
+      <c r="BO39">
+        <v>20853000.0</v>
+      </c>
+      <c r="BP39">
+        <v>62573000.0</v>
+      </c>
+      <c r="BQ39">
+        <v>67257000.0</v>
+      </c>
+      <c r="BR39">
+        <v>100000.0</v>
+      </c>
+      <c r="BS39">
+        <v>100000.0</v>
+      </c>
+      <c r="BT39">
+        <v>70718000.0</v>
+      </c>
+      <c r="BU39">
+        <v>65320000.0</v>
+      </c>
+      <c r="BV39">
+        <v>59768000.0</v>
+      </c>
+      <c r="BW39">
+        <v>53982000.0</v>
+      </c>
+      <c r="BX39">
+        <v>55963000.0</v>
+      </c>
+      <c r="BY39">
+        <v>49054000.0</v>
+      </c>
+      <c r="BZ39">
+        <v>49052000.0</v>
+      </c>
+      <c r="CA39">
+        <v>89800000.0</v>
+      </c>
+      <c r="CB39">
+        <v>48997000.0</v>
+      </c>
+      <c r="CC39">
+        <v>31658000.0</v>
+      </c>
+      <c r="CD39">
+        <v>48852000.0</v>
+      </c>
+      <c r="CE39">
+        <v>48840000.0</v>
+      </c>
+      <c r="CF39">
+        <v>48640000.0</v>
+      </c>
+      <c r="CG39">
+        <v>48437000.0</v>
+      </c>
+      <c r="CH39">
+        <v>48268000.0</v>
+      </c>
+      <c r="CI39">
+        <v>48056000.0</v>
+      </c>
+      <c r="CJ39">
+        <v>47835000.0</v>
+      </c>
+      <c r="CK39">
+        <v>47667000.0</v>
+      </c>
+      <c r="CL39">
+        <v>47445000.0</v>
+      </c>
+      <c r="CM39">
+        <v>47283000.0</v>
+      </c>
+      <c r="CN39">
+        <v>44896000.0</v>
+      </c>
+      <c r="CO39">
+        <v>45421000.0</v>
+      </c>
+      <c r="CP39">
+        <v>41760000.0</v>
+      </c>
+      <c r="CQ39">
+        <v>30578000.0</v>
+      </c>
+      <c r="CR39">
+        <v>30578000.0</v>
+      </c>
+      <c r="CS39">
+        <v>5891000.0</v>
+      </c>
+      <c r="CT39">
+        <v>6198000.0</v>
+      </c>
+      <c r="CU39">
+        <v>6033000.0</v>
+      </c>
+      <c r="CV39">
+        <v>6478677.0</v>
+      </c>
+      <c r="CW39">
+        <v>6437967.0</v>
+      </c>
+      <c r="CX39">
+        <v>635.0</v>
+      </c>
+      <c r="CY39">
+        <v>6054000.0</v>
+      </c>
+      <c r="CZ39">
+        <v>-666.0</v>
+      </c>
+      <c r="DA39">
+        <v>67568.0</v>
+      </c>
+      <c r="DB39">
+        <v>-137941.0</v>
+      </c>
+      <c r="DC39">
+        <v>-1.0</v>
+      </c>
+      <c r="DD39"/>
+      <c r="DE39">
+        <v>-68181.0</v>
+      </c>
+      <c r="DF39"/>
+      <c r="DG39"/>
+      <c r="DH39"/>
+      <c r="DI39">
+        <v>68027.0</v>
+      </c>
+      <c r="DJ39">
+        <v>140994.0</v>
+      </c>
+      <c r="DK39">
+        <v>139910.0</v>
+      </c>
+      <c r="DL39">
+        <v>5864890.0</v>
+      </c>
+      <c r="DM39">
+        <v>8911106.0</v>
+      </c>
+      <c r="DN39">
+        <v>6499603.0</v>
+      </c>
+      <c r="DO39">
+        <v>5107625.0</v>
+      </c>
+      <c r="DP39">
+        <v>4847595.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:120">
+      <c r="A40" t="s">
+        <v>69</v>
+      </c>
+      <c r="B40">
+        <v>48800000.0</v>
+      </c>
+      <c r="C40">
+        <v>154418470.0</v>
+      </c>
+      <c r="D40">
+        <v>73700000.0</v>
+      </c>
+      <c r="E40">
+        <v>14800000.0</v>
+      </c>
+      <c r="F40">
+        <v>22500000.0</v>
+      </c>
+      <c r="G40">
+        <v>42200000.0</v>
+      </c>
+      <c r="H40">
+        <v>447100000.0</v>
+      </c>
+      <c r="I40">
+        <v>65600000.0</v>
+      </c>
+      <c r="J40">
+        <v>90806298.0</v>
+      </c>
+      <c r="K40">
+        <v>40600000.0</v>
+      </c>
+      <c r="L40">
+        <v>45500000.0</v>
+      </c>
+      <c r="M40">
+        <v>15200000.0</v>
+      </c>
+      <c r="N40">
+        <v>37024679.0</v>
+      </c>
+      <c r="O40">
+        <v>300500000.0</v>
+      </c>
+      <c r="P40">
+        <v>32666033.0</v>
+      </c>
+      <c r="Q40">
+        <v>34355137.0</v>
+      </c>
+      <c r="R40">
+        <v>36600000.0</v>
+      </c>
+      <c r="S40">
+        <v>29160474.0</v>
+      </c>
+      <c r="T40">
+        <v>30754761.0</v>
+      </c>
+      <c r="U40">
+        <v>36900000.0</v>
+      </c>
+      <c r="V40">
+        <v>30800001.0</v>
+      </c>
+      <c r="W40">
+        <v>34600000.0</v>
+      </c>
+      <c r="X40">
+        <v>47300000.0</v>
+      </c>
+      <c r="Y40">
+        <v>47600000.0</v>
+      </c>
+      <c r="Z40">
+        <v>51999999.0</v>
+      </c>
+      <c r="AA40">
+        <v>18500000.0</v>
+      </c>
+      <c r="AB40">
+        <v>46800000.0</v>
+      </c>
+      <c r="AC40">
+        <v>40400000.0</v>
+      </c>
+      <c r="AD40">
+        <v>37000000.0</v>
+      </c>
+      <c r="AE40">
+        <v>13600000.0</v>
+      </c>
+      <c r="AF40">
+        <v>19800000.0</v>
+      </c>
+      <c r="AG40">
+        <v>24500000.0</v>
+      </c>
+      <c r="AH40">
+        <v>21400000.0</v>
+      </c>
+      <c r="AI40">
+        <v>34900000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>21100000.0</v>
+      </c>
+      <c r="AK40">
+        <v>17900000.0</v>
+      </c>
+      <c r="AL40">
+        <v>15900000.0</v>
+      </c>
+      <c r="AM40">
+        <v>17800000.0</v>
+      </c>
+      <c r="AN40">
+        <v>13700000.0</v>
+      </c>
+      <c r="AO40">
+        <v>14100000.0</v>
+      </c>
+      <c r="AP40">
+        <v>14100000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>17000000.0</v>
+      </c>
+      <c r="AR40">
+        <v>63700000.0</v>
+      </c>
+      <c r="AS40">
+        <v>54300000.0</v>
+      </c>
+      <c r="AT40">
+        <v>54300000.0</v>
+      </c>
+      <c r="AU40">
+        <v>72400000.0</v>
+      </c>
+      <c r="AV40">
+        <v>14100000.0</v>
+      </c>
+      <c r="AW40">
+        <v>12900000.0</v>
+      </c>
+      <c r="AX40">
+        <v>18200000.0</v>
+      </c>
+      <c r="AY40">
+        <v>17600000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>8800000.0</v>
+      </c>
+      <c r="BA40">
+        <v>65100000.0</v>
+      </c>
+      <c r="BB40">
+        <v>7400000.0</v>
+      </c>
+      <c r="BC40">
+        <v>91500000.0</v>
+      </c>
+      <c r="BD40">
+        <v>11800000.0</v>
+      </c>
+      <c r="BE40">
+        <v>61300000.0</v>
+      </c>
+      <c r="BF40">
+        <v>13900000.0</v>
+      </c>
+      <c r="BG40">
+        <v>92482000.0</v>
+      </c>
+      <c r="BH40">
+        <v>23996000.0</v>
+      </c>
+      <c r="BI40">
+        <v>76925000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>16207000.0</v>
+      </c>
+      <c r="BK40">
+        <v>83740000.0</v>
+      </c>
+      <c r="BL40">
+        <v>11956000.0</v>
+      </c>
+      <c r="BM40">
+        <v>13450000.0</v>
+      </c>
+      <c r="BN40">
+        <v>8744000.0</v>
+      </c>
+      <c r="BO40">
+        <v>36764000.0</v>
+      </c>
+      <c r="BP40">
+        <v>10338000.0</v>
+      </c>
+      <c r="BQ40">
+        <v>146438000.0</v>
+      </c>
+      <c r="BR40">
+        <v>190000000.0</v>
+      </c>
+      <c r="BS40">
+        <v>43031000.0</v>
+      </c>
+      <c r="BT40">
+        <v>136062000.0</v>
+      </c>
+      <c r="BU40">
+        <v>29270000.0</v>
+      </c>
+      <c r="BV40">
+        <v>139699000.0</v>
+      </c>
+      <c r="BW40">
+        <v>43390000.0</v>
+      </c>
+      <c r="BX40">
+        <v>39051000.0</v>
+      </c>
+      <c r="BY40">
+        <v>44115000.0</v>
+      </c>
+      <c r="BZ40">
+        <v>49926000.0</v>
+      </c>
+      <c r="CA40">
+        <v>84462000.0</v>
+      </c>
+      <c r="CB40">
+        <v>16058000.0</v>
+      </c>
+      <c r="CC40">
+        <v>15675000.0</v>
+      </c>
+      <c r="CD40">
+        <v>15290000.0</v>
+      </c>
+      <c r="CE40">
+        <v>8870000.0</v>
+      </c>
+      <c r="CF40">
+        <v>15100000.0</v>
+      </c>
+      <c r="CG40">
+        <v>14300000.0</v>
+      </c>
+      <c r="CH40">
+        <v>12900000.0</v>
+      </c>
+      <c r="CI40">
+        <v>7276000.0</v>
+      </c>
+      <c r="CJ40">
+        <v>17600000.0</v>
+      </c>
+      <c r="CK40">
+        <v>19200000.0</v>
+      </c>
+      <c r="CL40">
+        <v>19200000.0</v>
+      </c>
+      <c r="CM40">
+        <v>27300000.0</v>
+      </c>
+      <c r="CN40">
+        <v>-2068000.0</v>
+      </c>
+      <c r="CO40">
+        <v>14800000.0</v>
+      </c>
+      <c r="CP40">
+        <v>14800000.0</v>
+      </c>
+      <c r="CQ40">
+        <v>16800000.0</v>
+      </c>
+      <c r="CR40"/>
+      <c r="CS40"/>
+      <c r="CT40"/>
+      <c r="CU40"/>
+      <c r="CV40"/>
+      <c r="CW40"/>
+      <c r="CX40">
+        <v>249920.0</v>
+      </c>
+      <c r="CY40">
+        <v>250033.0</v>
+      </c>
+      <c r="CZ40"/>
+      <c r="DA40"/>
+      <c r="DB40">
+        <v>-1.0</v>
+      </c>
+      <c r="DC40">
+        <v>-38709.0</v>
+      </c>
+      <c r="DD40"/>
+      <c r="DE40"/>
+      <c r="DF40"/>
+      <c r="DG40"/>
+      <c r="DH40">
+        <v>-65346.0</v>
+      </c>
+      <c r="DI40">
+        <v>68027.0</v>
+      </c>
+      <c r="DJ40">
+        <v>1.0</v>
+      </c>
+      <c r="DK40">
+        <v>139909.0</v>
+      </c>
+      <c r="DL40">
+        <v>-1.0</v>
+      </c>
+      <c r="DM40">
+        <v>144896.0</v>
+      </c>
+      <c r="DN40">
+        <v>-72218.0</v>
+      </c>
+      <c r="DO40"/>
+      <c r="DP40"/>
+    </row>
+    <row r="41" spans="1:120">
+      <c r="A41" t="s">
+        <v>70</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41">
+        <v>694800000.0</v>
+      </c>
+      <c r="M41">
+        <v>737700000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
+        <v>593400000.0</v>
+      </c>
+      <c r="P41">
+        <v>641400000.0</v>
+      </c>
+      <c r="Q41">
+        <v>607000000.0</v>
+      </c>
+      <c r="R41">
+        <v>639100000.0</v>
+      </c>
+      <c r="S41">
+        <v>571700000.0</v>
+      </c>
+      <c r="T41">
+        <v>693400000.0</v>
+      </c>
+      <c r="U41">
+        <v>671800000.0</v>
+      </c>
+      <c r="V41">
+        <v>717200000.0</v>
+      </c>
+      <c r="W41">
+        <v>766500000.0</v>
+      </c>
+      <c r="X41">
+        <v>754000000.0</v>
+      </c>
+      <c r="Y41">
+        <v>759800000.0</v>
+      </c>
+      <c r="Z41">
+        <v>766600000.0</v>
+      </c>
+      <c r="AA41">
+        <v>728000000.0</v>
+      </c>
+      <c r="AB41">
+        <v>516300000.0</v>
+      </c>
+      <c r="AC41">
+        <v>523100000.0</v>
+      </c>
+      <c r="AD41">
+        <v>510500000.0</v>
+      </c>
+      <c r="AE41">
+        <v>535800000.0</v>
+      </c>
+      <c r="AF41">
+        <v>453700000.0</v>
+      </c>
+      <c r="AG41">
+        <v>478600000.0</v>
+      </c>
+      <c r="AH41">
+        <v>485500000.0</v>
+      </c>
+      <c r="AI41">
+        <v>299200000.0</v>
+      </c>
+      <c r="AJ41">
+        <v>284600000.0</v>
+      </c>
+      <c r="AK41">
+        <v>292400000.0</v>
+      </c>
+      <c r="AL41">
+        <v>290800000.0</v>
+      </c>
+      <c r="AM41">
+        <v>289800000.0</v>
+      </c>
+      <c r="AN41">
+        <v>297900000.0</v>
+      </c>
+      <c r="AO41">
+        <v>298500000.0</v>
+      </c>
+      <c r="AP41">
+        <v>297200000.0</v>
+      </c>
+      <c r="AQ41">
+        <v>289200000.0</v>
+      </c>
+      <c r="AR41">
+        <v>332000000.0</v>
+      </c>
+      <c r="AS41">
+        <v>322000000.0</v>
+      </c>
+      <c r="AT41">
+        <v>337300000.0</v>
+      </c>
+      <c r="AU41">
+        <v>330900000.0</v>
+      </c>
+      <c r="AV41">
+        <v>313800000.0</v>
+      </c>
+      <c r="AW41">
+        <v>301500000.0</v>
+      </c>
+      <c r="AX41">
+        <v>262700000.0</v>
+      </c>
+      <c r="AY41">
+        <v>250000000.0</v>
+      </c>
+      <c r="AZ41">
+        <v>214800000.0</v>
+      </c>
+      <c r="BA41">
+        <v>218300000.0</v>
+      </c>
+      <c r="BB41">
+        <v>232300000.0</v>
+      </c>
+      <c r="BC41">
+        <v>273900000.0</v>
+      </c>
+      <c r="BD41">
+        <v>244900000.0</v>
+      </c>
+      <c r="BE41">
+        <v>243800000.0</v>
+      </c>
+      <c r="BF41">
+        <v>229100000.0</v>
+      </c>
+      <c r="BG41">
+        <v>233368000.0</v>
+      </c>
+      <c r="BH41">
+        <v>212544000.0</v>
+      </c>
+      <c r="BI41">
+        <v>195984000.0</v>
+      </c>
+      <c r="BJ41">
+        <v>204865000.0</v>
+      </c>
+      <c r="BK41">
+        <v>151310000.0</v>
+      </c>
+      <c r="BL41">
+        <v>117534000.0</v>
+      </c>
+      <c r="BM41">
+        <v>113900000.0</v>
+      </c>
+      <c r="BN41">
+        <v>110624000.0</v>
+      </c>
+      <c r="BO41">
+        <v>107553000.0</v>
+      </c>
+      <c r="BP41">
+        <v>84901000.0</v>
+      </c>
+      <c r="BQ41">
+        <v>79337000.0</v>
+      </c>
+      <c r="BR41">
+        <v>77014000.0</v>
+      </c>
+      <c r="BS41">
+        <v>76729000.0</v>
+      </c>
+      <c r="BT41">
+        <v>78143000.0</v>
+      </c>
+      <c r="BU41">
+        <v>81278000.0</v>
+      </c>
+      <c r="BV41">
+        <v>87869000.0</v>
+      </c>
+      <c r="BW41">
+        <v>94338000.0</v>
+      </c>
+      <c r="BX41">
+        <v>64647000.0</v>
+      </c>
+      <c r="BY41">
+        <v>66868000.0</v>
+      </c>
+      <c r="BZ41">
+        <v>243500000.0</v>
+      </c>
+      <c r="CA41">
+        <v>90462000.0</v>
+      </c>
+      <c r="CB41">
+        <v>43026000.0</v>
+      </c>
+      <c r="CC41">
+        <v>47040000.0</v>
+      </c>
+      <c r="CD41">
+        <v>54524000.0</v>
+      </c>
+      <c r="CE41">
+        <v>7506000.0</v>
+      </c>
+      <c r="CF41">
+        <v>5608000.0</v>
+      </c>
+      <c r="CG41">
+        <v>5539000.0</v>
+      </c>
+      <c r="CH41">
+        <v>5472000.0</v>
+      </c>
+      <c r="CI41">
+        <v>5549000.0</v>
+      </c>
+      <c r="CJ41">
+        <v>6597000.0</v>
+      </c>
+      <c r="CK41">
+        <v>6936000.0</v>
+      </c>
+      <c r="CL41">
+        <v>7275000.0</v>
+      </c>
+      <c r="CM41">
+        <v>5173000.0</v>
+      </c>
+      <c r="CN41">
+        <v>5206000.0</v>
+      </c>
+      <c r="CO41">
+        <v>5214000.0</v>
+      </c>
+      <c r="CP41">
+        <v>5337000.0</v>
+      </c>
+      <c r="CQ41">
+        <v>5459000.0</v>
+      </c>
+      <c r="CR41">
+        <v>3723000.0</v>
+      </c>
+      <c r="CS41">
+        <v>4137000.0</v>
+      </c>
+      <c r="CT41">
+        <v>4550000.0</v>
+      </c>
+      <c r="CU41">
+        <v>4965000.0</v>
+      </c>
+      <c r="CV41">
+        <v>4447000.0</v>
+      </c>
+      <c r="CW41">
+        <v>3368000.0</v>
+      </c>
+      <c r="CX41">
+        <v>3283000.0</v>
+      </c>
+      <c r="CY41">
+        <v>2745000.0</v>
+      </c>
+      <c r="CZ41">
+        <v>3267000.0</v>
+      </c>
+      <c r="DA41">
+        <v>1910000.0</v>
+      </c>
+      <c r="DB41">
+        <v>1692000.0</v>
+      </c>
+      <c r="DC41"/>
+      <c r="DD41"/>
+      <c r="DE41"/>
+      <c r="DF41"/>
+      <c r="DG41"/>
+      <c r="DH41"/>
+      <c r="DI41"/>
+      <c r="DJ41"/>
+      <c r="DK41"/>
+      <c r="DL41"/>
+      <c r="DM41"/>
+      <c r="DN41"/>
+      <c r="DO41"/>
+      <c r="DP41"/>
+    </row>
+    <row r="42" spans="1:120">
+      <c r="A42" t="s">
+        <v>71</v>
+      </c>
+      <c r="B42">
+        <v>-210000000.0</v>
+      </c>
+      <c r="C42">
+        <v>-27350136.0</v>
+      </c>
+      <c r="D42">
+        <v>56000000.0</v>
+      </c>
+      <c r="E42">
+        <v>54500000.0</v>
+      </c>
+      <c r="F42">
+        <v>53200000.0</v>
+      </c>
+      <c r="G42">
+        <v>57600000.0</v>
+      </c>
+      <c r="H42">
+        <v>56800000.0</v>
+      </c>
+      <c r="I42">
+        <v>56700000.0</v>
+      </c>
+      <c r="J42">
+        <v>55842374.0</v>
+      </c>
+      <c r="K42">
+        <v>59200000.0</v>
+      </c>
+      <c r="L42">
+        <v>58400000.0</v>
+      </c>
+      <c r="M42">
+        <v>56600000.0</v>
+      </c>
+      <c r="N42">
+        <v>54636417.0</v>
+      </c>
+      <c r="O42">
+        <v>58200000.0</v>
+      </c>
+      <c r="P42">
+        <v>56197490.0</v>
+      </c>
+      <c r="Q42">
+        <v>55589214.0</v>
+      </c>
+      <c r="R42">
+        <v>54900000.0</v>
+      </c>
+      <c r="S42">
+        <v>59020001.0</v>
+      </c>
+      <c r="T42">
+        <v>57515395.0</v>
+      </c>
+      <c r="U42">
+        <v>57000000.0</v>
+      </c>
+      <c r="V42">
+        <v>55999999.0</v>
+      </c>
+      <c r="W42">
+        <v>60600000.0</v>
+      </c>
+      <c r="X42">
+        <v>51800000.0</v>
+      </c>
+      <c r="Y42">
+        <v>51100000.0</v>
+      </c>
+      <c r="Z42">
+        <v>49200000.0</v>
+      </c>
+      <c r="AA42">
+        <v>54000000.0</v>
+      </c>
+      <c r="AB42">
+        <v>51400000.0</v>
+      </c>
+      <c r="AC42">
+        <v>49400000.0</v>
+      </c>
+      <c r="AD42">
+        <v>46900000.0</v>
+      </c>
+      <c r="AE42">
+        <v>48200000.0</v>
+      </c>
+      <c r="AF42">
+        <v>46000000.0</v>
+      </c>
+      <c r="AG42">
+        <v>43700000.0</v>
+      </c>
+      <c r="AH42">
+        <v>42000000.0</v>
+      </c>
+      <c r="AI42">
+        <v>43000000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>41400000.0</v>
+      </c>
+      <c r="AK42">
+        <v>40400000.0</v>
+      </c>
+      <c r="AL42">
+        <v>38600000.0</v>
+      </c>
+      <c r="AM42">
+        <v>40100000.0</v>
+      </c>
+      <c r="AN42">
+        <v>38700000.0</v>
+      </c>
+      <c r="AO42">
+        <v>37500000.0</v>
+      </c>
+      <c r="AP42">
+        <v>37500000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>36400000.0</v>
+      </c>
+      <c r="AR42">
+        <v>37100000.0</v>
+      </c>
+      <c r="AS42">
+        <v>36000000.0</v>
+      </c>
+      <c r="AT42">
+        <v>36000000.0</v>
+      </c>
+      <c r="AU42">
+        <v>34700000.0</v>
+      </c>
+      <c r="AV42">
+        <v>36300000.0</v>
+      </c>
+      <c r="AW42">
+        <v>37200000.0</v>
+      </c>
+      <c r="AX42">
+        <v>35100000.0</v>
+      </c>
+      <c r="AY42">
+        <v>35200000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>34400000.0</v>
+      </c>
+      <c r="BA42">
+        <v>31800000.0</v>
+      </c>
+      <c r="BB42">
+        <v>29200000.0</v>
+      </c>
+      <c r="BC42">
+        <v>26700000.0</v>
+      </c>
+      <c r="BD42">
+        <v>2339700000.0</v>
+      </c>
+      <c r="BE42">
+        <v>2334300000.0</v>
+      </c>
+      <c r="BF42">
+        <v>2331800000.0</v>
+      </c>
+      <c r="BG42">
+        <v>19900000.0</v>
+      </c>
+      <c r="BH42">
+        <v>2366482000.0</v>
+      </c>
+      <c r="BI42">
+        <v>2365884000.0</v>
+      </c>
+      <c r="BJ42">
+        <v>2371580000.0</v>
+      </c>
+      <c r="BK42">
+        <v>2274287000.0</v>
+      </c>
+      <c r="BL42">
+        <v>37446000.0</v>
+      </c>
+      <c r="BM42">
+        <v>2282085000.0</v>
+      </c>
+      <c r="BN42">
+        <v>2271719000.0</v>
+      </c>
+      <c r="BO42">
+        <v>2240110000.0</v>
+      </c>
+      <c r="BP42">
+        <v>2230124000.0</v>
+      </c>
+      <c r="BQ42">
+        <v>2222393000.0</v>
+      </c>
+      <c r="BR42">
+        <v>117200000.0</v>
+      </c>
+      <c r="BS42">
+        <v>1694997000.0</v>
+      </c>
+      <c r="BT42">
+        <v>1693378000.0</v>
+      </c>
+      <c r="BU42">
+        <v>1655485000.0</v>
+      </c>
+      <c r="BV42">
+        <v>1647837000.0</v>
+      </c>
+      <c r="BW42">
+        <v>44425000.0</v>
+      </c>
+      <c r="BX42">
+        <v>1642742000.0</v>
+      </c>
+      <c r="BY42">
+        <v>1629473000.0</v>
+      </c>
+      <c r="BZ42">
+        <v>1627909000.0</v>
+      </c>
+      <c r="CA42">
+        <v>1646860000.0</v>
+      </c>
+      <c r="CB42">
+        <v>561356000.0</v>
+      </c>
+      <c r="CC42">
+        <v>560666000.0</v>
+      </c>
+      <c r="CD42">
+        <v>559443000.0</v>
+      </c>
+      <c r="CE42">
+        <v>352606000.0</v>
+      </c>
+      <c r="CF42">
+        <v>352426000.0</v>
+      </c>
+      <c r="CG42">
+        <v>348688000.0</v>
+      </c>
+      <c r="CH42">
+        <v>345503000.0</v>
+      </c>
+      <c r="CI42">
+        <v>343957000.0</v>
+      </c>
+      <c r="CJ42">
+        <v>343673000.0</v>
+      </c>
+      <c r="CK42">
+        <v>343282000.0</v>
+      </c>
+      <c r="CL42">
+        <v>343243000.0</v>
+      </c>
+      <c r="CM42">
+        <v>342208000.0</v>
+      </c>
+      <c r="CN42">
+        <v>-2120000.0</v>
+      </c>
+      <c r="CO42">
+        <v>-2632000.0</v>
+      </c>
+      <c r="CP42">
+        <v>-2974000.0</v>
+      </c>
+      <c r="CQ42">
+        <v>-2000.0</v>
+      </c>
+      <c r="CR42">
+        <v>116433000.0</v>
+      </c>
+      <c r="CS42">
+        <v>116079000.0</v>
+      </c>
+      <c r="CT42">
+        <v>97682000.0</v>
+      </c>
+      <c r="CU42"/>
+      <c r="CV42">
+        <v>96700463.0</v>
+      </c>
+      <c r="CW42">
+        <v>96702360.0</v>
+      </c>
+      <c r="CX42">
+        <v>96696480.0</v>
+      </c>
+      <c r="CY42">
+        <v>96687558.0</v>
+      </c>
+      <c r="CZ42">
+        <v>96691064.0</v>
+      </c>
+      <c r="DA42">
+        <v>96689189.0</v>
+      </c>
+      <c r="DB42">
+        <v>96696324.0</v>
+      </c>
+      <c r="DC42">
+        <v>96698002.0</v>
+      </c>
+      <c r="DD42">
+        <v>96429058.0</v>
+      </c>
+      <c r="DE42">
+        <v>96406900.0</v>
+      </c>
+      <c r="DF42">
+        <v>96389533.0</v>
+      </c>
+      <c r="DG42">
+        <v>91091156.0</v>
+      </c>
+      <c r="DH42">
+        <v>96320983.0</v>
+      </c>
+      <c r="DI42">
+        <v>96326531.0</v>
+      </c>
+      <c r="DJ42">
+        <v>65491717.0</v>
+      </c>
+      <c r="DK42">
+        <v>65407485.0</v>
+      </c>
+      <c r="DL42">
+        <v>65382666.0</v>
+      </c>
+      <c r="DM42">
+        <v>65420561.0</v>
+      </c>
+      <c r="DN42">
+        <v>65357118.0</v>
+      </c>
+      <c r="DO42">
+        <v>65304633.0</v>
+      </c>
+      <c r="DP42">
+        <v>64340801.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:120">
+      <c r="A43" t="s">
+        <v>72</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
+      <c r="CG43"/>
+      <c r="CH43"/>
+      <c r="CI43"/>
+      <c r="CJ43"/>
+      <c r="CK43"/>
+      <c r="CL43"/>
+      <c r="CM43"/>
+      <c r="CN43"/>
+      <c r="CO43"/>
+      <c r="CP43"/>
+      <c r="CQ43"/>
+      <c r="CR43"/>
+      <c r="CS43"/>
+      <c r="CT43"/>
+      <c r="CU43"/>
+      <c r="CV43"/>
+      <c r="CW43"/>
+      <c r="CX43"/>
+      <c r="CY43"/>
+      <c r="CZ43"/>
+      <c r="DA43"/>
+      <c r="DB43"/>
+      <c r="DC43"/>
+      <c r="DD43"/>
+      <c r="DE43"/>
+      <c r="DF43"/>
+      <c r="DG43"/>
+      <c r="DH43"/>
+      <c r="DI43"/>
+      <c r="DJ43"/>
+      <c r="DK43"/>
+      <c r="DL43"/>
+      <c r="DM43"/>
+      <c r="DN43"/>
+      <c r="DO43"/>
+      <c r="DP43"/>
+    </row>
+    <row r="44" spans="1:120">
+      <c r="A44" t="s">
+        <v>73</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
+      <c r="CG44"/>
+      <c r="CH44"/>
+      <c r="CI44"/>
+      <c r="CJ44"/>
+      <c r="CK44"/>
+      <c r="CL44"/>
+      <c r="CM44"/>
+      <c r="CN44"/>
+      <c r="CO44"/>
+      <c r="CP44"/>
+      <c r="CQ44"/>
+      <c r="CR44"/>
+      <c r="CS44"/>
+      <c r="CT44"/>
+      <c r="CU44"/>
+      <c r="CV44"/>
+      <c r="CW44"/>
+      <c r="CX44"/>
+      <c r="CY44"/>
+      <c r="CZ44"/>
+      <c r="DA44"/>
+      <c r="DB44"/>
+      <c r="DC44"/>
+      <c r="DD44"/>
+      <c r="DE44"/>
+      <c r="DF44"/>
+      <c r="DG44"/>
+      <c r="DH44"/>
+      <c r="DI44"/>
+      <c r="DJ44"/>
+      <c r="DK44"/>
+      <c r="DL44"/>
+      <c r="DM44"/>
+      <c r="DN44"/>
+      <c r="DO44"/>
+      <c r="DP44"/>
+    </row>
+    <row r="45" spans="1:120">
+      <c r="A45" t="s">
+        <v>74</v>
+      </c>
+      <c r="B45">
+        <v>8260700000.0</v>
+      </c>
+      <c r="C45">
+        <v>8143400000.0</v>
+      </c>
+      <c r="D45">
+        <v>7726300000.0</v>
+      </c>
+      <c r="E45">
+        <v>7690100000.0</v>
+      </c>
+      <c r="F45">
+        <v>7605000000.0</v>
+      </c>
+      <c r="G45">
+        <v>7499400000.0</v>
+      </c>
+      <c r="H45">
+        <v>7371700000.0</v>
+      </c>
+      <c r="I45">
+        <v>3825000000.0</v>
+      </c>
+      <c r="J45">
+        <v>7084400000.0</v>
+      </c>
+      <c r="K45">
+        <v>6828800000.0</v>
+      </c>
+      <c r="L45">
+        <v>6563200000.0</v>
+      </c>
+      <c r="M45">
+        <v>6261600000.0</v>
+      </c>
+      <c r="N45">
+        <v>5992400000.0</v>
+      </c>
+      <c r="O45">
+        <v>5749000000.0</v>
+      </c>
+      <c r="P45">
+        <v>7265000000.0</v>
+      </c>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
+        <v>2579400000.0</v>
+      </c>
+      <c r="V45">
+        <v>2473400000.0</v>
+      </c>
+      <c r="W45">
+        <v>2416800000.0</v>
+      </c>
+      <c r="X45">
+        <v>2299200000.0</v>
+      </c>
+      <c r="Y45">
+        <v>2285600000.0</v>
+      </c>
+      <c r="Z45">
+        <v>2311900000.0</v>
+      </c>
+      <c r="AA45">
+        <v>2281800000.0</v>
+      </c>
+      <c r="AB45">
+        <v>2539000000.0</v>
+      </c>
+      <c r="AC45">
+        <v>2535800000.0</v>
+      </c>
+      <c r="AD45">
+        <v>2516300000.0</v>
+      </c>
+      <c r="AE45">
+        <v>2483400000.0</v>
+      </c>
+      <c r="AF45">
+        <v>2429600000.0</v>
+      </c>
+      <c r="AG45">
+        <v>2429300000.0</v>
+      </c>
+      <c r="AH45">
+        <v>2430200000.0</v>
+      </c>
+      <c r="AI45">
+        <v>2414800000.0</v>
+      </c>
+      <c r="AJ45">
+        <v>2394900000.0</v>
+      </c>
+      <c r="AK45">
+        <v>2410200000.0</v>
+      </c>
+      <c r="AL45">
+        <v>2068400000.0</v>
+      </c>
+      <c r="AM45">
+        <v>2037400000.0</v>
+      </c>
+      <c r="AN45">
+        <v>2025200000.0</v>
+      </c>
+      <c r="AO45">
+        <v>2030100000.0</v>
+      </c>
+      <c r="AP45">
+        <v>2010500000.0</v>
+      </c>
+      <c r="AQ45">
+        <v>2008900000.0</v>
+      </c>
+      <c r="AR45">
+        <v>2646600000.0</v>
+      </c>
+      <c r="AS45">
+        <v>2670100000.0</v>
+      </c>
+      <c r="AT45">
+        <v>2689600000.0</v>
+      </c>
+      <c r="AU45">
+        <v>2697700000.0</v>
+      </c>
+      <c r="AV45">
+        <v>3232100000.0</v>
+      </c>
+      <c r="AW45">
+        <v>3196800000.0</v>
+      </c>
+      <c r="AX45">
+        <v>3137900000.0</v>
+      </c>
+      <c r="AY45">
+        <v>3053700000.0</v>
+      </c>
+      <c r="AZ45">
+        <v>3554400000.0</v>
+      </c>
+      <c r="BA45">
+        <v>3465500000.0</v>
+      </c>
+      <c r="BB45">
+        <v>3321600000.0</v>
+      </c>
+      <c r="BC45">
+        <v>3151300000.0</v>
+      </c>
+      <c r="BD45">
+        <v>3070000000.0</v>
+      </c>
+      <c r="BE45">
+        <v>2985600000.0</v>
+      </c>
+      <c r="BF45">
+        <v>2309800000.0</v>
+      </c>
+      <c r="BG45">
+        <v>2238100000.0</v>
+      </c>
+      <c r="BH45">
+        <v>2135100000.0</v>
+      </c>
+      <c r="BI45">
+        <v>2064500000.0</v>
+      </c>
+      <c r="BJ45">
+        <v>2039300000.0</v>
+      </c>
+      <c r="BK45">
+        <v>2094900000.0</v>
+      </c>
+      <c r="BL45">
+        <v>2074600000.0</v>
+      </c>
+      <c r="BM45">
+        <v>2022200000.0</v>
+      </c>
+      <c r="BN45">
+        <v>1953400000.0</v>
+      </c>
+      <c r="BO45">
+        <v>1839400000.0</v>
+      </c>
+      <c r="BP45">
+        <v>1801400000.0</v>
+      </c>
+      <c r="BQ45">
+        <v>1647500000.0</v>
+      </c>
+      <c r="BR45">
+        <v>1512100000.0</v>
+      </c>
+      <c r="BS45">
+        <v>1163200000.0</v>
+      </c>
+      <c r="BT45">
+        <v>1223500000.0</v>
+      </c>
+      <c r="BU45">
+        <v>1224100000.0</v>
+      </c>
+      <c r="BV45">
+        <v>1230600000.0</v>
+      </c>
+      <c r="BW45">
+        <v>1249400000.0</v>
+      </c>
+      <c r="BX45">
+        <v>1222300000.0</v>
+      </c>
+      <c r="BY45">
+        <v>1211300000.0</v>
+      </c>
+      <c r="BZ45">
+        <v>1250200000.0</v>
+      </c>
+      <c r="CA45">
+        <v>1251300000.0</v>
+      </c>
+      <c r="CB45">
+        <v>286500000.0</v>
+      </c>
+      <c r="CC45">
+        <v>290800000.0</v>
+      </c>
+      <c r="CD45">
+        <v>293800000.0</v>
+      </c>
+      <c r="CE45">
+        <v>71700000.0</v>
+      </c>
+      <c r="CF45">
+        <v>72200000.0</v>
+      </c>
+      <c r="CG45">
+        <v>71400000.0</v>
+      </c>
+      <c r="CH45">
+        <v>71800000.0</v>
+      </c>
+      <c r="CI45">
+        <v>72800000.0</v>
+      </c>
+      <c r="CJ45">
+        <v>74500000.0</v>
+      </c>
+      <c r="CK45">
+        <v>80200000.0</v>
+      </c>
+      <c r="CL45">
+        <v>83400000.0</v>
+      </c>
+      <c r="CM45">
+        <v>85700000.0</v>
+      </c>
+      <c r="CN45">
+        <v>88000000.0</v>
+      </c>
+      <c r="CO45">
+        <v>90900000.0</v>
+      </c>
+      <c r="CP45">
+        <v>93700000.0</v>
+      </c>
+      <c r="CQ45">
+        <v>96900000.0</v>
+      </c>
+      <c r="CR45"/>
+      <c r="CS45"/>
+      <c r="CT45"/>
+      <c r="CU45"/>
+      <c r="CV45"/>
+      <c r="CW45"/>
+      <c r="CX45"/>
+      <c r="CY45"/>
+      <c r="CZ45"/>
+      <c r="DA45"/>
+      <c r="DB45"/>
+      <c r="DC45"/>
+      <c r="DD45"/>
+      <c r="DE45"/>
+      <c r="DF45"/>
+      <c r="DG45"/>
+      <c r="DH45"/>
+      <c r="DI45"/>
+      <c r="DJ45"/>
+      <c r="DK45"/>
+      <c r="DL45"/>
+      <c r="DM45"/>
+      <c r="DN45"/>
+      <c r="DO45"/>
+      <c r="DP45"/>
+    </row>
+    <row r="46" spans="1:120">
+      <c r="A46" t="s">
+        <v>75</v>
+      </c>
+      <c r="B46">
+        <v>4567300000.0</v>
+      </c>
+      <c r="C46">
+        <v>4155224328.0</v>
+      </c>
+      <c r="D46">
+        <v>4272500000.0</v>
+      </c>
+      <c r="E46">
+        <v>4362200000.0</v>
+      </c>
+      <c r="F46">
+        <v>4373600000.0</v>
+      </c>
+      <c r="G46">
+        <v>4365400000.0</v>
+      </c>
+      <c r="H46">
+        <v>4329400000.0</v>
+      </c>
+      <c r="I46">
+        <v>3825000000.0</v>
+      </c>
+      <c r="J46">
+        <v>3663619460.0</v>
+      </c>
+      <c r="K46">
+        <v>3529400000.0</v>
+      </c>
+      <c r="L46">
+        <v>3343400000.0</v>
+      </c>
+      <c r="M46">
+        <v>3101900000.0</v>
+      </c>
+      <c r="N46">
+        <v>2875716795.0</v>
+      </c>
+      <c r="O46">
+        <v>2692700000.0</v>
+      </c>
+      <c r="P46">
+        <v>2901816017.0</v>
+      </c>
+      <c r="Q46">
+        <v>2799893539.0</v>
+      </c>
+      <c r="R46">
+        <v>2787400000.0</v>
+      </c>
+      <c r="S46">
+        <v>2628936621.0</v>
+      </c>
+      <c r="T46">
+        <v>2673167795.0</v>
+      </c>
+      <c r="U46">
+        <v>2518600000.0</v>
+      </c>
+      <c r="V46">
+        <v>2418000000.0</v>
+      </c>
+      <c r="W46">
+        <v>2371100000.0</v>
+      </c>
+      <c r="X46">
+        <v>2307100000.0</v>
+      </c>
+      <c r="Y46">
+        <v>2293400000.0</v>
+      </c>
+      <c r="Z46">
+        <v>2277300000.0</v>
+      </c>
+      <c r="AA46">
+        <v>2281800000.0</v>
+      </c>
+      <c r="AB46">
+        <v>2550000000.0</v>
+      </c>
+      <c r="AC46">
+        <v>2546700000.0</v>
+      </c>
+      <c r="AD46">
+        <v>2534000000.0</v>
+      </c>
+      <c r="AE46">
+        <v>2516800000.0</v>
+      </c>
+      <c r="AF46">
+        <v>2441300000.0</v>
+      </c>
+      <c r="AG46">
+        <v>2439400000.0</v>
+      </c>
+      <c r="AH46">
+        <v>2443900000.0</v>
+      </c>
+      <c r="AI46">
+        <v>2414800000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>2402400000.0</v>
+      </c>
+      <c r="AK46">
+        <v>2416900000.0</v>
+      </c>
+      <c r="AL46">
+        <v>2078900000.0</v>
+      </c>
+      <c r="AM46">
+        <v>2037400000.0</v>
+      </c>
+      <c r="AN46">
+        <v>2052600000.0</v>
+      </c>
+      <c r="AO46">
+        <v>2046400000.0</v>
+      </c>
+      <c r="AP46">
+        <v>2046400000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>2023400000.0</v>
+      </c>
+      <c r="AR46">
+        <v>2646600000.0</v>
+      </c>
+      <c r="AS46">
+        <v>2670100000.0</v>
+      </c>
+      <c r="AT46">
+        <v>2670100000.0</v>
+      </c>
+      <c r="AU46">
+        <v>2689600000.0</v>
+      </c>
+      <c r="AV46">
+        <v>3232100000.0</v>
+      </c>
+      <c r="AW46">
+        <v>3196800000.0</v>
+      </c>
+      <c r="AX46">
+        <v>3137900000.0</v>
+      </c>
+      <c r="AY46">
+        <v>3046000000.0</v>
+      </c>
+      <c r="AZ46">
+        <v>3554400000.0</v>
+      </c>
+      <c r="BA46">
+        <v>3465500000.0</v>
+      </c>
+      <c r="BB46">
+        <v>3321600000.0</v>
+      </c>
+      <c r="BC46">
+        <v>3246600000.0</v>
+      </c>
+      <c r="BD46">
+        <v>3070000000.0</v>
+      </c>
+      <c r="BE46">
+        <v>2985600000.0</v>
+      </c>
+      <c r="BF46">
+        <v>2309800000.0</v>
+      </c>
+      <c r="BG46">
+        <v>2238075000.0</v>
+      </c>
+      <c r="BH46">
+        <v>2142989000.0</v>
+      </c>
+      <c r="BI46">
+        <v>2064482000.0</v>
+      </c>
+      <c r="BJ46">
+        <v>2039316000.0</v>
+      </c>
+      <c r="BK46">
+        <v>2156284000.0</v>
+      </c>
+      <c r="BL46">
+        <v>2074577000.0</v>
+      </c>
+      <c r="BM46">
+        <v>2215705000.0</v>
+      </c>
+      <c r="BN46">
+        <v>1953419000.0</v>
+      </c>
+      <c r="BO46">
+        <v>1839427000.0</v>
+      </c>
+      <c r="BP46">
+        <v>1801409000.0</v>
+      </c>
+      <c r="BQ46">
+        <v>1829326000.0</v>
+      </c>
+      <c r="BR46">
+        <v>1512100000.0</v>
+      </c>
+      <c r="BS46">
+        <v>1163244000.0</v>
+      </c>
+      <c r="BT46">
+        <v>1223465000.0</v>
+      </c>
+      <c r="BU46">
+        <v>1224131000.0</v>
+      </c>
+      <c r="BV46">
+        <v>1230641000.0</v>
+      </c>
+      <c r="BW46">
+        <v>1249434000.0</v>
+      </c>
+      <c r="BX46">
+        <v>1005649000.0</v>
+      </c>
+      <c r="BY46">
+        <v>1211268000.0</v>
+      </c>
+      <c r="BZ46">
+        <v>1250205000.0</v>
+      </c>
+      <c r="CA46">
+        <v>1251252000.0</v>
+      </c>
+      <c r="CB46">
+        <v>182481000.0</v>
+      </c>
+      <c r="CC46">
+        <v>189199000.0</v>
+      </c>
+      <c r="CD46">
+        <v>197922000.0</v>
+      </c>
+      <c r="CE46">
+        <v>70716000.0</v>
+      </c>
+      <c r="CF46">
+        <v>72219000.0</v>
+      </c>
+      <c r="CG46">
+        <v>71438000.0</v>
+      </c>
+      <c r="CH46">
+        <v>71760000.0</v>
+      </c>
+      <c r="CI46">
+        <v>72825000.0</v>
+      </c>
+      <c r="CJ46">
+        <v>74526000.0</v>
+      </c>
+      <c r="CK46">
+        <v>80160000.0</v>
+      </c>
+      <c r="CL46">
+        <v>83397000.0</v>
+      </c>
+      <c r="CM46">
+        <v>84925000.0</v>
+      </c>
+      <c r="CN46">
+        <v>88028000.0</v>
+      </c>
+      <c r="CO46">
+        <v>90888000.0</v>
+      </c>
+      <c r="CP46">
+        <v>93680000.0</v>
+      </c>
+      <c r="CQ46">
+        <v>96852000.0</v>
+      </c>
+      <c r="CR46">
+        <v>101734000.0</v>
+      </c>
+      <c r="CS46">
+        <v>104781000.0</v>
+      </c>
+      <c r="CT46">
+        <v>107067000.0</v>
+      </c>
+      <c r="CU46">
+        <v>108484000.0</v>
+      </c>
+      <c r="CV46">
+        <v>108440530.0</v>
+      </c>
+      <c r="CW46">
+        <v>109204838.0</v>
+      </c>
+      <c r="CX46">
+        <v>107849667.0</v>
+      </c>
+      <c r="CY46">
+        <v>105578077.0</v>
+      </c>
+      <c r="CZ46">
+        <v>97122230.0</v>
+      </c>
+      <c r="DA46">
+        <v>97094595.0</v>
+      </c>
+      <c r="DB46">
+        <v>101731154.0</v>
+      </c>
+      <c r="DC46">
+        <v>86196171.0</v>
+      </c>
+      <c r="DD46">
+        <v>107468993.0</v>
+      </c>
+      <c r="DE46">
+        <v>92725165.0</v>
+      </c>
+      <c r="DF46">
+        <v>94865850.0</v>
+      </c>
+      <c r="DG46">
+        <v>96905485.0</v>
+      </c>
+      <c r="DH46">
+        <v>98281383.0</v>
+      </c>
+      <c r="DI46">
+        <v>99727891.0</v>
+      </c>
+      <c r="DJ46">
+        <v>101868171.0</v>
+      </c>
+      <c r="DK46">
+        <v>104372158.0</v>
+      </c>
+      <c r="DL46">
+        <v>103975092.0</v>
+      </c>
+      <c r="DM46">
+        <v>103021082.0</v>
+      </c>
+      <c r="DN46">
+        <v>103488120.0</v>
+      </c>
+      <c r="DO46">
+        <v>510762.0</v>
+      </c>
+      <c r="DP46">
+        <v>367242.0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:120">
+      <c r="A47" t="s">
+        <v>76</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>4558900000.0</v>
+      </c>
+      <c r="D47">
+        <v>4272500000.0</v>
+      </c>
+      <c r="E47">
+        <v>4356400000.0</v>
+      </c>
+      <c r="F47">
+        <v>4361000000.0</v>
+      </c>
+      <c r="G47">
+        <v>4349000000.0</v>
+      </c>
+      <c r="H47">
+        <v>4314000000.0</v>
+      </c>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
+        <v>3282700000.0</v>
+      </c>
+      <c r="M47">
+        <v>3044700000.0</v>
+      </c>
+      <c r="N47"/>
+      <c r="O47">
+        <v>2626300000.0</v>
+      </c>
+      <c r="P47">
+        <v>2907900000.0</v>
+      </c>
+      <c r="Q47">
+        <v>2857900000.0</v>
+      </c>
+      <c r="R47">
+        <v>2787400000.0</v>
+      </c>
+      <c r="S47">
+        <v>2649600000.0</v>
+      </c>
+      <c r="T47">
+        <v>2703300000.0</v>
+      </c>
+      <c r="U47">
+        <v>2547500000.0</v>
+      </c>
+      <c r="V47">
+        <v>2463600000.0</v>
+      </c>
+      <c r="W47">
+        <v>2416800000.0</v>
+      </c>
+      <c r="X47">
+        <v>2299200000.0</v>
+      </c>
+      <c r="Y47">
+        <v>2285600000.0</v>
+      </c>
+      <c r="Z47">
+        <v>2311900000.0</v>
+      </c>
+      <c r="AA47">
+        <v>2281800000.0</v>
+      </c>
+      <c r="AB47">
+        <v>2539000000.0</v>
+      </c>
+      <c r="AC47">
+        <v>2535800000.0</v>
+      </c>
+      <c r="AD47">
+        <v>2516300000.0</v>
+      </c>
+      <c r="AE47">
+        <v>2483400000.0</v>
+      </c>
+      <c r="AF47">
+        <v>2429600000.0</v>
+      </c>
+      <c r="AG47">
+        <v>2429300000.0</v>
+      </c>
+      <c r="AH47">
+        <v>2430200000.0</v>
+      </c>
+      <c r="AI47">
+        <v>2420400000.0</v>
+      </c>
+      <c r="AJ47">
+        <v>2400500000.0</v>
+      </c>
+      <c r="AK47">
+        <v>2415800000.0</v>
+      </c>
+      <c r="AL47">
+        <v>2074000000.0</v>
+      </c>
+      <c r="AM47">
+        <v>2043000000.0</v>
+      </c>
+      <c r="AN47">
+        <v>2030800000.0</v>
+      </c>
+      <c r="AO47">
+        <v>2035700000.0</v>
+      </c>
+      <c r="AP47">
+        <v>2016100000.0</v>
+      </c>
+      <c r="AQ47">
+        <v>2014500000.0</v>
+      </c>
+      <c r="AR47">
+        <v>2652200000.0</v>
+      </c>
+      <c r="AS47">
+        <v>2675700000.0</v>
+      </c>
+      <c r="AT47">
+        <v>2695200000.0</v>
+      </c>
+      <c r="AU47">
+        <v>2716500000.0</v>
+      </c>
+      <c r="AV47">
+        <v>3251500000.0</v>
+      </c>
+      <c r="AW47">
+        <v>3216900000.0</v>
+      </c>
+      <c r="AX47">
+        <v>3158600000.0</v>
+      </c>
+      <c r="AY47">
+        <v>3078800000.0</v>
+      </c>
+      <c r="AZ47">
+        <v>3583000000.0</v>
+      </c>
+      <c r="BA47">
+        <v>3494600000.0</v>
+      </c>
+      <c r="BB47">
+        <v>3339800000.0</v>
+      </c>
+      <c r="BC47">
+        <v>3265400000.0</v>
+      </c>
+      <c r="BD47">
+        <v>3089400000.0</v>
+      </c>
+      <c r="BE47">
+        <v>3005600000.0</v>
+      </c>
+      <c r="BF47">
+        <v>2330300000.0</v>
+      </c>
+      <c r="BG47">
+        <v>2267205000.0</v>
+      </c>
+      <c r="BH47">
+        <v>2166797000.0</v>
+      </c>
+      <c r="BI47">
+        <v>2096604000.0</v>
+      </c>
+      <c r="BJ47">
+        <v>2071877000.0</v>
+      </c>
+      <c r="BK47">
+        <v>2189967000.0</v>
+      </c>
+      <c r="BL47">
+        <v>2100815000.0</v>
+      </c>
+      <c r="BM47">
+        <v>2049291000.0</v>
+      </c>
+      <c r="BN47">
+        <v>1981380000.0</v>
+      </c>
+      <c r="BO47">
+        <v>1874390000.0</v>
+      </c>
+      <c r="BP47">
+        <v>1830681000.0</v>
+      </c>
+      <c r="BQ47">
+        <v>1677218000.0</v>
+      </c>
+      <c r="BR47">
+        <v>1542277000.0</v>
+      </c>
+      <c r="BS47">
+        <v>1198748000.0</v>
+      </c>
+      <c r="BT47">
+        <v>1254745000.0</v>
+      </c>
+      <c r="BU47">
+        <v>1256565000.0</v>
+      </c>
+      <c r="BV47">
+        <v>1264226000.0</v>
+      </c>
+      <c r="BW47">
+        <v>1290563000.0</v>
+      </c>
+      <c r="BX47">
+        <v>1258394000.0</v>
+      </c>
+      <c r="BY47">
+        <v>1248950000.0</v>
+      </c>
+      <c r="BZ47">
+        <v>1288824000.0</v>
+      </c>
+      <c r="CA47">
+        <v>1291038000.0</v>
+      </c>
+      <c r="CB47">
+        <v>327465000.0</v>
+      </c>
+      <c r="CC47">
+        <v>332916000.0</v>
+      </c>
+      <c r="CD47">
+        <v>344341000.0</v>
+      </c>
+      <c r="CE47">
+        <v>123160000.0</v>
+      </c>
+      <c r="CF47">
+        <v>224610000.0</v>
+      </c>
+      <c r="CG47">
+        <v>223178000.0</v>
+      </c>
+      <c r="CH47">
+        <v>226015000.0</v>
+      </c>
+      <c r="CI47">
+        <v>222520000.0</v>
+      </c>
+      <c r="CJ47">
+        <v>222620000.0</v>
+      </c>
+      <c r="CK47">
+        <v>216930000.0</v>
+      </c>
+      <c r="CL47">
+        <v>209408000.0</v>
+      </c>
+      <c r="CM47">
+        <v>207672000.0</v>
+      </c>
+      <c r="CN47">
+        <v>145850000.0</v>
+      </c>
+      <c r="CO47">
+        <v>144605000.0</v>
+      </c>
+      <c r="CP47">
+        <v>151624000.0</v>
+      </c>
+      <c r="CQ47">
+        <v>96852000.0</v>
+      </c>
+      <c r="CR47">
+        <v>101734000.0</v>
+      </c>
+      <c r="CS47">
+        <v>104786000.0</v>
+      </c>
+      <c r="CT47">
+        <v>107074000.0</v>
+      </c>
+      <c r="CU47">
+        <v>108491000.0</v>
+      </c>
+      <c r="CV47">
+        <v>108450000.0</v>
+      </c>
+      <c r="CW47">
+        <v>109205000.0</v>
+      </c>
+      <c r="CX47">
+        <v>107839000.0</v>
+      </c>
+      <c r="CY47">
+        <v>105582000.0</v>
+      </c>
+      <c r="CZ47">
+        <v>97120000.0</v>
+      </c>
+      <c r="DA47">
+        <v>97094000.0</v>
+      </c>
+      <c r="DB47">
+        <v>101665000.0</v>
+      </c>
+      <c r="DC47"/>
+      <c r="DD47"/>
+      <c r="DE47"/>
+      <c r="DF47"/>
+      <c r="DG47"/>
+      <c r="DH47"/>
+      <c r="DI47"/>
+      <c r="DJ47"/>
+      <c r="DK47"/>
+      <c r="DL47"/>
+      <c r="DM47"/>
+      <c r="DN47"/>
+      <c r="DO47"/>
+      <c r="DP47"/>
+    </row>
+    <row r="48" spans="1:120">
+      <c r="A48" t="s">
+        <v>77</v>
+      </c>
+      <c r="B48">
+        <v>1252300000.0</v>
+      </c>
+      <c r="C48">
+        <v>871011998.0</v>
+      </c>
+      <c r="D48">
+        <v>466300000.0</v>
+      </c>
+      <c r="E48">
+        <v>326900000.0</v>
+      </c>
+      <c r="F48">
+        <v>299100000.0</v>
+      </c>
+      <c r="G48">
+        <v>259400000.0</v>
+      </c>
+      <c r="H48">
+        <v>173200000.0</v>
+      </c>
+      <c r="I48">
+        <v>-420900000.0</v>
+      </c>
+      <c r="J48">
+        <v>-504879008.0</v>
+      </c>
+      <c r="K48">
+        <v>-538300000.0</v>
+      </c>
+      <c r="L48">
+        <v>-528700000.0</v>
+      </c>
+      <c r="M48">
+        <v>-527900000.0</v>
+      </c>
+      <c r="N48">
+        <v>-620913867.0</v>
+      </c>
+      <c r="O48">
+        <v>-632400000.0</v>
+      </c>
+      <c r="P48">
+        <v>-652129186.0</v>
+      </c>
+      <c r="Q48">
+        <v>-549381700.0</v>
+      </c>
+      <c r="R48">
+        <v>-538400000.0</v>
+      </c>
+      <c r="S48">
+        <v>-561439000.0</v>
+      </c>
+      <c r="T48">
+        <v>-367659176.0</v>
+      </c>
+      <c r="U48">
+        <v>-292900000.0</v>
+      </c>
+      <c r="V48">
+        <v>-288400000.0</v>
+      </c>
+      <c r="W48">
+        <v>-307900000.0</v>
+      </c>
+      <c r="X48">
+        <v>-370700000.0</v>
+      </c>
+      <c r="Y48">
+        <v>-359100000.0</v>
+      </c>
+      <c r="Z48">
+        <v>-384600000.0</v>
+      </c>
+      <c r="AA48">
+        <v>-350200000.0</v>
+      </c>
+      <c r="AB48">
+        <v>3900000.0</v>
+      </c>
+      <c r="AC48">
+        <v>6900000.0</v>
+      </c>
+      <c r="AD48">
+        <v>21300000.0</v>
+      </c>
+      <c r="AE48">
+        <v>63100000.0</v>
+      </c>
+      <c r="AF48">
+        <v>97900000.0</v>
+      </c>
+      <c r="AG48">
+        <v>107400000.0</v>
+      </c>
+      <c r="AH48">
+        <v>133600000.0</v>
+      </c>
+      <c r="AI48">
+        <v>91300000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>109600000.0</v>
+      </c>
+      <c r="AK48">
+        <v>78800000.0</v>
+      </c>
+      <c r="AL48">
+        <v>-427700000.0</v>
+      </c>
+      <c r="AM48">
+        <v>-409700000.0</v>
+      </c>
+      <c r="AN48">
+        <v>-403300000.0</v>
+      </c>
+      <c r="AO48">
+        <v>-420300000.0</v>
+      </c>
+      <c r="AP48">
+        <v>-420300000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>-408100000.0</v>
+      </c>
+      <c r="AR48">
+        <v>221800000.0</v>
+      </c>
+      <c r="AS48">
+        <v>305600000.0</v>
+      </c>
+      <c r="AT48">
+        <v>305600000.0</v>
+      </c>
+      <c r="AU48">
+        <v>325300000.0</v>
+      </c>
+      <c r="AV48">
+        <v>421400000.0</v>
+      </c>
+      <c r="AW48">
+        <v>493900000.0</v>
+      </c>
+      <c r="AX48">
+        <v>468800000.0</v>
+      </c>
+      <c r="AY48">
+        <v>465100000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>1304000000.0</v>
+      </c>
+      <c r="BA48">
+        <v>1278700000.0</v>
+      </c>
+      <c r="BB48">
+        <v>1354100000.0</v>
+      </c>
+      <c r="BC48">
+        <v>1343200000.0</v>
+      </c>
+      <c r="BD48">
+        <v>1308000000.0</v>
+      </c>
+      <c r="BE48">
+        <v>1230000000.0</v>
+      </c>
+      <c r="BF48">
+        <v>1224100000.0</v>
+      </c>
+      <c r="BG48">
+        <v>1104884000.0</v>
+      </c>
+      <c r="BH48">
+        <v>1019114000.0</v>
+      </c>
+      <c r="BI48">
+        <v>978364000.0</v>
+      </c>
+      <c r="BJ48">
+        <v>536980000.0</v>
+      </c>
+      <c r="BK48">
+        <v>363852000.0</v>
+      </c>
+      <c r="BL48">
+        <v>249196000.0</v>
+      </c>
+      <c r="BM48">
+        <v>208444000.0</v>
+      </c>
+      <c r="BN48">
+        <v>172731000.0</v>
+      </c>
+      <c r="BO48">
+        <v>113887000.0</v>
+      </c>
+      <c r="BP48">
+        <v>183385000.0</v>
+      </c>
+      <c r="BQ48">
+        <v>118523000.0</v>
+      </c>
+      <c r="BR48">
+        <v>74400000.0</v>
+      </c>
+      <c r="BS48">
+        <v>21897000.0</v>
+      </c>
+      <c r="BT48">
+        <v>136046000.0</v>
+      </c>
+      <c r="BU48">
+        <v>117197000.0</v>
+      </c>
+      <c r="BV48">
+        <v>83926000.0</v>
+      </c>
+      <c r="BW48">
+        <v>49553000.0</v>
+      </c>
+      <c r="BX48">
+        <v>58848000.0</v>
+      </c>
+      <c r="BY48">
+        <v>38953000.0</v>
+      </c>
+      <c r="BZ48">
+        <v>120323000.0</v>
+      </c>
+      <c r="CA48">
+        <v>108932000.0</v>
+      </c>
+      <c r="CB48">
+        <v>117135000.0</v>
+      </c>
+      <c r="CC48">
+        <v>103710000.0</v>
+      </c>
+      <c r="CD48">
+        <v>73872000.0</v>
+      </c>
+      <c r="CE48">
+        <v>54021000.0</v>
+      </c>
+      <c r="CF48">
+        <v>56713000.0</v>
+      </c>
+      <c r="CG48">
+        <v>52515000.0</v>
+      </c>
+      <c r="CH48">
+        <v>50140000.0</v>
+      </c>
+      <c r="CI48">
+        <v>42397000.0</v>
+      </c>
+      <c r="CJ48">
+        <v>45063000.0</v>
+      </c>
+      <c r="CK48">
+        <v>45989000.0</v>
+      </c>
+      <c r="CL48">
+        <v>45912000.0</v>
+      </c>
+      <c r="CM48">
+        <v>42023000.0</v>
+      </c>
+      <c r="CN48">
+        <v>46348000.0</v>
+      </c>
+      <c r="CO48">
+        <v>42017000.0</v>
+      </c>
+      <c r="CP48">
+        <v>38287000.0</v>
+      </c>
+      <c r="CQ48">
+        <v>33709000.0</v>
+      </c>
+      <c r="CR48">
+        <v>38640000.0</v>
+      </c>
+      <c r="CS48">
+        <v>36018000.0</v>
+      </c>
+      <c r="CT48">
+        <v>35155000.0</v>
+      </c>
+      <c r="CU48">
+        <v>30693000.0</v>
+      </c>
+      <c r="CV48">
+        <v>30821874.0</v>
+      </c>
+      <c r="CW48">
+        <v>27802234.0</v>
+      </c>
+      <c r="CX48">
+        <v>25160799.0</v>
+      </c>
+      <c r="CY48">
+        <v>21611548.0</v>
+      </c>
+      <c r="CZ48">
+        <v>23305609.0</v>
+      </c>
+      <c r="DA48">
+        <v>18513514.0</v>
+      </c>
+      <c r="DB48">
+        <v>11311125.0</v>
+      </c>
+      <c r="DC48">
+        <v>8571231.0</v>
+      </c>
+      <c r="DD48">
+        <v>6610331.0</v>
+      </c>
+      <c r="DE48">
+        <v>613622.0</v>
+      </c>
+      <c r="DF48">
+        <v>-1788672.0</v>
+      </c>
+      <c r="DG48">
+        <v>710640.0</v>
+      </c>
+      <c r="DH48">
+        <v>-8102986.0</v>
+      </c>
+      <c r="DI48">
+        <v>-8707483.0</v>
+      </c>
+      <c r="DJ48">
+        <v>-9728587.0</v>
+      </c>
+      <c r="DK48">
+        <v>-13431270.0</v>
+      </c>
+      <c r="DL48">
+        <v>-12598653.0</v>
+      </c>
+      <c r="DM48">
+        <v>-16373252.0</v>
+      </c>
+      <c r="DN48">
+        <v>-18632195.0</v>
+      </c>
+      <c r="DO48">
+        <v>-15906603.0</v>
+      </c>
+      <c r="DP48">
+        <v>-14395887.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:120">
+      <c r="A49" t="s">
+        <v>78</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
+      <c r="CG49"/>
+      <c r="CH49"/>
+      <c r="CI49"/>
+      <c r="CJ49"/>
+      <c r="CK49"/>
+      <c r="CL49"/>
+      <c r="CM49"/>
+      <c r="CN49"/>
+      <c r="CO49"/>
+      <c r="CP49"/>
+      <c r="CQ49"/>
+      <c r="CR49"/>
+      <c r="CS49"/>
+      <c r="CT49"/>
+      <c r="CU49"/>
+      <c r="CV49"/>
+      <c r="CW49"/>
+      <c r="CX49"/>
+      <c r="CY49"/>
+      <c r="CZ49"/>
+      <c r="DA49"/>
+      <c r="DB49"/>
+      <c r="DC49"/>
+      <c r="DD49"/>
+      <c r="DE49"/>
+      <c r="DF49"/>
+      <c r="DG49"/>
+      <c r="DH49"/>
+      <c r="DI49"/>
+      <c r="DJ49"/>
+      <c r="DK49"/>
+      <c r="DL49"/>
+      <c r="DM49"/>
+      <c r="DN49"/>
+      <c r="DO49"/>
+      <c r="DP49"/>
+    </row>
+    <row r="50" spans="1:120">
+      <c r="A50" t="s">
+        <v>79</v>
+      </c>
+      <c r="B50">
+        <v>300000.0</v>
+      </c>
+      <c r="C50">
+        <v>1000000.0</v>
+      </c>
+      <c r="D50">
+        <v>1500000.0</v>
+      </c>
+      <c r="E50">
+        <v>1300000.0</v>
+      </c>
+      <c r="F50">
+        <v>1300000.0</v>
+      </c>
+      <c r="G50">
+        <v>1000000.0</v>
+      </c>
+      <c r="H50">
+        <v>1300000.0</v>
+      </c>
+      <c r="I50">
+        <v>1400000.0</v>
+      </c>
+      <c r="J50">
+        <v>3000000.0</v>
+      </c>
+      <c r="K50">
+        <v>5000000.0</v>
+      </c>
+      <c r="L50">
+        <v>7700000.0</v>
+      </c>
+      <c r="M50">
+        <v>8700000.0</v>
+      </c>
+      <c r="N50">
+        <v>8900000.0</v>
+      </c>
+      <c r="O50">
+        <v>8700000.0</v>
+      </c>
+      <c r="P50">
+        <v>8000000.0</v>
+      </c>
+      <c r="Q50">
+        <v>7000000.0</v>
+      </c>
+      <c r="R50">
+        <v>7400000.0</v>
+      </c>
+      <c r="S50">
+        <v>7500000.0</v>
+      </c>
+      <c r="T50">
+        <v>7600000.0</v>
+      </c>
+      <c r="U50">
+        <v>7700000.0</v>
+      </c>
+      <c r="V50">
+        <v>7600000.0</v>
+      </c>
+      <c r="W50">
+        <v>7900000.0</v>
+      </c>
+      <c r="X50">
+        <v>7500000.0</v>
+      </c>
+      <c r="Y50">
+        <v>7100000.0</v>
+      </c>
+      <c r="Z50">
+        <v>4500000.0</v>
+      </c>
+      <c r="AA50">
+        <v>4600000.0</v>
+      </c>
+      <c r="AB50">
+        <v>4500000.0</v>
+      </c>
+      <c r="AC50">
+        <v>4700000.0</v>
+      </c>
+      <c r="AD50"/>
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50">
+        <v>393700000.0</v>
+      </c>
+      <c r="AH50">
+        <v>392500000.0</v>
+      </c>
+      <c r="AI50">
+        <v>391600000.0</v>
+      </c>
+      <c r="AJ50">
+        <v>388700000.0</v>
+      </c>
+      <c r="AK50">
+        <v>392200000.0</v>
+      </c>
+      <c r="AL50">
+        <v>899300000.0</v>
+      </c>
+      <c r="AM50">
+        <v>485200000.0</v>
+      </c>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50">
+        <v>699200000.0</v>
+      </c>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50">
+        <v>676600000.0</v>
+      </c>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50">
+        <v>640300000.0</v>
+      </c>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
+      <c r="CG50"/>
+      <c r="CH50"/>
+      <c r="CI50"/>
+      <c r="CJ50"/>
+      <c r="CK50"/>
+      <c r="CL50"/>
+      <c r="CM50"/>
+      <c r="CN50"/>
+      <c r="CO50"/>
+      <c r="CP50"/>
+      <c r="CQ50"/>
+      <c r="CR50"/>
+      <c r="CS50"/>
+      <c r="CT50"/>
+      <c r="CU50"/>
+      <c r="CV50"/>
+      <c r="CW50"/>
+      <c r="CX50"/>
+      <c r="CY50"/>
+      <c r="CZ50"/>
+      <c r="DA50"/>
+      <c r="DB50"/>
+      <c r="DC50"/>
+      <c r="DD50"/>
+      <c r="DE50"/>
+      <c r="DF50"/>
+      <c r="DG50"/>
+      <c r="DH50"/>
+      <c r="DI50"/>
+      <c r="DJ50"/>
+      <c r="DK50"/>
+      <c r="DL50"/>
+      <c r="DM50"/>
+      <c r="DN50"/>
+      <c r="DO50"/>
+      <c r="DP50"/>
+    </row>
+    <row r="51" spans="1:120">
+      <c r="A51" t="s">
+        <v>80</v>
+      </c>
+      <c r="B51">
+        <v>651000000.0</v>
+      </c>
+      <c r="C51">
+        <v>839968594.0</v>
+      </c>
+      <c r="D51">
+        <v>1091400000.0</v>
+      </c>
+      <c r="E51">
+        <v>1191600000.0</v>
+      </c>
+      <c r="F51">
+        <v>1148600000.0</v>
+      </c>
+      <c r="G51">
+        <v>1153100000.0</v>
+      </c>
+      <c r="H51">
+        <v>941600000.0</v>
+      </c>
+      <c r="I51">
+        <v>947800000.0</v>
+      </c>
+      <c r="J51">
+        <v>949420280.0</v>
+      </c>
+      <c r="K51">
+        <v>952100000.0</v>
+      </c>
+      <c r="L51">
+        <v>965400000.0</v>
+      </c>
+      <c r="M51">
+        <v>965800000.0</v>
+      </c>
+      <c r="N51">
+        <v>759105978.0</v>
+      </c>
+      <c r="O51">
+        <v>992500000.0</v>
+      </c>
+      <c r="P51">
+        <v>916932557.0</v>
+      </c>
+      <c r="Q51">
+        <v>675083439.0</v>
+      </c>
+      <c r="R51">
+        <v>526000000.0</v>
+      </c>
+      <c r="S51">
+        <v>529282586.0</v>
+      </c>
+      <c r="T51">
+        <v>527823576.0</v>
+      </c>
+      <c r="U51">
+        <v>518700000.0</v>
+      </c>
+      <c r="V51">
+        <v>530499999.0</v>
+      </c>
+      <c r="W51">
+        <v>533400000.0</v>
+      </c>
+      <c r="X51">
+        <v>540300000.0</v>
+      </c>
+      <c r="Y51">
+        <v>478700000.0</v>
+      </c>
+      <c r="Z51">
+        <v>483200000.0</v>
+      </c>
+      <c r="AA51">
+        <v>467300000.0</v>
+      </c>
+      <c r="AB51">
+        <v>404700000.0</v>
+      </c>
+      <c r="AC51">
+        <v>413500000.0</v>
+      </c>
+      <c r="AD51">
+        <v>394500000.0</v>
+      </c>
+      <c r="AE51">
+        <v>398500000.0</v>
+      </c>
+      <c r="AF51">
+        <v>396200000.0</v>
+      </c>
+      <c r="AG51">
+        <v>393700000.0</v>
+      </c>
+      <c r="AH51">
+        <v>392500000.0</v>
+      </c>
+      <c r="AI51">
+        <v>391600000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>388700000.0</v>
+      </c>
+      <c r="AK51">
+        <v>392200000.0</v>
+      </c>
+      <c r="AL51">
+        <v>899300000.0</v>
+      </c>
+      <c r="AM51">
+        <v>485100000.0</v>
+      </c>
+      <c r="AN51">
+        <v>485100000.0</v>
+      </c>
+      <c r="AO51">
+        <v>628900000.0</v>
+      </c>
+      <c r="AP51">
+        <v>628900000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>629200000.0</v>
+      </c>
+      <c r="AR51">
+        <v>627800000.0</v>
+      </c>
+      <c r="AS51">
+        <v>637000000.0</v>
+      </c>
+      <c r="AT51">
+        <v>637000000.0</v>
+      </c>
+      <c r="AU51">
+        <v>636700000.0</v>
+      </c>
+      <c r="AV51">
+        <v>641300000.0</v>
+      </c>
+      <c r="AW51">
+        <v>641000000.0</v>
+      </c>
+      <c r="AX51">
+        <v>640600000.0</v>
+      </c>
+      <c r="AY51">
+        <v>640300000.0</v>
+      </c>
+      <c r="AZ51">
+        <v>639900000.0</v>
+      </c>
+      <c r="BA51">
+        <v>639500000.0</v>
+      </c>
+      <c r="BB51">
+        <v>639200000.0</v>
+      </c>
+      <c r="BC51">
+        <v>638800000.0</v>
+      </c>
+      <c r="BD51">
+        <v>638300000.0</v>
+      </c>
+      <c r="BE51">
+        <v>638300000.0</v>
+      </c>
+      <c r="BF51"/>
+      <c r="BG51"/>
+      <c r="BH51"/>
+      <c r="BI51"/>
+      <c r="BJ51"/>
+      <c r="BK51">
+        <v>11756000.0</v>
+      </c>
+      <c r="BL51"/>
+      <c r="BM51"/>
+      <c r="BN51"/>
+      <c r="BO51"/>
+      <c r="BP51">
+        <v>4992000.0</v>
+      </c>
+      <c r="BQ51">
+        <v>57197000.0</v>
+      </c>
+      <c r="BR51">
+        <v>45200000.0</v>
+      </c>
+      <c r="BS51">
+        <v>80758000.0</v>
+      </c>
+      <c r="BT51">
+        <v>29721000.0</v>
+      </c>
+      <c r="BU51">
+        <v>5631000.0</v>
+      </c>
+      <c r="BV51">
+        <v>33543000.0</v>
+      </c>
+      <c r="BW51">
+        <v>10229000.0</v>
+      </c>
+      <c r="BX51">
+        <v>5731000.0</v>
+      </c>
+      <c r="BY51">
+        <v>7210000.0</v>
+      </c>
+      <c r="BZ51">
+        <v>9772000.0</v>
+      </c>
+      <c r="CA51">
+        <v>38888000.0</v>
+      </c>
+      <c r="CB51"/>
+      <c r="CC51"/>
+      <c r="CD51">
+        <v>76745000.0</v>
+      </c>
+      <c r="CE51">
+        <v>6924000.0</v>
+      </c>
+      <c r="CF51">
+        <v>9051000.0</v>
+      </c>
+      <c r="CG51">
+        <v>8946000.0</v>
+      </c>
+      <c r="CH51">
+        <v>10537000.0</v>
+      </c>
+      <c r="CI51">
+        <v>10437000.0</v>
+      </c>
+      <c r="CJ51">
+        <v>10947000.0</v>
+      </c>
+      <c r="CK51">
+        <v>10870000.0</v>
+      </c>
+      <c r="CL51">
+        <v>11399000.0</v>
+      </c>
+      <c r="CM51">
+        <v>11342000.0</v>
+      </c>
+      <c r="CN51">
+        <v>11880000.0</v>
+      </c>
+      <c r="CO51">
+        <v>12624000.0</v>
+      </c>
+      <c r="CP51">
+        <v>13159000.0</v>
+      </c>
+      <c r="CQ51">
+        <v>13091000.0</v>
+      </c>
+      <c r="CR51">
+        <v>15315000.0</v>
+      </c>
+      <c r="CS51">
+        <v>14470000.0</v>
+      </c>
+      <c r="CT51">
+        <v>26528000.0</v>
+      </c>
+      <c r="CU51">
+        <v>26617000.0</v>
+      </c>
+      <c r="CV51">
+        <v>38923389.0</v>
+      </c>
+      <c r="CW51">
+        <v>36970718.0</v>
+      </c>
+      <c r="CX51">
+        <v>46386299.0</v>
+      </c>
+      <c r="CY51">
+        <v>44095879.0</v>
+      </c>
+      <c r="CZ51">
+        <v>52305543.0</v>
+      </c>
+      <c r="DA51">
+        <v>50337838.0</v>
+      </c>
+      <c r="DB51">
+        <v>64418236.0</v>
+      </c>
+      <c r="DC51">
+        <v>62763530.0</v>
+      </c>
+      <c r="DD51">
+        <v>74553633.0</v>
+      </c>
+      <c r="DE51">
+        <v>75611918.0</v>
+      </c>
+      <c r="DF51">
+        <v>91354753.0</v>
+      </c>
+      <c r="DG51">
+        <v>90251309.0</v>
+      </c>
+      <c r="DH51">
+        <v>100437823.0</v>
+      </c>
+      <c r="DI51">
+        <v>99455783.0</v>
+      </c>
+      <c r="DJ51">
+        <v>103983081.0</v>
+      </c>
+      <c r="DK51">
+        <v>102973068.0</v>
+      </c>
+      <c r="DL51">
+        <v>107450583.0</v>
+      </c>
+      <c r="DM51">
+        <v>106498588.0</v>
+      </c>
+      <c r="DN51">
+        <v>105293565.0</v>
+      </c>
+      <c r="DO51">
+        <v>97409704.0</v>
+      </c>
+      <c r="DP51">
+        <v>94601542.0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:120">
+      <c r="A52" t="s">
+        <v>81</v>
+      </c>
+      <c r="B52">
+        <v>32500000.0</v>
+      </c>
+      <c r="C52">
+        <v>33239398.0</v>
+      </c>
+      <c r="D52">
+        <v>32800000.0</v>
+      </c>
+      <c r="E52">
+        <v>32600000.0</v>
+      </c>
+      <c r="F52">
+        <v>28000000.0</v>
+      </c>
+      <c r="G52">
+        <v>29800000.0</v>
+      </c>
+      <c r="H52">
+        <v>30100000.0</v>
+      </c>
+      <c r="I52">
+        <v>27500000.0</v>
+      </c>
+      <c r="J52">
+        <v>26472682.0</v>
+      </c>
+      <c r="K52">
+        <v>26100000.0</v>
+      </c>
+      <c r="L52">
+        <v>27400000.0</v>
+      </c>
+      <c r="M52">
+        <v>22300000.0</v>
+      </c>
+      <c r="N52">
+        <v>15610405.0</v>
+      </c>
+      <c r="O52">
+        <v>13800000.0</v>
+      </c>
+      <c r="P52">
+        <v>28992345.0</v>
+      </c>
+      <c r="Q52">
+        <v>27644366.0</v>
+      </c>
+      <c r="R52">
+        <v>28400000.0</v>
+      </c>
+      <c r="S52">
+        <v>28860880.0</v>
+      </c>
+      <c r="T52">
+        <v>27060194.0</v>
+      </c>
+      <c r="U52">
+        <v>25800000.0</v>
+      </c>
+      <c r="V52">
+        <v>25900000.0</v>
+      </c>
+      <c r="W52">
+        <v>25900000.0</v>
+      </c>
+      <c r="X52">
+        <v>25500000.0</v>
+      </c>
+      <c r="Y52">
+        <v>24500000.0</v>
+      </c>
+      <c r="Z52">
+        <v>19400000.0</v>
+      </c>
+      <c r="AA52">
+        <v>18000000.0</v>
+      </c>
+      <c r="AB52">
+        <v>4500000.0</v>
+      </c>
+      <c r="AC52">
+        <v>4700000.0</v>
+      </c>
+      <c r="AD52"/>
+      <c r="AE52">
+        <v>2200000.0</v>
+      </c>
+      <c r="AF52"/>
+      <c r="AG52">
+        <v>393700000.0</v>
+      </c>
+      <c r="AH52">
+        <v>392500000.0</v>
+      </c>
+      <c r="AI52">
+        <v>391600000.0</v>
+      </c>
+      <c r="AJ52">
+        <v>388700000.0</v>
+      </c>
+      <c r="AK52">
+        <v>392200000.0</v>
+      </c>
+      <c r="AL52">
+        <v>505700000.0</v>
+      </c>
+      <c r="AM52">
+        <v>100000.0</v>
+      </c>
+      <c r="AN52">
+        <v>300000.0</v>
+      </c>
+      <c r="AO52"/>
+      <c r="AP52">
+        <v>700000.0</v>
+      </c>
+      <c r="AQ52">
+        <v>700000.0</v>
+      </c>
+      <c r="AR52"/>
+      <c r="AS52"/>
+      <c r="AT52"/>
+      <c r="AU52">
+        <v>676600000.0</v>
+      </c>
+      <c r="AV52"/>
+      <c r="AW52"/>
+      <c r="AX52"/>
+      <c r="AY52">
+        <v>640300000.0</v>
+      </c>
+      <c r="AZ52"/>
+      <c r="BA52"/>
+      <c r="BB52">
+        <v>7800000.0</v>
+      </c>
+      <c r="BC52"/>
+      <c r="BD52"/>
+      <c r="BE52"/>
+      <c r="BF52"/>
+      <c r="BG52"/>
+      <c r="BH52"/>
+      <c r="BI52"/>
+      <c r="BJ52"/>
+      <c r="BK52">
+        <v>11756000.0</v>
+      </c>
+      <c r="BL52"/>
+      <c r="BM52"/>
+      <c r="BN52"/>
+      <c r="BO52"/>
+      <c r="BP52"/>
+      <c r="BQ52">
+        <v>51962000.0</v>
+      </c>
+      <c r="BR52">
+        <v>40000000.0</v>
+      </c>
+      <c r="BS52">
+        <v>50000000.0</v>
+      </c>
+      <c r="BT52">
+        <v>24238000.0</v>
+      </c>
+      <c r="BU52"/>
+      <c r="BV52">
+        <v>27901000.0</v>
+      </c>
+      <c r="BW52">
+        <v>4533000.0</v>
+      </c>
+      <c r="BX52"/>
+      <c r="BY52"/>
+      <c r="BZ52"/>
+      <c r="CA52">
+        <v>29263000.0</v>
+      </c>
+      <c r="CB52"/>
+      <c r="CC52"/>
+      <c r="CD52">
+        <v>20240000.0</v>
+      </c>
+      <c r="CE52"/>
+      <c r="CF52"/>
+      <c r="CG52"/>
+      <c r="CH52"/>
+      <c r="CI52"/>
+      <c r="CJ52"/>
+      <c r="CK52"/>
+      <c r="CL52"/>
+      <c r="CM52"/>
+      <c r="CN52"/>
+      <c r="CO52"/>
+      <c r="CP52"/>
+      <c r="CQ52"/>
+      <c r="CR52"/>
+      <c r="CS52"/>
+      <c r="CT52">
+        <v>11553000.0</v>
+      </c>
+      <c r="CU52">
+        <v>11562000.0</v>
+      </c>
+      <c r="CV52">
+        <v>23193080.0</v>
+      </c>
+      <c r="CW52">
+        <v>23041179.0</v>
+      </c>
+      <c r="CX52">
+        <v>23313670.0</v>
+      </c>
+      <c r="CY52">
+        <v>23428457.0</v>
+      </c>
+      <c r="CZ52">
+        <v>23119303.0</v>
+      </c>
+      <c r="DA52">
+        <v>23310811.0</v>
+      </c>
+      <c r="DB52">
+        <v>26898407.0</v>
+      </c>
+      <c r="DC52">
+        <v>26892929.0</v>
+      </c>
+      <c r="DD52">
+        <v>23579120.0</v>
+      </c>
+      <c r="DE52">
+        <v>23522193.0</v>
+      </c>
+      <c r="DF52">
+        <v>23583968.0</v>
+      </c>
+      <c r="DG52">
+        <v>23774146.0</v>
+      </c>
+      <c r="DH52">
+        <v>23720839.0</v>
+      </c>
+      <c r="DI52">
+        <v>23129252.0</v>
+      </c>
+      <c r="DJ52">
+        <v>21783574.0</v>
+      </c>
+      <c r="DK52">
+        <v>21895768.0</v>
+      </c>
+      <c r="DL52">
+        <v>6371733.0</v>
+      </c>
+      <c r="DM52">
+        <v>6375426.0</v>
+      </c>
+      <c r="DN52">
+        <v>6427385.0</v>
+      </c>
+      <c r="DO52">
+        <v>6421014.0</v>
+      </c>
+      <c r="DP52"/>
+    </row>
+    <row r="53" spans="1:120">
+      <c r="A53" t="s">
+        <v>82</v>
+      </c>
+      <c r="B53">
+        <v>1000000.0</v>
+      </c>
+      <c r="C53">
+        <v>998180.0</v>
+      </c>
+      <c r="D53">
+        <v>1000000.0</v>
+      </c>
+      <c r="E53">
+        <v>1000000.0</v>
+      </c>
+      <c r="F53">
+        <v>700000.0</v>
+      </c>
+      <c r="G53">
+        <v>1000000.0</v>
+      </c>
+      <c r="H53">
+        <v>1000000.0</v>
+      </c>
+      <c r="I53">
+        <v>300000.0</v>
+      </c>
+      <c r="J53">
+        <v>299690.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53"/>
+      <c r="M53"/>
+      <c r="N53">
+        <v>15335000.0</v>
+      </c>
+      <c r="O53">
+        <v>15335000.0</v>
+      </c>
+      <c r="P53">
+        <v>496444.0</v>
+      </c>
+      <c r="Q53">
+        <v>1802893.0</v>
+      </c>
+      <c r="R53">
+        <v>4900000.0</v>
+      </c>
+      <c r="S53">
+        <v>7589712.0</v>
+      </c>
+      <c r="T53">
+        <v>6190893.0</v>
+      </c>
+      <c r="U53">
+        <v>4900000.0</v>
+      </c>
+      <c r="V53">
+        <v>4800000.0</v>
+      </c>
+      <c r="W53">
+        <v>6000000.0</v>
+      </c>
+      <c r="X53">
+        <v>6600000.0</v>
+      </c>
+      <c r="Y53">
+        <v>6200000.0</v>
+      </c>
+      <c r="Z53">
+        <v>7200000.0</v>
+      </c>
+      <c r="AA53">
+        <v>6100000.0</v>
+      </c>
+      <c r="AB53">
+        <v>16700000.0</v>
+      </c>
+      <c r="AC53">
+        <v>51300000.0</v>
+      </c>
+      <c r="AD53">
+        <v>84500000.0</v>
+      </c>
+      <c r="AE53">
+        <v>119500000.0</v>
+      </c>
+      <c r="AF53">
+        <v>120000000.0</v>
+      </c>
+      <c r="AG53">
+        <v>119500000.0</v>
+      </c>
+      <c r="AH53">
+        <v>126900000.0</v>
+      </c>
+      <c r="AI53">
+        <v>127200000.0</v>
+      </c>
+      <c r="AJ53">
+        <v>227000000.0</v>
+      </c>
+      <c r="AK53"/>
+      <c r="AL53">
+        <v>92800000.0</v>
+      </c>
+      <c r="AM53">
+        <v>200000.0</v>
+      </c>
+      <c r="AN53">
+        <v>300000.0</v>
+      </c>
+      <c r="AO53">
+        <v>300000.0</v>
+      </c>
+      <c r="AP53">
+        <v>300000.0</v>
+      </c>
+      <c r="AQ53">
+        <v>500000.0</v>
+      </c>
+      <c r="AR53">
+        <v>97700000.0</v>
+      </c>
+      <c r="AS53">
+        <v>97500000.0</v>
+      </c>
+      <c r="AT53">
+        <v>97500000.0</v>
+      </c>
+      <c r="AU53">
+        <v>97800000.0</v>
+      </c>
+      <c r="AV53">
+        <v>109600000.0</v>
+      </c>
+      <c r="AW53">
+        <v>110500000.0</v>
+      </c>
+      <c r="AX53">
+        <v>110600000.0</v>
+      </c>
+      <c r="AY53">
+        <v>106100000.0</v>
+      </c>
+      <c r="AZ53">
+        <v>105000000.0</v>
+      </c>
+      <c r="BA53">
+        <v>104500000.0</v>
+      </c>
+      <c r="BB53">
+        <v>114600000.0</v>
+      </c>
+      <c r="BC53">
+        <v>115600000.0</v>
+      </c>
+      <c r="BD53">
+        <v>115700000.0</v>
+      </c>
+      <c r="BE53">
+        <v>96900000.0</v>
+      </c>
+      <c r="BF53">
+        <v>96800000.0</v>
+      </c>
+      <c r="BG53">
+        <v>96795000.0</v>
+      </c>
+      <c r="BH53">
+        <v>189286000.0</v>
+      </c>
+      <c r="BI53">
+        <v>41878000.0</v>
+      </c>
+      <c r="BJ53">
+        <v>40411000.0</v>
+      </c>
+      <c r="BK53">
+        <v>40411000.0</v>
+      </c>
+      <c r="BL53">
+        <v>40408000.0</v>
+      </c>
+      <c r="BM53">
+        <v>40408000.0</v>
+      </c>
+      <c r="BN53">
+        <v>40408000.0</v>
+      </c>
+      <c r="BO53">
+        <v>40408000.0</v>
+      </c>
+      <c r="BP53">
+        <v>40408000.0</v>
+      </c>
+      <c r="BQ53">
+        <v>40408000.0</v>
+      </c>
+      <c r="BR53">
+        <v>412100000.0</v>
+      </c>
+      <c r="BS53">
+        <v>70191000.0</v>
+      </c>
+      <c r="BT53">
+        <v>70200000.0</v>
+      </c>
+      <c r="BU53">
+        <v>205300000.0</v>
+      </c>
+      <c r="BV53">
+        <v>192200000.0</v>
+      </c>
+      <c r="BW53">
+        <v>54000000.0</v>
+      </c>
+      <c r="BX53">
+        <v>154800000.0</v>
+      </c>
+      <c r="BY53">
+        <v>141800000.0</v>
+      </c>
+      <c r="BZ53">
+        <v>159200000.0</v>
+      </c>
+      <c r="CA53">
+        <v>173300000.0</v>
+      </c>
+      <c r="CB53">
+        <v>22796000.0</v>
+      </c>
+      <c r="CC53">
+        <v>48964000.0</v>
+      </c>
+      <c r="CD53">
+        <v>15335000.0</v>
+      </c>
+      <c r="CE53">
+        <v>15823000.0</v>
+      </c>
+      <c r="CF53">
+        <v>90800000.0</v>
+      </c>
+      <c r="CG53">
+        <v>88600000.0</v>
+      </c>
+      <c r="CH53">
+        <v>84400000.0</v>
+      </c>
+      <c r="CI53">
+        <v>85200000.0</v>
+      </c>
+      <c r="CJ53">
+        <v>93000000.0</v>
+      </c>
+      <c r="CK53">
+        <v>94900000.0</v>
+      </c>
+      <c r="CL53">
+        <v>113200000.0</v>
+      </c>
+      <c r="CM53">
+        <v>114000000.0</v>
+      </c>
+      <c r="CN53">
+        <v>2204000.0</v>
+      </c>
+      <c r="CO53">
+        <v>99800000.0</v>
+      </c>
+      <c r="CP53">
+        <v>93000000.0</v>
+      </c>
+      <c r="CQ53">
+        <v>46400000.0</v>
+      </c>
+      <c r="CR53"/>
+      <c r="CS53"/>
+      <c r="CT53"/>
+      <c r="CU53">
+        <v>6033000.0</v>
+      </c>
+      <c r="CV53"/>
+      <c r="CW53"/>
+      <c r="CX53"/>
+      <c r="CY53"/>
+      <c r="CZ53"/>
+      <c r="DA53"/>
+      <c r="DB53"/>
+      <c r="DC53"/>
+      <c r="DD53"/>
+      <c r="DE53"/>
+      <c r="DF53"/>
+      <c r="DG53"/>
+      <c r="DH53"/>
+      <c r="DI53"/>
+      <c r="DJ53"/>
+      <c r="DK53"/>
+      <c r="DL53"/>
+      <c r="DM53"/>
+      <c r="DN53">
+        <v>7005127.0</v>
+      </c>
+      <c r="DO53"/>
+      <c r="DP53"/>
+    </row>
+    <row r="54" spans="1:120">
+      <c r="A54" t="s">
+        <v>83</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
+      <c r="CG54"/>
+      <c r="CH54"/>
+      <c r="CI54"/>
+      <c r="CJ54"/>
+      <c r="CK54"/>
+      <c r="CL54"/>
+      <c r="CM54"/>
+      <c r="CN54"/>
+      <c r="CO54"/>
+      <c r="CP54"/>
+      <c r="CQ54"/>
+      <c r="CR54"/>
+      <c r="CS54"/>
+      <c r="CT54"/>
+      <c r="CU54"/>
+      <c r="CV54"/>
+      <c r="CW54"/>
+      <c r="CX54"/>
+      <c r="CY54"/>
+      <c r="CZ54"/>
+      <c r="DA54"/>
+      <c r="DB54"/>
+      <c r="DC54"/>
+      <c r="DD54"/>
+      <c r="DE54"/>
+      <c r="DF54"/>
+      <c r="DG54"/>
+      <c r="DH54"/>
+      <c r="DI54"/>
+      <c r="DJ54"/>
+      <c r="DK54"/>
+      <c r="DL54"/>
+      <c r="DM54"/>
+      <c r="DN54"/>
+      <c r="DO54"/>
+      <c r="DP54"/>
+    </row>
+    <row r="55" spans="1:120">
+      <c r="A55" t="s">
+        <v>84</v>
+      </c>
+      <c r="B55">
+        <v>5993000000.0</v>
+      </c>
+      <c r="C55">
+        <v>6335848684.0</v>
+      </c>
+      <c r="D55">
+        <v>5376600000.0</v>
+      </c>
+      <c r="E55">
+        <v>5327000000.0</v>
+      </c>
+      <c r="F55">
+        <v>5389500000.0</v>
+      </c>
+      <c r="G55">
+        <v>5374400000.0</v>
+      </c>
+      <c r="H55">
+        <v>5564700000.0</v>
+      </c>
+      <c r="I55">
+        <v>4991900000.0</v>
+      </c>
+      <c r="J55">
+        <v>4665985105.0</v>
+      </c>
+      <c r="K55">
+        <v>4537900000.0</v>
+      </c>
+      <c r="L55">
+        <v>4497200000.0</v>
+      </c>
+      <c r="M55">
+        <v>4445400000.0</v>
+      </c>
+      <c r="N55">
+        <v>4091627255.0</v>
+      </c>
+      <c r="O55">
+        <v>4425100000.0</v>
+      </c>
+      <c r="P55">
+        <v>4217591897.0</v>
+      </c>
+      <c r="Q55">
+        <v>4132632448.0</v>
+      </c>
+      <c r="R55">
+        <v>4106000000.0</v>
+      </c>
+      <c r="S55">
+        <v>4215186547.0</v>
+      </c>
+      <c r="T55">
+        <v>4309261117.0</v>
+      </c>
+      <c r="U55">
+        <v>4231800000.0</v>
+      </c>
+      <c r="V55">
+        <v>4203899999.0</v>
+      </c>
+      <c r="W55">
+        <v>4244900000.0</v>
+      </c>
+      <c r="X55">
+        <v>4009800000.0</v>
+      </c>
+      <c r="Y55">
+        <v>3915400000.0</v>
+      </c>
+      <c r="Z55">
+        <v>3863600000.0</v>
+      </c>
+      <c r="AA55">
+        <v>3862100000.0</v>
+      </c>
+      <c r="AB55">
+        <v>3942700000.0</v>
+      </c>
+      <c r="AC55">
+        <v>3957100000.0</v>
+      </c>
+      <c r="AD55">
+        <v>3945400000.0</v>
+      </c>
+      <c r="AE55">
+        <v>3961000000.0</v>
+      </c>
+      <c r="AF55">
+        <v>3984600000.0</v>
+      </c>
+      <c r="AG55">
+        <v>3990600000.0</v>
+      </c>
+      <c r="AH55">
+        <v>4026300000.0</v>
+      </c>
+      <c r="AI55">
+        <v>3966900000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>3935400000.0</v>
+      </c>
+      <c r="AK55">
+        <v>3886600000.0</v>
+      </c>
+      <c r="AL55">
+        <v>3848000000.0</v>
+      </c>
+      <c r="AM55">
+        <v>3400500000.0</v>
+      </c>
+      <c r="AN55">
+        <v>3404600000.0</v>
+      </c>
+      <c r="AO55">
+        <v>3311100000.0</v>
+      </c>
+      <c r="AP55">
+        <v>3311100000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>3288900000.0</v>
+      </c>
+      <c r="AR55">
+        <v>4020300000.0</v>
+      </c>
+      <c r="AS55">
+        <v>4082300000.0</v>
+      </c>
+      <c r="AT55">
+        <v>4082300000.0</v>
+      </c>
+      <c r="AU55">
+        <v>4136100000.0</v>
+      </c>
+      <c r="AV55">
+        <v>4192900000.0</v>
+      </c>
+      <c r="AW55">
+        <v>4243900000.0</v>
+      </c>
+      <c r="AX55">
+        <v>4227500000.0</v>
+      </c>
+      <c r="AY55">
+        <v>4190400000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>5160000000.0</v>
+      </c>
+      <c r="BA55">
+        <v>5183100000.0</v>
+      </c>
+      <c r="BB55">
+        <v>5282500000.0</v>
+      </c>
+      <c r="BC55">
+        <v>5376200000.0</v>
+      </c>
+      <c r="BD55">
+        <v>5214300000.0</v>
+      </c>
+      <c r="BE55">
+        <v>4492300000.0</v>
+      </c>
+      <c r="BF55">
+        <v>4456600000.0</v>
+      </c>
+      <c r="BG55">
+        <v>4349722000.0</v>
+      </c>
+      <c r="BH55">
+        <v>4147625000.0</v>
+      </c>
+      <c r="BI55">
+        <v>4070542000.0</v>
+      </c>
+      <c r="BJ55">
+        <v>3631541000.0</v>
+      </c>
+      <c r="BK55">
+        <v>3494947000.0</v>
+      </c>
+      <c r="BL55">
+        <v>3212389000.0</v>
+      </c>
+      <c r="BM55">
+        <v>3067427000.0</v>
+      </c>
+      <c r="BN55">
+        <v>3085295000.0</v>
+      </c>
+      <c r="BO55">
+        <v>2996789000.0</v>
+      </c>
+      <c r="BP55">
+        <v>2949087000.0</v>
+      </c>
+      <c r="BQ55">
+        <v>2826518000.0</v>
+      </c>
+      <c r="BR55">
+        <v>2721900000.0</v>
+      </c>
+      <c r="BS55">
+        <v>2151686000.0</v>
+      </c>
+      <c r="BT55">
+        <v>2255025000.0</v>
+      </c>
+      <c r="BU55">
+        <v>2247579000.0</v>
+      </c>
+      <c r="BV55">
+        <v>2221953000.0</v>
+      </c>
+      <c r="BW55">
+        <v>2195612000.0</v>
+      </c>
+      <c r="BX55">
+        <v>2184071000.0</v>
+      </c>
+      <c r="BY55">
+        <v>2124619000.0</v>
+      </c>
+      <c r="BZ55">
+        <v>2215031000.0</v>
+      </c>
+      <c r="CA55">
+        <v>2278676000.0</v>
+      </c>
+      <c r="CB55">
+        <v>828263000.0</v>
+      </c>
+      <c r="CC55">
+        <v>810948000.0</v>
+      </c>
+      <c r="CD55">
+        <v>804482000.0</v>
+      </c>
+      <c r="CE55">
+        <v>468985000.0</v>
+      </c>
+      <c r="CF55">
+        <v>460226000.0</v>
+      </c>
+      <c r="CG55">
+        <v>451516000.0</v>
+      </c>
+      <c r="CH55">
+        <v>447453000.0</v>
+      </c>
+      <c r="CI55">
+        <v>448002000.0</v>
+      </c>
+      <c r="CJ55">
+        <v>446355000.0</v>
+      </c>
+      <c r="CK55">
+        <v>448858000.0</v>
+      </c>
+      <c r="CL55">
+        <v>451645000.0</v>
+      </c>
+      <c r="CM55">
+        <v>451141000.0</v>
+      </c>
+      <c r="CN55">
+        <v>439615000.0</v>
+      </c>
+      <c r="CO55">
+        <v>433587000.0</v>
+      </c>
+      <c r="CP55">
+        <v>430842000.0</v>
+      </c>
+      <c r="CQ55">
+        <v>190638000.0</v>
+      </c>
+      <c r="CR55">
+        <v>193291000.0</v>
+      </c>
+      <c r="CS55">
+        <v>189255000.0</v>
+      </c>
+      <c r="CT55">
+        <v>181204000.0</v>
+      </c>
+      <c r="CU55">
+        <v>176598000.0</v>
+      </c>
+      <c r="CV55">
+        <v>184465496.0</v>
+      </c>
+      <c r="CW55">
+        <v>177426135.0</v>
+      </c>
+      <c r="CX55">
+        <v>181416429.0</v>
+      </c>
+      <c r="CY55">
+        <v>175783438.0</v>
+      </c>
+      <c r="CZ55">
+        <v>184433429.0</v>
+      </c>
+      <c r="DA55">
+        <v>173918919.0</v>
+      </c>
+      <c r="DB55">
+        <v>182495345.0</v>
+      </c>
+      <c r="DC55">
+        <v>175502869.0</v>
+      </c>
+      <c r="DD55">
+        <v>186724819.0</v>
+      </c>
+      <c r="DE55">
+        <v>179723188.0</v>
+      </c>
+      <c r="DF55">
+        <v>193507784.0</v>
+      </c>
+      <c r="DG55">
+        <v>188190452.0</v>
+      </c>
+      <c r="DH55">
+        <v>197608312.0</v>
+      </c>
+      <c r="DI55">
+        <v>194965986.0</v>
+      </c>
+      <c r="DJ55">
+        <v>170320761.0</v>
+      </c>
+      <c r="DK55">
+        <v>164043372.0</v>
+      </c>
+      <c r="DL55">
+        <v>168995728.0</v>
+      </c>
+      <c r="DM55">
+        <v>163080490.0</v>
+      </c>
+      <c r="DN55">
+        <v>160467971.0</v>
+      </c>
+      <c r="DO55">
+        <v>153009851.0</v>
+      </c>
+      <c r="DP55">
+        <v>151377158.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:120">
+      <c r="A56" t="s">
+        <v>85</v>
+      </c>
+      <c r="B56">
+        <v>990700000.0</v>
+      </c>
+      <c r="C56">
+        <v>902055401.0</v>
+      </c>
+      <c r="D56">
+        <v>688800000.0</v>
+      </c>
+      <c r="E56">
+        <v>604200000.0</v>
+      </c>
+      <c r="F56">
+        <v>680700000.0</v>
+      </c>
+      <c r="G56">
+        <v>668300000.0</v>
+      </c>
+      <c r="H56">
+        <v>913000000.0</v>
+      </c>
+      <c r="I56">
+        <v>876800000.0</v>
+      </c>
+      <c r="J56">
+        <v>635843863.0</v>
+      </c>
+      <c r="K56">
+        <v>753700000.0</v>
+      </c>
+      <c r="L56">
+        <v>939400000.0</v>
+      </c>
+      <c r="M56">
+        <v>1160600000.0</v>
+      </c>
+      <c r="N56">
+        <v>1014576261.0</v>
+      </c>
+      <c r="O56">
+        <v>1521300000.0</v>
+      </c>
+      <c r="P56">
+        <v>994079996.0</v>
+      </c>
+      <c r="Q56">
+        <v>924684022.0</v>
+      </c>
+      <c r="R56">
+        <v>947300000.0</v>
+      </c>
+      <c r="S56">
+        <v>949812581.0</v>
+      </c>
+      <c r="T56">
+        <v>1171177209.0</v>
+      </c>
+      <c r="U56">
+        <v>1273400000.0</v>
+      </c>
+      <c r="V56">
+        <v>1365900000.0</v>
+      </c>
+      <c r="W56">
+        <v>1395500000.0</v>
+      </c>
+      <c r="X56">
+        <v>1396400000.0</v>
+      </c>
+      <c r="Y56">
+        <v>1305200000.0</v>
+      </c>
+      <c r="Z56">
+        <v>1248300000.0</v>
+      </c>
+      <c r="AA56">
+        <v>1263000000.0</v>
+      </c>
+      <c r="AB56">
+        <v>992500000.0</v>
+      </c>
+      <c r="AC56">
+        <v>1010400000.0</v>
+      </c>
+      <c r="AD56">
+        <v>1025900000.0</v>
+      </c>
+      <c r="AE56">
+        <v>1086900000.0</v>
+      </c>
+      <c r="AF56">
+        <v>1137400000.0</v>
+      </c>
+      <c r="AG56">
+        <v>1168200000.0</v>
+      </c>
+      <c r="AH56">
+        <v>1204100000.0</v>
+      </c>
+      <c r="AI56">
+        <v>1161000000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>1076900000.0</v>
+      </c>
+      <c r="AK56">
+        <v>1029100000.0</v>
+      </c>
+      <c r="AL56">
+        <v>1428200000.0</v>
+      </c>
+      <c r="AM56">
+        <v>1012900000.0</v>
+      </c>
+      <c r="AN56">
+        <v>1021000000.0</v>
+      </c>
+      <c r="AO56">
+        <v>947300000.0</v>
+      </c>
+      <c r="AP56">
+        <v>947300000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>961900000.0</v>
+      </c>
+      <c r="AR56">
+        <v>1039400000.0</v>
+      </c>
+      <c r="AS56">
+        <v>1072000000.0</v>
+      </c>
+      <c r="AT56">
+        <v>1072000000.0</v>
+      </c>
+      <c r="AU56">
+        <v>1110700000.0</v>
+      </c>
+      <c r="AV56">
+        <v>600000000.0</v>
+      </c>
+      <c r="AW56">
+        <v>586000000.0</v>
+      </c>
+      <c r="AX56">
+        <v>627700000.0</v>
+      </c>
+      <c r="AY56">
+        <v>736600000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>906300000.0</v>
+      </c>
+      <c r="BA56">
+        <v>1000900000.0</v>
+      </c>
+      <c r="BB56">
+        <v>1228300000.0</v>
+      </c>
+      <c r="BC56">
+        <v>1401100000.0</v>
+      </c>
+      <c r="BD56">
+        <v>1466500000.0</v>
+      </c>
+      <c r="BE56">
+        <v>892800000.0</v>
+      </c>
+      <c r="BF56">
+        <v>1520600000.0</v>
+      </c>
+      <c r="BG56">
+        <v>1543454000.0</v>
+      </c>
+      <c r="BH56">
+        <v>1482614000.0</v>
+      </c>
+      <c r="BI56">
+        <v>1518586000.0</v>
+      </c>
+      <c r="BJ56">
+        <v>847489000.0</v>
+      </c>
+      <c r="BK56">
+        <v>599461000.0</v>
+      </c>
+      <c r="BL56">
+        <v>438441000.0</v>
+      </c>
+      <c r="BM56">
+        <v>387135000.0</v>
+      </c>
+      <c r="BN56">
+        <v>456867000.0</v>
+      </c>
+      <c r="BO56">
+        <v>476897000.0</v>
+      </c>
+      <c r="BP56">
+        <v>476417000.0</v>
+      </c>
+      <c r="BQ56">
+        <v>533088000.0</v>
+      </c>
+      <c r="BR56">
+        <v>573900000.0</v>
+      </c>
+      <c r="BS56">
+        <v>345144000.0</v>
+      </c>
+      <c r="BT56">
+        <v>375910000.0</v>
+      </c>
+      <c r="BU56">
+        <v>363516000.0</v>
+      </c>
+      <c r="BV56">
+        <v>348914000.0</v>
+      </c>
+      <c r="BW56">
+        <v>333698000.0</v>
+      </c>
+      <c r="BX56">
+        <v>316325000.0</v>
+      </c>
+      <c r="BY56">
+        <v>281068000.0</v>
+      </c>
+      <c r="BZ56">
+        <v>286723000.0</v>
+      </c>
+      <c r="CA56">
+        <v>318567000.0</v>
+      </c>
+      <c r="CB56">
+        <v>211747000.0</v>
+      </c>
+      <c r="CC56">
+        <v>194618000.0</v>
+      </c>
+      <c r="CD56">
+        <v>182293000.0</v>
+      </c>
+      <c r="CE56">
+        <v>143289000.0</v>
+      </c>
+      <c r="CF56">
+        <v>134724000.0</v>
+      </c>
+      <c r="CG56">
+        <v>126759000.0</v>
+      </c>
+      <c r="CH56">
+        <v>119424000.0</v>
+      </c>
+      <c r="CI56">
+        <v>124371000.0</v>
+      </c>
+      <c r="CJ56">
+        <v>122963000.0</v>
+      </c>
+      <c r="CK56">
+        <v>132054000.0</v>
+      </c>
+      <c r="CL56">
+        <v>143437000.0</v>
+      </c>
+      <c r="CM56">
+        <v>145798000.0</v>
+      </c>
+      <c r="CN56">
+        <v>128498000.0</v>
+      </c>
+      <c r="CO56">
+        <v>121079000.0</v>
+      </c>
+      <c r="CP56">
+        <v>110081000.0</v>
+      </c>
+      <c r="CQ56">
+        <v>69552000.0</v>
+      </c>
+      <c r="CR56">
+        <v>65805000.0</v>
+      </c>
+      <c r="CS56">
+        <v>58747000.0</v>
+      </c>
+      <c r="CT56">
+        <v>48827000.0</v>
+      </c>
+      <c r="CU56">
+        <v>43494000.0</v>
+      </c>
+      <c r="CV56">
+        <v>56390596.0</v>
+      </c>
+      <c r="CW56">
+        <v>51799855.0</v>
+      </c>
+      <c r="CX56">
+        <v>53733587.0</v>
+      </c>
+      <c r="CY56">
+        <v>52735698.0</v>
+      </c>
+      <c r="CZ56">
+        <v>71251580.0</v>
+      </c>
+      <c r="DA56">
+        <v>61621622.0</v>
+      </c>
+      <c r="DB56">
+        <v>71867025.0</v>
+      </c>
+      <c r="DC56">
+        <v>65804935.0</v>
+      </c>
+      <c r="DD56">
+        <v>70601063.0</v>
+      </c>
+      <c r="DE56">
+        <v>61021340.0</v>
+      </c>
+      <c r="DF56">
+        <v>72673071.0</v>
+      </c>
+      <c r="DG56">
+        <v>66606370.0</v>
+      </c>
+      <c r="DH56">
+        <v>72012024.0</v>
+      </c>
+      <c r="DI56">
+        <v>68707483.0</v>
+      </c>
+      <c r="DJ56">
+        <v>44624603.0</v>
+      </c>
+      <c r="DK56">
+        <v>40923400.0</v>
+      </c>
+      <c r="DL56">
+        <v>49598146.0</v>
+      </c>
+      <c r="DM56">
+        <v>46294284.0</v>
+      </c>
+      <c r="DN56">
+        <v>44919477.0</v>
+      </c>
+      <c r="DO56">
+        <v>41079898.0</v>
+      </c>
+      <c r="DP56">
+        <v>51634227.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:120">
+      <c r="A57" t="s">
+        <v>86</v>
+      </c>
+      <c r="B57">
+        <v>523300000.0</v>
+      </c>
+      <c r="C57">
+        <v>516158955.0</v>
+      </c>
+      <c r="D57">
+        <v>409100000.0</v>
+      </c>
+      <c r="E57">
+        <v>409900000.0</v>
+      </c>
+      <c r="F57">
+        <v>481900000.0</v>
+      </c>
+      <c r="G57">
+        <v>550600000.0</v>
+      </c>
+      <c r="H57">
+        <v>1022800000.0</v>
+      </c>
+      <c r="I57">
+        <v>655500000.0</v>
+      </c>
+      <c r="J57">
+        <v>699178508.0</v>
+      </c>
+      <c r="K57">
+        <v>630800000.0</v>
+      </c>
+      <c r="L57">
+        <v>586000000.0</v>
+      </c>
+      <c r="M57">
+        <v>487500000.0</v>
+      </c>
+      <c r="N57">
+        <v>415176734.0</v>
+      </c>
+      <c r="O57">
+        <v>646200000.0</v>
+      </c>
+      <c r="P57">
+        <v>495947820.0</v>
+      </c>
+      <c r="Q57">
+        <v>523239745.0</v>
+      </c>
+      <c r="R57">
+        <v>605100000.0</v>
+      </c>
+      <c r="S57">
+        <v>580912605.0</v>
+      </c>
+      <c r="T57">
+        <v>583242056.0</v>
+      </c>
+      <c r="U57">
+        <v>468200000.0</v>
+      </c>
+      <c r="V57">
+        <v>389000000.0</v>
+      </c>
+      <c r="W57">
+        <v>334800000.0</v>
+      </c>
+      <c r="X57">
+        <v>315100000.0</v>
+      </c>
+      <c r="Y57">
+        <v>304900000.0</v>
+      </c>
+      <c r="Z57">
+        <v>305800000.0</v>
+      </c>
+      <c r="AA57">
+        <v>266000000.0</v>
+      </c>
+      <c r="AB57">
+        <v>243700000.0</v>
+      </c>
+      <c r="AC57">
+        <v>243800000.0</v>
+      </c>
+      <c r="AD57">
+        <v>245500000.0</v>
+      </c>
+      <c r="AE57">
+        <v>227200000.0</v>
+      </c>
+      <c r="AF57">
+        <v>264000000.0</v>
+      </c>
+      <c r="AG57">
+        <v>247400000.0</v>
+      </c>
+      <c r="AH57">
+        <v>260500000.0</v>
+      </c>
+      <c r="AI57">
+        <v>231100000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>225200000.0</v>
+      </c>
+      <c r="AK57">
+        <v>199000000.0</v>
+      </c>
+      <c r="AL57">
+        <v>708200000.0</v>
+      </c>
+      <c r="AM57">
+        <v>195500000.0</v>
+      </c>
+      <c r="AN57">
+        <v>202800000.0</v>
+      </c>
+      <c r="AO57">
+        <v>188100000.0</v>
+      </c>
+      <c r="AP57">
+        <v>188100000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>181100000.0</v>
+      </c>
+      <c r="AR57">
+        <v>232500000.0</v>
+      </c>
+      <c r="AS57">
+        <v>212100000.0</v>
+      </c>
+      <c r="AT57">
+        <v>212100000.0</v>
+      </c>
+      <c r="AU57">
+        <v>242600000.0</v>
+      </c>
+      <c r="AV57">
+        <v>216700000.0</v>
+      </c>
+      <c r="AW57">
+        <v>202200000.0</v>
+      </c>
+      <c r="AX57">
+        <v>220200000.0</v>
+      </c>
+      <c r="AY57">
+        <v>215300000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>272300000.0</v>
+      </c>
+      <c r="BA57">
+        <v>318500000.0</v>
+      </c>
+      <c r="BB57">
+        <v>317900000.0</v>
+      </c>
+      <c r="BC57">
+        <v>373100000.0</v>
+      </c>
+      <c r="BD57">
+        <v>349600000.0</v>
+      </c>
+      <c r="BE57">
+        <v>343800000.0</v>
+      </c>
+      <c r="BF57">
+        <v>330800000.0</v>
+      </c>
+      <c r="BG57">
+        <v>352625000.0</v>
+      </c>
+      <c r="BH57">
+        <v>297026000.0</v>
+      </c>
+      <c r="BI57">
+        <v>296873000.0</v>
+      </c>
+      <c r="BJ57">
+        <v>280469000.0</v>
+      </c>
+      <c r="BK57">
+        <v>253906000.0</v>
+      </c>
+      <c r="BL57">
+        <v>185954000.0</v>
+      </c>
+      <c r="BM57">
+        <v>171969000.0</v>
+      </c>
+      <c r="BN57">
+        <v>182844000.0</v>
+      </c>
+      <c r="BO57">
+        <v>212084000.0</v>
+      </c>
+      <c r="BP57">
+        <v>160207000.0</v>
+      </c>
+      <c r="BQ57">
+        <v>198395000.0</v>
+      </c>
+      <c r="BR57">
+        <v>230000000.0</v>
+      </c>
+      <c r="BS57">
+        <v>239699000.0</v>
+      </c>
+      <c r="BT57">
+        <v>160286000.0</v>
+      </c>
+      <c r="BU57">
+        <v>158668000.0</v>
+      </c>
+      <c r="BV57">
+        <v>167612000.0</v>
+      </c>
+      <c r="BW57">
+        <v>177727000.0</v>
+      </c>
+      <c r="BX57">
+        <v>166106000.0</v>
+      </c>
+      <c r="BY57">
+        <v>156848000.0</v>
+      </c>
+      <c r="BZ57">
+        <v>168328000.0</v>
+      </c>
+      <c r="CA57">
+        <v>216511000.0</v>
+      </c>
+      <c r="CB57">
+        <v>54822000.0</v>
+      </c>
+      <c r="CC57">
+        <v>48578000.0</v>
+      </c>
+      <c r="CD57">
+        <v>51710000.0</v>
+      </c>
+      <c r="CE57">
+        <v>28762000.0</v>
+      </c>
+      <c r="CF57">
+        <v>15112000.0</v>
+      </c>
+      <c r="CG57">
+        <v>14306000.0</v>
+      </c>
+      <c r="CH57">
+        <v>12929000.0</v>
+      </c>
+      <c r="CI57">
+        <v>21809000.0</v>
+      </c>
+      <c r="CJ57">
+        <v>17606000.0</v>
+      </c>
+      <c r="CK57">
+        <v>19178000.0</v>
+      </c>
+      <c r="CL57">
+        <v>19186000.0</v>
+      </c>
+      <c r="CM57">
+        <v>27259000.0</v>
+      </c>
+      <c r="CN57">
+        <v>13581000.0</v>
+      </c>
+      <c r="CO57">
+        <v>14759000.0</v>
+      </c>
+      <c r="CP57">
+        <v>14761000.0</v>
+      </c>
+      <c r="CQ57">
+        <v>16772000.0</v>
+      </c>
+      <c r="CR57">
+        <v>15350000.0</v>
+      </c>
+      <c r="CS57">
+        <v>14531000.0</v>
+      </c>
+      <c r="CT57">
+        <v>24892000.0</v>
+      </c>
+      <c r="CU57">
+        <v>24964000.0</v>
+      </c>
+      <c r="CV57">
+        <v>36765731.0</v>
+      </c>
+      <c r="CW57">
+        <v>35745918.0</v>
+      </c>
+      <c r="CX57">
+        <v>33203933.0</v>
+      </c>
+      <c r="CY57">
+        <v>34071876.0</v>
+      </c>
+      <c r="CZ57">
+        <v>33105330.0</v>
+      </c>
+      <c r="DA57">
+        <v>30810811.0</v>
+      </c>
+      <c r="DB57">
+        <v>37106007.0</v>
+      </c>
+      <c r="DC57">
+        <v>32971591.0</v>
+      </c>
+      <c r="DD57">
+        <v>31484258.0</v>
+      </c>
+      <c r="DE57">
+        <v>30612941.0</v>
+      </c>
+      <c r="DF57">
+        <v>31202385.0</v>
+      </c>
+      <c r="DG57">
+        <v>29976097.0</v>
+      </c>
+      <c r="DH57">
+        <v>31170359.0</v>
+      </c>
+      <c r="DI57">
+        <v>28911565.0</v>
+      </c>
+      <c r="DJ57">
+        <v>29890730.0</v>
+      </c>
+      <c r="DK57">
+        <v>28611403.0</v>
+      </c>
+      <c r="DL57">
+        <v>12598653.0</v>
+      </c>
+      <c r="DM57">
+        <v>11809027.0</v>
+      </c>
+      <c r="DN57">
+        <v>13071423.0</v>
+      </c>
+      <c r="DO57">
+        <v>11820503.0</v>
+      </c>
+      <c r="DP57">
+        <v>6022769.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:120">
+      <c r="A58" t="s">
+        <v>87</v>
+      </c>
+      <c r="B58">
+        <v>1566300000.0</v>
+      </c>
+      <c r="C58">
+        <v>2097675585.0</v>
+      </c>
+      <c r="D58">
+        <v>1794500000.0</v>
+      </c>
+      <c r="E58">
+        <v>1892900000.0</v>
+      </c>
+      <c r="F58">
+        <v>1926300000.0</v>
+      </c>
+      <c r="G58">
+        <v>1973700000.0</v>
+      </c>
+      <c r="H58">
+        <v>2250900000.0</v>
+      </c>
+      <c r="I58">
+        <v>2296700000.0</v>
+      </c>
+      <c r="J58">
+        <v>2337188223.0</v>
+      </c>
+      <c r="K58">
+        <v>2273800000.0</v>
+      </c>
+      <c r="L58">
+        <v>2218800000.0</v>
+      </c>
+      <c r="M58">
+        <v>2168700000.0</v>
+      </c>
+      <c r="N58">
+        <v>1898565480.0</v>
+      </c>
+      <c r="O58">
+        <v>2218300000.0</v>
+      </c>
+      <c r="P58">
+        <v>2020726736.0</v>
+      </c>
+      <c r="Q58">
+        <v>1778654556.0</v>
+      </c>
+      <c r="R58">
+        <v>1741800000.0</v>
+      </c>
+      <c r="S58">
+        <v>1901222997.0</v>
+      </c>
+      <c r="T58">
+        <v>1776386951.0</v>
+      </c>
+      <c r="U58">
+        <v>1632900000.0</v>
+      </c>
+      <c r="V58">
+        <v>1610799999.0</v>
+      </c>
+      <c r="W58">
+        <v>1699400000.0</v>
+      </c>
+      <c r="X58">
+        <v>1583900000.0</v>
+      </c>
+      <c r="Y58">
+        <v>1518900000.0</v>
+      </c>
+      <c r="Z58">
+        <v>1536200000.0</v>
+      </c>
+      <c r="AA58">
+        <v>1443300000.0</v>
+      </c>
+      <c r="AB58">
+        <v>1199900000.0</v>
+      </c>
+      <c r="AC58">
+        <v>1199200000.0</v>
+      </c>
+      <c r="AD58">
+        <v>1170200000.0</v>
+      </c>
+      <c r="AE58">
+        <v>1168400000.0</v>
+      </c>
+      <c r="AF58">
+        <v>1113900000.0</v>
+      </c>
+      <c r="AG58">
+        <v>1119700000.0</v>
+      </c>
+      <c r="AH58">
+        <v>1138500000.0</v>
+      </c>
+      <c r="AI58">
+        <v>1120100000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>1082600000.0</v>
+      </c>
+      <c r="AK58">
+        <v>1073700000.0</v>
+      </c>
+      <c r="AL58">
+        <v>1549600000.0</v>
+      </c>
+      <c r="AM58">
+        <v>1129400000.0</v>
+      </c>
+      <c r="AN58">
+        <v>1135100000.0</v>
+      </c>
+      <c r="AO58">
+        <v>1278900000.0</v>
+      </c>
+      <c r="AP58">
+        <v>1278900000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>1258200000.0</v>
+      </c>
+      <c r="AR58">
+        <v>1400700000.0</v>
+      </c>
+      <c r="AS58">
+        <v>1375800000.0</v>
+      </c>
+      <c r="AT58">
+        <v>1375800000.0</v>
+      </c>
+      <c r="AU58">
+        <v>1419000000.0</v>
+      </c>
+      <c r="AV58">
+        <v>1395000000.0</v>
+      </c>
+      <c r="AW58">
+        <v>1373100000.0</v>
+      </c>
+      <c r="AX58">
+        <v>1341100000.0</v>
+      </c>
+      <c r="AY58">
+        <v>1317900000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>1412200000.0</v>
+      </c>
+      <c r="BA58">
+        <v>1466100000.0</v>
+      </c>
+      <c r="BB58">
+        <v>1470900000.0</v>
+      </c>
+      <c r="BC58">
+        <v>1571400000.0</v>
+      </c>
+      <c r="BD58">
+        <v>1447000000.0</v>
+      </c>
+      <c r="BE58">
+        <v>826800000.0</v>
+      </c>
+      <c r="BF58">
+        <v>795700000.0</v>
+      </c>
+      <c r="BG58">
+        <v>820807000.0</v>
+      </c>
+      <c r="BH58">
+        <v>719778000.0</v>
+      </c>
+      <c r="BI58">
+        <v>694068000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>690405000.0</v>
+      </c>
+      <c r="BK58">
+        <v>661270000.0</v>
+      </c>
+      <c r="BL58">
+        <v>542060000.0</v>
+      </c>
+      <c r="BM58">
+        <v>505230000.0</v>
+      </c>
+      <c r="BN58">
+        <v>537531000.0</v>
+      </c>
+      <c r="BO58">
+        <v>557016000.0</v>
+      </c>
+      <c r="BP58">
+        <v>471492000.0</v>
+      </c>
+      <c r="BQ58">
+        <v>496561000.0</v>
+      </c>
+      <c r="BR58">
+        <v>531300000.0</v>
+      </c>
+      <c r="BS58">
+        <v>481634000.0</v>
+      </c>
+      <c r="BT58">
+        <v>407730000.0</v>
+      </c>
+      <c r="BU58">
+        <v>410527000.0</v>
+      </c>
+      <c r="BV58">
+        <v>421001000.0</v>
+      </c>
+      <c r="BW58">
+        <v>435717000.0</v>
+      </c>
+      <c r="BX58">
+        <v>412000000.0</v>
+      </c>
+      <c r="BY58">
+        <v>399244000.0</v>
+      </c>
+      <c r="BZ58">
+        <v>421600000.0</v>
+      </c>
+      <c r="CA58">
+        <v>501613000.0</v>
+      </c>
+      <c r="CB58">
+        <v>144728000.0</v>
+      </c>
+      <c r="CC58">
+        <v>141925000.0</v>
+      </c>
+      <c r="CD58">
+        <v>167079000.0</v>
+      </c>
+      <c r="CE58">
+        <v>57983000.0</v>
+      </c>
+      <c r="CF58">
+        <v>47074000.0</v>
+      </c>
+      <c r="CG58">
+        <v>45739000.0</v>
+      </c>
+      <c r="CH58">
+        <v>46626000.0</v>
+      </c>
+      <c r="CI58">
+        <v>56259000.0</v>
+      </c>
+      <c r="CJ58">
+        <v>52416000.0</v>
+      </c>
+      <c r="CK58">
+        <v>54870000.0</v>
+      </c>
+      <c r="CL58">
+        <v>58196000.0</v>
+      </c>
+      <c r="CM58">
+        <v>65038000.0</v>
+      </c>
+      <c r="CN58">
+        <v>51029000.0</v>
+      </c>
+      <c r="CO58">
+        <v>54381000.0</v>
+      </c>
+      <c r="CP58">
+        <v>55691000.0</v>
+      </c>
+      <c r="CQ58">
+        <v>38632000.0</v>
+      </c>
+      <c r="CR58">
+        <v>38218000.0</v>
+      </c>
+      <c r="CS58">
+        <v>37158000.0</v>
+      </c>
+      <c r="CT58">
+        <v>48367000.0</v>
+      </c>
+      <c r="CU58">
+        <v>49123000.0</v>
+      </c>
+      <c r="CV58">
+        <v>56943159.0</v>
+      </c>
+      <c r="CW58">
+        <v>52921541.0</v>
+      </c>
+      <c r="CX58">
+        <v>59559150.0</v>
+      </c>
+      <c r="CY58">
+        <v>57484331.0</v>
+      </c>
+      <c r="CZ58">
+        <v>64436756.0</v>
+      </c>
+      <c r="DA58">
+        <v>58716216.0</v>
+      </c>
+      <c r="DB58">
+        <v>74487896.0</v>
+      </c>
+      <c r="DC58">
+        <v>70228797.0</v>
+      </c>
+      <c r="DD58">
+        <v>83685430.0</v>
+      </c>
+      <c r="DE58">
+        <v>82702666.0</v>
+      </c>
+      <c r="DF58">
+        <v>98906923.0</v>
+      </c>
+      <c r="DG58">
+        <v>96388656.0</v>
+      </c>
+      <c r="DH58">
+        <v>107887342.0</v>
+      </c>
+      <c r="DI58">
+        <v>105170068.0</v>
+      </c>
+      <c r="DJ58">
+        <v>112090236.0</v>
+      </c>
+      <c r="DK58">
+        <v>109758657.0</v>
+      </c>
+      <c r="DL58">
+        <v>113677503.0</v>
+      </c>
+      <c r="DM58">
+        <v>111859741.0</v>
+      </c>
+      <c r="DN58">
+        <v>111937604.0</v>
+      </c>
+      <c r="DO58">
+        <v>102809194.0</v>
+      </c>
+      <c r="DP58">
+        <v>100624311.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:120">
+      <c r="A59" t="s">
+        <v>88</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
+      <c r="CG59"/>
+      <c r="CH59"/>
+      <c r="CI59"/>
+      <c r="CJ59"/>
+      <c r="CK59"/>
+      <c r="CL59"/>
+      <c r="CM59"/>
+      <c r="CN59"/>
+      <c r="CO59"/>
+      <c r="CP59"/>
+      <c r="CQ59"/>
+      <c r="CR59"/>
+      <c r="CS59"/>
+      <c r="CT59"/>
+      <c r="CU59"/>
+      <c r="CV59"/>
+      <c r="CW59"/>
+      <c r="CX59"/>
+      <c r="CY59"/>
+      <c r="CZ59"/>
+      <c r="DA59"/>
+      <c r="DB59"/>
+      <c r="DC59"/>
+      <c r="DD59"/>
+      <c r="DE59"/>
+      <c r="DF59"/>
+      <c r="DG59"/>
+      <c r="DH59"/>
+      <c r="DI59"/>
+      <c r="DJ59"/>
+      <c r="DK59"/>
+      <c r="DL59"/>
+      <c r="DM59"/>
+      <c r="DN59"/>
+      <c r="DO59"/>
+      <c r="DP59"/>
+    </row>
+    <row r="60" spans="1:120">
+      <c r="A60" t="s">
+        <v>89</v>
+      </c>
+      <c r="B60">
+        <v>4334500000.0</v>
+      </c>
+      <c r="C60">
+        <v>4183772280.0</v>
+      </c>
+      <c r="D60">
+        <v>3565900000.0</v>
+      </c>
+      <c r="E60">
+        <v>3433500000.0</v>
+      </c>
+      <c r="F60">
+        <v>3392400000.0</v>
+      </c>
+      <c r="G60">
+        <v>3336700000.0</v>
+      </c>
+      <c r="H60">
+        <v>3254700000.0</v>
+      </c>
+      <c r="I60">
+        <v>2644500000.0</v>
+      </c>
+      <c r="J60">
+        <v>2266860795.0</v>
+      </c>
+      <c r="K60">
+        <v>2206000000.0</v>
+      </c>
+      <c r="L60">
+        <v>2222100000.0</v>
+      </c>
+      <c r="M60">
+        <v>2220400000.0</v>
+      </c>
+      <c r="N60">
+        <v>2125216553.0</v>
+      </c>
+      <c r="O60">
+        <v>2130800000.0</v>
+      </c>
+      <c r="P60">
+        <v>2126171498.0</v>
+      </c>
+      <c r="Q60">
+        <v>2274249936.0</v>
+      </c>
+      <c r="R60">
+        <v>2278900000.0</v>
+      </c>
+      <c r="S60">
+        <v>2236768184.0</v>
+      </c>
+      <c r="T60">
+        <v>2445802247.0</v>
+      </c>
+      <c r="U60">
+        <v>2514500000.0</v>
+      </c>
+      <c r="V60">
+        <v>2507900000.0</v>
+      </c>
+      <c r="W60">
+        <v>2458200000.0</v>
+      </c>
+      <c r="X60">
+        <v>2347900000.0</v>
+      </c>
+      <c r="Y60">
+        <v>2322400000.0</v>
+      </c>
+      <c r="Z60">
+        <v>2253200000.0</v>
+      </c>
+      <c r="AA60">
+        <v>2346100000.0</v>
+      </c>
+      <c r="AB60">
+        <v>2682800000.0</v>
+      </c>
+      <c r="AC60">
+        <v>2699700000.0</v>
+      </c>
+      <c r="AD60">
+        <v>2715200000.0</v>
+      </c>
+      <c r="AE60">
+        <v>2732600000.0</v>
+      </c>
+      <c r="AF60">
+        <v>2812900000.0</v>
+      </c>
+      <c r="AG60">
+        <v>2812000000.0</v>
+      </c>
+      <c r="AH60">
+        <v>2828800000.0</v>
+      </c>
+      <c r="AI60">
+        <v>2791600000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>2798400000.0</v>
+      </c>
+      <c r="AK60">
+        <v>2759300000.0</v>
+      </c>
+      <c r="AL60">
+        <v>2247800000.0</v>
+      </c>
+      <c r="AM60">
+        <v>2221700000.0</v>
+      </c>
+      <c r="AN60">
+        <v>2222200000.0</v>
+      </c>
+      <c r="AO60">
+        <v>1989000000.0</v>
+      </c>
+      <c r="AP60">
+        <v>1989000000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>1989000000.0</v>
+      </c>
+      <c r="AR60">
+        <v>2574300000.0</v>
+      </c>
+      <c r="AS60">
+        <v>2661300000.0</v>
+      </c>
+      <c r="AT60">
+        <v>2661300000.0</v>
+      </c>
+      <c r="AU60">
+        <v>2668100000.0</v>
+      </c>
+      <c r="AV60">
+        <v>2751800000.0</v>
+      </c>
+      <c r="AW60">
+        <v>2829900000.0</v>
+      </c>
+      <c r="AX60">
+        <v>2844100000.0</v>
+      </c>
+      <c r="AY60">
+        <v>2831200000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>3670500000.0</v>
+      </c>
+      <c r="BA60">
+        <v>3640800000.0</v>
+      </c>
+      <c r="BB60">
+        <v>3728500000.0</v>
+      </c>
+      <c r="BC60">
+        <v>3728100000.0</v>
+      </c>
+      <c r="BD60">
+        <v>3700600000.0</v>
+      </c>
+      <c r="BE60">
+        <v>3605400000.0</v>
+      </c>
+      <c r="BF60">
+        <v>3605300000.0</v>
+      </c>
+      <c r="BG60">
+        <v>3474537000.0</v>
+      </c>
+      <c r="BH60">
+        <v>3385596000.0</v>
+      </c>
+      <c r="BI60">
+        <v>3344248000.0</v>
+      </c>
+      <c r="BJ60">
+        <v>2908560000.0</v>
+      </c>
+      <c r="BK60">
+        <v>2775810000.0</v>
+      </c>
+      <c r="BL60">
+        <v>2637623000.0</v>
+      </c>
+      <c r="BM60">
+        <v>2537725000.0</v>
+      </c>
+      <c r="BN60">
+        <v>2521517000.0</v>
+      </c>
+      <c r="BO60">
+        <v>2416661000.0</v>
+      </c>
+      <c r="BP60">
+        <v>2456914000.0</v>
+      </c>
+      <c r="BQ60">
+        <v>2311762000.0</v>
+      </c>
+      <c r="BR60">
+        <v>2190600000.0</v>
+      </c>
+      <c r="BS60">
+        <v>1655666000.0</v>
+      </c>
+      <c r="BT60">
+        <v>1836245000.0</v>
+      </c>
+      <c r="BU60">
+        <v>1826829000.0</v>
+      </c>
+      <c r="BV60">
+        <v>1791511000.0</v>
+      </c>
+      <c r="BW60">
+        <v>1751316000.0</v>
+      </c>
+      <c r="BX60">
+        <v>1767571000.0</v>
+      </c>
+      <c r="BY60">
+        <v>1721262000.0</v>
+      </c>
+      <c r="BZ60">
+        <v>1789612000.0</v>
+      </c>
+      <c r="CA60">
+        <v>1773351000.0</v>
+      </c>
+      <c r="CB60">
+        <v>683535000.0</v>
+      </c>
+      <c r="CC60">
+        <v>669023000.0</v>
+      </c>
+      <c r="CD60">
+        <v>637403000.0</v>
+      </c>
+      <c r="CE60">
+        <v>411002000.0</v>
+      </c>
+      <c r="CF60">
+        <v>413152000.0</v>
+      </c>
+      <c r="CG60">
+        <v>405777000.0</v>
+      </c>
+      <c r="CH60">
+        <v>400827000.0</v>
+      </c>
+      <c r="CI60">
+        <v>391743000.0</v>
+      </c>
+      <c r="CJ60">
+        <v>393939000.0</v>
+      </c>
+      <c r="CK60">
+        <v>393988000.0</v>
+      </c>
+      <c r="CL60">
+        <v>393449000.0</v>
+      </c>
+      <c r="CM60">
+        <v>386103000.0</v>
+      </c>
+      <c r="CN60">
+        <v>388586000.0</v>
+      </c>
+      <c r="CO60">
+        <v>379206000.0</v>
+      </c>
+      <c r="CP60">
+        <v>375151000.0</v>
+      </c>
+      <c r="CQ60">
+        <v>152006000.0</v>
+      </c>
+      <c r="CR60">
+        <v>155073000.0</v>
+      </c>
+      <c r="CS60">
+        <v>152097000.0</v>
+      </c>
+      <c r="CT60">
+        <v>132837000.0</v>
+      </c>
+      <c r="CU60">
+        <v>127475000.0</v>
+      </c>
+      <c r="CV60">
+        <v>127522337.0</v>
+      </c>
+      <c r="CW60">
+        <v>124504594.0</v>
+      </c>
+      <c r="CX60">
+        <v>121857279.0</v>
+      </c>
+      <c r="CY60">
+        <v>118299107.0</v>
+      </c>
+      <c r="CZ60">
+        <v>119996673.0</v>
+      </c>
+      <c r="DA60">
+        <v>115202703.0</v>
+      </c>
+      <c r="DB60">
+        <v>108007449.0</v>
+      </c>
+      <c r="DC60">
+        <v>105274072.0</v>
+      </c>
+      <c r="DD60">
+        <v>103039389.0</v>
+      </c>
+      <c r="DE60">
+        <v>97020522.0</v>
+      </c>
+      <c r="DF60">
+        <v>94600861.0</v>
+      </c>
+      <c r="DG60">
+        <v>91801796.0</v>
+      </c>
+      <c r="DH60">
+        <v>89720970.0</v>
+      </c>
+      <c r="DI60">
+        <v>89795918.0</v>
+      </c>
+      <c r="DJ60">
+        <v>58230525.0</v>
+      </c>
+      <c r="DK60">
+        <v>54284715.0</v>
+      </c>
+      <c r="DL60">
+        <v>55318225.0</v>
+      </c>
+      <c r="DM60">
+        <v>51220749.0</v>
+      </c>
+      <c r="DN60">
+        <v>48530368.0</v>
+      </c>
+      <c r="DO60">
+        <v>50200657.0</v>
+      </c>
+      <c r="DP60">
+        <v>50752846.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:120">
+      <c r="A61" t="s">
+        <v>90</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61"/>
+      <c r="BZ61"/>
+      <c r="CA61"/>
+      <c r="CB61"/>
+      <c r="CC61"/>
+      <c r="CD61"/>
+      <c r="CE61"/>
+      <c r="CF61"/>
+      <c r="CG61"/>
+      <c r="CH61"/>
+      <c r="CI61"/>
+      <c r="CJ61"/>
+      <c r="CK61"/>
+      <c r="CL61"/>
+      <c r="CM61"/>
+      <c r="CN61"/>
+      <c r="CO61"/>
+      <c r="CP61"/>
+      <c r="CQ61"/>
+      <c r="CR61"/>
+      <c r="CS61"/>
+      <c r="CT61"/>
+      <c r="CU61"/>
+      <c r="CV61"/>
+      <c r="CW61"/>
+      <c r="CX61"/>
+      <c r="CY61"/>
+      <c r="CZ61"/>
+      <c r="DA61"/>
+      <c r="DB61"/>
+      <c r="DC61"/>
+      <c r="DD61"/>
+      <c r="DE61"/>
+      <c r="DF61"/>
+      <c r="DG61"/>
+      <c r="DH61"/>
+      <c r="DI61"/>
+      <c r="DJ61"/>
+      <c r="DK61"/>
+      <c r="DL61"/>
+      <c r="DM61"/>
+      <c r="DN61"/>
+      <c r="DO61"/>
+      <c r="DP61"/>
+    </row>
+    <row r="62" spans="1:120">
+      <c r="A62" t="s">
+        <v>91</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
+      <c r="CG62"/>
+      <c r="CH62"/>
+      <c r="CI62"/>
+      <c r="CJ62"/>
+      <c r="CK62"/>
+      <c r="CL62"/>
+      <c r="CM62"/>
+      <c r="CN62"/>
+      <c r="CO62"/>
+      <c r="CP62"/>
+      <c r="CQ62"/>
+      <c r="CR62"/>
+      <c r="CS62"/>
+      <c r="CT62"/>
+      <c r="CU62"/>
+      <c r="CV62"/>
+      <c r="CW62"/>
+      <c r="CX62"/>
+      <c r="CY62"/>
+      <c r="CZ62"/>
+      <c r="DA62"/>
+      <c r="DB62"/>
+      <c r="DC62"/>
+      <c r="DD62"/>
+      <c r="DE62"/>
+      <c r="DF62"/>
+      <c r="DG62"/>
+      <c r="DH62"/>
+      <c r="DI62"/>
+      <c r="DJ62"/>
+      <c r="DK62"/>
+      <c r="DL62"/>
+      <c r="DM62"/>
+      <c r="DN62"/>
+      <c r="DO62"/>
+      <c r="DP62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AE32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:31">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>29</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
+      <c r="A2" t="s">
+        <v>181</v>
+      </c>
+      <c r="B2">
+        <v>1706255029.0</v>
+      </c>
+      <c r="C2">
+        <v>1083100000.0</v>
+      </c>
+      <c r="D2">
+        <v>863000000.0</v>
+      </c>
+      <c r="E2">
+        <v>810900000.0</v>
+      </c>
+      <c r="F2">
+        <v>813300000.0</v>
+      </c>
+      <c r="G2">
+        <v>991400000.0</v>
+      </c>
+      <c r="H2">
+        <v>995700000.0</v>
+      </c>
+      <c r="I2">
+        <v>974100000.0</v>
+      </c>
+      <c r="J2">
+        <v>942000000.0</v>
+      </c>
+      <c r="K2">
+        <v>884900000.0</v>
+      </c>
+      <c r="L2">
+        <v>971600000.0</v>
+      </c>
+      <c r="M2">
+        <v>892900000.0</v>
+      </c>
+      <c r="N2">
+        <v>807000000.0</v>
+      </c>
+      <c r="O2">
+        <v>948000000.0</v>
+      </c>
+      <c r="P2">
+        <v>988144000.0</v>
+      </c>
+      <c r="Q2">
+        <v>616618000.0</v>
+      </c>
+      <c r="R2">
+        <v>486581000.0</v>
+      </c>
+      <c r="S2">
+        <v>451830000.0</v>
+      </c>
+      <c r="T2">
+        <v>454933000.0</v>
+      </c>
+      <c r="U2">
+        <v>168899000.0</v>
+      </c>
+      <c r="V2">
+        <v>88289000.0</v>
+      </c>
+      <c r="W2">
+        <v>77146000.0</v>
+      </c>
+      <c r="X2">
+        <v>63200000.0</v>
+      </c>
+      <c r="Y2">
+        <v>55114000.0</v>
+      </c>
+      <c r="Z2">
+        <v>47180000.0</v>
+      </c>
+      <c r="AA2">
+        <v>29707294.0</v>
+      </c>
+      <c r="AB2">
+        <v>35321767.0</v>
+      </c>
+      <c r="AC2">
+        <v>29265457.0</v>
+      </c>
+      <c r="AD2">
+        <v>27282267.0</v>
+      </c>
+      <c r="AE2">
+        <v>1605254.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:31">
+      <c r="A3" t="s">
+        <v>182</v>
+      </c>
+      <c r="B3">
+        <v>433660858.0</v>
+      </c>
+      <c r="C3">
+        <v>275000000.0</v>
+      </c>
+      <c r="D3">
+        <v>221700000.0</v>
+      </c>
+      <c r="E3">
+        <v>242000000.0</v>
+      </c>
+      <c r="F3">
+        <v>273500000.0</v>
+      </c>
+      <c r="G3">
+        <v>268000000.0</v>
+      </c>
+      <c r="H3">
+        <v>276600000.0</v>
+      </c>
+      <c r="I3">
+        <v>253763356.0</v>
+      </c>
+      <c r="J3">
+        <v>276498583.0</v>
+      </c>
+      <c r="K3">
+        <v>260923808.0</v>
+      </c>
+      <c r="L3">
+        <v>264200000.0</v>
+      </c>
+      <c r="M3">
+        <v>231200000.0</v>
+      </c>
+      <c r="N3">
+        <v>175200000.0</v>
+      </c>
+      <c r="O3">
+        <v>163900000.0</v>
+      </c>
+      <c r="P3">
+        <v>156797000.0</v>
+      </c>
+      <c r="Q3">
+        <v>132693000.0</v>
+      </c>
+      <c r="R3">
+        <v>143375000.0</v>
+      </c>
+      <c r="S3">
+        <v>151755000.0</v>
+      </c>
+      <c r="T3">
+        <v>82646000.0</v>
+      </c>
+      <c r="U3">
+        <v>38918000.0</v>
+      </c>
+      <c r="V3">
+        <v>26445000.0</v>
+      </c>
+      <c r="W3">
+        <v>25814000.0</v>
+      </c>
+      <c r="X3">
+        <v>26646000.0</v>
+      </c>
+      <c r="Y3">
+        <v>20626000.0</v>
+      </c>
+      <c r="Z3">
+        <v>15637000.0</v>
+      </c>
+      <c r="AA3">
+        <v>12196960.0</v>
+      </c>
+      <c r="AB3">
+        <v>11889127.0</v>
+      </c>
+      <c r="AC3">
+        <v>11822469.0</v>
+      </c>
+      <c r="AD3">
+        <v>9933543.0</v>
+      </c>
+      <c r="AE3">
+        <v>218898.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:31">
+      <c r="A4" t="s">
+        <v>183</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4">
+        <v>-16400000.0</v>
+      </c>
+      <c r="F4">
+        <v>-167200000.0</v>
+      </c>
+      <c r="G4">
+        <v>4100000.0</v>
+      </c>
+      <c r="H4">
+        <v>-39300000.0</v>
+      </c>
+      <c r="I4">
+        <v>3200000.0</v>
+      </c>
+      <c r="J4">
+        <v>3200000.0</v>
+      </c>
+      <c r="K4">
+        <v>3200000.0</v>
+      </c>
+      <c r="L4">
+        <v>41800000.0</v>
+      </c>
+      <c r="M4">
+        <v>62700000.0</v>
+      </c>
+      <c r="N4">
+        <v>30100000.0</v>
+      </c>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
+      <c r="A5" t="s">
+        <v>184</v>
+      </c>
+      <c r="B5">
+        <v>1129329391.0</v>
+      </c>
+      <c r="C5">
+        <v>974600000.0</v>
+      </c>
+      <c r="D5">
+        <v>93700000.0</v>
+      </c>
+      <c r="E5">
+        <v>31600000.0</v>
+      </c>
+      <c r="F5">
+        <v>-54500000.0</v>
+      </c>
+      <c r="G5">
+        <v>107900000.0</v>
+      </c>
+      <c r="H5">
+        <v>-320200000.0</v>
+      </c>
+      <c r="I5">
+        <v>22965866.0</v>
+      </c>
+      <c r="J5">
+        <v>77101417.0</v>
+      </c>
+      <c r="K5">
+        <v>-135323808.0</v>
+      </c>
+      <c r="L5">
+        <v>-716416222.0</v>
+      </c>
+      <c r="M5">
+        <v>-118489786.0</v>
+      </c>
+      <c r="N5">
+        <v>-759781969.0</v>
+      </c>
+      <c r="O5">
+        <v>553900000.0</v>
+      </c>
+      <c r="P5">
+        <v>649003000.0</v>
+      </c>
+      <c r="Q5">
+        <v>361319000.0</v>
+      </c>
+      <c r="R5">
+        <v>223644000.0</v>
+      </c>
+      <c r="S5">
+        <v>281795000.0</v>
+      </c>
+      <c r="T5">
+        <v>35561000.0</v>
+      </c>
+      <c r="U5">
+        <v>73855000.0</v>
+      </c>
+      <c r="V5">
+        <v>5411000.0</v>
+      </c>
+      <c r="W5">
+        <v>-447000.0</v>
+      </c>
+      <c r="X5">
+        <v>4827000.0</v>
+      </c>
+      <c r="Y5">
+        <v>7689000.0</v>
+      </c>
+      <c r="Z5">
+        <v>16351000.0</v>
+      </c>
+      <c r="AA5">
+        <v>11797572.0</v>
+      </c>
+      <c r="AB5">
+        <v>14868321.0</v>
+      </c>
+      <c r="AC5">
+        <v>16215518.0</v>
+      </c>
+      <c r="AD5">
+        <v>8324588.0</v>
+      </c>
+      <c r="AE5">
+        <v>-4742795.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:31">
+      <c r="A6" t="s">
+        <v>185</v>
+      </c>
+      <c r="B6">
+        <v>1562990249.0</v>
+      </c>
+      <c r="C6">
+        <v>1249600000.0</v>
+      </c>
+      <c r="D6">
+        <v>315400000.0</v>
+      </c>
+      <c r="E6">
+        <v>273600000.0</v>
+      </c>
+      <c r="F6">
+        <v>219000000.0</v>
+      </c>
+      <c r="G6">
+        <v>375900000.0</v>
+      </c>
+      <c r="H6">
+        <v>-43600000.0</v>
+      </c>
+      <c r="I6">
+        <v>276729222.0</v>
+      </c>
+      <c r="J6">
+        <v>353600000.0</v>
+      </c>
+      <c r="K6">
+        <v>125600000.0</v>
+      </c>
+      <c r="L6">
+        <v>-452216222.0</v>
+      </c>
+      <c r="M6">
+        <v>112710214.0</v>
+      </c>
+      <c r="N6">
+        <v>-584581969.0</v>
+      </c>
+      <c r="O6">
+        <v>717800000.0</v>
+      </c>
+      <c r="P6">
+        <v>805800000.0</v>
+      </c>
+      <c r="Q6">
+        <v>494012000.0</v>
+      </c>
+      <c r="R6">
+        <v>367019000.0</v>
+      </c>
+      <c r="S6">
+        <v>433550000.0</v>
+      </c>
+      <c r="T6">
+        <v>118207000.0</v>
+      </c>
+      <c r="U6">
+        <v>112773000.0</v>
+      </c>
+      <c r="V6">
+        <v>31856000.0</v>
+      </c>
+      <c r="W6">
+        <v>25367000.0</v>
+      </c>
+      <c r="X6">
+        <v>31473000.0</v>
+      </c>
+      <c r="Y6">
+        <v>28315000.0</v>
+      </c>
+      <c r="Z6">
+        <v>31988000.0</v>
+      </c>
+      <c r="AA6">
+        <v>23994532.0</v>
+      </c>
+      <c r="AB6">
+        <v>26757448.0</v>
+      </c>
+      <c r="AC6">
+        <v>28037987.0</v>
+      </c>
+      <c r="AD6">
+        <v>18258131.0</v>
+      </c>
+      <c r="AE6">
+        <v>-4523897.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:31">
+      <c r="A7" t="s">
+        <v>186</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+    </row>
+    <row r="8" spans="1:31">
+      <c r="A8" t="s">
+        <v>187</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8">
+        <v>6300000.0</v>
+      </c>
+      <c r="E8">
+        <v>-16400000.0</v>
+      </c>
+      <c r="F8">
+        <v>-167200000.0</v>
+      </c>
+      <c r="G8">
+        <v>4100000.0</v>
+      </c>
+      <c r="H8">
+        <v>-39300000.0</v>
+      </c>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8">
+        <v>41800000.0</v>
+      </c>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
+      <c r="A9" t="s">
+        <v>188</v>
+      </c>
+      <c r="B9">
+        <v>1196484757.0</v>
+      </c>
+      <c r="C9">
+        <v>549900000.0</v>
+      </c>
+      <c r="D9">
+        <v>124100000.0</v>
+      </c>
+      <c r="E9">
+        <v>147900000.0</v>
+      </c>
+      <c r="F9">
+        <v>62200000.0</v>
+      </c>
+      <c r="G9">
+        <v>250300000.0</v>
+      </c>
+      <c r="H9">
+        <v>69600000.0</v>
+      </c>
+      <c r="I9">
+        <v>136900000.0</v>
+      </c>
+      <c r="J9">
+        <v>152900000.0</v>
+      </c>
+      <c r="K9">
+        <v>102200000.0</v>
+      </c>
+      <c r="L9">
+        <v>-54600000.0</v>
+      </c>
+      <c r="M9">
+        <v>115000000.0</v>
+      </c>
+      <c r="N9">
+        <v>340100000.0</v>
+      </c>
+      <c r="O9">
+        <v>722000000.0</v>
+      </c>
+      <c r="P9">
+        <v>685043000.0</v>
+      </c>
+      <c r="Q9">
+        <v>550627000.0</v>
+      </c>
+      <c r="R9">
+        <v>427758000.0</v>
+      </c>
+      <c r="S9">
+        <v>417806000.0</v>
+      </c>
+      <c r="T9">
+        <v>223198000.0</v>
+      </c>
+      <c r="U9">
+        <v>134446000.0</v>
+      </c>
+      <c r="V9">
+        <v>41485000.0</v>
+      </c>
+      <c r="W9">
+        <v>44726000.0</v>
+      </c>
+      <c r="X9">
+        <v>37911000.0</v>
+      </c>
+      <c r="Y9">
+        <v>34710000.0</v>
+      </c>
+      <c r="Z9">
+        <v>34475000.0</v>
+      </c>
+      <c r="AA9">
+        <v>28273103.0</v>
+      </c>
+      <c r="AB9">
+        <v>28202115.0</v>
+      </c>
+      <c r="AC9">
+        <v>31009755.0</v>
+      </c>
+      <c r="AD9">
+        <v>22315494.0</v>
+      </c>
+      <c r="AE9">
+        <v>-1532288.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31">
+      <c r="A10" t="s">
+        <v>189</v>
+      </c>
+      <c r="B10">
+        <v>986776866.0</v>
+      </c>
+      <c r="C10">
+        <v>977200000.0</v>
+      </c>
+      <c r="D10">
+        <v>128200000.0</v>
+      </c>
+      <c r="E10">
+        <v>41700000.0</v>
+      </c>
+      <c r="F10">
+        <v>-54500000.0</v>
+      </c>
+      <c r="G10">
+        <v>98800000.0</v>
+      </c>
+      <c r="H10">
+        <v>-328300000.0</v>
+      </c>
+      <c r="I10">
+        <v>18300000.0</v>
+      </c>
+      <c r="J10">
+        <v>608100000.0</v>
+      </c>
+      <c r="K10">
+        <v>95200000.0</v>
+      </c>
+      <c r="L10">
+        <v>-783800000.0</v>
+      </c>
+      <c r="M10">
+        <v>-143700000.0</v>
+      </c>
+      <c r="N10">
+        <v>-869800000.0</v>
+      </c>
+      <c r="O10">
+        <v>570600000.0</v>
+      </c>
+      <c r="P10">
+        <v>648990000.0</v>
+      </c>
+      <c r="Q10">
+        <v>433422000.0</v>
+      </c>
+      <c r="R10">
+        <v>222104000.0</v>
+      </c>
+      <c r="S10">
+        <v>58505000.0</v>
+      </c>
+      <c r="T10">
+        <v>-683000.0</v>
+      </c>
+      <c r="U10">
+        <v>97157000.0</v>
+      </c>
+      <c r="V10">
+        <v>22152000.0</v>
+      </c>
+      <c r="W10">
+        <v>11375000.0</v>
+      </c>
+      <c r="X10">
+        <v>15241000.0</v>
+      </c>
+      <c r="Y10">
+        <v>7695000.0</v>
+      </c>
+      <c r="Z10">
+        <v>15180000.0</v>
+      </c>
+      <c r="AA10">
+        <v>10978798.0</v>
+      </c>
+      <c r="AB10">
+        <v>15760005.0</v>
+      </c>
+      <c r="AC10">
+        <v>16603140.0</v>
+      </c>
+      <c r="AD10">
+        <v>8954180.0</v>
+      </c>
+      <c r="AE10">
+        <v>-3429406.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31">
+      <c r="A11" t="s">
+        <v>190</v>
+      </c>
+      <c r="B11">
+        <v>241657564.0</v>
+      </c>
+      <c r="C11">
+        <v>129400000.0</v>
+      </c>
+      <c r="D11">
+        <v>30700000.0</v>
+      </c>
+      <c r="E11">
+        <v>78100000.0</v>
+      </c>
+      <c r="F11">
+        <v>33400000.0</v>
+      </c>
+      <c r="G11">
+        <v>44100000.0</v>
+      </c>
+      <c r="H11">
+        <v>30400000.0</v>
+      </c>
+      <c r="I11">
+        <v>38000000.0</v>
+      </c>
+      <c r="J11">
+        <v>97600000.0</v>
+      </c>
+      <c r="K11">
+        <v>33400000.0</v>
+      </c>
+      <c r="L11">
+        <v>11500000.0</v>
+      </c>
+      <c r="M11">
+        <v>117900000.0</v>
+      </c>
+      <c r="N11">
+        <v>-9200000.0</v>
+      </c>
+      <c r="O11">
+        <v>199400000.0</v>
+      </c>
+      <c r="P11">
+        <v>220996000.0</v>
+      </c>
+      <c r="Q11">
+        <v>135407000.0</v>
+      </c>
+      <c r="R11">
+        <v>107981000.0</v>
+      </c>
+      <c r="S11">
+        <v>68421000.0</v>
+      </c>
+      <c r="T11">
+        <v>41377000.0</v>
+      </c>
+      <c r="U11">
+        <v>24769000.0</v>
+      </c>
+      <c r="V11">
+        <v>1658000.0</v>
+      </c>
+      <c r="W11">
+        <v>-234000.0</v>
+      </c>
+      <c r="X11">
+        <v>202000.0</v>
+      </c>
+      <c r="Y11">
+        <v>2160000.0</v>
+      </c>
+      <c r="Z11">
+        <v>4232000.0</v>
+      </c>
+      <c r="AA11">
+        <v>104681.0</v>
+      </c>
+      <c r="AB11">
+        <v>-1175088.0</v>
+      </c>
+      <c r="AC11">
+        <v>7041799.0</v>
+      </c>
+      <c r="AD11">
+        <v>5456452.0</v>
+      </c>
+      <c r="AE11">
+        <v>-2116016.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31">
+      <c r="A12" t="s">
+        <v>191</v>
+      </c>
+      <c r="B12">
+        <v>108771341.0</v>
+      </c>
+      <c r="C12">
+        <v>2600000.0</v>
+      </c>
+      <c r="D12">
+        <v>21000000.0</v>
+      </c>
+      <c r="E12">
+        <v>1500000.0</v>
+      </c>
+      <c r="F12">
+        <v>5154245.0</v>
+      </c>
+      <c r="G12">
+        <v>14634290.0</v>
+      </c>
+      <c r="H12">
+        <v>14018504.0</v>
+      </c>
+      <c r="I12">
+        <v>2700000.0</v>
+      </c>
+      <c r="J12">
+        <v>10359632.0</v>
+      </c>
+      <c r="K12">
+        <v>24304148.0</v>
+      </c>
+      <c r="L12">
+        <v>34537898.0</v>
+      </c>
+      <c r="M12">
+        <v>23076034.0</v>
+      </c>
+      <c r="N12">
+        <v>22013952.0</v>
+      </c>
+      <c r="O12">
+        <v>16866659.0</v>
+      </c>
+      <c r="P12">
+        <v>7131000.0</v>
+      </c>
+      <c r="Q12">
+        <v>3557000.0</v>
+      </c>
+      <c r="R12">
+        <v>680000.0</v>
+      </c>
+      <c r="S12">
+        <v>675000.0</v>
+      </c>
+      <c r="T12">
+        <v>202828000.0</v>
+      </c>
+      <c r="U12">
+        <v>23395000.0</v>
+      </c>
+      <c r="V12">
+        <v>32402000.0</v>
+      </c>
+      <c r="W12">
+        <v>31551000.0</v>
+      </c>
+      <c r="X12">
+        <v>15870000.0</v>
+      </c>
+      <c r="Y12">
+        <v>82000.0</v>
+      </c>
+      <c r="Z12">
+        <v>2268000.0</v>
+      </c>
+      <c r="AA12">
+        <v>1804905.0</v>
+      </c>
+      <c r="AB12">
+        <v>0.0</v>
+      </c>
+      <c r="AC12">
+        <v>0.0</v>
+      </c>
+      <c r="AD12">
+        <v>0.0</v>
+      </c>
+      <c r="AE12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31">
+      <c r="A13" t="s">
+        <v>192</v>
+      </c>
+      <c r="B13">
+        <v>129400000.0</v>
+      </c>
+      <c r="C13">
+        <v>17200000.0</v>
+      </c>
+      <c r="D13">
+        <v>26400000.0</v>
+      </c>
+      <c r="E13">
+        <v>6600000.0</v>
+      </c>
+      <c r="F13">
+        <v>16700000.0</v>
+      </c>
+      <c r="G13">
+        <v>8900000.0</v>
+      </c>
+      <c r="H13">
+        <v>16800000.0</v>
+      </c>
+      <c r="I13">
+        <v>500000.0</v>
+      </c>
+      <c r="J13">
+        <v>27700000.0</v>
+      </c>
+      <c r="K13">
+        <v>16500000.0</v>
+      </c>
+      <c r="L13">
+        <v>66400000.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+    </row>
+    <row r="14" spans="1:31">
+      <c r="A14" t="s">
+        <v>193</v>
+      </c>
+      <c r="B14">
+        <v>-67900000.0</v>
+      </c>
+      <c r="C14">
+        <v>-28200000.0</v>
+      </c>
+      <c r="D14">
+        <v>-12500000.0</v>
+      </c>
+      <c r="E14">
+        <v>-17300000.0</v>
+      </c>
+      <c r="F14">
+        <v>700000.0</v>
+      </c>
+      <c r="G14">
+        <v>87300000.0</v>
+      </c>
+      <c r="H14">
+        <v>72700000.0</v>
+      </c>
+      <c r="I14">
+        <v>60000000.0</v>
+      </c>
+      <c r="J14">
+        <v>55200000.0</v>
+      </c>
+      <c r="K14">
+        <v>49400000.0</v>
+      </c>
+      <c r="L14">
+        <v>42100000.0</v>
+      </c>
+      <c r="M14">
+        <v>7900000.0</v>
+      </c>
+      <c r="N14">
+        <v>41300000.0</v>
+      </c>
+      <c r="O14">
+        <v>36500000.0</v>
+      </c>
+      <c r="P14">
+        <v>36650000.0</v>
+      </c>
+      <c r="Q14">
+        <v>18222000.0</v>
+      </c>
+      <c r="R14">
+        <v>8784000.0</v>
+      </c>
+      <c r="S14">
+        <v>3120000.0</v>
+      </c>
+      <c r="T14">
+        <v>1764000.0</v>
+      </c>
+      <c r="U14">
+        <v>210000.0</v>
+      </c>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+    </row>
+    <row r="15" spans="1:31">
+      <c r="A15" t="s">
+        <v>194</v>
+      </c>
+      <c r="B15">
+        <v>676030676.0</v>
+      </c>
+      <c r="C15">
+        <v>819600000.0</v>
+      </c>
+      <c r="D15">
+        <v>94300000.0</v>
+      </c>
+      <c r="E15">
+        <v>-70100000.0</v>
+      </c>
+      <c r="F15">
+        <v>-254400000.0</v>
+      </c>
+      <c r="G15">
+        <v>42600000.0</v>
+      </c>
+      <c r="H15">
+        <v>-412600000.0</v>
+      </c>
+      <c r="I15">
+        <v>-28200000.0</v>
+      </c>
+      <c r="J15">
+        <v>501600000.0</v>
+      </c>
+      <c r="K15">
+        <v>52600000.0</v>
+      </c>
+      <c r="L15">
+        <v>-755300000.0</v>
+      </c>
+      <c r="M15">
+        <v>-206800000.0</v>
+      </c>
+      <c r="N15">
+        <v>-832500000.0</v>
+      </c>
+      <c r="O15">
+        <v>334700000.0</v>
+      </c>
+      <c r="P15">
+        <v>806664000.0</v>
+      </c>
+      <c r="Q15">
+        <v>279793000.0</v>
+      </c>
+      <c r="R15">
+        <v>114123000.0</v>
+      </c>
+      <c r="S15">
+        <v>-9916000.0</v>
+      </c>
+      <c r="T15">
+        <v>-42060000.0</v>
+      </c>
+      <c r="U15">
+        <v>72481000.0</v>
+      </c>
+      <c r="V15">
+        <v>20494000.0</v>
+      </c>
+      <c r="W15">
+        <v>11609000.0</v>
+      </c>
+      <c r="X15">
+        <v>15039000.0</v>
+      </c>
+      <c r="Y15">
+        <v>5535000.0</v>
+      </c>
+      <c r="Z15">
+        <v>10948000.0</v>
+      </c>
+      <c r="AA15">
+        <v>10874117.0</v>
+      </c>
+      <c r="AB15">
+        <v>13202461.0</v>
+      </c>
+      <c r="AC15">
+        <v>8786097.0</v>
+      </c>
+      <c r="AD15">
+        <v>2518363.0</v>
+      </c>
+      <c r="AE15">
+        <v>-3940168.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31">
+      <c r="A16" t="s">
+        <v>195</v>
+      </c>
+      <c r="B16">
+        <v>664400000.0</v>
+      </c>
+      <c r="C16">
+        <v>819600000.0</v>
+      </c>
+      <c r="D16">
+        <v>94300000.0</v>
+      </c>
+      <c r="E16">
+        <v>-70100000.0</v>
+      </c>
+      <c r="F16">
+        <v>-254400000.0</v>
+      </c>
+      <c r="G16">
+        <v>42600000.0</v>
+      </c>
+      <c r="H16">
+        <v>-412600000.0</v>
+      </c>
+      <c r="I16">
+        <v>-28200000.0</v>
+      </c>
+      <c r="J16">
+        <v>501600000.0</v>
+      </c>
+      <c r="K16">
+        <v>52600000.0</v>
+      </c>
+      <c r="L16">
+        <v>-755300000.0</v>
+      </c>
+      <c r="M16">
+        <v>-206800000.0</v>
+      </c>
+      <c r="N16">
+        <v>-832500000.0</v>
+      </c>
+      <c r="O16">
+        <v>334700000.0</v>
+      </c>
+      <c r="P16">
+        <v>391344000.0</v>
+      </c>
+      <c r="Q16">
+        <v>279793000.0</v>
+      </c>
+      <c r="R16">
+        <v>114123000.0</v>
+      </c>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16">
+        <v>72388000.0</v>
+      </c>
+      <c r="V16">
+        <v>20494000.0</v>
+      </c>
+      <c r="W16">
+        <v>11609000.0</v>
+      </c>
+      <c r="X16">
+        <v>15039000.0</v>
+      </c>
+      <c r="Y16">
+        <v>5535000.0</v>
+      </c>
+      <c r="Z16">
+        <v>10949000.0</v>
+      </c>
+      <c r="AA16">
+        <v>10875000.0</v>
+      </c>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+    </row>
+    <row r="17" spans="1:31">
+      <c r="A17" t="s">
+        <v>196</v>
+      </c>
+      <c r="B17">
+        <v>732300000.0</v>
+      </c>
+      <c r="C17">
+        <v>847800000.0</v>
+      </c>
+      <c r="D17">
+        <v>104900000.0</v>
+      </c>
+      <c r="E17">
+        <v>-36400000.0</v>
+      </c>
+      <c r="F17">
+        <v>-255100000.0</v>
+      </c>
+      <c r="G17">
+        <v>54700000.0</v>
+      </c>
+      <c r="H17">
+        <v>-358700000.0</v>
+      </c>
+      <c r="I17">
+        <v>-19700000.0</v>
+      </c>
+      <c r="J17">
+        <v>510500000.0</v>
+      </c>
+      <c r="K17">
+        <v>61800000.0</v>
+      </c>
+      <c r="L17">
+        <v>-795300000.0</v>
+      </c>
+      <c r="M17">
+        <v>-261600000.0</v>
+      </c>
+      <c r="N17">
+        <v>-890700000.0</v>
+      </c>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
+      <c r="A18" t="s">
+        <v>197</v>
+      </c>
+      <c r="B18">
+        <v>-107900000.0</v>
+      </c>
+      <c r="C18">
+        <v>-5000000.0</v>
+      </c>
+      <c r="D18">
+        <v>27300000.0</v>
+      </c>
+      <c r="E18">
+        <v>-100000.0</v>
+      </c>
+      <c r="F18">
+        <v>-1000000.0</v>
+      </c>
+      <c r="G18">
+        <v>-14400000.0</v>
+      </c>
+      <c r="H18">
+        <v>-1800000.0</v>
+      </c>
+      <c r="I18">
+        <v>4500000.0</v>
+      </c>
+      <c r="J18">
+        <v>-1500000.0</v>
+      </c>
+      <c r="K18">
+        <v>-21900000.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+    </row>
+    <row r="19" spans="1:31">
+      <c r="A19" t="s">
+        <v>198</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
+      <c r="A20" t="s">
+        <v>199</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20">
+        <v>-485700000.0</v>
+      </c>
+      <c r="K20">
+        <v>31700000.0</v>
+      </c>
+      <c r="L20">
+        <v>652000000.0</v>
+      </c>
+      <c r="M20">
+        <v>42700000.0</v>
+      </c>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
+      <c r="A21" t="s">
+        <v>200</v>
+      </c>
+      <c r="B21">
+        <v>1129329391.0</v>
+      </c>
+      <c r="C21">
+        <v>944000000.0</v>
+      </c>
+      <c r="D21">
+        <v>-300000.0</v>
+      </c>
+      <c r="E21">
+        <v>41300000.0</v>
+      </c>
+      <c r="F21">
+        <v>-104600000.0</v>
+      </c>
+      <c r="G21">
+        <v>145400000.0</v>
+      </c>
+      <c r="H21">
+        <v>-338100000.0</v>
+      </c>
+      <c r="I21">
+        <v>34100000.0</v>
+      </c>
+      <c r="J21">
+        <v>580000000.0</v>
+      </c>
+      <c r="K21">
+        <v>32500000.0</v>
+      </c>
+      <c r="L21">
+        <v>-762000000.0</v>
+      </c>
+      <c r="M21">
+        <v>-42600000.0</v>
+      </c>
+      <c r="N21">
+        <v>-670200000.0</v>
+      </c>
+      <c r="O21">
+        <v>546200000.0</v>
+      </c>
+      <c r="P21">
+        <v>628160000.0</v>
+      </c>
+      <c r="Q21">
+        <v>427579000.0</v>
+      </c>
+      <c r="R21">
+        <v>162730000.0</v>
+      </c>
+      <c r="S21">
+        <v>248177000.0</v>
+      </c>
+      <c r="T21">
+        <v>72104000.0</v>
+      </c>
+      <c r="U21">
+        <v>65801000.0</v>
+      </c>
+      <c r="V21">
+        <v>5411000.0</v>
+      </c>
+      <c r="W21">
+        <v>-1223000.0</v>
+      </c>
+      <c r="X21">
+        <v>3746000.0</v>
+      </c>
+      <c r="Y21">
+        <v>7727000.0</v>
+      </c>
+      <c r="Z21">
+        <v>16351000.0</v>
+      </c>
+      <c r="AA21">
+        <v>11797573.0</v>
+      </c>
+      <c r="AB21">
+        <v>13893689.0</v>
+      </c>
+      <c r="AC21">
+        <v>16215518.0</v>
+      </c>
+      <c r="AD21">
+        <v>8464498.0</v>
+      </c>
+      <c r="AE21">
+        <v>-4742795.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31">
+      <c r="A22" t="s">
+        <v>201</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+    </row>
+    <row r="23" spans="1:31">
+      <c r="A23" t="s">
+        <v>202</v>
+      </c>
+      <c r="B23">
+        <v>1773410394.0</v>
+      </c>
+      <c r="C23">
+        <v>689000000.0</v>
+      </c>
+      <c r="D23">
+        <v>987400000.0</v>
+      </c>
+      <c r="E23">
+        <v>917500000.0</v>
+      </c>
+      <c r="F23">
+        <v>980100000.0</v>
+      </c>
+      <c r="G23">
+        <v>1096300000.0</v>
+      </c>
+      <c r="H23">
+        <v>1403400000.0</v>
+      </c>
+      <c r="I23">
+        <v>1068100000.0</v>
+      </c>
+      <c r="J23">
+        <v>1020700000.0</v>
+      </c>
+      <c r="K23">
+        <v>955400000.0</v>
+      </c>
+      <c r="L23">
+        <v>1046700000.0</v>
+      </c>
+      <c r="M23">
+        <v>1035500000.0</v>
+      </c>
+      <c r="N23">
+        <v>929200000.0</v>
+      </c>
+      <c r="O23">
+        <v>1123800000.0</v>
+      </c>
+      <c r="P23">
+        <v>1045027000.0</v>
+      </c>
+      <c r="Q23">
+        <v>739666000.0</v>
+      </c>
+      <c r="R23">
+        <v>653540000.0</v>
+      </c>
+      <c r="S23">
+        <v>621459000.0</v>
+      </c>
+      <c r="T23">
+        <v>606027000.0</v>
+      </c>
+      <c r="U23">
+        <v>237544000.0</v>
+      </c>
+      <c r="V23">
+        <v>124363000.0</v>
+      </c>
+      <c r="W23">
+        <v>122690000.0</v>
+      </c>
+      <c r="X23">
+        <v>96378000.0</v>
+      </c>
+      <c r="Y23">
+        <v>82097000.0</v>
+      </c>
+      <c r="Z23">
+        <v>65304000.0</v>
+      </c>
+      <c r="AA23">
+        <v>46182825.0</v>
+      </c>
+      <c r="AB23">
+        <v>49630193.0</v>
+      </c>
+      <c r="AC23">
+        <v>44059694.0</v>
+      </c>
+      <c r="AD23">
+        <v>41133264.0</v>
+      </c>
+      <c r="AE23">
+        <v>4815761.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31">
+      <c r="A24" t="s">
+        <v>203</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+    </row>
+    <row r="25" spans="1:31">
+      <c r="A25" t="s">
+        <v>204</v>
+      </c>
+      <c r="B25">
+        <v>420900000.0</v>
+      </c>
+      <c r="C25">
+        <v>275000000.0</v>
+      </c>
+      <c r="D25">
+        <v>190000000.0</v>
+      </c>
+      <c r="E25">
+        <v>242000000.0</v>
+      </c>
+      <c r="F25">
+        <v>349100000.0</v>
+      </c>
+      <c r="G25">
+        <v>268000000.0</v>
+      </c>
+      <c r="H25">
+        <v>276600000.0</v>
+      </c>
+      <c r="I25">
+        <v>266200000.0</v>
+      </c>
+      <c r="J25">
+        <v>266000000.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+    </row>
+    <row r="26" spans="1:31">
+      <c r="A26" t="s">
+        <v>205</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26">
+        <v>34500000.0</v>
+      </c>
+      <c r="I26">
+        <v>39200000.0</v>
+      </c>
+      <c r="J26">
+        <v>38400000.0</v>
+      </c>
+      <c r="K26">
+        <v>31700000.0</v>
+      </c>
+      <c r="L26">
+        <v>30700000.0</v>
+      </c>
+      <c r="M26">
+        <v>42700000.0</v>
+      </c>
+      <c r="N26">
+        <v>69200000.0</v>
+      </c>
+      <c r="O26">
+        <v>112700000.0</v>
+      </c>
+      <c r="P26">
+        <v>73300000.0</v>
+      </c>
+      <c r="Q26">
+        <v>46025000.0</v>
+      </c>
+      <c r="R26">
+        <v>39800000.0</v>
+      </c>
+      <c r="S26">
+        <v>33600000.0</v>
+      </c>
+      <c r="T26">
+        <v>28400000.0</v>
+      </c>
+      <c r="U26">
+        <v>11800000.0</v>
+      </c>
+      <c r="V26">
+        <v>9000000.0</v>
+      </c>
+      <c r="W26">
+        <v>7800000.0</v>
+      </c>
+      <c r="X26">
+        <v>5500000.0</v>
+      </c>
+      <c r="Y26">
+        <v>6100000.0</v>
+      </c>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+    </row>
+    <row r="27" spans="1:31">
+      <c r="A27" t="s">
+        <v>206</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
+        <v>21700000.0</v>
+      </c>
+      <c r="D27">
+        <v>869259.0</v>
+      </c>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+    </row>
+    <row r="28" spans="1:31">
+      <c r="A28" t="s">
+        <v>207</v>
+      </c>
+      <c r="B28">
+        <v>55700000.0</v>
+      </c>
+      <c r="C28">
+        <v>42300000.0</v>
+      </c>
+      <c r="D28">
+        <v>46900000.0</v>
+      </c>
+      <c r="E28">
+        <v>51100000.0</v>
+      </c>
+      <c r="F28">
+        <v>39600000.0</v>
+      </c>
+      <c r="G28">
+        <v>44900000.0</v>
+      </c>
+      <c r="H28">
+        <v>47100000.0</v>
+      </c>
+      <c r="I28">
+        <v>41700000.0</v>
+      </c>
+      <c r="J28">
+        <v>40300000.0</v>
+      </c>
+      <c r="K28">
+        <v>38800000.0</v>
+      </c>
+      <c r="L28">
+        <v>32600000.0</v>
+      </c>
+      <c r="M28">
+        <v>40600000.0</v>
+      </c>
+      <c r="N28">
+        <v>47400000.0</v>
+      </c>
+      <c r="O28">
+        <v>55900000.0</v>
+      </c>
+      <c r="P28">
+        <v>51300000.0</v>
+      </c>
+      <c r="Q28">
+        <v>46900000.0</v>
+      </c>
+      <c r="R28">
+        <v>49100000.0</v>
+      </c>
+      <c r="S28">
+        <v>42000000.0</v>
+      </c>
+      <c r="T28">
+        <v>33500000.0</v>
+      </c>
+      <c r="U28">
+        <v>19000000.0</v>
+      </c>
+      <c r="V28">
+        <v>15500000.0</v>
+      </c>
+      <c r="W28">
+        <v>24600000.0</v>
+      </c>
+      <c r="X28">
+        <v>9300000.0</v>
+      </c>
+      <c r="Y28">
+        <v>3500000.0</v>
+      </c>
+      <c r="Z28">
+        <v>8764000.0</v>
+      </c>
+      <c r="AA28">
+        <v>13677000.0</v>
+      </c>
+      <c r="AB28"/>
+      <c r="AC28"/>
+      <c r="AD28"/>
+      <c r="AE28"/>
+    </row>
+    <row r="29" spans="1:31">
+      <c r="A29" t="s">
+        <v>208</v>
+      </c>
+      <c r="B29">
+        <v>237500000.0</v>
+      </c>
+      <c r="C29">
+        <v>129400000.0</v>
+      </c>
+      <c r="D29">
+        <v>40600000.0</v>
+      </c>
+      <c r="E29">
+        <v>78100000.0</v>
+      </c>
+      <c r="F29">
+        <v>-64500000.0</v>
+      </c>
+      <c r="G29">
+        <v>44100000.0</v>
+      </c>
+      <c r="H29">
+        <v>30400000.0</v>
+      </c>
+      <c r="I29">
+        <v>38000000.0</v>
+      </c>
+      <c r="J29">
+        <v>97600000.0</v>
+      </c>
+      <c r="K29">
+        <v>33400000.0</v>
+      </c>
+      <c r="L29">
+        <v>11500000.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+    </row>
+    <row r="30" spans="1:31">
+      <c r="A30" t="s">
+        <v>209</v>
+      </c>
+      <c r="B30">
+        <v>67155366.0</v>
+      </c>
+      <c r="C30">
+        <v>-394100000.0</v>
+      </c>
+      <c r="D30">
+        <v>124400000.0</v>
+      </c>
+      <c r="E30">
+        <v>106600000.0</v>
+      </c>
+      <c r="F30">
+        <v>166800000.0</v>
+      </c>
+      <c r="G30">
+        <v>104900000.0</v>
+      </c>
+      <c r="H30">
+        <v>407700000.0</v>
+      </c>
+      <c r="I30">
+        <v>94000000.0</v>
+      </c>
+      <c r="J30">
+        <v>78700000.0</v>
+      </c>
+      <c r="K30">
+        <v>70500000.0</v>
+      </c>
+      <c r="L30">
+        <v>75100000.0</v>
+      </c>
+      <c r="M30">
+        <v>142600000.0</v>
+      </c>
+      <c r="N30">
+        <v>122200000.0</v>
+      </c>
+      <c r="O30">
+        <v>175800000.0</v>
+      </c>
+      <c r="P30">
+        <v>56883000.0</v>
+      </c>
+      <c r="Q30">
+        <v>123048000.0</v>
+      </c>
+      <c r="R30">
+        <v>166959000.0</v>
+      </c>
+      <c r="S30">
+        <v>169629000.0</v>
+      </c>
+      <c r="T30">
+        <v>151094000.0</v>
+      </c>
+      <c r="U30">
+        <v>68645000.0</v>
+      </c>
+      <c r="V30">
+        <v>36074000.0</v>
+      </c>
+      <c r="W30">
+        <v>45544000.0</v>
+      </c>
+      <c r="X30">
+        <v>33178000.0</v>
+      </c>
+      <c r="Y30">
+        <v>26983000.0</v>
+      </c>
+      <c r="Z30">
+        <v>18124000.0</v>
+      </c>
+      <c r="AA30">
+        <v>16475531.0</v>
+      </c>
+      <c r="AB30">
+        <v>14308426.0</v>
+      </c>
+      <c r="AC30">
+        <v>14794237.0</v>
+      </c>
+      <c r="AD30">
+        <v>13850997.0</v>
+      </c>
+      <c r="AE30">
+        <v>3210507.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31">
+      <c r="A31" t="s">
+        <v>210</v>
+      </c>
+      <c r="B31">
+        <v>-142552525.0</v>
+      </c>
+      <c r="C31">
+        <v>33200000.0</v>
+      </c>
+      <c r="D31">
+        <v>128500000.0</v>
+      </c>
+      <c r="E31">
+        <v>400000.0</v>
+      </c>
+      <c r="F31">
+        <v>50100000.0</v>
+      </c>
+      <c r="G31">
+        <v>-46600000.0</v>
+      </c>
+      <c r="H31">
+        <v>9800000.0</v>
+      </c>
+      <c r="I31">
+        <v>-19000000.0</v>
+      </c>
+      <c r="J31">
+        <v>26500000.0</v>
+      </c>
+      <c r="K31">
+        <v>62700000.0</v>
+      </c>
+      <c r="L31">
+        <v>-35700000.0</v>
+      </c>
+      <c r="M31">
+        <v>-101100000.0</v>
+      </c>
+      <c r="N31">
+        <v>-410600000.0</v>
+      </c>
+      <c r="O31">
+        <v>24400000.0</v>
+      </c>
+      <c r="P31">
+        <v>20800000.0</v>
+      </c>
+      <c r="Q31">
+        <v>17731000.0</v>
+      </c>
+      <c r="R31">
+        <v>-22410564.0</v>
+      </c>
+      <c r="S31">
+        <v>-189672000.0</v>
+      </c>
+      <c r="T31">
+        <v>-70928325.0</v>
+      </c>
+      <c r="U31">
+        <v>31356000.0</v>
+      </c>
+      <c r="V31">
+        <v>16741000.0</v>
+      </c>
+      <c r="W31">
+        <v>12598000.0</v>
+      </c>
+      <c r="X31">
+        <v>11495000.0</v>
+      </c>
+      <c r="Y31">
+        <v>2079000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-1171000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-818775.0</v>
+      </c>
+      <c r="AB31">
+        <v>915877.0</v>
+      </c>
+      <c r="AC31">
+        <v>387622.0</v>
+      </c>
+      <c r="AD31">
+        <v>629591.0</v>
+      </c>
+      <c r="AE31">
+        <v>1313389.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31">
+      <c r="A32" t="s">
+        <v>211</v>
+      </c>
+      <c r="B32">
+        <v>2902739786.0</v>
+      </c>
+      <c r="C32">
+        <v>1633000000.0</v>
+      </c>
+      <c r="D32">
+        <v>987100000.0</v>
+      </c>
+      <c r="E32">
+        <v>958800000.0</v>
+      </c>
+      <c r="F32">
+        <v>875500000.0</v>
+      </c>
+      <c r="G32">
+        <v>1241700000.0</v>
+      </c>
+      <c r="H32">
+        <v>1065300000.0</v>
+      </c>
+      <c r="I32">
+        <v>1111000000.0</v>
+      </c>
+      <c r="J32">
+        <v>1094900000.0</v>
+      </c>
+      <c r="K32">
+        <v>987100000.0</v>
+      </c>
+      <c r="L32">
+        <v>917000000.0</v>
+      </c>
+      <c r="M32">
+        <v>1007900000.0</v>
+      </c>
+      <c r="N32">
+        <v>1147100000.0</v>
+      </c>
+      <c r="O32">
+        <v>1670000000.0</v>
+      </c>
+      <c r="P32">
+        <v>1673187000.0</v>
+      </c>
+      <c r="Q32">
+        <v>1167245000.0</v>
+      </c>
+      <c r="R32">
+        <v>914339000.0</v>
+      </c>
+      <c r="S32">
+        <v>869636000.0</v>
+      </c>
+      <c r="T32">
+        <v>678131000.0</v>
+      </c>
+      <c r="U32">
+        <v>303345000.0</v>
+      </c>
+      <c r="V32">
+        <v>129774000.0</v>
+      </c>
+      <c r="W32">
+        <v>121872000.0</v>
+      </c>
+      <c r="X32">
+        <v>101111000.0</v>
+      </c>
+      <c r="Y32">
+        <v>89824000.0</v>
+      </c>
+      <c r="Z32">
+        <v>81655000.0</v>
+      </c>
+      <c r="AA32">
+        <v>57980397.0</v>
+      </c>
+      <c r="AB32">
+        <v>63523882.0</v>
+      </c>
+      <c r="AC32">
+        <v>60275212.0</v>
+      </c>
+      <c r="AD32">
+        <v>49597761.0</v>
+      </c>
+      <c r="AE32">
+        <v>72966.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:DP32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:120">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>93</v>
+      </c>
+      <c r="E1" t="s">
+        <v>94</v>
+      </c>
+      <c r="F1" t="s">
+        <v>95</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>96</v>
+      </c>
+      <c r="I1" t="s">
+        <v>97</v>
+      </c>
+      <c r="J1" t="s">
+        <v>98</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>99</v>
+      </c>
+      <c r="M1" t="s">
+        <v>100</v>
+      </c>
+      <c r="N1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>102</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>103</v>
+      </c>
+      <c r="R1" t="s">
+        <v>104</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>105</v>
+      </c>
+      <c r="U1" t="s">
+        <v>106</v>
+      </c>
+      <c r="V1" t="s">
+        <v>107</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>108</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>109</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CW1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CX1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>26</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>168</v>
+      </c>
+      <c r="DA1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DB1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>27</v>
+      </c>
+      <c r="DD1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DE1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DF1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DG1" t="s">
+        <v>28</v>
+      </c>
+      <c r="DH1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DI1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DJ1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DK1" t="s">
+        <v>29</v>
+      </c>
+      <c r="DL1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DM1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DN1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DO1" t="s">
+        <v>30</v>
+      </c>
+      <c r="DP1" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="2" spans="1:120">
+      <c r="A2" t="s">
+        <v>181</v>
+      </c>
+      <c r="B2">
+        <v>459400000.0</v>
+      </c>
+      <c r="C2">
+        <v>509107155.0</v>
+      </c>
+      <c r="D2">
+        <v>434100000.0</v>
+      </c>
+      <c r="E2">
+        <v>382100000.0</v>
+      </c>
+      <c r="F2">
+        <v>335900000.0</v>
+      </c>
+      <c r="G2">
+        <v>339000000.0</v>
+      </c>
+      <c r="H2">
+        <v>276300000.0</v>
+      </c>
+      <c r="I2">
+        <v>234600000.0</v>
+      </c>
+      <c r="J2">
+        <v>242412286.0</v>
+      </c>
+      <c r="K2">
+        <v>247800000.0</v>
+      </c>
+      <c r="L2">
+        <v>219900000.0</v>
+      </c>
+      <c r="M2">
+        <v>212200000.0</v>
+      </c>
+      <c r="N2">
+        <v>183100000.0</v>
+      </c>
+      <c r="O2">
+        <v>-62900000.0</v>
+      </c>
+      <c r="P2">
+        <v>231700000.0</v>
+      </c>
+      <c r="Q2">
+        <v>198000000.0</v>
+      </c>
+      <c r="R2">
+        <v>194000000.0</v>
+      </c>
+      <c r="S2">
+        <v>370900000.0</v>
+      </c>
+      <c r="T2">
+        <v>287200000.0</v>
+      </c>
+      <c r="U2">
+        <v>237700000.0</v>
+      </c>
+      <c r="V2">
+        <v>253200000.0</v>
+      </c>
+      <c r="W2">
+        <v>263500000.0</v>
+      </c>
+      <c r="X2">
+        <v>257000000.0</v>
+      </c>
+      <c r="Y2">
+        <v>228300000.0</v>
+      </c>
+      <c r="Z2">
+        <v>242600000.0</v>
+      </c>
+      <c r="AA2">
+        <v>252300000.0</v>
+      </c>
+      <c r="AB2">
+        <v>251600000.0</v>
+      </c>
+      <c r="AC2">
+        <v>239900000.0</v>
+      </c>
+      <c r="AD2">
+        <v>251900000.0</v>
+      </c>
+      <c r="AE2">
+        <v>250300000.0</v>
+      </c>
+      <c r="AF2">
+        <v>237300000.0</v>
+      </c>
+      <c r="AG2">
+        <v>247800000.0</v>
+      </c>
+      <c r="AH2">
+        <v>238700000.0</v>
+      </c>
+      <c r="AI2">
+        <v>250000000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>227900000.0</v>
+      </c>
+      <c r="AK2">
+        <v>238600000.0</v>
+      </c>
+      <c r="AL2">
+        <v>225500000.0</v>
+      </c>
+      <c r="AM2">
+        <v>233400000.0</v>
+      </c>
+      <c r="AN2">
+        <v>230200000.0</v>
+      </c>
+      <c r="AO2">
+        <v>208100000.0</v>
+      </c>
+      <c r="AP2">
+        <v>208100000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>213200000.0</v>
+      </c>
+      <c r="AR2">
+        <v>227600000.0</v>
+      </c>
+      <c r="AS2">
+        <v>228800000.0</v>
+      </c>
+      <c r="AT2">
+        <v>228800000.0</v>
+      </c>
+      <c r="AU2">
+        <v>231700000.0</v>
+      </c>
+      <c r="AV2">
+        <v>294800000.0</v>
+      </c>
+      <c r="AW2">
+        <v>246300000.0</v>
+      </c>
+      <c r="AX2">
+        <v>224300000.0</v>
+      </c>
+      <c r="AY2">
+        <v>194700000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>218300000.0</v>
+      </c>
+      <c r="BA2">
+        <v>212600000.0</v>
+      </c>
+      <c r="BB2">
+        <v>184400000.0</v>
+      </c>
+      <c r="BC2">
+        <v>259400000.0</v>
+      </c>
+      <c r="BD2">
+        <v>222900000.0</v>
+      </c>
+      <c r="BE2">
+        <v>250100000.0</v>
+      </c>
+      <c r="BF2">
+        <v>215600000.0</v>
+      </c>
+      <c r="BG2">
+        <v>212303000.0</v>
+      </c>
+      <c r="BH2">
+        <v>261108000.0</v>
+      </c>
+      <c r="BI2">
+        <v>217969000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>244379000.0</v>
+      </c>
+      <c r="BK2">
+        <v>251399000.0</v>
+      </c>
+      <c r="BL2">
+        <v>164895000.0</v>
+      </c>
+      <c r="BM2">
+        <v>137633000.0</v>
+      </c>
+      <c r="BN2">
+        <v>157764000.0</v>
+      </c>
+      <c r="BO2">
+        <v>154363000.0</v>
+      </c>
+      <c r="BP2">
+        <v>160283000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>147566000.0</v>
+      </c>
+      <c r="BR2">
+        <v>127894000.0</v>
+      </c>
+      <c r="BS2">
+        <v>279028000.0</v>
+      </c>
+      <c r="BT2">
+        <v>131816000.0</v>
+      </c>
+      <c r="BU2">
+        <v>128190000.0</v>
+      </c>
+      <c r="BV2">
+        <v>116053000.0</v>
+      </c>
+      <c r="BW2">
+        <v>121772000.0</v>
+      </c>
+      <c r="BX2">
+        <v>111257000.0</v>
+      </c>
+      <c r="BY2">
+        <v>118916000.0</v>
+      </c>
+      <c r="BZ2">
+        <v>101599000.0</v>
+      </c>
+      <c r="CA2">
+        <v>81548000.0</v>
+      </c>
+      <c r="CB2">
+        <v>33915000.0</v>
+      </c>
+      <c r="CC2">
+        <v>31525000.0</v>
+      </c>
+      <c r="CD2">
+        <v>22315000.0</v>
+      </c>
+      <c r="CE2">
+        <v>27173000.0</v>
+      </c>
+      <c r="CF2">
+        <v>18919000.0</v>
+      </c>
+      <c r="CG2">
+        <v>22504000.0</v>
+      </c>
+      <c r="CH2">
+        <v>19693000.0</v>
+      </c>
+      <c r="CI2">
+        <v>21876000.0</v>
+      </c>
+      <c r="CJ2">
+        <v>18198000.0</v>
+      </c>
+      <c r="CK2">
+        <v>20446000.0</v>
+      </c>
+      <c r="CL2">
+        <v>16626000.0</v>
+      </c>
+      <c r="CM2">
+        <v>18295000.0</v>
+      </c>
+      <c r="CN2">
+        <v>14069000.0</v>
+      </c>
+      <c r="CO2">
+        <v>16003000.0</v>
+      </c>
+      <c r="CP2">
+        <v>14833000.0</v>
+      </c>
+      <c r="CQ2">
+        <v>16864000.0</v>
+      </c>
+      <c r="CR2">
+        <v>15768000.0</v>
+      </c>
+      <c r="CS2">
+        <v>11436000.0</v>
+      </c>
+      <c r="CT2">
+        <v>1176000.0</v>
+      </c>
+      <c r="CU2">
+        <v>11555515.0</v>
+      </c>
+      <c r="CV2">
+        <v>12443444.0</v>
+      </c>
+      <c r="CW2">
+        <v>8912024.0</v>
+      </c>
+      <c r="CX2">
+        <v>14405328.0</v>
+      </c>
+      <c r="CY2">
+        <v>2998264.0</v>
+      </c>
+      <c r="CZ2">
+        <v>8901457.0</v>
+      </c>
+      <c r="DA2">
+        <v>9324325.0</v>
+      </c>
+      <c r="DB2">
+        <v>8621284.0</v>
+      </c>
+      <c r="DC2">
+        <v>11061170.0</v>
+      </c>
+      <c r="DD2">
+        <v>9131798.0</v>
+      </c>
+      <c r="DE2">
+        <v>8931615.0</v>
+      </c>
+      <c r="DF2">
+        <v>6624710.0</v>
+      </c>
+      <c r="DG2">
+        <v>9661458.0</v>
+      </c>
+      <c r="DH2">
+        <v>6338626.0</v>
+      </c>
+      <c r="DI2">
+        <v>5986395.0</v>
+      </c>
+      <c r="DJ2">
+        <v>7331688.0</v>
+      </c>
+      <c r="DK2">
+        <v>9180754.0</v>
+      </c>
+      <c r="DL2">
+        <v>10498877.0</v>
+      </c>
+      <c r="DM2">
+        <v>5795841.0</v>
+      </c>
+      <c r="DN2">
+        <v>1805445.0</v>
+      </c>
+      <c r="DO2">
+        <v>1678702.0</v>
+      </c>
+      <c r="DP2"/>
+    </row>
+    <row r="3" spans="1:120">
+      <c r="A3" t="s">
+        <v>182</v>
+      </c>
+      <c r="B3">
+        <v>115700000.0</v>
+      </c>
+      <c r="C3">
+        <v>139918161.0</v>
+      </c>
+      <c r="D3">
+        <v>109900000.0</v>
+      </c>
+      <c r="E3">
+        <v>95000000.0</v>
+      </c>
+      <c r="F3">
+        <v>79700000.0</v>
+      </c>
+      <c r="G3">
+        <v>23300000.0</v>
+      </c>
+      <c r="H3">
+        <v>61700000.0</v>
+      </c>
+      <c r="I3">
+        <v>54500000.0</v>
+      </c>
+      <c r="J3">
+        <v>43276.0</v>
+      </c>
+      <c r="K3">
+        <v>75700000.0</v>
+      </c>
+      <c r="L3">
+        <v>54300000.0</v>
+      </c>
+      <c r="M3">
+        <v>47300000.0</v>
+      </c>
+      <c r="N3">
+        <v>44400000.0</v>
+      </c>
+      <c r="O3">
+        <v>3500000.0</v>
+      </c>
+      <c r="P3">
+        <v>72100000.0</v>
+      </c>
+      <c r="Q3">
+        <v>65700000.0</v>
+      </c>
+      <c r="R3">
+        <v>60200000.0</v>
+      </c>
+      <c r="S3">
+        <v>111400000.0</v>
+      </c>
+      <c r="T3">
+        <v>85400000.0</v>
+      </c>
+      <c r="U3">
+        <v>73300000.0</v>
+      </c>
+      <c r="V3">
+        <v>79000000.0</v>
+      </c>
+      <c r="W3">
+        <v>73900000.0</v>
+      </c>
+      <c r="X3">
+        <v>68300000.0</v>
+      </c>
+      <c r="Y3">
+        <v>62000000.0</v>
+      </c>
+      <c r="Z3">
+        <v>63800000.0</v>
+      </c>
+      <c r="AA3">
+        <v>46467.0</v>
+      </c>
+      <c r="AB3">
+        <v>70200000.0</v>
+      </c>
+      <c r="AC3">
+        <v>64000000.0</v>
+      </c>
+      <c r="AD3">
+        <v>68900000.0</v>
+      </c>
+      <c r="AE3">
+        <v>64600000.0</v>
+      </c>
+      <c r="AF3">
+        <v>64900000.0</v>
+      </c>
+      <c r="AG3">
+        <v>72300000.0</v>
+      </c>
+      <c r="AH3">
+        <v>64400000.0</v>
+      </c>
+      <c r="AI3">
+        <v>68300000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>62400000.0</v>
+      </c>
+      <c r="AK3">
+        <v>71700000.0</v>
+      </c>
+      <c r="AL3">
+        <v>63600000.0</v>
+      </c>
+      <c r="AM3">
+        <v>68600000.0</v>
+      </c>
+      <c r="AN3">
+        <v>69700000.0</v>
+      </c>
+      <c r="AO3">
+        <v>62900000.0</v>
+      </c>
+      <c r="AP3">
+        <v>62900000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>62300000.0</v>
+      </c>
+      <c r="AR3">
+        <v>69100000.0</v>
+      </c>
+      <c r="AS3">
+        <v>67200000.0</v>
+      </c>
+      <c r="AT3">
+        <v>67200000.0</v>
+      </c>
+      <c r="AU3">
+        <v>63200000.0</v>
+      </c>
+      <c r="AV3">
+        <v>72300000.0</v>
+      </c>
+      <c r="AW3">
+        <v>54500000.0</v>
+      </c>
+      <c r="AX3">
+        <v>46400000.0</v>
+      </c>
+      <c r="AY3">
+        <v>46200000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>48000000.0</v>
+      </c>
+      <c r="BA3">
+        <v>42000000.0</v>
+      </c>
+      <c r="BB3">
+        <v>39000000.0</v>
+      </c>
+      <c r="BC3">
+        <v>36500000.0</v>
+      </c>
+      <c r="BD3">
+        <v>41700000.0</v>
+      </c>
+      <c r="BE3">
+        <v>40800000.0</v>
+      </c>
+      <c r="BF3">
+        <v>42200000.0</v>
+      </c>
+      <c r="BG3">
+        <v>44768000.0</v>
+      </c>
+      <c r="BH3">
+        <v>37500000.0</v>
+      </c>
+      <c r="BI3">
+        <v>29165000.0</v>
+      </c>
+      <c r="BJ3">
+        <v>45297000.0</v>
+      </c>
+      <c r="BK3">
+        <v>35256000.0</v>
+      </c>
+      <c r="BL3">
+        <v>36344000.0</v>
+      </c>
+      <c r="BM3">
+        <v>28157000.0</v>
+      </c>
+      <c r="BN3">
+        <v>32936000.0</v>
+      </c>
+      <c r="BO3">
+        <v>32875000.0</v>
+      </c>
+      <c r="BP3">
+        <v>39446000.0</v>
+      </c>
+      <c r="BQ3">
+        <v>38997000.0</v>
+      </c>
+      <c r="BR3">
+        <v>32057000.0</v>
+      </c>
+      <c r="BS3">
+        <v>54327000.0</v>
+      </c>
+      <c r="BT3">
+        <v>36181000.0</v>
+      </c>
+      <c r="BU3">
+        <v>47207000.0</v>
+      </c>
+      <c r="BV3">
+        <v>36342000.0</v>
+      </c>
+      <c r="BW3">
+        <v>12699000.0</v>
+      </c>
+      <c r="BX3">
+        <v>23370000.0</v>
+      </c>
+      <c r="BY3">
+        <v>26911000.0</v>
+      </c>
+      <c r="BZ3">
+        <v>19666000.0</v>
+      </c>
+      <c r="CA3">
+        <v>15370000.0</v>
+      </c>
+      <c r="CB3">
+        <v>7682000.0</v>
+      </c>
+      <c r="CC3">
+        <v>8829000.0</v>
+      </c>
+      <c r="CD3">
+        <v>7037000.0</v>
+      </c>
+      <c r="CE3">
+        <v>7578000.0</v>
+      </c>
+      <c r="CF3">
+        <v>6729000.0</v>
+      </c>
+      <c r="CG3">
+        <v>6233000.0</v>
+      </c>
+      <c r="CH3">
+        <v>5905000.0</v>
+      </c>
+      <c r="CI3">
+        <v>2425000.0</v>
+      </c>
+      <c r="CJ3">
+        <v>8299000.0</v>
+      </c>
+      <c r="CK3">
+        <v>7492000.0</v>
+      </c>
+      <c r="CL3">
+        <v>7598000.0</v>
+      </c>
+      <c r="CM3">
+        <v>7923000.0</v>
+      </c>
+      <c r="CN3">
+        <v>7154000.0</v>
+      </c>
+      <c r="CO3">
+        <v>5956000.0</v>
+      </c>
+      <c r="CP3">
+        <v>5613000.0</v>
+      </c>
+      <c r="CQ3">
+        <v>6172000.0</v>
+      </c>
+      <c r="CR3">
+        <v>4993000.0</v>
+      </c>
+      <c r="CS3">
+        <v>4600000.0</v>
+      </c>
+      <c r="CT3">
+        <v>4861000.0</v>
+      </c>
+      <c r="CU3">
+        <v>4924751.0</v>
+      </c>
+      <c r="CV3">
+        <v>4410445.0</v>
+      </c>
+      <c r="CW3">
+        <v>3200631.0</v>
+      </c>
+      <c r="CX3">
+        <v>3101173.0</v>
+      </c>
+      <c r="CY3">
+        <v>2171010.0</v>
+      </c>
+      <c r="CZ3">
+        <v>3404328.0</v>
+      </c>
+      <c r="DA3">
+        <v>3311049.0</v>
+      </c>
+      <c r="DB3">
+        <v>3310573.0</v>
+      </c>
+      <c r="DC3">
+        <v>3098068.0</v>
+      </c>
+      <c r="DD3">
+        <v>2859376.0</v>
+      </c>
+      <c r="DE3">
+        <v>3016811.0</v>
+      </c>
+      <c r="DF3">
+        <v>2914872.0</v>
+      </c>
+      <c r="DG3">
+        <v>2804629.0</v>
+      </c>
+      <c r="DH3">
+        <v>3031445.0</v>
+      </c>
+      <c r="DI3">
+        <v>3096018.0</v>
+      </c>
+      <c r="DJ3">
+        <v>2890377.0</v>
+      </c>
+      <c r="DK3">
+        <v>3054968.0</v>
+      </c>
+      <c r="DL3">
+        <v>3183726.0</v>
+      </c>
+      <c r="DM3">
+        <v>2394928.0</v>
+      </c>
+      <c r="DN3">
+        <v>1299921.0</v>
+      </c>
+      <c r="DO3">
+        <v>145450.0</v>
+      </c>
+      <c r="DP3">
+        <v>-293795.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:120">
+      <c r="A4" t="s">
+        <v>183</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4">
+        <v>-50100000.0</v>
+      </c>
+      <c r="AB4">
+        <v>-50100000.0</v>
+      </c>
+      <c r="AC4">
+        <v>-50100000.0</v>
+      </c>
+      <c r="AD4">
+        <v>-50100000.0</v>
+      </c>
+      <c r="AE4">
+        <v>0.0</v>
+      </c>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
+      <c r="AI4">
+        <v>0.0</v>
+      </c>
+      <c r="AJ4">
+        <v>0.0</v>
+      </c>
+      <c r="AK4">
+        <v>0.0</v>
+      </c>
+      <c r="AL4">
+        <v>0.0</v>
+      </c>
+      <c r="AM4">
+        <v>0.0</v>
+      </c>
+      <c r="AN4">
+        <v>0.0</v>
+      </c>
+      <c r="AO4">
+        <v>0.0</v>
+      </c>
+      <c r="AP4">
+        <v>0.0</v>
+      </c>
+      <c r="AQ4">
+        <v>41800000.0</v>
+      </c>
+      <c r="AR4">
+        <v>0.0</v>
+      </c>
+      <c r="AS4">
+        <v>0.0</v>
+      </c>
+      <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
+        <v>62700000.0</v>
+      </c>
+      <c r="AV4">
+        <v>0.0</v>
+      </c>
+      <c r="AW4">
+        <v>0.0</v>
+      </c>
+      <c r="AX4">
+        <v>0.0</v>
+      </c>
+      <c r="AY4">
+        <v>30100000.0</v>
+      </c>
+      <c r="AZ4">
+        <v>0.0</v>
+      </c>
+      <c r="BA4">
+        <v>0.0</v>
+      </c>
+      <c r="BB4">
+        <v>0.0</v>
+      </c>
+      <c r="BC4">
+        <v>0.0</v>
+      </c>
+      <c r="BD4">
+        <v>0.0</v>
+      </c>
+      <c r="BE4">
+        <v>0.0</v>
+      </c>
+      <c r="BF4">
+        <v>0.0</v>
+      </c>
+      <c r="BG4">
+        <v>0.0</v>
+      </c>
+      <c r="BH4">
+        <v>0.0</v>
+      </c>
+      <c r="BI4">
+        <v>0.0</v>
+      </c>
+      <c r="BJ4">
+        <v>0.0</v>
+      </c>
+      <c r="BK4">
+        <v>0.0</v>
+      </c>
+      <c r="BL4">
+        <v>0.0</v>
+      </c>
+      <c r="BM4">
+        <v>0.0</v>
+      </c>
+      <c r="BN4">
+        <v>0.0</v>
+      </c>
+      <c r="BO4">
+        <v>0.0</v>
+      </c>
+      <c r="BP4">
+        <v>0.0</v>
+      </c>
+      <c r="BQ4">
+        <v>0.0</v>
+      </c>
+      <c r="BR4">
+        <v>0.0</v>
+      </c>
+      <c r="BS4">
+        <v>0.0</v>
+      </c>
+      <c r="BT4">
+        <v>0.0</v>
+      </c>
+      <c r="BU4">
+        <v>0.0</v>
+      </c>
+      <c r="BV4">
+        <v>0.0</v>
+      </c>
+      <c r="BW4">
+        <v>0.0</v>
+      </c>
+      <c r="BX4">
+        <v>0.0</v>
+      </c>
+      <c r="BY4">
+        <v>0.0</v>
+      </c>
+      <c r="BZ4">
+        <v>0.0</v>
+      </c>
+      <c r="CA4">
+        <v>0.0</v>
+      </c>
+      <c r="CB4">
+        <v>0.0</v>
+      </c>
+      <c r="CC4">
+        <v>0.0</v>
+      </c>
+      <c r="CD4">
+        <v>0.0</v>
+      </c>
+      <c r="CE4">
+        <v>0.0</v>
+      </c>
+      <c r="CF4">
+        <v>0.0</v>
+      </c>
+      <c r="CG4">
+        <v>0.0</v>
+      </c>
+      <c r="CH4">
+        <v>0.0</v>
+      </c>
+      <c r="CI4">
+        <v>0.0</v>
+      </c>
+      <c r="CJ4">
+        <v>0.0</v>
+      </c>
+      <c r="CK4">
+        <v>0.0</v>
+      </c>
+      <c r="CL4">
+        <v>0.0</v>
+      </c>
+      <c r="CM4">
+        <v>0.0</v>
+      </c>
+      <c r="CN4">
+        <v>0.0</v>
+      </c>
+      <c r="CO4">
+        <v>0.0</v>
+      </c>
+      <c r="CP4">
+        <v>0.0</v>
+      </c>
+      <c r="CQ4">
+        <v>0.0</v>
+      </c>
+      <c r="CR4">
+        <v>0.0</v>
+      </c>
+      <c r="CS4">
+        <v>0.0</v>
+      </c>
+      <c r="CT4">
+        <v>0.0</v>
+      </c>
+      <c r="CU4">
+        <v>0.0</v>
+      </c>
+      <c r="CV4">
+        <v>0.0</v>
+      </c>
+      <c r="CW4">
+        <v>0.0</v>
+      </c>
+      <c r="CX4">
+        <v>0.0</v>
+      </c>
+      <c r="CY4">
+        <v>0.0</v>
+      </c>
+      <c r="CZ4">
+        <v>0.0</v>
+      </c>
+      <c r="DA4">
+        <v>0.0</v>
+      </c>
+      <c r="DB4">
+        <v>0.0</v>
+      </c>
+      <c r="DC4"/>
+      <c r="DD4"/>
+      <c r="DE4"/>
+      <c r="DF4"/>
+      <c r="DG4"/>
+      <c r="DH4"/>
+      <c r="DI4"/>
+      <c r="DJ4"/>
+      <c r="DK4"/>
+      <c r="DL4"/>
+      <c r="DM4"/>
+      <c r="DN4"/>
+      <c r="DO4"/>
+      <c r="DP4"/>
+    </row>
+    <row r="5" spans="1:120">
+      <c r="A5" t="s">
+        <v>184</v>
+      </c>
+      <c r="B5">
+        <v>536400000.0</v>
+      </c>
+      <c r="C5">
+        <v>576527807.0</v>
+      </c>
+      <c r="D5">
+        <v>218300000.0</v>
+      </c>
+      <c r="E5">
+        <v>183200000.0</v>
+      </c>
+      <c r="F5">
+        <v>104100000.0</v>
+      </c>
+      <c r="G5">
+        <v>122000000.0</v>
+      </c>
+      <c r="H5">
+        <v>657900000.0</v>
+      </c>
+      <c r="I5">
+        <v>116200000.0</v>
+      </c>
+      <c r="J5">
+        <v>147992480.0</v>
+      </c>
+      <c r="K5">
+        <v>-25300000.0</v>
+      </c>
+      <c r="L5">
+        <v>-3600000.0</v>
+      </c>
+      <c r="M5">
+        <v>118900000.0</v>
+      </c>
+      <c r="N5">
+        <v>14000000.0</v>
+      </c>
+      <c r="O5">
+        <v>90800000.0</v>
+      </c>
+      <c r="P5">
+        <v>-22600000.0</v>
+      </c>
+      <c r="Q5">
+        <v>4700000.0</v>
+      </c>
+      <c r="R5">
+        <v>48800000.0</v>
+      </c>
+      <c r="S5">
+        <v>-298600000.0</v>
+      </c>
+      <c r="T5">
+        <v>-69600000.0</v>
+      </c>
+      <c r="U5">
+        <v>12900000.0</v>
+      </c>
+      <c r="V5">
+        <v>39400000.0</v>
+      </c>
+      <c r="W5">
+        <v>87200000.0</v>
+      </c>
+      <c r="X5">
+        <v>4000000.0</v>
+      </c>
+      <c r="Y5">
+        <v>43400000.0</v>
+      </c>
+      <c r="Z5">
+        <v>-26700000.0</v>
+      </c>
+      <c r="AA5">
+        <v>74953533.0</v>
+      </c>
+      <c r="AB5">
+        <v>2000000.0</v>
+      </c>
+      <c r="AC5">
+        <v>-12800000.0</v>
+      </c>
+      <c r="AD5">
+        <v>-40540226.0</v>
+      </c>
+      <c r="AE5">
+        <v>-12300000.0</v>
+      </c>
+      <c r="AF5">
+        <v>-8400000.0</v>
+      </c>
+      <c r="AG5">
+        <v>-18413705.0</v>
+      </c>
+      <c r="AH5">
+        <v>58500000.0</v>
+      </c>
+      <c r="AI5">
+        <v>16200000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>32000000.0</v>
+      </c>
+      <c r="AK5">
+        <v>16900000.0</v>
+      </c>
+      <c r="AL5">
+        <v>-4753611.0</v>
+      </c>
+      <c r="AM5">
+        <v>752462.0</v>
+      </c>
+      <c r="AN5">
+        <v>41400000.0</v>
+      </c>
+      <c r="AO5">
+        <v>11500000.0</v>
+      </c>
+      <c r="AP5">
+        <v>11500000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>-12500000.0</v>
+      </c>
+      <c r="AR5">
+        <v>-42300000.0</v>
+      </c>
+      <c r="AS5">
+        <v>-16000000.0</v>
+      </c>
+      <c r="AT5">
+        <v>-16000000.0</v>
+      </c>
+      <c r="AU5">
+        <v>-14200000.0</v>
+      </c>
+      <c r="AV5">
+        <v>-10400000.0</v>
+      </c>
+      <c r="AW5">
+        <v>-12900000.0</v>
+      </c>
+      <c r="AX5">
+        <v>18800000.0</v>
+      </c>
+      <c r="AY5">
+        <v>-975000000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>41000000.0</v>
+      </c>
+      <c r="BA5">
+        <v>61300000.0</v>
+      </c>
+      <c r="BB5">
+        <v>94500000.0</v>
+      </c>
+      <c r="BC5">
+        <v>157000000.0</v>
+      </c>
+      <c r="BD5">
+        <v>113100000.0</v>
+      </c>
+      <c r="BE5">
+        <v>129800000.0</v>
+      </c>
+      <c r="BF5">
+        <v>174600000.0</v>
+      </c>
+      <c r="BG5">
+        <v>207149000.0</v>
+      </c>
+      <c r="BH5">
+        <v>130300000.0</v>
+      </c>
+      <c r="BI5">
+        <v>115949000.0</v>
+      </c>
+      <c r="BJ5">
+        <v>217024000.0</v>
+      </c>
+      <c r="BK5">
+        <v>201302000.0</v>
+      </c>
+      <c r="BL5">
+        <v>79000000.0</v>
+      </c>
+      <c r="BM5">
+        <v>55104000.0</v>
+      </c>
+      <c r="BN5">
+        <v>79980000.0</v>
+      </c>
+      <c r="BO5">
+        <v>-18927000.0</v>
+      </c>
+      <c r="BP5">
+        <v>70731000.0</v>
+      </c>
+      <c r="BQ5">
+        <v>78676000.0</v>
+      </c>
+      <c r="BR5">
+        <v>54400000.0</v>
+      </c>
+      <c r="BS5">
+        <v>-65865000.0</v>
+      </c>
+      <c r="BT5">
+        <v>44736000.0</v>
+      </c>
+      <c r="BU5">
+        <v>33390000.0</v>
+      </c>
+      <c r="BV5">
+        <v>45749000.0</v>
+      </c>
+      <c r="BW5">
+        <v>48620000.0</v>
+      </c>
+      <c r="BX5">
+        <v>24827000.0</v>
+      </c>
+      <c r="BY5">
+        <v>12256000.0</v>
+      </c>
+      <c r="BZ5">
+        <v>17961000.0</v>
+      </c>
+      <c r="CA5">
+        <v>16651000.0</v>
+      </c>
+      <c r="CB5">
+        <v>16287000.0</v>
+      </c>
+      <c r="CC5">
+        <v>25864000.0</v>
+      </c>
+      <c r="CD5">
+        <v>3890000.0</v>
+      </c>
+      <c r="CE5">
+        <v>1049000.0</v>
+      </c>
+      <c r="CF5">
+        <v>3686000.0</v>
+      </c>
+      <c r="CG5">
+        <v>-806000.0</v>
+      </c>
+      <c r="CH5">
+        <v>2041000.0</v>
+      </c>
+      <c r="CI5">
+        <v>6060000.0</v>
+      </c>
+      <c r="CJ5">
+        <v>-3538000.0</v>
+      </c>
+      <c r="CK5">
+        <v>-4386000.0</v>
+      </c>
+      <c r="CL5">
+        <v>1592000.0</v>
+      </c>
+      <c r="CM5">
+        <v>653000.0</v>
+      </c>
+      <c r="CN5">
+        <v>0.0</v>
+      </c>
+      <c r="CO5">
+        <v>1018000.0</v>
+      </c>
+      <c r="CP5">
+        <v>974000.0</v>
+      </c>
+      <c r="CQ5">
+        <v>-2325000.0</v>
+      </c>
+      <c r="CR5">
+        <v>2391000.0</v>
+      </c>
+      <c r="CS5">
+        <v>2363000.0</v>
+      </c>
+      <c r="CT5">
+        <v>4406000.0</v>
+      </c>
+      <c r="CU5">
+        <v>5874477.0</v>
+      </c>
+      <c r="CV5">
+        <v>4070006.0</v>
+      </c>
+      <c r="CW5">
+        <v>2411768.0</v>
+      </c>
+      <c r="CX5">
+        <v>4896289.0</v>
+      </c>
+      <c r="CY5">
+        <v>-691615.0</v>
+      </c>
+      <c r="CZ5">
+        <v>4889879.0</v>
+      </c>
+      <c r="DA5">
+        <v>4054054.0</v>
+      </c>
+      <c r="DB5">
+        <v>3448514.0</v>
+      </c>
+      <c r="DC5">
+        <v>1422652.0</v>
+      </c>
+      <c r="DD5">
+        <v>6476865.0</v>
+      </c>
+      <c r="DE5">
+        <v>2386310.0</v>
+      </c>
+      <c r="DF5">
+        <v>3577344.0</v>
+      </c>
+      <c r="DG5">
+        <v>4453119.0</v>
+      </c>
+      <c r="DH5">
+        <v>3201987.0</v>
+      </c>
+      <c r="DI5">
+        <v>3230513.0</v>
+      </c>
+      <c r="DJ5">
+        <v>5428270.0</v>
+      </c>
+      <c r="DK5">
+        <v>5568255.0</v>
+      </c>
+      <c r="DL5">
+        <v>871013.0</v>
+      </c>
+      <c r="DM5">
+        <v>4129537.0</v>
+      </c>
+      <c r="DN5">
+        <v>-2094317.0</v>
+      </c>
+      <c r="DO5">
+        <v>-1804858.0</v>
+      </c>
+      <c r="DP5">
+        <v>-807932.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:120">
+      <c r="A6" t="s">
+        <v>185</v>
+      </c>
+      <c r="B6">
+        <v>652100000.0</v>
+      </c>
+      <c r="C6">
+        <v>716445968.0</v>
+      </c>
+      <c r="D6">
+        <v>328200000.0</v>
+      </c>
+      <c r="E6">
+        <v>278200000.0</v>
+      </c>
+      <c r="F6">
+        <v>183800000.0</v>
+      </c>
+      <c r="G6">
+        <v>145300000.0</v>
+      </c>
+      <c r="H6">
+        <v>719600000.0</v>
+      </c>
+      <c r="I6">
+        <v>170700000.0</v>
+      </c>
+      <c r="J6">
+        <v>148035756.0</v>
+      </c>
+      <c r="K6">
+        <v>50400000.0</v>
+      </c>
+      <c r="L6">
+        <v>50700000.0</v>
+      </c>
+      <c r="M6">
+        <v>166200000.0</v>
+      </c>
+      <c r="N6">
+        <v>58400000.0</v>
+      </c>
+      <c r="O6">
+        <v>94300000.0</v>
+      </c>
+      <c r="P6">
+        <v>49500000.0</v>
+      </c>
+      <c r="Q6">
+        <v>70400000.0</v>
+      </c>
+      <c r="R6">
+        <v>109000000.0</v>
+      </c>
+      <c r="S6">
+        <v>-187200000.0</v>
+      </c>
+      <c r="T6">
+        <v>15800000.0</v>
+      </c>
+      <c r="U6">
+        <v>86200000.0</v>
+      </c>
+      <c r="V6">
+        <v>118400000.0</v>
+      </c>
+      <c r="W6">
+        <v>161100000.0</v>
+      </c>
+      <c r="X6">
+        <v>72300000.0</v>
+      </c>
+      <c r="Y6">
+        <v>105400000.0</v>
+      </c>
+      <c r="Z6">
+        <v>37100000.0</v>
+      </c>
+      <c r="AA6">
+        <v>75000000.0</v>
+      </c>
+      <c r="AB6">
+        <v>72200000.0</v>
+      </c>
+      <c r="AC6">
+        <v>51200000.0</v>
+      </c>
+      <c r="AD6">
+        <v>28359774.0</v>
+      </c>
+      <c r="AE6">
+        <v>52300000.0</v>
+      </c>
+      <c r="AF6">
+        <v>56500000.0</v>
+      </c>
+      <c r="AG6">
+        <v>53886295.0</v>
+      </c>
+      <c r="AH6">
+        <v>122900000.0</v>
+      </c>
+      <c r="AI6">
+        <v>84500000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>94400000.0</v>
+      </c>
+      <c r="AK6">
+        <v>88600000.0</v>
+      </c>
+      <c r="AL6">
+        <v>58846389.0</v>
+      </c>
+      <c r="AM6">
+        <v>69352462.0</v>
+      </c>
+      <c r="AN6">
+        <v>111100000.0</v>
+      </c>
+      <c r="AO6">
+        <v>74400000.0</v>
+      </c>
+      <c r="AP6">
+        <v>74400000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>49800000.0</v>
+      </c>
+      <c r="AR6">
+        <v>26800000.0</v>
+      </c>
+      <c r="AS6">
+        <v>51200000.0</v>
+      </c>
+      <c r="AT6">
+        <v>51200000.0</v>
+      </c>
+      <c r="AU6">
+        <v>49000000.0</v>
+      </c>
+      <c r="AV6">
+        <v>61900000.0</v>
+      </c>
+      <c r="AW6">
+        <v>41600000.0</v>
+      </c>
+      <c r="AX6">
+        <v>65200000.0</v>
+      </c>
+      <c r="AY6">
+        <v>-928800000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>89000000.0</v>
+      </c>
+      <c r="BA6">
+        <v>103300000.0</v>
+      </c>
+      <c r="BB6">
+        <v>133500000.0</v>
+      </c>
+      <c r="BC6">
+        <v>193500000.0</v>
+      </c>
+      <c r="BD6">
+        <v>154800000.0</v>
+      </c>
+      <c r="BE6">
+        <v>170600000.0</v>
+      </c>
+      <c r="BF6">
+        <v>216800000.0</v>
+      </c>
+      <c r="BG6">
+        <v>251917000.0</v>
+      </c>
+      <c r="BH6">
+        <v>167800000.0</v>
+      </c>
+      <c r="BI6">
+        <v>145114000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>262321000.0</v>
+      </c>
+      <c r="BK6">
+        <v>236558000.0</v>
+      </c>
+      <c r="BL6">
+        <v>115344000.0</v>
+      </c>
+      <c r="BM6">
+        <v>83261000.0</v>
+      </c>
+      <c r="BN6">
+        <v>112916000.0</v>
+      </c>
+      <c r="BO6">
+        <v>13948000.0</v>
+      </c>
+      <c r="BP6">
+        <v>110177000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>117673000.0</v>
+      </c>
+      <c r="BR6">
+        <v>86457000.0</v>
+      </c>
+      <c r="BS6">
+        <v>-11538000.0</v>
+      </c>
+      <c r="BT6">
+        <v>80917000.0</v>
+      </c>
+      <c r="BU6">
+        <v>80597000.0</v>
+      </c>
+      <c r="BV6">
+        <v>82091000.0</v>
+      </c>
+      <c r="BW6">
+        <v>61319000.0</v>
+      </c>
+      <c r="BX6">
+        <v>48197000.0</v>
+      </c>
+      <c r="BY6">
+        <v>39167000.0</v>
+      </c>
+      <c r="BZ6">
+        <v>37627000.0</v>
+      </c>
+      <c r="CA6">
+        <v>32021000.0</v>
+      </c>
+      <c r="CB6">
+        <v>23969000.0</v>
+      </c>
+      <c r="CC6">
+        <v>34693000.0</v>
+      </c>
+      <c r="CD6">
+        <v>10927000.0</v>
+      </c>
+      <c r="CE6">
+        <v>8627000.0</v>
+      </c>
+      <c r="CF6">
+        <v>10415000.0</v>
+      </c>
+      <c r="CG6">
+        <v>5427000.0</v>
+      </c>
+      <c r="CH6">
+        <v>7946000.0</v>
+      </c>
+      <c r="CI6">
+        <v>8485000.0</v>
+      </c>
+      <c r="CJ6">
+        <v>4761000.0</v>
+      </c>
+      <c r="CK6">
+        <v>3106000.0</v>
+      </c>
+      <c r="CL6">
+        <v>9190000.0</v>
+      </c>
+      <c r="CM6">
+        <v>8576000.0</v>
+      </c>
+      <c r="CN6">
+        <v>7154000.0</v>
+      </c>
+      <c r="CO6">
+        <v>6974000.0</v>
+      </c>
+      <c r="CP6">
+        <v>6587000.0</v>
+      </c>
+      <c r="CQ6">
+        <v>3847000.0</v>
+      </c>
+      <c r="CR6">
+        <v>7384000.0</v>
+      </c>
+      <c r="CS6">
+        <v>6963000.0</v>
+      </c>
+      <c r="CT6">
+        <v>9267000.0</v>
+      </c>
+      <c r="CU6">
+        <v>10799228.0</v>
+      </c>
+      <c r="CV6">
+        <v>8480451.0</v>
+      </c>
+      <c r="CW6">
+        <v>5612399.0</v>
+      </c>
+      <c r="CX6">
+        <v>7997462.0</v>
+      </c>
+      <c r="CY6">
+        <v>1479395.0</v>
+      </c>
+      <c r="CZ6">
+        <v>8294207.0</v>
+      </c>
+      <c r="DA6">
+        <v>7365103.0</v>
+      </c>
+      <c r="DB6">
+        <v>6759087.0</v>
+      </c>
+      <c r="DC6">
+        <v>4520720.0</v>
+      </c>
+      <c r="DD6">
+        <v>9336241.0</v>
+      </c>
+      <c r="DE6">
+        <v>5403121.0</v>
+      </c>
+      <c r="DF6">
+        <v>6492216.0</v>
+      </c>
+      <c r="DG6">
+        <v>7257748.0</v>
+      </c>
+      <c r="DH6">
+        <v>6233432.0</v>
+      </c>
+      <c r="DI6">
+        <v>6326531.0</v>
+      </c>
+      <c r="DJ6">
+        <v>8318647.0</v>
+      </c>
+      <c r="DK6">
+        <v>8623223.0</v>
+      </c>
+      <c r="DL6">
+        <v>4054739.0</v>
+      </c>
+      <c r="DM6">
+        <v>6524465.0</v>
+      </c>
+      <c r="DN6">
+        <v>-794396.0</v>
+      </c>
+      <c r="DO6">
+        <v>-1659408.0</v>
+      </c>
+      <c r="DP6">
+        <v>-1101727.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:120">
+      <c r="A7" t="s">
+        <v>186</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7">
+        <v>0.0</v>
+      </c>
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
+      <c r="AI7">
+        <v>0.0</v>
+      </c>
+      <c r="AJ7">
+        <v>0.0</v>
+      </c>
+      <c r="AK7">
+        <v>0.0</v>
+      </c>
+      <c r="AL7">
+        <v>0.0</v>
+      </c>
+      <c r="AM7">
+        <v>0.0</v>
+      </c>
+      <c r="AN7">
+        <v>0.0</v>
+      </c>
+      <c r="AO7">
+        <v>0.0</v>
+      </c>
+      <c r="AP7">
+        <v>0.0</v>
+      </c>
+      <c r="AQ7">
+        <v>0.0</v>
+      </c>
+      <c r="AR7">
+        <v>0.0</v>
+      </c>
+      <c r="AS7">
+        <v>0.0</v>
+      </c>
+      <c r="AT7">
+        <v>0.0</v>
+      </c>
+      <c r="AU7">
+        <v>0.0</v>
+      </c>
+      <c r="AV7">
+        <v>0.0</v>
+      </c>
+      <c r="AW7">
+        <v>0.0</v>
+      </c>
+      <c r="AX7">
+        <v>0.0</v>
+      </c>
+      <c r="AY7">
+        <v>0.0</v>
+      </c>
+      <c r="AZ7">
+        <v>0.0</v>
+      </c>
+      <c r="BA7">
+        <v>0.0</v>
+      </c>
+      <c r="BB7">
+        <v>0.0</v>
+      </c>
+      <c r="BC7">
+        <v>0.0</v>
+      </c>
+      <c r="BD7">
+        <v>0.0</v>
+      </c>
+      <c r="BE7">
+        <v>0.0</v>
+      </c>
+      <c r="BF7">
+        <v>0.0</v>
+      </c>
+      <c r="BG7">
+        <v>0.0</v>
+      </c>
+      <c r="BH7">
+        <v>0.0</v>
+      </c>
+      <c r="BI7">
+        <v>0.0</v>
+      </c>
+      <c r="BJ7">
+        <v>0.0</v>
+      </c>
+      <c r="BK7">
+        <v>0.0</v>
+      </c>
+      <c r="BL7">
+        <v>0.0</v>
+      </c>
+      <c r="BM7">
+        <v>0.0</v>
+      </c>
+      <c r="BN7">
+        <v>0.0</v>
+      </c>
+      <c r="BO7">
+        <v>0.0</v>
+      </c>
+      <c r="BP7">
+        <v>0.0</v>
+      </c>
+      <c r="BQ7">
+        <v>0.0</v>
+      </c>
+      <c r="BR7">
+        <v>0.0</v>
+      </c>
+      <c r="BS7">
+        <v>0.0</v>
+      </c>
+      <c r="BT7">
+        <v>0.0</v>
+      </c>
+      <c r="BU7">
+        <v>0.0</v>
+      </c>
+      <c r="BV7">
+        <v>0.0</v>
+      </c>
+      <c r="BW7">
+        <v>0.0</v>
+      </c>
+      <c r="BX7">
+        <v>0.0</v>
+      </c>
+      <c r="BY7">
+        <v>0.0</v>
+      </c>
+      <c r="BZ7">
+        <v>0.0</v>
+      </c>
+      <c r="CA7">
+        <v>0.0</v>
+      </c>
+      <c r="CB7">
+        <v>0.0</v>
+      </c>
+      <c r="CC7">
+        <v>0.0</v>
+      </c>
+      <c r="CD7">
+        <v>0.0</v>
+      </c>
+      <c r="CE7">
+        <v>0.0</v>
+      </c>
+      <c r="CF7">
+        <v>0.0</v>
+      </c>
+      <c r="CG7">
+        <v>0.0</v>
+      </c>
+      <c r="CH7">
+        <v>0.0</v>
+      </c>
+      <c r="CI7">
+        <v>0.0</v>
+      </c>
+      <c r="CJ7">
+        <v>0.0</v>
+      </c>
+      <c r="CK7">
+        <v>0.0</v>
+      </c>
+      <c r="CL7">
+        <v>0.0</v>
+      </c>
+      <c r="CM7">
+        <v>0.0</v>
+      </c>
+      <c r="CN7">
+        <v>0.0</v>
+      </c>
+      <c r="CO7">
+        <v>0.0</v>
+      </c>
+      <c r="CP7">
+        <v>0.0</v>
+      </c>
+      <c r="CQ7">
+        <v>0.0</v>
+      </c>
+      <c r="CR7">
+        <v>0.0</v>
+      </c>
+      <c r="CS7">
+        <v>0.0</v>
+      </c>
+      <c r="CT7">
+        <v>0.0</v>
+      </c>
+      <c r="CU7">
+        <v>0.0</v>
+      </c>
+      <c r="CV7">
+        <v>0.0</v>
+      </c>
+      <c r="CW7">
+        <v>0.0</v>
+      </c>
+      <c r="CX7">
+        <v>0.0</v>
+      </c>
+      <c r="CY7">
+        <v>0.0</v>
+      </c>
+      <c r="CZ7">
+        <v>0.0</v>
+      </c>
+      <c r="DA7">
+        <v>0.0</v>
+      </c>
+      <c r="DB7">
+        <v>0.0</v>
+      </c>
+      <c r="DC7"/>
+      <c r="DD7"/>
+      <c r="DE7"/>
+      <c r="DF7"/>
+      <c r="DG7"/>
+      <c r="DH7"/>
+      <c r="DI7"/>
+      <c r="DJ7"/>
+      <c r="DK7"/>
+      <c r="DL7"/>
+      <c r="DM7"/>
+      <c r="DN7"/>
+      <c r="DO7"/>
+      <c r="DP7"/>
+    </row>
+    <row r="8" spans="1:120">
+      <c r="A8" t="s">
+        <v>187</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8">
+        <v>0.0</v>
+      </c>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8">
+        <v>0.0</v>
+      </c>
+      <c r="M8">
+        <v>0.0</v>
+      </c>
+      <c r="N8">
+        <v>6300000.0</v>
+      </c>
+      <c r="O8">
+        <v>-16400000.0</v>
+      </c>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8">
+        <v>-167200000.0</v>
+      </c>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8">
+        <v>4100000.0</v>
+      </c>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8">
+        <v>-39300000.0</v>
+      </c>
+      <c r="AB8"/>
+      <c r="AC8">
+        <v>4200000.0</v>
+      </c>
+      <c r="AD8"/>
+      <c r="AE8">
+        <v>0.0</v>
+      </c>
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
+      <c r="AI8">
+        <v>0.0</v>
+      </c>
+      <c r="AJ8">
+        <v>0.0</v>
+      </c>
+      <c r="AK8">
+        <v>0.0</v>
+      </c>
+      <c r="AL8">
+        <v>0.0</v>
+      </c>
+      <c r="AM8">
+        <v>0.0</v>
+      </c>
+      <c r="AN8">
+        <v>0.0</v>
+      </c>
+      <c r="AO8">
+        <v>0.0</v>
+      </c>
+      <c r="AP8">
+        <v>0.0</v>
+      </c>
+      <c r="AQ8">
+        <v>0.0</v>
+      </c>
+      <c r="AR8">
+        <v>0.0</v>
+      </c>
+      <c r="AS8">
+        <v>0.0</v>
+      </c>
+      <c r="AT8">
+        <v>0.0</v>
+      </c>
+      <c r="AU8">
+        <v>0.0</v>
+      </c>
+      <c r="AV8">
+        <v>0.0</v>
+      </c>
+      <c r="AW8">
+        <v>0.0</v>
+      </c>
+      <c r="AX8">
+        <v>0.0</v>
+      </c>
+      <c r="AY8">
+        <v>0.0</v>
+      </c>
+      <c r="AZ8">
+        <v>0.0</v>
+      </c>
+      <c r="BA8">
+        <v>0.0</v>
+      </c>
+      <c r="BB8">
+        <v>0.0</v>
+      </c>
+      <c r="BC8">
+        <v>0.0</v>
+      </c>
+      <c r="BD8">
+        <v>0.0</v>
+      </c>
+      <c r="BE8">
+        <v>0.0</v>
+      </c>
+      <c r="BF8">
+        <v>0.0</v>
+      </c>
+      <c r="BG8">
+        <v>0.0</v>
+      </c>
+      <c r="BH8">
+        <v>0.0</v>
+      </c>
+      <c r="BI8">
+        <v>0.0</v>
+      </c>
+      <c r="BJ8">
+        <v>0.0</v>
+      </c>
+      <c r="BK8">
+        <v>0.0</v>
+      </c>
+      <c r="BL8">
+        <v>0.0</v>
+      </c>
+      <c r="BM8">
+        <v>0.0</v>
+      </c>
+      <c r="BN8">
+        <v>0.0</v>
+      </c>
+      <c r="BO8">
+        <v>0.0</v>
+      </c>
+      <c r="BP8">
+        <v>0.0</v>
+      </c>
+      <c r="BQ8">
+        <v>0.0</v>
+      </c>
+      <c r="BR8">
+        <v>0.0</v>
+      </c>
+      <c r="BS8">
+        <v>0.0</v>
+      </c>
+      <c r="BT8">
+        <v>0.0</v>
+      </c>
+      <c r="BU8">
+        <v>0.0</v>
+      </c>
+      <c r="BV8">
+        <v>0.0</v>
+      </c>
+      <c r="BW8">
+        <v>0.0</v>
+      </c>
+      <c r="BX8">
+        <v>0.0</v>
+      </c>
+      <c r="BY8">
+        <v>0.0</v>
+      </c>
+      <c r="BZ8">
+        <v>0.0</v>
+      </c>
+      <c r="CA8">
+        <v>0.0</v>
+      </c>
+      <c r="CB8">
+        <v>0.0</v>
+      </c>
+      <c r="CC8">
+        <v>0.0</v>
+      </c>
+      <c r="CD8">
+        <v>0.0</v>
+      </c>
+      <c r="CE8">
+        <v>0.0</v>
+      </c>
+      <c r="CF8">
+        <v>0.0</v>
+      </c>
+      <c r="CG8">
+        <v>0.0</v>
+      </c>
+      <c r="CH8">
+        <v>0.0</v>
+      </c>
+      <c r="CI8">
+        <v>0.0</v>
+      </c>
+      <c r="CJ8">
+        <v>0.0</v>
+      </c>
+      <c r="CK8">
+        <v>0.0</v>
+      </c>
+      <c r="CL8">
+        <v>0.0</v>
+      </c>
+      <c r="CM8">
+        <v>0.0</v>
+      </c>
+      <c r="CN8">
+        <v>0.0</v>
+      </c>
+      <c r="CO8">
+        <v>0.0</v>
+      </c>
+      <c r="CP8">
+        <v>0.0</v>
+      </c>
+      <c r="CQ8">
+        <v>0.0</v>
+      </c>
+      <c r="CR8">
+        <v>0.0</v>
+      </c>
+      <c r="CS8">
+        <v>0.0</v>
+      </c>
+      <c r="CT8">
+        <v>0.0</v>
+      </c>
+      <c r="CU8">
+        <v>0.0</v>
+      </c>
+      <c r="CV8">
+        <v>0.0</v>
+      </c>
+      <c r="CW8">
+        <v>0.0</v>
+      </c>
+      <c r="CX8">
+        <v>0.0</v>
+      </c>
+      <c r="CY8">
+        <v>0.0</v>
+      </c>
+      <c r="CZ8">
+        <v>0.0</v>
+      </c>
+      <c r="DA8">
+        <v>0.0</v>
+      </c>
+      <c r="DB8">
+        <v>0.0</v>
+      </c>
+      <c r="DC8"/>
+      <c r="DD8"/>
+      <c r="DE8"/>
+      <c r="DF8"/>
+      <c r="DG8"/>
+      <c r="DH8"/>
+      <c r="DI8"/>
+      <c r="DJ8"/>
+      <c r="DK8"/>
+      <c r="DL8"/>
+      <c r="DM8"/>
+      <c r="DN8"/>
+      <c r="DO8"/>
+      <c r="DP8"/>
+    </row>
+    <row r="9" spans="1:120">
+      <c r="A9" t="s">
+        <v>188</v>
+      </c>
+      <c r="B9">
+        <v>570700000.0</v>
+      </c>
+      <c r="C9">
+        <v>595718325.0</v>
+      </c>
+      <c r="D9">
+        <v>272600000.0</v>
+      </c>
+      <c r="E9">
+        <v>198800000.0</v>
+      </c>
+      <c r="F9">
+        <v>141200000.0</v>
+      </c>
+      <c r="G9">
+        <v>130900000.0</v>
+      </c>
+      <c r="H9">
+        <v>162600000.0</v>
+      </c>
+      <c r="I9">
+        <v>150700000.0</v>
+      </c>
+      <c r="J9">
+        <v>94973849.0</v>
+      </c>
+      <c r="K9">
+        <v>49800000.0</v>
+      </c>
+      <c r="L9">
+        <v>4600000.0</v>
+      </c>
+      <c r="M9">
+        <v>26600000.0</v>
+      </c>
+      <c r="N9">
+        <v>43100000.0</v>
+      </c>
+      <c r="O9">
+        <v>-12200000.0</v>
+      </c>
+      <c r="P9">
+        <v>22800000.0</v>
+      </c>
+      <c r="Q9">
+        <v>34100000.0</v>
+      </c>
+      <c r="R9">
+        <v>71000000.0</v>
+      </c>
+      <c r="S9">
+        <v>-76300000.0</v>
+      </c>
+      <c r="T9">
+        <v>6900000.0</v>
+      </c>
+      <c r="U9">
+        <v>27900000.0</v>
+      </c>
+      <c r="V9">
+        <v>44200000.0</v>
+      </c>
+      <c r="W9">
+        <v>84000000.0</v>
+      </c>
+      <c r="X9">
+        <v>78100000.0</v>
+      </c>
+      <c r="Y9">
+        <v>56300000.0</v>
+      </c>
+      <c r="Z9">
+        <v>31900000.0</v>
+      </c>
+      <c r="AA9">
+        <v>41100000.0</v>
+      </c>
+      <c r="AB9">
+        <v>22800000.0</v>
+      </c>
+      <c r="AC9">
+        <v>6600000.0</v>
+      </c>
+      <c r="AD9">
+        <v>-900000.0</v>
+      </c>
+      <c r="AE9">
+        <v>24000000.0</v>
+      </c>
+      <c r="AF9">
+        <v>7500000.0</v>
+      </c>
+      <c r="AG9">
+        <v>29600000.0</v>
+      </c>
+      <c r="AH9">
+        <v>75800000.0</v>
+      </c>
+      <c r="AI9">
+        <v>41100000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>40900000.0</v>
+      </c>
+      <c r="AK9">
+        <v>35900000.0</v>
+      </c>
+      <c r="AL9">
+        <v>35000000.0</v>
+      </c>
+      <c r="AM9">
+        <v>19100000.0</v>
+      </c>
+      <c r="AN9">
+        <v>52200000.0</v>
+      </c>
+      <c r="AO9">
+        <v>24400000.0</v>
+      </c>
+      <c r="AP9">
+        <v>24400000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>6500000.0</v>
+      </c>
+      <c r="AR9">
+        <v>-20000000.0</v>
+      </c>
+      <c r="AS9">
+        <v>-2300000.0</v>
+      </c>
+      <c r="AT9">
+        <v>-2300000.0</v>
+      </c>
+      <c r="AU9">
+        <v>13000000.0</v>
+      </c>
+      <c r="AV9">
+        <v>46700000.0</v>
+      </c>
+      <c r="AW9">
+        <v>42300000.0</v>
+      </c>
+      <c r="AX9">
+        <v>55000000.0</v>
+      </c>
+      <c r="AY9">
+        <v>52500000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>75200000.0</v>
+      </c>
+      <c r="BA9">
+        <v>88500000.0</v>
+      </c>
+      <c r="BB9">
+        <v>120900000.0</v>
+      </c>
+      <c r="BC9">
+        <v>209000000.0</v>
+      </c>
+      <c r="BD9">
+        <v>163900000.0</v>
+      </c>
+      <c r="BE9">
+        <v>160500000.0</v>
+      </c>
+      <c r="BF9">
+        <v>188600000.0</v>
+      </c>
+      <c r="BG9">
+        <v>269302000.0</v>
+      </c>
+      <c r="BH9">
+        <v>170786000.0</v>
+      </c>
+      <c r="BI9">
+        <v>127686000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>188088000.0</v>
+      </c>
+      <c r="BK9">
+        <v>168965000.0</v>
+      </c>
+      <c r="BL9">
+        <v>104320000.0</v>
+      </c>
+      <c r="BM9">
+        <v>89564000.0</v>
+      </c>
+      <c r="BN9">
+        <v>82292000.0</v>
+      </c>
+      <c r="BO9">
+        <v>110924000.0</v>
+      </c>
+      <c r="BP9">
+        <v>74910000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>77677000.0</v>
+      </c>
+      <c r="BR9">
+        <v>60722000.0</v>
+      </c>
+      <c r="BS9">
+        <v>-69369000.0</v>
+      </c>
+      <c r="BT9">
+        <v>95111000.0</v>
+      </c>
+      <c r="BU9">
+        <v>96908000.0</v>
+      </c>
+      <c r="BV9">
+        <v>91899000.0</v>
+      </c>
+      <c r="BW9">
+        <v>69426000.0</v>
+      </c>
+      <c r="BX9">
+        <v>60036000.0</v>
+      </c>
+      <c r="BY9">
+        <v>48390000.0</v>
+      </c>
+      <c r="BZ9">
+        <v>44759000.0</v>
+      </c>
+      <c r="CA9">
+        <v>39702000.0</v>
+      </c>
+      <c r="CB9">
+        <v>31744000.0</v>
+      </c>
+      <c r="CC9">
+        <v>40430000.0</v>
+      </c>
+      <c r="CD9">
+        <v>22166000.0</v>
+      </c>
+      <c r="CE9">
+        <v>12253000.0</v>
+      </c>
+      <c r="CF9">
+        <v>12397000.0</v>
+      </c>
+      <c r="CG9">
+        <v>7035000.0</v>
+      </c>
+      <c r="CH9">
+        <v>9800000.0</v>
+      </c>
+      <c r="CI9">
+        <v>12778000.0</v>
+      </c>
+      <c r="CJ9">
+        <v>9878000.0</v>
+      </c>
+      <c r="CK9">
+        <v>11064000.0</v>
+      </c>
+      <c r="CL9">
+        <v>11006000.0</v>
+      </c>
+      <c r="CM9">
+        <v>11032000.0</v>
+      </c>
+      <c r="CN9">
+        <v>9694000.0</v>
+      </c>
+      <c r="CO9">
+        <v>8176000.0</v>
+      </c>
+      <c r="CP9">
+        <v>9009000.0</v>
+      </c>
+      <c r="CQ9">
+        <v>7875000.0</v>
+      </c>
+      <c r="CR9">
+        <v>8737000.0</v>
+      </c>
+      <c r="CS9">
+        <v>7855000.0</v>
+      </c>
+      <c r="CT9">
+        <v>20113000.0</v>
+      </c>
+      <c r="CU9">
+        <v>10252200.0</v>
+      </c>
+      <c r="CV9">
+        <v>9191433.0</v>
+      </c>
+      <c r="CW9">
+        <v>6245620.0</v>
+      </c>
+      <c r="CX9">
+        <v>8651443.0</v>
+      </c>
+      <c r="CY9">
+        <v>3067834.0</v>
+      </c>
+      <c r="CZ9">
+        <v>8946703.0</v>
+      </c>
+      <c r="DA9">
+        <v>8243243.0</v>
+      </c>
+      <c r="DB9">
+        <v>7862611.0</v>
+      </c>
+      <c r="DC9">
+        <v>3668927.0</v>
+      </c>
+      <c r="DD9">
+        <v>10631048.0</v>
+      </c>
+      <c r="DE9">
+        <v>5999864.0</v>
+      </c>
+      <c r="DF9">
+        <v>7485923.0</v>
+      </c>
+      <c r="DG9">
+        <v>6700796.0</v>
+      </c>
+      <c r="DH9">
+        <v>8037640.0</v>
+      </c>
+      <c r="DI9">
+        <v>7006802.0</v>
+      </c>
+      <c r="DJ9">
+        <v>9164611.0</v>
+      </c>
+      <c r="DK9">
+        <v>10151277.0</v>
+      </c>
+      <c r="DL9">
+        <v>4778800.0</v>
+      </c>
+      <c r="DM9">
+        <v>7317250.0</v>
+      </c>
+      <c r="DN9">
+        <v>72218.0</v>
+      </c>
+      <c r="DO9">
+        <v>-1679184.0</v>
+      </c>
+      <c r="DP9">
+        <v>73448.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:120">
+      <c r="A10" t="s">
+        <v>189</v>
+      </c>
+      <c r="B10">
+        <v>533800000.0</v>
+      </c>
+      <c r="C10">
+        <v>527688449.0</v>
+      </c>
+      <c r="D10">
+        <v>199600000.0</v>
+      </c>
+      <c r="E10">
+        <v>164800000.0</v>
+      </c>
+      <c r="F10">
+        <v>85700000.0</v>
+      </c>
+      <c r="G10">
+        <v>125400000.0</v>
+      </c>
+      <c r="H10">
+        <v>633700000.0</v>
+      </c>
+      <c r="I10">
+        <v>129400000.0</v>
+      </c>
+      <c r="J10">
+        <v>88303777.0</v>
+      </c>
+      <c r="K10">
+        <v>-6500000.0</v>
+      </c>
+      <c r="L10">
+        <v>3300000.0</v>
+      </c>
+      <c r="M10">
+        <v>112100000.0</v>
+      </c>
+      <c r="N10">
+        <v>19300000.0</v>
+      </c>
+      <c r="O10">
+        <v>90800000.0</v>
+      </c>
+      <c r="P10">
+        <v>-22600000.0</v>
+      </c>
+      <c r="Q10">
+        <v>4700000.0</v>
+      </c>
+      <c r="R10">
+        <v>48800000.0</v>
+      </c>
+      <c r="S10">
+        <v>-292600000.0</v>
+      </c>
+      <c r="T10">
+        <v>-70100000.0</v>
+      </c>
+      <c r="U10">
+        <v>10900000.0</v>
+      </c>
+      <c r="V10">
+        <v>32200000.0</v>
+      </c>
+      <c r="W10">
+        <v>84900000.0</v>
+      </c>
+      <c r="X10">
+        <v>1600000.0</v>
+      </c>
+      <c r="Y10">
+        <v>41600000.0</v>
+      </c>
+      <c r="Z10">
+        <v>-29300000.0</v>
+      </c>
+      <c r="AA10">
+        <v>-274600000.0</v>
+      </c>
+      <c r="AB10">
+        <v>7400000.0</v>
+      </c>
+      <c r="AC10">
+        <v>-10400000.0</v>
+      </c>
+      <c r="AD10">
+        <v>-39900000.0</v>
+      </c>
+      <c r="AE10">
+        <v>-14300000.0</v>
+      </c>
+      <c r="AF10">
+        <v>-8500000.0</v>
+      </c>
+      <c r="AG10">
+        <v>-16800000.0</v>
+      </c>
+      <c r="AH10">
+        <v>57900000.0</v>
+      </c>
+      <c r="AI10">
+        <v>13400000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>37700000.0</v>
+      </c>
+      <c r="AK10">
+        <v>565100000.0</v>
+      </c>
+      <c r="AL10">
+        <v>-8100000.0</v>
+      </c>
+      <c r="AM10">
+        <v>-3800000.0</v>
+      </c>
+      <c r="AN10">
+        <v>35500000.0</v>
+      </c>
+      <c r="AO10">
+        <v>4800000.0</v>
+      </c>
+      <c r="AP10">
+        <v>4800000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>58700000.0</v>
+      </c>
+      <c r="AR10">
+        <v>-76900000.0</v>
+      </c>
+      <c r="AS10">
+        <v>-13600000.0</v>
+      </c>
+      <c r="AT10">
+        <v>-13600000.0</v>
+      </c>
+      <c r="AU10">
+        <v>9200000.0</v>
+      </c>
+      <c r="AV10">
+        <v>3400000.0</v>
+      </c>
+      <c r="AW10">
+        <v>-1600000.0</v>
+      </c>
+      <c r="AX10">
+        <v>18800000.0</v>
+      </c>
+      <c r="AY10">
+        <v>-976800000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>50100000.0</v>
+      </c>
+      <c r="BA10">
+        <v>3600000.0</v>
+      </c>
+      <c r="BB10">
+        <v>53300000.0</v>
+      </c>
+      <c r="BC10">
+        <v>147000000.0</v>
+      </c>
+      <c r="BD10">
+        <v>133400000.0</v>
+      </c>
+      <c r="BE10">
+        <v>110000000.0</v>
+      </c>
+      <c r="BF10">
+        <v>180200000.0</v>
+      </c>
+      <c r="BG10">
+        <v>205680000.0</v>
+      </c>
+      <c r="BH10">
+        <v>130278000.0</v>
+      </c>
+      <c r="BI10">
+        <v>127562000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>205661000.0</v>
+      </c>
+      <c r="BK10">
+        <v>200298000.0</v>
+      </c>
+      <c r="BL10">
+        <v>70928000.0</v>
+      </c>
+      <c r="BM10">
+        <v>56014000.0</v>
+      </c>
+      <c r="BN10">
+        <v>87960000.0</v>
+      </c>
+      <c r="BO10">
+        <v>-19144000.0</v>
+      </c>
+      <c r="BP10">
+        <v>86239000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>80469000.0</v>
+      </c>
+      <c r="BR10">
+        <v>76839000.0</v>
+      </c>
+      <c r="BS10">
+        <v>-89592000.0</v>
+      </c>
+      <c r="BT10">
+        <v>39925000.0</v>
+      </c>
+      <c r="BU10">
+        <v>54396000.0</v>
+      </c>
+      <c r="BV10">
+        <v>53776000.0</v>
+      </c>
+      <c r="BW10">
+        <v>24843000.0</v>
+      </c>
+      <c r="BX10">
+        <v>31519000.0</v>
+      </c>
+      <c r="BY10">
+        <v>-76501000.0</v>
+      </c>
+      <c r="BZ10">
+        <v>19812000.0</v>
+      </c>
+      <c r="CA10">
+        <v>18623000.0</v>
+      </c>
+      <c r="CB10">
+        <v>22132000.0</v>
+      </c>
+      <c r="CC10">
+        <v>34402000.0</v>
+      </c>
+      <c r="CD10">
+        <v>22000000.0</v>
+      </c>
+      <c r="CE10">
+        <v>5341000.0</v>
+      </c>
+      <c r="CF10">
+        <v>5760000.0</v>
+      </c>
+      <c r="CG10">
+        <v>3041000.0</v>
+      </c>
+      <c r="CH10">
+        <v>8010000.0</v>
+      </c>
+      <c r="CI10">
+        <v>7849000.0</v>
+      </c>
+      <c r="CJ10">
+        <v>-1928000.0</v>
+      </c>
+      <c r="CK10">
+        <v>-1125000.0</v>
+      </c>
+      <c r="CL10">
+        <v>6579000.0</v>
+      </c>
+      <c r="CM10">
+        <v>2694000.0</v>
+      </c>
+      <c r="CN10">
+        <v>3933000.0</v>
+      </c>
+      <c r="CO10">
+        <v>3870000.0</v>
+      </c>
+      <c r="CP10">
+        <v>4744000.0</v>
+      </c>
+      <c r="CQ10">
+        <v>-3025000.0</v>
+      </c>
+      <c r="CR10">
+        <v>3222000.0</v>
+      </c>
+      <c r="CS10">
+        <v>2491000.0</v>
+      </c>
+      <c r="CT10">
+        <v>5008000.0</v>
+      </c>
+      <c r="CU10">
+        <v>5139445.0</v>
+      </c>
+      <c r="CV10">
+        <v>3828655.0</v>
+      </c>
+      <c r="CW10">
+        <v>2756296.0</v>
+      </c>
+      <c r="CX10">
+        <v>3455122.0</v>
+      </c>
+      <c r="CY10">
+        <v>-691615.0</v>
+      </c>
+      <c r="CZ10">
+        <v>4643689.0</v>
+      </c>
+      <c r="DA10">
+        <v>4391892.0</v>
+      </c>
+      <c r="DB10">
+        <v>3241603.0</v>
+      </c>
+      <c r="DC10">
+        <v>1422652.0</v>
+      </c>
+      <c r="DD10">
+        <v>6882922.0</v>
+      </c>
+      <c r="DE10">
+        <v>2386310.0</v>
+      </c>
+      <c r="DF10">
+        <v>3577344.0</v>
+      </c>
+      <c r="DG10">
+        <v>4453119.0</v>
+      </c>
+      <c r="DH10">
+        <v>2352480.0</v>
+      </c>
+      <c r="DI10">
+        <v>2312925.0</v>
+      </c>
+      <c r="DJ10">
+        <v>5357772.0</v>
+      </c>
+      <c r="DK10">
+        <v>5623502.0</v>
+      </c>
+      <c r="DL10">
+        <v>941279.0</v>
+      </c>
+      <c r="DM10">
+        <v>4346881.0</v>
+      </c>
+      <c r="DN10">
+        <v>-2022099.0</v>
+      </c>
+      <c r="DO10">
+        <v>-1372851.0</v>
+      </c>
+      <c r="DP10">
+        <v>-514138.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:120">
+      <c r="A11" t="s">
+        <v>190</v>
+      </c>
+      <c r="B11">
+        <v>116400000.0</v>
+      </c>
+      <c r="C11">
+        <v>76152845.0</v>
+      </c>
+      <c r="D11">
+        <v>44400000.0</v>
+      </c>
+      <c r="E11">
+        <v>78900000.0</v>
+      </c>
+      <c r="F11">
+        <v>39200000.0</v>
+      </c>
+      <c r="G11">
+        <v>34300000.0</v>
+      </c>
+      <c r="H11">
+        <v>31200000.0</v>
+      </c>
+      <c r="I11">
+        <v>36900000.0</v>
+      </c>
+      <c r="J11">
+        <v>26879391.0</v>
+      </c>
+      <c r="K11">
+        <v>1100000.0</v>
+      </c>
+      <c r="L11">
+        <v>4100000.0</v>
+      </c>
+      <c r="M11">
+        <v>16900000.0</v>
+      </c>
+      <c r="N11">
+        <v>8600000.0</v>
+      </c>
+      <c r="O11">
+        <v>45600000.0</v>
+      </c>
+      <c r="P11">
+        <v>20900000.0</v>
+      </c>
+      <c r="Q11">
+        <v>21200000.0</v>
+      </c>
+      <c r="R11">
+        <v>25000000.0</v>
+      </c>
+      <c r="S11">
+        <v>-88600000.0</v>
+      </c>
+      <c r="T11">
+        <v>2400000.0</v>
+      </c>
+      <c r="U11">
+        <v>11200000.0</v>
+      </c>
+      <c r="V11">
+        <v>10500000.0</v>
+      </c>
+      <c r="W11">
+        <v>16900000.0</v>
+      </c>
+      <c r="X11">
+        <v>9300000.0</v>
+      </c>
+      <c r="Y11">
+        <v>14300000.0</v>
+      </c>
+      <c r="Z11">
+        <v>3600000.0</v>
+      </c>
+      <c r="AA11">
+        <v>16500000.0</v>
+      </c>
+      <c r="AB11">
+        <v>8600000.0</v>
+      </c>
+      <c r="AC11">
+        <v>3900000.0</v>
+      </c>
+      <c r="AD11">
+        <v>1400000.0</v>
+      </c>
+      <c r="AE11">
+        <v>18300000.0</v>
+      </c>
+      <c r="AF11">
+        <v>500000.0</v>
+      </c>
+      <c r="AG11">
+        <v>7400000.0</v>
+      </c>
+      <c r="AH11">
+        <v>11800000.0</v>
+      </c>
+      <c r="AI11">
+        <v>30300000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>5100000.0</v>
+      </c>
+      <c r="AK11">
+        <v>53500000.0</v>
+      </c>
+      <c r="AL11">
+        <v>8700000.0</v>
+      </c>
+      <c r="AM11">
+        <v>-1000000.0</v>
+      </c>
+      <c r="AN11">
+        <v>14400000.0</v>
+      </c>
+      <c r="AO11">
+        <v>14000000.0</v>
+      </c>
+      <c r="AP11">
+        <v>14000000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>6000000.0</v>
+      </c>
+      <c r="AR11">
+        <v>8000000.0</v>
+      </c>
+      <c r="AS11">
+        <v>6700000.0</v>
+      </c>
+      <c r="AT11">
+        <v>6700000.0</v>
+      </c>
+      <c r="AU11">
+        <v>21800000.0</v>
+      </c>
+      <c r="AV11">
+        <v>70700000.0</v>
+      </c>
+      <c r="AW11">
+        <v>13600000.0</v>
+      </c>
+      <c r="AX11">
+        <v>14100000.0</v>
+      </c>
+      <c r="AY11">
+        <v>-96700000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>22600000.0</v>
+      </c>
+      <c r="BA11">
+        <v>28900000.0</v>
+      </c>
+      <c r="BB11">
+        <v>36000000.0</v>
+      </c>
+      <c r="BC11">
+        <v>52400000.0</v>
+      </c>
+      <c r="BD11">
+        <v>46700000.0</v>
+      </c>
+      <c r="BE11">
+        <v>49100000.0</v>
+      </c>
+      <c r="BF11">
+        <v>51200000.0</v>
+      </c>
+      <c r="BG11">
+        <v>59915000.0</v>
+      </c>
+      <c r="BH11">
+        <v>70271000.0</v>
+      </c>
+      <c r="BI11">
+        <v>47448000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>43362000.0</v>
+      </c>
+      <c r="BK11">
+        <v>55814000.0</v>
+      </c>
+      <c r="BL11">
+        <v>30176000.0</v>
+      </c>
+      <c r="BM11">
+        <v>20301000.0</v>
+      </c>
+      <c r="BN11">
+        <v>29116000.0</v>
+      </c>
+      <c r="BO11">
+        <v>28221000.0</v>
+      </c>
+      <c r="BP11">
+        <v>21377000.0</v>
+      </c>
+      <c r="BQ11">
+        <v>34047000.0</v>
+      </c>
+      <c r="BR11">
+        <v>24336000.0</v>
+      </c>
+      <c r="BS11">
+        <v>6817000.0</v>
+      </c>
+      <c r="BT11">
+        <v>21076000.0</v>
+      </c>
+      <c r="BU11">
+        <v>21125000.0</v>
+      </c>
+      <c r="BV11">
+        <v>19403000.0</v>
+      </c>
+      <c r="BW11">
+        <v>16026000.0</v>
+      </c>
+      <c r="BX11">
+        <v>11869000.0</v>
+      </c>
+      <c r="BY11">
+        <v>4869000.0</v>
+      </c>
+      <c r="BZ11">
+        <v>8527000.0</v>
+      </c>
+      <c r="CA11">
+        <v>9349000.0</v>
+      </c>
+      <c r="CB11">
+        <v>8707000.0</v>
+      </c>
+      <c r="CC11">
+        <v>4564000.0</v>
+      </c>
+      <c r="CD11">
+        <v>2149000.0</v>
+      </c>
+      <c r="CE11">
+        <v>-837000.0</v>
+      </c>
+      <c r="CF11">
+        <v>1562000.0</v>
+      </c>
+      <c r="CG11">
+        <v>666000.0</v>
+      </c>
+      <c r="CH11">
+        <v>267000.0</v>
+      </c>
+      <c r="CI11">
+        <v>1297000.0</v>
+      </c>
+      <c r="CJ11">
+        <v>-1002000.0</v>
+      </c>
+      <c r="CK11">
+        <v>-1202000.0</v>
+      </c>
+      <c r="CL11">
+        <v>673000.0</v>
+      </c>
+      <c r="CM11">
+        <v>294000.0</v>
+      </c>
+      <c r="CN11">
+        <v>-398000.0</v>
+      </c>
+      <c r="CO11">
+        <v>140000.0</v>
+      </c>
+      <c r="CP11">
+        <v>166000.0</v>
+      </c>
+      <c r="CQ11">
+        <v>-613000.0</v>
+      </c>
+      <c r="CR11">
+        <v>600000.0</v>
+      </c>
+      <c r="CS11">
+        <v>1628000.0</v>
+      </c>
+      <c r="CT11">
+        <v>546000.0</v>
+      </c>
+      <c r="CU11">
+        <v>3401254.0</v>
+      </c>
+      <c r="CV11">
+        <v>809201.0</v>
+      </c>
+      <c r="CW11">
+        <v>113689.0</v>
+      </c>
+      <c r="CX11">
+        <v>-91976.0</v>
+      </c>
+      <c r="CY11">
+        <v>2294841.0</v>
+      </c>
+      <c r="CZ11">
+        <v>353317.0</v>
+      </c>
+      <c r="DA11">
+        <v>-945946.0</v>
+      </c>
+      <c r="DB11">
+        <v>965584.0</v>
+      </c>
+      <c r="DC11">
+        <v>-970644.0</v>
+      </c>
+      <c r="DD11">
+        <v>479864.0</v>
+      </c>
+      <c r="DE11">
+        <v>-1704506.0</v>
+      </c>
+      <c r="DF11">
+        <v>-331235.0</v>
+      </c>
+      <c r="DG11">
+        <v>-1322573.0</v>
+      </c>
+      <c r="DH11">
+        <v>3463374.0</v>
+      </c>
+      <c r="DI11">
+        <v>3026432.0</v>
+      </c>
+      <c r="DJ11">
+        <v>1550935.0</v>
+      </c>
+      <c r="DK11">
+        <v>6397730.0</v>
+      </c>
+      <c r="DL11">
+        <v>-2966508.0</v>
+      </c>
+      <c r="DM11">
+        <v>1593856.0</v>
+      </c>
+      <c r="DN11">
+        <v>505524.0</v>
+      </c>
+      <c r="DO11">
+        <v>-720495.0</v>
+      </c>
+      <c r="DP11">
+        <v>146896.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:120">
+      <c r="A12" t="s">
+        <v>191</v>
+      </c>
+      <c r="B12">
+        <v>2600000.0</v>
+      </c>
+      <c r="C12">
+        <v>28430395.0</v>
+      </c>
+      <c r="D12">
+        <v>18700000.0</v>
+      </c>
+      <c r="E12">
+        <v>22972389.0</v>
+      </c>
+      <c r="F12">
+        <v>28613282.0</v>
+      </c>
+      <c r="G12">
+        <v>35081227.0</v>
+      </c>
+      <c r="H12">
+        <v>24200000.0</v>
+      </c>
+      <c r="I12">
+        <v>1891512.0</v>
+      </c>
+      <c r="J12">
+        <v>11600000.0</v>
+      </c>
+      <c r="K12">
+        <v>4316081.0</v>
+      </c>
+      <c r="L12">
+        <v>2468253.0</v>
+      </c>
+      <c r="M12">
+        <v>6800000.0</v>
+      </c>
+      <c r="N12">
+        <v>4700357.0</v>
+      </c>
+      <c r="O12">
+        <v>300000.0</v>
+      </c>
+      <c r="P12">
+        <v>2925834.0</v>
+      </c>
+      <c r="Q12">
+        <v>1288924.0</v>
+      </c>
+      <c r="R12">
+        <v>1200000.0</v>
+      </c>
+      <c r="S12">
+        <v>6000000.0</v>
+      </c>
+      <c r="T12">
+        <v>1887064.0</v>
+      </c>
+      <c r="U12">
+        <v>3371157.0</v>
+      </c>
+      <c r="V12">
+        <v>7200000.0</v>
+      </c>
+      <c r="W12">
+        <v>3784403.0</v>
+      </c>
+      <c r="X12">
+        <v>3391800.0</v>
+      </c>
+      <c r="Y12">
+        <v>3051629.0</v>
+      </c>
+      <c r="Z12">
+        <v>3590945.0</v>
+      </c>
+      <c r="AA12">
+        <v>4300000.0</v>
+      </c>
+      <c r="AB12">
+        <v>1196923.0</v>
+      </c>
+      <c r="AC12">
+        <v>3173958.0</v>
+      </c>
+      <c r="AD12">
+        <v>3283763.0</v>
+      </c>
+      <c r="AE12">
+        <v>5200000.0</v>
+      </c>
+      <c r="AF12">
+        <v>808927.0</v>
+      </c>
+      <c r="AG12">
+        <v>687074.0</v>
+      </c>
+      <c r="AH12">
+        <v>1275362.0</v>
+      </c>
+      <c r="AI12">
+        <v>1300000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>1803928.0</v>
+      </c>
+      <c r="AK12">
+        <v>1700000.0</v>
+      </c>
+      <c r="AL12">
+        <v>4763283.0</v>
+      </c>
+      <c r="AM12">
+        <v>3482548.0</v>
+      </c>
+      <c r="AN12">
+        <v>6252750.0</v>
+      </c>
+      <c r="AO12">
+        <v>7047609.0</v>
+      </c>
+      <c r="AP12">
+        <v>6700000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>7300000.0</v>
+      </c>
+      <c r="AR12">
+        <v>7800000.0</v>
+      </c>
+      <c r="AS12">
+        <v>8100000.0</v>
+      </c>
+      <c r="AT12">
+        <v>8100000.0</v>
+      </c>
+      <c r="AU12">
+        <v>8400000.0</v>
+      </c>
+      <c r="AV12">
+        <v>7400000.0</v>
+      </c>
+      <c r="AW12">
+        <v>3200000.0</v>
+      </c>
+      <c r="AX12">
+        <v>300000.0</v>
+      </c>
+      <c r="AY12">
+        <v>1800000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>2800000.0</v>
+      </c>
+      <c r="BA12">
+        <v>5300000.0</v>
+      </c>
+      <c r="BB12">
+        <v>7700000.0</v>
+      </c>
+      <c r="BC12">
+        <v>10000000.0</v>
+      </c>
+      <c r="BD12">
+        <v>1200000.0</v>
+      </c>
+      <c r="BE12">
+        <v>1700000.0</v>
+      </c>
+      <c r="BF12">
+        <v>2600000.0</v>
+      </c>
+      <c r="BG12">
+        <v>1469000.0</v>
+      </c>
+      <c r="BH12">
+        <v>1972000.0</v>
+      </c>
+      <c r="BI12">
+        <v>1984000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>1760000.0</v>
+      </c>
+      <c r="BK12">
+        <v>1004000.0</v>
+      </c>
+      <c r="BL12">
+        <v>1049000.0</v>
+      </c>
+      <c r="BM12">
+        <v>1387000.0</v>
+      </c>
+      <c r="BN12">
+        <v>325000.0</v>
+      </c>
+      <c r="BO12">
+        <v>217000.0</v>
+      </c>
+      <c r="BP12">
+        <v>341000.0</v>
+      </c>
+      <c r="BQ12">
+        <v>401000.0</v>
+      </c>
+      <c r="BR12">
+        <v>476000.0</v>
+      </c>
+      <c r="BS12">
+        <v>161384000.0</v>
+      </c>
+      <c r="BT12">
+        <v>9179000.0</v>
+      </c>
+      <c r="BU12">
+        <v>48000.0</v>
+      </c>
+      <c r="BV12">
+        <v>8027000.0</v>
+      </c>
+      <c r="BW12">
+        <v>27677000.0</v>
+      </c>
+      <c r="BX12">
+        <v>6692000.0</v>
+      </c>
+      <c r="BY12">
+        <v>181710000.0</v>
+      </c>
+      <c r="BZ12">
+        <v>1297000.0</v>
+      </c>
+      <c r="CA12">
+        <v>1614000.0</v>
+      </c>
+      <c r="CB12">
+        <v>3852000.0</v>
+      </c>
+      <c r="CC12">
+        <v>8538000.0</v>
+      </c>
+      <c r="CD12">
+        <v>18110000.0</v>
+      </c>
+      <c r="CE12">
+        <v>11363000.0</v>
+      </c>
+      <c r="CF12">
+        <v>5009000.0</v>
+      </c>
+      <c r="CG12">
+        <v>7383000.0</v>
+      </c>
+      <c r="CH12">
+        <v>8369000.0</v>
+      </c>
+      <c r="CI12">
+        <v>13940000.0</v>
+      </c>
+      <c r="CJ12">
+        <v>3428000.0</v>
+      </c>
+      <c r="CK12">
+        <v>5756000.0</v>
+      </c>
+      <c r="CL12">
+        <v>8377000.0</v>
+      </c>
+      <c r="CM12">
+        <v>2340000.0</v>
+      </c>
+      <c r="CN12">
+        <v>4741000.0</v>
+      </c>
+      <c r="CO12">
+        <v>5020000.0</v>
+      </c>
+      <c r="CP12">
+        <v>3770000.0</v>
+      </c>
+      <c r="CQ12">
+        <v>1619000.0</v>
+      </c>
+      <c r="CR12">
+        <v>1033000.0</v>
+      </c>
+      <c r="CS12">
+        <v>78000.0</v>
+      </c>
+      <c r="CT12">
+        <v>746000.0</v>
+      </c>
+      <c r="CU12">
+        <v>735032.0</v>
+      </c>
+      <c r="CV12">
+        <v>240718.0</v>
+      </c>
+      <c r="CW12">
+        <v>580499.0</v>
+      </c>
+      <c r="CX12">
+        <v>2541072.0</v>
+      </c>
+      <c r="CY12">
+        <v>662000.0</v>
+      </c>
+      <c r="CZ12">
+        <v>1242000.0</v>
+      </c>
+      <c r="DA12">
+        <v>652000.0</v>
+      </c>
+      <c r="DB12">
+        <v>1399000.0</v>
+      </c>
+      <c r="DC12"/>
+      <c r="DD12"/>
+      <c r="DE12"/>
+      <c r="DF12"/>
+      <c r="DG12"/>
+      <c r="DH12"/>
+      <c r="DI12"/>
+      <c r="DJ12"/>
+      <c r="DK12"/>
+      <c r="DL12"/>
+      <c r="DM12"/>
+      <c r="DN12"/>
+      <c r="DO12"/>
+      <c r="DP12"/>
+    </row>
+    <row r="13" spans="1:120">
+      <c r="A13" t="s">
+        <v>192</v>
+      </c>
+      <c r="B13">
+        <v>3200000.0</v>
+      </c>
+      <c r="C13">
+        <v>45400000.0</v>
+      </c>
+      <c r="D13">
+        <v>36800000.0</v>
+      </c>
+      <c r="E13">
+        <v>2500000.0</v>
+      </c>
+      <c r="F13">
+        <v>2700000.0</v>
+      </c>
+      <c r="G13">
+        <v>4900000.0</v>
+      </c>
+      <c r="H13">
+        <v>5600000.0</v>
+      </c>
+      <c r="I13">
+        <v>3100000.0</v>
+      </c>
+      <c r="J13">
+        <v>3300000.0</v>
+      </c>
+      <c r="K13">
+        <v>5500000.0</v>
+      </c>
+      <c r="L13">
+        <v>23500000.0</v>
+      </c>
+      <c r="M13">
+        <v>7600000.0</v>
+      </c>
+      <c r="N13">
+        <v>5400000.0</v>
+      </c>
+      <c r="O13">
+        <v>3300000.0</v>
+      </c>
+      <c r="P13">
+        <v>3100000.0</v>
+      </c>
+      <c r="Q13">
+        <v>1400000.0</v>
+      </c>
+      <c r="R13">
+        <v>700000.0</v>
+      </c>
+      <c r="S13">
+        <v>200000.0</v>
+      </c>
+      <c r="T13">
+        <v>1100000.0</v>
+      </c>
+      <c r="U13">
+        <v>9600000.0</v>
+      </c>
+      <c r="V13">
+        <v>6800000.0</v>
+      </c>
+      <c r="W13">
+        <v>1600000.0</v>
+      </c>
+      <c r="X13">
+        <v>18100000.0</v>
+      </c>
+      <c r="Y13">
+        <v>11600000.0</v>
+      </c>
+      <c r="Z13">
+        <v>34400000.0</v>
+      </c>
+      <c r="AA13">
+        <v>6700000.0</v>
+      </c>
+      <c r="AB13">
+        <v>10200000.0</v>
+      </c>
+      <c r="AC13">
+        <v>6300000.0</v>
+      </c>
+      <c r="AD13">
+        <v>2700000.0</v>
+      </c>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
+      <c r="CQ13"/>
+      <c r="CR13"/>
+      <c r="CS13"/>
+      <c r="CT13"/>
+      <c r="CU13"/>
+      <c r="CV13"/>
+      <c r="CW13"/>
+      <c r="CX13"/>
+      <c r="CY13"/>
+      <c r="CZ13"/>
+      <c r="DA13"/>
+      <c r="DB13"/>
+      <c r="DC13"/>
+      <c r="DD13"/>
+      <c r="DE13"/>
+      <c r="DF13"/>
+      <c r="DG13"/>
+      <c r="DH13"/>
+      <c r="DI13"/>
+      <c r="DJ13"/>
+      <c r="DK13"/>
+      <c r="DL13"/>
+      <c r="DM13"/>
+      <c r="DN13"/>
+      <c r="DO13"/>
+      <c r="DP13"/>
+    </row>
+    <row r="14" spans="1:120">
+      <c r="A14" t="s">
+        <v>193</v>
+      </c>
+      <c r="B14">
+        <v>-37700000.0</v>
+      </c>
+      <c r="C14">
+        <v>-38100000.0</v>
+      </c>
+      <c r="D14">
+        <v>-15800000.0</v>
+      </c>
+      <c r="E14">
+        <v>-7200000.0</v>
+      </c>
+      <c r="F14">
+        <v>-6800000.0</v>
+      </c>
+      <c r="G14">
+        <v>-4900000.0</v>
+      </c>
+      <c r="H14">
+        <v>-8400000.0</v>
+      </c>
+      <c r="I14">
+        <v>-8000000.0</v>
+      </c>
+      <c r="J14">
+        <v>-6900000.0</v>
+      </c>
+      <c r="K14">
+        <v>-1800000.0</v>
+      </c>
+      <c r="L14">
+        <v>0.0</v>
+      </c>
+      <c r="M14">
+        <v>-2600000.0</v>
+      </c>
+      <c r="N14">
+        <v>-5100000.0</v>
+      </c>
+      <c r="O14">
+        <v>-4800000.0</v>
+      </c>
+      <c r="P14">
+        <v>1600000.0</v>
+      </c>
+      <c r="Q14">
+        <v>-6100000.0</v>
+      </c>
+      <c r="R14">
+        <v>-8000000.0</v>
+      </c>
+      <c r="S14">
+        <v>9900000.0</v>
+      </c>
+      <c r="T14">
+        <v>-2800000.0</v>
+      </c>
+      <c r="U14">
+        <v>84400000.0</v>
+      </c>
+      <c r="V14">
+        <v>85200000.0</v>
+      </c>
+      <c r="W14">
+        <v>87300000.0</v>
+      </c>
+      <c r="X14">
+        <v>78000000.0</v>
+      </c>
+      <c r="Y14">
+        <v>74100000.0</v>
+      </c>
+      <c r="Z14">
+        <v>74200000.0</v>
+      </c>
+      <c r="AA14">
+        <v>72700000.0</v>
+      </c>
+      <c r="AB14">
+        <v>60000000.0</v>
+      </c>
+      <c r="AC14">
+        <v>58200000.0</v>
+      </c>
+      <c r="AD14">
+        <v>60000000.0</v>
+      </c>
+      <c r="AE14">
+        <v>60000000.0</v>
+      </c>
+      <c r="AF14">
+        <v>57800000.0</v>
+      </c>
+      <c r="AG14">
+        <v>58900000.0</v>
+      </c>
+      <c r="AH14">
+        <v>59000000.0</v>
+      </c>
+      <c r="AI14">
+        <v>800000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>1800000.0</v>
+      </c>
+      <c r="AK14">
+        <v>5100000.0</v>
+      </c>
+      <c r="AL14">
+        <v>1200000.0</v>
+      </c>
+      <c r="AM14">
+        <v>2500000.0</v>
+      </c>
+      <c r="AN14">
+        <v>4100000.0</v>
+      </c>
+      <c r="AO14">
+        <v>3000000.0</v>
+      </c>
+      <c r="AP14">
+        <v>0.0</v>
+      </c>
+      <c r="AQ14">
+        <v>42000000.0</v>
+      </c>
+      <c r="AR14">
+        <v>100000.0</v>
+      </c>
+      <c r="AS14">
+        <v>-3900000.0</v>
+      </c>
+      <c r="AT14">
+        <v>3900000.0</v>
+      </c>
+      <c r="AU14">
+        <v>900000.0</v>
+      </c>
+      <c r="AV14">
+        <v>5200000.0</v>
+      </c>
+      <c r="AW14">
+        <v>800000.0</v>
+      </c>
+      <c r="AX14">
+        <v>1000000.0</v>
+      </c>
+      <c r="AY14">
+        <v>39100000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>2200000.0</v>
+      </c>
+      <c r="BA14">
+        <v>3100000.0</v>
+      </c>
+      <c r="BB14">
+        <v>6400000.0</v>
+      </c>
+      <c r="BC14">
+        <v>10000000.0</v>
+      </c>
+      <c r="BD14">
+        <v>8700000.0</v>
+      </c>
+      <c r="BE14">
+        <v>8000000.0</v>
+      </c>
+      <c r="BF14">
+        <v>9800000.0</v>
+      </c>
+      <c r="BG14">
+        <v>12126000.0</v>
+      </c>
+      <c r="BH14">
+        <v>10025000.0</v>
+      </c>
+      <c r="BI14">
+        <v>5578000.0</v>
+      </c>
+      <c r="BJ14">
+        <v>8921000.0</v>
+      </c>
+      <c r="BK14">
+        <v>10978000.0</v>
+      </c>
+      <c r="BL14">
+        <v>2923000.0</v>
+      </c>
+      <c r="BM14">
+        <v>1966000.0</v>
+      </c>
+      <c r="BN14">
+        <v>2355000.0</v>
+      </c>
+      <c r="BO14">
+        <v>2489000.0</v>
+      </c>
+      <c r="BP14">
+        <v>2486000.0</v>
+      </c>
+      <c r="BQ14">
+        <v>2299000.0</v>
+      </c>
+      <c r="BR14">
+        <v>1510000.0</v>
+      </c>
+      <c r="BS14">
+        <v>649000.0</v>
+      </c>
+      <c r="BT14">
+        <v>827000.0</v>
+      </c>
+      <c r="BU14">
+        <v>782000.0</v>
+      </c>
+      <c r="BV14">
+        <v>862000.0</v>
+      </c>
+      <c r="BW14">
+        <v>1004000.0</v>
+      </c>
+      <c r="BX14">
+        <v>359000.0</v>
+      </c>
+      <c r="BY14">
+        <v>294000.0</v>
+      </c>
+      <c r="BZ14">
+        <v>107000.0</v>
+      </c>
+      <c r="CA14">
+        <v>210000.0</v>
+      </c>
+      <c r="CB14">
+        <v>0.0</v>
+      </c>
+      <c r="CC14">
+        <v>0.0</v>
+      </c>
+      <c r="CD14">
+        <v>0.0</v>
+      </c>
+      <c r="CE14">
+        <v>0.0</v>
+      </c>
+      <c r="CF14">
+        <v>0.0</v>
+      </c>
+      <c r="CG14">
+        <v>0.0</v>
+      </c>
+      <c r="CH14">
+        <v>0.0</v>
+      </c>
+      <c r="CI14">
+        <v>0.0</v>
+      </c>
+      <c r="CJ14">
+        <v>0.0</v>
+      </c>
+      <c r="CK14">
+        <v>0.0</v>
+      </c>
+      <c r="CL14">
+        <v>0.0</v>
+      </c>
+      <c r="CM14">
+        <v>0.0</v>
+      </c>
+      <c r="CN14">
+        <v>0.0</v>
+      </c>
+      <c r="CO14">
+        <v>0.0</v>
+      </c>
+      <c r="CP14">
+        <v>0.0</v>
+      </c>
+      <c r="CQ14">
+        <v>0.0</v>
+      </c>
+      <c r="CR14">
+        <v>0.0</v>
+      </c>
+      <c r="CS14">
+        <v>0.0</v>
+      </c>
+      <c r="CT14">
+        <v>0.0</v>
+      </c>
+      <c r="CU14">
+        <v>0.0</v>
+      </c>
+      <c r="CV14">
+        <v>0.0</v>
+      </c>
+      <c r="CW14">
+        <v>0.0</v>
+      </c>
+      <c r="CX14">
+        <v>0.0</v>
+      </c>
+      <c r="CY14">
+        <v>0.0</v>
+      </c>
+      <c r="CZ14">
+        <v>0.0</v>
+      </c>
+      <c r="DA14">
+        <v>0.0</v>
+      </c>
+      <c r="DB14">
+        <v>0.0</v>
+      </c>
+      <c r="DC14"/>
+      <c r="DD14"/>
+      <c r="DE14"/>
+      <c r="DF14"/>
+      <c r="DG14"/>
+      <c r="DH14"/>
+      <c r="DI14"/>
+      <c r="DJ14"/>
+      <c r="DK14"/>
+      <c r="DL14"/>
+      <c r="DM14"/>
+      <c r="DN14"/>
+      <c r="DO14"/>
+      <c r="DP14"/>
+    </row>
+    <row r="15" spans="1:120">
+      <c r="A15" t="s">
+        <v>194</v>
+      </c>
+      <c r="B15">
+        <v>379700000.0</v>
+      </c>
+      <c r="C15">
+        <v>412849959.0</v>
+      </c>
+      <c r="D15">
+        <v>139400000.0</v>
+      </c>
+      <c r="E15">
+        <v>78700000.0</v>
+      </c>
+      <c r="F15">
+        <v>39700000.0</v>
+      </c>
+      <c r="G15">
+        <v>86200000.0</v>
+      </c>
+      <c r="H15">
+        <v>594100000.0</v>
+      </c>
+      <c r="I15">
+        <v>84500000.0</v>
+      </c>
+      <c r="J15">
+        <v>54800000.0</v>
+      </c>
+      <c r="K15">
+        <v>-9400000.0</v>
+      </c>
+      <c r="L15">
+        <v>-800000.0</v>
+      </c>
+      <c r="M15">
+        <v>92600000.0</v>
+      </c>
+      <c r="N15">
+        <v>11900000.0</v>
+      </c>
+      <c r="O15">
+        <v>24000000.0</v>
+      </c>
+      <c r="P15">
+        <v>-108300000.0</v>
+      </c>
+      <c r="Q15">
+        <v>-9600000.0</v>
+      </c>
+      <c r="R15">
+        <v>23800000.0</v>
+      </c>
+      <c r="S15">
+        <v>-194100000.0</v>
+      </c>
+      <c r="T15">
+        <v>-75300000.0</v>
+      </c>
+      <c r="U15">
+        <v>-4500000.0</v>
+      </c>
+      <c r="V15">
+        <v>19500000.0</v>
+      </c>
+      <c r="W15">
+        <v>63100000.0</v>
+      </c>
+      <c r="X15">
+        <v>-11600000.0</v>
+      </c>
+      <c r="Y15">
+        <v>25500000.0</v>
+      </c>
+      <c r="Z15">
+        <v>-34400000.0</v>
+      </c>
+      <c r="AA15">
+        <v>-353900000.0</v>
+      </c>
+      <c r="AB15">
+        <v>-3000000.0</v>
+      </c>
+      <c r="AC15">
+        <v>-14400000.0</v>
+      </c>
+      <c r="AD15">
+        <v>-41300000.0</v>
+      </c>
+      <c r="AE15">
+        <v>-34800000.0</v>
+      </c>
+      <c r="AF15">
+        <v>-9500000.0</v>
+      </c>
+      <c r="AG15">
+        <v>-26200000.0</v>
+      </c>
+      <c r="AH15">
+        <v>42300000.0</v>
+      </c>
+      <c r="AI15">
+        <v>-17700000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>30800000.0</v>
+      </c>
+      <c r="AK15">
+        <v>506500000.0</v>
+      </c>
+      <c r="AL15">
+        <v>-18000000.0</v>
+      </c>
+      <c r="AM15">
+        <v>-5300000.0</v>
+      </c>
+      <c r="AN15">
+        <v>17000000.0</v>
+      </c>
+      <c r="AO15">
+        <v>-12200000.0</v>
+      </c>
+      <c r="AP15">
+        <v>-12200000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>53100000.0</v>
+      </c>
+      <c r="AR15">
+        <v>-83800000.0</v>
+      </c>
+      <c r="AS15">
+        <v>-19700000.0</v>
+      </c>
+      <c r="AT15">
+        <v>-19700000.0</v>
+      </c>
+      <c r="AU15">
+        <v>24100000.0</v>
+      </c>
+      <c r="AV15">
+        <v>-72500000.0</v>
+      </c>
+      <c r="AW15">
+        <v>-16000000.0</v>
+      </c>
+      <c r="AX15">
+        <v>3700000.0</v>
+      </c>
+      <c r="AY15">
+        <v>-840300000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>25300000.0</v>
+      </c>
+      <c r="BA15">
+        <v>-28400000.0</v>
+      </c>
+      <c r="BB15">
+        <v>10900000.0</v>
+      </c>
+      <c r="BC15">
+        <v>84600000.0</v>
+      </c>
+      <c r="BD15">
+        <v>78000000.0</v>
+      </c>
+      <c r="BE15">
+        <v>52900000.0</v>
+      </c>
+      <c r="BF15">
+        <v>119200000.0</v>
+      </c>
+      <c r="BG15">
+        <v>133639000.0</v>
+      </c>
+      <c r="BH15">
+        <v>40750000.0</v>
+      </c>
+      <c r="BI15">
+        <v>478897000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>153378000.0</v>
+      </c>
+      <c r="BK15">
+        <v>126262000.0</v>
+      </c>
+      <c r="BL15">
+        <v>40752000.0</v>
+      </c>
+      <c r="BM15">
+        <v>35713000.0</v>
+      </c>
+      <c r="BN15">
+        <v>58844000.0</v>
+      </c>
+      <c r="BO15">
+        <v>-47365000.0</v>
+      </c>
+      <c r="BP15">
+        <v>64862000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>44123000.0</v>
+      </c>
+      <c r="BR15">
+        <v>52503000.0</v>
+      </c>
+      <c r="BS15">
+        <v>-96409000.0</v>
+      </c>
+      <c r="BT15">
+        <v>18849000.0</v>
+      </c>
+      <c r="BU15">
+        <v>33271000.0</v>
+      </c>
+      <c r="BV15">
+        <v>34373000.0</v>
+      </c>
+      <c r="BW15">
+        <v>8817000.0</v>
+      </c>
+      <c r="BX15">
+        <v>19650000.0</v>
+      </c>
+      <c r="BY15">
+        <v>-81370000.0</v>
+      </c>
+      <c r="BZ15">
+        <v>11285000.0</v>
+      </c>
+      <c r="CA15">
+        <v>9367000.0</v>
+      </c>
+      <c r="CB15">
+        <v>13425000.0</v>
+      </c>
+      <c r="CC15">
+        <v>29838000.0</v>
+      </c>
+      <c r="CD15">
+        <v>19851000.0</v>
+      </c>
+      <c r="CE15">
+        <v>6178000.0</v>
+      </c>
+      <c r="CF15">
+        <v>4198000.0</v>
+      </c>
+      <c r="CG15">
+        <v>2375000.0</v>
+      </c>
+      <c r="CH15">
+        <v>7743000.0</v>
+      </c>
+      <c r="CI15">
+        <v>6552000.0</v>
+      </c>
+      <c r="CJ15">
+        <v>-926000.0</v>
+      </c>
+      <c r="CK15">
+        <v>77000.0</v>
+      </c>
+      <c r="CL15">
+        <v>5906000.0</v>
+      </c>
+      <c r="CM15">
+        <v>2400000.0</v>
+      </c>
+      <c r="CN15">
+        <v>4331000.0</v>
+      </c>
+      <c r="CO15">
+        <v>3730000.0</v>
+      </c>
+      <c r="CP15">
+        <v>4578000.0</v>
+      </c>
+      <c r="CQ15">
+        <v>-2412000.0</v>
+      </c>
+      <c r="CR15">
+        <v>2622000.0</v>
+      </c>
+      <c r="CS15">
+        <v>863000.0</v>
+      </c>
+      <c r="CT15">
+        <v>4462000.0</v>
+      </c>
+      <c r="CU15">
+        <v>1738191.0</v>
+      </c>
+      <c r="CV15">
+        <v>3020087.0</v>
+      </c>
+      <c r="CW15">
+        <v>2642607.0</v>
+      </c>
+      <c r="CX15">
+        <v>3547098.0</v>
+      </c>
+      <c r="CY15">
+        <v>-1693585.0</v>
+      </c>
+      <c r="CZ15">
+        <v>4782753.0</v>
+      </c>
+      <c r="DA15">
+        <v>4662162.0</v>
+      </c>
+      <c r="DB15">
+        <v>2689841.0</v>
+      </c>
+      <c r="DC15">
+        <v>1958083.0</v>
+      </c>
+      <c r="DD15">
+        <v>5997000.0</v>
+      </c>
+      <c r="DE15">
+        <v>2386309.0</v>
+      </c>
+      <c r="DF15">
+        <v>2782378.0</v>
+      </c>
+      <c r="DG15">
+        <v>3493017.0</v>
+      </c>
+      <c r="DH15">
+        <v>588120.0</v>
+      </c>
+      <c r="DI15">
+        <v>1088435.0</v>
+      </c>
+      <c r="DJ15">
+        <v>3665844.0</v>
+      </c>
+      <c r="DK15">
+        <v>-884721.0</v>
+      </c>
+      <c r="DL15">
+        <v>3765115.0</v>
+      </c>
+      <c r="DM15">
+        <v>2318337.0</v>
+      </c>
+      <c r="DN15">
+        <v>-2672059.0</v>
+      </c>
+      <c r="DO15">
+        <v>-1516371.0</v>
+      </c>
+      <c r="DP15">
+        <v>-661036.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:120">
+      <c r="A16" t="s">
+        <v>195</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>406600000.0</v>
+      </c>
+      <c r="D16">
+        <v>139400000.0</v>
+      </c>
+      <c r="E16">
+        <v>78700000.0</v>
+      </c>
+      <c r="F16">
+        <v>39700000.0</v>
+      </c>
+      <c r="G16">
+        <v>86200000.0</v>
+      </c>
+      <c r="H16">
+        <v>594100000.0</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
+        <v>-800000.0</v>
+      </c>
+      <c r="M16">
+        <v>92600000.0</v>
+      </c>
+      <c r="N16">
+        <v>11900000.0</v>
+      </c>
+      <c r="O16">
+        <v>-70100000.0</v>
+      </c>
+      <c r="P16">
+        <v>-108300000.0</v>
+      </c>
+      <c r="Q16">
+        <v>-9600000.0</v>
+      </c>
+      <c r="R16">
+        <v>23800000.0</v>
+      </c>
+      <c r="S16">
+        <v>-194100000.0</v>
+      </c>
+      <c r="T16">
+        <v>-75300000.0</v>
+      </c>
+      <c r="U16">
+        <v>-4500000.0</v>
+      </c>
+      <c r="V16">
+        <v>19500000.0</v>
+      </c>
+      <c r="W16">
+        <v>63100000.0</v>
+      </c>
+      <c r="X16">
+        <v>-11600000.0</v>
+      </c>
+      <c r="Y16">
+        <v>25500000.0</v>
+      </c>
+      <c r="Z16">
+        <v>-34400000.0</v>
+      </c>
+      <c r="AA16">
+        <v>-353900000.0</v>
+      </c>
+      <c r="AB16">
+        <v>-3000000.0</v>
+      </c>
+      <c r="AC16">
+        <v>-14400000.0</v>
+      </c>
+      <c r="AD16">
+        <v>-41300000.0</v>
+      </c>
+      <c r="AE16">
+        <v>-34800000.0</v>
+      </c>
+      <c r="AF16">
+        <v>-9500000.0</v>
+      </c>
+      <c r="AG16">
+        <v>-26200000.0</v>
+      </c>
+      <c r="AH16">
+        <v>42300000.0</v>
+      </c>
+      <c r="AI16">
+        <v>470800000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>30800000.0</v>
+      </c>
+      <c r="AK16">
+        <v>506500000.0</v>
+      </c>
+      <c r="AL16">
+        <v>-18000000.0</v>
+      </c>
+      <c r="AM16">
+        <v>35600000.0</v>
+      </c>
+      <c r="AN16">
+        <v>17000000.0</v>
+      </c>
+      <c r="AO16">
+        <v>-53100000.0</v>
+      </c>
+      <c r="AP16">
+        <v>53100000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>-755300000.0</v>
+      </c>
+      <c r="AR16">
+        <v>0.0</v>
+      </c>
+      <c r="AS16">
+        <v>0.0</v>
+      </c>
+      <c r="AT16">
+        <v>0.0</v>
+      </c>
+      <c r="AU16">
+        <v>-206800000.0</v>
+      </c>
+      <c r="AV16">
+        <v>0.0</v>
+      </c>
+      <c r="AW16">
+        <v>0.0</v>
+      </c>
+      <c r="AX16">
+        <v>0.0</v>
+      </c>
+      <c r="AY16">
+        <v>-832500000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>0.0</v>
+      </c>
+      <c r="BA16">
+        <v>-10900000.0</v>
+      </c>
+      <c r="BB16">
+        <v>10900000.0</v>
+      </c>
+      <c r="BC16">
+        <v>84600000.0</v>
+      </c>
+      <c r="BD16">
+        <v>78000000.0</v>
+      </c>
+      <c r="BE16">
+        <v>52900000.0</v>
+      </c>
+      <c r="BF16">
+        <v>119200000.0</v>
+      </c>
+      <c r="BG16">
+        <v>133639000.0</v>
+      </c>
+      <c r="BH16">
+        <v>49982000.0</v>
+      </c>
+      <c r="BI16">
+        <v>74536000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>133187000.0</v>
+      </c>
+      <c r="BK16">
+        <v>144484000.0</v>
+      </c>
+      <c r="BL16">
+        <v>40752000.0</v>
+      </c>
+      <c r="BM16">
+        <v>35713000.0</v>
+      </c>
+      <c r="BN16">
+        <v>58844000.0</v>
+      </c>
+      <c r="BO16">
+        <v>49261000.0</v>
+      </c>
+      <c r="BP16">
+        <v>64862000.0</v>
+      </c>
+      <c r="BQ16">
+        <v>44123000.0</v>
+      </c>
+      <c r="BR16">
+        <v>52503000.0</v>
+      </c>
+      <c r="BS16">
+        <v>-18849000.0</v>
+      </c>
+      <c r="BT16">
+        <v>18849000.0</v>
+      </c>
+      <c r="BU16">
+        <v>33271000.0</v>
+      </c>
+      <c r="BV16">
+        <v>34373000.0</v>
+      </c>
+      <c r="BW16">
+        <v>8498000.0</v>
+      </c>
+      <c r="BX16">
+        <v>19527000.0</v>
+      </c>
+      <c r="BY16">
+        <v>-11285000.0</v>
+      </c>
+      <c r="BZ16">
+        <v>11285000.0</v>
+      </c>
+      <c r="CA16">
+        <v>9274000.0</v>
+      </c>
+      <c r="CB16">
+        <v>13425000.0</v>
+      </c>
+      <c r="CC16">
+        <v>29838000.0</v>
+      </c>
+      <c r="CD16">
+        <v>19851000.0</v>
+      </c>
+      <c r="CE16">
+        <v>6178000.0</v>
+      </c>
+      <c r="CF16">
+        <v>4198000.0</v>
+      </c>
+      <c r="CG16">
+        <v>2375000.0</v>
+      </c>
+      <c r="CH16">
+        <v>7743000.0</v>
+      </c>
+      <c r="CI16">
+        <v>2897000.0</v>
+      </c>
+      <c r="CJ16">
+        <v>908000.0</v>
+      </c>
+      <c r="CK16">
+        <v>622000.0</v>
+      </c>
+      <c r="CL16">
+        <v>7182000.0</v>
+      </c>
+      <c r="CM16">
+        <v>6977000.0</v>
+      </c>
+      <c r="CN16">
+        <v>7523000.0</v>
+      </c>
+      <c r="CO16">
+        <v>2045000.0</v>
+      </c>
+      <c r="CP16">
+        <v>3472000.0</v>
+      </c>
+      <c r="CQ16">
+        <v>3719000.0</v>
+      </c>
+      <c r="CR16">
+        <v>1816000.0</v>
+      </c>
+      <c r="CS16">
+        <v>1230000.0</v>
+      </c>
+      <c r="CT16">
+        <v>3973000.0</v>
+      </c>
+      <c r="CU16">
+        <v>2114000.0</v>
+      </c>
+      <c r="CV16">
+        <v>2941000.0</v>
+      </c>
+      <c r="CW16">
+        <v>2246000.0</v>
+      </c>
+      <c r="CX16">
+        <v>3648000.0</v>
+      </c>
+      <c r="CY16">
+        <v>6092000.0</v>
+      </c>
+      <c r="CZ16">
+        <v>4783000.0</v>
+      </c>
+      <c r="DA16">
+        <v>4682000.0</v>
+      </c>
+      <c r="DB16">
+        <v>3103000.0</v>
+      </c>
+      <c r="DC16"/>
+      <c r="DD16"/>
+      <c r="DE16"/>
+      <c r="DF16"/>
+      <c r="DG16"/>
+      <c r="DH16"/>
+      <c r="DI16"/>
+      <c r="DJ16"/>
+      <c r="DK16"/>
+      <c r="DL16"/>
+      <c r="DM16"/>
+      <c r="DN16"/>
+      <c r="DO16"/>
+      <c r="DP16"/>
+    </row>
+    <row r="17" spans="1:120">
+      <c r="A17" t="s">
+        <v>196</v>
+      </c>
+      <c r="B17">
+        <v>417400000.0</v>
+      </c>
+      <c r="C17">
+        <v>444700000.0</v>
+      </c>
+      <c r="D17">
+        <v>155200000.0</v>
+      </c>
+      <c r="E17">
+        <v>85900000.0</v>
+      </c>
+      <c r="F17">
+        <v>46500000.0</v>
+      </c>
+      <c r="G17">
+        <v>91100000.0</v>
+      </c>
+      <c r="H17">
+        <v>602500000.0</v>
+      </c>
+      <c r="I17">
+        <v>92500000.0</v>
+      </c>
+      <c r="J17">
+        <v>61700000.0</v>
+      </c>
+      <c r="K17">
+        <v>-7600000.0</v>
+      </c>
+      <c r="L17">
+        <v>-800000.0</v>
+      </c>
+      <c r="M17">
+        <v>95200000.0</v>
+      </c>
+      <c r="N17">
+        <v>10700000.0</v>
+      </c>
+      <c r="O17">
+        <v>45200000.0</v>
+      </c>
+      <c r="P17">
+        <v>-109900000.0</v>
+      </c>
+      <c r="Q17">
+        <v>-3500000.0</v>
+      </c>
+      <c r="R17">
+        <v>31800000.0</v>
+      </c>
+      <c r="S17">
+        <v>-204000000.0</v>
+      </c>
+      <c r="T17">
+        <v>-72500000.0</v>
+      </c>
+      <c r="U17">
+        <v>-300000.0</v>
+      </c>
+      <c r="V17">
+        <v>21700000.0</v>
+      </c>
+      <c r="W17">
+        <v>68000000.0</v>
+      </c>
+      <c r="X17">
+        <v>-7700000.0</v>
+      </c>
+      <c r="Y17">
+        <v>27300000.0</v>
+      </c>
+      <c r="Z17">
+        <v>-32900000.0</v>
+      </c>
+      <c r="AA17">
+        <v>-301900000.0</v>
+      </c>
+      <c r="AB17">
+        <v>-1200000.0</v>
+      </c>
+      <c r="AC17">
+        <v>-14300000.0</v>
+      </c>
+      <c r="AD17">
+        <v>-41300000.0</v>
+      </c>
+      <c r="AE17">
+        <v>-32600000.0</v>
+      </c>
+      <c r="AF17">
+        <v>-9000000.0</v>
+      </c>
+      <c r="AG17">
+        <v>-24200000.0</v>
+      </c>
+      <c r="AH17">
+        <v>46100000.0</v>
+      </c>
+      <c r="AI17">
+        <v>2113500000.0</v>
+      </c>
+      <c r="AJ17">
+        <v>-2181800000.0</v>
+      </c>
+      <c r="AK17">
+        <v>595600000.0</v>
+      </c>
+      <c r="AL17">
+        <v>-16800000.0</v>
+      </c>
+      <c r="AM17">
+        <v>61800000.0</v>
+      </c>
+      <c r="AN17">
+        <v>0.0</v>
+      </c>
+      <c r="AO17">
+        <v>0.0</v>
+      </c>
+      <c r="AP17">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17">
+        <v>-795300000.0</v>
+      </c>
+      <c r="AR17">
+        <v>0.0</v>
+      </c>
+      <c r="AS17">
+        <v>0.0</v>
+      </c>
+      <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
+        <v>-261600000.0</v>
+      </c>
+      <c r="AV17">
+        <v>0.0</v>
+      </c>
+      <c r="AW17">
+        <v>0.0</v>
+      </c>
+      <c r="AX17">
+        <v>0.0</v>
+      </c>
+      <c r="AY17">
+        <v>-890700000.0</v>
+      </c>
+      <c r="AZ17">
+        <v>0.0</v>
+      </c>
+      <c r="BA17">
+        <v>0.0</v>
+      </c>
+      <c r="BB17">
+        <v>0.0</v>
+      </c>
+      <c r="BC17">
+        <v>0.0</v>
+      </c>
+      <c r="BD17">
+        <v>0.0</v>
+      </c>
+      <c r="BE17">
+        <v>0.0</v>
+      </c>
+      <c r="BF17">
+        <v>0.0</v>
+      </c>
+      <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
+        <v>0.0</v>
+      </c>
+      <c r="BJ17">
+        <v>0.0</v>
+      </c>
+      <c r="BK17">
+        <v>0.0</v>
+      </c>
+      <c r="BL17">
+        <v>0.0</v>
+      </c>
+      <c r="BM17">
+        <v>0.0</v>
+      </c>
+      <c r="BN17">
+        <v>0.0</v>
+      </c>
+      <c r="BO17">
+        <v>0.0</v>
+      </c>
+      <c r="BP17">
+        <v>0.0</v>
+      </c>
+      <c r="BQ17">
+        <v>0.0</v>
+      </c>
+      <c r="BR17">
+        <v>0.0</v>
+      </c>
+      <c r="BS17">
+        <v>0.0</v>
+      </c>
+      <c r="BT17">
+        <v>0.0</v>
+      </c>
+      <c r="BU17">
+        <v>0.0</v>
+      </c>
+      <c r="BV17">
+        <v>0.0</v>
+      </c>
+      <c r="BW17">
+        <v>0.0</v>
+      </c>
+      <c r="BX17">
+        <v>0.0</v>
+      </c>
+      <c r="BY17">
+        <v>0.0</v>
+      </c>
+      <c r="BZ17">
+        <v>0.0</v>
+      </c>
+      <c r="CA17">
+        <v>0.0</v>
+      </c>
+      <c r="CB17">
+        <v>0.0</v>
+      </c>
+      <c r="CC17">
+        <v>0.0</v>
+      </c>
+      <c r="CD17">
+        <v>0.0</v>
+      </c>
+      <c r="CE17">
+        <v>0.0</v>
+      </c>
+      <c r="CF17">
+        <v>0.0</v>
+      </c>
+      <c r="CG17">
+        <v>0.0</v>
+      </c>
+      <c r="CH17">
+        <v>0.0</v>
+      </c>
+      <c r="CI17">
+        <v>0.0</v>
+      </c>
+      <c r="CJ17">
+        <v>0.0</v>
+      </c>
+      <c r="CK17">
+        <v>0.0</v>
+      </c>
+      <c r="CL17">
+        <v>0.0</v>
+      </c>
+      <c r="CM17">
+        <v>0.0</v>
+      </c>
+      <c r="CN17">
+        <v>0.0</v>
+      </c>
+      <c r="CO17">
+        <v>0.0</v>
+      </c>
+      <c r="CP17">
+        <v>0.0</v>
+      </c>
+      <c r="CQ17">
+        <v>0.0</v>
+      </c>
+      <c r="CR17">
+        <v>0.0</v>
+      </c>
+      <c r="CS17">
+        <v>0.0</v>
+      </c>
+      <c r="CT17">
+        <v>0.0</v>
+      </c>
+      <c r="CU17">
+        <v>0.0</v>
+      </c>
+      <c r="CV17">
+        <v>0.0</v>
+      </c>
+      <c r="CW17">
+        <v>0.0</v>
+      </c>
+      <c r="CX17">
+        <v>0.0</v>
+      </c>
+      <c r="CY17">
+        <v>0.0</v>
+      </c>
+      <c r="CZ17">
+        <v>0.0</v>
+      </c>
+      <c r="DA17">
+        <v>0.0</v>
+      </c>
+      <c r="DB17">
+        <v>0.0</v>
+      </c>
+      <c r="DC17"/>
+      <c r="DD17"/>
+      <c r="DE17"/>
+      <c r="DF17"/>
+      <c r="DG17"/>
+      <c r="DH17"/>
+      <c r="DI17"/>
+      <c r="DJ17"/>
+      <c r="DK17"/>
+      <c r="DL17"/>
+      <c r="DM17"/>
+      <c r="DN17"/>
+      <c r="DO17"/>
+      <c r="DP17"/>
+    </row>
+    <row r="18" spans="1:120">
+      <c r="A18" t="s">
+        <v>197</v>
+      </c>
+      <c r="B18">
+        <v>-2800000.0</v>
+      </c>
+      <c r="C18">
+        <v>-31200000.0</v>
+      </c>
+      <c r="D18">
+        <v>-33200000.0</v>
+      </c>
+      <c r="E18">
+        <v>-20100000.0</v>
+      </c>
+      <c r="F18">
+        <v>-26000000.0</v>
+      </c>
+      <c r="G18">
+        <v>-15100000.0</v>
+      </c>
+      <c r="H18">
+        <v>-7900000.0</v>
+      </c>
+      <c r="I18">
+        <v>7800000.0</v>
+      </c>
+      <c r="J18">
+        <v>10200000.0</v>
+      </c>
+      <c r="K18">
+        <v>15100000.0</v>
+      </c>
+      <c r="L18">
+        <v>13000000.0</v>
+      </c>
+      <c r="M18">
+        <v>8000000.0</v>
+      </c>
+      <c r="N18">
+        <v>1400000.0</v>
+      </c>
+      <c r="O18">
+        <v>300000.0</v>
+      </c>
+      <c r="P18">
+        <v>0.0</v>
+      </c>
+      <c r="Q18">
+        <v>100000.0</v>
+      </c>
+      <c r="R18">
+        <v>-500000.0</v>
+      </c>
+      <c r="S18">
+        <v>13100000.0</v>
+      </c>
+      <c r="T18">
+        <v>-3200000.0</v>
+      </c>
+      <c r="U18">
+        <v>-4900000.0</v>
+      </c>
+      <c r="V18">
+        <v>-6000000.0</v>
+      </c>
+      <c r="W18">
+        <v>-4400000.0</v>
+      </c>
+      <c r="X18">
+        <v>-4100000.0</v>
+      </c>
+      <c r="Y18">
+        <v>-3600000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-2300000.0</v>
+      </c>
+      <c r="AA18">
+        <v>-1400000.0</v>
+      </c>
+      <c r="AB18">
+        <v>300000.0</v>
+      </c>
+      <c r="AC18">
+        <v>-100000.0</v>
+      </c>
+      <c r="AD18">
+        <v>-600000.0</v>
+      </c>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
+      <c r="CS18"/>
+      <c r="CT18"/>
+      <c r="CU18"/>
+      <c r="CV18"/>
+      <c r="CW18"/>
+      <c r="CX18"/>
+      <c r="CY18"/>
+      <c r="CZ18"/>
+      <c r="DA18"/>
+      <c r="DB18"/>
+      <c r="DC18"/>
+      <c r="DD18"/>
+      <c r="DE18"/>
+      <c r="DF18"/>
+      <c r="DG18"/>
+      <c r="DH18"/>
+      <c r="DI18"/>
+      <c r="DJ18"/>
+      <c r="DK18"/>
+      <c r="DL18"/>
+      <c r="DM18"/>
+      <c r="DN18"/>
+      <c r="DO18"/>
+      <c r="DP18"/>
+    </row>
+    <row r="19" spans="1:120">
+      <c r="A19" t="s">
+        <v>198</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
+      <c r="CT19"/>
+      <c r="CU19"/>
+      <c r="CV19"/>
+      <c r="CW19"/>
+      <c r="CX19"/>
+      <c r="CY19"/>
+      <c r="CZ19"/>
+      <c r="DA19"/>
+      <c r="DB19"/>
+      <c r="DC19"/>
+      <c r="DD19"/>
+      <c r="DE19"/>
+      <c r="DF19"/>
+      <c r="DG19"/>
+      <c r="DH19"/>
+      <c r="DI19"/>
+      <c r="DJ19"/>
+      <c r="DK19"/>
+      <c r="DL19"/>
+      <c r="DM19"/>
+      <c r="DN19"/>
+      <c r="DO19"/>
+      <c r="DP19"/>
+    </row>
+    <row r="20" spans="1:120">
+      <c r="A20" t="s">
+        <v>199</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20">
+        <v>0.0</v>
+      </c>
+      <c r="AF20">
+        <v>0.0</v>
+      </c>
+      <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
+        <v>-485700000.0</v>
+      </c>
+      <c r="AJ20">
+        <v>0.0</v>
+      </c>
+      <c r="AK20">
+        <v>0.0</v>
+      </c>
+      <c r="AL20">
+        <v>0.0</v>
+      </c>
+      <c r="AM20">
+        <v>31700000.0</v>
+      </c>
+      <c r="AN20">
+        <v>0.0</v>
+      </c>
+      <c r="AO20">
+        <v>0.0</v>
+      </c>
+      <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
+        <v>652000000.0</v>
+      </c>
+      <c r="AR20">
+        <v>0.0</v>
+      </c>
+      <c r="AS20">
+        <v>0.0</v>
+      </c>
+      <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
+        <v>42700000.0</v>
+      </c>
+      <c r="AV20">
+        <v>0.0</v>
+      </c>
+      <c r="AW20">
+        <v>0.0</v>
+      </c>
+      <c r="AX20">
+        <v>0.0</v>
+      </c>
+      <c r="AY20">
+        <v>0.0</v>
+      </c>
+      <c r="AZ20">
+        <v>0.0</v>
+      </c>
+      <c r="BA20">
+        <v>0.0</v>
+      </c>
+      <c r="BB20">
+        <v>0.0</v>
+      </c>
+      <c r="BC20">
+        <v>0.0</v>
+      </c>
+      <c r="BD20">
+        <v>0.0</v>
+      </c>
+      <c r="BE20">
+        <v>0.0</v>
+      </c>
+      <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20">
+        <v>0.0</v>
+      </c>
+      <c r="BH20">
+        <v>0.0</v>
+      </c>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
+      <c r="BJ20">
+        <v>0.0</v>
+      </c>
+      <c r="BK20">
+        <v>0.0</v>
+      </c>
+      <c r="BL20">
+        <v>0.0</v>
+      </c>
+      <c r="BM20">
+        <v>0.0</v>
+      </c>
+      <c r="BN20">
+        <v>0.0</v>
+      </c>
+      <c r="BO20">
+        <v>0.0</v>
+      </c>
+      <c r="BP20">
+        <v>0.0</v>
+      </c>
+      <c r="BQ20">
+        <v>0.0</v>
+      </c>
+      <c r="BR20">
+        <v>0.0</v>
+      </c>
+      <c r="BS20">
+        <v>0.0</v>
+      </c>
+      <c r="BT20">
+        <v>0.0</v>
+      </c>
+      <c r="BU20">
+        <v>0.0</v>
+      </c>
+      <c r="BV20">
+        <v>0.0</v>
+      </c>
+      <c r="BW20">
+        <v>0.0</v>
+      </c>
+      <c r="BX20">
+        <v>0.0</v>
+      </c>
+      <c r="BY20">
+        <v>0.0</v>
+      </c>
+      <c r="BZ20">
+        <v>0.0</v>
+      </c>
+      <c r="CA20">
+        <v>0.0</v>
+      </c>
+      <c r="CB20">
+        <v>0.0</v>
+      </c>
+      <c r="CC20">
+        <v>0.0</v>
+      </c>
+      <c r="CD20">
+        <v>0.0</v>
+      </c>
+      <c r="CE20">
+        <v>0.0</v>
+      </c>
+      <c r="CF20">
+        <v>0.0</v>
+      </c>
+      <c r="CG20">
+        <v>0.0</v>
+      </c>
+      <c r="CH20">
+        <v>0.0</v>
+      </c>
+      <c r="CI20">
+        <v>0.0</v>
+      </c>
+      <c r="CJ20">
+        <v>0.0</v>
+      </c>
+      <c r="CK20">
+        <v>0.0</v>
+      </c>
+      <c r="CL20">
+        <v>0.0</v>
+      </c>
+      <c r="CM20">
+        <v>0.0</v>
+      </c>
+      <c r="CN20">
+        <v>0.0</v>
+      </c>
+      <c r="CO20">
+        <v>0.0</v>
+      </c>
+      <c r="CP20">
+        <v>0.0</v>
+      </c>
+      <c r="CQ20">
+        <v>0.0</v>
+      </c>
+      <c r="CR20">
+        <v>0.0</v>
+      </c>
+      <c r="CS20">
+        <v>0.0</v>
+      </c>
+      <c r="CT20">
+        <v>0.0</v>
+      </c>
+      <c r="CU20">
+        <v>0.0</v>
+      </c>
+      <c r="CV20">
+        <v>0.0</v>
+      </c>
+      <c r="CW20">
+        <v>0.0</v>
+      </c>
+      <c r="CX20">
+        <v>0.0</v>
+      </c>
+      <c r="CY20">
+        <v>0.0</v>
+      </c>
+      <c r="CZ20">
+        <v>0.0</v>
+      </c>
+      <c r="DA20">
+        <v>0.0</v>
+      </c>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
+      <c r="DC20"/>
+      <c r="DD20"/>
+      <c r="DE20"/>
+      <c r="DF20"/>
+      <c r="DG20"/>
+      <c r="DH20"/>
+      <c r="DI20"/>
+      <c r="DJ20"/>
+      <c r="DK20"/>
+      <c r="DL20"/>
+      <c r="DM20"/>
+      <c r="DN20"/>
+      <c r="DO20"/>
+      <c r="DP20"/>
+    </row>
+    <row r="21" spans="1:120">
+      <c r="A21" t="s">
+        <v>200</v>
+      </c>
+      <c r="B21">
+        <v>544700000.0</v>
+      </c>
+      <c r="C21">
+        <v>576527807.0</v>
+      </c>
+      <c r="D21">
+        <v>235000000.0</v>
+      </c>
+      <c r="E21">
+        <v>177600000.0</v>
+      </c>
+      <c r="F21">
+        <v>113100000.0</v>
+      </c>
+      <c r="G21">
+        <v>121200000.0</v>
+      </c>
+      <c r="H21">
+        <v>607400000.0</v>
+      </c>
+      <c r="I21">
+        <v>127900000.0</v>
+      </c>
+      <c r="J21">
+        <v>84819408.0</v>
+      </c>
+      <c r="K21">
+        <v>-3800000.0</v>
+      </c>
+      <c r="L21">
+        <v>-15300000.0</v>
+      </c>
+      <c r="M21">
+        <v>1400000.0</v>
+      </c>
+      <c r="N21">
+        <v>17400000.0</v>
+      </c>
+      <c r="O21">
+        <v>64600000.0</v>
+      </c>
+      <c r="P21">
+        <v>9100000.0</v>
+      </c>
+      <c r="Q21">
+        <v>10900000.0</v>
+      </c>
+      <c r="R21">
+        <v>46000000.0</v>
+      </c>
+      <c r="S21">
+        <v>-303600000.0</v>
+      </c>
+      <c r="T21">
+        <v>-62700000.0</v>
+      </c>
+      <c r="U21">
+        <v>-15200000.0</v>
+      </c>
+      <c r="V21">
+        <v>7000000.0</v>
+      </c>
+      <c r="W21">
+        <v>78600000.0</v>
+      </c>
+      <c r="X21">
+        <v>41500000.0</v>
+      </c>
+      <c r="Y21">
+        <v>16600000.0</v>
+      </c>
+      <c r="Z21">
+        <v>8700000.0</v>
+      </c>
+      <c r="AA21">
+        <v>-275900000.0</v>
+      </c>
+      <c r="AB21">
+        <v>-1500000.0</v>
+      </c>
+      <c r="AC21">
+        <v>-19300000.0</v>
+      </c>
+      <c r="AD21">
+        <v>-41400000.0</v>
+      </c>
+      <c r="AE21">
+        <v>-11600000.0</v>
+      </c>
+      <c r="AF21">
+        <v>-10300000.0</v>
+      </c>
+      <c r="AG21">
+        <v>2900000.0</v>
+      </c>
+      <c r="AH21">
+        <v>53100000.0</v>
+      </c>
+      <c r="AI21">
+        <v>9500000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>26900000.0</v>
+      </c>
+      <c r="AK21">
+        <v>532400000.0</v>
+      </c>
+      <c r="AL21">
+        <v>11200000.0</v>
+      </c>
+      <c r="AM21">
+        <v>9000000.0</v>
+      </c>
+      <c r="AN21">
+        <v>33800000.0</v>
+      </c>
+      <c r="AO21">
+        <v>6000000.0</v>
+      </c>
+      <c r="AP21">
+        <v>6000000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>-16300000.0</v>
+      </c>
+      <c r="AR21">
+        <v>-42200000.0</v>
+      </c>
+      <c r="AS21">
+        <v>-19000000.0</v>
+      </c>
+      <c r="AT21">
+        <v>-19000000.0</v>
+      </c>
+      <c r="AU21">
+        <v>-16900000.0</v>
+      </c>
+      <c r="AV21">
+        <v>16300000.0</v>
+      </c>
+      <c r="AW21">
+        <v>10200000.0</v>
+      </c>
+      <c r="AX21">
+        <v>27800000.0</v>
+      </c>
+      <c r="AY21">
+        <v>-873600000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>47400000.0</v>
+      </c>
+      <c r="BA21">
+        <v>67800000.0</v>
+      </c>
+      <c r="BB21">
+        <v>88200000.0</v>
+      </c>
+      <c r="BC21">
+        <v>153100000.0</v>
+      </c>
+      <c r="BD21">
+        <v>115800000.0</v>
+      </c>
+      <c r="BE21">
+        <v>122200000.0</v>
+      </c>
+      <c r="BF21">
+        <v>155100000.0</v>
+      </c>
+      <c r="BG21">
+        <v>178077000.0</v>
+      </c>
+      <c r="BH21">
+        <v>156545000.0</v>
+      </c>
+      <c r="BI21">
+        <v>115949000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>174994000.0</v>
+      </c>
+      <c r="BK21">
+        <v>197710000.0</v>
+      </c>
+      <c r="BL21">
+        <v>81893000.0</v>
+      </c>
+      <c r="BM21">
+        <v>65718000.0</v>
+      </c>
+      <c r="BN21">
+        <v>82258000.0</v>
+      </c>
+      <c r="BO21">
+        <v>-17495000.0</v>
+      </c>
+      <c r="BP21">
+        <v>72984000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>51172000.0</v>
+      </c>
+      <c r="BR21">
+        <v>55790000.0</v>
+      </c>
+      <c r="BS21">
+        <v>-58119000.0</v>
+      </c>
+      <c r="BT21">
+        <v>42706000.0</v>
+      </c>
+      <c r="BU21">
+        <v>39714000.0</v>
+      </c>
+      <c r="BV21">
+        <v>42625000.0</v>
+      </c>
+      <c r="BW21">
+        <v>23290000.0</v>
+      </c>
+      <c r="BX21">
+        <v>24036000.0</v>
+      </c>
+      <c r="BY21">
+        <v>10433000.0</v>
+      </c>
+      <c r="BZ21">
+        <v>14188000.0</v>
+      </c>
+      <c r="CA21">
+        <v>12980000.0</v>
+      </c>
+      <c r="CB21">
+        <v>15547000.0</v>
+      </c>
+      <c r="CC21">
+        <v>24353000.0</v>
+      </c>
+      <c r="CD21">
+        <v>12517000.0</v>
+      </c>
+      <c r="CE21">
+        <v>1049000.0</v>
+      </c>
+      <c r="CF21">
+        <v>3686000.0</v>
+      </c>
+      <c r="CG21">
+        <v>-1281000.0</v>
+      </c>
+      <c r="CH21">
+        <v>1957000.0</v>
+      </c>
+      <c r="CI21">
+        <v>5605000.0</v>
+      </c>
+      <c r="CJ21">
+        <v>-3538000.0</v>
+      </c>
+      <c r="CK21">
+        <v>-4386000.0</v>
+      </c>
+      <c r="CL21">
+        <v>1096000.0</v>
+      </c>
+      <c r="CM21">
+        <v>671000.0</v>
+      </c>
+      <c r="CN21">
+        <v>1037000.0</v>
+      </c>
+      <c r="CO21">
+        <v>642000.0</v>
+      </c>
+      <c r="CP21">
+        <v>1397000.0</v>
+      </c>
+      <c r="CQ21">
+        <v>-2325000.0</v>
+      </c>
+      <c r="CR21">
+        <v>2924000.0</v>
+      </c>
+      <c r="CS21">
+        <v>2363000.0</v>
+      </c>
+      <c r="CT21">
+        <v>4766000.0</v>
+      </c>
+      <c r="CU21">
+        <v>5874478.0</v>
+      </c>
+      <c r="CV21">
+        <v>4033331.0</v>
+      </c>
+      <c r="CW21">
+        <v>2411263.0</v>
+      </c>
+      <c r="CX21">
+        <v>4896289.0</v>
+      </c>
+      <c r="CY21">
+        <v>-691615.0</v>
+      </c>
+      <c r="CZ21">
+        <v>4889880.0</v>
+      </c>
+      <c r="DA21">
+        <v>4054054.0</v>
+      </c>
+      <c r="DB21">
+        <v>3448514.0</v>
+      </c>
+      <c r="DC21">
+        <v>1422652.0</v>
+      </c>
+      <c r="DD21">
+        <v>6610331.0</v>
+      </c>
+      <c r="DE21">
+        <v>2386309.0</v>
+      </c>
+      <c r="DF21">
+        <v>3577343.0</v>
+      </c>
+      <c r="DG21">
+        <v>4453118.0</v>
+      </c>
+      <c r="DH21">
+        <v>3201987.0</v>
+      </c>
+      <c r="DI21">
+        <v>3197279.0</v>
+      </c>
+      <c r="DJ21">
+        <v>5287275.0</v>
+      </c>
+      <c r="DK21">
+        <v>5568256.0</v>
+      </c>
+      <c r="DL21">
+        <v>868873.0</v>
+      </c>
+      <c r="DM21">
+        <v>4129537.0</v>
+      </c>
+      <c r="DN21">
+        <v>-2094316.0</v>
+      </c>
+      <c r="DO21">
+        <v>-1804859.0</v>
+      </c>
+      <c r="DP21">
+        <v>-807932.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:120">
+      <c r="A22" t="s">
+        <v>201</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22">
+        <v>0.0</v>
+      </c>
+      <c r="AF22">
+        <v>0.0</v>
+      </c>
+      <c r="AG22">
+        <v>0.0</v>
+      </c>
+      <c r="AH22">
+        <v>0.0</v>
+      </c>
+      <c r="AI22">
+        <v>0.0</v>
+      </c>
+      <c r="AJ22">
+        <v>0.0</v>
+      </c>
+      <c r="AK22">
+        <v>0.0</v>
+      </c>
+      <c r="AL22">
+        <v>0.0</v>
+      </c>
+      <c r="AM22">
+        <v>0.0</v>
+      </c>
+      <c r="AN22">
+        <v>0.0</v>
+      </c>
+      <c r="AO22">
+        <v>0.0</v>
+      </c>
+      <c r="AP22">
+        <v>0.0</v>
+      </c>
+      <c r="AQ22">
+        <v>0.0</v>
+      </c>
+      <c r="AR22">
+        <v>0.0</v>
+      </c>
+      <c r="AS22">
+        <v>0.0</v>
+      </c>
+      <c r="AT22">
+        <v>0.0</v>
+      </c>
+      <c r="AU22">
+        <v>0.0</v>
+      </c>
+      <c r="AV22">
+        <v>0.0</v>
+      </c>
+      <c r="AW22">
+        <v>0.0</v>
+      </c>
+      <c r="AX22">
+        <v>0.0</v>
+      </c>
+      <c r="AY22">
+        <v>0.0</v>
+      </c>
+      <c r="AZ22">
+        <v>0.0</v>
+      </c>
+      <c r="BA22">
+        <v>0.0</v>
+      </c>
+      <c r="BB22">
+        <v>0.0</v>
+      </c>
+      <c r="BC22">
+        <v>0.0</v>
+      </c>
+      <c r="BD22">
+        <v>0.0</v>
+      </c>
+      <c r="BE22">
+        <v>0.0</v>
+      </c>
+      <c r="BF22">
+        <v>0.0</v>
+      </c>
+      <c r="BG22">
+        <v>0.0</v>
+      </c>
+      <c r="BH22">
+        <v>0.0</v>
+      </c>
+      <c r="BI22">
+        <v>0.0</v>
+      </c>
+      <c r="BJ22">
+        <v>0.0</v>
+      </c>
+      <c r="BK22">
+        <v>0.0</v>
+      </c>
+      <c r="BL22">
+        <v>0.0</v>
+      </c>
+      <c r="BM22">
+        <v>0.0</v>
+      </c>
+      <c r="BN22">
+        <v>0.0</v>
+      </c>
+      <c r="BO22">
+        <v>0.0</v>
+      </c>
+      <c r="BP22">
+        <v>0.0</v>
+      </c>
+      <c r="BQ22">
+        <v>0.0</v>
+      </c>
+      <c r="BR22">
+        <v>0.0</v>
+      </c>
+      <c r="BS22">
+        <v>0.0</v>
+      </c>
+      <c r="BT22">
+        <v>0.0</v>
+      </c>
+      <c r="BU22">
+        <v>0.0</v>
+      </c>
+      <c r="BV22">
+        <v>0.0</v>
+      </c>
+      <c r="BW22">
+        <v>0.0</v>
+      </c>
+      <c r="BX22">
+        <v>0.0</v>
+      </c>
+      <c r="BY22">
+        <v>0.0</v>
+      </c>
+      <c r="BZ22">
+        <v>0.0</v>
+      </c>
+      <c r="CA22">
+        <v>0.0</v>
+      </c>
+      <c r="CB22">
+        <v>0.0</v>
+      </c>
+      <c r="CC22">
+        <v>0.0</v>
+      </c>
+      <c r="CD22">
+        <v>0.0</v>
+      </c>
+      <c r="CE22">
+        <v>0.0</v>
+      </c>
+      <c r="CF22">
+        <v>0.0</v>
+      </c>
+      <c r="CG22">
+        <v>0.0</v>
+      </c>
+      <c r="CH22">
+        <v>0.0</v>
+      </c>
+      <c r="CI22">
+        <v>0.0</v>
+      </c>
+      <c r="CJ22">
+        <v>0.0</v>
+      </c>
+      <c r="CK22">
+        <v>0.0</v>
+      </c>
+      <c r="CL22">
+        <v>0.0</v>
+      </c>
+      <c r="CM22">
+        <v>0.0</v>
+      </c>
+      <c r="CN22">
+        <v>0.0</v>
+      </c>
+      <c r="CO22">
+        <v>0.0</v>
+      </c>
+      <c r="CP22">
+        <v>0.0</v>
+      </c>
+      <c r="CQ22">
+        <v>0.0</v>
+      </c>
+      <c r="CR22">
+        <v>0.0</v>
+      </c>
+      <c r="CS22">
+        <v>0.0</v>
+      </c>
+      <c r="CT22">
+        <v>0.0</v>
+      </c>
+      <c r="CU22">
+        <v>0.0</v>
+      </c>
+      <c r="CV22">
+        <v>0.0</v>
+      </c>
+      <c r="CW22">
+        <v>0.0</v>
+      </c>
+      <c r="CX22">
+        <v>0.0</v>
+      </c>
+      <c r="CY22">
+        <v>0.0</v>
+      </c>
+      <c r="CZ22">
+        <v>0.0</v>
+      </c>
+      <c r="DA22">
+        <v>0.0</v>
+      </c>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
+      <c r="DC22"/>
+      <c r="DD22"/>
+      <c r="DE22"/>
+      <c r="DF22"/>
+      <c r="DG22"/>
+      <c r="DH22"/>
+      <c r="DI22"/>
+      <c r="DJ22"/>
+      <c r="DK22"/>
+      <c r="DL22"/>
+      <c r="DM22"/>
+      <c r="DN22"/>
+      <c r="DO22"/>
+      <c r="DP22"/>
+    </row>
+    <row r="23" spans="1:120">
+      <c r="A23" t="s">
+        <v>202</v>
+      </c>
+      <c r="B23">
+        <v>485400000.0</v>
+      </c>
+      <c r="C23">
+        <v>528297672.0</v>
+      </c>
+      <c r="D23">
+        <v>471700000.0</v>
+      </c>
+      <c r="E23">
+        <v>403300000.0</v>
+      </c>
+      <c r="F23">
+        <v>364000000.0</v>
+      </c>
+      <c r="G23">
+        <v>348700000.0</v>
+      </c>
+      <c r="H23">
+        <v>168500000.0</v>
+      </c>
+      <c r="I23">
+        <v>257400000.0</v>
+      </c>
+      <c r="J23">
+        <v>252566723.0</v>
+      </c>
+      <c r="K23">
+        <v>301400000.0</v>
+      </c>
+      <c r="L23">
+        <v>239800000.0</v>
+      </c>
+      <c r="M23">
+        <v>237400000.0</v>
+      </c>
+      <c r="N23">
+        <v>208800000.0</v>
+      </c>
+      <c r="O23">
+        <v>139700000.0</v>
+      </c>
+      <c r="P23">
+        <v>245400000.0</v>
+      </c>
+      <c r="Q23">
+        <v>221200000.0</v>
+      </c>
+      <c r="R23">
+        <v>219000000.0</v>
+      </c>
+      <c r="S23">
+        <v>598200000.0</v>
+      </c>
+      <c r="T23">
+        <v>356800000.0</v>
+      </c>
+      <c r="U23">
+        <v>280800000.0</v>
+      </c>
+      <c r="V23">
+        <v>290400000.0</v>
+      </c>
+      <c r="W23">
+        <v>268900000.0</v>
+      </c>
+      <c r="X23">
+        <v>293600000.0</v>
+      </c>
+      <c r="Y23">
+        <v>268000000.0</v>
+      </c>
+      <c r="Z23">
+        <v>265800000.0</v>
+      </c>
+      <c r="AA23">
+        <v>294000000.0</v>
+      </c>
+      <c r="AB23">
+        <v>273400000.0</v>
+      </c>
+      <c r="AC23">
+        <v>263500000.0</v>
+      </c>
+      <c r="AD23">
+        <v>275500000.0</v>
+      </c>
+      <c r="AE23">
+        <v>273400000.0</v>
+      </c>
+      <c r="AF23">
+        <v>256500000.0</v>
+      </c>
+      <c r="AG23">
+        <v>274500000.0</v>
+      </c>
+      <c r="AH23">
+        <v>261400000.0</v>
+      </c>
+      <c r="AI23">
+        <v>271300000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>243400000.0</v>
+      </c>
+      <c r="AK23">
+        <v>266200000.0</v>
+      </c>
+      <c r="AL23">
+        <v>249300000.0</v>
+      </c>
+      <c r="AM23">
+        <v>254500000.0</v>
+      </c>
+      <c r="AN23">
+        <v>248600000.0</v>
+      </c>
+      <c r="AO23">
+        <v>225600000.0</v>
+      </c>
+      <c r="AP23">
+        <v>225600000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>236000000.0</v>
+      </c>
+      <c r="AR23">
+        <v>249800000.0</v>
+      </c>
+      <c r="AS23">
+        <v>246900000.0</v>
+      </c>
+      <c r="AT23">
+        <v>246900000.0</v>
+      </c>
+      <c r="AU23">
+        <v>261600000.0</v>
+      </c>
+      <c r="AV23">
+        <v>317600000.0</v>
+      </c>
+      <c r="AW23">
+        <v>269800000.0</v>
+      </c>
+      <c r="AX23">
+        <v>244500000.0</v>
+      </c>
+      <c r="AY23">
+        <v>225800000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>245100000.0</v>
+      </c>
+      <c r="BA23">
+        <v>242100000.0</v>
+      </c>
+      <c r="BB23">
+        <v>219200000.0</v>
+      </c>
+      <c r="BC23">
+        <v>315500000.0</v>
+      </c>
+      <c r="BD23">
+        <v>272700000.0</v>
+      </c>
+      <c r="BE23">
+        <v>287100000.0</v>
+      </c>
+      <c r="BF23">
+        <v>248500000.0</v>
+      </c>
+      <c r="BG23">
+        <v>300891000.0</v>
+      </c>
+      <c r="BH23">
+        <v>275349000.0</v>
+      </c>
+      <c r="BI23">
+        <v>229706000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>257473000.0</v>
+      </c>
+      <c r="BK23">
+        <v>279150000.0</v>
+      </c>
+      <c r="BL23">
+        <v>187322000.0</v>
+      </c>
+      <c r="BM23">
+        <v>161479000.0</v>
+      </c>
+      <c r="BN23">
+        <v>168211000.0</v>
+      </c>
+      <c r="BO23">
+        <v>169983000.0</v>
+      </c>
+      <c r="BP23">
+        <v>171329000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>164816000.0</v>
+      </c>
+      <c r="BR23">
+        <v>138767000.0</v>
+      </c>
+      <c r="BS23">
+        <v>162190000.0</v>
+      </c>
+      <c r="BT23">
+        <v>184221000.0</v>
+      </c>
+      <c r="BU23">
+        <v>185384000.0</v>
+      </c>
+      <c r="BV23">
+        <v>165327000.0</v>
+      </c>
+      <c r="BW23">
+        <v>167908000.0</v>
+      </c>
+      <c r="BX23">
+        <v>147257000.0</v>
+      </c>
+      <c r="BY23">
+        <v>156873000.0</v>
+      </c>
+      <c r="BZ23">
+        <v>132170000.0</v>
+      </c>
+      <c r="CA23">
+        <v>108270000.0</v>
+      </c>
+      <c r="CB23">
+        <v>50112000.0</v>
+      </c>
+      <c r="CC23">
+        <v>47602000.0</v>
+      </c>
+      <c r="CD23">
+        <v>31964000.0</v>
+      </c>
+      <c r="CE23">
+        <v>38377000.0</v>
+      </c>
+      <c r="CF23">
+        <v>27630000.0</v>
+      </c>
+      <c r="CG23">
+        <v>30820000.0</v>
+      </c>
+      <c r="CH23">
+        <v>27397000.0</v>
+      </c>
+      <c r="CI23">
+        <v>28644000.0</v>
+      </c>
+      <c r="CJ23">
+        <v>31614000.0</v>
+      </c>
+      <c r="CK23">
+        <v>35896000.0</v>
+      </c>
+      <c r="CL23">
+        <v>26536000.0</v>
+      </c>
+      <c r="CM23">
+        <v>28674000.0</v>
+      </c>
+      <c r="CN23">
+        <v>22616000.0</v>
+      </c>
+      <c r="CO23">
+        <v>23332000.0</v>
+      </c>
+      <c r="CP23">
+        <v>21756000.0</v>
+      </c>
+      <c r="CQ23">
+        <v>27064000.0</v>
+      </c>
+      <c r="CR23">
+        <v>21581000.0</v>
+      </c>
+      <c r="CS23">
+        <v>16928000.0</v>
+      </c>
+      <c r="CT23">
+        <v>16523000.0</v>
+      </c>
+      <c r="CU23">
+        <v>15933238.0</v>
+      </c>
+      <c r="CV23">
+        <v>17601546.0</v>
+      </c>
+      <c r="CW23">
+        <v>12746382.0</v>
+      </c>
+      <c r="CX23">
+        <v>18160482.0</v>
+      </c>
+      <c r="CY23">
+        <v>6757713.0</v>
+      </c>
+      <c r="CZ23">
+        <v>12958281.0</v>
+      </c>
+      <c r="DA23">
+        <v>13513514.0</v>
+      </c>
+      <c r="DB23">
+        <v>13035381.0</v>
+      </c>
+      <c r="DC23">
+        <v>13307445.0</v>
+      </c>
+      <c r="DD23">
+        <v>13152515.0</v>
+      </c>
+      <c r="DE23">
+        <v>12545169.0</v>
+      </c>
+      <c r="DF23">
+        <v>10533289.0</v>
+      </c>
+      <c r="DG23">
+        <v>11909135.0</v>
+      </c>
+      <c r="DH23">
+        <v>11174279.0</v>
+      </c>
+      <c r="DI23">
+        <v>9795918.0</v>
+      </c>
+      <c r="DJ23">
+        <v>11209023.0</v>
+      </c>
+      <c r="DK23">
+        <v>13763776.0</v>
+      </c>
+      <c r="DL23">
+        <v>14408804.0</v>
+      </c>
+      <c r="DM23">
+        <v>8983554.0</v>
+      </c>
+      <c r="DN23">
+        <v>3971980.0</v>
+      </c>
+      <c r="DO23">
+        <v>1804376.0</v>
+      </c>
+      <c r="DP23">
+        <v>881381.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:120">
+      <c r="A24" t="s">
+        <v>203</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
+      <c r="CM24"/>
+      <c r="CN24"/>
+      <c r="CO24"/>
+      <c r="CP24"/>
+      <c r="CQ24"/>
+      <c r="CR24"/>
+      <c r="CS24"/>
+      <c r="CT24"/>
+      <c r="CU24"/>
+      <c r="CV24"/>
+      <c r="CW24"/>
+      <c r="CX24"/>
+      <c r="CY24"/>
+      <c r="CZ24"/>
+      <c r="DA24"/>
+      <c r="DB24"/>
+      <c r="DC24"/>
+      <c r="DD24"/>
+      <c r="DE24"/>
+      <c r="DF24"/>
+      <c r="DG24"/>
+      <c r="DH24"/>
+      <c r="DI24"/>
+      <c r="DJ24"/>
+      <c r="DK24"/>
+      <c r="DL24"/>
+      <c r="DM24"/>
+      <c r="DN24"/>
+      <c r="DO24"/>
+      <c r="DP24"/>
+    </row>
+    <row r="25" spans="1:120">
+      <c r="A25" t="s">
+        <v>204</v>
+      </c>
+      <c r="B25">
+        <v>115700000.0</v>
+      </c>
+      <c r="C25">
+        <v>136300000.0</v>
+      </c>
+      <c r="D25">
+        <v>109900000.0</v>
+      </c>
+      <c r="E25">
+        <v>95000000.0</v>
+      </c>
+      <c r="F25">
+        <v>79700000.0</v>
+      </c>
+      <c r="G25">
+        <v>96700000.0</v>
+      </c>
+      <c r="H25">
+        <v>61700000.0</v>
+      </c>
+      <c r="I25">
+        <v>54500000.0</v>
+      </c>
+      <c r="J25">
+        <v>62100000.0</v>
+      </c>
+      <c r="K25">
+        <v>75700000.0</v>
+      </c>
+      <c r="L25">
+        <v>54300000.0</v>
+      </c>
+      <c r="M25">
+        <v>47300000.0</v>
+      </c>
+      <c r="N25">
+        <v>44400000.0</v>
+      </c>
+      <c r="O25">
+        <v>3500000.0</v>
+      </c>
+      <c r="P25">
+        <v>84700000.0</v>
+      </c>
+      <c r="Q25">
+        <v>78500000.0</v>
+      </c>
+      <c r="R25">
+        <v>75300000.0</v>
+      </c>
+      <c r="S25">
+        <v>111400000.0</v>
+      </c>
+      <c r="T25">
+        <v>85400000.0</v>
+      </c>
+      <c r="U25">
+        <v>73300000.0</v>
+      </c>
+      <c r="V25">
+        <v>79000000.0</v>
+      </c>
+      <c r="W25">
+        <v>73900000.0</v>
+      </c>
+      <c r="X25">
+        <v>68300000.0</v>
+      </c>
+      <c r="Y25">
+        <v>62000000.0</v>
+      </c>
+      <c r="Z25">
+        <v>63800000.0</v>
+      </c>
+      <c r="AA25">
+        <v>73500000.0</v>
+      </c>
+      <c r="AB25">
+        <v>70200000.0</v>
+      </c>
+      <c r="AC25">
+        <v>64000000.0</v>
+      </c>
+      <c r="AD25">
+        <v>68900000.0</v>
+      </c>
+      <c r="AE25">
+        <v>64600000.0</v>
+      </c>
+      <c r="AF25">
+        <v>64900000.0</v>
+      </c>
+      <c r="AG25">
+        <v>72300000.0</v>
+      </c>
+      <c r="AH25">
+        <v>64400000.0</v>
+      </c>
+      <c r="AI25">
+        <v>68300000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>62400000.0</v>
+      </c>
+      <c r="AK25">
+        <v>71700000.0</v>
+      </c>
+      <c r="AL25">
+        <v>63600000.0</v>
+      </c>
+      <c r="AM25">
+        <v>68600000.0</v>
+      </c>
+      <c r="AN25">
+        <v>69700000.0</v>
+      </c>
+      <c r="AO25">
+        <v>62900000.0</v>
+      </c>
+      <c r="AP25">
+        <v>62300000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>64700000.0</v>
+      </c>
+      <c r="AR25">
+        <v>69100000.0</v>
+      </c>
+      <c r="AS25">
+        <v>67200000.0</v>
+      </c>
+      <c r="AT25">
+        <v>63200000.0</v>
+      </c>
+      <c r="AU25">
+        <v>58000000.0</v>
+      </c>
+      <c r="AV25">
+        <v>72300000.0</v>
+      </c>
+      <c r="AW25">
+        <v>54500000.0</v>
+      </c>
+      <c r="AX25">
+        <v>46400000.0</v>
+      </c>
+      <c r="AY25">
+        <v>46200000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>48000000.0</v>
+      </c>
+      <c r="BA25">
+        <v>42000000.0</v>
+      </c>
+      <c r="BB25">
+        <v>39000000.0</v>
+      </c>
+      <c r="BC25">
+        <v>36500000.0</v>
+      </c>
+      <c r="BD25">
+        <v>41700000.0</v>
+      </c>
+      <c r="BE25">
+        <v>40800000.0</v>
+      </c>
+      <c r="BF25">
+        <v>42200000.0</v>
+      </c>
+      <c r="BG25">
+        <v>44768000.0</v>
+      </c>
+      <c r="BH25">
+        <v>37500000.0</v>
+      </c>
+      <c r="BI25">
+        <v>29165000.0</v>
+      </c>
+      <c r="BJ25">
+        <v>45297000.0</v>
+      </c>
+      <c r="BK25">
+        <v>35256000.0</v>
+      </c>
+      <c r="BL25">
+        <v>36344000.0</v>
+      </c>
+      <c r="BM25">
+        <v>28157000.0</v>
+      </c>
+      <c r="BN25">
+        <v>32936000.0</v>
+      </c>
+      <c r="BO25">
+        <v>32875000.0</v>
+      </c>
+      <c r="BP25">
+        <v>39446000.0</v>
+      </c>
+      <c r="BQ25">
+        <v>38997000.0</v>
+      </c>
+      <c r="BR25">
+        <v>32057000.0</v>
+      </c>
+      <c r="BS25">
+        <v>54327000.0</v>
+      </c>
+      <c r="BT25">
+        <v>36181000.0</v>
+      </c>
+      <c r="BU25">
+        <v>47207000.0</v>
+      </c>
+      <c r="BV25">
+        <v>36342000.0</v>
+      </c>
+      <c r="BW25">
+        <v>12699000.0</v>
+      </c>
+      <c r="BX25">
+        <v>23370000.0</v>
+      </c>
+      <c r="BY25">
+        <v>26911000.0</v>
+      </c>
+      <c r="BZ25">
+        <v>19666000.0</v>
+      </c>
+      <c r="CA25">
+        <v>15370000.0</v>
+      </c>
+      <c r="CB25">
+        <v>7682000.0</v>
+      </c>
+      <c r="CC25">
+        <v>8829000.0</v>
+      </c>
+      <c r="CD25">
+        <v>7000000.0</v>
+      </c>
+      <c r="CE25">
+        <v>7578000.0</v>
+      </c>
+      <c r="CF25">
+        <v>6729000.0</v>
+      </c>
+      <c r="CG25">
+        <v>6233000.0</v>
+      </c>
+      <c r="CH25">
+        <v>5905000.0</v>
+      </c>
+      <c r="CI25">
+        <v>2425000.0</v>
+      </c>
+      <c r="CJ25">
+        <v>8299000.0</v>
+      </c>
+      <c r="CK25">
+        <v>7492000.0</v>
+      </c>
+      <c r="CL25">
+        <v>7598000.0</v>
+      </c>
+      <c r="CM25">
+        <v>7923000.0</v>
+      </c>
+      <c r="CN25">
+        <v>7154000.0</v>
+      </c>
+      <c r="CO25">
+        <v>5956000.0</v>
+      </c>
+      <c r="CP25">
+        <v>5613000.0</v>
+      </c>
+      <c r="CQ25">
+        <v>6172000.0</v>
+      </c>
+      <c r="CR25">
+        <v>4993000.0</v>
+      </c>
+      <c r="CS25">
+        <v>4600000.0</v>
+      </c>
+      <c r="CT25">
+        <v>4861000.0</v>
+      </c>
+      <c r="CU25">
+        <v>4924751.0</v>
+      </c>
+      <c r="CV25">
+        <v>4410445.0</v>
+      </c>
+      <c r="CW25">
+        <v>3200631.0</v>
+      </c>
+      <c r="CX25">
+        <v>3101173.0</v>
+      </c>
+      <c r="CY25">
+        <v>2171010.0</v>
+      </c>
+      <c r="CZ25">
+        <v>3404328.0</v>
+      </c>
+      <c r="DA25">
+        <v>3311049.0</v>
+      </c>
+      <c r="DB25">
+        <v>3310573.0</v>
+      </c>
+      <c r="DC25">
+        <v>3098068.0</v>
+      </c>
+      <c r="DD25">
+        <v>2859376.0</v>
+      </c>
+      <c r="DE25">
+        <v>3016811.0</v>
+      </c>
+      <c r="DF25">
+        <v>2914872.0</v>
+      </c>
+      <c r="DG25">
+        <v>2804629.0</v>
+      </c>
+      <c r="DH25">
+        <v>3031445.0</v>
+      </c>
+      <c r="DI25">
+        <v>3096018.0</v>
+      </c>
+      <c r="DJ25">
+        <v>2890377.0</v>
+      </c>
+      <c r="DK25">
+        <v>3054968.0</v>
+      </c>
+      <c r="DL25">
+        <v>3183726.0</v>
+      </c>
+      <c r="DM25">
+        <v>2394928.0</v>
+      </c>
+      <c r="DN25">
+        <v>1299921.0</v>
+      </c>
+      <c r="DO25">
+        <v>145450.0</v>
+      </c>
+      <c r="DP25"/>
+    </row>
+    <row r="26" spans="1:120">
+      <c r="A26" t="s">
+        <v>205</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26">
+        <v>1300000.0</v>
+      </c>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26">
+        <v>5000000.0</v>
+      </c>
+      <c r="Z26">
+        <v>8400000.0</v>
+      </c>
+      <c r="AA26">
+        <v>7300000.0</v>
+      </c>
+      <c r="AB26">
+        <v>7700000.0</v>
+      </c>
+      <c r="AC26">
+        <v>10600000.0</v>
+      </c>
+      <c r="AD26">
+        <v>8900000.0</v>
+      </c>
+      <c r="AE26">
+        <v>11400000.0</v>
+      </c>
+      <c r="AF26">
+        <v>8400000.0</v>
+      </c>
+      <c r="AG26">
+        <v>11100000.0</v>
+      </c>
+      <c r="AH26">
+        <v>8300000.0</v>
+      </c>
+      <c r="AI26">
+        <v>8800000.0</v>
+      </c>
+      <c r="AJ26">
+        <v>6600000.0</v>
+      </c>
+      <c r="AK26">
+        <v>12100000.0</v>
+      </c>
+      <c r="AL26">
+        <v>10900000.0</v>
+      </c>
+      <c r="AM26">
+        <v>11100000.0</v>
+      </c>
+      <c r="AN26">
+        <v>6500000.0</v>
+      </c>
+      <c r="AO26">
+        <v>8100000.0</v>
+      </c>
+      <c r="AP26">
+        <v>6000000.0</v>
+      </c>
+      <c r="AQ26">
+        <v>6600000.0</v>
+      </c>
+      <c r="AR26">
+        <v>6500000.0</v>
+      </c>
+      <c r="AS26">
+        <v>8000000.0</v>
+      </c>
+      <c r="AT26">
+        <v>9600000.0</v>
+      </c>
+      <c r="AU26">
+        <v>11900000.0</v>
+      </c>
+      <c r="AV26">
+        <v>10200000.0</v>
+      </c>
+      <c r="AW26">
+        <v>11500000.0</v>
+      </c>
+      <c r="AX26">
+        <v>9100000.0</v>
+      </c>
+      <c r="AY26">
+        <v>17600000.0</v>
+      </c>
+      <c r="AZ26">
+        <v>13700000.0</v>
+      </c>
+      <c r="BA26">
+        <v>15800000.0</v>
+      </c>
+      <c r="BB26">
+        <v>22100000.0</v>
+      </c>
+      <c r="BC26">
+        <v>34300000.0</v>
+      </c>
+      <c r="BD26">
+        <v>32100000.0</v>
+      </c>
+      <c r="BE26">
+        <v>22100000.0</v>
+      </c>
+      <c r="BF26">
+        <v>19500000.0</v>
+      </c>
+      <c r="BG26">
+        <v>21000000.0</v>
+      </c>
+      <c r="BH26">
+        <v>20400000.0</v>
+      </c>
+      <c r="BI26">
+        <v>18000000.0</v>
+      </c>
+      <c r="BJ26">
+        <v>13900000.0</v>
+      </c>
+      <c r="BK26">
+        <v>14018000.0</v>
+      </c>
+      <c r="BL26">
+        <v>12117000.0</v>
+      </c>
+      <c r="BM26">
+        <v>12117000.0</v>
+      </c>
+      <c r="BN26">
+        <v>8300000.0</v>
+      </c>
+      <c r="BO26">
+        <v>11600000.0</v>
+      </c>
+      <c r="BP26">
+        <v>10900000.0</v>
+      </c>
+      <c r="BQ26">
+        <v>10700000.0</v>
+      </c>
+      <c r="BR26">
+        <v>6600000.0</v>
+      </c>
+      <c r="BS26">
+        <v>9300000.0</v>
+      </c>
+      <c r="BT26">
+        <v>8400000.0</v>
+      </c>
+      <c r="BU26">
+        <v>8000000.0</v>
+      </c>
+      <c r="BV26">
+        <v>8000000.0</v>
+      </c>
+      <c r="BW26">
+        <v>9700000.0</v>
+      </c>
+      <c r="BX26">
+        <v>4700000.0</v>
+      </c>
+      <c r="BY26">
+        <v>8000000.0</v>
+      </c>
+      <c r="BZ26">
+        <v>6000000.0</v>
+      </c>
+      <c r="CA26">
+        <v>8200000.0</v>
+      </c>
+      <c r="CB26">
+        <v>3300000.0</v>
+      </c>
+      <c r="CC26">
+        <v>2400000.0</v>
+      </c>
+      <c r="CD26">
+        <v>1300000.0</v>
+      </c>
+      <c r="CE26">
+        <v>2000000.0</v>
+      </c>
+      <c r="CF26">
+        <v>2300000.0</v>
+      </c>
+      <c r="CG26">
+        <v>3500000.0</v>
+      </c>
+      <c r="CH26">
+        <v>1200000.0</v>
+      </c>
+      <c r="CI26">
+        <v>2400000.0</v>
+      </c>
+      <c r="CJ26">
+        <v>2300000.0</v>
+      </c>
+      <c r="CK26">
+        <v>2000000.0</v>
+      </c>
+      <c r="CL26">
+        <v>1100000.0</v>
+      </c>
+      <c r="CM26">
+        <v>1100000.0</v>
+      </c>
+      <c r="CN26">
+        <v>1200000.0</v>
+      </c>
+      <c r="CO26">
+        <v>2400000.0</v>
+      </c>
+      <c r="CP26">
+        <v>900000.0</v>
+      </c>
+      <c r="CQ26">
+        <v>1100000.0</v>
+      </c>
+      <c r="CR26">
+        <v>0.0</v>
+      </c>
+      <c r="CS26">
+        <v>0.0</v>
+      </c>
+      <c r="CT26">
+        <v>0.0</v>
+      </c>
+      <c r="CU26">
+        <v>0.0</v>
+      </c>
+      <c r="CV26">
+        <v>0.0</v>
+      </c>
+      <c r="CW26">
+        <v>0.0</v>
+      </c>
+      <c r="CX26">
+        <v>0.0</v>
+      </c>
+      <c r="CY26">
+        <v>0.0</v>
+      </c>
+      <c r="CZ26">
+        <v>0.0</v>
+      </c>
+      <c r="DA26">
+        <v>0.0</v>
+      </c>
+      <c r="DB26">
+        <v>0.0</v>
+      </c>
+      <c r="DC26"/>
+      <c r="DD26"/>
+      <c r="DE26"/>
+      <c r="DF26"/>
+      <c r="DG26"/>
+      <c r="DH26"/>
+      <c r="DI26"/>
+      <c r="DJ26"/>
+      <c r="DK26"/>
+      <c r="DL26"/>
+      <c r="DM26"/>
+      <c r="DN26"/>
+      <c r="DO26"/>
+      <c r="DP26"/>
+    </row>
+    <row r="27" spans="1:120">
+      <c r="A27" t="s">
+        <v>206</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27">
+        <v>8900000.0</v>
+      </c>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27">
+        <v>5700000.0</v>
+      </c>
+      <c r="H27"/>
+      <c r="I27">
+        <v>202599.0</v>
+      </c>
+      <c r="J27">
+        <v>343330.0</v>
+      </c>
+      <c r="K27">
+        <v>1187439.0</v>
+      </c>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27"/>
+      <c r="CS27"/>
+      <c r="CT27"/>
+      <c r="CU27"/>
+      <c r="CV27"/>
+      <c r="CW27"/>
+      <c r="CX27"/>
+      <c r="CY27"/>
+      <c r="CZ27"/>
+      <c r="DA27"/>
+      <c r="DB27"/>
+      <c r="DC27"/>
+      <c r="DD27"/>
+      <c r="DE27"/>
+      <c r="DF27"/>
+      <c r="DG27"/>
+      <c r="DH27"/>
+      <c r="DI27"/>
+      <c r="DJ27"/>
+      <c r="DK27"/>
+      <c r="DL27"/>
+      <c r="DM27"/>
+      <c r="DN27"/>
+      <c r="DO27"/>
+      <c r="DP27"/>
+    </row>
+    <row r="28" spans="1:120">
+      <c r="A28" t="s">
+        <v>207</v>
+      </c>
+      <c r="B28">
+        <v>15400000.0</v>
+      </c>
+      <c r="C28">
+        <v>14900000.0</v>
+      </c>
+      <c r="D28">
+        <v>14400000.0</v>
+      </c>
+      <c r="E28">
+        <v>12500000.0</v>
+      </c>
+      <c r="F28">
+        <v>16400000.0</v>
+      </c>
+      <c r="G28">
+        <v>9900000.0</v>
+      </c>
+      <c r="H28">
+        <v>10800000.0</v>
+      </c>
+      <c r="I28">
+        <v>12800000.0</v>
+      </c>
+      <c r="J28">
+        <v>10000000.0</v>
+      </c>
+      <c r="K28">
+        <v>9500000.0</v>
+      </c>
+      <c r="L28">
+        <v>12900000.0</v>
+      </c>
+      <c r="M28">
+        <v>13300000.0</v>
+      </c>
+      <c r="N28">
+        <v>13200000.0</v>
+      </c>
+      <c r="O28">
+        <v>7000000.0</v>
+      </c>
+      <c r="P28">
+        <v>10900000.0</v>
+      </c>
+      <c r="Q28">
+        <v>16300000.0</v>
+      </c>
+      <c r="R28">
+        <v>14200000.0</v>
+      </c>
+      <c r="S28">
+        <v>8200000.0</v>
+      </c>
+      <c r="T28">
+        <v>13600000.0</v>
+      </c>
+      <c r="U28">
+        <v>11800000.0</v>
+      </c>
+      <c r="V28">
+        <v>9400000.0</v>
+      </c>
+      <c r="W28">
+        <v>11500000.0</v>
+      </c>
+      <c r="X28">
+        <v>11500000.0</v>
+      </c>
+      <c r="Y28">
+        <v>9300000.0</v>
+      </c>
+      <c r="Z28">
+        <v>12600000.0</v>
+      </c>
+      <c r="AA28">
+        <v>11100000.0</v>
+      </c>
+      <c r="AB28">
+        <v>11400000.0</v>
+      </c>
+      <c r="AC28">
+        <v>11900000.0</v>
+      </c>
+      <c r="AD28">
+        <v>11100000.0</v>
+      </c>
+      <c r="AE28">
+        <v>11700000.0</v>
+      </c>
+      <c r="AF28">
+        <v>10800000.0</v>
+      </c>
+      <c r="AG28">
+        <v>9900000.0</v>
+      </c>
+      <c r="AH28">
+        <v>9700000.0</v>
+      </c>
+      <c r="AI28">
+        <v>12500000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>8900000.0</v>
+      </c>
+      <c r="AK28">
+        <v>8600000.0</v>
+      </c>
+      <c r="AL28">
+        <v>10300000.0</v>
+      </c>
+      <c r="AM28">
+        <v>10000000.0</v>
+      </c>
+      <c r="AN28">
+        <v>10000000.0</v>
+      </c>
+      <c r="AO28">
+        <v>9400000.0</v>
+      </c>
+      <c r="AP28">
+        <v>9400000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>9400000.0</v>
+      </c>
+      <c r="AR28">
+        <v>9300000.0</v>
+      </c>
+      <c r="AS28">
+        <v>10100000.0</v>
+      </c>
+      <c r="AT28">
+        <v>10100000.0</v>
+      </c>
+      <c r="AU28">
+        <v>10500000.0</v>
+      </c>
+      <c r="AV28">
+        <v>12600000.0</v>
+      </c>
+      <c r="AW28">
+        <v>12000000.0</v>
+      </c>
+      <c r="AX28">
+        <v>11100000.0</v>
+      </c>
+      <c r="AY28">
+        <v>10300000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>12100000.0</v>
+      </c>
+      <c r="BA28">
+        <v>12900000.0</v>
+      </c>
+      <c r="BB28">
+        <v>12100000.0</v>
+      </c>
+      <c r="BC28">
+        <v>14900000.0</v>
+      </c>
+      <c r="BD28">
+        <v>15600000.0</v>
+      </c>
+      <c r="BE28">
+        <v>15600000.0</v>
+      </c>
+      <c r="BF28">
+        <v>12100000.0</v>
+      </c>
+      <c r="BG28">
+        <v>15100000.0</v>
+      </c>
+      <c r="BH28">
+        <v>13816000.0</v>
+      </c>
+      <c r="BI28">
+        <v>10400000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>12000000.0</v>
+      </c>
+      <c r="BK28">
+        <v>13200000.0</v>
+      </c>
+      <c r="BL28">
+        <v>10100000.0</v>
+      </c>
+      <c r="BM28">
+        <v>12600000.0</v>
+      </c>
+      <c r="BN28">
+        <v>11300000.0</v>
+      </c>
+      <c r="BO28">
+        <v>11900000.0</v>
+      </c>
+      <c r="BP28">
+        <v>11000000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>15300000.0</v>
+      </c>
+      <c r="BR28">
+        <v>10900000.0</v>
+      </c>
+      <c r="BS28">
+        <v>12000000.0</v>
+      </c>
+      <c r="BT28">
+        <v>11300000.0</v>
+      </c>
+      <c r="BU28">
+        <v>10000000.0</v>
+      </c>
+      <c r="BV28">
+        <v>8600000.0</v>
+      </c>
+      <c r="BW28">
+        <v>9800000.0</v>
+      </c>
+      <c r="BX28">
+        <v>8500000.0</v>
+      </c>
+      <c r="BY28">
+        <v>8800000.0</v>
+      </c>
+      <c r="BZ28">
+        <v>6300000.0</v>
+      </c>
+      <c r="CA28">
+        <v>6800000.0</v>
+      </c>
+      <c r="CB28">
+        <v>5000000.0</v>
+      </c>
+      <c r="CC28">
+        <v>3700000.0</v>
+      </c>
+      <c r="CD28">
+        <v>2600000.0</v>
+      </c>
+      <c r="CE28">
+        <v>3700000.0</v>
+      </c>
+      <c r="CF28">
+        <v>500000.0</v>
+      </c>
+      <c r="CG28">
+        <v>3000000.0</v>
+      </c>
+      <c r="CH28">
+        <v>3100000.0</v>
+      </c>
+      <c r="CI28">
+        <v>5700000.0</v>
+      </c>
+      <c r="CJ28">
+        <v>6500000.0</v>
+      </c>
+      <c r="CK28">
+        <v>9200000.0</v>
+      </c>
+      <c r="CL28">
+        <v>3200000.0</v>
+      </c>
+      <c r="CM28">
+        <v>3500000.0</v>
+      </c>
+      <c r="CN28">
+        <v>3200000.0</v>
+      </c>
+      <c r="CO28">
+        <v>2000000.0</v>
+      </c>
+      <c r="CP28">
+        <v>1500000.0</v>
+      </c>
+      <c r="CQ28">
+        <v>1200000.0</v>
+      </c>
+      <c r="CR28">
+        <v>3029000.0</v>
+      </c>
+      <c r="CS28">
+        <v>2530000.0</v>
+      </c>
+      <c r="CT28">
+        <v>1815000.0</v>
+      </c>
+      <c r="CU28">
+        <v>1496000.0</v>
+      </c>
+      <c r="CV28">
+        <v>1774000.0</v>
+      </c>
+      <c r="CW28">
+        <v>2802000.0</v>
+      </c>
+      <c r="CX28">
+        <v>2692000.0</v>
+      </c>
+      <c r="CY28">
+        <v>13677000.0</v>
+      </c>
+      <c r="CZ28">
+        <v>0.0</v>
+      </c>
+      <c r="DA28">
+        <v>0.0</v>
+      </c>
+      <c r="DB28">
+        <v>0.0</v>
+      </c>
+      <c r="DC28"/>
+      <c r="DD28"/>
+      <c r="DE28"/>
+      <c r="DF28"/>
+      <c r="DG28"/>
+      <c r="DH28"/>
+      <c r="DI28"/>
+      <c r="DJ28"/>
+      <c r="DK28"/>
+      <c r="DL28"/>
+      <c r="DM28"/>
+      <c r="DN28"/>
+      <c r="DO28"/>
+      <c r="DP28"/>
+    </row>
+    <row r="29" spans="1:120">
+      <c r="A29" t="s">
+        <v>208</v>
+      </c>
+      <c r="B29">
+        <v>116400000.0</v>
+      </c>
+      <c r="C29">
+        <v>75000000.0</v>
+      </c>
+      <c r="D29">
+        <v>44400000.0</v>
+      </c>
+      <c r="E29">
+        <v>78900000.0</v>
+      </c>
+      <c r="F29">
+        <v>39200000.0</v>
+      </c>
+      <c r="G29">
+        <v>34300000.0</v>
+      </c>
+      <c r="H29">
+        <v>31200000.0</v>
+      </c>
+      <c r="I29">
+        <v>36900000.0</v>
+      </c>
+      <c r="J29">
+        <v>27000000.0</v>
+      </c>
+      <c r="K29">
+        <v>1100000.0</v>
+      </c>
+      <c r="L29">
+        <v>4100000.0</v>
+      </c>
+      <c r="M29">
+        <v>16900000.0</v>
+      </c>
+      <c r="N29">
+        <v>8600000.0</v>
+      </c>
+      <c r="O29">
+        <v>45600000.0</v>
+      </c>
+      <c r="P29">
+        <v>-19200000.0</v>
+      </c>
+      <c r="Q29">
+        <v>25100000.0</v>
+      </c>
+      <c r="R29">
+        <v>26600000.0</v>
+      </c>
+      <c r="S29">
+        <v>-88600000.0</v>
+      </c>
+      <c r="T29">
+        <v>2400000.0</v>
+      </c>
+      <c r="U29">
+        <v>11200000.0</v>
+      </c>
+      <c r="V29">
+        <v>10500000.0</v>
+      </c>
+      <c r="W29">
+        <v>16900000.0</v>
+      </c>
+      <c r="X29">
+        <v>9300000.0</v>
+      </c>
+      <c r="Y29">
+        <v>14300000.0</v>
+      </c>
+      <c r="Z29">
+        <v>3600000.0</v>
+      </c>
+      <c r="AA29">
+        <v>16500000.0</v>
+      </c>
+      <c r="AB29">
+        <v>8600000.0</v>
+      </c>
+      <c r="AC29">
+        <v>3900000.0</v>
+      </c>
+      <c r="AD29">
+        <v>1400000.0</v>
+      </c>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
+      <c r="CS29"/>
+      <c r="CT29"/>
+      <c r="CU29"/>
+      <c r="CV29"/>
+      <c r="CW29"/>
+      <c r="CX29"/>
+      <c r="CY29"/>
+      <c r="CZ29"/>
+      <c r="DA29"/>
+      <c r="DB29"/>
+      <c r="DC29"/>
+      <c r="DD29"/>
+      <c r="DE29"/>
+      <c r="DF29"/>
+      <c r="DG29"/>
+      <c r="DH29"/>
+      <c r="DI29"/>
+      <c r="DJ29"/>
+      <c r="DK29"/>
+      <c r="DL29"/>
+      <c r="DM29"/>
+      <c r="DN29"/>
+      <c r="DO29"/>
+      <c r="DP29"/>
+    </row>
+    <row r="30" spans="1:120">
+      <c r="A30" t="s">
+        <v>209</v>
+      </c>
+      <c r="B30">
+        <v>26000000.0</v>
+      </c>
+      <c r="C30">
+        <v>19190516.0</v>
+      </c>
+      <c r="D30">
+        <v>37600000.0</v>
+      </c>
+      <c r="E30">
+        <v>21200000.0</v>
+      </c>
+      <c r="F30">
+        <v>28100000.0</v>
+      </c>
+      <c r="G30">
+        <v>9700000.0</v>
+      </c>
+      <c r="H30">
+        <v>-444800000.0</v>
+      </c>
+      <c r="I30">
+        <v>22800000.0</v>
+      </c>
+      <c r="J30">
+        <v>10154438.0</v>
+      </c>
+      <c r="K30">
+        <v>53600000.0</v>
+      </c>
+      <c r="L30">
+        <v>19900000.0</v>
+      </c>
+      <c r="M30">
+        <v>25200000.0</v>
+      </c>
+      <c r="N30">
+        <v>25700000.0</v>
+      </c>
+      <c r="O30">
+        <v>-76800000.0</v>
+      </c>
+      <c r="P30">
+        <v>13700000.0</v>
+      </c>
+      <c r="Q30">
+        <v>23200000.0</v>
+      </c>
+      <c r="R30">
+        <v>25000000.0</v>
+      </c>
+      <c r="S30">
+        <v>227300000.0</v>
+      </c>
+      <c r="T30">
+        <v>69600000.0</v>
+      </c>
+      <c r="U30">
+        <v>43100000.0</v>
+      </c>
+      <c r="V30">
+        <v>37200000.0</v>
+      </c>
+      <c r="W30">
+        <v>5400000.0</v>
+      </c>
+      <c r="X30">
+        <v>36600000.0</v>
+      </c>
+      <c r="Y30">
+        <v>39700000.0</v>
+      </c>
+      <c r="Z30">
+        <v>23200000.0</v>
+      </c>
+      <c r="AA30">
+        <v>41700000.0</v>
+      </c>
+      <c r="AB30">
+        <v>21800000.0</v>
+      </c>
+      <c r="AC30">
+        <v>23600000.0</v>
+      </c>
+      <c r="AD30">
+        <v>23600000.0</v>
+      </c>
+      <c r="AE30">
+        <v>23100000.0</v>
+      </c>
+      <c r="AF30">
+        <v>19200000.0</v>
+      </c>
+      <c r="AG30">
+        <v>26700000.0</v>
+      </c>
+      <c r="AH30">
+        <v>22700000.0</v>
+      </c>
+      <c r="AI30">
+        <v>21300000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>15500000.0</v>
+      </c>
+      <c r="AK30">
+        <v>27600000.0</v>
+      </c>
+      <c r="AL30">
+        <v>23800000.0</v>
+      </c>
+      <c r="AM30">
+        <v>21100000.0</v>
+      </c>
+      <c r="AN30">
+        <v>18400000.0</v>
+      </c>
+      <c r="AO30">
+        <v>17500000.0</v>
+      </c>
+      <c r="AP30">
+        <v>17500000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>22800000.0</v>
+      </c>
+      <c r="AR30">
+        <v>22200000.0</v>
+      </c>
+      <c r="AS30">
+        <v>18100000.0</v>
+      </c>
+      <c r="AT30">
+        <v>18100000.0</v>
+      </c>
+      <c r="AU30">
+        <v>29900000.0</v>
+      </c>
+      <c r="AV30">
+        <v>22800000.0</v>
+      </c>
+      <c r="AW30">
+        <v>23500000.0</v>
+      </c>
+      <c r="AX30">
+        <v>20200000.0</v>
+      </c>
+      <c r="AY30">
+        <v>31100000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>26800000.0</v>
+      </c>
+      <c r="BA30">
+        <v>29500000.0</v>
+      </c>
+      <c r="BB30">
+        <v>34800000.0</v>
+      </c>
+      <c r="BC30">
+        <v>56100000.0</v>
+      </c>
+      <c r="BD30">
+        <v>49800000.0</v>
+      </c>
+      <c r="BE30">
+        <v>37000000.0</v>
+      </c>
+      <c r="BF30">
+        <v>32900000.0</v>
+      </c>
+      <c r="BG30">
+        <v>88588000.0</v>
+      </c>
+      <c r="BH30">
+        <v>14241000.0</v>
+      </c>
+      <c r="BI30">
+        <v>11737000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>13094000.0</v>
+      </c>
+      <c r="BK30">
+        <v>27751000.0</v>
+      </c>
+      <c r="BL30">
+        <v>22427000.0</v>
+      </c>
+      <c r="BM30">
+        <v>23846000.0</v>
+      </c>
+      <c r="BN30">
+        <v>10447000.0</v>
+      </c>
+      <c r="BO30">
+        <v>15620000.0</v>
+      </c>
+      <c r="BP30">
+        <v>11046000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>17250000.0</v>
+      </c>
+      <c r="BR30">
+        <v>10873000.0</v>
+      </c>
+      <c r="BS30">
+        <v>-116838000.0</v>
+      </c>
+      <c r="BT30">
+        <v>52405000.0</v>
+      </c>
+      <c r="BU30">
+        <v>57194000.0</v>
+      </c>
+      <c r="BV30">
+        <v>49274000.0</v>
+      </c>
+      <c r="BW30">
+        <v>46136000.0</v>
+      </c>
+      <c r="BX30">
+        <v>36000000.0</v>
+      </c>
+      <c r="BY30">
+        <v>37957000.0</v>
+      </c>
+      <c r="BZ30">
+        <v>30571000.0</v>
+      </c>
+      <c r="CA30">
+        <v>26722000.0</v>
+      </c>
+      <c r="CB30">
+        <v>16197000.0</v>
+      </c>
+      <c r="CC30">
+        <v>16077000.0</v>
+      </c>
+      <c r="CD30">
+        <v>9649000.0</v>
+      </c>
+      <c r="CE30">
+        <v>11204000.0</v>
+      </c>
+      <c r="CF30">
+        <v>8711000.0</v>
+      </c>
+      <c r="CG30">
+        <v>8316000.0</v>
+      </c>
+      <c r="CH30">
+        <v>7704000.0</v>
+      </c>
+      <c r="CI30">
+        <v>6768000.0</v>
+      </c>
+      <c r="CJ30">
+        <v>13416000.0</v>
+      </c>
+      <c r="CK30">
+        <v>15450000.0</v>
+      </c>
+      <c r="CL30">
+        <v>9910000.0</v>
+      </c>
+      <c r="CM30">
+        <v>10379000.0</v>
+      </c>
+      <c r="CN30">
+        <v>8547000.0</v>
+      </c>
+      <c r="CO30">
+        <v>7329000.0</v>
+      </c>
+      <c r="CP30">
+        <v>6923000.0</v>
+      </c>
+      <c r="CQ30">
+        <v>10200000.0</v>
+      </c>
+      <c r="CR30">
+        <v>5813000.0</v>
+      </c>
+      <c r="CS30">
+        <v>5492000.0</v>
+      </c>
+      <c r="CT30">
+        <v>15347000.0</v>
+      </c>
+      <c r="CU30">
+        <v>4377723.0</v>
+      </c>
+      <c r="CV30">
+        <v>5158102.0</v>
+      </c>
+      <c r="CW30">
+        <v>3834358.0</v>
+      </c>
+      <c r="CX30">
+        <v>3755154.0</v>
+      </c>
+      <c r="CY30">
+        <v>3759449.0</v>
+      </c>
+      <c r="CZ30">
+        <v>4056824.0</v>
+      </c>
+      <c r="DA30">
+        <v>4189189.0</v>
+      </c>
+      <c r="DB30">
+        <v>4414097.0</v>
+      </c>
+      <c r="DC30">
+        <v>2246275.0</v>
+      </c>
+      <c r="DD30">
+        <v>4020717.0</v>
+      </c>
+      <c r="DE30">
+        <v>3613554.0</v>
+      </c>
+      <c r="DF30">
+        <v>3908579.0</v>
+      </c>
+      <c r="DG30">
+        <v>2247677.0</v>
+      </c>
+      <c r="DH30">
+        <v>4835653.0</v>
+      </c>
+      <c r="DI30">
+        <v>3809523.0</v>
+      </c>
+      <c r="DJ30">
+        <v>3877335.0</v>
+      </c>
+      <c r="DK30">
+        <v>4583022.0</v>
+      </c>
+      <c r="DL30">
+        <v>3909927.0</v>
+      </c>
+      <c r="DM30">
+        <v>3187713.0</v>
+      </c>
+      <c r="DN30">
+        <v>2166535.0</v>
+      </c>
+      <c r="DO30">
+        <v>125674.0</v>
+      </c>
+      <c r="DP30">
+        <v>881381.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:120">
+      <c r="A31" t="s">
+        <v>210</v>
+      </c>
+      <c r="B31">
+        <v>-10900000.0</v>
+      </c>
+      <c r="C31">
+        <v>-48839358.0</v>
+      </c>
+      <c r="D31">
+        <v>-35400000.0</v>
+      </c>
+      <c r="E31">
+        <v>-12800000.0</v>
+      </c>
+      <c r="F31">
+        <v>-27400000.0</v>
+      </c>
+      <c r="G31">
+        <v>4200000.0</v>
+      </c>
+      <c r="H31">
+        <v>26300000.0</v>
+      </c>
+      <c r="I31">
+        <v>1500000.0</v>
+      </c>
+      <c r="J31">
+        <v>3484368.0</v>
+      </c>
+      <c r="K31">
+        <v>-2700000.0</v>
+      </c>
+      <c r="L31">
+        <v>18600000.0</v>
+      </c>
+      <c r="M31">
+        <v>110700000.0</v>
+      </c>
+      <c r="N31">
+        <v>1900000.0</v>
+      </c>
+      <c r="O31">
+        <v>26200000.0</v>
+      </c>
+      <c r="P31">
+        <v>-31700000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-6200000.0</v>
+      </c>
+      <c r="R31">
+        <v>2800000.0</v>
+      </c>
+      <c r="S31">
+        <v>11000000.0</v>
+      </c>
+      <c r="T31">
+        <v>-7400000.0</v>
+      </c>
+      <c r="U31">
+        <v>26100000.0</v>
+      </c>
+      <c r="V31">
+        <v>25200000.0</v>
+      </c>
+      <c r="W31">
+        <v>6300000.0</v>
+      </c>
+      <c r="X31">
+        <v>-39900000.0</v>
+      </c>
+      <c r="Y31">
+        <v>25000000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-38000000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-272000000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-800000.0</v>
+      </c>
+      <c r="AC31">
+        <v>4700000.0</v>
+      </c>
+      <c r="AD31">
+        <v>-14400000.0</v>
+      </c>
+      <c r="AE31">
+        <v>-3200000.0</v>
+      </c>
+      <c r="AF31">
+        <v>1400000.0</v>
+      </c>
+      <c r="AG31">
+        <v>-19700000.0</v>
+      </c>
+      <c r="AH31">
+        <v>1400000.0</v>
+      </c>
+      <c r="AI31">
+        <v>-7000000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>10800000.0</v>
+      </c>
+      <c r="AK31">
+        <v>32900000.0</v>
+      </c>
+      <c r="AL31">
+        <v>-19300000.0</v>
+      </c>
+      <c r="AM31">
+        <v>-18700000.0</v>
+      </c>
+      <c r="AN31">
+        <v>1700000.0</v>
+      </c>
+      <c r="AO31">
+        <v>-1200000.0</v>
+      </c>
+      <c r="AP31">
+        <v>-1200000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>75000000.0</v>
+      </c>
+      <c r="AR31">
+        <v>-34700000.0</v>
+      </c>
+      <c r="AS31">
+        <v>5400000.0</v>
+      </c>
+      <c r="AT31">
+        <v>5400000.0</v>
+      </c>
+      <c r="AU31">
+        <v>26100000.0</v>
+      </c>
+      <c r="AV31">
+        <v>-12600000.0</v>
+      </c>
+      <c r="AW31">
+        <v>-8300000.0</v>
+      </c>
+      <c r="AX31">
+        <v>-9600000.0</v>
+      </c>
+      <c r="AY31">
+        <v>-315200000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>3200000.0</v>
+      </c>
+      <c r="BA31">
+        <v>-64200000.0</v>
+      </c>
+      <c r="BB31">
+        <v>-34900000.0</v>
+      </c>
+      <c r="BC31">
+        <v>-6100000.0</v>
+      </c>
+      <c r="BD31">
+        <v>17600000.0</v>
+      </c>
+      <c r="BE31">
+        <v>-13800000.0</v>
+      </c>
+      <c r="BF31">
+        <v>25100000.0</v>
+      </c>
+      <c r="BG31">
+        <v>27603000.0</v>
+      </c>
+      <c r="BH31">
+        <v>-26300000.0</v>
+      </c>
+      <c r="BI31">
+        <v>11600000.0</v>
+      </c>
+      <c r="BJ31">
+        <v>7900000.0</v>
+      </c>
+      <c r="BK31">
+        <v>2588000.0</v>
+      </c>
+      <c r="BL31">
+        <v>-2537000.0</v>
+      </c>
+      <c r="BM31">
+        <v>1733000.0</v>
+      </c>
+      <c r="BN31">
+        <v>15041000.0</v>
+      </c>
+      <c r="BO31">
+        <v>-1649000.0</v>
+      </c>
+      <c r="BP31">
+        <v>13255000.0</v>
+      </c>
+      <c r="BQ31">
+        <v>26719000.0</v>
+      </c>
+      <c r="BR31">
+        <v>21049000.0</v>
+      </c>
+      <c r="BS31">
+        <v>-31473000.0</v>
+      </c>
+      <c r="BT31">
+        <v>-2781000.0</v>
+      </c>
+      <c r="BU31">
+        <v>15464000.0</v>
+      </c>
+      <c r="BV31">
+        <v>11151000.0</v>
+      </c>
+      <c r="BW31">
+        <v>1553000.0</v>
+      </c>
+      <c r="BX31">
+        <v>7483000.0</v>
+      </c>
+      <c r="BY31">
+        <v>-86934000.0</v>
+      </c>
+      <c r="BZ31">
+        <v>5624000.0</v>
+      </c>
+      <c r="CA31">
+        <v>5643000.0</v>
+      </c>
+      <c r="CB31">
+        <v>4255000.0</v>
+      </c>
+      <c r="CC31">
+        <v>10049000.0</v>
+      </c>
+      <c r="CD31">
+        <v>9483000.0</v>
+      </c>
+      <c r="CE31">
+        <v>4292000.0</v>
+      </c>
+      <c r="CF31">
+        <v>2074000.0</v>
+      </c>
+      <c r="CG31">
+        <v>3847000.0</v>
+      </c>
+      <c r="CH31">
+        <v>6053000.0</v>
+      </c>
+      <c r="CI31">
+        <v>2244000.0</v>
+      </c>
+      <c r="CJ31">
+        <v>1610000.0</v>
+      </c>
+      <c r="CK31">
+        <v>4288000.0</v>
+      </c>
+      <c r="CL31">
+        <v>3738000.0</v>
+      </c>
+      <c r="CM31">
+        <v>2023000.0</v>
+      </c>
+      <c r="CN31">
+        <v>1127000.0</v>
+      </c>
+      <c r="CO31">
+        <v>1502000.0</v>
+      </c>
+      <c r="CP31">
+        <v>3347000.0</v>
+      </c>
+      <c r="CQ31">
+        <v>-700000.0</v>
+      </c>
+      <c r="CR31">
+        <v>-508000.0</v>
+      </c>
+      <c r="CS31">
+        <v>128000.0</v>
+      </c>
+      <c r="CT31">
+        <v>-247000.0</v>
+      </c>
+      <c r="CU31">
+        <v>-735033.0</v>
+      </c>
+      <c r="CV31">
+        <v>-204676.0</v>
+      </c>
+      <c r="CW31">
+        <v>345033.0</v>
+      </c>
+      <c r="CX31">
+        <v>-1441167.0</v>
+      </c>
+      <c r="CY31">
+        <v>691615.0</v>
+      </c>
+      <c r="CZ31">
+        <v>-246191.0</v>
+      </c>
+      <c r="DA31">
+        <v>337838.0</v>
+      </c>
+      <c r="DB31">
+        <v>-206911.0</v>
+      </c>
+      <c r="DC31">
+        <v>435213.0</v>
+      </c>
+      <c r="DD31">
+        <v>272591.0</v>
+      </c>
+      <c r="DE31">
+        <v>-2386309.0</v>
+      </c>
+      <c r="DF31">
+        <v>1.0</v>
+      </c>
+      <c r="DG31">
+        <v>1.0</v>
+      </c>
+      <c r="DH31">
+        <v>-849507.0</v>
+      </c>
+      <c r="DI31">
+        <v>-884354.0</v>
+      </c>
+      <c r="DJ31">
+        <v>-70497.0</v>
+      </c>
+      <c r="DK31">
+        <v>55246.0</v>
+      </c>
+      <c r="DL31">
+        <v>72406.0</v>
+      </c>
+      <c r="DM31">
+        <v>217344.0</v>
+      </c>
+      <c r="DN31">
+        <v>72217.0</v>
+      </c>
+      <c r="DO31">
+        <v>432008.0</v>
+      </c>
+      <c r="DP31">
+        <v>293794.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:120">
+      <c r="A32" t="s">
+        <v>211</v>
+      </c>
+      <c r="B32">
+        <v>1030100000.0</v>
+      </c>
+      <c r="C32">
+        <v>1104825480.0</v>
+      </c>
+      <c r="D32">
+        <v>706700000.0</v>
+      </c>
+      <c r="E32">
+        <v>580900000.0</v>
+      </c>
+      <c r="F32">
+        <v>477100000.0</v>
+      </c>
+      <c r="G32">
+        <v>469900000.0</v>
+      </c>
+      <c r="H32">
+        <v>438900000.0</v>
+      </c>
+      <c r="I32">
+        <v>385300000.0</v>
+      </c>
+      <c r="J32">
+        <v>337386135.0</v>
+      </c>
+      <c r="K32">
+        <v>297600000.0</v>
+      </c>
+      <c r="L32">
+        <v>224500000.0</v>
+      </c>
+      <c r="M32">
+        <v>238800000.0</v>
+      </c>
+      <c r="N32">
+        <v>226200000.0</v>
+      </c>
+      <c r="O32">
+        <v>-75100000.0</v>
+      </c>
+      <c r="P32">
+        <v>254500000.0</v>
+      </c>
+      <c r="Q32">
+        <v>232100000.0</v>
+      </c>
+      <c r="R32">
+        <v>265000000.0</v>
+      </c>
+      <c r="S32">
+        <v>294600000.0</v>
+      </c>
+      <c r="T32">
+        <v>294100000.0</v>
+      </c>
+      <c r="U32">
+        <v>265600000.0</v>
+      </c>
+      <c r="V32">
+        <v>297400000.0</v>
+      </c>
+      <c r="W32">
+        <v>347500000.0</v>
+      </c>
+      <c r="X32">
+        <v>335100000.0</v>
+      </c>
+      <c r="Y32">
+        <v>284600000.0</v>
+      </c>
+      <c r="Z32">
+        <v>274500000.0</v>
+      </c>
+      <c r="AA32">
+        <v>293400000.0</v>
+      </c>
+      <c r="AB32">
+        <v>274400000.0</v>
+      </c>
+      <c r="AC32">
+        <v>246500000.0</v>
+      </c>
+      <c r="AD32">
+        <v>251000000.0</v>
+      </c>
+      <c r="AE32">
+        <v>274300000.0</v>
+      </c>
+      <c r="AF32">
+        <v>244800000.0</v>
+      </c>
+      <c r="AG32">
+        <v>277400000.0</v>
+      </c>
+      <c r="AH32">
+        <v>314500000.0</v>
+      </c>
+      <c r="AI32">
+        <v>291100000.0</v>
+      </c>
+      <c r="AJ32">
+        <v>268800000.0</v>
+      </c>
+      <c r="AK32">
+        <v>274500000.0</v>
+      </c>
+      <c r="AL32">
+        <v>260500000.0</v>
+      </c>
+      <c r="AM32">
+        <v>252500000.0</v>
+      </c>
+      <c r="AN32">
+        <v>282400000.0</v>
+      </c>
+      <c r="AO32">
+        <v>232500000.0</v>
+      </c>
+      <c r="AP32">
+        <v>232500000.0</v>
+      </c>
+      <c r="AQ32">
+        <v>219700000.0</v>
+      </c>
+      <c r="AR32">
+        <v>207600000.0</v>
+      </c>
+      <c r="AS32">
+        <v>226500000.0</v>
+      </c>
+      <c r="AT32">
+        <v>226500000.0</v>
+      </c>
+      <c r="AU32">
+        <v>244700000.0</v>
+      </c>
+      <c r="AV32">
+        <v>341500000.0</v>
+      </c>
+      <c r="AW32">
+        <v>288600000.0</v>
+      </c>
+      <c r="AX32">
+        <v>279300000.0</v>
+      </c>
+      <c r="AY32">
+        <v>247200000.0</v>
+      </c>
+      <c r="AZ32">
+        <v>293500000.0</v>
+      </c>
+      <c r="BA32">
+        <v>301100000.0</v>
+      </c>
+      <c r="BB32">
+        <v>305300000.0</v>
+      </c>
+      <c r="BC32">
+        <v>468400000.0</v>
+      </c>
+      <c r="BD32">
+        <v>386800000.0</v>
+      </c>
+      <c r="BE32">
+        <v>410600000.0</v>
+      </c>
+      <c r="BF32">
+        <v>404200000.0</v>
+      </c>
+      <c r="BG32">
+        <v>481605000.0</v>
+      </c>
+      <c r="BH32">
+        <v>431894000.0</v>
+      </c>
+      <c r="BI32">
+        <v>345655000.0</v>
+      </c>
+      <c r="BJ32">
+        <v>432467000.0</v>
+      </c>
+      <c r="BK32">
+        <v>420364000.0</v>
+      </c>
+      <c r="BL32">
+        <v>269215000.0</v>
+      </c>
+      <c r="BM32">
+        <v>227197000.0</v>
+      </c>
+      <c r="BN32">
+        <v>240056000.0</v>
+      </c>
+      <c r="BO32">
+        <v>265287000.0</v>
+      </c>
+      <c r="BP32">
+        <v>235193000.0</v>
+      </c>
+      <c r="BQ32">
+        <v>225243000.0</v>
+      </c>
+      <c r="BR32">
+        <v>188616000.0</v>
+      </c>
+      <c r="BS32">
+        <v>209659000.0</v>
+      </c>
+      <c r="BT32">
+        <v>226927000.0</v>
+      </c>
+      <c r="BU32">
+        <v>225098000.0</v>
+      </c>
+      <c r="BV32">
+        <v>207952000.0</v>
+      </c>
+      <c r="BW32">
+        <v>191198000.0</v>
+      </c>
+      <c r="BX32">
+        <v>171293000.0</v>
+      </c>
+      <c r="BY32">
+        <v>167306000.0</v>
+      </c>
+      <c r="BZ32">
+        <v>146358000.0</v>
+      </c>
+      <c r="CA32">
+        <v>121250000.0</v>
+      </c>
+      <c r="CB32">
+        <v>65659000.0</v>
+      </c>
+      <c r="CC32">
+        <v>71955000.0</v>
+      </c>
+      <c r="CD32">
+        <v>44481000.0</v>
+      </c>
+      <c r="CE32">
+        <v>39426000.0</v>
+      </c>
+      <c r="CF32">
+        <v>31316000.0</v>
+      </c>
+      <c r="CG32">
+        <v>29539000.0</v>
+      </c>
+      <c r="CH32">
+        <v>29493000.0</v>
+      </c>
+      <c r="CI32">
+        <v>34654000.0</v>
+      </c>
+      <c r="CJ32">
+        <v>28076000.0</v>
+      </c>
+      <c r="CK32">
+        <v>31510000.0</v>
+      </c>
+      <c r="CL32">
+        <v>27632000.0</v>
+      </c>
+      <c r="CM32">
+        <v>29327000.0</v>
+      </c>
+      <c r="CN32">
+        <v>23763000.0</v>
+      </c>
+      <c r="CO32">
+        <v>24179000.0</v>
+      </c>
+      <c r="CP32">
+        <v>23842000.0</v>
+      </c>
+      <c r="CQ32">
+        <v>24739000.0</v>
+      </c>
+      <c r="CR32">
+        <v>24505000.0</v>
+      </c>
+      <c r="CS32">
+        <v>19291000.0</v>
+      </c>
+      <c r="CT32">
+        <v>21289000.0</v>
+      </c>
+      <c r="CU32">
+        <v>21807715.0</v>
+      </c>
+      <c r="CV32">
+        <v>21634877.0</v>
+      </c>
+      <c r="CW32">
+        <v>15157644.0</v>
+      </c>
+      <c r="CX32">
+        <v>23056771.0</v>
+      </c>
+      <c r="CY32">
+        <v>6066098.0</v>
+      </c>
+      <c r="CZ32">
+        <v>17848160.0</v>
+      </c>
+      <c r="DA32">
+        <v>17567568.0</v>
+      </c>
+      <c r="DB32">
+        <v>16483895.0</v>
+      </c>
+      <c r="DC32">
+        <v>14730097.0</v>
+      </c>
+      <c r="DD32">
+        <v>19762846.0</v>
+      </c>
+      <c r="DE32">
+        <v>14931479.0</v>
+      </c>
+      <c r="DF32">
+        <v>14110633.0</v>
+      </c>
+      <c r="DG32">
+        <v>16362254.0</v>
+      </c>
+      <c r="DH32">
+        <v>14376266.0</v>
+      </c>
+      <c r="DI32">
+        <v>12993197.0</v>
+      </c>
+      <c r="DJ32">
+        <v>16496299.0</v>
+      </c>
+      <c r="DK32">
+        <v>19332031.0</v>
+      </c>
+      <c r="DL32">
+        <v>15277677.0</v>
+      </c>
+      <c r="DM32">
+        <v>13113091.0</v>
+      </c>
+      <c r="DN32">
+        <v>1877663.0</v>
+      </c>
+      <c r="DO32">
+        <v>-482.0</v>
+      </c>
+      <c r="DP32">
+        <v>73448.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AE30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:31">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>29</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
+      <c r="A2" t="s">
+        <v>212</v>
+      </c>
+      <c r="B2">
+        <v>347293300.0</v>
+      </c>
+      <c r="C2">
+        <v>365221806.0</v>
+      </c>
+      <c r="D2">
+        <v>407615109.0</v>
+      </c>
+      <c r="E2">
+        <v>544162417.0</v>
+      </c>
+      <c r="F2">
+        <v>941500000.0</v>
+      </c>
+      <c r="G2">
+        <v>830600000.0</v>
+      </c>
+      <c r="H2">
+        <v>615100000.0</v>
+      </c>
+      <c r="I2">
+        <v>664100000.0</v>
+      </c>
+      <c r="J2">
+        <v>652000000.0</v>
+      </c>
+      <c r="K2">
+        <v>481000000.0</v>
+      </c>
+      <c r="L2">
+        <v>170500000.0</v>
+      </c>
+      <c r="M2">
+        <v>210300000.0</v>
+      </c>
+      <c r="N2">
+        <v>797300000.0</v>
+      </c>
+      <c r="O2">
+        <v>1051600000.0</v>
+      </c>
+      <c r="P2">
+        <v>270779000.0</v>
+      </c>
+      <c r="Q2">
+        <v>191374000.0</v>
+      </c>
+      <c r="R2">
+        <v>117989000.0</v>
+      </c>
+      <c r="S2">
+        <v>113265000.0</v>
+      </c>
+      <c r="T2">
+        <v>124325000.0</v>
+      </c>
+      <c r="U2">
+        <v>45534000.0</v>
+      </c>
+      <c r="V2">
+        <v>37152000.0</v>
+      </c>
+      <c r="W2">
+        <v>66675000.0</v>
+      </c>
+      <c r="X2">
+        <v>15835000.0</v>
+      </c>
+      <c r="Y2">
+        <v>25332000.0</v>
+      </c>
+      <c r="Z2">
+        <v>36800000.0</v>
+      </c>
+      <c r="AA2">
+        <v>59661288.0</v>
+      </c>
+      <c r="AB2">
+        <v>61104583.0</v>
+      </c>
+      <c r="AC2">
+        <v>33270883.0</v>
+      </c>
+      <c r="AD2">
+        <v>36026583.0</v>
+      </c>
+      <c r="AE2">
+        <v>20722364.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:31">
+      <c r="A3" t="s">
+        <v>213</v>
+      </c>
+      <c r="B3">
+        <v>298637876</v>
+      </c>
+      <c r="C3">
+        <v>531779551</v>
+      </c>
+      <c r="D3">
+        <v>923938804</v>
+      </c>
+      <c r="E3">
+        <v>713272236</v>
+      </c>
+      <c r="F3">
+        <v>539300000</v>
+      </c>
+      <c r="G3">
+        <v>317600000</v>
+      </c>
+      <c r="H3">
+        <v>276200000</v>
+      </c>
+      <c r="I3">
+        <v>336000000</v>
+      </c>
+      <c r="J3">
+        <v>239500000</v>
+      </c>
+      <c r="K3">
+        <v>300900000</v>
+      </c>
+      <c r="L3">
+        <v>213000000</v>
+      </c>
+      <c r="M3">
+        <v>376700000</v>
+      </c>
+      <c r="N3">
+        <v>636900000</v>
+      </c>
+      <c r="O3">
+        <v>700500000</v>
+      </c>
+      <c r="P3">
+        <v>395144000</v>
+      </c>
+      <c r="Q3">
+        <v>372126000</v>
+      </c>
+      <c r="R3">
+        <v>452564000</v>
+      </c>
+      <c r="S3">
+        <v>169319000</v>
+      </c>
+      <c r="T3">
+        <v>120138000</v>
+      </c>
+      <c r="U3">
+        <v>25814000</v>
+      </c>
+      <c r="V3">
+        <v>9015000</v>
+      </c>
+      <c r="W3">
+        <v>9000000</v>
+      </c>
+      <c r="X3">
+        <v>9965000</v>
+      </c>
+      <c r="Y3">
+        <v>8908000</v>
+      </c>
+      <c r="Z3">
+        <v>16821000</v>
+      </c>
+      <c r="AA3">
+        <v>23811175</v>
+      </c>
+      <c r="AB3">
+        <v>6013686</v>
+      </c>
+      <c r="AC3">
+        <v>4716067</v>
+      </c>
+      <c r="AD3">
+        <v>12521861</v>
+      </c>
+      <c r="AE3">
+        <v>364830</v>
+      </c>
+    </row>
+    <row r="4" spans="1:31">
+      <c r="A4" t="s">
+        <v>214</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
+      <c r="A5" t="s">
+        <v>215</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+    </row>
+    <row r="6" spans="1:31">
+      <c r="A6" t="s">
+        <v>216</v>
+      </c>
+      <c r="B6">
+        <v>73838905.0</v>
+      </c>
+      <c r="C6">
+        <v>-17928506.0</v>
+      </c>
+      <c r="D6">
+        <v>-42393303.0</v>
+      </c>
+      <c r="E6">
+        <v>-136547308.0</v>
+      </c>
+      <c r="F6">
+        <v>-396600000.0</v>
+      </c>
+      <c r="G6">
+        <v>110900000.0</v>
+      </c>
+      <c r="H6">
+        <v>215500000.0</v>
+      </c>
+      <c r="I6">
+        <v>-49000000.0</v>
+      </c>
+      <c r="J6">
+        <v>12100000.0</v>
+      </c>
+      <c r="K6">
+        <v>171000000.0</v>
+      </c>
+      <c r="L6">
+        <v>310500000.0</v>
+      </c>
+      <c r="M6">
+        <v>-51800000.0</v>
+      </c>
+      <c r="N6">
+        <v>-575000000.0</v>
+      </c>
+      <c r="O6">
+        <v>-238100000.0</v>
+      </c>
+      <c r="P6">
+        <v>780834000.0</v>
+      </c>
+      <c r="Q6">
+        <v>79405000.0</v>
+      </c>
+      <c r="R6">
+        <v>73385000.0</v>
+      </c>
+      <c r="S6">
+        <v>4724000.0</v>
+      </c>
+      <c r="T6">
+        <v>-11060000.0</v>
+      </c>
+      <c r="U6">
+        <v>55966000.0</v>
+      </c>
+      <c r="V6">
+        <v>8382000.0</v>
+      </c>
+      <c r="W6">
+        <v>-29295000.0</v>
+      </c>
+      <c r="X6">
+        <v>50840000.0</v>
+      </c>
+      <c r="Y6">
+        <v>-9497000.0</v>
+      </c>
+      <c r="Z6">
+        <v>-11468000.0</v>
+      </c>
+      <c r="AA6">
+        <v>-22863715.0</v>
+      </c>
+      <c r="AB6">
+        <v>-1382457.0</v>
+      </c>
+      <c r="AC6">
+        <v>27844176.0</v>
+      </c>
+      <c r="AD6">
+        <v>-2728227.0</v>
+      </c>
+      <c r="AE6">
+        <v>15249909.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:31">
+      <c r="A7" t="s">
+        <v>217</v>
+      </c>
+      <c r="B7">
+        <v>-62881841.0</v>
+      </c>
+      <c r="C7">
+        <v>-108907233.0</v>
+      </c>
+      <c r="D7">
+        <v>-15173248.0</v>
+      </c>
+      <c r="E7">
+        <v>-38991319.0</v>
+      </c>
+      <c r="F7">
+        <v>1800000.0</v>
+      </c>
+      <c r="G7">
+        <v>-27800000.0</v>
+      </c>
+      <c r="H7">
+        <v>-9900000.0</v>
+      </c>
+      <c r="I7">
+        <v>-97300000.0</v>
+      </c>
+      <c r="J7">
+        <v>1300000.0</v>
+      </c>
+      <c r="K7">
+        <v>24300000.0</v>
+      </c>
+      <c r="L7">
+        <v>-41200000.0</v>
+      </c>
+      <c r="M7">
+        <v>-5100000.0</v>
+      </c>
+      <c r="N7">
+        <v>-59300000.0</v>
+      </c>
+      <c r="O7">
+        <v>-63000000.0</v>
+      </c>
+      <c r="P7">
+        <v>-63907000.0</v>
+      </c>
+      <c r="Q7">
+        <v>1877000.0</v>
+      </c>
+      <c r="R7">
+        <v>-38580000.0</v>
+      </c>
+      <c r="S7">
+        <v>9346000.0</v>
+      </c>
+      <c r="T7">
+        <v>-23447000.0</v>
+      </c>
+      <c r="U7">
+        <v>-26700000.0</v>
+      </c>
+      <c r="V7">
+        <v>4402000.0</v>
+      </c>
+      <c r="W7">
+        <v>-11778000.0</v>
+      </c>
+      <c r="X7">
+        <v>-18000.0</v>
+      </c>
+      <c r="Y7">
+        <v>-6690000.0</v>
+      </c>
+      <c r="Z7">
+        <v>-7380000.0</v>
+      </c>
+      <c r="AA7">
+        <v>-4085878.0</v>
+      </c>
+      <c r="AB7">
+        <v>1105965.0</v>
+      </c>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7">
+        <v>4013134.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:31">
+      <c r="A8" t="s">
+        <v>218</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
+      <c r="A9" t="s">
+        <v>219</v>
+      </c>
+      <c r="B9">
+        <v>-12108315.0</v>
+      </c>
+      <c r="C9">
+        <v>-43410575.0</v>
+      </c>
+      <c r="D9">
+        <v>18330098.0</v>
+      </c>
+      <c r="E9">
+        <v>-35437923.0</v>
+      </c>
+      <c r="F9">
+        <v>16700000.0</v>
+      </c>
+      <c r="G9">
+        <v>-24400000.0</v>
+      </c>
+      <c r="H9">
+        <v>12300000.0</v>
+      </c>
+      <c r="I9">
+        <v>-11482934.0</v>
+      </c>
+      <c r="J9">
+        <v>-1800000.0</v>
+      </c>
+      <c r="K9">
+        <v>-6700000.0</v>
+      </c>
+      <c r="L9">
+        <v>-3700000.0</v>
+      </c>
+      <c r="M9">
+        <v>-2400000.0</v>
+      </c>
+      <c r="N9">
+        <v>10000000.0</v>
+      </c>
+      <c r="O9">
+        <v>3700000.0</v>
+      </c>
+      <c r="P9">
+        <v>155919000.0</v>
+      </c>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9">
+        <v>4475000.0</v>
+      </c>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9"/>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+    </row>
+    <row r="10" spans="1:31">
+      <c r="A10" t="s">
+        <v>220</v>
+      </c>
+      <c r="B10">
+        <v>-107753836.0</v>
+      </c>
+      <c r="C10">
+        <v>-48932096.0</v>
+      </c>
+      <c r="D10">
+        <v>-78004753.0</v>
+      </c>
+      <c r="E10">
+        <v>-31308300.0</v>
+      </c>
+      <c r="F10">
+        <v>-23100000.0</v>
+      </c>
+      <c r="G10">
+        <v>-3400000.0</v>
+      </c>
+      <c r="H10">
+        <v>-22200000.0</v>
+      </c>
+      <c r="I10">
+        <v>-87800000.0</v>
+      </c>
+      <c r="J10">
+        <v>-21300000.0</v>
+      </c>
+      <c r="K10">
+        <v>10900000.0</v>
+      </c>
+      <c r="L10">
+        <v>-6200000.0</v>
+      </c>
+      <c r="M10">
+        <v>300000.0</v>
+      </c>
+      <c r="N10">
+        <v>-51000000.0</v>
+      </c>
+      <c r="O10">
+        <v>-72900000.0</v>
+      </c>
+      <c r="P10">
+        <v>-65666000.0</v>
+      </c>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10">
+        <v>-3600000.0</v>
+      </c>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10">
+        <v>-1200000.0</v>
+      </c>
+      <c r="W10">
+        <v>-1200000.0</v>
+      </c>
+      <c r="X10">
+        <v>-600000.0</v>
+      </c>
+      <c r="Y10">
+        <v>-3000000.0</v>
+      </c>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10"/>
+    </row>
+    <row r="11" spans="1:31">
+      <c r="A11" t="s">
+        <v>221</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>28900000.0</v>
+      </c>
+      <c r="F11">
+        <v>11700000.0</v>
+      </c>
+      <c r="G11">
+        <v>7300000.0</v>
+      </c>
+      <c r="H11">
+        <v>5400000.0</v>
+      </c>
+      <c r="I11">
+        <v>2300000.0</v>
+      </c>
+      <c r="J11">
+        <v>24400000.0</v>
+      </c>
+      <c r="K11">
+        <v>20100000.0</v>
+      </c>
+      <c r="L11">
+        <v>-31300000.0</v>
+      </c>
+      <c r="M11">
+        <v>-3000000.0</v>
+      </c>
+      <c r="N11">
+        <v>-18300000.0</v>
+      </c>
+      <c r="O11">
+        <v>11300000.0</v>
+      </c>
+      <c r="P11">
+        <v>49595000.0</v>
+      </c>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+    </row>
+    <row r="12" spans="1:31">
+      <c r="A12" t="s">
+        <v>222</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>277400000.0</v>
+      </c>
+      <c r="F12">
+        <v>44200000.0</v>
+      </c>
+      <c r="G12">
+        <v>98400000.0</v>
+      </c>
+      <c r="H12">
+        <v>285700000.0</v>
+      </c>
+      <c r="I12">
+        <v>44600000.0</v>
+      </c>
+      <c r="J12">
+        <v>46700000.0</v>
+      </c>
+      <c r="K12">
+        <v>-26800000.0</v>
+      </c>
+      <c r="L12">
+        <v>-48600000.0</v>
+      </c>
+      <c r="M12">
+        <v>286500000.0</v>
+      </c>
+      <c r="N12">
+        <v>326600000.0</v>
+      </c>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12"/>
+      <c r="AB12"/>
+      <c r="AC12"/>
+      <c r="AD12"/>
+      <c r="AE12"/>
+    </row>
+    <row r="13" spans="1:31">
+      <c r="A13" t="s">
+        <v>223</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13">
+        <v>-20500000.0</v>
+      </c>
+      <c r="H13">
+        <v>-20500000.0</v>
+      </c>
+      <c r="I13">
+        <v>-20500000.0</v>
+      </c>
+      <c r="J13">
+        <v>-20500000.0</v>
+      </c>
+      <c r="K13">
+        <v>1300000.0</v>
+      </c>
+      <c r="L13">
+        <v>1300000.0</v>
+      </c>
+      <c r="M13">
+        <v>1300000.0</v>
+      </c>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+    </row>
+    <row r="14" spans="1:31">
+      <c r="A14" t="s">
+        <v>224</v>
+      </c>
+      <c r="B14">
+        <v>433660858.0</v>
+      </c>
+      <c r="C14">
+        <v>267222555.0</v>
+      </c>
+      <c r="D14">
+        <v>226478552.0</v>
+      </c>
+      <c r="E14">
+        <v>234428103.0</v>
+      </c>
+      <c r="F14">
+        <v>273500000.0</v>
+      </c>
+      <c r="G14">
+        <v>222200000.0</v>
+      </c>
+      <c r="H14">
+        <v>494400000.0</v>
+      </c>
+      <c r="I14">
+        <v>266200000.0</v>
+      </c>
+      <c r="J14">
+        <v>266000000.0</v>
+      </c>
+      <c r="K14">
+        <v>263500000.0</v>
+      </c>
+      <c r="L14">
+        <v>264200000.0</v>
+      </c>
+      <c r="M14">
+        <v>231200000.0</v>
+      </c>
+      <c r="N14">
+        <v>175200000.0</v>
+      </c>
+      <c r="O14">
+        <v>163900000.0</v>
+      </c>
+      <c r="P14">
+        <v>156797000.0</v>
+      </c>
+      <c r="Q14">
+        <v>132693000.0</v>
+      </c>
+      <c r="R14">
+        <v>143375000.0</v>
+      </c>
+      <c r="S14">
+        <v>151755000.0</v>
+      </c>
+      <c r="T14">
+        <v>82646000.0</v>
+      </c>
+      <c r="U14">
+        <v>38918000.0</v>
+      </c>
+      <c r="V14">
+        <v>26445000.0</v>
+      </c>
+      <c r="W14">
+        <v>25814000.0</v>
+      </c>
+      <c r="X14">
+        <v>26646000.0</v>
+      </c>
+      <c r="Y14">
+        <v>20626000.0</v>
+      </c>
+      <c r="Z14">
+        <v>15637000.0</v>
+      </c>
+      <c r="AA14">
+        <v>12196960.0</v>
+      </c>
+      <c r="AB14">
+        <v>11889127.0</v>
+      </c>
+      <c r="AC14">
+        <v>11822469.0</v>
+      </c>
+      <c r="AD14">
+        <v>9933543.0</v>
+      </c>
+      <c r="AE14">
+        <v>218898.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31">
+      <c r="A15" t="s">
+        <v>225</v>
+      </c>
+      <c r="B15">
+        <v>0.0</v>
+      </c>
+      <c r="C15">
+        <v>0.0</v>
+      </c>
+      <c r="D15">
+        <v>0.0</v>
+      </c>
+      <c r="E15">
+        <v>0.0</v>
+      </c>
+      <c r="F15">
+        <v>0.0</v>
+      </c>
+      <c r="G15">
+        <v>0.0</v>
+      </c>
+      <c r="H15">
+        <v>0.0</v>
+      </c>
+      <c r="I15">
+        <v>0.0</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15"/>
+      <c r="M15">
+        <v>4100000.0</v>
+      </c>
+      <c r="N15">
+        <v>102400000.0</v>
+      </c>
+      <c r="O15">
+        <v>106900000.0</v>
+      </c>
+      <c r="P15">
+        <v>80141000.0</v>
+      </c>
+      <c r="Q15">
+        <v>31684000.0</v>
+      </c>
+      <c r="R15">
+        <v>17740000.0</v>
+      </c>
+      <c r="S15">
+        <v>17625000.0</v>
+      </c>
+      <c r="T15">
+        <v>17570000.0</v>
+      </c>
+      <c r="U15">
+        <v>8870000.0</v>
+      </c>
+      <c r="V15">
+        <v>7276000.0</v>
+      </c>
+      <c r="W15">
+        <v>6725000.0</v>
+      </c>
+      <c r="X15">
+        <v>2519000.0</v>
+      </c>
+      <c r="Y15">
+        <v>2306000.0</v>
+      </c>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+    </row>
+    <row r="16" spans="1:31">
+      <c r="A16" t="s">
+        <v>226</v>
+      </c>
+      <c r="B16">
+        <v>421132205.0</v>
+      </c>
+      <c r="C16">
+        <v>347293300.0</v>
+      </c>
+      <c r="D16">
+        <v>365221806.0</v>
+      </c>
+      <c r="E16">
+        <v>407615109.0</v>
+      </c>
+      <c r="F16">
+        <v>544900000.0</v>
+      </c>
+      <c r="G16">
+        <v>941500000.0</v>
+      </c>
+      <c r="H16">
+        <v>830600000.0</v>
+      </c>
+      <c r="I16">
+        <v>615100000.0</v>
+      </c>
+      <c r="J16">
+        <v>664100000.0</v>
+      </c>
+      <c r="K16">
+        <v>652000000.0</v>
+      </c>
+      <c r="L16">
+        <v>481000000.0</v>
+      </c>
+      <c r="M16">
+        <v>158500000.0</v>
+      </c>
+      <c r="N16">
+        <v>222300000.0</v>
+      </c>
+      <c r="O16">
+        <v>813500000.0</v>
+      </c>
+      <c r="P16">
+        <v>1051613000.0</v>
+      </c>
+      <c r="Q16">
+        <v>270779000.0</v>
+      </c>
+      <c r="R16">
+        <v>191374000.0</v>
+      </c>
+      <c r="S16">
+        <v>117989000.0</v>
+      </c>
+      <c r="T16">
+        <v>113265000.0</v>
+      </c>
+      <c r="U16">
+        <v>101500000.0</v>
+      </c>
+      <c r="V16">
+        <v>45534000.0</v>
+      </c>
+      <c r="W16">
+        <v>37380000.0</v>
+      </c>
+      <c r="X16">
+        <v>66675000.0</v>
+      </c>
+      <c r="Y16">
+        <v>15835000.0</v>
+      </c>
+      <c r="Z16">
+        <v>25332000.0</v>
+      </c>
+      <c r="AA16">
+        <v>36797573.0</v>
+      </c>
+      <c r="AB16">
+        <v>59722126.0</v>
+      </c>
+      <c r="AC16">
+        <v>61115059.0</v>
+      </c>
+      <c r="AD16">
+        <v>33298356.0</v>
+      </c>
+      <c r="AE16">
+        <v>35972273.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31">
+      <c r="A17" t="s">
+        <v>227</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
+      <c r="A18" t="s">
+        <v>228</v>
+      </c>
+      <c r="B18">
+        <v>771370943.0</v>
+      </c>
+      <c r="C18">
+        <v>-139085200.0</v>
+      </c>
+      <c r="D18">
+        <v>-804385827.0</v>
+      </c>
+      <c r="E18">
+        <v>-349001119.0</v>
+      </c>
+      <c r="F18">
+        <v>-254300000.0</v>
+      </c>
+      <c r="G18">
+        <v>30000000.0</v>
+      </c>
+      <c r="H18">
+        <v>86800000.0</v>
+      </c>
+      <c r="I18">
+        <v>-144900000.0</v>
+      </c>
+      <c r="J18">
+        <v>55800000.0</v>
+      </c>
+      <c r="K18">
+        <v>13500000.0</v>
+      </c>
+      <c r="L18">
+        <v>-187000000.0</v>
+      </c>
+      <c r="M18">
+        <v>-64500000.0</v>
+      </c>
+      <c r="N18">
+        <v>-390600000.0</v>
+      </c>
+      <c r="O18">
+        <v>-259500000.0</v>
+      </c>
+      <c r="P18">
+        <v>194760000.0</v>
+      </c>
+      <c r="Q18">
+        <v>42987000.0</v>
+      </c>
+      <c r="R18">
+        <v>-195606000.0</v>
+      </c>
+      <c r="S18">
+        <v>85199000.0</v>
+      </c>
+      <c r="T18">
+        <v>25442000.0</v>
+      </c>
+      <c r="U18">
+        <v>36598000.0</v>
+      </c>
+      <c r="V18">
+        <v>25028000.0</v>
+      </c>
+      <c r="W18">
+        <v>4683000.0</v>
+      </c>
+      <c r="X18">
+        <v>20673000.0</v>
+      </c>
+      <c r="Y18">
+        <v>10090000.0</v>
+      </c>
+      <c r="Z18">
+        <v>8903000.0</v>
+      </c>
+      <c r="AA18">
+        <v>-4682625.0</v>
+      </c>
+      <c r="AB18">
+        <v>21358955.0</v>
+      </c>
+      <c r="AC18">
+        <v>17507591.0</v>
+      </c>
+      <c r="AD18">
+        <v>2658272.0</v>
+      </c>
+      <c r="AE18">
+        <v>-218898.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31">
+      <c r="A19" t="s">
+        <v>229</v>
+      </c>
+      <c r="B19">
+        <v>24400000.0</v>
+      </c>
+      <c r="C19">
+        <v>-582400000.0</v>
+      </c>
+      <c r="D19">
+        <v>-363400000.0</v>
+      </c>
+      <c r="E19">
+        <v>-891900000.0</v>
+      </c>
+      <c r="F19">
+        <v>-1900000.0</v>
+      </c>
+      <c r="G19">
+        <v>-246200000.0</v>
+      </c>
+      <c r="H19">
+        <v>-149800000.0</v>
+      </c>
+      <c r="I19">
+        <v>-224900000.0</v>
+      </c>
+      <c r="J19">
+        <v>-177400000.0</v>
+      </c>
+      <c r="K19">
+        <v>-164700000.0</v>
+      </c>
+      <c r="L19">
+        <v>14000000.0</v>
+      </c>
+      <c r="M19">
+        <v>7300000.0</v>
+      </c>
+      <c r="N19">
+        <v>-5600000.0</v>
+      </c>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
+      <c r="A20" t="s">
+        <v>230</v>
+      </c>
+      <c r="B20">
+        <v>10700000.0</v>
+      </c>
+      <c r="C20">
+        <v>293400000.0</v>
+      </c>
+      <c r="D20">
+        <v>0.0</v>
+      </c>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
+      <c r="A21" t="s">
+        <v>231</v>
+      </c>
+      <c r="B21">
+        <v>-469000000.0</v>
+      </c>
+      <c r="C21">
+        <v>194300000.0</v>
+      </c>
+      <c r="D21">
+        <v>-91200000.0</v>
+      </c>
+      <c r="E21">
+        <v>449200000.0</v>
+      </c>
+      <c r="F21">
+        <v>-26600000.0</v>
+      </c>
+      <c r="G21">
+        <v>10500000.0</v>
+      </c>
+      <c r="H21">
+        <v>14200000.0</v>
+      </c>
+      <c r="I21">
+        <v>-1200000.0</v>
+      </c>
+      <c r="J21">
+        <v>-117000000.0</v>
+      </c>
+      <c r="K21">
+        <v>-212600000.0</v>
+      </c>
+      <c r="L21">
+        <v>23100000.0</v>
+      </c>
+      <c r="M21">
+        <v>23100000.0</v>
+      </c>
+      <c r="N21">
+        <v>23100000.0</v>
+      </c>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21"/>
+    </row>
+    <row r="22" spans="1:31">
+      <c r="A22" t="s">
+        <v>194</v>
+      </c>
+      <c r="B22">
+        <v>676030676.0</v>
+      </c>
+      <c r="C22">
+        <v>780247974.0</v>
+      </c>
+      <c r="D22">
+        <v>90326652.0</v>
+      </c>
+      <c r="E22">
+        <v>-53300941.0</v>
+      </c>
+      <c r="F22">
+        <v>-87900000.0</v>
+      </c>
+      <c r="G22">
+        <v>42600000.0</v>
+      </c>
+      <c r="H22">
+        <v>-412600000.0</v>
+      </c>
+      <c r="I22">
+        <v>-19700000.0</v>
+      </c>
+      <c r="J22">
+        <v>510500000.0</v>
+      </c>
+      <c r="K22">
+        <v>61800000.0</v>
+      </c>
+      <c r="L22">
+        <v>-792500000.0</v>
+      </c>
+      <c r="M22">
+        <v>-198900000.0</v>
+      </c>
+      <c r="N22">
+        <v>-860600000.0</v>
+      </c>
+      <c r="O22">
+        <v>371200000.0</v>
+      </c>
+      <c r="P22">
+        <v>427994000.0</v>
+      </c>
+      <c r="Q22">
+        <v>279793000.0</v>
+      </c>
+      <c r="R22">
+        <v>114123000.0</v>
+      </c>
+      <c r="S22">
+        <v>-9916000.0</v>
+      </c>
+      <c r="T22">
+        <v>-42060000.0</v>
+      </c>
+      <c r="U22">
+        <v>72388000.0</v>
+      </c>
+      <c r="V22">
+        <v>20494000.0</v>
+      </c>
+      <c r="W22">
+        <v>11609000.0</v>
+      </c>
+      <c r="X22">
+        <v>15039000.0</v>
+      </c>
+      <c r="Y22">
+        <v>5535000.0</v>
+      </c>
+      <c r="Z22">
+        <v>10948000.0</v>
+      </c>
+      <c r="AA22">
+        <v>10874117.0</v>
+      </c>
+      <c r="AB22">
+        <v>13202461.0</v>
+      </c>
+      <c r="AC22">
+        <v>8786097.0</v>
+      </c>
+      <c r="AD22">
+        <v>2518363.0</v>
+      </c>
+      <c r="AE22">
+        <v>-3940168.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31">
+      <c r="A23" t="s">
+        <v>232</v>
+      </c>
+      <c r="B23">
+        <v>-175112704.0</v>
+      </c>
+      <c r="C23">
+        <v>-360517213.0</v>
+      </c>
+      <c r="D23">
+        <v>291754070.0</v>
+      </c>
+      <c r="E23">
+        <v>-48595092.0</v>
+      </c>
+      <c r="F23">
+        <v>-28800000.0</v>
+      </c>
+      <c r="G23">
+        <v>-9700000.0</v>
+      </c>
+      <c r="H23">
+        <v>-13400000.0</v>
+      </c>
+      <c r="I23">
+        <v>-9300000.0</v>
+      </c>
+      <c r="J23">
+        <v>-11092304.0</v>
+      </c>
+      <c r="K23">
+        <v>-31756829.0</v>
+      </c>
+      <c r="L23">
+        <v>-64739946.0</v>
+      </c>
+      <c r="M23">
+        <v>-31000000.0</v>
+      </c>
+      <c r="N23">
+        <v>-30300000.0</v>
+      </c>
+      <c r="O23">
+        <v>-19400000.0</v>
+      </c>
+      <c r="P23">
+        <v>89000.0</v>
+      </c>
+      <c r="Q23">
+        <v>-1914000.0</v>
+      </c>
+      <c r="R23">
+        <v>72000000.0</v>
+      </c>
+      <c r="S23">
+        <v>1178000.0</v>
+      </c>
+      <c r="T23">
+        <v>295000.0</v>
+      </c>
+      <c r="U23">
+        <v>-4027825.0</v>
+      </c>
+      <c r="V23">
+        <v>-178848.0</v>
+      </c>
+      <c r="W23">
+        <v>-587731.0</v>
+      </c>
+      <c r="X23">
+        <v>-542000.0</v>
+      </c>
+      <c r="Y23">
+        <v>6033000.0</v>
+      </c>
+      <c r="Z23">
+        <v>769000.0</v>
+      </c>
+      <c r="AA23">
+        <v>660755.0</v>
+      </c>
+      <c r="AB23">
+        <v>212898.0</v>
+      </c>
+      <c r="AC23">
+        <v>904452.0</v>
+      </c>
+      <c r="AD23">
+        <v>-8534453.0</v>
+      </c>
+      <c r="AE23">
+        <v>23276177.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31">
+      <c r="A24" t="s">
+        <v>233</v>
+      </c>
+      <c r="B24">
+        <v>-37545955.0</v>
+      </c>
+      <c r="C24">
+        <v>-571191.0</v>
+      </c>
+      <c r="D24">
+        <v>-8554046.0</v>
+      </c>
+      <c r="E24">
+        <v>-123120372.0</v>
+      </c>
+      <c r="F24">
+        <v>-618400000.0</v>
+      </c>
+      <c r="G24">
+        <v>71400000.0</v>
+      </c>
+      <c r="H24">
+        <v>126400000.0</v>
+      </c>
+      <c r="I24">
+        <v>19000000.0</v>
+      </c>
+      <c r="J24">
+        <v>327000000.0</v>
+      </c>
+      <c r="K24">
+        <v>-34100000.0</v>
+      </c>
+      <c r="L24">
+        <v>499800000.0</v>
+      </c>
+      <c r="M24">
+        <v>57000000.0</v>
+      </c>
+      <c r="N24">
+        <v>-51400000.0</v>
+      </c>
+      <c r="O24">
+        <v>-27100000.0</v>
+      </c>
+      <c r="P24">
+        <v>642452000.0</v>
+      </c>
+      <c r="Q24">
+        <v>41965000.0</v>
+      </c>
+      <c r="R24">
+        <v>70690000.0</v>
+      </c>
+      <c r="S24">
+        <v>-192300000.0</v>
+      </c>
+      <c r="T24">
+        <v>5051000.0</v>
+      </c>
+      <c r="U24">
+        <v>38273000.0</v>
+      </c>
+      <c r="V24">
+        <v>-11850000.0</v>
+      </c>
+      <c r="W24">
+        <v>-28987000.0</v>
+      </c>
+      <c r="X24">
+        <v>38036000.0</v>
+      </c>
+      <c r="Y24">
+        <v>-30657000.0</v>
+      </c>
+      <c r="Z24">
+        <v>-3485000.0</v>
+      </c>
+      <c r="AA24">
+        <v>148687.0</v>
+      </c>
+      <c r="AB24">
+        <v>2281053.0</v>
+      </c>
+      <c r="AC24">
+        <v>-6783384.0</v>
+      </c>
+      <c r="AD24">
+        <v>-2378454.0</v>
+      </c>
+      <c r="AE24">
+        <v>-56767603.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31">
+      <c r="A25" t="s">
+        <v>234</v>
+      </c>
+      <c r="B25">
+        <v>-16076587.0</v>
+      </c>
+      <c r="C25">
+        <v>-558244768.0</v>
+      </c>
+      <c r="D25">
+        <v>-160490197.0</v>
+      </c>
+      <c r="E25">
+        <v>221655085.0</v>
+      </c>
+      <c r="F25">
+        <v>57500000.0</v>
+      </c>
+      <c r="G25">
+        <v>98900000.0</v>
+      </c>
+      <c r="H25">
+        <v>281900000.0</v>
+      </c>
+      <c r="I25">
+        <v>20200000.0</v>
+      </c>
+      <c r="J25">
+        <v>10000000.0</v>
+      </c>
+      <c r="K25">
+        <v>12800000.0</v>
+      </c>
+      <c r="L25">
+        <v>-64700000.0</v>
+      </c>
+      <c r="M25">
+        <v>130500000.0</v>
+      </c>
+      <c r="N25">
+        <v>86600000.0</v>
+      </c>
+      <c r="O25">
+        <v>8600000.0</v>
+      </c>
+      <c r="P25">
+        <v>-175024000.0</v>
+      </c>
+      <c r="Q25">
+        <v>-8700000.0</v>
+      </c>
+      <c r="R25">
+        <v>16253000.0</v>
+      </c>
+      <c r="S25">
+        <v>107217000.0</v>
+      </c>
+      <c r="T25">
+        <v>111026000.0</v>
+      </c>
+      <c r="U25">
+        <v>-21260000.0</v>
+      </c>
+      <c r="V25">
+        <v>-9357000.0</v>
+      </c>
+      <c r="W25">
+        <v>-4219000.0</v>
+      </c>
+      <c r="X25">
+        <v>-1074000.0</v>
+      </c>
+      <c r="Y25">
+        <v>1921000.0</v>
+      </c>
+      <c r="Z25">
+        <v>-1000.0</v>
+      </c>
+      <c r="AA25">
+        <v>-2018937.0</v>
+      </c>
+      <c r="AB25">
+        <v>1175088.0</v>
+      </c>
+      <c r="AC25">
+        <v>1615092.0</v>
+      </c>
+      <c r="AD25">
+        <v>2728227.0</v>
+      </c>
+      <c r="AE25">
+        <v>-145932.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31">
+      <c r="A26" t="s">
+        <v>235</v>
+      </c>
+      <c r="B26">
+        <v>-50875276.0</v>
+      </c>
+      <c r="C26">
+        <v>-31129952.0</v>
+      </c>
+      <c r="D26">
+        <v>400000.0</v>
+      </c>
+      <c r="E26">
+        <v>1000000.0</v>
+      </c>
+      <c r="F26">
+        <v>600000.0</v>
+      </c>
+      <c r="G26">
+        <v>5000000.0</v>
+      </c>
+      <c r="H26"/>
+      <c r="I26">
+        <v>0.0</v>
+      </c>
+      <c r="J26">
+        <v>15100000.0</v>
+      </c>
+      <c r="K26">
+        <v>263700000.0</v>
+      </c>
+      <c r="L26">
+        <v>43000000.0</v>
+      </c>
+      <c r="M26">
+        <v>43000000.0</v>
+      </c>
+      <c r="N26">
+        <v>200000.0</v>
+      </c>
+      <c r="O26">
+        <v>5400000.0</v>
+      </c>
+      <c r="P26">
+        <v>54700000.0</v>
+      </c>
+      <c r="Q26">
+        <v>50000000.0</v>
+      </c>
+      <c r="R26">
+        <v>308400000.0</v>
+      </c>
+      <c r="S26">
+        <v>1178000.0</v>
+      </c>
+      <c r="T26">
+        <v>5100000.0</v>
+      </c>
+      <c r="U26">
+        <v>11500000.0</v>
+      </c>
+      <c r="V26">
+        <v>6400000.0</v>
+      </c>
+      <c r="W26">
+        <v>1100000.0</v>
+      </c>
+      <c r="X26">
+        <v>8300000.0</v>
+      </c>
+      <c r="Y26">
+        <v>21200000.0</v>
+      </c>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+    </row>
+    <row r="27" spans="1:31">
+      <c r="A27" t="s">
+        <v>236</v>
+      </c>
+      <c r="B27">
+        <v>8300000.0</v>
+      </c>
+      <c r="C27">
+        <v>5700000.0</v>
+      </c>
+      <c r="D27">
+        <v>6200000.0</v>
+      </c>
+      <c r="E27">
+        <v>5100000.0</v>
+      </c>
+      <c r="F27">
+        <v>6700000.0</v>
+      </c>
+      <c r="G27">
+        <v>11700000.0</v>
+      </c>
+      <c r="H27">
+        <v>9200000.0</v>
+      </c>
+      <c r="I27">
+        <v>8400000.0</v>
+      </c>
+      <c r="J27">
+        <v>5900000.0</v>
+      </c>
+      <c r="K27">
+        <v>5100000.0</v>
+      </c>
+      <c r="L27">
+        <v>5600000.0</v>
+      </c>
+      <c r="M27">
+        <v>8100000.0</v>
+      </c>
+      <c r="N27">
+        <v>10100000.0</v>
+      </c>
+      <c r="O27">
+        <v>8600000.0</v>
+      </c>
+      <c r="P27">
+        <v>23048000.0</v>
+      </c>
+      <c r="Q27">
+        <v>7689000.0</v>
+      </c>
+      <c r="R27">
+        <v>6080000.0</v>
+      </c>
+      <c r="S27">
+        <v>4035000.0</v>
+      </c>
+      <c r="T27">
+        <v>3296000.0</v>
+      </c>
+      <c r="U27">
+        <v>-3199000.0</v>
+      </c>
+      <c r="V27">
+        <v>-3692000.0</v>
+      </c>
+      <c r="W27">
+        <v>-3820000.0</v>
+      </c>
+      <c r="X27">
+        <v>-5513000.0</v>
+      </c>
+      <c r="Y27">
+        <v>-1540000.0</v>
+      </c>
+      <c r="Z27">
+        <v>2235000.0</v>
+      </c>
+      <c r="AA27">
+        <v>2306974.0</v>
+      </c>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+    </row>
+    <row r="28" spans="1:31">
+      <c r="A28" t="s">
+        <v>237</v>
+      </c>
+      <c r="B28">
+        <v>-656087568.0</v>
+      </c>
+      <c r="C28">
+        <v>92437870.0</v>
+      </c>
+      <c r="D28">
+        <v>205398939.0</v>
+      </c>
+      <c r="E28">
+        <v>387992436.0</v>
+      </c>
+      <c r="F28">
+        <v>-41200000.0</v>
+      </c>
+      <c r="G28">
+        <v>800000.0</v>
+      </c>
+      <c r="H28">
+        <v>800000.0</v>
+      </c>
+      <c r="I28">
+        <v>-10500000.0</v>
+      </c>
+      <c r="J28">
+        <v>-117200000.0</v>
+      </c>
+      <c r="K28">
+        <v>21900000.0</v>
+      </c>
+      <c r="L28">
+        <v>25600000.0</v>
+      </c>
+      <c r="M28">
+        <v>-35100000.0</v>
+      </c>
+      <c r="N28">
+        <v>-132500000.0</v>
+      </c>
+      <c r="O28">
+        <v>529100000.0</v>
+      </c>
+      <c r="P28">
+        <v>-25311000.0</v>
+      </c>
+      <c r="Q28">
+        <v>21054000.0</v>
+      </c>
+      <c r="R28">
+        <v>196035000.0</v>
+      </c>
+      <c r="S28">
+        <v>43058000.0</v>
+      </c>
+      <c r="T28">
+        <v>-41380000.0</v>
+      </c>
+      <c r="U28">
+        <v>-18028000.0</v>
+      </c>
+      <c r="V28">
+        <v>-4796000.0</v>
+      </c>
+      <c r="W28">
+        <v>-6824000.0</v>
+      </c>
+      <c r="X28">
+        <v>5253000.0</v>
+      </c>
+      <c r="Y28">
+        <v>11070000.0</v>
+      </c>
+      <c r="Z28">
+        <v>-16886000.0</v>
+      </c>
+      <c r="AA28">
+        <v>-18329777.0</v>
+      </c>
+      <c r="AB28">
+        <v>-25298956.0</v>
+      </c>
+      <c r="AC28">
+        <v>16990762.0</v>
+      </c>
+      <c r="AD28">
+        <v>-2868136.0</v>
+      </c>
+      <c r="AE28">
+        <v>72163444.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31">
+      <c r="A29" t="s">
+        <v>238</v>
+      </c>
+      <c r="B29">
+        <v>1070008819.0</v>
+      </c>
+      <c r="C29">
+        <v>392694350.0</v>
+      </c>
+      <c r="D29">
+        <v>119552976.0</v>
+      </c>
+      <c r="E29">
+        <v>364271116.0</v>
+      </c>
+      <c r="F29">
+        <v>285000000.0</v>
+      </c>
+      <c r="G29">
+        <v>347600000.0</v>
+      </c>
+      <c r="H29">
+        <v>363000000.0</v>
+      </c>
+      <c r="I29">
+        <v>191100000.0</v>
+      </c>
+      <c r="J29">
+        <v>295300000.0</v>
+      </c>
+      <c r="K29">
+        <v>314400000.0</v>
+      </c>
+      <c r="L29">
+        <v>26000000.0</v>
+      </c>
+      <c r="M29">
+        <v>312200000.0</v>
+      </c>
+      <c r="N29">
+        <v>246300000.0</v>
+      </c>
+      <c r="O29">
+        <v>441000000.0</v>
+      </c>
+      <c r="P29">
+        <v>589904000.0</v>
+      </c>
+      <c r="Q29">
+        <v>415113000.0</v>
+      </c>
+      <c r="R29">
+        <v>256958000.0</v>
+      </c>
+      <c r="S29">
+        <v>254518000.0</v>
+      </c>
+      <c r="T29">
+        <v>145580000.0</v>
+      </c>
+      <c r="U29">
+        <v>62412000.0</v>
+      </c>
+      <c r="V29">
+        <v>34043000.0</v>
+      </c>
+      <c r="W29">
+        <v>13683000.0</v>
+      </c>
+      <c r="X29">
+        <v>30638000.0</v>
+      </c>
+      <c r="Y29">
+        <v>18998000.0</v>
+      </c>
+      <c r="Z29">
+        <v>25724000.0</v>
+      </c>
+      <c r="AA29">
+        <v>19128550.0</v>
+      </c>
+      <c r="AB29">
+        <v>27372641.0</v>
+      </c>
+      <c r="AC29">
+        <v>22223658.0</v>
+      </c>
+      <c r="AD29">
+        <v>15180133.0</v>
+      </c>
+      <c r="AE29">
+        <v>145932.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31">
+      <c r="A30" t="s">
+        <v>239</v>
+      </c>
+      <c r="B30">
+        <v>-358060197.0</v>
+      </c>
+      <c r="C30">
+        <v>-497603241.0</v>
+      </c>
+      <c r="D30">
+        <v>-366907475.0</v>
+      </c>
+      <c r="E30">
+        <v>-828325437.0</v>
+      </c>
+      <c r="F30">
+        <v>-630700000.0</v>
+      </c>
+      <c r="G30">
+        <v>-246200000.0</v>
+      </c>
+      <c r="H30">
+        <v>-149800000.0</v>
+      </c>
+      <c r="I30">
+        <v>-224900000.0</v>
+      </c>
+      <c r="J30">
+        <v>-177400000.0</v>
+      </c>
+      <c r="K30">
+        <v>-164700000.0</v>
+      </c>
+      <c r="L30">
+        <v>278400000.0</v>
+      </c>
+      <c r="M30">
+        <v>-319700000.0</v>
+      </c>
+      <c r="N30">
+        <v>-688300000.0</v>
+      </c>
+      <c r="O30">
+        <v>-1213300000.0</v>
+      </c>
+      <c r="P30">
+        <v>247308000.0</v>
+      </c>
+      <c r="Q30">
+        <v>-357448000.0</v>
+      </c>
+      <c r="R30">
+        <v>-407042000.0</v>
+      </c>
+      <c r="S30">
+        <v>-292852000.0</v>
+      </c>
+      <c r="T30">
+        <v>-115260000.0</v>
+      </c>
+      <c r="U30">
+        <v>11582000.0</v>
+      </c>
+      <c r="V30">
+        <v>-20865000.0</v>
+      </c>
+      <c r="W30">
+        <v>-36154000.0</v>
+      </c>
+      <c r="X30">
+        <v>14949000.0</v>
+      </c>
+      <c r="Y30">
+        <v>-39565000.0</v>
+      </c>
+      <c r="Z30">
+        <v>-20306000.0</v>
+      </c>
+      <c r="AA30">
+        <v>-23662488.0</v>
+      </c>
+      <c r="AB30">
+        <v>-3732633.0</v>
+      </c>
+      <c r="AC30">
+        <v>-11499451.0</v>
+      </c>
+      <c r="AD30">
+        <v>-14900315.0</v>
+      </c>
+      <c r="AE30">
+        <v>-57132433.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:DO30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:119">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>93</v>
+      </c>
+      <c r="E1" t="s">
+        <v>94</v>
+      </c>
+      <c r="F1" t="s">
+        <v>95</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>96</v>
+      </c>
+      <c r="I1" t="s">
+        <v>97</v>
+      </c>
+      <c r="J1" t="s">
+        <v>98</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>99</v>
+      </c>
+      <c r="M1" t="s">
+        <v>100</v>
+      </c>
+      <c r="N1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>102</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>103</v>
+      </c>
+      <c r="R1" t="s">
+        <v>104</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>105</v>
+      </c>
+      <c r="U1" t="s">
+        <v>106</v>
+      </c>
+      <c r="V1" t="s">
+        <v>107</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>108</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>109</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CW1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CX1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>26</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>168</v>
+      </c>
+      <c r="DA1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DB1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>27</v>
+      </c>
+      <c r="DD1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DE1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DF1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DG1" t="s">
+        <v>28</v>
+      </c>
+      <c r="DH1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DI1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DJ1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DK1" t="s">
+        <v>29</v>
+      </c>
+      <c r="DL1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DM1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DN1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DO1" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="2" spans="1:119">
+      <c r="A2" t="s">
+        <v>212</v>
+      </c>
+      <c r="B2">
+        <v>421900000.0</v>
+      </c>
+      <c r="C2">
+        <v>313993620.0</v>
+      </c>
+      <c r="D2">
+        <v>223800000.0</v>
+      </c>
+      <c r="E2">
+        <v>316600000.0</v>
+      </c>
+      <c r="F2">
+        <v>347500000.0</v>
+      </c>
+      <c r="G2">
+        <v>553400000.0</v>
+      </c>
+      <c r="H2">
+        <v>511400000.0</v>
+      </c>
+      <c r="I2">
+        <v>291200000.0</v>
+      </c>
+      <c r="J2">
+        <v>365221806.0</v>
+      </c>
+      <c r="K2">
+        <v>548900000.0</v>
+      </c>
+      <c r="L2">
+        <v>747700000.0</v>
+      </c>
+      <c r="M2">
+        <v>532100000.0</v>
+      </c>
+      <c r="N2">
+        <v>531791096.0</v>
+      </c>
+      <c r="O2">
+        <v>535600000.0</v>
+      </c>
+      <c r="P2">
+        <v>451825132.0</v>
+      </c>
+      <c r="Q2">
+        <v>518586074.0</v>
+      </c>
+      <c r="R2">
+        <v>544162417.0</v>
+      </c>
+      <c r="S2">
+        <v>742100000.0</v>
+      </c>
+      <c r="T2">
+        <v>824900000.0</v>
+      </c>
+      <c r="U2">
+        <v>963000000.0</v>
+      </c>
+      <c r="V2">
+        <v>941500000.0</v>
+      </c>
+      <c r="W2">
+        <v>890600000.0</v>
+      </c>
+      <c r="X2">
+        <v>831900000.0</v>
+      </c>
+      <c r="Y2">
+        <v>795000000.0</v>
+      </c>
+      <c r="Z2">
+        <v>830600000.0</v>
+      </c>
+      <c r="AA2">
+        <v>634000000.0</v>
+      </c>
+      <c r="AB2">
+        <v>609700000.0</v>
+      </c>
+      <c r="AC2">
+        <v>589200000.0</v>
+      </c>
+      <c r="AD2">
+        <v>615100000.0</v>
+      </c>
+      <c r="AE2">
+        <v>595900000.0</v>
+      </c>
+      <c r="AF2">
+        <v>655800000.0</v>
+      </c>
+      <c r="AG2">
+        <v>705000000.0</v>
+      </c>
+      <c r="AH2">
+        <v>664100000.0</v>
+      </c>
+      <c r="AI2">
+        <v>583600000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>776200000.0</v>
+      </c>
+      <c r="AK2">
+        <v>1073100000.0</v>
+      </c>
+      <c r="AL2">
+        <v>652000000.0</v>
+      </c>
+      <c r="AM2">
+        <v>627300000.0</v>
+      </c>
+      <c r="AN2">
+        <v>554200000.0</v>
+      </c>
+      <c r="AO2">
+        <v>586700000.0</v>
+      </c>
+      <c r="AP2">
+        <v>586700000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>481000000.0</v>
+      </c>
+      <c r="AR2">
+        <v>678600000.0</v>
+      </c>
+      <c r="AS2">
+        <v>729200000.0</v>
+      </c>
+      <c r="AT2">
+        <v>729200000.0</v>
+      </c>
+      <c r="AU2">
+        <v>170500000.0</v>
+      </c>
+      <c r="AV2">
+        <v>120200000.0</v>
+      </c>
+      <c r="AW2">
+        <v>139900000.0</v>
+      </c>
+      <c r="AX2">
+        <v>222300000.0</v>
+      </c>
+      <c r="AY2">
+        <v>360800000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>447300000.0</v>
+      </c>
+      <c r="BA2">
+        <v>648000000.0</v>
+      </c>
+      <c r="BB2">
+        <v>797300000.0</v>
+      </c>
+      <c r="BC2">
+        <v>896800000.0</v>
+      </c>
+      <c r="BD2">
+        <v>399500000.0</v>
+      </c>
+      <c r="BE2">
+        <v>1020700000.0</v>
+      </c>
+      <c r="BF2">
+        <v>1051600000.0</v>
+      </c>
+      <c r="BG2">
+        <v>886661000.0</v>
+      </c>
+      <c r="BH2">
+        <v>1047500000.0</v>
+      </c>
+      <c r="BI2">
+        <v>477535000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>270779000.0</v>
+      </c>
+      <c r="BK2">
+        <v>112655000.0</v>
+      </c>
+      <c r="BL2">
+        <v>103454000.0</v>
+      </c>
+      <c r="BM2">
+        <v>169696000.0</v>
+      </c>
+      <c r="BN2">
+        <v>191374000.0</v>
+      </c>
+      <c r="BO2">
+        <v>244100000.0</v>
+      </c>
+      <c r="BP2">
+        <v>301383000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>371669000.0</v>
+      </c>
+      <c r="BR2">
+        <v>117989000.0</v>
+      </c>
+      <c r="BS2">
+        <v>153270000.0</v>
+      </c>
+      <c r="BT2">
+        <v>139969000.0</v>
+      </c>
+      <c r="BU2">
+        <v>132408000.0</v>
+      </c>
+      <c r="BV2">
+        <v>113265000.0</v>
+      </c>
+      <c r="BW2">
+        <v>106434000.0</v>
+      </c>
+      <c r="BX2">
+        <v>92764000.0</v>
+      </c>
+      <c r="BY2">
+        <v>110204000.0</v>
+      </c>
+      <c r="BZ2">
+        <v>101500000.0</v>
+      </c>
+      <c r="CA2">
+        <v>98438000.0</v>
+      </c>
+      <c r="CB2">
+        <v>70653000.0</v>
+      </c>
+      <c r="CC2">
+        <v>69136000.0</v>
+      </c>
+      <c r="CD2">
+        <v>45534000.0</v>
+      </c>
+      <c r="CE2">
+        <v>42159000.0</v>
+      </c>
+      <c r="CF2">
+        <v>40135000.0</v>
+      </c>
+      <c r="CG2">
+        <v>36093000.0</v>
+      </c>
+      <c r="CH2">
+        <v>37380000.0</v>
+      </c>
+      <c r="CI2">
+        <v>45182000.0</v>
+      </c>
+      <c r="CJ2">
+        <v>47233000.0</v>
+      </c>
+      <c r="CK2">
+        <v>65745000.0</v>
+      </c>
+      <c r="CL2">
+        <v>66675000.0</v>
+      </c>
+      <c r="CM2">
+        <v>59363000.0</v>
+      </c>
+      <c r="CN2">
+        <v>54395000.0</v>
+      </c>
+      <c r="CO2">
+        <v>51254000.0</v>
+      </c>
+      <c r="CP2">
+        <v>15835000.0</v>
+      </c>
+      <c r="CQ2">
+        <v>17250000.0</v>
+      </c>
+      <c r="CR2">
+        <v>17420000.0</v>
+      </c>
+      <c r="CS2">
+        <v>20140000.0</v>
+      </c>
+      <c r="CT2">
+        <v>25332000.0</v>
+      </c>
+      <c r="CU2">
+        <v>33579621.0</v>
+      </c>
+      <c r="CV2">
+        <v>29944477.0</v>
+      </c>
+      <c r="CW2">
+        <v>41814145.0</v>
+      </c>
+      <c r="CX2">
+        <v>36801142.0</v>
+      </c>
+      <c r="CY2">
+        <v>59607426.0</v>
+      </c>
+      <c r="CZ2">
+        <v>52770270.0</v>
+      </c>
+      <c r="DA2">
+        <v>65314849.0</v>
+      </c>
+      <c r="DB2">
+        <v>59728257.0</v>
+      </c>
+      <c r="DC2">
+        <v>63241107.0</v>
+      </c>
+      <c r="DD2">
+        <v>54203314.0</v>
+      </c>
+      <c r="DE2">
+        <v>66180855.0</v>
+      </c>
+      <c r="DF2">
+        <v>61079828.0</v>
+      </c>
+      <c r="DG2">
+        <v>62994184.0</v>
+      </c>
+      <c r="DH2">
+        <v>61564626.0</v>
+      </c>
+      <c r="DI2">
+        <v>38632358.0</v>
+      </c>
+      <c r="DJ2">
+        <v>33274586.0</v>
+      </c>
+      <c r="DK2">
+        <v>43733256.0</v>
+      </c>
+      <c r="DL2">
+        <v>37383178.0</v>
+      </c>
+      <c r="DM2">
+        <v>38419874.0</v>
+      </c>
+      <c r="DN2">
+        <v>35964469.0</v>
+      </c>
+      <c r="DO2">
+        <v>46786632.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:119">
+      <c r="A3" t="s">
+        <v>213</v>
+      </c>
+      <c r="B3">
+        <v>109200000</v>
+      </c>
+      <c r="C3">
+        <v>88374552</v>
+      </c>
+      <c r="D3">
+        <v>73800000</v>
+      </c>
+      <c r="E3">
+        <v>80200000</v>
+      </c>
+      <c r="F3">
+        <v>64900000</v>
+      </c>
+      <c r="G3">
+        <v>121400000</v>
+      </c>
+      <c r="H3">
+        <v>111200000</v>
+      </c>
+      <c r="I3">
+        <v>174200000</v>
+      </c>
+      <c r="J3">
+        <v>152216996</v>
+      </c>
+      <c r="K3">
+        <v>280000000</v>
+      </c>
+      <c r="L3">
+        <v>245400000</v>
+      </c>
+      <c r="M3">
+        <v>228200000</v>
+      </c>
+      <c r="N3">
+        <v>215116357</v>
+      </c>
+      <c r="O3">
+        <v>89800000</v>
+      </c>
+      <c r="P3">
+        <v>188399225</v>
+      </c>
+      <c r="Q3">
+        <v>211197199</v>
+      </c>
+      <c r="R3">
+        <v>143541546</v>
+      </c>
+      <c r="S3">
+        <v>238700000</v>
+      </c>
+      <c r="T3">
+        <v>139800000</v>
+      </c>
+      <c r="U3">
+        <v>157300000</v>
+      </c>
+      <c r="V3">
+        <v>101900000</v>
+      </c>
+      <c r="W3">
+        <v>110041479</v>
+      </c>
+      <c r="X3">
+        <v>60600000</v>
+      </c>
+      <c r="Y3">
+        <v>69400000</v>
+      </c>
+      <c r="Z3">
+        <v>67500000</v>
+      </c>
+      <c r="AA3">
+        <v>73500000</v>
+      </c>
+      <c r="AB3">
+        <v>55500000</v>
+      </c>
+      <c r="AC3">
+        <v>75200000</v>
+      </c>
+      <c r="AD3">
+        <v>70200000</v>
+      </c>
+      <c r="AE3">
+        <v>117700000</v>
+      </c>
+      <c r="AF3">
+        <v>63100000</v>
+      </c>
+      <c r="AG3">
+        <v>86800000</v>
+      </c>
+      <c r="AH3">
+        <v>68400000</v>
+      </c>
+      <c r="AI3">
+        <v>89800000</v>
+      </c>
+      <c r="AJ3">
+        <v>44700000</v>
+      </c>
+      <c r="AK3">
+        <v>59000000</v>
+      </c>
+      <c r="AL3">
+        <v>46000000</v>
+      </c>
+      <c r="AM3">
+        <v>61800000</v>
+      </c>
+      <c r="AN3">
+        <v>82300000</v>
+      </c>
+      <c r="AO3">
+        <v>87200000</v>
+      </c>
+      <c r="AP3">
+        <v>87200000</v>
+      </c>
+      <c r="AQ3">
+        <v>69600000</v>
+      </c>
+      <c r="AR3">
+        <v>43400000</v>
+      </c>
+      <c r="AS3">
+        <v>59100000</v>
+      </c>
+      <c r="AT3">
+        <v>59100000</v>
+      </c>
+      <c r="AU3">
+        <v>50500000</v>
+      </c>
+      <c r="AV3">
+        <v>74800000</v>
+      </c>
+      <c r="AW3">
+        <v>135600000</v>
+      </c>
+      <c r="AX3">
+        <v>100200000</v>
+      </c>
+      <c r="AY3">
+        <v>142500000</v>
+      </c>
+      <c r="AZ3">
+        <v>109700000</v>
+      </c>
+      <c r="BA3">
+        <v>190000000</v>
+      </c>
+      <c r="BB3">
+        <v>194700000</v>
+      </c>
+      <c r="BC3">
+        <v>209100000</v>
+      </c>
+      <c r="BD3">
+        <v>186900000</v>
+      </c>
+      <c r="BE3">
+        <v>162000000</v>
+      </c>
+      <c r="BF3">
+        <v>132700000</v>
+      </c>
+      <c r="BG3">
+        <v>147406000</v>
+      </c>
+      <c r="BH3">
+        <v>102600000</v>
+      </c>
+      <c r="BI3">
+        <v>91824000</v>
+      </c>
+      <c r="BJ3">
+        <v>53255000</v>
+      </c>
+      <c r="BK3">
+        <v>64644000</v>
+      </c>
+      <c r="BL3">
+        <v>56590000</v>
+      </c>
+      <c r="BM3">
+        <v>137291000</v>
+      </c>
+      <c r="BN3">
+        <v>113601000</v>
+      </c>
+      <c r="BO3">
+        <v>122532000</v>
+      </c>
+      <c r="BP3">
+        <v>126177000</v>
+      </c>
+      <c r="BQ3">
+        <v>144130000</v>
+      </c>
+      <c r="BR3">
+        <v>59725000</v>
+      </c>
+      <c r="BS3">
+        <v>50693000</v>
+      </c>
+      <c r="BT3">
+        <v>53646000</v>
+      </c>
+      <c r="BU3">
+        <v>33943000</v>
+      </c>
+      <c r="BV3">
+        <v>31037000</v>
+      </c>
+      <c r="BW3">
+        <v>58498000</v>
+      </c>
+      <c r="BX3">
+        <v>7448000</v>
+      </c>
+      <c r="BY3">
+        <v>29201000</v>
+      </c>
+      <c r="BZ3">
+        <v>24991000</v>
+      </c>
+      <c r="CA3">
+        <v>15502000</v>
+      </c>
+      <c r="CB3">
+        <v>7655000</v>
+      </c>
+      <c r="CC3">
+        <v>1996000</v>
+      </c>
+      <c r="CD3">
+        <v>661000</v>
+      </c>
+      <c r="CE3">
+        <v>419000</v>
+      </c>
+      <c r="CF3">
+        <v>2373000</v>
+      </c>
+      <c r="CG3">
+        <v>2805000</v>
+      </c>
+      <c r="CH3">
+        <v>3418000</v>
+      </c>
+      <c r="CI3">
+        <v>2519000</v>
+      </c>
+      <c r="CJ3">
+        <v>1855000</v>
+      </c>
+      <c r="CK3">
+        <v>2506000</v>
+      </c>
+      <c r="CL3">
+        <v>2120000</v>
+      </c>
+      <c r="CM3">
+        <v>1772000</v>
+      </c>
+      <c r="CN3">
+        <v>3396000</v>
+      </c>
+      <c r="CO3">
+        <v>2584000</v>
+      </c>
+      <c r="CP3">
+        <v>2213000</v>
+      </c>
+      <c r="CQ3">
+        <v>1284000</v>
+      </c>
+      <c r="CR3">
+        <v>1941000</v>
+      </c>
+      <c r="CS3">
+        <v>7276000</v>
+      </c>
+      <c r="CT3">
+        <v>12959000</v>
+      </c>
+      <c r="CU3">
+        <v>16823000</v>
+      </c>
+      <c r="CV3">
+        <v>12437000</v>
+      </c>
+      <c r="CW3">
+        <v>2864816</v>
+      </c>
+      <c r="CX3">
+        <v>4185220</v>
+      </c>
+      <c r="CY3">
+        <v>17953167</v>
+      </c>
+      <c r="CZ3">
+        <v>1871521</v>
+      </c>
+      <c r="DA3">
+        <v>3365755</v>
+      </c>
+      <c r="DB3">
+        <v>620732</v>
+      </c>
+      <c r="DC3">
+        <v>4309992</v>
+      </c>
+      <c r="DD3">
+        <v>408269</v>
+      </c>
+      <c r="DE3">
+        <v>566707</v>
+      </c>
+      <c r="DF3">
+        <v>728718</v>
+      </c>
+      <c r="DG3">
+        <v>1840814</v>
+      </c>
+      <c r="DH3">
+        <v>1582736</v>
+      </c>
+      <c r="DI3">
+        <v>799038</v>
+      </c>
+      <c r="DJ3">
+        <v>493479</v>
+      </c>
+      <c r="DK3">
+        <v>3326292</v>
+      </c>
+      <c r="DL3">
+        <v>4196656</v>
+      </c>
+      <c r="DM3">
+        <v>1965765</v>
+      </c>
+      <c r="DN3">
+        <v>3033148</v>
+      </c>
+      <c r="DO3">
+        <v>2412</v>
+      </c>
     </row>
     <row r="4" spans="1:119">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>214</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -6430,728 +36931,888 @@
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
     </row>
     <row r="5" spans="1:119">
       <c r="A5" t="s">
-        <v>34</v>
-[...171 lines deleted...]
-      </c>
+        <v>215</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5"/>
+      <c r="AI5"/>
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5"/>
+      <c r="AM5"/>
+      <c r="AN5"/>
+      <c r="AO5"/>
+      <c r="AP5"/>
+      <c r="AQ5"/>
+      <c r="AR5"/>
+      <c r="AS5"/>
+      <c r="AT5"/>
+      <c r="AU5"/>
+      <c r="AV5"/>
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5"/>
+      <c r="BB5"/>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
-      <c r="BJ5">
-[...100 lines deleted...]
-      </c>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5"/>
+      <c r="CN5"/>
+      <c r="CO5"/>
+      <c r="CP5"/>
+      <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
-      <c r="DG5">
-[...25 lines deleted...]
-      </c>
+      <c r="DG5"/>
+      <c r="DH5"/>
+      <c r="DI5"/>
+      <c r="DJ5"/>
+      <c r="DK5"/>
+      <c r="DL5"/>
+      <c r="DM5"/>
+      <c r="DN5"/>
+      <c r="DO5"/>
     </row>
     <row r="6" spans="1:119">
       <c r="A6" t="s">
-        <v>35</v>
-[...118 lines deleted...]
-      <c r="DO6"/>
+        <v>216</v>
+      </c>
+      <c r="B6">
+        <v>128300000.0</v>
+      </c>
+      <c r="C6">
+        <v>107138585.0</v>
+      </c>
+      <c r="D6">
+        <v>90500000.0</v>
+      </c>
+      <c r="E6">
+        <v>-92800000.0</v>
+      </c>
+      <c r="F6">
+        <v>-30900000.0</v>
+      </c>
+      <c r="G6">
+        <v>-205900000.0</v>
+      </c>
+      <c r="H6">
+        <v>42000000.0</v>
+      </c>
+      <c r="I6">
+        <v>220200000.0</v>
+      </c>
+      <c r="J6">
+        <v>-74321990.0</v>
+      </c>
+      <c r="K6">
+        <v>-181800000.0</v>
+      </c>
+      <c r="L6">
+        <v>-198800000.0</v>
+      </c>
+      <c r="M6">
+        <v>215600000.0</v>
+      </c>
+      <c r="N6">
+        <v>663809.0</v>
+      </c>
+      <c r="O6">
+        <v>-127800000.0</v>
+      </c>
+      <c r="P6">
+        <v>79965964.0</v>
+      </c>
+      <c r="Q6">
+        <v>-66760942.0</v>
+      </c>
+      <c r="R6">
+        <v>-25576343.0</v>
+      </c>
+      <c r="S6">
+        <v>-197200000.0</v>
+      </c>
+      <c r="T6">
+        <v>-82800000.0</v>
+      </c>
+      <c r="U6">
+        <v>-138100000.0</v>
+      </c>
+      <c r="V6">
+        <v>21500000.0</v>
+      </c>
+      <c r="W6">
+        <v>50900000.0</v>
+      </c>
+      <c r="X6">
+        <v>58700000.0</v>
+      </c>
+      <c r="Y6">
+        <v>36900000.0</v>
+      </c>
+      <c r="Z6">
+        <v>-35600000.0</v>
+      </c>
+      <c r="AA6">
+        <v>196600000.0</v>
+      </c>
+      <c r="AB6">
+        <v>24300000.0</v>
+      </c>
+      <c r="AC6">
+        <v>20500000.0</v>
+      </c>
+      <c r="AD6">
+        <v>-25900000.0</v>
+      </c>
+      <c r="AE6">
+        <v>19200000.0</v>
+      </c>
+      <c r="AF6">
+        <v>-59900000.0</v>
+      </c>
+      <c r="AG6">
+        <v>-49200000.0</v>
+      </c>
+      <c r="AH6">
+        <v>40900000.0</v>
+      </c>
+      <c r="AI6">
+        <v>80500000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>-192600000.0</v>
+      </c>
+      <c r="AK6">
+        <v>-296900000.0</v>
+      </c>
+      <c r="AL6">
+        <v>421100000.0</v>
+      </c>
+      <c r="AM6">
+        <v>24700000.0</v>
+      </c>
+      <c r="AN6">
+        <v>73100000.0</v>
+      </c>
+      <c r="AO6">
+        <v>-32500000.0</v>
+      </c>
+      <c r="AP6">
+        <v>-32500000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>105700000.0</v>
+      </c>
+      <c r="AR6">
+        <v>-45800000.0</v>
+      </c>
+      <c r="AS6">
+        <v>-50600000.0</v>
+      </c>
+      <c r="AT6">
+        <v>-50600000.0</v>
+      </c>
+      <c r="AU6">
+        <v>558700000.0</v>
+      </c>
+      <c r="AV6">
+        <v>50300000.0</v>
+      </c>
+      <c r="AW6">
+        <v>-19700000.0</v>
+      </c>
+      <c r="AX6">
+        <v>-82400000.0</v>
+      </c>
+      <c r="AY6">
+        <v>-138500000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>-86500000.0</v>
+      </c>
+      <c r="BA6">
+        <v>-200700000.0</v>
+      </c>
+      <c r="BB6">
+        <v>-149300000.0</v>
+      </c>
+      <c r="BC6">
+        <v>-83300000.0</v>
+      </c>
+      <c r="BD6">
+        <v>497300000.0</v>
+      </c>
+      <c r="BE6">
+        <v>-632800000.0</v>
+      </c>
+      <c r="BF6">
+        <v>-18300000.0</v>
+      </c>
+      <c r="BG6">
+        <v>164952000.0</v>
+      </c>
+      <c r="BH6">
+        <v>-160800000.0</v>
+      </c>
+      <c r="BI6">
+        <v>569942000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>206756000.0</v>
+      </c>
+      <c r="BK6">
+        <v>158124000.0</v>
+      </c>
+      <c r="BL6">
+        <v>9201000.0</v>
+      </c>
+      <c r="BM6">
+        <v>-66242000.0</v>
+      </c>
+      <c r="BN6">
+        <v>-21678000.0</v>
+      </c>
+      <c r="BO6">
+        <v>-52726000.0</v>
+      </c>
+      <c r="BP6">
+        <v>-57283000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>-70286000.0</v>
+      </c>
+      <c r="BR6">
+        <v>253680000.0</v>
+      </c>
+      <c r="BS6">
+        <v>-35281000.0</v>
+      </c>
+      <c r="BT6">
+        <v>13301000.0</v>
+      </c>
+      <c r="BU6">
+        <v>7561000.0</v>
+      </c>
+      <c r="BV6">
+        <v>19143000.0</v>
+      </c>
+      <c r="BW6">
+        <v>6831000.0</v>
+      </c>
+      <c r="BX6">
+        <v>13670000.0</v>
+      </c>
+      <c r="BY6">
+        <v>-17440000.0</v>
+      </c>
+      <c r="BZ6">
+        <v>8704000.0</v>
+      </c>
+      <c r="CA6">
+        <v>3062000.0</v>
+      </c>
+      <c r="CB6">
+        <v>27785000.0</v>
+      </c>
+      <c r="CC6">
+        <v>1517000.0</v>
+      </c>
+      <c r="CD6">
+        <v>23602000.0</v>
+      </c>
+      <c r="CE6">
+        <v>3375000.0</v>
+      </c>
+      <c r="CF6">
+        <v>2024000.0</v>
+      </c>
+      <c r="CG6">
+        <v>4042000.0</v>
+      </c>
+      <c r="CH6">
+        <v>-1287000.0</v>
+      </c>
+      <c r="CI6">
+        <v>-7802000.0</v>
+      </c>
+      <c r="CJ6">
+        <v>-2051000.0</v>
+      </c>
+      <c r="CK6">
+        <v>-18512000.0</v>
+      </c>
+      <c r="CL6">
+        <v>-930000.0</v>
+      </c>
+      <c r="CM6">
+        <v>7312000.0</v>
+      </c>
+      <c r="CN6">
+        <v>4968000.0</v>
+      </c>
+      <c r="CO6">
+        <v>3141000.0</v>
+      </c>
+      <c r="CP6">
+        <v>35419000.0</v>
+      </c>
+      <c r="CQ6">
+        <v>-1415000.0</v>
+      </c>
+      <c r="CR6">
+        <v>-170000.0</v>
+      </c>
+      <c r="CS6">
+        <v>-2720000.0</v>
+      </c>
+      <c r="CT6">
+        <v>-5192000.0</v>
+      </c>
+      <c r="CU6">
+        <v>-8247621.0</v>
+      </c>
+      <c r="CV6">
+        <v>3635144.0</v>
+      </c>
+      <c r="CW6">
+        <v>-11869668.0</v>
+      </c>
+      <c r="CX6">
+        <v>5013003.0</v>
+      </c>
+      <c r="CY6">
+        <v>-22809853.0</v>
+      </c>
+      <c r="CZ6">
+        <v>6837156.0</v>
+      </c>
+      <c r="DA6">
+        <v>-12544579.0</v>
+      </c>
+      <c r="DB6">
+        <v>5586592.0</v>
+      </c>
+      <c r="DC6">
+        <v>-3518981.0</v>
+      </c>
+      <c r="DD6">
+        <v>9037793.0</v>
+      </c>
+      <c r="DE6">
+        <v>-11977541.0</v>
+      </c>
+      <c r="DF6">
+        <v>5101027.0</v>
+      </c>
+      <c r="DG6">
+        <v>-1879125.0</v>
+      </c>
+      <c r="DH6">
+        <v>1429558.0</v>
+      </c>
+      <c r="DI6">
+        <v>22932268.0</v>
+      </c>
+      <c r="DJ6">
+        <v>5357772.0</v>
+      </c>
+      <c r="DK6">
+        <v>-10434900.0</v>
+      </c>
+      <c r="DL6">
+        <v>6350078.0</v>
+      </c>
+      <c r="DM6">
+        <v>-1036696.0</v>
+      </c>
+      <c r="DN6">
+        <v>2455405.0</v>
+      </c>
+      <c r="DO6">
+        <v>-10814359.0</v>
+      </c>
     </row>
     <row r="7" spans="1:119">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>217</v>
       </c>
       <c r="B7">
-        <v>112000000.0</v>
+        <v>-59600000.0</v>
       </c>
       <c r="C7">
-        <v>118900000.0</v>
+        <v>10328487.0</v>
       </c>
       <c r="D7">
-        <v>129500000.0</v>
+        <v>-8600000.0</v>
       </c>
       <c r="E7">
-        <v>126300000.0</v>
+        <v>-41500000.0</v>
       </c>
       <c r="F7">
-        <v>124200000.0</v>
+        <v>-30600000.0</v>
       </c>
       <c r="G7">
-        <v>130900000.0</v>
+        <v>-24600000.0</v>
       </c>
       <c r="H7">
-        <v>133000000.0</v>
+        <v>-15000000.0</v>
       </c>
       <c r="I7">
-        <v>129500000.0</v>
+        <v>-9100000.0</v>
       </c>
       <c r="J7">
-        <v>121300000.0</v>
+        <v>-65406518.0</v>
       </c>
       <c r="K7">
-        <v>129400000.0</v>
+        <v>-30700000.0</v>
       </c>
       <c r="L7">
-        <v>128500000.0</v>
+        <v>-7900000.0</v>
       </c>
       <c r="M7">
-        <v>96800000.0</v>
+        <v>-1800000.0</v>
       </c>
       <c r="N7">
-        <v>73800000.0</v>
+        <v>-42303216.0</v>
       </c>
       <c r="O7">
-        <v>78900000.0</v>
+        <v>-45900000.0</v>
       </c>
       <c r="P7">
-        <v>62000000.0</v>
+        <v>8226962.0</v>
       </c>
       <c r="Q7">
-        <v>62500000.0</v>
+        <v>-32656627.0</v>
       </c>
       <c r="R7">
-        <v>65600000.0</v>
+        <v>7389656.0</v>
       </c>
       <c r="S7">
-        <v>61800000.0</v>
+        <v>-8500000.0</v>
       </c>
       <c r="T7">
-        <v>62200000.0</v>
+        <v>-12700000.0</v>
       </c>
       <c r="U7">
-        <v>63800000.0</v>
+        <v>-17600000.0</v>
       </c>
       <c r="V7">
-        <v>66800000.0</v>
+        <v>19200000.0</v>
       </c>
       <c r="W7">
-        <v>69100000.0</v>
+        <v>22091527.0</v>
       </c>
       <c r="X7">
-        <v>67700000.0</v>
+        <v>-3300000.0</v>
       </c>
       <c r="Y7">
-        <v>64100000.0</v>
+        <v>-8400000.0</v>
       </c>
       <c r="Z7">
-        <v>58800000.0</v>
-[...81 lines deleted...]
-      <c r="DC7"/>
+        <v>-28700000.0</v>
+      </c>
+      <c r="AA7">
+        <v>36300000.0</v>
+      </c>
+      <c r="AB7">
+        <v>-13600000.0</v>
+      </c>
+      <c r="AC7">
+        <v>-2500000.0</v>
+      </c>
+      <c r="AD7">
+        <v>-24700000.0</v>
+      </c>
+      <c r="AE7">
+        <v>-32600000.0</v>
+      </c>
+      <c r="AF7">
+        <v>-28300000.0</v>
+      </c>
+      <c r="AG7">
+        <v>-22800000.0</v>
+      </c>
+      <c r="AH7">
+        <v>-13600000.0</v>
+      </c>
+      <c r="AI7">
+        <v>-3000000.0</v>
+      </c>
+      <c r="AJ7">
+        <v>3500000.0</v>
+      </c>
+      <c r="AK7">
+        <v>18300000.0</v>
+      </c>
+      <c r="AL7">
+        <v>-17500000.0</v>
+      </c>
+      <c r="AM7">
+        <v>1900000.0</v>
+      </c>
+      <c r="AN7">
+        <v>14500000.0</v>
+      </c>
+      <c r="AO7">
+        <v>6300000.0</v>
+      </c>
+      <c r="AP7">
+        <v>6300000.0</v>
+      </c>
+      <c r="AQ7">
+        <v>1600000.0</v>
+      </c>
+      <c r="AR7">
+        <v>-25100000.0</v>
+      </c>
+      <c r="AS7">
+        <v>-13900000.0</v>
+      </c>
+      <c r="AT7">
+        <v>-13900000.0</v>
+      </c>
+      <c r="AU7">
+        <v>-24800000.0</v>
+      </c>
+      <c r="AV7">
+        <v>26400000.0</v>
+      </c>
+      <c r="AW7">
+        <v>26700000.0</v>
+      </c>
+      <c r="AX7">
+        <v>-36500000.0</v>
+      </c>
+      <c r="AY7">
+        <v>-10700000.0</v>
+      </c>
+      <c r="AZ7">
+        <v>-2500000.0</v>
+      </c>
+      <c r="BA7">
+        <v>-30400000.0</v>
+      </c>
+      <c r="BB7">
+        <v>-15700000.0</v>
+      </c>
+      <c r="BC7">
+        <v>-11200000.0</v>
+      </c>
+      <c r="BD7">
+        <v>-16700000.0</v>
+      </c>
+      <c r="BE7">
+        <v>-3900000.0</v>
+      </c>
+      <c r="BF7">
+        <v>-15400000.0</v>
+      </c>
+      <c r="BG7">
+        <v>15356000.0</v>
+      </c>
+      <c r="BH7">
+        <v>400000.0</v>
+      </c>
+      <c r="BI7">
+        <v>-65319000.0</v>
+      </c>
+      <c r="BJ7">
+        <v>-14377000.0</v>
+      </c>
+      <c r="BK7">
+        <v>26941000.0</v>
+      </c>
+      <c r="BL7">
+        <v>-13657000.0</v>
+      </c>
+      <c r="BM7">
+        <v>-12625000.0</v>
+      </c>
+      <c r="BN7">
+        <v>1218000.0</v>
+      </c>
+      <c r="BO7">
+        <v>-26746000.0</v>
+      </c>
+      <c r="BP7">
+        <v>8452000.0</v>
+      </c>
+      <c r="BQ7">
+        <v>-30080000.0</v>
+      </c>
+      <c r="BR7">
+        <v>9794000.0</v>
+      </c>
+      <c r="BS7">
+        <v>11576000.0</v>
+      </c>
+      <c r="BT7">
+        <v>14243000.0</v>
+      </c>
+      <c r="BU7">
+        <v>-25635000.0</v>
+      </c>
+      <c r="BV7">
+        <v>14020000.0</v>
+      </c>
+      <c r="BW7">
+        <v>-1399000.0</v>
+      </c>
+      <c r="BX7">
+        <v>-6157000.0</v>
+      </c>
+      <c r="BY7">
+        <v>-11029000.0</v>
+      </c>
+      <c r="BZ7">
+        <v>-4862000.0</v>
+      </c>
+      <c r="CA7">
+        <v>-16582000.0</v>
+      </c>
+      <c r="CB7">
+        <v>375000.0</v>
+      </c>
+      <c r="CC7">
+        <v>-16208000.0</v>
+      </c>
+      <c r="CD7">
+        <v>5715000.0</v>
+      </c>
+      <c r="CE7">
+        <v>14002000.0</v>
+      </c>
+      <c r="CF7">
+        <v>-7212000.0</v>
+      </c>
+      <c r="CG7">
+        <v>-4398000.0</v>
+      </c>
+      <c r="CH7">
+        <v>2010000.0</v>
+      </c>
+      <c r="CI7">
+        <v>-7306000.0</v>
+      </c>
+      <c r="CJ7">
+        <v>5466000.0</v>
+      </c>
+      <c r="CK7">
+        <v>-10163000.0</v>
+      </c>
+      <c r="CL7">
+        <v>225000.0</v>
+      </c>
+      <c r="CM7">
+        <v>-383000.0</v>
+      </c>
+      <c r="CN7">
+        <v>-1896000.0</v>
+      </c>
+      <c r="CO7">
+        <v>-4785000.0</v>
+      </c>
+      <c r="CP7">
+        <v>7046000.0</v>
+      </c>
+      <c r="CQ7">
+        <v>-5014000.0</v>
+      </c>
+      <c r="CR7">
+        <v>-1674000.0</v>
+      </c>
+      <c r="CS7">
+        <v>169000.0</v>
+      </c>
+      <c r="CT7">
+        <v>-171000.0</v>
+      </c>
+      <c r="CU7">
+        <v>-4996121.0</v>
+      </c>
+      <c r="CV7">
+        <v>-1160401.0</v>
+      </c>
+      <c r="CW7">
+        <v>-3246313.0</v>
+      </c>
+      <c r="CX7">
+        <v>2022835.0</v>
+      </c>
+      <c r="CY7">
+        <v>-573336.0</v>
+      </c>
+      <c r="CZ7">
+        <v>-539569.0</v>
+      </c>
+      <c r="DA7">
+        <v>-6352516.0</v>
+      </c>
+      <c r="DB7">
+        <v>3379543.0</v>
+      </c>
+      <c r="DC7">
+        <v>1310408.0</v>
+      </c>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
     </row>
     <row r="8" spans="1:119">
       <c r="A8" t="s">
-        <v>37</v>
-[...57 lines deleted...]
-      </c>
+        <v>218</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
@@ -7210,665 +37871,797 @@
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
     </row>
     <row r="9" spans="1:119">
       <c r="A9" t="s">
-        <v>38</v>
+        <v>219</v>
       </c>
       <c r="B9">
-        <v>-27400000.0</v>
+        <v>-12900000.0</v>
       </c>
       <c r="C9">
-        <v>56000000.0</v>
+        <v>17725656.0</v>
       </c>
       <c r="D9">
-        <v>54500000.0</v>
+        <v>18300000.0</v>
       </c>
       <c r="E9">
-        <v>53200000.0</v>
+        <v>-29300000.0</v>
       </c>
       <c r="F9">
-        <v>57600000.0</v>
+        <v>-18300000.0</v>
       </c>
       <c r="G9">
-        <v>56800000.0</v>
-[...6 lines deleted...]
-      <c r="M9"/>
+        <v>-20900000.0</v>
+      </c>
+      <c r="H9">
+        <v>-18300000.0</v>
+      </c>
+      <c r="I9">
+        <v>18000000.0</v>
+      </c>
+      <c r="J9">
+        <v>-24291005.0</v>
+      </c>
+      <c r="K9">
+        <v>-19800000.0</v>
+      </c>
+      <c r="L9">
+        <v>20000000.0</v>
+      </c>
+      <c r="M9">
+        <v>21200000.0</v>
+      </c>
       <c r="N9">
-        <v>58200000.0</v>
+        <v>-3400258.0</v>
       </c>
       <c r="O9">
-        <v>56600000.0</v>
+        <v>-35400000.0</v>
       </c>
       <c r="P9">
-        <v>55500000.0</v>
+        <v>3538495.0</v>
       </c>
       <c r="Q9">
-        <v>54900000.0</v>
+        <v>-10167910.0</v>
       </c>
       <c r="R9">
-        <v>59100000.0</v>
+        <v>809825.0</v>
       </c>
       <c r="S9">
-        <v>57600000.0</v>
+        <v>-9000000.0</v>
       </c>
       <c r="T9">
-        <v>57000000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="U9">
-        <v>56000000.0</v>
+        <v>-6000000.0</v>
       </c>
       <c r="V9">
-        <v>60600000.0</v>
+        <v>31700000.0</v>
       </c>
       <c r="W9">
-        <v>51800000.0</v>
+        <v>-4593775.0</v>
       </c>
       <c r="X9">
-        <v>51100000.0</v>
+        <v>-15300000.0</v>
       </c>
       <c r="Y9">
-        <v>49200000.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="Z9">
-        <v>54000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-8000000.0</v>
+      </c>
+      <c r="AA9"/>
       <c r="AB9">
-        <v>49400000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="AC9">
-        <v>46900000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="AD9">
-        <v>48200000.0</v>
-[...27 lines deleted...]
-      <c r="BE9"/>
+        <v>-4600000.0</v>
+      </c>
+      <c r="AE9">
+        <v>-10300000.0</v>
+      </c>
+      <c r="AF9">
+        <v>-9900000.0</v>
+      </c>
+      <c r="AG9">
+        <v>5500000.0</v>
+      </c>
+      <c r="AH9">
+        <v>2800000.0</v>
+      </c>
+      <c r="AI9">
+        <v>-11900000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>7800000.0</v>
+      </c>
+      <c r="AK9">
+        <v>3000000.0</v>
+      </c>
+      <c r="AL9">
+        <v>-700000.0</v>
+      </c>
+      <c r="AM9">
+        <v>-6200000.0</v>
+      </c>
+      <c r="AN9">
+        <v>6600000.0</v>
+      </c>
+      <c r="AO9">
+        <v>-200000.0</v>
+      </c>
+      <c r="AP9">
+        <v>-200000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>-6900000.0</v>
+      </c>
+      <c r="AR9">
+        <v>-200000.0</v>
+      </c>
+      <c r="AS9">
+        <v>3500000.0</v>
+      </c>
+      <c r="AT9">
+        <v>3500000.0</v>
+      </c>
+      <c r="AU9">
+        <v>3000000.0</v>
+      </c>
+      <c r="AV9">
+        <v>7600000.0</v>
+      </c>
+      <c r="AW9">
+        <v>19500000.0</v>
+      </c>
+      <c r="AX9">
+        <v>-13700000.0</v>
+      </c>
+      <c r="AY9">
+        <v>-13700000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>-3300000.0</v>
+      </c>
+      <c r="BA9">
+        <v>-4500000.0</v>
+      </c>
+      <c r="BB9">
+        <v>7500000.0</v>
+      </c>
+      <c r="BC9">
+        <v>-300000.0</v>
+      </c>
+      <c r="BD9">
+        <v>-6900000.0</v>
+      </c>
+      <c r="BE9">
+        <v>-6900000.0</v>
+      </c>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
-      <c r="BL9"/>
-[...14 lines deleted...]
-      <c r="CA9"/>
+      <c r="BL9">
+        <v>-3700000.0</v>
+      </c>
+      <c r="BM9">
+        <v>7700000.0</v>
+      </c>
+      <c r="BN9">
+        <v>-2100000.0</v>
+      </c>
+      <c r="BO9">
+        <v>-20500000.0</v>
+      </c>
+      <c r="BP9">
+        <v>4700000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>-10700000.0</v>
+      </c>
+      <c r="BR9">
+        <v>7600000.0</v>
+      </c>
+      <c r="BS9">
+        <v>1600000.0</v>
+      </c>
+      <c r="BT9">
+        <v>-100000.0</v>
+      </c>
+      <c r="BU9">
+        <v>500000.0</v>
+      </c>
+      <c r="BV9">
+        <v>11000000.0</v>
+      </c>
+      <c r="BW9">
+        <v>6500000.0</v>
+      </c>
+      <c r="BX9">
+        <v>-10000000.0</v>
+      </c>
+      <c r="BY9">
+        <v>-10900000.0</v>
+      </c>
+      <c r="BZ9">
+        <v>3100000.0</v>
+      </c>
+      <c r="CA9">
+        <v>-41200000.0</v>
+      </c>
       <c r="CB9"/>
-      <c r="CC9"/>
-[...13 lines deleted...]
-      <c r="CQ9"/>
+      <c r="CC9">
+        <v>-2500000.0</v>
+      </c>
+      <c r="CD9">
+        <v>-1900000.0</v>
+      </c>
+      <c r="CE9">
+        <v>11100000.0</v>
+      </c>
+      <c r="CF9">
+        <v>-4300000.0</v>
+      </c>
+      <c r="CG9">
+        <v>-2300000.0</v>
+      </c>
+      <c r="CH9">
+        <v>2500000.0</v>
+      </c>
+      <c r="CI9">
+        <v>-7200000.0</v>
+      </c>
+      <c r="CJ9">
+        <v>7700000.0</v>
+      </c>
+      <c r="CK9">
+        <v>-7200000.0</v>
+      </c>
+      <c r="CL9">
+        <v>800000.0</v>
+      </c>
+      <c r="CM9">
+        <v>-9500000.0</v>
+      </c>
+      <c r="CN9">
+        <v>-500000.0</v>
+      </c>
+      <c r="CO9">
+        <v>-3200000.0</v>
+      </c>
+      <c r="CP9">
+        <v>9300000.0</v>
+      </c>
+      <c r="CQ9">
+        <v>-7800000.0</v>
+      </c>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
     </row>
     <row r="10" spans="1:119">
       <c r="A10" t="s">
-        <v>39</v>
+        <v>220</v>
       </c>
       <c r="B10">
-        <v>421132205.0</v>
+        <v>-6500000.0</v>
       </c>
       <c r="C10">
-        <v>314300000.0</v>
+        <v>-37496357.0</v>
       </c>
       <c r="D10">
-        <v>223800000.0</v>
+        <v>-26900000.0</v>
       </c>
       <c r="E10">
-        <v>316600000.0</v>
+        <v>-19600000.0</v>
       </c>
       <c r="F10">
-        <v>347500000.0</v>
+        <v>-22500000.0</v>
       </c>
       <c r="G10">
-        <v>553400000.0</v>
+        <v>-20300000.0</v>
       </c>
       <c r="H10">
-        <v>511400000.0</v>
+        <v>-18100000.0</v>
       </c>
       <c r="I10">
-        <v>290899816.0</v>
+        <v>-12200000.0</v>
       </c>
       <c r="J10">
-        <v>367100000.0</v>
+        <v>-796426.0</v>
       </c>
       <c r="K10">
-        <v>548900000.0</v>
+        <v>-10900000.0</v>
       </c>
       <c r="L10">
-        <v>747700000.0</v>
+        <v>-27900000.0</v>
       </c>
       <c r="M10">
-        <v>532454905.0</v>
+        <v>-23000000.0</v>
       </c>
       <c r="N10">
-        <v>407800000.0</v>
+        <v>-14801125.0</v>
       </c>
       <c r="O10">
-        <v>531791096.0</v>
+        <v>-12200000.0</v>
       </c>
       <c r="P10">
-        <v>451825132.0</v>
+        <v>-11045467.0</v>
       </c>
       <c r="Q10">
-        <v>519500000.0</v>
+        <v>-20508551.0</v>
       </c>
       <c r="R10">
-        <v>544162417.0</v>
+        <v>7895797.0</v>
       </c>
       <c r="S10">
-        <v>741009981.0</v>
+        <v>-800000.0</v>
       </c>
       <c r="T10">
-        <v>824900000.0</v>
+        <v>-13000000.0</v>
       </c>
       <c r="U10">
-        <v>962999999.0</v>
+        <v>-23300000.0</v>
       </c>
       <c r="V10">
-        <v>941500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="W10">
-        <v>890600000.0</v>
+        <v>14123392.0</v>
       </c>
       <c r="X10">
-        <v>831900000.0</v>
+        <v>4800000.0</v>
       </c>
       <c r="Y10">
-        <v>795000000.0</v>
+        <v>-11800000.0</v>
       </c>
       <c r="Z10">
-        <v>830600000.0</v>
+        <v>-9700000.0</v>
       </c>
       <c r="AA10">
-        <v>634000000.0</v>
+        <v>-9500000.0</v>
       </c>
       <c r="AB10">
-        <v>609700000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="AC10">
-        <v>589200000.0</v>
+        <v>-14800000.0</v>
       </c>
       <c r="AD10">
-        <v>615100000.0</v>
+        <v>-1900000.0</v>
       </c>
       <c r="AE10">
-        <v>595900000.0</v>
+        <v>-27600000.0</v>
       </c>
       <c r="AF10">
-        <v>655800000.0</v>
+        <v>-20200000.0</v>
       </c>
       <c r="AG10">
-        <v>705000000.0</v>
+        <v>-23300000.0</v>
       </c>
       <c r="AH10">
-        <v>664100000.0</v>
+        <v>-16700000.0</v>
       </c>
       <c r="AI10">
-        <v>583600000.0</v>
+        <v>-700000.0</v>
       </c>
       <c r="AJ10">
-        <v>776200000.0</v>
+        <v>-19800000.0</v>
       </c>
       <c r="AK10">
-        <v>1073100000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="AL10">
-        <v>652000000.0</v>
+        <v>-2700000.0</v>
       </c>
       <c r="AM10">
-        <v>627300000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="AN10">
-        <v>554200000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="AO10">
-        <v>554200000.0</v>
+        <v>-10900000.0</v>
       </c>
       <c r="AP10">
-        <v>586700000.0</v>
+        <v>-10900000.0</v>
       </c>
       <c r="AQ10">
-        <v>632800000.0</v>
+        <v>16400000.0</v>
       </c>
       <c r="AR10">
-        <v>678600000.0</v>
+        <v>-22700000.0</v>
       </c>
       <c r="AS10">
-        <v>678600000.0</v>
+        <v>-19100000.0</v>
       </c>
       <c r="AT10">
-        <v>729200000.0</v>
+        <v>-19100000.0</v>
       </c>
       <c r="AU10">
-        <v>170500000.0</v>
+        <v>-7100000.0</v>
       </c>
       <c r="AV10">
-        <v>120200000.0</v>
+        <v>5700000.0</v>
       </c>
       <c r="AW10">
-        <v>139900000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="AX10">
-        <v>222300000.0</v>
+        <v>7300000.0</v>
       </c>
       <c r="AY10">
-        <v>360800000.0</v>
+        <v>-21400000.0</v>
       </c>
       <c r="AZ10">
-        <v>447300000.0</v>
+        <v>-8800000.0</v>
       </c>
       <c r="BA10">
-        <v>648000000.0</v>
+        <v>6300000.0</v>
       </c>
       <c r="BB10">
-        <v>813500000.0</v>
+        <v>-27100000.0</v>
       </c>
       <c r="BC10">
-        <v>896800000.0</v>
+        <v>-3200000.0</v>
       </c>
       <c r="BD10">
-        <v>399500000.0</v>
+        <v>-32000000.0</v>
       </c>
       <c r="BE10">
-        <v>1033300000.0</v>
+        <v>-11800000.0</v>
       </c>
       <c r="BF10">
-        <v>1051613000.0</v>
+        <v>-11800000.0</v>
       </c>
       <c r="BG10">
-        <v>928781000.0</v>
+        <v>18479000.0</v>
       </c>
       <c r="BH10">
-        <v>1047477000.0</v>
+        <v>-21000000.0</v>
       </c>
       <c r="BI10">
-        <v>477535000.0</v>
+        <v>-27800000.0</v>
       </c>
       <c r="BJ10">
-        <v>270779000.0</v>
+        <v>-15700000.0</v>
       </c>
       <c r="BK10">
-        <v>112655000.0</v>
+        <v>-600000.0</v>
       </c>
       <c r="BL10">
-        <v>103454000.0</v>
+        <v>-38300000.0</v>
       </c>
       <c r="BM10">
-        <v>169696000.0</v>
+        <v>-4200000.0</v>
       </c>
       <c r="BN10">
-        <v>191374000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="BO10">
-        <v>244100000.0</v>
+        <v>-32700000.0</v>
       </c>
       <c r="BP10">
-        <v>301383000.0</v>
+        <v>-5300000.0</v>
       </c>
       <c r="BQ10">
-        <v>371669000.0</v>
+        <v>-18900000.0</v>
       </c>
       <c r="BR10">
-        <v>117989000.0</v>
+        <v>-12300000.0</v>
       </c>
       <c r="BS10">
-        <v>153270000.0</v>
+        <v>-6700000.0</v>
       </c>
       <c r="BT10">
-        <v>139969000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="BU10">
-        <v>132408000.0</v>
+        <v>-2000000.0</v>
       </c>
       <c r="BV10">
-        <v>113265000.0</v>
+        <v>-1300000.0</v>
       </c>
       <c r="BW10">
-        <v>106434000.0</v>
+        <v>-20000000.0</v>
       </c>
       <c r="BX10">
-        <v>92764000.0</v>
+        <v>-3700000.0</v>
       </c>
       <c r="BY10">
-        <v>110204000.0</v>
+        <v>-900000.0</v>
       </c>
       <c r="BZ10">
-        <v>101500000.0</v>
+        <v>-3300000.0</v>
       </c>
       <c r="CA10">
-        <v>98438000.0</v>
+        <v>-44500000.0</v>
       </c>
       <c r="CB10">
-        <v>70653000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="CC10">
-        <v>69136000.0</v>
+        <v>8100000.0</v>
       </c>
       <c r="CD10">
-        <v>45534000.0</v>
+        <v>-14000000.0</v>
       </c>
       <c r="CE10">
-        <v>42159000.0</v>
+        <v>-300000.0</v>
       </c>
       <c r="CF10">
-        <v>40135000.0</v>
+        <v>-1400000.0</v>
       </c>
       <c r="CG10">
-        <v>36093000.0</v>
+        <v>-800000.0</v>
       </c>
       <c r="CH10">
-        <v>37380000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="CI10">
-        <v>45182000.0</v>
+        <v>-1800000.0</v>
       </c>
       <c r="CJ10">
-        <v>47233000.0</v>
+        <v>-500000.0</v>
       </c>
       <c r="CK10">
-        <v>65745000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="CL10">
-        <v>66675000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="CM10">
-        <v>59363000.0</v>
+        <v>-200000.0</v>
       </c>
       <c r="CN10">
-        <v>54395000.0</v>
+        <v>-300000.0</v>
       </c>
       <c r="CO10">
-        <v>51254000.0</v>
+        <v>-1000000.0</v>
       </c>
       <c r="CP10">
-        <v>15835000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="CQ10">
-        <v>47769000.0</v>
-[...12 lines deleted...]
-      </c>
+        <v>-1400000.0</v>
+      </c>
+      <c r="CR10"/>
+      <c r="CS10"/>
+      <c r="CT10"/>
+      <c r="CU10"/>
       <c r="CV10">
-        <v>29944477.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>-1199267.0</v>
+      </c>
+      <c r="CW10"/>
+      <c r="CX10"/>
+      <c r="CY10"/>
       <c r="CZ10">
-        <v>52770270.0</v>
-[...45 lines deleted...]
-      </c>
+        <v>-118600.0</v>
+      </c>
+      <c r="DA10"/>
+      <c r="DB10"/>
+      <c r="DC10"/>
+      <c r="DD10"/>
+      <c r="DE10"/>
+      <c r="DF10"/>
+      <c r="DG10"/>
+      <c r="DH10"/>
+      <c r="DI10"/>
+      <c r="DJ10"/>
+      <c r="DK10"/>
+      <c r="DL10"/>
+      <c r="DM10"/>
+      <c r="DN10"/>
+      <c r="DO10"/>
     </row>
     <row r="11" spans="1:119">
       <c r="A11" t="s">
-        <v>40</v>
-[...18 lines deleted...]
-      </c>
+        <v>221</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11"/>
-      <c r="M11"/>
+      <c r="L11">
+        <v>16100000.0</v>
+      </c>
+      <c r="M11">
+        <v>3200000.0</v>
+      </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
-        <v>0.0</v>
+        <v>23500000.0</v>
       </c>
       <c r="Q11">
-        <v>0.0</v>
+        <v>14600000.0</v>
       </c>
       <c r="R11">
-        <v>115200000.0</v>
+        <v>-10900000.0</v>
       </c>
       <c r="S11">
-        <v>130600000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="T11">
-        <v>115700000.0</v>
-[...21 lines deleted...]
-      <c r="AO11"/>
+        <v>11600000.0</v>
+      </c>
+      <c r="U11">
+        <v>11700000.0</v>
+      </c>
+      <c r="V11">
+        <v>-12900000.0</v>
+      </c>
+      <c r="W11">
+        <v>0.0</v>
+      </c>
+      <c r="X11">
+        <v>7200000.0</v>
+      </c>
+      <c r="Y11">
+        <v>1800000.0</v>
+      </c>
+      <c r="Z11">
+        <v>-11000000.0</v>
+      </c>
+      <c r="AA11">
+        <v>0.0</v>
+      </c>
+      <c r="AB11">
+        <v>-20100000.0</v>
+      </c>
+      <c r="AC11">
+        <v>6300000.0</v>
+      </c>
+      <c r="AD11">
+        <v>-18200000.0</v>
+      </c>
+      <c r="AE11">
+        <v>5300000.0</v>
+      </c>
+      <c r="AF11">
+        <v>1800000.0</v>
+      </c>
+      <c r="AG11">
+        <v>-5000000.0</v>
+      </c>
+      <c r="AH11">
+        <v>300000.0</v>
+      </c>
+      <c r="AI11">
+        <v>24400000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>14800000.0</v>
+      </c>
+      <c r="AK11">
+        <v>13400000.0</v>
+      </c>
+      <c r="AL11">
+        <v>-14100000.0</v>
+      </c>
+      <c r="AM11">
+        <v>20100000.0</v>
+      </c>
+      <c r="AN11">
+        <v>15500000.0</v>
+      </c>
+      <c r="AO11">
+        <v>9500000.0</v>
+      </c>
       <c r="AP11"/>
-      <c r="AQ11"/>
+      <c r="AQ11">
+        <v>-31300000.0</v>
+      </c>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
-      <c r="AU11"/>
+      <c r="AU11">
+        <v>-3000000.0</v>
+      </c>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
-      <c r="AY11"/>
+      <c r="AY11">
+        <v>-18300000.0</v>
+      </c>
       <c r="AZ11"/>
       <c r="BA11"/>
-      <c r="BB11"/>
-[...1 lines deleted...]
-      <c r="BD11"/>
+      <c r="BB11">
+        <v>3900000.0</v>
+      </c>
+      <c r="BC11">
+        <v>11300000.0</v>
+      </c>
+      <c r="BD11">
+        <v>16200000.0</v>
+      </c>
       <c r="BE11"/>
       <c r="BF11"/>
-      <c r="BG11"/>
-      <c r="BH11"/>
+      <c r="BG11">
+        <v>49595000.0</v>
+      </c>
+      <c r="BH11">
+        <v>19738000.0</v>
+      </c>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
@@ -7887,1558 +38680,1398 @@
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
     </row>
     <row r="12" spans="1:119">
       <c r="A12" t="s">
-        <v>41</v>
-[...30 lines deleted...]
-      </c>
+        <v>222</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
       <c r="L12">
-        <v>747700000.0</v>
+        <v>-27100000.0</v>
       </c>
       <c r="M12">
-        <v>532454905.0</v>
+        <v>-118100000.0</v>
       </c>
       <c r="N12">
-        <v>407800000.0</v>
+        <v>-118100000.0</v>
       </c>
       <c r="O12">
-        <v>532287540.0</v>
+        <v>-118100000.0</v>
       </c>
       <c r="P12">
-        <v>453628026.0</v>
+        <v>16600000.0</v>
       </c>
       <c r="Q12">
-        <v>524400000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="R12">
-        <v>551752130.0</v>
+        <v>33600000.0</v>
       </c>
       <c r="S12">
-        <v>747200874.0</v>
+        <v>8700000.0</v>
       </c>
       <c r="T12">
-        <v>829800000.0</v>
+        <v>68100000.0</v>
       </c>
       <c r="U12">
-        <v>967799999.0</v>
+        <v>-18100000.0</v>
       </c>
       <c r="V12">
-        <v>947500000.0</v>
+        <v>-17300000.0</v>
       </c>
       <c r="W12">
-        <v>897200000.0</v>
+        <v>-16000000.0</v>
       </c>
       <c r="X12">
-        <v>838100000.0</v>
+        <v>50700000.0</v>
       </c>
       <c r="Y12">
-        <v>802200000.0</v>
+        <v>-12000000.0</v>
       </c>
       <c r="Z12">
-        <v>836700000.0</v>
+        <v>37500000.0</v>
       </c>
       <c r="AA12">
-        <v>650700000.0</v>
+        <v>506600000.0</v>
       </c>
       <c r="AB12">
-        <v>661000000.0</v>
+        <v>-3000000.0</v>
       </c>
       <c r="AC12">
-        <v>673700000.0</v>
+        <v>-8400000.0</v>
       </c>
       <c r="AD12">
-        <v>734600000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="AE12">
-        <v>715900000.0</v>
+        <v>22700000.0</v>
       </c>
       <c r="AF12">
-        <v>775300000.0</v>
+        <v>-16700000.0</v>
       </c>
       <c r="AG12">
-        <v>831900000.0</v>
+        <v>26300000.0</v>
       </c>
       <c r="AH12">
-        <v>791300000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="AI12">
-        <v>810600000.0</v>
+        <v>46700000.0</v>
       </c>
       <c r="AJ12">
-        <v>776200000.0</v>
+        <v>-20900000.0</v>
       </c>
       <c r="AK12">
-        <v>1073100000.0</v>
+        <v>15500000.0</v>
       </c>
       <c r="AL12">
-        <v>652000000.0</v>
+        <v>39400000.0</v>
       </c>
       <c r="AM12">
-        <v>627600000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>-26800000.0</v>
+      </c>
+      <c r="AN12"/>
+      <c r="AO12"/>
+      <c r="AP12"/>
       <c r="AQ12">
-        <v>730500000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>-48600000.0</v>
+      </c>
+      <c r="AR12"/>
+      <c r="AS12"/>
+      <c r="AT12"/>
       <c r="AU12">
-        <v>280100000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>286500000.0</v>
+      </c>
+      <c r="AV12"/>
+      <c r="AW12"/>
+      <c r="AX12"/>
       <c r="AY12">
-        <v>465800000.0</v>
-[...204 lines deleted...]
-      </c>
+        <v>326600000.0</v>
+      </c>
+      <c r="AZ12"/>
+      <c r="BA12"/>
+      <c r="BB12"/>
+      <c r="BC12"/>
+      <c r="BD12"/>
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12"/>
+      <c r="CJ12"/>
+      <c r="CK12"/>
+      <c r="CL12"/>
+      <c r="CM12"/>
+      <c r="CN12"/>
+      <c r="CO12"/>
+      <c r="CP12"/>
+      <c r="CQ12"/>
+      <c r="CR12"/>
+      <c r="CS12"/>
+      <c r="CT12"/>
+      <c r="CU12"/>
+      <c r="CV12"/>
+      <c r="CW12"/>
+      <c r="CX12"/>
+      <c r="CY12"/>
+      <c r="CZ12"/>
+      <c r="DA12"/>
+      <c r="DB12"/>
+      <c r="DC12"/>
+      <c r="DD12"/>
+      <c r="DE12"/>
+      <c r="DF12"/>
+      <c r="DG12"/>
+      <c r="DH12"/>
+      <c r="DI12"/>
+      <c r="DJ12"/>
+      <c r="DK12"/>
+      <c r="DL12"/>
+      <c r="DM12"/>
+      <c r="DN12"/>
+      <c r="DO12"/>
     </row>
     <row r="13" spans="1:119">
       <c r="A13" t="s">
-        <v>42</v>
-[...54 lines deleted...]
-      </c>
+        <v>223</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
       <c r="T13">
-        <v>2717800000.0</v>
+        <v>-1100000.0</v>
       </c>
       <c r="U13">
-        <v>2717000000.0</v>
+        <v>-17600000.0</v>
       </c>
       <c r="V13">
-        <v>2710800000.0</v>
+        <v>-17600000.0</v>
       </c>
       <c r="W13">
-        <v>2705900000.0</v>
+        <v>-17600000.0</v>
       </c>
       <c r="X13">
-        <v>2701900000.0</v>
+        <v>-3300000.0</v>
       </c>
       <c r="Y13">
-        <v>2694000000.0</v>
+        <v>-6600000.0</v>
       </c>
       <c r="Z13">
-        <v>2686800000.0</v>
+        <v>-6600000.0</v>
       </c>
       <c r="AA13">
-        <v>2682900000.0</v>
+        <v>36300000.0</v>
       </c>
       <c r="AB13">
-        <v>2682800000.0</v>
+        <v>-13600000.0</v>
       </c>
       <c r="AC13">
-        <v>2682800000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="AD13">
-        <v>2680100000.0</v>
+        <v>-300000.0</v>
       </c>
       <c r="AE13">
-        <v>2679700000.0</v>
+        <v>-300000.0</v>
       </c>
       <c r="AF13">
-        <v>2679700000.0</v>
+        <v>-300000.0</v>
       </c>
       <c r="AG13">
-        <v>2679000000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-300000.0</v>
+      </c>
+      <c r="AH13"/>
       <c r="AI13">
-        <v>2671700000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="AJ13">
-        <v>2671200000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="AK13">
-        <v>2671000000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="AL13">
-        <v>2628200000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="AM13">
-        <v>2616800000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>1300000.0</v>
+      </c>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
       <c r="AQ13">
-        <v>2363200000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>1300000.0</v>
+      </c>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
       <c r="AU13">
-        <v>2322500000.0</v>
-[...174 lines deleted...]
-      </c>
+        <v>1300000.0</v>
+      </c>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
+      <c r="CQ13"/>
+      <c r="CR13"/>
+      <c r="CS13"/>
+      <c r="CT13"/>
+      <c r="CU13"/>
+      <c r="CV13"/>
+      <c r="CW13"/>
+      <c r="CX13"/>
+      <c r="CY13"/>
+      <c r="CZ13"/>
+      <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
     </row>
     <row r="14" spans="1:119">
       <c r="A14" t="s">
-        <v>43</v>
+        <v>224</v>
       </c>
       <c r="B14">
-        <v>580857142.0</v>
+        <v>115700000.0</v>
       </c>
       <c r="C14">
-        <v>581400000.0</v>
+        <v>139918161.0</v>
       </c>
       <c r="D14">
-        <v>580700000.0</v>
+        <v>109900000.0</v>
       </c>
       <c r="E14">
-        <v>579600000.0</v>
+        <v>95000000.0</v>
       </c>
       <c r="F14">
-        <v>624000000.0</v>
+        <v>79700000.0</v>
       </c>
       <c r="G14">
-        <v>577000000.0</v>
+        <v>96700000.0</v>
       </c>
       <c r="H14">
-        <v>530700000.0</v>
+        <v>61700000.0</v>
       </c>
       <c r="I14">
-        <v>493000000.0</v>
+        <v>54500000.0</v>
       </c>
       <c r="J14">
-        <v>488800000.0</v>
+        <v>63216345.0</v>
       </c>
       <c r="K14">
-        <v>481100000.0</v>
+        <v>69000000.0</v>
       </c>
       <c r="L14">
-        <v>484200000.0</v>
+        <v>57200000.0</v>
       </c>
       <c r="M14">
-        <v>483100000.0</v>
+        <v>47300000.0</v>
       </c>
       <c r="N14">
-        <v>480850000.0</v>
+        <v>44403376.0</v>
       </c>
       <c r="O14">
-        <v>479000000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="P14">
-        <v>478900000.0</v>
+        <v>68049236.0</v>
       </c>
       <c r="Q14">
-        <v>482400000.0</v>
+        <v>65140276.0</v>
       </c>
       <c r="R14">
-        <v>479450000.0</v>
+        <v>60939358.0</v>
       </c>
       <c r="S14">
-        <v>476800000.0</v>
+        <v>111400000.0</v>
       </c>
       <c r="T14">
-        <v>476600000.0</v>
+        <v>85400000.0</v>
       </c>
       <c r="U14">
-        <v>480900000.0</v>
+        <v>73300000.0</v>
       </c>
       <c r="V14">
-        <v>480500000.0</v>
+        <v>79000000.0</v>
       </c>
       <c r="W14">
-        <v>473800000.0</v>
+        <v>75585796.0</v>
       </c>
       <c r="X14">
-        <v>476300000.0</v>
+        <v>68300000.0</v>
       </c>
       <c r="Y14">
-        <v>470100000.0</v>
+        <v>62000000.0</v>
       </c>
       <c r="Z14">
-        <v>468400000.0</v>
+        <v>63800000.0</v>
       </c>
       <c r="AA14">
-        <v>468000000.0</v>
+        <v>73500000.0</v>
       </c>
       <c r="AB14">
-        <v>468000000.0</v>
+        <v>70200000.0</v>
       </c>
       <c r="AC14">
-        <v>467600000.0</v>
+        <v>64000000.0</v>
       </c>
       <c r="AD14">
-        <v>466600000.0</v>
+        <v>68900000.0</v>
       </c>
       <c r="AE14">
-        <v>466600000.0</v>
+        <v>64600000.0</v>
       </c>
       <c r="AF14">
-        <v>466500000.0</v>
+        <v>64900000.0</v>
       </c>
       <c r="AG14">
-        <v>470900000.0</v>
+        <v>72300000.0</v>
       </c>
       <c r="AH14">
-        <v>465200000.0</v>
+        <v>64400000.0</v>
       </c>
       <c r="AI14">
-        <v>469300000.0</v>
+        <v>68300000.0</v>
       </c>
       <c r="AJ14">
-        <v>469300000.0</v>
+        <v>62400000.0</v>
       </c>
       <c r="AK14">
-        <v>457500000.0</v>
+        <v>71700000.0</v>
       </c>
       <c r="AL14">
-        <v>451800000.0</v>
+        <v>63600000.0</v>
       </c>
       <c r="AM14">
-        <v>432200000.0</v>
+        <v>68600000.0</v>
       </c>
       <c r="AN14">
-        <v>405900000.0</v>
+        <v>69700000.0</v>
       </c>
       <c r="AO14">
-        <v>405900000.0</v>
+        <v>62900000.0</v>
       </c>
       <c r="AP14">
-        <v>398000000.0</v>
+        <v>62900000.0</v>
       </c>
       <c r="AQ14">
-        <v>391400000.0</v>
+        <v>62300000.0</v>
       </c>
       <c r="AR14">
-        <v>391400000.0</v>
+        <v>69100000.0</v>
       </c>
       <c r="AS14">
-        <v>391400000.0</v>
+        <v>67200000.0</v>
       </c>
       <c r="AT14">
-        <v>385100000.0</v>
+        <v>67200000.0</v>
       </c>
       <c r="AU14">
-        <v>376900000.0</v>
+        <v>63200000.0</v>
       </c>
       <c r="AV14">
-        <v>376800000.0</v>
+        <v>72300000.0</v>
       </c>
       <c r="AW14">
-        <v>376700000.0</v>
+        <v>54500000.0</v>
       </c>
       <c r="AX14">
-        <v>384300000.0</v>
+        <v>46400000.0</v>
       </c>
       <c r="AY14">
-        <v>376900000.0</v>
+        <v>46200000.0</v>
       </c>
       <c r="AZ14">
-        <v>376600000.0</v>
+        <v>48000000.0</v>
       </c>
       <c r="BA14">
-        <v>376900000.0</v>
+        <v>42000000.0</v>
       </c>
       <c r="BB14">
-        <v>377400000.0</v>
+        <v>39000000.0</v>
       </c>
       <c r="BC14">
-        <v>376800000.0</v>
+        <v>36500000.0</v>
       </c>
       <c r="BD14">
-        <v>376600000.0</v>
+        <v>41700000.0</v>
       </c>
       <c r="BE14">
-        <v>376800000.0</v>
+        <v>40800000.0</v>
       </c>
       <c r="BF14">
-        <v>377200000.0</v>
+        <v>42200000.0</v>
       </c>
       <c r="BG14">
-        <v>376800000.0</v>
+        <v>44768000.0</v>
       </c>
       <c r="BH14">
-        <v>376500000.0</v>
+        <v>37500000.0</v>
       </c>
       <c r="BI14">
-        <v>375400000.0</v>
+        <v>29165000.0</v>
       </c>
       <c r="BJ14">
-        <v>374400000.0</v>
+        <v>45297000.0</v>
       </c>
       <c r="BK14">
-        <v>373852000.0</v>
+        <v>35256000.0</v>
       </c>
       <c r="BL14">
-        <v>373648000.0</v>
+        <v>36344000.0</v>
       </c>
       <c r="BM14">
-        <v>371545000.0</v>
+        <v>28157000.0</v>
       </c>
       <c r="BN14">
-        <v>368400000.0</v>
+        <v>32936000.0</v>
       </c>
       <c r="BO14">
-        <v>369462000.0</v>
+        <v>32875000.0</v>
       </c>
       <c r="BP14">
-        <v>367058000.0</v>
+        <v>39446000.0</v>
       </c>
       <c r="BQ14">
-        <v>310976000.0</v>
+        <v>38997000.0</v>
       </c>
       <c r="BR14">
-        <v>295700000.0</v>
+        <v>32057000.0</v>
       </c>
       <c r="BS14">
-        <v>295775000.0</v>
+        <v>54327000.0</v>
       </c>
       <c r="BT14">
-        <v>295772000.0</v>
+        <v>36181000.0</v>
       </c>
       <c r="BU14">
-        <v>295573000.0</v>
+        <v>47207000.0</v>
       </c>
       <c r="BV14">
-        <v>294600000.0</v>
+        <v>36342000.0</v>
       </c>
       <c r="BW14">
-        <v>294040000.0</v>
+        <v>12699000.0</v>
       </c>
       <c r="BX14">
-        <v>293042000.0</v>
+        <v>23370000.0</v>
       </c>
       <c r="BY14">
-        <v>294650000.0</v>
+        <v>26911000.0</v>
       </c>
       <c r="BZ14">
-        <v>245000000.0</v>
+        <v>19666000.0</v>
       </c>
       <c r="CA14">
-        <v>167807645.0</v>
+        <v>15370000.0</v>
       </c>
       <c r="CB14">
-        <v>175517647.0</v>
+        <v>7682000.0</v>
       </c>
       <c r="CC14">
-        <v>152700000.0</v>
+        <v>8829000.0</v>
       </c>
       <c r="CD14">
-        <v>148600000.0</v>
+        <v>7037000.0</v>
       </c>
       <c r="CE14">
-        <v>147182000.0</v>
+        <v>7578000.0</v>
       </c>
       <c r="CF14">
-        <v>146796000.0</v>
+        <v>6729000.0</v>
       </c>
       <c r="CG14">
-        <v>146116000.0</v>
+        <v>6233000.0</v>
       </c>
       <c r="CH14">
-        <v>145800000.0</v>
+        <v>5905000.0</v>
       </c>
       <c r="CI14">
-        <v>145597000.0</v>
+        <v>2425000.0</v>
       </c>
       <c r="CJ14">
-        <v>145536000.0</v>
+        <v>8299000.0</v>
       </c>
       <c r="CK14">
-        <v>145536179.0</v>
+        <v>7492000.0</v>
       </c>
       <c r="CL14">
-        <v>145300000.0</v>
+        <v>7598000.0</v>
       </c>
       <c r="CM14">
-        <v>144908000.0</v>
+        <v>7923000.0</v>
       </c>
       <c r="CN14">
-        <v>143746000.0</v>
+        <v>7154000.0</v>
       </c>
       <c r="CO14">
-        <v>138868000.0</v>
+        <v>5956000.0</v>
       </c>
       <c r="CP14">
-        <v>77400000.0</v>
+        <v>5613000.0</v>
       </c>
       <c r="CQ14">
-        <v>78312000.0</v>
+        <v>6172000.0</v>
       </c>
       <c r="CR14">
-        <v>78292690.0</v>
+        <v>4993000.0</v>
       </c>
       <c r="CS14">
-        <v>73925190.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="CT14">
-        <v>75539945.0</v>
+        <v>4861000.0</v>
       </c>
       <c r="CU14">
-        <v>75539945.0</v>
+        <v>4924751.0</v>
       </c>
       <c r="CV14">
-        <v>66631543.0</v>
+        <v>4410445.0</v>
       </c>
       <c r="CW14">
-        <v>69893557.0</v>
+        <v>3200631.0</v>
       </c>
       <c r="CX14">
-        <v>79872295.0</v>
+        <v>3101173.0</v>
       </c>
       <c r="CY14">
-        <v>79872295.0</v>
+        <v>2171010.0</v>
       </c>
       <c r="CZ14">
-        <v>76667686.0</v>
+        <v>3404328.0</v>
       </c>
       <c r="DA14">
-        <v>96694000.0</v>
+        <v>3311049.0</v>
       </c>
       <c r="DB14">
-        <v>73330900.0</v>
+        <v>3310573.0</v>
       </c>
       <c r="DC14">
-        <v>73330900.0</v>
+        <v>3098068.0</v>
       </c>
       <c r="DD14">
-        <v>87506747.0</v>
+        <v>2859376.0</v>
       </c>
       <c r="DE14">
-        <v>69996931.0</v>
+        <v>3016811.0</v>
       </c>
       <c r="DF14">
-        <v>44997705.0</v>
+        <v>2914872.0</v>
       </c>
       <c r="DG14">
-        <v>44997705.0</v>
+        <v>2804629.0</v>
       </c>
       <c r="DH14">
-        <v>51386512.0</v>
+        <v>3031445.0</v>
       </c>
       <c r="DI14">
-        <v>57775319.0</v>
+        <v>3096018.0</v>
       </c>
       <c r="DJ14">
-        <v>65005439.0</v>
+        <v>2890377.0</v>
       </c>
       <c r="DK14">
-        <v>65005439.0</v>
+        <v>3054968.0</v>
       </c>
       <c r="DL14">
-        <v>79997826.0</v>
+        <v>3183726.0</v>
       </c>
       <c r="DM14">
-        <v>61667644.0</v>
+        <v>2394928.0</v>
       </c>
       <c r="DN14">
-        <v>90059401.0</v>
+        <v>1299921.0</v>
       </c>
       <c r="DO14">
-        <v>90059401.0</v>
+        <v>145450.0</v>
       </c>
     </row>
     <row r="15" spans="1:119">
       <c r="A15" t="s">
-        <v>44</v>
-[...5 lines deleted...]
-      <c r="F15"/>
+        <v>225</v>
+      </c>
+      <c r="B15">
+        <v>0.0</v>
+      </c>
+      <c r="C15">
+        <v>0.0</v>
+      </c>
+      <c r="D15">
+        <v>0.0</v>
+      </c>
+      <c r="E15">
+        <v>0.0</v>
+      </c>
+      <c r="F15">
+        <v>0.0</v>
+      </c>
       <c r="G15"/>
       <c r="H15"/>
-      <c r="I15"/>
-      <c r="J15"/>
+      <c r="I15">
+        <v>0.0</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-      <c r="N15"/>
-[...4 lines deleted...]
-      <c r="S15"/>
+      <c r="N15">
+        <v>8870000.0</v>
+      </c>
+      <c r="O15">
+        <v>8870000.0</v>
+      </c>
+      <c r="P15">
+        <v>8870000.0</v>
+      </c>
+      <c r="Q15">
+        <v>8870000.0</v>
+      </c>
+      <c r="R15">
+        <v>0.0</v>
+      </c>
+      <c r="S15">
+        <v>0.0</v>
+      </c>
       <c r="T15">
-        <v>2717800000.0</v>
+        <v>0.0</v>
       </c>
       <c r="U15">
-        <v>2717000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="V15">
-        <v>2710800000.0</v>
+        <v>0.0</v>
       </c>
       <c r="W15">
-        <v>2705900000.0</v>
+        <v>0.0</v>
       </c>
       <c r="X15">
-        <v>2701900000.0</v>
+        <v>0.0</v>
       </c>
       <c r="Y15">
-        <v>2694000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="Z15">
-        <v>2686800000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AA15">
-        <v>2682900000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AB15">
-        <v>2682800000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AC15">
-        <v>2682800000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AD15">
-        <v>2680100000.0</v>
-[...42 lines deleted...]
-      </c>
+        <v>0.0</v>
+      </c>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
       <c r="AS15">
-        <v>2363000000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="AT15">
-        <v>2322700000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="AU15">
-        <v>2322500000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="AV15">
-        <v>2319500000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="AW15">
-        <v>2319000000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="AX15">
-        <v>2317600000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="AY15">
-        <v>2316100000.0</v>
+        <v>102400000.0</v>
       </c>
       <c r="AZ15">
-        <v>2316100000.0</v>
+        <v>52200000.0</v>
       </c>
       <c r="BA15">
-        <v>2316100000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="BB15">
-        <v>2315800000.0</v>
+        <v>48600000.0</v>
       </c>
       <c r="BC15">
-        <v>2315100000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="BD15">
-        <v>2311000000.0</v>
+        <v>54300000.0</v>
       </c>
       <c r="BE15">
-        <v>2310500000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="BF15">
-        <v>2308600000.0</v>
+        <v>48800000.0</v>
       </c>
       <c r="BG15">
-        <v>2306100000.0</v>
+        <v>4887000.0</v>
       </c>
       <c r="BH15">
-        <v>2297800000.0</v>
+        <v>41800000.0</v>
       </c>
       <c r="BI15">
-        <v>2292500000.0</v>
+        <v>2105000.0</v>
       </c>
       <c r="BJ15">
-        <v>2255500000.0</v>
+        <v>31324000.0</v>
       </c>
       <c r="BK15">
-        <v>2260200000.0</v>
+        <v>7177000.0</v>
       </c>
       <c r="BL15">
-        <v>2245000000.0</v>
+        <v>24507000.0</v>
       </c>
       <c r="BM15">
-        <v>2234300000.0</v>
+        <v>24507000.0</v>
       </c>
       <c r="BN15">
-        <v>2203300000.0</v>
+        <v>24507000.0</v>
       </c>
       <c r="BO15">
-        <v>2192600000.0</v>
+        <v>17740000.0</v>
       </c>
       <c r="BP15">
-        <v>2184000000.0</v>
+        <v>17740000.0</v>
       </c>
       <c r="BQ15">
-        <v>2155600000.0</v>
+        <v>17740000.0</v>
       </c>
       <c r="BR15">
-        <v>1655800000.0</v>
+        <v>17740000.0</v>
       </c>
       <c r="BS15">
-        <v>1656400000.0</v>
+        <v>17740000.0</v>
       </c>
       <c r="BT15">
-        <v>1655500000.0</v>
+        <v>17625000.0</v>
       </c>
       <c r="BU15">
-        <v>1647800000.0</v>
+        <v>17625000.0</v>
       </c>
       <c r="BV15">
-        <v>1633100000.0</v>
+        <v>17625000.0</v>
       </c>
       <c r="BW15">
-        <v>1632500000.0</v>
+        <v>111000.0</v>
       </c>
       <c r="BX15">
-        <v>1629500000.0</v>
+        <v>111000.0</v>
       </c>
       <c r="BY15">
-        <v>1627900000.0</v>
+        <v>17570000.0</v>
       </c>
       <c r="BZ15">
-        <v>1626000000.0</v>
+        <v>17570000.0</v>
       </c>
       <c r="CA15">
-        <v>561400000.0</v>
+        <v>8870000.0</v>
       </c>
       <c r="CB15">
-        <v>560700000.0</v>
+        <v>8870000.0</v>
       </c>
       <c r="CC15">
-        <v>559400000.0</v>
+        <v>8870000.0</v>
       </c>
       <c r="CD15">
-        <v>352600000.0</v>
+        <v>8870000.0</v>
       </c>
       <c r="CE15">
-        <v>352400000.0</v>
+        <v>7276000.0</v>
       </c>
       <c r="CF15">
-        <v>348700000.0</v>
+        <v>7276000.0</v>
       </c>
       <c r="CG15">
-        <v>345500000.0</v>
+        <v>7276000.0</v>
       </c>
       <c r="CH15">
-        <v>344000000.0</v>
+        <v>7276000.0</v>
       </c>
       <c r="CI15">
-        <v>343700000.0</v>
+        <v>6725000.0</v>
       </c>
       <c r="CJ15">
-        <v>343300000.0</v>
+        <v>6725000.0</v>
       </c>
       <c r="CK15">
-        <v>343200000.0</v>
+        <v>6725000.0</v>
       </c>
       <c r="CL15">
-        <v>342200000.0</v>
+        <v>6725000.0</v>
       </c>
       <c r="CM15">
-        <v>340300000.0</v>
+        <v>6725000.0</v>
       </c>
       <c r="CN15">
-        <v>336200000.0</v>
+        <v>2519000.0</v>
       </c>
       <c r="CO15">
-        <v>335300000.0</v>
+        <v>2519000.0</v>
       </c>
       <c r="CP15">
-        <v>118300000.0</v>
-[...4 lines deleted...]
-      <c r="CT15"/>
+        <v>2519000.0</v>
+      </c>
+      <c r="CQ15">
+        <v>2306000.0</v>
+      </c>
+      <c r="CR15">
+        <v>2306000.0</v>
+      </c>
+      <c r="CS15">
+        <v>2306000.0</v>
+      </c>
+      <c r="CT15">
+        <v>2306000.0</v>
+      </c>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
     </row>
     <row r="16" spans="1:119">
       <c r="A16" t="s">
-        <v>45</v>
-[...3 lines deleted...]
-      <c r="D16"/>
+        <v>226</v>
+      </c>
+      <c r="B16">
+        <v>550200000.0</v>
+      </c>
+      <c r="C16">
+        <v>421132205.0</v>
+      </c>
+      <c r="D16">
+        <v>314300000.0</v>
+      </c>
       <c r="E16">
-        <v>76400000.0</v>
+        <v>223800000.0</v>
       </c>
       <c r="F16">
-        <v>151100000.0</v>
+        <v>316600000.0</v>
       </c>
       <c r="G16">
-        <v>211500000.0</v>
+        <v>347500000.0</v>
       </c>
       <c r="H16">
-        <v>271300000.0</v>
+        <v>553400000.0</v>
       </c>
       <c r="I16">
-        <v>260930741.0</v>
+        <v>511400000.0</v>
       </c>
       <c r="J16">
-        <v>240700000.0</v>
+        <v>290899816.0</v>
       </c>
       <c r="K16">
-        <v>193200000.0</v>
+        <v>367100000.0</v>
       </c>
       <c r="L16">
-        <v>166200000.0</v>
+        <v>548900000.0</v>
       </c>
       <c r="M16">
-        <v>64442954.0</v>
-[...1 lines deleted...]
-      <c r="N16"/>
+        <v>747700000.0</v>
+      </c>
+      <c r="N16">
+        <v>532454905.0</v>
+      </c>
       <c r="O16">
-        <v>47956515.0</v>
+        <v>407800000.0</v>
       </c>
       <c r="P16">
-        <v>96154317.0</v>
+        <v>531791096.0</v>
       </c>
       <c r="Q16">
-        <v>143000000.0</v>
+        <v>451825132.0</v>
       </c>
       <c r="R16">
-        <v>189443220.0</v>
+        <v>518586074.0</v>
       </c>
       <c r="S16">
-        <v>145985257.0</v>
+        <v>544900000.0</v>
       </c>
       <c r="T16">
-        <v>97500000.0</v>
+        <v>742100000.0</v>
       </c>
       <c r="U16">
-        <v>48800000.0</v>
+        <v>824900000.0</v>
       </c>
       <c r="V16">
-        <v>36300000.0</v>
+        <v>963000000.0</v>
       </c>
       <c r="W16">
-        <v>49900000.0</v>
+        <v>941500000.0</v>
       </c>
       <c r="X16">
-        <v>38000000.0</v>
+        <v>890600000.0</v>
       </c>
       <c r="Y16">
-        <v>26500000.0</v>
+        <v>831900000.0</v>
       </c>
       <c r="Z16">
-        <v>17600000.0</v>
+        <v>795000000.0</v>
       </c>
       <c r="AA16">
-        <v>32600000.0</v>
+        <v>830600000.0</v>
       </c>
       <c r="AB16">
-        <v>23000000.0</v>
-[...8 lines deleted...]
-      <c r="AJ16"/>
+        <v>634000000.0</v>
+      </c>
+      <c r="AC16">
+        <v>609700000.0</v>
+      </c>
+      <c r="AD16">
+        <v>589200000.0</v>
+      </c>
+      <c r="AE16">
+        <v>615100000.0</v>
+      </c>
+      <c r="AF16">
+        <v>595900000.0</v>
+      </c>
+      <c r="AG16">
+        <v>655800000.0</v>
+      </c>
+      <c r="AH16">
+        <v>705000000.0</v>
+      </c>
+      <c r="AI16">
+        <v>664100000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>583600000.0</v>
+      </c>
       <c r="AK16">
-        <v>39300000.0</v>
+        <v>776200000.0</v>
       </c>
       <c r="AL16">
-        <v>30400000.0</v>
+        <v>1073100000.0</v>
       </c>
       <c r="AM16">
-        <v>52400000.0</v>
-[...1 lines deleted...]
-      <c r="AN16"/>
+        <v>652000000.0</v>
+      </c>
+      <c r="AN16">
+        <v>627300000.0</v>
+      </c>
       <c r="AO16">
-        <v>28600000.0</v>
+        <v>554200000.0</v>
       </c>
       <c r="AP16">
-        <v>28600000.0</v>
-[...10 lines deleted...]
-      <c r="AZ16"/>
+        <v>554200000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>586700000.0</v>
+      </c>
+      <c r="AR16">
+        <v>632800000.0</v>
+      </c>
+      <c r="AS16">
+        <v>678600000.0</v>
+      </c>
+      <c r="AT16">
+        <v>678600000.0</v>
+      </c>
+      <c r="AU16">
+        <v>729200000.0</v>
+      </c>
+      <c r="AV16">
+        <v>170500000.0</v>
+      </c>
+      <c r="AW16">
+        <v>120200000.0</v>
+      </c>
+      <c r="AX16">
+        <v>139900000.0</v>
+      </c>
+      <c r="AY16">
+        <v>222300000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>360800000.0</v>
+      </c>
       <c r="BA16">
-        <v>-7800000.0</v>
-[...24 lines deleted...]
-      <c r="BY16"/>
+        <v>447300000.0</v>
+      </c>
+      <c r="BB16">
+        <v>648000000.0</v>
+      </c>
+      <c r="BC16">
+        <v>813500000.0</v>
+      </c>
+      <c r="BD16">
+        <v>896800000.0</v>
+      </c>
+      <c r="BE16">
+        <v>387900000.0</v>
+      </c>
+      <c r="BF16">
+        <v>1033300000.0</v>
+      </c>
+      <c r="BG16">
+        <v>1051613000.0</v>
+      </c>
+      <c r="BH16">
+        <v>886700000.0</v>
+      </c>
+      <c r="BI16">
+        <v>1047477000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>477535000.0</v>
+      </c>
+      <c r="BK16">
+        <v>270779000.0</v>
+      </c>
+      <c r="BL16">
+        <v>112655000.0</v>
+      </c>
+      <c r="BM16">
+        <v>103454000.0</v>
+      </c>
+      <c r="BN16">
+        <v>169696000.0</v>
+      </c>
+      <c r="BO16">
+        <v>191374000.0</v>
+      </c>
+      <c r="BP16">
+        <v>244100000.0</v>
+      </c>
+      <c r="BQ16">
+        <v>301383000.0</v>
+      </c>
+      <c r="BR16">
+        <v>371669000.0</v>
+      </c>
+      <c r="BS16">
+        <v>117989000.0</v>
+      </c>
+      <c r="BT16">
+        <v>153270000.0</v>
+      </c>
+      <c r="BU16">
+        <v>139969000.0</v>
+      </c>
+      <c r="BV16">
+        <v>132408000.0</v>
+      </c>
+      <c r="BW16">
+        <v>113265000.0</v>
+      </c>
+      <c r="BX16">
+        <v>106434000.0</v>
+      </c>
+      <c r="BY16">
+        <v>92764000.0</v>
+      </c>
       <c r="BZ16">
-        <v>265000.0</v>
-[...12 lines deleted...]
-      <c r="CL16"/>
+        <v>110204000.0</v>
+      </c>
+      <c r="CA16">
+        <v>101500000.0</v>
+      </c>
+      <c r="CB16">
+        <v>98438000.0</v>
+      </c>
+      <c r="CC16">
+        <v>70653000.0</v>
+      </c>
+      <c r="CD16">
+        <v>69136000.0</v>
+      </c>
+      <c r="CE16">
+        <v>45534000.0</v>
+      </c>
+      <c r="CF16">
+        <v>42159000.0</v>
+      </c>
+      <c r="CG16">
+        <v>40135000.0</v>
+      </c>
+      <c r="CH16">
+        <v>36093000.0</v>
+      </c>
+      <c r="CI16">
+        <v>37380000.0</v>
+      </c>
+      <c r="CJ16">
+        <v>45182000.0</v>
+      </c>
+      <c r="CK16">
+        <v>47233000.0</v>
+      </c>
+      <c r="CL16">
+        <v>65745000.0</v>
+      </c>
       <c r="CM16">
-        <v>2068000.0</v>
-[...28 lines deleted...]
-      <c r="DO16"/>
+        <v>66675000.0</v>
+      </c>
+      <c r="CN16">
+        <v>59363000.0</v>
+      </c>
+      <c r="CO16">
+        <v>54395000.0</v>
+      </c>
+      <c r="CP16">
+        <v>51254000.0</v>
+      </c>
+      <c r="CQ16">
+        <v>15835000.0</v>
+      </c>
+      <c r="CR16">
+        <v>17250000.0</v>
+      </c>
+      <c r="CS16">
+        <v>17420000.0</v>
+      </c>
+      <c r="CT16">
+        <v>20140000.0</v>
+      </c>
+      <c r="CU16">
+        <v>25332000.0</v>
+      </c>
+      <c r="CV16">
+        <v>33579621.0</v>
+      </c>
+      <c r="CW16">
+        <v>29944477.0</v>
+      </c>
+      <c r="CX16">
+        <v>41814145.0</v>
+      </c>
+      <c r="CY16">
+        <v>36797573.0</v>
+      </c>
+      <c r="CZ16">
+        <v>59607426.0</v>
+      </c>
+      <c r="DA16">
+        <v>52770270.0</v>
+      </c>
+      <c r="DB16">
+        <v>65314849.0</v>
+      </c>
+      <c r="DC16">
+        <v>59722126.0</v>
+      </c>
+      <c r="DD16">
+        <v>63241107.0</v>
+      </c>
+      <c r="DE16">
+        <v>54203314.0</v>
+      </c>
+      <c r="DF16">
+        <v>66180855.0</v>
+      </c>
+      <c r="DG16">
+        <v>61115059.0</v>
+      </c>
+      <c r="DH16">
+        <v>62994184.0</v>
+      </c>
+      <c r="DI16">
+        <v>61564626.0</v>
+      </c>
+      <c r="DJ16">
+        <v>38632358.0</v>
+      </c>
+      <c r="DK16">
+        <v>33298356.0</v>
+      </c>
+      <c r="DL16">
+        <v>43733256.0</v>
+      </c>
+      <c r="DM16">
+        <v>37383178.0</v>
+      </c>
+      <c r="DN16">
+        <v>38419874.0</v>
+      </c>
+      <c r="DO16">
+        <v>35972273.0</v>
+      </c>
     </row>
     <row r="17" spans="1:119">
       <c r="A17" t="s">
-        <v>46</v>
+        <v>227</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -9517,235 +40150,543 @@
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
     </row>
     <row r="18" spans="1:119">
       <c r="A18" t="s">
-        <v>47</v>
-[...20 lines deleted...]
-      <c r="U18"/>
+        <v>228</v>
+      </c>
+      <c r="B18">
+        <v>460700000.0</v>
+      </c>
+      <c r="C18">
+        <v>603262107.0</v>
+      </c>
+      <c r="D18">
+        <v>207000000.0</v>
+      </c>
+      <c r="E18">
+        <v>5600000.0</v>
+      </c>
+      <c r="F18">
+        <v>9400000.0</v>
+      </c>
+      <c r="G18">
+        <v>-18800000.0</v>
+      </c>
+      <c r="H18">
+        <v>35000000.0</v>
+      </c>
+      <c r="I18">
+        <v>-14100000.0</v>
+      </c>
+      <c r="J18">
+        <v>-87109138.0</v>
+      </c>
+      <c r="K18">
+        <v>-210100000.0</v>
+      </c>
+      <c r="L18">
+        <v>-207900000.0</v>
+      </c>
+      <c r="M18">
+        <v>-205000000.0</v>
+      </c>
+      <c r="N18">
+        <v>-180213703.0</v>
+      </c>
+      <c r="O18">
+        <v>-23000000.0</v>
+      </c>
+      <c r="P18">
+        <v>-78389035.0</v>
+      </c>
+      <c r="Q18">
+        <v>-142193592.0</v>
+      </c>
+      <c r="R18">
+        <v>1113509.0</v>
+      </c>
+      <c r="S18">
+        <v>-171200000.0</v>
+      </c>
+      <c r="T18">
+        <v>-61300000.0</v>
+      </c>
+      <c r="U18">
+        <v>-120000000.0</v>
+      </c>
       <c r="V18">
-        <v>14300000.0</v>
-[...11 lines deleted...]
-      <c r="AG18"/>
+        <v>-200000.0</v>
+      </c>
+      <c r="W18">
+        <v>-1391750.0</v>
+      </c>
+      <c r="X18">
+        <v>44500000.0</v>
+      </c>
+      <c r="Y18">
+        <v>3000000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-23500000.0</v>
+      </c>
+      <c r="AA18">
+        <v>189000000.0</v>
+      </c>
+      <c r="AB18">
+        <v>-3700000.0</v>
+      </c>
+      <c r="AC18">
+        <v>-34600000.0</v>
+      </c>
+      <c r="AD18">
+        <v>-61400000.0</v>
+      </c>
+      <c r="AE18">
+        <v>-94600000.0</v>
+      </c>
+      <c r="AF18">
+        <v>-51700000.0</v>
+      </c>
+      <c r="AG18">
+        <v>-36200000.0</v>
+      </c>
       <c r="AH18">
-        <v>198200000.0</v>
-[...3 lines deleted...]
-      <c r="AK18"/>
+        <v>37600000.0</v>
+      </c>
+      <c r="AI18">
+        <v>-24600000.0</v>
+      </c>
+      <c r="AJ18">
+        <v>32300000.0</v>
+      </c>
+      <c r="AK18">
+        <v>29700000.0</v>
+      </c>
       <c r="AL18">
-        <v>159000000.0</v>
-[...3 lines deleted...]
-      <c r="AO18"/>
+        <v>22300000.0</v>
+      </c>
+      <c r="AM18">
+        <v>3400000.0</v>
+      </c>
+      <c r="AN18">
+        <v>44300000.0</v>
+      </c>
+      <c r="AO18">
+        <v>-16000000.0</v>
+      </c>
       <c r="AP18">
-        <v>145800000.0</v>
-[...3 lines deleted...]
-      <c r="AS18"/>
+        <v>-16000000.0</v>
+      </c>
+      <c r="AQ18">
+        <v>-18200000.0</v>
+      </c>
+      <c r="AR18">
+        <v>-33600000.0</v>
+      </c>
+      <c r="AS18">
+        <v>-27400000.0</v>
+      </c>
       <c r="AT18">
-        <v>165500000.0</v>
-[...73 lines deleted...]
-      <c r="DO18"/>
+        <v>-27400000.0</v>
+      </c>
+      <c r="AU18">
+        <v>-20500000.0</v>
+      </c>
+      <c r="AV18">
+        <v>40500000.0</v>
+      </c>
+      <c r="AW18">
+        <v>-38800000.0</v>
+      </c>
+      <c r="AX18">
+        <v>-72100000.0</v>
+      </c>
+      <c r="AY18">
+        <v>-98500000.0</v>
+      </c>
+      <c r="AZ18">
+        <v>-44800000.0</v>
+      </c>
+      <c r="BA18">
+        <v>-152100000.0</v>
+      </c>
+      <c r="BB18">
+        <v>-95200000.0</v>
+      </c>
+      <c r="BC18">
+        <v>-90200000.0</v>
+      </c>
+      <c r="BD18">
+        <v>-89300000.0</v>
+      </c>
+      <c r="BE18">
+        <v>-92400000.0</v>
+      </c>
+      <c r="BF18">
+        <v>37600000.0</v>
+      </c>
+      <c r="BG18">
+        <v>57367000.0</v>
+      </c>
+      <c r="BH18">
+        <v>71900000.0</v>
+      </c>
+      <c r="BI18">
+        <v>-76081000.0</v>
+      </c>
+      <c r="BJ18">
+        <v>152550000.0</v>
+      </c>
+      <c r="BK18">
+        <v>156674000.0</v>
+      </c>
+      <c r="BL18">
+        <v>8309000.0</v>
+      </c>
+      <c r="BM18">
+        <v>-85939000.0</v>
+      </c>
+      <c r="BN18">
+        <v>-36057000.0</v>
+      </c>
+      <c r="BO18">
+        <v>-55085000.0</v>
+      </c>
+      <c r="BP18">
+        <v>-36830000.0</v>
+      </c>
+      <c r="BQ18">
+        <v>-105270000.0</v>
+      </c>
+      <c r="BR18">
+        <v>1579000.0</v>
+      </c>
+      <c r="BS18">
+        <v>15422000.0</v>
+      </c>
+      <c r="BT18">
+        <v>18015000.0</v>
+      </c>
+      <c r="BU18">
+        <v>10868000.0</v>
+      </c>
+      <c r="BV18">
+        <v>41704000.0</v>
+      </c>
+      <c r="BW18">
+        <v>26199000.0</v>
+      </c>
+      <c r="BX18">
+        <v>22721000.0</v>
+      </c>
+      <c r="BY18">
+        <v>-15139000.0</v>
+      </c>
+      <c r="BZ18">
+        <v>-8339000.0</v>
+      </c>
+      <c r="CA18">
+        <v>-17079000.0</v>
+      </c>
+      <c r="CB18">
+        <v>10264000.0</v>
+      </c>
+      <c r="CC18">
+        <v>22280000.0</v>
+      </c>
+      <c r="CD18">
+        <v>21133000.0</v>
+      </c>
+      <c r="CE18">
+        <v>17583000.0</v>
+      </c>
+      <c r="CF18">
+        <v>-545000.0</v>
+      </c>
+      <c r="CG18">
+        <v>2875000.0</v>
+      </c>
+      <c r="CH18">
+        <v>5115000.0</v>
+      </c>
+      <c r="CI18">
+        <v>-7232000.0</v>
+      </c>
+      <c r="CJ18">
+        <v>17031000.0</v>
+      </c>
+      <c r="CK18">
+        <v>-8769000.0</v>
+      </c>
+      <c r="CL18">
+        <v>3653000.0</v>
+      </c>
+      <c r="CM18">
+        <v>770000.0</v>
+      </c>
+      <c r="CN18">
+        <v>4558000.0</v>
+      </c>
+      <c r="CO18">
+        <v>5266000.0</v>
+      </c>
+      <c r="CP18">
+        <v>10079000.0</v>
+      </c>
+      <c r="CQ18">
+        <v>1170000.0</v>
+      </c>
+      <c r="CR18">
+        <v>2325000.0</v>
+      </c>
+      <c r="CS18">
+        <v>10818000.0</v>
+      </c>
+      <c r="CT18">
+        <v>-4223000.0</v>
+      </c>
+      <c r="CU18">
+        <v>5963529.0</v>
+      </c>
+      <c r="CV18">
+        <v>7408696.0</v>
+      </c>
+      <c r="CW18">
+        <v>858986.0</v>
+      </c>
+      <c r="CX18">
+        <v>4442753.0</v>
+      </c>
+      <c r="CY18">
+        <v>-17905061.0</v>
+      </c>
+      <c r="CZ18">
+        <v>5925139.0</v>
+      </c>
+      <c r="DA18">
+        <v>-1599869.0</v>
+      </c>
+      <c r="DB18">
+        <v>8897166.0</v>
+      </c>
+      <c r="DC18">
+        <v>2073144.0</v>
+      </c>
+      <c r="DD18">
+        <v>8854230.0</v>
+      </c>
+      <c r="DE18">
+        <v>4668083.0</v>
+      </c>
+      <c r="DF18">
+        <v>5763498.0</v>
+      </c>
+      <c r="DG18">
+        <v>6660045.0</v>
+      </c>
+      <c r="DH18">
+        <v>1935981.0</v>
+      </c>
+      <c r="DI18">
+        <v>-323543.0</v>
+      </c>
+      <c r="DJ18">
+        <v>9235108.0</v>
+      </c>
+      <c r="DK18">
+        <v>-20752.0</v>
+      </c>
+      <c r="DL18">
+        <v>6663665.0</v>
+      </c>
+      <c r="DM18">
+        <v>-445968.0</v>
+      </c>
+      <c r="DN18">
+        <v>-3538673.0</v>
+      </c>
+      <c r="DO18">
+        <v>-2422350.0</v>
+      </c>
     </row>
     <row r="19" spans="1:119">
       <c r="A19" t="s">
-        <v>48</v>
-[...38 lines deleted...]
-      <c r="AM19"/>
+        <v>229</v>
+      </c>
+      <c r="B19">
+        <v>5000000.0</v>
+      </c>
+      <c r="C19">
+        <v>12700000.0</v>
+      </c>
+      <c r="D19">
+        <v>-68800000.0</v>
+      </c>
+      <c r="E19">
+        <v>-64800000.0</v>
+      </c>
+      <c r="F19">
+        <v>-86600000.0</v>
+      </c>
+      <c r="G19">
+        <v>-102500000.0</v>
+      </c>
+      <c r="H19">
+        <v>-109700000.0</v>
+      </c>
+      <c r="I19">
+        <v>-205800000.0</v>
+      </c>
+      <c r="J19">
+        <v>-164400000.0</v>
+      </c>
+      <c r="K19">
+        <v>-272200000.0</v>
+      </c>
+      <c r="L19">
+        <v>-236800000.0</v>
+      </c>
+      <c r="M19">
+        <v>-53900000.0</v>
+      </c>
+      <c r="N19">
+        <v>160600000.0</v>
+      </c>
+      <c r="O19">
+        <v>-233300000.0</v>
+      </c>
+      <c r="P19">
+        <v>15200000.0</v>
+      </c>
+      <c r="Q19">
+        <v>2100000.0</v>
+      </c>
+      <c r="R19">
+        <v>7800000.0</v>
+      </c>
+      <c r="S19">
+        <v>-263300000.0</v>
+      </c>
+      <c r="T19">
+        <v>-142400000.0</v>
+      </c>
+      <c r="U19">
+        <v>-161700000.0</v>
+      </c>
+      <c r="V19">
+        <v>-1700000.0</v>
+      </c>
+      <c r="W19">
+        <v>-78000000.0</v>
+      </c>
+      <c r="X19">
+        <v>-67900000.0</v>
+      </c>
+      <c r="Y19">
+        <v>-36200000.0</v>
+      </c>
+      <c r="Z19">
+        <v>-64100000.0</v>
+      </c>
+      <c r="AA19">
+        <v>-62800000.0</v>
+      </c>
+      <c r="AB19">
+        <v>-17900000.0</v>
+      </c>
+      <c r="AC19">
+        <v>-36200000.0</v>
+      </c>
+      <c r="AD19">
+        <v>-32900000.0</v>
+      </c>
+      <c r="AE19">
+        <v>-200000.0</v>
+      </c>
+      <c r="AF19">
+        <v>-5200000.0</v>
+      </c>
+      <c r="AG19">
+        <v>4200000.0</v>
+      </c>
+      <c r="AH19">
+        <v>-2000000.0</v>
+      </c>
+      <c r="AI19">
+        <v>-125600000.0</v>
+      </c>
+      <c r="AJ19">
+        <v>-226300000.0</v>
+      </c>
+      <c r="AK19">
+        <v>800000.0</v>
+      </c>
+      <c r="AL19">
+        <v>-7800000.0</v>
+      </c>
+      <c r="AM19">
+        <v>500000.0</v>
+      </c>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
-      <c r="AQ19"/>
+      <c r="AQ19">
+        <v>14000000.0</v>
+      </c>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
-      <c r="AU19"/>
+      <c r="AU19">
+        <v>7300000.0</v>
+      </c>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
-      <c r="AY19"/>
+      <c r="AY19">
+        <v>-5600000.0</v>
+      </c>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
@@ -9773,30772 +40714,89 @@
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
     </row>
     <row r="20" spans="1:119">
       <c r="A20" t="s">
-        <v>49</v>
-[...9 lines deleted...]
-      <c r="J20"/>
+        <v>230</v>
+      </c>
+      <c r="B20">
+        <v>13200000.0</v>
+      </c>
+      <c r="C20">
+        <v>3800000.0</v>
+      </c>
+      <c r="D20">
+        <v>0.0</v>
+      </c>
+      <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
+        <v>6900000.0</v>
+      </c>
+      <c r="G20">
+        <v>5900000.0</v>
+      </c>
+      <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20">
+        <v>287500000.0</v>
+      </c>
+      <c r="J20">
+        <v>5900000.0</v>
+      </c>
       <c r="K20"/>
-      <c r="L20"/>
-[...12834 lines deleted...]
-      </c>
       <c r="L20">
-        <v>652000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="M20">
-        <v>42700000.0</v>
-[...17868 lines deleted...]
-      <c r="N20"/>
+        <v>0.0</v>
+      </c>
+      <c r="N20">
+        <v>0.0</v>
+      </c>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
@@ -40599,179 +40857,182 @@
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
+      <c r="DO20"/>
     </row>
-    <row r="21" spans="1:118">
+    <row r="21" spans="1:119">
       <c r="A21" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B21">
+        <v>-109300000.0</v>
+      </c>
+      <c r="C21">
         <v>-370700000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-112200000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>31400000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-17500000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>194300000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-6400000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>21300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>254900000.0</v>
       </c>
       <c r="M21">
         <v>254900000.0</v>
       </c>
       <c r="N21">
         <v>254900000.0</v>
       </c>
       <c r="O21">
+        <v>254900000.0</v>
+      </c>
+      <c r="P21">
         <v>228000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>143500000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-6900000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-6500000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-7000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-6700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6400000.0</v>
       </c>
       <c r="V21">
         <v>-6400000.0</v>
       </c>
       <c r="W21">
+        <v>-6400000.0</v>
+      </c>
+      <c r="X21">
         <v>16000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>5600000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-4500000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-3600000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-3000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>21800000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-1000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-300000.0</v>
       </c>
       <c r="AF21">
         <v>-300000.0</v>
       </c>
       <c r="AG21">
+        <v>-300000.0</v>
+      </c>
+      <c r="AH21">
         <v>-200000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-117000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-100000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-510500000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>393600000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-212600000.0</v>
       </c>
-      <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
-      <c r="AP21">
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>23100000.0</v>
       </c>
-      <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>23100000.0</v>
       </c>
-      <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
-      <c r="AX21">
+      <c r="AX21"/>
+      <c r="AY21">
         <v>23100000.0</v>
       </c>
-      <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
@@ -40795,3090 +41056,3120 @@
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
+      <c r="DO21"/>
     </row>
-    <row r="22" spans="1:118">
+    <row r="22" spans="1:119">
       <c r="A22" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B22">
+        <v>417400000.0</v>
+      </c>
+      <c r="C22">
         <v>412849959.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>139400000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>85900000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>46500000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>91100000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>602500000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>92500000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>54555208.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-9400000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-800000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>92600000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>6300479.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>45200000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-42943692.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-22010869.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>16196507.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-204000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-75300000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-300000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>21700000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>60345899.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-7700000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>25500000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-32900000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-341200000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-1200000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-14300000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-41300000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-32600000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-9000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-24200000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>46100000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-16900000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>32600000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>511600000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-16800000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-2800000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>21100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9200000.0</v>
       </c>
       <c r="AO22">
         <v>-9200000.0</v>
       </c>
       <c r="AP22">
+        <v>-9200000.0</v>
+      </c>
+      <c r="AQ22">
         <v>52700000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-83700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-20300000.0</v>
       </c>
       <c r="AS22">
         <v>-20300000.0</v>
       </c>
       <c r="AT22">
+        <v>-20300000.0</v>
+      </c>
+      <c r="AU22">
         <v>28000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-67300000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-15200000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>4700000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-880100000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>27500000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-25300000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>17300000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>94600000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>86700000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>60900000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>129000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>145765000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>60000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>80114000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>153378000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>126262000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>40752000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>35713000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>58844000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-47365000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>64862000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>44123000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>52503000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-96409000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>18849000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>33271000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>34373000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>8817000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>19208000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>-81370000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>11285000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>9274000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>13425000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>29838000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>19851000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>6178000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>4198000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>2375000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>7743000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>6552000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>-926000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>77000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>5906000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>2400000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>4331000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>3730000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>4578000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>-2412000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>2622000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>863000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>4462000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>1738191.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>3019711.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>2643000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>3547098.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>-1693585.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>4797432.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>5080429.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>2689841.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>1958083.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>6062678.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>2399322.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>2782378.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>3493017.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>531175.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>1096061.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>3665844.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>-884721.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>3837772.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>2237371.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>-2672059.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>-1516371.0</v>
       </c>
     </row>
-    <row r="23" spans="1:118">
+    <row r="23" spans="1:119">
       <c r="A23" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B23">
+        <v>-2800000.0</v>
+      </c>
+      <c r="C23">
         <v>-13316857.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-16700000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-164805380.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-14500000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-395100000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2900000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-13000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>13638802.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-5100000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-16300000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-8700000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>190814509.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-20400000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-13481879.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-20665221.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-6782287.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>6900000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-4400000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-9300000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-7800000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-6608612.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-800000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-6300000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-2800000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-3800000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-1700000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-7400000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-1200000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-2800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3000000.0</v>
       </c>
       <c r="AF23">
         <v>-3000000.0</v>
       </c>
       <c r="AG23">
+        <v>-3000000.0</v>
+      </c>
+      <c r="AH23">
         <v>-500000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-4500000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-3304115.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-6723110.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-700000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-400000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-11000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-16200000.0</v>
       </c>
       <c r="AO23">
         <v>-16200000.0</v>
       </c>
       <c r="AP23">
+        <v>-16200000.0</v>
+      </c>
+      <c r="AQ23">
         <v>-2700000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-20600000.0</v>
       </c>
       <c r="AS23">
         <v>-20600000.0</v>
       </c>
       <c r="AT23">
+        <v>-20600000.0</v>
+      </c>
+      <c r="AU23">
         <v>-2900000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-2600000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-2900000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-1700000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-8600000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-800000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-20100000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-800000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-2100000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-11300000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-26000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-4300000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>21000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-500000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>5000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-6000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>5529000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>17511000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-2552000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-2402000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-128952000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-125152000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>12000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>60000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>49067000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-58437000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-37462000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-4009000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>294000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>1000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-3618000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-18254000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-3363000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-2683000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-23218000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-2975000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-2247000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-6000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-1703000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-4000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-601000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-3000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-600000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-3000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>869000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-1469000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-601000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-1000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>-2753000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>275000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>6198000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>-165000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>445826.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>-41027.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>468048.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>-92610.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>2294263.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>393519.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>-2027027.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>206911.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>71074.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>-68278.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>140227.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>132494.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>1688612.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>-716133.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>30604836.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>211491.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>-8534453.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>935991.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>1256709.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>7871741.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>-1.0</v>
       </c>
     </row>
-    <row r="24" spans="1:118">
+    <row r="24" spans="1:119">
       <c r="A24" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B24">
+        <v>-78600000.0</v>
+      </c>
+      <c r="C24">
         <v>-26650955.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>5000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>6900000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-3400000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>18900000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1500000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-34900000.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>7800000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>8600000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>174300000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-15301163.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-156300000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-15892159.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-42045251.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-19537036.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-256100000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-2600000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-166700000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>38500000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>37743599.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-7200000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>33200000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>3400000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>4000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>37600000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>39000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>38100000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>28000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-5900000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-8100000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>200000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>192600000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-300000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>88100000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-1200000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>10700000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-39200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="AO24">
         <v>100000.0</v>
       </c>
       <c r="AP24">
+        <v>100000.0</v>
+      </c>
+      <c r="AQ24">
         <v>-5700000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>1900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3400000.0</v>
       </c>
       <c r="AS24">
         <v>3400000.0</v>
       </c>
       <c r="AT24">
+        <v>3400000.0</v>
+      </c>
+      <c r="AU24">
         <v>554100000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>14500000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>25100000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-4100000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-28700000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>7600000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-2100000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-4500000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>9100000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>3600000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-29600000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-10100000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>106921000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>3500000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>657588000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-8129000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>1177000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-10557000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>14797000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>12490000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-2998000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-59846000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-3826000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-1310000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-85458000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-4666000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-184000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-13138000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-39044000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-8116000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>547000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>51491000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>10325000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>17440000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>2585000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>7923000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-11761000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>-300000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>499000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>-288000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>-131000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>-19462000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>-9169000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>-63000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>1465000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>-2921000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>-2031000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>25369000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>-1408000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>-3694000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>-26237000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>682000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>-2493441.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>-5674943.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>-3288658.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>-1798922.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>152679.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>-1287776.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>4732298.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>-3448514.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>4938815.0</v>
       </c>
-      <c r="DC24">
+      <c r="DD24">
         <v>69449.0</v>
       </c>
-      <c r="DD24">
+      <c r="DE24">
         <v>-1269775.0</v>
       </c>
-      <c r="DE24">
+      <c r="DF24">
         <v>-1457436.0</v>
       </c>
-      <c r="DF24">
+      <c r="DG24">
         <v>1842376.0</v>
       </c>
-      <c r="DG24">
+      <c r="DH24">
         <v>-802631.0</v>
       </c>
-      <c r="DH24">
+      <c r="DI24">
         <v>-2888339.0</v>
       </c>
-      <c r="DI24">
+      <c r="DJ24">
         <v>-4934790.0</v>
       </c>
-      <c r="DJ24">
+      <c r="DK24">
         <v>2689969.0</v>
       </c>
-      <c r="DK24">
+      <c r="DL24">
         <v>-1446022.0</v>
       </c>
-      <c r="DL24">
+      <c r="DM24">
         <v>-1672520.0</v>
       </c>
-      <c r="DM24">
+      <c r="DN24">
         <v>-1949881.0</v>
       </c>
-      <c r="DN24">
+      <c r="DO24">
         <v>-12257871.0</v>
       </c>
     </row>
-    <row r="25" spans="1:118">
+    <row r="25" spans="1:119">
       <c r="A25" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B25">
+        <v>-21900000.0</v>
+      </c>
+      <c r="C25">
         <v>89264339.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>38400000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-134000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-63600000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-94900000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-534200000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-16500000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>204582032.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>39600000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-12900000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-117000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>26502015.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>17300000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>76677684.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>58530827.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>60129533.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>255500000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>79700000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-30800000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-31000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-37055422.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>36300000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-8800000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>36300000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>172000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>4300000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>7900000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>4500000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>13600000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-300000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>5200000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>6200000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>9800000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-8500000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>600000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>7000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-2500000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1400000.0</v>
       </c>
       <c r="AO25">
         <v>1400000.0</v>
       </c>
       <c r="AP25">
+        <v>1400000.0</v>
+      </c>
+      <c r="AQ25">
         <v>7700000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>36400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4700000.0</v>
       </c>
       <c r="AS25">
         <v>-4700000.0</v>
       </c>
       <c r="AT25">
+        <v>-4700000.0</v>
+      </c>
+      <c r="AU25">
         <v>-14900000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>14100000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>13900000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>7400000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>50000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>4800000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>20300000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>38900000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-1000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>50200000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>5000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-11500000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>79274000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>82000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-243543000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>146855000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>23004000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-4884000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>10322000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-18920000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>105689000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-21762000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-28998000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-38676000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-20790000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>8179000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-16215000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-11992000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>29098000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-15155000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>96177000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>906000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-23618000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>1014000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>8909000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-7565000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-7248000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-1335000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>1990000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>-816000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-6965000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>7705000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>-1536000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>-1691000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>-3205000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>-445000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>3432000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>-1565000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>3360000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>30000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>-2160000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>-226000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>-1633.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>1293.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>512501.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>-513161.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>144017.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>134469.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>-273076.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>137941.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>16577.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>340445.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>-181343.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>794966.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>2203213.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>-43903.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>-3716584.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>3172366.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>1135293.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>3838823.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>-3112502.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>866613.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>-1053841.0</v>
       </c>
     </row>
-    <row r="26" spans="1:118">
+    <row r="26" spans="1:119">
       <c r="A26" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B26">
+        <v>-260000000.0</v>
+      </c>
+      <c r="C26">
         <v>-50875276.0</v>
       </c>
-      <c r="C26">
-[...1 lines deleted...]
-      </c>
       <c r="D26">
         <v>0.0</v>
       </c>
-      <c r="E26"/>
+      <c r="E26">
+        <v>0.0</v>
+      </c>
       <c r="F26">
+        <v>0.0</v>
+      </c>
+      <c r="G26">
         <v>287500000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-9037503.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-8438106.0</v>
       </c>
-      <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
-[...1 lines deleted...]
-      </c>
+      <c r="K26"/>
       <c r="L26">
         <v>400000.0</v>
       </c>
       <c r="M26">
-        <v>0.0</v>
+        <v>400000.0</v>
       </c>
       <c r="N26">
-        <v>1000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="O26">
         <v>1000000.0</v>
       </c>
       <c r="P26">
         <v>1000000.0</v>
       </c>
       <c r="Q26">
         <v>1000000.0</v>
       </c>
       <c r="R26">
+        <v>1000000.0</v>
+      </c>
+      <c r="S26">
         <v>600000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>400000.0</v>
       </c>
-      <c r="T26"/>
       <c r="U26"/>
-      <c r="V26">
-[...1 lines deleted...]
-      </c>
+      <c r="V26"/>
       <c r="W26">
         <v>5000000.0</v>
       </c>
-      <c r="X26"/>
+      <c r="X26">
+        <v>5000000.0</v>
+      </c>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-      <c r="AH26">
+      <c r="AH26"/>
+      <c r="AI26">
         <v>15100000.0</v>
       </c>
-      <c r="AI26"/>
       <c r="AJ26"/>
-      <c r="AK26">
+      <c r="AK26"/>
+      <c r="AL26">
         <v>15100000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>13300000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>220100000.0</v>
       </c>
-      <c r="AN26"/>
-      <c r="AO26">
+      <c r="AO26"/>
+      <c r="AP26">
         <v>30300000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>3700000.0</v>
       </c>
-      <c r="AQ26"/>
       <c r="AR26"/>
-      <c r="AS26">
+      <c r="AS26"/>
+      <c r="AT26">
         <v>39300000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>43000000.0</v>
       </c>
-      <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
-      <c r="AX26">
+      <c r="AX26"/>
+      <c r="AY26">
         <v>200000.0</v>
       </c>
-      <c r="AY26"/>
       <c r="AZ26"/>
-      <c r="BA26">
+      <c r="BA26"/>
+      <c r="BB26">
         <v>100000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>600000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>3100000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>200000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>1500000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>1800000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>5900000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>3800000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>43200000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>900000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>13900000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>7700000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>32200000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>8000000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>6500000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>21600000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>272300000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>300000.0</v>
       </c>
-      <c r="BS26"/>
-      <c r="BT26">
+      <c r="BT26"/>
+      <c r="BU26">
         <v>200000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>14000000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>600000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>2400000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>700000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>1400000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>1900000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>354000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>900000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>8500000.0</v>
       </c>
-      <c r="CD26"/>
-      <c r="CE26">
+      <c r="CE26"/>
+      <c r="CF26">
         <v>2900000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>2300000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>1200000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>200000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>300000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>100000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CL26">
         <v>500000.0</v>
       </c>
-      <c r="CL26">
+      <c r="CM26">
         <v>1700000.0</v>
       </c>
-      <c r="CM26">
+      <c r="CN26">
         <v>3600000.0</v>
       </c>
-      <c r="CN26">
+      <c r="CO26">
         <v>500000.0</v>
       </c>
-      <c r="CO26">
+      <c r="CP26">
         <v>2500000.0</v>
       </c>
-      <c r="CP26">
+      <c r="CQ26">
         <v>1500000.0</v>
       </c>
-      <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
+      <c r="DO26"/>
     </row>
-    <row r="27" spans="1:118">
+    <row r="27" spans="1:119">
       <c r="A27" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B27">
+        <v>1900000.0</v>
+      </c>
+      <c r="C27">
         <v>2000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1700000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1500000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>3100000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1300000.0</v>
       </c>
-      <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>1800000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>700000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1400000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1900000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2100000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>800000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1100000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>900000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>700000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>2100000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1700000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1400000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1500000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>2300000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>5500000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>2200000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>2100000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1900000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>2600000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>2100000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>2400000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>2100000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>2500000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>2300000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1900000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1700000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1500000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1300000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>1700000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1400000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>1500000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000.0</v>
       </c>
       <c r="AO27">
         <v>1200000.0</v>
       </c>
       <c r="AP27">
+        <v>1200000.0</v>
+      </c>
+      <c r="AQ27">
         <v>1300000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>1200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500000.0</v>
       </c>
       <c r="AS27">
         <v>1500000.0</v>
       </c>
       <c r="AT27">
+        <v>1500000.0</v>
+      </c>
+      <c r="AU27">
         <v>1600000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>2100000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>2600000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>1300000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>2200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2600000.0</v>
       </c>
       <c r="AZ27">
         <v>2600000.0</v>
       </c>
       <c r="BA27">
+        <v>2600000.0</v>
+      </c>
+      <c r="BB27">
         <v>2700000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>2200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2300000.0</v>
       </c>
       <c r="BD27">
         <v>2300000.0</v>
       </c>
       <c r="BE27">
+        <v>2300000.0</v>
+      </c>
+      <c r="BF27">
         <v>-25200000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>-140305000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>1600000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>167878000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>-168710000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>1545000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>1641000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>2223000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>2280000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>1676000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>1336000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>1664000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1404000.0</v>
       </c>
       <c r="BR27">
         <v>1404000.0</v>
       </c>
       <c r="BS27">
+        <v>1404000.0</v>
+      </c>
+      <c r="BT27">
         <v>-3803000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>460000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>-3164000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>21799000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>4032000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>-11645000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>-10890000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>10620000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>-4890000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>-6665000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>-2264000.0</v>
       </c>
-      <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
-      <c r="CG27">
+      <c r="CG27"/>
+      <c r="CH27">
         <v>-5640000.0</v>
       </c>
-      <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
-      <c r="CK27">
+      <c r="CK27"/>
+      <c r="CL27">
         <v>-5552000.0</v>
       </c>
-      <c r="CL27">
+      <c r="CM27">
         <v>-2134000.0</v>
       </c>
-      <c r="CM27"/>
       <c r="CN27"/>
-      <c r="CO27">
+      <c r="CO27"/>
+      <c r="CP27">
         <v>-2670000.0</v>
       </c>
-      <c r="CP27">
+      <c r="CQ27">
         <v>892000.0</v>
       </c>
-      <c r="CQ27">
+      <c r="CR27">
         <v>-1515000.0</v>
       </c>
-      <c r="CR27"/>
       <c r="CS27"/>
-      <c r="CT27">
+      <c r="CT27"/>
+      <c r="CU27">
         <v>2235000.0</v>
       </c>
-      <c r="CU27">
+      <c r="CV27">
         <v>-918765.0</v>
       </c>
-      <c r="CV27">
+      <c r="CW27">
         <v>481721.0</v>
       </c>
-      <c r="CW27">
+      <c r="CX27">
         <v>437044.0</v>
       </c>
-      <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
+      <c r="DO27"/>
     </row>
-    <row r="28" spans="1:118">
+    <row r="28" spans="1:119">
       <c r="A28" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B28">
+        <v>-356500000.0</v>
+      </c>
+      <c r="C28">
         <v>-427903496.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-124900000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-126100000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-25100000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-194900000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-3500000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>267500000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>14136568.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>16900000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>5000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>246200000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-66405049.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>64200000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>202546961.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>128244476.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-7592112.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>400000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-11400000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-16000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-14200000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-8854195.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>15200000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-700000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-7300000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-7400000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-4700000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>14400000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-2200000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-3200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3300000.0</v>
       </c>
       <c r="AF28">
         <v>-3300000.0</v>
       </c>
       <c r="AG28">
+        <v>-3300000.0</v>
+      </c>
+      <c r="AH28">
         <v>-700000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-4500000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-3600000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-517100000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>408000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>12900000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>67600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-16200000.0</v>
       </c>
       <c r="AO28">
         <v>-16200000.0</v>
       </c>
       <c r="AP28">
+        <v>-16200000.0</v>
+      </c>
+      <c r="AQ28">
         <v>-42400000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-23800000.0</v>
       </c>
       <c r="AS28">
         <v>-23800000.0</v>
       </c>
       <c r="AT28">
+        <v>-23800000.0</v>
+      </c>
+      <c r="AU28">
         <v>31900000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-2600000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-5100000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-1700000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-8500000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-53000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-43400000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-51300000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-3200000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>587500000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-27900000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-51600000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-3080000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-36400000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>1717000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>11894000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-747000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>11390000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>5161000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>5250000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>7413000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-33490000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>21572000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>200540000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>49294000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>77000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>162000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-7653000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-2510000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-1574000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-2848000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-34448000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>7450000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>154000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-22324000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-3308000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-2219000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>2869000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>668000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-6114000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-439000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>380000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-574000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-6191000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>2556000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>2844000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-94000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-53000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-1177000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>1199000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>12699000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-1651000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-11719027.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>1901571.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-9437716.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>2369172.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-5055441.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>2198637.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-15679884.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>206911.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-10783486.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>211468.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>-15455656.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>728718.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-10520184.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>436116.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>25946878.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>1127952.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>-12932577.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>935991.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>1256709.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>7871741.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>3782981.0</v>
       </c>
     </row>
-    <row r="29" spans="1:118">
+    <row r="29" spans="1:119">
       <c r="A29" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B29">
+        <v>569900000.0</v>
+      </c>
+      <c r="C29">
         <v>691636659.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>280800000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>85800000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>74300000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>102600000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>146200000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>160100000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>65107858.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>69900000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>37500000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>23200000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>34902654.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>66800000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>110010190.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>69003606.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>144655055.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>67500000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>78500000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>37300000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>101700000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>108649729.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>105100000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>72400000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>44000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>262500000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>51800000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>40600000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>8800000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>23100000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>11400000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>50600000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>106000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>65200000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>77000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>88700000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>68300000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>65200000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>126600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71200000.0</v>
       </c>
       <c r="AO29">
         <v>71200000.0</v>
       </c>
       <c r="AP29">
+        <v>71200000.0</v>
+      </c>
+      <c r="AQ29">
         <v>51400000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>9800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31700000.0</v>
       </c>
       <c r="AS29">
         <v>31700000.0</v>
       </c>
       <c r="AT29">
+        <v>31700000.0</v>
+      </c>
+      <c r="AU29">
         <v>30000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>115300000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>96800000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>28100000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>44000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>64900000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>37900000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>99500000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>118900000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>97600000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>69600000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>170300000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>204773000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>174500000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>15743000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>205805000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>221318000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>64899000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>51352000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>77544000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>67447000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>89347000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>38860000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>61304000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>66115000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>71661000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>44811000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>72741000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>84697000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>30169000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>14062000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>16652000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>-1577000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>17919000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>24276000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>21794000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>18002000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>1828000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>5680000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>8533000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>-4713000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>18886000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>-6263000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>5773000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>2542000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>7954000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>7850000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>12292000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>2454000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>4266000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>3542000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>8736000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>5963529.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>7408696.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>3723802.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>8627973.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>48106.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>7796660.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>1765886.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>9517898.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>6383136.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>9262499.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>5234790.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>6492216.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>8500859.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>3518717.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>475495.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>9728587.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>3305540.0</v>
       </c>
-      <c r="DK29">
+      <c r="DL29">
         <v>10860321.0</v>
       </c>
-      <c r="DL29">
+      <c r="DM29">
         <v>1519797.0</v>
       </c>
-      <c r="DM29">
+      <c r="DN29">
         <v>-505525.0</v>
       </c>
-      <c r="DN29">
+      <c r="DO29">
         <v>-2424762.0</v>
       </c>
     </row>
-    <row r="30" spans="1:118">
+    <row r="30" spans="1:119">
       <c r="A30" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B30">
+        <v>-81000000.0</v>
+      </c>
+      <c r="C30">
         <v>-151462481.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-68800000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-64800000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-86600000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-102500000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-109700000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-205800000.0</v>
       </c>
-      <c r="I30"/>
-      <c r="J30">
+      <c r="J30"/>
+      <c r="K30">
         <v>-272200000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-236800000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-53900000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>154511749.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-233300000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-214774151.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-254032442.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-163078582.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-263300000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-142400000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-161700000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-63300000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-56330282.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-67900000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-36200000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-64100000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-62800000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-17900000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-36200000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-32900000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>2400000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-69000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-91400000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-66900000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-177400000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-272000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>125600000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-54600000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-51100000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-121500000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-87100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>95000000.0</v>
       </c>
       <c r="AP30">
         <v>95000000.0</v>
       </c>
       <c r="AQ30">
+        <v>95000000.0</v>
+      </c>
+      <c r="AR30">
         <v>-41500000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-55700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>503600000.0</v>
       </c>
       <c r="AT30">
         <v>503600000.0</v>
       </c>
       <c r="AU30">
+        <v>503600000.0</v>
+      </c>
+      <c r="AV30">
         <v>-60300000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-110500000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-104300000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-171200000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-102100000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-192100000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-199200000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-200000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-188600000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-672000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-142800000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-40485000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-269000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>565764000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-12537000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-63467000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-67147000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-122494000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-104340000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-128952000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-125152000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-152280000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-658000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-150690000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-58437000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-37462000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-45945000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-97542000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-15564000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-28654000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>26500000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-2811000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>9712000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-435000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>5116000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-12180000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-2673000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-2306000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-3706000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-2650000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-21317000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-11675000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-512000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>2214000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-5830000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-4615000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>23180000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-2692000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-5635000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-18961000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-12277000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-2493441.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-5674943.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-6153474.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-5984142.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-17800488.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-3159297.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>1366543.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-4069246.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>628823.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-338820.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-1836482.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-2186154.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>1562.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>-2385367.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>-3687377.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>-5428269.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>-636323.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>-5642678.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>-3638285.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>-4983029.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>-12255459.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>