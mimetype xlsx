--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -3031,51 +3031,51 @@
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="s">
         <v>59</v>
       </c>
       <c r="B30">
         <v>60789171.0</v>
       </c>
       <c r="C30">
-        <v>34700000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="D30">
         <v>67800000.0</v>
       </c>
       <c r="E30">
         <v>83000000.0</v>
       </c>
       <c r="F30">
         <v>48334485.0</v>
       </c>
       <c r="G30">
         <v>80700000.0</v>
       </c>
       <c r="H30">
         <v>51400000.0</v>
       </c>
       <c r="I30">
         <v>63200000.0</v>
       </c>
       <c r="J30">
         <v>169700000.0</v>
       </c>
       <c r="K30">
         <v>61000000.0</v>
       </c>
@@ -3690,51 +3690,51 @@
         <v>11653000.0</v>
       </c>
       <c r="Z38">
         <v>10176000.0</v>
       </c>
       <c r="AA38">
         <v>17471000.0</v>
       </c>
       <c r="AB38">
         <v>1.0</v>
       </c>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38">
         <v>-1.0</v>
       </c>
     </row>
     <row r="39" spans="1:31">
       <c r="A39" t="s">
         <v>68</v>
       </c>
       <c r="B39">
         <v>42821929.0</v>
       </c>
       <c r="C39">
-        <v>13200000.0</v>
+        <v>44800000.0</v>
       </c>
       <c r="D39">
         <v>52500000.0</v>
       </c>
       <c r="E39">
         <v>830600000.0</v>
       </c>
       <c r="F39">
         <v>48034891.0</v>
       </c>
       <c r="G39">
         <v>40000000.0</v>
       </c>
       <c r="H39">
         <v>61900000.0</v>
       </c>
       <c r="I39">
         <v>14400000.0</v>
       </c>
       <c r="J39">
         <v>23700000.0</v>
       </c>
       <c r="K39">
         <v>103600000.0</v>
       </c>
@@ -12347,51 +12347,51 @@
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
     </row>
     <row r="30" spans="1:120">
       <c r="A30" t="s">
         <v>59</v>
       </c>
       <c r="B30">
         <v>30000000.0</v>
       </c>
       <c r="C30">
         <v>60789171.0</v>
       </c>
       <c r="D30">
         <v>900000.0</v>
       </c>
       <c r="E30">
         <v>61300000.0</v>
       </c>
       <c r="F30">
         <v>61500000.0</v>
       </c>
       <c r="G30">
-        <v>34700000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="H30">
         <v>22900000.0</v>
       </c>
       <c r="I30">
         <v>43900000.0</v>
       </c>
       <c r="J30">
         <v>36462373.0</v>
       </c>
       <c r="K30">
         <v>67800000.0</v>
       </c>
       <c r="L30">
         <v>46600000.0</v>
       </c>
       <c r="M30">
         <v>60800000.0</v>
       </c>
       <c r="N30">
         <v>98265498.0</v>
       </c>
       <c r="O30">
         <v>83000000.0</v>
       </c>
@@ -14763,51 +14763,51 @@
       <c r="DO38">
         <v>-1.0</v>
       </c>
       <c r="DP38"/>
     </row>
     <row r="39" spans="1:120">
       <c r="A39" t="s">
         <v>68</v>
       </c>
       <c r="B39">
         <v>53600000.0</v>
       </c>
       <c r="C39">
         <v>42821929.0</v>
       </c>
       <c r="D39">
         <v>71900000.0</v>
       </c>
       <c r="E39">
         <v>24500000.0</v>
       </c>
       <c r="F39">
         <v>20000000.0</v>
       </c>
       <c r="G39">
-        <v>13200000.0</v>
+        <v>44800000.0</v>
       </c>
       <c r="H39">
         <v>48300000.0</v>
       </c>
       <c r="I39">
         <v>34300000.0</v>
       </c>
       <c r="J39">
         <v>59638458.0</v>
       </c>
       <c r="K39">
         <v>52500000.0</v>
       </c>
       <c r="L39">
         <v>91400000.0</v>
       </c>
       <c r="M39">
         <v>102200000.0</v>
       </c>
       <c r="N39">
         <v>149999980.0</v>
       </c>
       <c r="O39">
         <v>830600000.0</v>
       </c>
@@ -21630,51 +21630,51 @@
         <v>30100000.0</v>
       </c>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>184</v>
       </c>
       <c r="B5">
-        <v>1129329391.0</v>
+        <v>1095548207.0</v>
       </c>
       <c r="C5">
         <v>974600000.0</v>
       </c>
       <c r="D5">
         <v>93700000.0</v>
       </c>
       <c r="E5">
         <v>31600000.0</v>
       </c>
       <c r="F5">
         <v>-54500000.0</v>
       </c>
       <c r="G5">
         <v>107900000.0</v>
       </c>
       <c r="H5">
         <v>-320200000.0</v>
       </c>
       <c r="I5">
         <v>22965866.0</v>
       </c>
       <c r="J5">
         <v>77101417.0</v>
       </c>
@@ -21725,51 +21725,51 @@
       </c>
       <c r="Z5">
         <v>16351000.0</v>
       </c>
       <c r="AA5">
         <v>11797572.0</v>
       </c>
       <c r="AB5">
         <v>14868321.0</v>
       </c>
       <c r="AC5">
         <v>16215518.0</v>
       </c>
       <c r="AD5">
         <v>8324588.0</v>
       </c>
       <c r="AE5">
         <v>-4742795.0</v>
       </c>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
         <v>185</v>
       </c>
       <c r="B6">
-        <v>1562990249.0</v>
+        <v>1529209065.0</v>
       </c>
       <c r="C6">
         <v>1249600000.0</v>
       </c>
       <c r="D6">
         <v>315400000.0</v>
       </c>
       <c r="E6">
         <v>273600000.0</v>
       </c>
       <c r="F6">
         <v>219000000.0</v>
       </c>
       <c r="G6">
         <v>375900000.0</v>
       </c>
       <c r="H6">
         <v>-43600000.0</v>
       </c>
       <c r="I6">
         <v>276729222.0</v>
       </c>
       <c r="J6">
         <v>353600000.0</v>
       </c>