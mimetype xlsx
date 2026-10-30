--- v0 (2026-06-15)
+++ v1 (2026-10-30)
@@ -38921,60 +38921,60 @@
       </c>
       <c r="DM1" t="s">
         <v>178</v>
       </c>
       <c r="DN1" t="s">
         <v>179</v>
       </c>
       <c r="DO1" t="s">
         <v>30</v>
       </c>
       <c r="DP1" t="s">
         <v>180</v>
       </c>
       <c r="DQ1" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="2" spans="1:121">
       <c r="A2" t="s">
         <v>213</v>
       </c>
       <c r="B2">
         <v>978970000.0</v>
       </c>
       <c r="C2">
-        <v>1007736000.0</v>
+        <v>1015468000.0</v>
       </c>
       <c r="D2">
         <v>1103459000.0</v>
       </c>
       <c r="E2">
         <v>1168339000.0</v>
       </c>
       <c r="F2">
-        <v>1807144000.0</v>
+        <v>1807255000.0</v>
       </c>
       <c r="G2">
         <v>1731095000.0</v>
       </c>
       <c r="H2">
         <v>1626001000.0</v>
       </c>
       <c r="I2">
         <v>1515801000.0</v>
       </c>
       <c r="J2">
         <v>1306241000.0</v>
       </c>
       <c r="K2">
         <v>1260798000.0</v>
       </c>
       <c r="L2">
         <v>1335495000.0</v>
       </c>
       <c r="M2">
         <v>1407557000.0</v>
       </c>
       <c r="N2">
         <v>1426069000.0</v>
       </c>
@@ -39295,51 +39295,51 @@
       </c>
       <c r="DP2">
         <v>20000000.0</v>
       </c>
       <c r="DQ2">
         <v>23000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:121">
       <c r="A3" t="s">
         <v>214</v>
       </c>
       <c r="B3">
         <v>7961000</v>
       </c>
       <c r="C3">
         <v>5213000</v>
       </c>
       <c r="D3">
         <v>4877000</v>
       </c>
       <c r="E3">
         <v>4455000</v>
       </c>
       <c r="F3">
-        <v>4656000</v>
+        <v>4136000</v>
       </c>
       <c r="G3">
         <v>18202000</v>
       </c>
       <c r="H3">
         <v>3397000</v>
       </c>
       <c r="I3">
         <v>3446000</v>
       </c>
       <c r="J3">
         <v>2914000</v>
       </c>
       <c r="K3">
         <v>14806000</v>
       </c>
       <c r="L3">
         <v>18451000</v>
       </c>
       <c r="M3">
         <v>86244000</v>
       </c>
       <c r="N3">
         <v>21863000</v>
       </c>
@@ -40089,60 +40089,60 @@
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
     </row>
     <row r="6" spans="1:121">
       <c r="A6" t="s">
         <v>217</v>
       </c>
       <c r="B6">
         <v>133475000.0</v>
       </c>
       <c r="C6">
-        <v>-47525000.0</v>
+        <v>-28637000.0</v>
       </c>
       <c r="D6">
         <v>-87991000.0</v>
       </c>
       <c r="E6">
         <v>-64880000.0</v>
       </c>
       <c r="F6">
-        <v>-646249000.0</v>
+        <v>-638916000.0</v>
       </c>
       <c r="G6">
         <v>76160000.0</v>
       </c>
       <c r="H6">
         <v>105094000.0</v>
       </c>
       <c r="I6">
         <v>110200000.0</v>
       </c>
       <c r="J6">
         <v>209560000.0</v>
       </c>
       <c r="K6">
         <v>45443000.0</v>
       </c>
       <c r="L6">
         <v>-74697000.0</v>
       </c>
       <c r="M6">
         <v>-72062000.0</v>
       </c>
       <c r="N6">
         <v>-18512000.0</v>
       </c>
@@ -40463,51 +40463,51 @@
       </c>
       <c r="DP6">
         <v>-5900000.0</v>
       </c>
       <c r="DQ6">
         <v>-3500000.0</v>
       </c>
     </row>
     <row r="7" spans="1:121">
       <c r="A7" t="s">
         <v>218</v>
       </c>
       <c r="B7">
         <v>11131000.0</v>
       </c>
       <c r="C7">
         <v>-94154000.0</v>
       </c>
       <c r="D7">
         <v>9894000.0</v>
       </c>
       <c r="E7">
         <v>-5684000.0</v>
       </c>
       <c r="F7">
-        <v>-10757000.0</v>
+        <v>-23242000.0</v>
       </c>
       <c r="G7">
         <v>-31084000.0</v>
       </c>
       <c r="H7">
         <v>219000.0</v>
       </c>
       <c r="I7">
         <v>-15451000.0</v>
       </c>
       <c r="J7">
         <v>51247000.0</v>
       </c>
       <c r="K7">
         <v>-60970000.0</v>
       </c>
       <c r="L7">
         <v>-75738000.0</v>
       </c>
       <c r="M7">
         <v>18133000.0</v>
       </c>
       <c r="N7">
         <v>-33102000.0</v>
       </c>
@@ -41047,51 +41047,51 @@
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
     </row>
     <row r="9" spans="1:121">
       <c r="A9" t="s">
         <v>220</v>
       </c>
       <c r="B9">
         <v>86268000.0</v>
       </c>
       <c r="C9">
         <v>-56489000.0</v>
       </c>
       <c r="D9">
         <v>-22949000.0</v>
       </c>
       <c r="E9">
         <v>14578000.0</v>
       </c>
       <c r="F9">
-        <v>79026000.0</v>
+        <v>76641000.0</v>
       </c>
       <c r="G9">
         <v>-60652000.0</v>
       </c>
       <c r="H9">
         <v>-3972000.0</v>
       </c>
       <c r="I9">
         <v>-24338000.0</v>
       </c>
       <c r="J9">
         <v>81845000.0</v>
       </c>
       <c r="K9">
         <v>-44418000.0</v>
       </c>
       <c r="L9">
         <v>-23203000.0</v>
       </c>
       <c r="M9">
         <v>-12698000.0</v>
       </c>
       <c r="N9">
         <v>43023000.0</v>
       </c>
@@ -42408,51 +42408,51 @@
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
     </row>
     <row r="14" spans="1:121">
       <c r="A14" t="s">
         <v>225</v>
       </c>
       <c r="B14">
         <v>26354000.0</v>
       </c>
       <c r="C14">
         <v>31251000.0</v>
       </c>
       <c r="D14">
         <v>32506999.0</v>
       </c>
       <c r="E14">
         <v>31388000.0</v>
       </c>
       <c r="F14">
-        <v>35479000.0</v>
+        <v>33659000.0</v>
       </c>
       <c r="G14">
         <v>65137000.0</v>
       </c>
       <c r="H14">
         <v>45232000.0</v>
       </c>
       <c r="I14">
         <v>45834000.0</v>
       </c>
       <c r="J14">
         <v>49452000.0</v>
       </c>
       <c r="K14">
         <v>84873000.0</v>
       </c>
       <c r="L14">
         <v>83249000.0</v>
       </c>
       <c r="M14">
         <v>95466000.0</v>
       </c>
       <c r="N14">
         <v>115778000.0</v>
       </c>
@@ -43023,60 +43023,60 @@
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
     </row>
     <row r="16" spans="1:121">
       <c r="A16" t="s">
         <v>227</v>
       </c>
       <c r="B16">
         <v>1112445000.0</v>
       </c>
       <c r="C16">
-        <v>960211000.0</v>
+        <v>986831000.0</v>
       </c>
       <c r="D16">
         <v>1015468000.0</v>
       </c>
       <c r="E16">
         <v>1103459000.0</v>
       </c>
       <c r="F16">
-        <v>1160895000.0</v>
+        <v>1168339000.0</v>
       </c>
       <c r="G16">
         <v>1807255000.0</v>
       </c>
       <c r="H16">
         <v>1731095000.0</v>
       </c>
       <c r="I16">
         <v>1626001000.0</v>
       </c>
       <c r="J16">
         <v>1515801000.0</v>
       </c>
       <c r="K16">
         <v>1306241000.0</v>
       </c>
       <c r="L16">
         <v>1260798000.0</v>
       </c>
       <c r="M16">
         <v>1335495000.0</v>
       </c>
       <c r="N16">
         <v>1407557000.0</v>
       </c>
@@ -43565,60 +43565,60 @@
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
     </row>
     <row r="18" spans="1:121">
       <c r="A18" t="s">
         <v>229</v>
       </c>
       <c r="B18">
         <v>7427000.0</v>
       </c>
       <c r="C18">
-        <v>34123000.0</v>
+        <v>31365000.0</v>
       </c>
       <c r="D18">
         <v>25271000.0</v>
       </c>
       <c r="E18">
         <v>-7209000.0</v>
       </c>
       <c r="F18">
-        <v>-7351000.0</v>
+        <v>-6830000.0</v>
       </c>
       <c r="G18">
         <v>91891000.0</v>
       </c>
       <c r="H18">
         <v>91951000.0</v>
       </c>
       <c r="I18">
         <v>81577000.0</v>
       </c>
       <c r="J18">
         <v>61140000.0</v>
       </c>
       <c r="K18">
         <v>32078000.0</v>
       </c>
       <c r="L18">
         <v>-4061000.0</v>
       </c>
       <c r="M18">
         <v>16843000.0</v>
       </c>
       <c r="N18">
         <v>3304000.0</v>
       </c>
@@ -44519,60 +44519,60 @@
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
     </row>
     <row r="22" spans="1:121">
       <c r="A22" t="s">
         <v>195</v>
       </c>
       <c r="B22">
         <v>-3464000.0</v>
       </c>
       <c r="C22">
-        <v>-76794000.0</v>
+        <v>-75772000.0</v>
       </c>
       <c r="D22">
         <v>-21879000.0</v>
       </c>
       <c r="E22">
         <v>211452000.0</v>
       </c>
       <c r="F22">
-        <v>-232118000.0</v>
+        <v>-258342000.0</v>
       </c>
       <c r="G22">
         <v>-198977000.0</v>
       </c>
       <c r="H22">
         <v>-282503000.0</v>
       </c>
       <c r="I22">
         <v>-145457000.0</v>
       </c>
       <c r="J22">
         <v>47932000.0</v>
       </c>
       <c r="K22">
         <v>327750000.0</v>
       </c>
       <c r="L22">
         <v>-390538000.0</v>
       </c>
       <c r="M22">
         <v>-91630000.0</v>
       </c>
       <c r="N22">
         <v>415319000.0</v>
       </c>
@@ -44884,60 +44884,60 @@
       </c>
       <c r="DM22">
         <v>2500000.0</v>
       </c>
       <c r="DN22">
         <v>3800000.0</v>
       </c>
       <c r="DO22">
         <v>-5100000.0</v>
       </c>
       <c r="DP22">
         <v>-400000.0</v>
       </c>
       <c r="DQ22">
         <v>-500000.0</v>
       </c>
     </row>
     <row r="23" spans="1:121">
       <c r="A23" t="s">
         <v>233</v>
       </c>
       <c r="B23">
         <v>-11453000.0</v>
       </c>
       <c r="C23">
-        <v>-11047000.0</v>
+        <v>-12453000.0</v>
       </c>
       <c r="D23">
         <v>-3642000.0</v>
       </c>
       <c r="E23">
         <v>1382439000.0</v>
       </c>
       <c r="F23">
-        <v>-60199000.0</v>
+        <v>-60200000.0</v>
       </c>
       <c r="G23">
         <v>1417000.0</v>
       </c>
       <c r="H23">
         <v>-24462000.0</v>
       </c>
       <c r="I23">
         <v>-12888000.0</v>
       </c>
       <c r="J23">
         <v>-10226000.0</v>
       </c>
       <c r="K23">
         <v>-16841000.0</v>
       </c>
       <c r="L23">
         <v>-4000.0</v>
       </c>
       <c r="M23">
         <v>-5578000.0</v>
       </c>
       <c r="N23">
         <v>-3755000.0</v>
       </c>
@@ -45249,60 +45249,60 @@
       </c>
       <c r="DM23">
         <v>28900000.0</v>
       </c>
       <c r="DN23">
         <v>-29700000.0</v>
       </c>
       <c r="DO23">
         <v>24900000.0</v>
       </c>
       <c r="DP23">
         <v>-5400000.0</v>
       </c>
       <c r="DQ23">
         <v>-3000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:121">
       <c r="A24" t="s">
         <v>234</v>
       </c>
       <c r="B24">
         <v>2542000.0</v>
       </c>
       <c r="C24">
-        <v>24269000.0</v>
+        <v>-378282000.0</v>
       </c>
       <c r="D24">
         <v>8137000.0</v>
       </c>
       <c r="E24">
         <v>5775000.0</v>
       </c>
       <c r="F24">
-        <v>-399062000.0</v>
+        <v>-399448000.0</v>
       </c>
       <c r="G24">
         <v>30436000.0</v>
       </c>
       <c r="H24">
         <v>49388000.0</v>
       </c>
       <c r="I24">
         <v>49825000.0</v>
       </c>
       <c r="J24">
         <v>175135000.0</v>
       </c>
       <c r="K24">
         <v>30704000.0</v>
       </c>
       <c r="L24">
         <v>-57714000.0</v>
       </c>
       <c r="M24">
         <v>19310000.0</v>
       </c>
       <c r="N24">
         <v>33678000.0</v>
       </c>
@@ -45611,63 +45611,63 @@
       </c>
       <c r="DL24">
         <v>-4300000.0</v>
       </c>
       <c r="DM24">
         <v>-19700000.0</v>
       </c>
       <c r="DN24">
         <v>8500000.0</v>
       </c>
       <c r="DO24">
         <v>2100000.0</v>
       </c>
       <c r="DP24">
         <v>-100000.0</v>
       </c>
       <c r="DQ24">
         <v>-4000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:121">
       <c r="A25" t="s">
         <v>235</v>
       </c>
       <c r="B25">
-        <v>-3512000.0</v>
+        <v>-19924000.0</v>
       </c>
       <c r="C25">
-        <v>179033000.0</v>
+        <v>84520000.0</v>
       </c>
       <c r="D25">
         <v>-7365999.0</v>
       </c>
       <c r="E25">
         <v>-259385000.0</v>
       </c>
       <c r="F25">
-        <v>285317000.0</v>
+        <v>330454000.0</v>
       </c>
       <c r="G25">
         <v>346117000.0</v>
       </c>
       <c r="H25">
         <v>419478000.0</v>
       </c>
       <c r="I25">
         <v>241654000.0</v>
       </c>
       <c r="J25">
         <v>-124420000.0</v>
       </c>
       <c r="K25">
         <v>-333854000.0</v>
       </c>
       <c r="L25">
         <v>368455000.0</v>
       </c>
       <c r="M25">
         <v>76628000.0</v>
       </c>
       <c r="N25">
         <v>-628923000.0</v>
       </c>
@@ -46351,51 +46351,51 @@
       <c r="DO26">
         <v>500000.0</v>
       </c>
       <c r="DP26"/>
       <c r="DQ26">
         <v>99999.0</v>
       </c>
     </row>
     <row r="27" spans="1:121">
       <c r="A27" t="s">
         <v>237</v>
       </c>
       <c r="B27">
         <v>16412000.0</v>
       </c>
       <c r="C27">
         <v>16246000.0</v>
       </c>
       <c r="D27">
         <v>16992000.0</v>
       </c>
       <c r="E27">
         <v>19475000.0</v>
       </c>
       <c r="F27">
-        <v>-20400000.0</v>
+        <v>-21390000.0</v>
       </c>
       <c r="G27">
         <v>26286000.0</v>
       </c>
       <c r="H27">
         <v>18207000.0</v>
       </c>
       <c r="I27">
         <v>20427000.0</v>
       </c>
       <c r="J27">
         <v>19510000.0</v>
       </c>
       <c r="K27">
         <v>29085000.0</v>
       </c>
       <c r="L27">
         <v>28962000.0</v>
       </c>
       <c r="M27">
         <v>30193000.0</v>
       </c>
       <c r="N27">
         <v>28941000.0</v>
       </c>
@@ -46671,60 +46671,60 @@
       <c r="DH27">
         <v>0.0</v>
       </c>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27">
         <v>0.0</v>
       </c>
       <c r="DN27"/>
       <c r="DO27">
         <v>0.0</v>
       </c>
       <c r="DP27"/>
       <c r="DQ27"/>
     </row>
     <row r="28" spans="1:121">
       <c r="A28" t="s">
         <v>238</v>
       </c>
       <c r="B28">
         <v>-141152000.0</v>
       </c>
       <c r="C28">
-        <v>-17526000.0</v>
+        <v>-31869000.0</v>
       </c>
       <c r="D28">
         <v>-120440000.0</v>
       </c>
       <c r="E28">
         <v>-64694000.0</v>
       </c>
       <c r="F28">
-        <v>-248343000.0</v>
+        <v>-248344000.0</v>
       </c>
       <c r="G28">
         <v>-44407000.0</v>
       </c>
       <c r="H28">
         <v>-37650000.0</v>
       </c>
       <c r="I28">
         <v>-21068000.0</v>
       </c>
       <c r="J28">
         <v>-25974000.0</v>
       </c>
       <c r="K28">
         <v>-18415000.0</v>
       </c>
       <c r="L28">
         <v>-11246000.0</v>
       </c>
       <c r="M28">
         <v>-97377000.0</v>
       </c>
       <c r="N28">
         <v>-95975000.0</v>
       </c>
@@ -47036,60 +47036,60 @@
       </c>
       <c r="DM28">
         <v>28900000.0</v>
       </c>
       <c r="DN28">
         <v>-29700000.0</v>
       </c>
       <c r="DO28">
         <v>24900000.0</v>
       </c>
       <c r="DP28">
         <v>-5400000.0</v>
       </c>
       <c r="DQ28">
         <v>-3000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:121">
       <c r="A29" t="s">
         <v>239</v>
       </c>
       <c r="B29">
         <v>15388000.0</v>
       </c>
       <c r="C29">
-        <v>39336000.0</v>
+        <v>36578000.0</v>
       </c>
       <c r="D29">
         <v>30148000.0</v>
       </c>
       <c r="E29">
         <v>-2754000.0</v>
       </c>
       <c r="F29">
-        <v>-2695000.0</v>
+        <v>-2694000.0</v>
       </c>
       <c r="G29">
         <v>110093000.0</v>
       </c>
       <c r="H29">
         <v>95348000.0</v>
       </c>
       <c r="I29">
         <v>85023000.0</v>
       </c>
       <c r="J29">
         <v>64054000.0</v>
       </c>
       <c r="K29">
         <v>46884000.0</v>
       </c>
       <c r="L29">
         <v>14390000.0</v>
       </c>
       <c r="M29">
         <v>103087000.0</v>
       </c>
       <c r="N29">
         <v>25167000.0</v>
       </c>
@@ -47401,51 +47401,51 @@
       </c>
       <c r="DM29">
         <v>-12900000.0</v>
       </c>
       <c r="DN29">
         <v>29500000.0</v>
       </c>
       <c r="DO29">
         <v>2300000.0</v>
       </c>
       <c r="DP29">
         <v>-300000.0</v>
       </c>
       <c r="DQ29">
         <v>3800000.0</v>
       </c>
     </row>
     <row r="30" spans="1:121">
       <c r="A30" t="s">
         <v>240</v>
       </c>
       <c r="B30">
         <v>260584000.0</v>
       </c>
       <c r="C30">
-        <v>-20955000.0</v>
+        <v>-33454000.0</v>
       </c>
       <c r="D30">
         <v>3260000.0</v>
       </c>
       <c r="E30">
         <v>1320000.0</v>
       </c>
       <c r="F30">
         <v>-388240000.0</v>
       </c>
       <c r="G30">
         <v>12234000.0</v>
       </c>
       <c r="H30">
         <v>45991000.0</v>
       </c>
       <c r="I30">
         <v>46379000.0</v>
       </c>
       <c r="J30">
         <v>172221000.0</v>
       </c>
       <c r="K30">
         <v>15898000.0</v>
       </c>