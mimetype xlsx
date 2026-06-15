--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="234">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="235">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2022-09-30</t>
   </si>
   <si>
     <t>2021-09-30</t>
   </si>
   <si>
     <t>2020-09-30</t>
   </si>
   <si>
     <t>2019-09-30</t>
   </si>
   <si>
@@ -292,50 +292,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -5451,749 +5454,755 @@
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DJ62"/>
+  <dimension ref="A1:DK62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:114">
+    <row r="1" spans="1:115">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>90</v>
       </c>
       <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
         <v>93</v>
       </c>
       <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
         <v>96</v>
       </c>
       <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
         <v>99</v>
       </c>
       <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
         <v>102</v>
       </c>
       <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
         <v>105</v>
       </c>
       <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
         <v>108</v>
       </c>
       <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
         <v>111</v>
       </c>
       <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
         <v>114</v>
       </c>
       <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
         <v>117</v>
       </c>
       <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
         <v>120</v>
       </c>
       <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
         <v>123</v>
       </c>
       <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
         <v>126</v>
       </c>
       <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
         <v>129</v>
       </c>
       <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
         <v>132</v>
       </c>
       <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
         <v>135</v>
       </c>
       <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
         <v>138</v>
       </c>
       <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
         <v>141</v>
       </c>
       <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
         <v>144</v>
       </c>
       <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
         <v>147</v>
       </c>
       <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
         <v>150</v>
       </c>
       <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
         <v>153</v>
       </c>
       <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
         <v>156</v>
       </c>
       <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
         <v>159</v>
       </c>
       <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
         <v>162</v>
       </c>
       <c r="CU1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
         <v>165</v>
       </c>
       <c r="CY1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
         <v>168</v>
       </c>
       <c r="DC1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DE1" t="s">
         <v>170</v>
       </c>
       <c r="DF1" t="s">
         <v>171</v>
       </c>
       <c r="DG1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DI1" t="s">
         <v>173</v>
       </c>
       <c r="DJ1" t="s">
         <v>174</v>
       </c>
+      <c r="DK1" t="s">
+        <v>175</v>
+      </c>
     </row>
-    <row r="2" spans="1:114">
+    <row r="2" spans="1:115">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2">
+        <v>62511000.0</v>
+      </c>
+      <c r="C2">
         <v>52577000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>56378000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>44504000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>44567000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>35532000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>54481000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>45578000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>61339000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>43957000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>71706000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>47202000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>44598000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>43373000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>34342000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>56533000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>37856000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>27244000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>25739000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>28741000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>23280000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>22379000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>37343000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>39441000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>15259000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>18159000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>33674000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>31601000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>11626000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>11840000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>23134000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>20773000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>17914000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>10366000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>26432000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>25634000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>24927000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>9481000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>9597000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>19342000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>26998000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>8681000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>13510000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>11544000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>11928000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>4619000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>7823000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>13370000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>9771000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>4133000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>7474000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>9828000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>8250000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>5782000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>8457000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>9140000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>8924000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>5170000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>8642000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>10958000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>11982000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>3685000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>7002000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>28597000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>27077000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>5948000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>15847000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>16752000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>21922000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>7422000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>4481000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>15434000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>16364000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>14811000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>19980000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>30635000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>21941000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>15588000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>37398000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>34206000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>27613000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>15560000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>18146000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>56054000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>69505000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>12220000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>55841000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>42911000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>49641000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>11690000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>12402000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>15997000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>14514000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>7011000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>9283000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>13795000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>12026000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>4082000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>4772000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>10300000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>9402000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>4361000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>5717000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>11774000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>7292000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>4200000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>14800000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>28600000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>23900000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>4500000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>8600000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>7100000.0</v>
       </c>
-      <c r="DI2"/>
       <c r="DJ2"/>
+      <c r="DK2"/>
     </row>
-    <row r="3" spans="1:114">
+    <row r="3" spans="1:115">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6266,52 +6275,53 @@
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
+      <c r="DK3"/>
     </row>
-    <row r="4" spans="1:114">
+    <row r="4" spans="1:115">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6384,417 +6394,419 @@
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
+      <c r="DK4"/>
     </row>
-    <row r="5" spans="1:114">
+    <row r="5" spans="1:115">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5">
+        <v>6018000.0</v>
+      </c>
+      <c r="C5">
         <v>8171000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>8234000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>9322000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>1803000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-1993000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>4636000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>2084000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>2530999.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>3891000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>1303000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>3245000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>3013000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>2010000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-2806000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-1351000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>147000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>252000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>648000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>1264000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>1105000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>1749000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>828999.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-130000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-513000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-63000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-669000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-79363000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-77019000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-74344000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-72013000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-76669000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-74069000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-71609000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-69485000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-69306000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-67089000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-64930000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-61003000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-61431000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-59682000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-57866000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-56282000.0</v>
       </c>
-      <c r="AR5">
-[...1 lines deleted...]
-      </c>
       <c r="AS5">
         <v>0.0</v>
       </c>
       <c r="AT5">
         <v>0.0</v>
       </c>
       <c r="AU5">
+        <v>0.0</v>
+      </c>
+      <c r="AV5">
         <v>-56553000.0</v>
       </c>
-      <c r="AV5">
-[...1 lines deleted...]
-      </c>
       <c r="AW5">
         <v>0.0</v>
       </c>
       <c r="AX5">
         <v>0.0</v>
       </c>
       <c r="AY5">
+        <v>0.0</v>
+      </c>
+      <c r="AZ5">
         <v>-57747000.0</v>
       </c>
-      <c r="AZ5">
-[...1 lines deleted...]
-      </c>
       <c r="BA5">
         <v>0.0</v>
       </c>
       <c r="BB5">
-        <v>-55866000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BC5">
         <v>-55866000.0</v>
       </c>
       <c r="BD5">
-        <v>0.0</v>
+        <v>-55866000.0</v>
       </c>
       <c r="BE5">
         <v>0.0</v>
       </c>
       <c r="BF5">
-        <v>-55950000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BG5">
         <v>-55950000.0</v>
       </c>
       <c r="BH5">
-        <v>0.0</v>
-[...4 lines deleted...]
-      </c>
+        <v>-55950000.0</v>
+      </c>
+      <c r="BI5">
+        <v>0.0</v>
+      </c>
+      <c r="BJ5"/>
       <c r="BK5">
         <v>-56021000.0</v>
       </c>
-      <c r="BL5"/>
+      <c r="BL5">
+        <v>-56021000.0</v>
+      </c>
       <c r="BM5"/>
-      <c r="BN5">
-[...1 lines deleted...]
-      </c>
+      <c r="BN5"/>
       <c r="BO5">
         <v>-53206000.0</v>
       </c>
-      <c r="BP5"/>
+      <c r="BP5">
+        <v>-53206000.0</v>
+      </c>
       <c r="BQ5"/>
-      <c r="BR5">
-[...1 lines deleted...]
-      </c>
+      <c r="BR5"/>
       <c r="BS5">
         <v>-50144000.0</v>
       </c>
       <c r="BT5">
+        <v>-50144000.0</v>
+      </c>
+      <c r="BU5">
         <v>-45355000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-191000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-23000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>28000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>75000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>43000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>129000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>507000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>690000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>389000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-136000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-2397000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-2585000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-2775000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-2971000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-25314000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-21128000.0</v>
       </c>
       <c r="CK5">
         <v>-21128000.0</v>
       </c>
       <c r="CL5">
         <v>-21128000.0</v>
       </c>
       <c r="CM5">
         <v>-21128000.0</v>
       </c>
       <c r="CN5">
-        <v>-17157000.0</v>
+        <v>-21128000.0</v>
       </c>
       <c r="CO5">
         <v>-17157000.0</v>
       </c>
       <c r="CP5">
         <v>-17157000.0</v>
       </c>
       <c r="CQ5">
         <v>-17157000.0</v>
       </c>
       <c r="CR5">
-        <v>-13654000.0</v>
+        <v>-17157000.0</v>
       </c>
       <c r="CS5">
         <v>-13654000.0</v>
       </c>
       <c r="CT5">
         <v>-13654000.0</v>
       </c>
       <c r="CU5">
         <v>-13654000.0</v>
       </c>
       <c r="CV5">
-        <v>-10856000.0</v>
+        <v>-13654000.0</v>
       </c>
       <c r="CW5">
         <v>-10856000.0</v>
       </c>
       <c r="CX5">
         <v>-10856000.0</v>
       </c>
       <c r="CY5">
         <v>-10856000.0</v>
       </c>
       <c r="CZ5">
-        <v>-10192000.0</v>
+        <v>-10856000.0</v>
       </c>
       <c r="DA5">
         <v>-10192000.0</v>
       </c>
       <c r="DB5">
+        <v>-10192000.0</v>
+      </c>
+      <c r="DC5">
         <v>-9800000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-9300000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>-10900000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>-8500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6800000.0</v>
       </c>
       <c r="DG5">
         <v>-6800000.0</v>
       </c>
       <c r="DH5">
+        <v>-6800000.0</v>
+      </c>
+      <c r="DI5">
         <v>-9200000.0</v>
       </c>
-      <c r="DI5"/>
       <c r="DJ5"/>
+      <c r="DK5"/>
     </row>
-    <row r="6" spans="1:114">
+    <row r="6" spans="1:115">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -6838,51 +6850,53 @@
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
-      <c r="BI6"/>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
@@ -6892,131 +6906,134 @@
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
+      <c r="DK6"/>
     </row>
-    <row r="7" spans="1:114">
+    <row r="7" spans="1:115">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7">
+        <v>141268000.0</v>
+      </c>
+      <c r="C7">
         <v>138578000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>138458000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>137905000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>139068000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>140819000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>134287000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>135478000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>136583000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>135922000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>133859000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>129726000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>131794000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>131525000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>99350000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>103097000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>103659000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>104554000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>107526000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>107105000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>108715000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>108081000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>40327000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>41510000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>42489000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>43223000.0</v>
       </c>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
@@ -7060,113 +7077,116 @@
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
+      <c r="DK7"/>
     </row>
-    <row r="8" spans="1:114">
+    <row r="8" spans="1:115">
       <c r="A8" t="s">
         <v>35</v>
       </c>
       <c r="B8">
         <v>31000.0</v>
       </c>
       <c r="C8">
         <v>31000.0</v>
       </c>
       <c r="D8">
-        <v>30000.0</v>
+        <v>31000.0</v>
       </c>
       <c r="E8">
         <v>30000.0</v>
       </c>
       <c r="F8">
         <v>30000.0</v>
       </c>
       <c r="G8">
         <v>30000.0</v>
       </c>
       <c r="H8">
         <v>30000.0</v>
       </c>
       <c r="I8">
-        <v>29000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="J8">
         <v>29000.0</v>
       </c>
       <c r="K8">
         <v>29000.0</v>
       </c>
       <c r="L8">
         <v>29000.0</v>
       </c>
       <c r="M8">
         <v>29000.0</v>
       </c>
       <c r="N8">
         <v>29000.0</v>
       </c>
       <c r="O8">
         <v>29000.0</v>
       </c>
       <c r="P8">
         <v>29000.0</v>
       </c>
       <c r="Q8">
         <v>29000.0</v>
       </c>
       <c r="R8">
         <v>29000.0</v>
       </c>
       <c r="S8">
         <v>29000.0</v>
       </c>
       <c r="T8">
+        <v>29000.0</v>
+      </c>
+      <c r="U8">
         <v>28000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -7216,227 +7236,228 @@
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
+      <c r="DK8"/>
     </row>
-    <row r="9" spans="1:114">
+    <row r="9" spans="1:115">
       <c r="A9" t="s">
         <v>36</v>
       </c>
-      <c r="B9">
+      <c r="B9"/>
+      <c r="C9">
         <v>364432000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>360818000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>362216000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>355459000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>350138000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>343911000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>323218000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>320383000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>313848000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>308480000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>303432000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>300411000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>295589000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>291814000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>288901000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>288923000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>285532000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>283101000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>280436000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>276606000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>273809000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>271622000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>269969000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>269554000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>267264000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>265516000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>262250000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>262320000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>257011000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>253714000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>249974000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>248600000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>246326000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>243814000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>241058000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>238196000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>236885000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>235911000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>234478000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>233894000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>232586000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>229586000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>227939000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>227540000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>226443000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>224537000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>221729000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>221102000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>219637000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>217287000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>215885000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>215030000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>213271000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>212416000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>211041000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>210243000.0</v>
       </c>
-      <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
@@ -7446,447 +7467,451 @@
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
+      <c r="DK9"/>
     </row>
-    <row r="10" spans="1:114">
+    <row r="10" spans="1:115">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10">
+        <v>189132000.0</v>
+      </c>
+      <c r="C10">
         <v>164603000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>170351000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>151017000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>203507000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>145010000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>224326000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>242424000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>216684000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>210323000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>201456000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>226134000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>204339000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>177773000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>228274000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>281351000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>219400000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>216315000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>222192000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>200121000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>142888000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>120939000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>155493000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>86919000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>64406000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>35985000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>38511000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>71618000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>63598000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>38581000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>48822000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>62108000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>57103000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>35566000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>41952000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>58930000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>51670000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>37079000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>38585000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>55560000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>43974000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>25159000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>32611000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>47448000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>42695000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>17764000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>27839000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>41820000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>30798000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>15904000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>23756000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>37304000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>30092000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>15393000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>23617000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>33237000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>29042000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>13804000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>19386000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>27043000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>21436000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>17338000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>16539000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>24356000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>16786000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>13060000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>25508000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>13825000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>14982000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>14829000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>30264000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>21600000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>24116000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>22765000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>30375000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>25327000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>23489000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>13130000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>25113000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>28213000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>14938000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>10638000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>27271000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>21761000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>20928000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>9501000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>15076000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>15383000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>17168000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>8760000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>10508000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>16034000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>14898000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>7260000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>4323000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>13257000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>12795000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>5875000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>9997000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>16371000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>14745000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>6577000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>12583000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>14370000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>17182000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>5700000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>8300000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>21100000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>17600000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>10100000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>7900000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>15500000.0</v>
       </c>
-      <c r="DI10"/>
       <c r="DJ10"/>
+      <c r="DK10"/>
     </row>
-    <row r="11" spans="1:114">
+    <row r="11" spans="1:115">
       <c r="A11" t="s">
         <v>38</v>
       </c>
-      <c r="B11">
+      <c r="B11"/>
+      <c r="C11">
         <v>164603000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>170351000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>151017000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>203507000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>145010000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>224326000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>201456000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>226134000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>204339000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>177773000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>228274000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>281351000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>219400000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>216315000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>222192000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>200121000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
@@ -7936,1758 +7961,1772 @@
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
+      <c r="DK11"/>
     </row>
-    <row r="12" spans="1:114">
+    <row r="12" spans="1:115">
       <c r="A12" t="s">
         <v>39</v>
       </c>
       <c r="B12">
+        <v>189132000.0</v>
+      </c>
+      <c r="C12">
         <v>164603000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>170351000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>151017000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>203507000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>145010000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>224326000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>242424000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>216684000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>210323000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>201456000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>226134000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>204339000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>177773000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>228274000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>281351000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>219400000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>216315000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>222192000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>200121000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>142888000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>120939000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>155493000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>86919000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>64406000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>35985000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>38511000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>71618000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>63598000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>38581000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>48822000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>62108000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>57103000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>35566000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>41952000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>58930000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>51670000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>37079000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>38585000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>55560000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>43974000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>25159000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>32611000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>47448000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>42695000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>17764000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>27839000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>41820000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>30798000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>15904000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>23756000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>37304000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>30092000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>15393000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>23617000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>33237000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>29042000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>13804000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>19386000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>27043000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>21436000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>17338000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>16539000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>24356000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>16786000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>13060000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>25508000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>13825000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>14982000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>14829000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>30264000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>21600000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>24116000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>22765000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>30375000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>25327000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>23489000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>13130000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>25113000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>28213000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>14938000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>10638000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>27271000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>21761000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>20928000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>9501000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>15076000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>15383000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>17168000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>8760000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>10508000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>16034000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>14898000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>7260000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>4323000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>13257000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>12795000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>5875000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>9997000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>16371000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>14745000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>6577000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>12583000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>14370000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>17182000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>5700000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>8300000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>21100000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>17600000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>10100000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>7900000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>15500000.0</v>
       </c>
-      <c r="DI12"/>
       <c r="DJ12"/>
+      <c r="DK12"/>
     </row>
-    <row r="13" spans="1:114">
+    <row r="13" spans="1:115">
       <c r="A13" t="s">
         <v>40</v>
       </c>
       <c r="B13">
         <v>31000.0</v>
       </c>
       <c r="C13">
         <v>31000.0</v>
       </c>
       <c r="D13">
-        <v>30000.0</v>
+        <v>31000.0</v>
       </c>
       <c r="E13">
         <v>30000.0</v>
       </c>
       <c r="F13">
         <v>30000.0</v>
       </c>
       <c r="G13">
         <v>30000.0</v>
       </c>
       <c r="H13">
         <v>30000.0</v>
       </c>
       <c r="I13">
-        <v>29000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="J13">
         <v>29000.0</v>
       </c>
       <c r="K13">
         <v>29000.0</v>
       </c>
       <c r="L13">
         <v>29000.0</v>
       </c>
       <c r="M13">
         <v>29000.0</v>
       </c>
       <c r="N13">
         <v>29000.0</v>
       </c>
       <c r="O13">
         <v>29000.0</v>
       </c>
       <c r="P13">
         <v>29000.0</v>
       </c>
       <c r="Q13">
         <v>29000.0</v>
       </c>
       <c r="R13">
         <v>29000.0</v>
       </c>
       <c r="S13">
         <v>29000.0</v>
       </c>
       <c r="T13">
-        <v>28000.0</v>
+        <v>29000.0</v>
       </c>
       <c r="U13">
         <v>28000.0</v>
       </c>
       <c r="V13">
         <v>28000.0</v>
       </c>
       <c r="W13">
         <v>28000.0</v>
       </c>
       <c r="X13">
         <v>28000.0</v>
       </c>
       <c r="Y13">
         <v>28000.0</v>
       </c>
       <c r="Z13">
         <v>28000.0</v>
       </c>
       <c r="AA13">
         <v>28000.0</v>
       </c>
       <c r="AB13">
-        <v>27000.0</v>
+        <v>28000.0</v>
       </c>
       <c r="AC13">
         <v>27000.0</v>
       </c>
       <c r="AD13">
         <v>27000.0</v>
       </c>
       <c r="AE13">
         <v>27000.0</v>
       </c>
       <c r="AF13">
         <v>27000.0</v>
       </c>
       <c r="AG13">
         <v>27000.0</v>
       </c>
       <c r="AH13">
         <v>27000.0</v>
       </c>
       <c r="AI13">
-        <v>26000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="AJ13">
         <v>26000.0</v>
       </c>
       <c r="AK13">
         <v>26000.0</v>
       </c>
       <c r="AL13">
         <v>26000.0</v>
       </c>
       <c r="AM13">
         <v>26000.0</v>
       </c>
       <c r="AN13">
         <v>26000.0</v>
       </c>
       <c r="AO13">
         <v>26000.0</v>
       </c>
       <c r="AP13">
         <v>26000.0</v>
       </c>
       <c r="AQ13">
         <v>26000.0</v>
       </c>
       <c r="AR13">
         <v>26000.0</v>
       </c>
       <c r="AS13">
-        <v>25000.0</v>
+        <v>26000.0</v>
       </c>
       <c r="AT13">
         <v>25000.0</v>
       </c>
       <c r="AU13">
         <v>25000.0</v>
       </c>
       <c r="AV13">
         <v>25000.0</v>
       </c>
       <c r="AW13">
         <v>25000.0</v>
       </c>
       <c r="AX13">
         <v>25000.0</v>
       </c>
       <c r="AY13">
-        <v>24000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="AZ13">
         <v>24000.0</v>
       </c>
       <c r="BA13">
         <v>24000.0</v>
       </c>
       <c r="BB13">
         <v>24000.0</v>
       </c>
       <c r="BC13">
         <v>24000.0</v>
       </c>
       <c r="BD13">
         <v>24000.0</v>
       </c>
       <c r="BE13">
-        <v>23000.0</v>
+        <v>24000.0</v>
       </c>
       <c r="BF13">
         <v>23000.0</v>
       </c>
       <c r="BG13">
         <v>23000.0</v>
       </c>
       <c r="BH13">
         <v>23000.0</v>
       </c>
       <c r="BI13">
         <v>23000.0</v>
       </c>
       <c r="BJ13">
         <v>23000.0</v>
       </c>
       <c r="BK13">
+        <v>23000.0</v>
+      </c>
+      <c r="BL13">
         <v>22000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23000.0</v>
       </c>
       <c r="BM13">
         <v>23000.0</v>
       </c>
       <c r="BN13">
         <v>23000.0</v>
       </c>
       <c r="BO13">
+        <v>23000.0</v>
+      </c>
+      <c r="BP13">
         <v>22000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19000.0</v>
       </c>
       <c r="BQ13">
         <v>19000.0</v>
       </c>
       <c r="BR13">
         <v>19000.0</v>
       </c>
       <c r="BS13">
         <v>19000.0</v>
       </c>
       <c r="BT13">
         <v>19000.0</v>
       </c>
       <c r="BU13">
         <v>19000.0</v>
       </c>
       <c r="BV13">
         <v>19000.0</v>
       </c>
       <c r="BW13">
         <v>19000.0</v>
       </c>
       <c r="BX13">
         <v>19000.0</v>
       </c>
       <c r="BY13">
         <v>19000.0</v>
       </c>
       <c r="BZ13">
         <v>19000.0</v>
       </c>
       <c r="CA13">
         <v>19000.0</v>
       </c>
       <c r="CB13">
         <v>19000.0</v>
       </c>
       <c r="CC13">
         <v>19000.0</v>
       </c>
       <c r="CD13">
-        <v>18000.0</v>
+        <v>19000.0</v>
       </c>
       <c r="CE13">
         <v>18000.0</v>
       </c>
       <c r="CF13">
         <v>18000.0</v>
       </c>
       <c r="CG13">
         <v>18000.0</v>
       </c>
       <c r="CH13">
-        <v>16000.0</v>
+        <v>18000.0</v>
       </c>
       <c r="CI13">
         <v>16000.0</v>
       </c>
       <c r="CJ13">
         <v>16000.0</v>
       </c>
       <c r="CK13">
         <v>16000.0</v>
       </c>
       <c r="CL13">
-        <v>15000.0</v>
+        <v>16000.0</v>
       </c>
       <c r="CM13">
         <v>15000.0</v>
       </c>
       <c r="CN13">
         <v>15000.0</v>
       </c>
       <c r="CO13">
         <v>15000.0</v>
       </c>
       <c r="CP13">
         <v>15000.0</v>
       </c>
       <c r="CQ13">
         <v>15000.0</v>
       </c>
       <c r="CR13">
         <v>15000.0</v>
       </c>
       <c r="CS13">
         <v>15000.0</v>
       </c>
       <c r="CT13">
         <v>15000.0</v>
       </c>
       <c r="CU13">
         <v>15000.0</v>
       </c>
       <c r="CV13">
         <v>15000.0</v>
       </c>
       <c r="CW13">
         <v>15000.0</v>
       </c>
       <c r="CX13">
         <v>15000.0</v>
       </c>
       <c r="CY13">
         <v>15000.0</v>
       </c>
       <c r="CZ13">
         <v>15000.0</v>
       </c>
       <c r="DA13">
         <v>15000.0</v>
       </c>
-      <c r="DB13"/>
+      <c r="DB13">
+        <v>15000.0</v>
+      </c>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
+      <c r="DK13"/>
     </row>
-    <row r="14" spans="1:114">
+    <row r="14" spans="1:115">
       <c r="A14" t="s">
         <v>41</v>
       </c>
       <c r="B14">
+        <v>21984675.0</v>
+      </c>
+      <c r="C14">
         <v>21942854.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>21467898.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>21515000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>23324000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>23385000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>23200000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>23049097.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>22999229.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>22809017.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>22753029.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>22427443.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>22314262.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>22223173.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>22231163.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>22173273.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>22530102.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>22663694.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>22673350.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>23037679.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>22986061.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>22745125.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>22604060.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>22045900.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>21960285.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>21890065.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>21896257.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>22821202.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>23417688.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>23400685.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>23286206.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>23182546.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>22940594.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>22712648.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>23591854.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>25095398.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>25116359.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>24923125.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>25010193.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>24731389.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>24696881.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>24742330.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>24883360.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>25316092.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>25265857.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>24947968.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>24813777.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>24719369.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>23845302.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>23715945.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>24267879.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>24177020.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>24019409.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22955715.0</v>
       </c>
       <c r="BC14">
         <v>22955715.0</v>
       </c>
       <c r="BD14">
+        <v>22955715.0</v>
+      </c>
+      <c r="BE14">
         <v>23515737.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>23253524.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>22592370.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>22492156.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>23103280.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>22329156.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22239785.0</v>
       </c>
       <c r="BK14">
         <v>22239785.0</v>
       </c>
       <c r="BL14">
+        <v>22239785.0</v>
+      </c>
+      <c r="BM14">
         <v>22793218.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>21982631.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>22344687.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>21796561.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>18575332.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>18512104.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18500794.0</v>
       </c>
       <c r="BS14">
         <v>18500794.0</v>
       </c>
       <c r="BT14">
+        <v>18500794.0</v>
+      </c>
+      <c r="BU14">
         <v>18415790.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>18363692.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18364676.0</v>
       </c>
       <c r="BW14">
         <v>18364676.0</v>
       </c>
       <c r="BX14">
+        <v>18364676.0</v>
+      </c>
+      <c r="BY14">
         <v>19034148.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>19042015.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18287781.0</v>
       </c>
       <c r="CA14">
         <v>18287781.0</v>
       </c>
       <c r="CB14">
+        <v>18287781.0</v>
+      </c>
+      <c r="CC14">
         <v>19426294.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>18751417.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>18525849.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>17611841.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>18633251.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>17834520.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>16959020.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>15811616.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>16937505.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>16728845.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>16280368.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>15444082.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>15656203.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>15541897.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>15537053.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>15308251.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>15780582.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>15523479.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15246459.0</v>
       </c>
       <c r="CU14">
         <v>15246459.0</v>
       </c>
       <c r="CV14">
+        <v>15246459.0</v>
+      </c>
+      <c r="CW14">
         <v>15231290.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>15195815.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15250026.0</v>
       </c>
       <c r="CY14">
         <v>15250026.0</v>
       </c>
       <c r="CZ14">
+        <v>15250026.0</v>
+      </c>
+      <c r="DA14">
         <v>15218620.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>15192732.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16666667.0</v>
       </c>
       <c r="DC14">
         <v>16666667.0</v>
       </c>
       <c r="DD14">
+        <v>16666667.0</v>
+      </c>
+      <c r="DE14">
         <v>14873280.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>14705882.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000000.0</v>
       </c>
       <c r="DG14">
         <v>15000000.0</v>
       </c>
       <c r="DH14">
+        <v>15000000.0</v>
+      </c>
+      <c r="DI14">
         <v>11607143.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12156863.0</v>
       </c>
       <c r="DJ14">
         <v>12156863.0</v>
       </c>
+      <c r="DK14">
+        <v>12156863.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:114">
+    <row r="15" spans="1:115">
       <c r="A15" t="s">
         <v>42</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>29000.0</v>
       </c>
-      <c r="N15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="O15"/>
       <c r="P15">
         <v>29000.0</v>
       </c>
       <c r="Q15">
         <v>29000.0</v>
       </c>
       <c r="R15">
         <v>29000.0</v>
       </c>
       <c r="S15">
         <v>29000.0</v>
       </c>
       <c r="T15">
-        <v>28000.0</v>
+        <v>29000.0</v>
       </c>
       <c r="U15">
         <v>28000.0</v>
       </c>
       <c r="V15">
         <v>28000.0</v>
       </c>
       <c r="W15">
         <v>28000.0</v>
       </c>
       <c r="X15">
         <v>28000.0</v>
       </c>
       <c r="Y15">
         <v>28000.0</v>
       </c>
       <c r="Z15">
         <v>28000.0</v>
       </c>
       <c r="AA15">
         <v>28000.0</v>
       </c>
       <c r="AB15">
-        <v>27000.0</v>
+        <v>28000.0</v>
       </c>
       <c r="AC15">
         <v>27000.0</v>
       </c>
       <c r="AD15">
         <v>27000.0</v>
       </c>
       <c r="AE15">
         <v>27000.0</v>
       </c>
       <c r="AF15">
         <v>27000.0</v>
       </c>
       <c r="AG15">
         <v>27000.0</v>
       </c>
       <c r="AH15">
         <v>27000.0</v>
       </c>
       <c r="AI15">
-        <v>26000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="AJ15">
         <v>26000.0</v>
       </c>
       <c r="AK15">
         <v>26000.0</v>
       </c>
       <c r="AL15">
         <v>26000.0</v>
       </c>
       <c r="AM15">
         <v>26000.0</v>
       </c>
       <c r="AN15">
         <v>26000.0</v>
       </c>
       <c r="AO15">
         <v>26000.0</v>
       </c>
       <c r="AP15">
         <v>26000.0</v>
       </c>
       <c r="AQ15">
         <v>26000.0</v>
       </c>
       <c r="AR15">
         <v>26000.0</v>
       </c>
       <c r="AS15">
-        <v>25000.0</v>
+        <v>26000.0</v>
       </c>
       <c r="AT15">
         <v>25000.0</v>
       </c>
       <c r="AU15">
         <v>25000.0</v>
       </c>
       <c r="AV15">
         <v>25000.0</v>
       </c>
       <c r="AW15">
         <v>25000.0</v>
       </c>
       <c r="AX15">
         <v>25000.0</v>
       </c>
       <c r="AY15">
-        <v>24000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="AZ15">
         <v>24000.0</v>
       </c>
       <c r="BA15">
         <v>24000.0</v>
       </c>
       <c r="BB15">
         <v>24000.0</v>
       </c>
       <c r="BC15">
         <v>24000.0</v>
       </c>
       <c r="BD15">
         <v>24000.0</v>
       </c>
       <c r="BE15">
-        <v>23000.0</v>
+        <v>24000.0</v>
       </c>
       <c r="BF15">
         <v>23000.0</v>
       </c>
       <c r="BG15">
         <v>23000.0</v>
       </c>
       <c r="BH15">
         <v>23000.0</v>
       </c>
       <c r="BI15">
         <v>23000.0</v>
       </c>
       <c r="BJ15">
         <v>23000.0</v>
       </c>
       <c r="BK15">
+        <v>23000.0</v>
+      </c>
+      <c r="BL15">
         <v>22000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23000.0</v>
       </c>
       <c r="BM15">
         <v>23000.0</v>
       </c>
       <c r="BN15">
         <v>23000.0</v>
       </c>
       <c r="BO15">
+        <v>23000.0</v>
+      </c>
+      <c r="BP15">
         <v>22000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19000.0</v>
       </c>
       <c r="BQ15">
         <v>19000.0</v>
       </c>
       <c r="BR15">
         <v>19000.0</v>
       </c>
       <c r="BS15">
         <v>19000.0</v>
       </c>
       <c r="BT15">
         <v>19000.0</v>
       </c>
       <c r="BU15">
         <v>19000.0</v>
       </c>
       <c r="BV15">
         <v>19000.0</v>
       </c>
       <c r="BW15">
         <v>19000.0</v>
       </c>
       <c r="BX15">
         <v>19000.0</v>
       </c>
       <c r="BY15">
         <v>19000.0</v>
       </c>
       <c r="BZ15">
         <v>19000.0</v>
       </c>
       <c r="CA15">
         <v>19000.0</v>
       </c>
       <c r="CB15">
         <v>19000.0</v>
       </c>
       <c r="CC15">
         <v>19000.0</v>
       </c>
       <c r="CD15">
-        <v>18000.0</v>
+        <v>19000.0</v>
       </c>
       <c r="CE15">
         <v>18000.0</v>
       </c>
       <c r="CF15">
         <v>18000.0</v>
       </c>
       <c r="CG15">
         <v>18000.0</v>
       </c>
       <c r="CH15">
-        <v>16000.0</v>
+        <v>18000.0</v>
       </c>
       <c r="CI15">
         <v>16000.0</v>
       </c>
       <c r="CJ15">
         <v>16000.0</v>
       </c>
       <c r="CK15">
         <v>16000.0</v>
       </c>
       <c r="CL15">
-        <v>15000.0</v>
+        <v>16000.0</v>
       </c>
       <c r="CM15">
         <v>15000.0</v>
       </c>
       <c r="CN15">
         <v>15000.0</v>
       </c>
       <c r="CO15">
         <v>15000.0</v>
       </c>
       <c r="CP15">
         <v>15000.0</v>
       </c>
       <c r="CQ15">
         <v>15000.0</v>
       </c>
       <c r="CR15">
         <v>15000.0</v>
       </c>
       <c r="CS15">
         <v>15000.0</v>
       </c>
       <c r="CT15">
         <v>15000.0</v>
       </c>
       <c r="CU15">
         <v>15000.0</v>
       </c>
       <c r="CV15">
         <v>15000.0</v>
       </c>
       <c r="CW15">
         <v>15000.0</v>
       </c>
       <c r="CX15">
         <v>15000.0</v>
       </c>
       <c r="CY15">
         <v>15000.0</v>
       </c>
       <c r="CZ15">
         <v>15000.0</v>
       </c>
       <c r="DA15">
         <v>15000.0</v>
       </c>
-      <c r="DB15"/>
+      <c r="DB15">
+        <v>15000.0</v>
+      </c>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
+      <c r="DK15"/>
     </row>
-    <row r="16" spans="1:114">
+    <row r="16" spans="1:115">
       <c r="A16" t="s">
         <v>43</v>
       </c>
       <c r="B16">
+        <v>61742000.0</v>
+      </c>
+      <c r="C16">
         <v>52643000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>45699000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>48900000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>56936000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>52504000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>64845000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>66791000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>79095000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>74636000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>81700000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>97785000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>113934000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>119889000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>144427000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>138375000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>164068000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>144550000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>100660000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>86704000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>83357000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>55389000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>31821000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>30106000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>26794000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>20198000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>24305000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>24262000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>33330000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>21071000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>17006000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>22865000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>19972000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>19622000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>21032000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>22451000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>25896000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>22771000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>30129000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>18153000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>19707000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>12970000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>12731000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>13630000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>17157000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>12609000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>10979000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>10717000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>15035000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>11522000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>9342000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>18358000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>18244000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>13820000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>8495000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>8679000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>10477000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>8436000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>9085000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>8672000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>9556000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>6343000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>5412000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>24881000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>23490000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>24171000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>4882000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>24693000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>6495000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>5338000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>6505000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>27682000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>30705000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>25058000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>33420000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>30716000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>27106000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>25518000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>17170000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>28512000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>30329000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>21998000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>25793000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>23263000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>23426000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>9980000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>15917000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>16213000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>18778000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>13283000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>9924000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>15048000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>6983000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>13856000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>9149000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>16770000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>16818000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>13233000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>7182000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>14905000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>16606000.0</v>
       </c>
-      <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
+      <c r="DK16"/>
     </row>
-    <row r="17" spans="1:114">
+    <row r="17" spans="1:115">
       <c r="A17" t="s">
         <v>44</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-      <c r="AC17">
+      <c r="AC17"/>
+      <c r="AD17">
         <v>1767000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>2588000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>3408000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>3095000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>6524000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>7471000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>8769000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>11753000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>18635000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>19839000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>21075000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>16378000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>17572000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>17967000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>18263000.0</v>
       </c>
-      <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
@@ -9714,117 +9753,116 @@
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
+      <c r="DK17"/>
     </row>
-    <row r="18" spans="1:114">
+    <row r="18" spans="1:115">
       <c r="A18" t="s">
         <v>45</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>47638000.0</v>
       </c>
-      <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18">
         <v>15401000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>17805000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>14646000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>13161000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>9268000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>8419000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>6501000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>5911000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>4509000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>4221000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>2821000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>2413000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>1142000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>1284000.0</v>
       </c>
-      <c r="AC18"/>
       <c r="AD18"/>
-      <c r="AE18">
-[...1 lines deleted...]
-      </c>
+      <c r="AE18"/>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
@@ -9868,51 +9906,53 @@
       </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
-      <c r="BI18"/>
+      <c r="BI18">
+        <v>0.0</v>
+      </c>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
@@ -9922,52 +9962,53 @@
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
+      <c r="DK18"/>
     </row>
-    <row r="19" spans="1:114">
+    <row r="19" spans="1:115">
       <c r="A19" t="s">
         <v>46</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -10040,487 +10081,491 @@
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
+      <c r="DK19"/>
     </row>
-    <row r="20" spans="1:114">
+    <row r="20" spans="1:115">
       <c r="A20" t="s">
         <v>47</v>
       </c>
       <c r="B20">
+        <v>525650000.0</v>
+      </c>
+      <c r="C20">
         <v>526968000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>526931000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>527144000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>591101000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>587967000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>592293000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>589949000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>590344000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>575850000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>559820000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>562277000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>558613000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>527718000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>235585000.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20">
         <v>234758000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>195563000.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20">
+      <c r="U20"/>
+      <c r="V20">
         <v>142152000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>143114000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>84240000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>65404000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>65139000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>64479000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>64077000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>45417000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>33876000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>33715000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>27491000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>31916000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>31805000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>30404000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>30305000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>29978000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>29541000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>9900000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>9947000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>9900000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>1200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>802000.0</v>
       </c>
       <c r="AQ20">
         <v>802000.0</v>
       </c>
       <c r="AR20">
-        <v>0.0</v>
+        <v>802000.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
         <v>802000.0</v>
       </c>
-      <c r="AV20">
-[...1 lines deleted...]
-      </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
+        <v>0.0</v>
+      </c>
+      <c r="AZ20">
         <v>802000.0</v>
       </c>
-      <c r="AZ20">
-[...1 lines deleted...]
-      </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
-      <c r="BI20"/>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
-      <c r="BT20">
+      <c r="BT20"/>
+      <c r="BU20">
         <v>98095000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>97446000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>121167000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>97446000.0</v>
       </c>
       <c r="BX20">
         <v>97446000.0</v>
       </c>
       <c r="BY20">
+        <v>97446000.0</v>
+      </c>
+      <c r="BZ20">
         <v>98095000.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CA20">
         <v>94084000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>94068000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>89734000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>116204000.0</v>
       </c>
-      <c r="CD20">
+      <c r="CE20">
         <v>56320000.0</v>
       </c>
-      <c r="CE20">
+      <c r="CF20">
         <v>56184000.0</v>
       </c>
-      <c r="CF20">
+      <c r="CG20">
         <v>56172000.0</v>
       </c>
-      <c r="CG20">
+      <c r="CH20">
         <v>56177000.0</v>
       </c>
-      <c r="CH20">
+      <c r="CI20">
         <v>56101000.0</v>
       </c>
-      <c r="CI20">
+      <c r="CJ20">
         <v>55862000.0</v>
       </c>
-      <c r="CJ20">
+      <c r="CK20">
         <v>55859000.0</v>
       </c>
-      <c r="CK20">
+      <c r="CL20">
         <v>53483000.0</v>
       </c>
-      <c r="CL20">
+      <c r="CM20">
         <v>53409000.0</v>
       </c>
-      <c r="CM20">
+      <c r="CN20">
         <v>53144000.0</v>
       </c>
-      <c r="CN20">
+      <c r="CO20">
         <v>52225000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49589000.0</v>
       </c>
       <c r="CP20">
         <v>49589000.0</v>
       </c>
       <c r="CQ20">
         <v>49589000.0</v>
       </c>
       <c r="CR20">
+        <v>49589000.0</v>
+      </c>
+      <c r="CS20">
         <v>49490000.0</v>
       </c>
-      <c r="CS20">
+      <c r="CT20">
         <v>39992000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40457000.0</v>
       </c>
       <c r="CU20">
         <v>40457000.0</v>
       </c>
       <c r="CV20">
+        <v>40457000.0</v>
+      </c>
+      <c r="CW20">
         <v>40779000.0</v>
       </c>
-      <c r="CW20">
+      <c r="CX20">
         <v>41110000.0</v>
       </c>
-      <c r="CX20">
+      <c r="CY20">
         <v>40343000.0</v>
       </c>
-      <c r="CY20">
+      <c r="CZ20">
         <v>40195000.0</v>
       </c>
-      <c r="CZ20">
+      <c r="DA20">
         <v>39799000.0</v>
       </c>
-      <c r="DA20">
+      <c r="DB20">
         <v>35331000.0</v>
       </c>
-      <c r="DB20">
+      <c r="DC20">
         <v>35500000.0</v>
       </c>
-      <c r="DC20">
+      <c r="DD20">
         <v>34100000.0</v>
       </c>
-      <c r="DD20">
+      <c r="DE20">
         <v>35400000.0</v>
       </c>
-      <c r="DE20">
+      <c r="DF20">
         <v>27500000.0</v>
       </c>
-      <c r="DF20">
+      <c r="DG20">
         <v>16600000.0</v>
       </c>
-      <c r="DG20">
+      <c r="DH20">
         <v>15600000.0</v>
       </c>
-      <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
+      <c r="DK20"/>
     </row>
-    <row r="21" spans="1:114">
+    <row r="21" spans="1:115">
       <c r="A21" t="s">
         <v>48</v>
       </c>
       <c r="B21">
+        <v>34700000.0</v>
+      </c>
+      <c r="C21">
         <v>34945000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>35416000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>36661000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>37592000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>38493000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>37458000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>38380000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>39174000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>38958000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>39713000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>40968000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>42134000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>38794000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>10886000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>248194000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>246265000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>12358000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>5559000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>186691000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>142152000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>143114000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>53000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>65404000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>65139000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>64479000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>64077000.0</v>
       </c>
-      <c r="AB21"/>
       <c r="AC21"/>
-      <c r="AD21">
+      <c r="AD21"/>
+      <c r="AE21">
         <v>27400000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>27491000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>27400000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>27300000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>25900000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>25942000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25900000.0</v>
       </c>
       <c r="AK21">
         <v>25900000.0</v>
       </c>
       <c r="AL21">
+        <v>25900000.0</v>
+      </c>
+      <c r="AM21">
         <v>9900000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>9947000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>9900000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>1200000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>802000.0</v>
       </c>
-      <c r="AQ21">
-[...1 lines deleted...]
-      </c>
       <c r="AR21">
         <v>0.0</v>
       </c>
       <c r="AS21">
         <v>0.0</v>
       </c>
       <c r="AT21">
         <v>0.0</v>
       </c>
       <c r="AU21">
         <v>0.0</v>
       </c>
       <c r="AV21">
         <v>0.0</v>
       </c>
       <c r="AW21">
         <v>0.0</v>
       </c>
       <c r="AX21">
         <v>0.0</v>
       </c>
       <c r="AY21">
         <v>0.0</v>
       </c>
       <c r="AZ21">
@@ -10528,943 +10573,952 @@
       </c>
       <c r="BA21">
         <v>0.0</v>
       </c>
       <c r="BB21">
         <v>0.0</v>
       </c>
       <c r="BC21">
         <v>0.0</v>
       </c>
       <c r="BD21">
         <v>0.0</v>
       </c>
       <c r="BE21">
         <v>0.0</v>
       </c>
       <c r="BF21">
         <v>0.0</v>
       </c>
       <c r="BG21">
         <v>0.0</v>
       </c>
       <c r="BH21">
         <v>0.0</v>
       </c>
-      <c r="BI21"/>
+      <c r="BI21">
+        <v>0.0</v>
+      </c>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
-      <c r="BT21">
+      <c r="BT21"/>
+      <c r="BU21">
         <v>23743000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>23714000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23728000.0</v>
       </c>
       <c r="BW21">
         <v>23728000.0</v>
       </c>
       <c r="BX21">
+        <v>23728000.0</v>
+      </c>
+      <c r="BY21">
         <v>23736000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>23743000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>22282000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>22127000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>26367000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>116204000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>56320000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>56184000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>56172000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>56177000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>56101000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>55862000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>55859000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>53483000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>53409000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>53144000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>52225000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49589000.0</v>
       </c>
       <c r="CP21">
         <v>49589000.0</v>
       </c>
       <c r="CQ21">
         <v>49589000.0</v>
       </c>
       <c r="CR21">
+        <v>49589000.0</v>
+      </c>
+      <c r="CS21">
         <v>49490000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39992000.0</v>
       </c>
       <c r="CT21">
         <v>39992000.0</v>
       </c>
-      <c r="CU21"/>
-      <c r="CV21">
+      <c r="CU21">
+        <v>39992000.0</v>
+      </c>
+      <c r="CV21"/>
+      <c r="CW21">
         <v>40779000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>41110000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>40343000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>40195000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>39799000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>35331000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>35500000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>34100000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>35400000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>27500000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>16600000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>15600000.0</v>
       </c>
-      <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
+      <c r="DK21"/>
     </row>
-    <row r="22" spans="1:114">
+    <row r="22" spans="1:115">
       <c r="A22" t="s">
         <v>49</v>
       </c>
       <c r="B22">
+        <v>845371000.0</v>
+      </c>
+      <c r="C22">
         <v>867896000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>867328000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>906219000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>973410000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1035183000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>906641000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>880419000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>932607000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>876233000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>812830000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>739114000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>711296000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>605369000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>454359000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>374217000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>329731000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>325396000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>230984000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>209418000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>302979000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>378863000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>298002000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>314096000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>506887000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>493943000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>477468000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>434729000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>454557000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>445465000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>377074000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>379425000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>423907000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>440720000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>401301000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>385277000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>404686000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>363622000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>321978000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>306631000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>346411000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>326369000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>273875000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>257597000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>277030000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>278119000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>244151000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>234257000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>260396000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>238052000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>228041000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>235048000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>230705000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>226812000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>215120000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>199096000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>206212000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>224714000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>219632000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>200944000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>190160000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>189234000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>188724000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>181388000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>173695000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>190243000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>205934000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>339849000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>399116000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>440854000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>468629000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>515302000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>553890000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>532844000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>478039000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>491656000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>547959000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>545282000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>462847000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>435661000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>514548000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>388072000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>317705000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>297867000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>354664000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>332136000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>283797000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>257007000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>284241000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>272984000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>165382000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>170868000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>206758000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>204308000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>164121000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>163315000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>168658000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>158343000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>147956000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>156768000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>180699000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>167027000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>115036000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>133552000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>156253000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>163800000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>137800000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>137400000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>148400000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>119500000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>80800000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>60400000.0</v>
       </c>
-      <c r="DI22"/>
       <c r="DJ22"/>
+      <c r="DK22"/>
     </row>
-    <row r="23" spans="1:114">
+    <row r="23" spans="1:115">
       <c r="A23" t="s">
         <v>50</v>
       </c>
       <c r="B23">
+        <v>2441561000.0</v>
+      </c>
+      <c r="C23">
         <v>2428319000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2470438000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2487737000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2673101000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2634345000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2605068000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2593665000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2630989000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2526507000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2421305000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2380295000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2324728000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2113284000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1352771000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1320069000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1205724000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1175136000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1007823000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>956090000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>925126000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>964888000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>775319000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>735960000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>873104000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>835406000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>784083000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>755407000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>749025000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>695694000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>640538000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>655912000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>690154000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>676909000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>639990000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>661256000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>673129000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>586132000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>546688000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>545829000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>575176000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>510610000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>467622000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>444483000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>460004000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>431937000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>402681000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>412313000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>425704000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>378137000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>381902000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>412038000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>393557000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>363253000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>365121000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>361242000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>363757000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>363102000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>363129000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>357940000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>337557000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>331485000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>336760000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>336527000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>322080000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>350050000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>393644000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>512092000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>566079000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>602275000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>661323000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>717061000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>896125000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>868916000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>825878000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>848163000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>894623000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>861910000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>801563000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>801328000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>841442000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>593185000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>539490000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>523302000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>561884000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>511952000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>474359000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>448043000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>459809000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>432005000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>329155000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>342369000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>365400000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>344947000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>301146000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>321125000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>296517000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>273568000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>264490000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>289590000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>306390000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>270244000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>231330000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>256572000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>272320000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>258800000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>235800000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>245900000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>240600000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>186600000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>150500000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>114500000.0</v>
       </c>
-      <c r="DI23"/>
       <c r="DJ23"/>
+      <c r="DK23"/>
     </row>
-    <row r="24" spans="1:114">
+    <row r="24" spans="1:115">
       <c r="A24" t="s">
         <v>51</v>
       </c>
       <c r="B24">
+        <v>338730000.0</v>
+      </c>
+      <c r="C24">
         <v>347490000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>356235000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>365070000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>339054000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>347294000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>355906000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>364138000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>372624000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>380972000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>389231000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>399229000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>407335000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>415263000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>45301000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>45834000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>45747000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>46623000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>47498000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>48374000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>49440000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>50124000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>7343000.0</v>
       </c>
-      <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-      <c r="AE24">
-[...1 lines deleted...]
-      </c>
+      <c r="AE24"/>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
       <c r="AI24">
         <v>0.0</v>
       </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24">
         <v>0.0</v>
       </c>
       <c r="AM24">
         <v>0.0</v>
       </c>
       <c r="AN24">
@@ -11508,236 +11562,239 @@
       </c>
       <c r="BA24">
         <v>0.0</v>
       </c>
       <c r="BB24">
         <v>0.0</v>
       </c>
       <c r="BC24">
         <v>0.0</v>
       </c>
       <c r="BD24">
         <v>0.0</v>
       </c>
       <c r="BE24">
         <v>0.0</v>
       </c>
       <c r="BF24">
         <v>0.0</v>
       </c>
       <c r="BG24">
         <v>0.0</v>
       </c>
       <c r="BH24">
         <v>0.0</v>
       </c>
-      <c r="BI24"/>
+      <c r="BI24">
+        <v>0.0</v>
+      </c>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
-      <c r="BU24">
+      <c r="BU24"/>
+      <c r="BV24">
         <v>24210000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>25326000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>26437000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>27542000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>30287000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>31493000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>32654000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>33790000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>23660000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>24557000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>25450000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>24173000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>21322000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>22341000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>23352000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>18164000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>18783000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>19395000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>19999000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>20820000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>21441000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>22124000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>19857000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>12868000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>10970000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>6223000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>6423000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>8063000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>8281000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>5512000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>5759000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>6017000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>6174000.0</v>
       </c>
-      <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
+      <c r="DK24"/>
     </row>
-    <row r="25" spans="1:114">
+    <row r="25" spans="1:115">
       <c r="A25" t="s">
         <v>52</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
         <v>347490000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>356235000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>365070000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>339054000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>347294000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>355906000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>389231000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>399229000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>407335000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>415263000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>45301000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>45834000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>45747000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>46623000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>47498000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>48374000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>49440000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>50124000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>7343000.0</v>
       </c>
-      <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
@@ -11784,52 +11841,53 @@
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
+      <c r="DK25"/>
     </row>
-    <row r="26" spans="1:114">
+    <row r="26" spans="1:115">
       <c r="A26" t="s">
         <v>53</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -11902,52 +11960,53 @@
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
+      <c r="DK26"/>
     </row>
-    <row r="27" spans="1:114">
+    <row r="27" spans="1:115">
       <c r="A27" t="s">
         <v>54</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -12020,468 +12079,474 @@
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
+      <c r="DK27"/>
     </row>
-    <row r="28" spans="1:114">
+    <row r="28" spans="1:115">
       <c r="A28" t="s">
         <v>55</v>
       </c>
       <c r="B28">
+        <v>1016332000.0</v>
+      </c>
+      <c r="C28">
         <v>1059777000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1075614000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1122766000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1130082000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>790979000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1008627000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>992143000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1063006000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1005195000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>892461000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>849253000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>865846000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>742676000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>51285000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-22170000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-7549000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>51910000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-39638000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-38488000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>53831000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>203364000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>37077000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>101640000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>340981000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>341323000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>273554000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>218224000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>233932000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>232134000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>164127000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>170656000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>242054000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>272173000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>212225000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>182712000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>214250000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>176431000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>127965000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>121412000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>175056000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>162357000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>104575000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>89940000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>122592000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>139464000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>96585000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>89222000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>129306000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>110009000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>98714000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>105029000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>111040000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>107973000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>97030000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>78556000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>91050000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>116431000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>99442000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>78169000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>68595000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>77271000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>77305000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>32856000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>36214000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>88940000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>116492000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>236175000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>279018000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>314171000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>341736000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>382400000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>423527000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>397976000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>326458000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>346584000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>425879000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>428418000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>333573000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>325092000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>397329000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>224499000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>152814000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>120460000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>158510000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>249967000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>164161000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>159706000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>176012000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>208006000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>108835000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>125133000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>157847000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>154029000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>112442000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>125919000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>109522000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>109611000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>96643000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>107462000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>133701000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>114782000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>65797000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>89180000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>126262000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>139500000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>7900000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>84400000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>101200000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>91500000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>41500000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>4800000.0</v>
       </c>
-      <c r="DI28"/>
       <c r="DJ28"/>
+      <c r="DK28"/>
     </row>
-    <row r="29" spans="1:114">
+    <row r="29" spans="1:115">
       <c r="A29" t="s">
         <v>56</v>
       </c>
       <c r="B29">
+        <v>1996412000.0</v>
+      </c>
+      <c r="C29">
         <v>2018617000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2044697000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2076408000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2187970000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2169689000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2074461000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2066640000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2074416000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2004694000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1875901000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1845470000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1787017000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1601144000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>962875000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>898824000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>782452000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>797023000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>669920000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>627299000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>611308000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>698804000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>607133000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>572074000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>749975000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -12526,553 +12591,557 @@
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
+      <c r="DK29"/>
     </row>
-    <row r="30" spans="1:114">
+    <row r="30" spans="1:115">
       <c r="A30" t="s">
         <v>57</v>
       </c>
       <c r="B30">
+        <v>101136000.0</v>
+      </c>
+      <c r="C30">
         <v>85876000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>108288000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>112749000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>125088000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>83272000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>106409000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>112958000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>129239000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>94601000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>85780000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>95018000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>116910000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>68514000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>50287000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>61863000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>62276000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>39468000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>47651000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>60195000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>54489000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>44001000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>33889000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>73578000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>35814000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>36118000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>42398000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>49104000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>45505000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>25711000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>34003000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>42683000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>35844000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>28726000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>24661000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>41696000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>36941000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>22954000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>24583000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>27324000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>31855000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>15900000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>18474000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>23018000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>23046000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>17597000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>12547000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>24196000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>24232000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>13674000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>19410000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>29893000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>21755000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>13513000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>18820000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>21123000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>23010000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>17702000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>14163000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>21504000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>19987000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>17434000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>22774000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>19388000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>20312000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>32532000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>35497000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>34065000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>28228000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>20765000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>35675000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>49399000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>60337000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>52177000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>57333000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>72043000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>65309000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>48834000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>57589000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>80548000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>59406000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>26515000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>26235000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>40204000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>32374000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>18043000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>24977000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>26549000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>23591000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>16331000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>21757000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>26329000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>20353000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>11579000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>14268000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>25402000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>16771000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>13163000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>12614000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>22623000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>20310000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>10403000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>18845000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>26378000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>23299000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>11800000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>14800000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>17100000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>15200000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>9300000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>18500000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>12000000.0</v>
       </c>
-      <c r="DI30"/>
       <c r="DJ30"/>
+      <c r="DK30"/>
     </row>
-    <row r="31" spans="1:114">
+    <row r="31" spans="1:115">
       <c r="A31" t="s">
         <v>58</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>316310000.0</v>
       </c>
-      <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>247879000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>245708000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>536195000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>494546000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>427995000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>386236000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>393770000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>386080000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>381152000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>339468000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>371104000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>359621000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>321938000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>316268000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>304742000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>369786000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>368489000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>361438000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>353092000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>341622000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>318937000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>309456000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>302198000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>334732000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>320791000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>315530000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>312473000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>301657000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>286285000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>285126000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>283645000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>258777000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>244546000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>241156000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>239295000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>233779000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>221179000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>221252000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>221812000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>215979000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>200878000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>198184000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>200944000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>201687000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>195314000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>192162000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>195000000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>199891000.0</v>
       </c>
-      <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
@@ -13082,128 +13151,131 @@
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
+      <c r="DK31"/>
     </row>
-    <row r="32" spans="1:114">
+    <row r="32" spans="1:115">
       <c r="A32" t="s">
         <v>59</v>
       </c>
       <c r="B32">
+        <v>177656000.0</v>
+      </c>
+      <c r="C32">
         <v>183157000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>195999000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>206729000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>184302000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>206976000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>204068000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>206760000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>247318000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>266015000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>276127000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>265185000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>240883000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>224169000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>341225000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>323428000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>259110000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>217995000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>266426000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>266480000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>274878000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>237202000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>230793000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>209993000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>170041000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -13248,513 +13320,519 @@
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
+      <c r="DK32"/>
     </row>
-    <row r="33" spans="1:114">
+    <row r="33" spans="1:115">
       <c r="A33" t="s">
         <v>60</v>
       </c>
       <c r="B33">
+        <v>1280468000.0</v>
+      </c>
+      <c r="C33">
         <v>1283821000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1289559000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1289859000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1349477000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1335922000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1331857000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1332463000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1338063000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1320486000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1298129000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1295148000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1270473000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1239913000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>598774000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>584072000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>576721000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>577221000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>490304000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>468040000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>410072000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>406502000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>271992000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>254334000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>256628000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>258351000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>215500000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>188735000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>176526000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>175033000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>175247000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>165695000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>168207000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>165282000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>166234000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>169481000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>174791000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>156764000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>155577000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>144995000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>134434000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>122166000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>129678000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>111442000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>113357000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>113825000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>113729000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>107303000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>106137000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>105708000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>105846000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>105027000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>107537000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>102823000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>102511000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>101832000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>102197000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>102623000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>103178000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>103021000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>99905000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>100294000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>101259000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>100670000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>101968000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>103250000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>104408000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>113990000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>115724000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>117823000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>118499000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>121283000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>244764000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>245013000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>244649000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>244381000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>246254000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>242157000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>243083000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>243742000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>241899000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>156338000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>156389000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>151450000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>144999000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>143217000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>141078000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>141343000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>130208000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>128533000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>125853000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>124189000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>120765000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>118186000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>114608000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>115018000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>96214000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>93713000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>92237000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>91016000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>89221000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>82884000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>82402000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>78953000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>73508000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>73400000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>71900000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>66700000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>55900000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>43100000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>40500000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>22500000.0</v>
       </c>
-      <c r="DI33"/>
       <c r="DJ33"/>
+      <c r="DK33"/>
     </row>
-    <row r="34" spans="1:114">
+    <row r="34" spans="1:115">
       <c r="A34" t="s">
         <v>61</v>
       </c>
       <c r="B34">
+        <v>4780000.0</v>
+      </c>
+      <c r="C34">
         <v>4758000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>5154000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>6796000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>7102000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>7550000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>8928000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>13598000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>87919000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>87469000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>85892000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>84539000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>205123000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>75041000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>6974000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>101121000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>101178000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>7167000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>8116000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>8126000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>105705000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>105087000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>35536000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>35081000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>36771000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>37470000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>1229000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>1273000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>952000.0</v>
       </c>
-      <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
-      <c r="BH34">
+      <c r="BH34"/>
+      <c r="BI34">
         <v>6210000.0</v>
       </c>
-      <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
@@ -13764,751 +13842,756 @@
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
+      <c r="DK34"/>
     </row>
-    <row r="35" spans="1:114">
+    <row r="35" spans="1:115">
       <c r="A35" t="s">
         <v>62</v>
       </c>
       <c r="B35">
+        <v>514701000.0</v>
+      </c>
+      <c r="C35">
         <v>522658000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>536804999.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>545265000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>530400000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>539697000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>549676000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>562289001.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>644923000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>651930000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>655839000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>657976000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>660096000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>649156000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>157333000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>164760000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>161571000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>161864000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>161838000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>161749000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>161646000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>161122000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>47388000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>39302000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>39592000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>39883000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>2371000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>2557000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>952000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>840000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>1431000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>2497000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>3037000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>2786000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>3105000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>3250000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>4635000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>2414000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>2336000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>2463000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>651000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>625000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>586000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>425000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>345000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>422000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>560000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>611000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>394000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>440000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>473000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>723000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>1811000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>1853000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>3312000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>4419000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>4307000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>5316000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>5896000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>6210000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>4675000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>4190000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>3748000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>2672000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>3168000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>3554000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>3831000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>4821000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>2522000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>5597000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>4374000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>3745000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>39595000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>42839000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>41479000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>41800000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>44980000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>43425000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>44293000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>45977000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>34945000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>35622000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>36221000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>34698000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>31304000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>31783000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>32270000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>26071000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>26333000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>26595000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>26800000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>26348000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>26581000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>26946000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>24844000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>17156000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>16478000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>11774000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>11991000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>13450000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>13492000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>10617000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>10915000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>11321000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>10744000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>10300000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>10100000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>3600000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>3000000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>3100000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DH35">
         <v>3300000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DI35">
         <v>5600000.0</v>
       </c>
-      <c r="DI35"/>
       <c r="DJ35"/>
+      <c r="DK35"/>
     </row>
-    <row r="36" spans="1:114">
+    <row r="36" spans="1:115">
       <c r="A36" t="s">
         <v>63</v>
       </c>
       <c r="B36">
+        <v>33854000.0</v>
+      </c>
+      <c r="C36">
         <v>35886000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>36270000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>35446000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>32929000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>30818000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>32741000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>30545000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>30377000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>32401000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>32259000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>34814000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>31783000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>33220000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>9455000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>9104000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>9069000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>10757000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>-23581000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>10650000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>10318000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>8098000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>7774000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>7754000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>7755000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>7781000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>7125000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>45417000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>1767000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>33715000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>3408000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>3095000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>6524000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>30404000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>30305000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>29978000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>18635000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>13378000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>13149000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>13271000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>3850000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>5376000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>5313000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>5163000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>5257000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>5833000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>11851000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>5448000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>5662000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>5526000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>5507000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>4893000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>4462000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>3953000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>3715000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>676000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>782000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>971000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>1071000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>1194000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>1264000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>1431000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>1554000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>2205000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>2347000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>2444000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>2092000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>3257000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>3261000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>3827000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>3424000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>3614000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>4167000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>4805000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>4515000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>4752000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>4510000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>4437000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>4673000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>4847000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>4756000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>369000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>211000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>260000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>658000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>828000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>709000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>818000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>841000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>897000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>810000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>1113000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>1205000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>1038000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>1003000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>1176000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>742000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>650000.0</v>
       </c>
-      <c r="CU36"/>
       <c r="CV36"/>
       <c r="CW36"/>
       <c r="CX36"/>
       <c r="CY36"/>
       <c r="CZ36"/>
       <c r="DA36"/>
       <c r="DB36"/>
       <c r="DC36"/>
-      <c r="DD36">
-[...1 lines deleted...]
-      </c>
+      <c r="DD36"/>
       <c r="DE36">
         <v>100000.0</v>
       </c>
       <c r="DF36">
+        <v>100000.0</v>
+      </c>
+      <c r="DG36">
         <v>200000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DH36">
         <v>100000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DI36">
         <v>5200000.0</v>
       </c>
-      <c r="DI36"/>
       <c r="DJ36"/>
+      <c r="DK36"/>
     </row>
-    <row r="37" spans="1:114">
+    <row r="37" spans="1:115">
       <c r="A37" t="s">
         <v>64</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
-      <c r="M37">
+      <c r="M37"/>
+      <c r="N37">
         <v>2634000.0</v>
       </c>
-      <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
@@ -14552,51 +14635,53 @@
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
-      <c r="BI37"/>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
@@ -14606,1664 +14691,1676 @@
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
+      <c r="DK37"/>
     </row>
-    <row r="38" spans="1:114">
+    <row r="38" spans="1:115">
       <c r="A38" t="s">
         <v>65</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>35886000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>36751000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>35999000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>33596000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>30818000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>32741000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>32259000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>34814000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>31783000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>33220000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>9455000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>9104000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>9069000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>10757000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>8818000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>10650000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>10318000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>45765000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>7774000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>7754000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>7755000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>7781000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>7125000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>45417000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>1767000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>2588000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>9131000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>3095000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>38329000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>37875000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>39074000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>41731000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>48176000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>33217000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>34224000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>29649000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>21422000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>23343000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>23576000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>5163000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>5257000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>5833000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>11851000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>5448000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>5662000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>5526000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>5507000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>4893000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>4462000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>3953000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>3715000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>676000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>782000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>971000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>1071000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>1194000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>1264000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>1431000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>1554000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>2205000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>2347000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>2444000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>2092000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>4463000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>4467000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>5033000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>4630000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>3614000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>125327000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>125972000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>125689000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>125934000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>126348000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>120803000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>120868000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>120948000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>120960000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>56689000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>56395000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>56432000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>56835000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>56929000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>56571000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>56677000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>54324000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>54306000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>53954000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>53338000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>50794000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>50627000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>50592000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>50666000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>40734000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>40642000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>40457000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>40779000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>41110000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>40343000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>40195000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>39799000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>35331000.0</v>
       </c>
-      <c r="DB38"/>
       <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
+      <c r="DK38"/>
     </row>
-    <row r="39" spans="1:114">
+    <row r="39" spans="1:115">
       <c r="A39" t="s">
         <v>66</v>
       </c>
       <c r="B39">
+        <v>25454000.0</v>
+      </c>
+      <c r="C39">
         <v>26123000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>34912000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>27893000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>21619000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>34958000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>35835000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>25401000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>14396000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>24864000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>23110000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>24881000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>21710000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>21715000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>21077000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>18566000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>17596000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>16736000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>16692000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>18316000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>14698000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>14583000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>15943000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>7033000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>9369000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>11009000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>10206000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>11221000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>14578000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>10904000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>10784000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>12002000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>10186000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>13230000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>11684000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>11744000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>10082000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>11426000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>11080000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>11319000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>18502000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>21016000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>20099000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>4978000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>3876000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>4632000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>4415000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>4737000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>4141000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>4799000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>4849000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>4766000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>3468000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>4712000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>5053000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>5954000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>3296000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>4259000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>6770000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>28152000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>12402000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>11495000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>7464000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>10725000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>9319000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>10965000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>22297000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>10363000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>8029000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>8004000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>8256000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>9477000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>13018000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>16117000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>15482000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>14756000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>11612000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>12507000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>12931000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>13164000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>10651000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>11622000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>11890000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>12020000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>8919000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>9055000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>9431000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>7761000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>4601000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>5397000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>5655000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>4949000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>2626000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>3614000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>3826000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>4133000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>2079000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>2474000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>1686000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>2812000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>1415000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>3353000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>2464000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>3319000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>2078000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>4100000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>3000000.0</v>
       </c>
-      <c r="DD39">
+      <c r="DE39">
         <v>3600000.0</v>
       </c>
-      <c r="DE39">
+      <c r="DF39">
         <v>3500000.0</v>
       </c>
-      <c r="DF39">
+      <c r="DG39">
         <v>4600000.0</v>
       </c>
-      <c r="DG39">
+      <c r="DH39">
         <v>2800000.0</v>
       </c>
-      <c r="DH39">
+      <c r="DI39">
         <v>4100000.0</v>
       </c>
-      <c r="DI39"/>
       <c r="DJ39"/>
+      <c r="DK39"/>
     </row>
-    <row r="40" spans="1:114">
+    <row r="40" spans="1:115">
       <c r="A40" t="s">
         <v>67</v>
       </c>
       <c r="B40">
+        <v>122430000.0</v>
+      </c>
+      <c r="C40">
         <v>107049000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>121042000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>165792000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>229092000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>197911000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>188998000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>263778000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>203427000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>112417000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>103073000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>118576000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>113803000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>101799000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>83472000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>97088000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>95750000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>81437000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>86594000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>89696000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>84536000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>67457000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>51616000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>47775000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>34634000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>35436000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>42849000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>37359000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>37098000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>29790000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>32926000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>35391000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>31137000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>26940000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>33046000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>33547000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>30960000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>22426000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>25603000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>27242000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>22505000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>15692000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>19964000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>22719000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>20741000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>15903000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>19600000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>22794000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>34256000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>14877000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>20331000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>24817000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>23242000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>20248000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>23266000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>25524000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>24643000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>21783000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>25678000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>26997000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>35584000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>30268000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>30136000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>41359000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>34280000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>29455000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>34210000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>30758000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>30163000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>24622000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>31885000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>36676000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>49102000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>46731000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>60464000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>59294000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>26486000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>43707000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>43953000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>61649000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>69682000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>44923000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>46889000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>43259000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>47094000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>28756000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>33542000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>34228000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>33518000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>27692000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>24553000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>21896000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>23950000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>26918000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>24921000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>24910000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>25611000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>20742000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>19817000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>27176000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>28741000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>27712000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>29737000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>30627000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>22315000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>14300000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>110800000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>27300000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>23700000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>13900000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>26100000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>31300000.0</v>
       </c>
-      <c r="DI40"/>
       <c r="DJ40"/>
+      <c r="DK40"/>
     </row>
-    <row r="41" spans="1:114">
+    <row r="41" spans="1:115">
       <c r="A41" t="s">
         <v>68</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>142819000.0</v>
       </c>
-      <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>130948000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>112848000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>22375000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>26152000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>21939000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>20328000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>17384000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>16545000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>13930000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>12778000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>6572000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>5054000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>3953000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>3558000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>2371000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>2557000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>952000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>840000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>1431000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>2497000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>3037000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>2786000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>3105000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>3250000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>4635000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>2414000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>2336000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>2463000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>651000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>625000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>586000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>425000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>345000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>422000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>560000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>611000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>394000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>440000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>473000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>723000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>1811000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>1853000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>3312000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>4419000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>4307000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>5316000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>5896000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>6210000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>4675000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>4190000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>3748000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>2672000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>3168000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>3554000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>3831000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>4821000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>2522000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>5597000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>4374000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>3745000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>3991000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>6108000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>3071000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>2484000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>2526000.0</v>
       </c>
-      <c r="BZ41"/>
       <c r="CA41"/>
       <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
       <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
       <c r="CH41"/>
       <c r="CI41"/>
       <c r="CJ41"/>
       <c r="CK41"/>
       <c r="CL41"/>
       <c r="CM41"/>
       <c r="CN41"/>
       <c r="CO41"/>
       <c r="CP41"/>
-      <c r="CQ41">
+      <c r="CQ41"/>
+      <c r="CR41">
         <v>502000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>1014000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>2545000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>2849000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>3138000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3561000.0</v>
       </c>
       <c r="CW41">
         <v>3561000.0</v>
       </c>
       <c r="CX41">
+        <v>3561000.0</v>
+      </c>
+      <c r="CY41">
         <v>3522000.0</v>
       </c>
-      <c r="CY41">
+      <c r="CZ41">
         <v>3798000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DA41">
         <v>3411000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DB41">
         <v>2755000.0</v>
       </c>
-      <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
+      <c r="DK41"/>
     </row>
-    <row r="42" spans="1:114">
+    <row r="42" spans="1:115">
       <c r="A42" t="s">
         <v>69</v>
       </c>
       <c r="B42">
+        <v>190307000.0</v>
+      </c>
+      <c r="C42">
         <v>186155000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>182541000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>183939000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>192231000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>199341000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>193114000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>191420999.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>186283001.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>180299000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>174562000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>171727000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>165192000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>159824000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>154776000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>151755000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>151956000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>164450000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>161537000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>171627000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>181937000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>179506000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>176841001.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>173011000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>170373000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>168658000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>167005000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>173989000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>191779000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>190031000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>186994000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>187064000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>181755000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>178458000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>175413000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>211858000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>212161000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>209649000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>209235000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>208826000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>207515000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>208778000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>208186000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>216156000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>216776000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>213776000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>212129000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>211730000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>210633000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>208727000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>205919000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>205292000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>203827000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>201477000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>200075000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>199220000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>197461000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>196606000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>195231000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>194433000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>193182000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>192143000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>190739000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>193565000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>191945000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>190145000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>188962000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>167987000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>166518000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>214555000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>163020000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>322262000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>157910000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>155722000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>153137000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>158222000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>155115000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>152467000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>149055000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>151573000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>150011000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>125030000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>125054000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>123042000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>121689000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>75094000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>69707000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>68807000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>67219000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>65606000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>65235000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>64577000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>64268000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>144892000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>64019000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>63956000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>63756000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>63757000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>63587000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>63424000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>63334000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>63587000.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>63572000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>63537000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>63226000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>63300000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>62800000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>63900000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>-157900000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>64000000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>63900000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>39000000.0</v>
       </c>
-      <c r="DI42"/>
       <c r="DJ42"/>
+      <c r="DK42"/>
     </row>
-    <row r="43" spans="1:114">
+    <row r="43" spans="1:115">
       <c r="A43" t="s">
         <v>70</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -16336,87 +16433,86 @@
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
+      <c r="DK43"/>
     </row>
-    <row r="44" spans="1:114">
+    <row r="44" spans="1:115">
       <c r="A44" t="s">
         <v>71</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -16460,51 +16556,53 @@
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
-      <c r="BI44"/>
+      <c r="BI44">
+        <v>0.0</v>
+      </c>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
@@ -16514,1541 +16612,1552 @@
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
+      <c r="DK44"/>
     </row>
-    <row r="45" spans="1:114">
+    <row r="45" spans="1:115">
       <c r="A45" t="s">
         <v>72</v>
       </c>
       <c r="B45">
+        <v>900889000.0</v>
+      </c>
+      <c r="C45">
         <v>890927000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>887035000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>879878000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>866811000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>851271000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>836617000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>837906000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>833884000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>821387000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>666337000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>657089000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>637943000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>640181000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>342848000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>270699000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>257602000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>255290000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>179925000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>181176000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>183734000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>186091000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>144298000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>143318000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>140883000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>138730000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>138716000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>130684000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>129878000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>127407000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>127160000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>127750000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>126615000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>123547000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>121353000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>115346000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>113012000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>98823000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>98987000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>106279000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>108100000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>107992000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>101878000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>101855000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>100475000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>100182000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>100339000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>100134000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>103075000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>98870000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>98796000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>101156000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>101415000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>101652000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>102107000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>101827000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>98641000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>98863000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>99705000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>98465000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>99621000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>100806000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>102316000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>109527000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>111257000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>112790000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>113869000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>117669000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>119437000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>119041000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>118960000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>118447000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>119906000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>121354000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>122215000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>122794000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>120939000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>99649000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>99994000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>95018000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>88164000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>86288000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>84507000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>84666000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>75884000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>74227000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>71899000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>70851000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>69971000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>67559000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>64016000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>64352000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>55480000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>53071000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>51780000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>50237000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>48111000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>42541000.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>42207000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>39154000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>38177000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>37900000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>37800000.0</v>
       </c>
-      <c r="DD45">
+      <c r="DE45">
         <v>31300000.0</v>
       </c>
-      <c r="DE45">
+      <c r="DF45">
         <v>28300000.0</v>
       </c>
-      <c r="DF45">
+      <c r="DG45">
         <v>26300000.0</v>
       </c>
-      <c r="DG45">
+      <c r="DH45">
         <v>24800000.0</v>
       </c>
-      <c r="DH45">
+      <c r="DI45">
         <v>17300000.0</v>
       </c>
-      <c r="DI45"/>
       <c r="DJ45"/>
+      <c r="DK45"/>
     </row>
-    <row r="46" spans="1:114">
+    <row r="46" spans="1:115">
       <c r="A46" t="s">
         <v>73</v>
       </c>
       <c r="B46">
+        <v>685871000.0</v>
+      </c>
+      <c r="C46">
         <v>686022000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>690461000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>690055000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>687188000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>678644000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>669365000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>672543000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>677057000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>673277000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>666337000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>657089000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>637943000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>640181000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>342848000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>326774000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>321387000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>319348000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>280364000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>270699000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>257602000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>255290000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>179925000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>181176000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>183734000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>186091000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>144298000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>143318000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>140883000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>138730000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>138716000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>130684000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>129878000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>127407000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>127160000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>127750000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>126615000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>123547000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>121353000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>115346000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>113012000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>98823000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>98987000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>106279000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>108100000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>107992000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>101878000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>101855000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>100475000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>100182000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>100339000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>100134000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>103075000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>98870000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>98796000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>101156000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>101415000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>101652000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>102107000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>101827000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>98641000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>98863000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>99705000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>98465000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>99621000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>100806000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>102316000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>109527000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>111257000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>112790000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>113869000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>117669000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>119437000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>119041000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>118960000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>118447000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>119906000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>121354000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>122215000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>122794000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>120939000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>99649000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>99994000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>95018000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>88164000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>86288000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>84507000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>84666000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>75884000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>74227000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>71899000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>70851000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>69971000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>67559000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>64016000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>64352000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>55480000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>53071000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>51780000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>50237000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>48111000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>42541000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>42207000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>39154000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>38177000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>37900000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>37800000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>31300000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>28300000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>26300000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DH46">
         <v>24800000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DI46">
         <v>17300000.0</v>
       </c>
-      <c r="DI46"/>
       <c r="DJ46"/>
+      <c r="DK46"/>
     </row>
-    <row r="47" spans="1:114">
+    <row r="47" spans="1:115">
       <c r="A47" t="s">
         <v>74</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
         <v>686022000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>690461000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>690055000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>687188000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>678644000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>669365000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>666337000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>657089000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>499418000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>640181000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>342848000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>326774000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>220569000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>319348000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>280364000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>270699000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>151254000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>149657000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>141934000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>141897000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>143168000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>144756000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>144298000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>143318000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>140883000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>138730000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>138716000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>130684000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>129878000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>127407000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>127160000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>127750000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>126615000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>123547000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>121353000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>115346000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>113012000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>98823000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>98987000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>106279000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>108100000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>107992000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>101878000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>101855000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>100475000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>100182000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>100339000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>100134000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>103075000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>98870000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>98796000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>101156000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>101415000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>101652000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>102107000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>101827000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>98641000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>98863000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>99705000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>98465000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>99621000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>100806000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>102316000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>109527000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>111257000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>112790000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>113869000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>117669000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>119437000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>119041000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>118960000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>118447000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>119906000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>121354000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>122215000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>122794000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>120939000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>99649000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>99994000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>95018000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>88164000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>86288000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>84507000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>84666000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>75884000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>74227000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>71899000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>70851000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>69971000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>67559000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>64016000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>64352000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>55480000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>53071000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>51780000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>50237000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>48111000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>42541000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>42207000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>39154000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>38177000.0</v>
       </c>
-      <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
+      <c r="DK47"/>
     </row>
-    <row r="48" spans="1:114">
+    <row r="48" spans="1:115">
       <c r="A48" t="s">
         <v>75</v>
       </c>
       <c r="B48">
+        <v>735860000.0</v>
+      </c>
+      <c r="C48">
         <v>738458000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>746384000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>747239000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>799385000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>796081000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>778015000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>774016000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>742466000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>740879000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>739949000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>724808000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>680392000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>650357000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>630667000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>592307000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>522128000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>468621000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>432678000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>399852000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>340234000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>301299000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>277699000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>252116000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>217189000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>212124000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>202455000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>195770000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>176683000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>171380000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>166071000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>154531000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>137155000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>130971000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>126759000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>122848000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>108604000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>105855000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>103212000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>92805000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>78744000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>76322000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>75433000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>42595000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>27745000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>27355000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>27141000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>22024000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>10521000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>12500000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>15869000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>10663000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-2973000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-3317000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>845000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>2443000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-2170000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-4467000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-254000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>5435000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>2080000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>6567000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>11269000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>13099000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>12587000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>18925000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>8772000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>41755000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>50935000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>71204000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>85544000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>96633000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>209893000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>213402000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>220375000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>213749000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>199852000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>196520000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>200306000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>187699000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>170176000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>161588000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>160924000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>150768000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>136933000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>129927000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>127098000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>119085000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>108685000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>103036000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>100806000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>93189000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>84768000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>80676000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>81156000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>74985000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>67284000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>63935000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>64091000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>59455000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>51241000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>48105000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>48753000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>41765000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>31458000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>27800000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>27400000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>20400000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>240600000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>9500000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>9200000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>24800000.0</v>
       </c>
-      <c r="DI48"/>
       <c r="DJ48"/>
+      <c r="DK48"/>
     </row>
-    <row r="49" spans="1:114">
+    <row r="49" spans="1:115">
       <c r="A49" t="s">
         <v>76</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>680392000.0</v>
       </c>
-      <c r="N49"/>
-      <c r="O49">
+      <c r="O49"/>
+      <c r="P49">
         <v>630667000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>592307000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>522128000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>468621000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>432678000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>399852000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>340234000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>301299000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>277699000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>252116000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>217189000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>212124000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>202455000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>195770000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>176683000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>171380000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>166071000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>154531000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>137155000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>130971000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>126759000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>122848000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>108604000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>105855000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>103212000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>92805000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>78744000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>76322000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>75433000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>42595000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>27745000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>27355000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>27141000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>22024000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>10521000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>12500000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>15869000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>10663000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>-2973000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>-3317000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>845000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>2443000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>-2170000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>-4467000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>-254000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>5435000.0</v>
       </c>
-      <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
@@ -18058,180 +18167,183 @@
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
+      <c r="DK49"/>
     </row>
-    <row r="50" spans="1:114">
+    <row r="50" spans="1:115">
       <c r="A50" t="s">
         <v>77</v>
       </c>
       <c r="B50">
+        <v>725466000.0</v>
+      </c>
+      <c r="C50">
         <v>738312000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>751272000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>770808000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>855467000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>828936000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>742760000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>734951000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>770483000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>698624000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>570827000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>546432000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>531056000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>373661000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>134908000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>110250000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>62445000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>117048000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>27530000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>6154000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>38564000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>166098000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>144393000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>147049000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>362898000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>334085000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>312065000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>289842000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>297530000.0</v>
       </c>
-      <c r="AD50"/>
       <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50">
         <v>232764000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>299157000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>307739000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>254177000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>241642000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>265920000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>213510000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>166550000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>176972000.0</v>
       </c>
-      <c r="AO50"/>
       <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>137186000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>124424000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
@@ -18254,767 +18366,772 @@
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
+      <c r="DK50"/>
     </row>
-    <row r="51" spans="1:114">
+    <row r="51" spans="1:115">
       <c r="A51" t="s">
         <v>78</v>
       </c>
       <c r="B51">
+        <v>1205464000.0</v>
+      </c>
+      <c r="C51">
         <v>1224380000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1245965000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1273783000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1333589000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>935989000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1232953000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1234567000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1279690000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1215518000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1093917000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1075387000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1070185000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>920449000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>279559000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>259181000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>211851000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>268225000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>182554000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>161633000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>196719000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>324303000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>192570000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>188559000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>405387000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>377308000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>312065000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>289842000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>297530000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>270715000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>212949000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>232764000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>299157000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>307739000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>254177000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>241642000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>265920000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>213510000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>166550000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>176972000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>219030000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>187516000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>137186000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>137388000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>165287000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>157228000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>124424000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>131042000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>160104000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>125913000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>122470000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>142333000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>141132000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>123366000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>120647000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>111793000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>120092000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>130235000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>118828000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>105212000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>90031000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>94609000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>93844000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>57212000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>53000000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>102000000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>142000000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>250000000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>294000000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>329000000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>372000000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>404000000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>447643000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>420741000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>356833000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>371911000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>449368000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>441548000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>358686000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>353305000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>412267000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>235137000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>180085000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>142221000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>179438000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>259468000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>179237000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>175089000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>193180000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>216766000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>119343000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>141167000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>172745000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>161289000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>116765000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>139176000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>122317000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>115486000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>106640000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>123833000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>148446000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>121359000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>78380000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>103550000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>143444000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>145200000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>16200000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>105500000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>118800000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>101600000.0</v>
       </c>
-      <c r="DG51">
+      <c r="DH51">
         <v>49400000.0</v>
       </c>
-      <c r="DH51">
+      <c r="DI51">
         <v>20300000.0</v>
       </c>
-      <c r="DI51"/>
       <c r="DJ51"/>
+      <c r="DK51"/>
     </row>
-    <row r="52" spans="1:114">
+    <row r="52" spans="1:115">
       <c r="A52" t="s">
         <v>79</v>
       </c>
       <c r="B52">
+        <v>736754000.0</v>
+      </c>
+      <c r="C52">
         <v>749072000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>761761000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>780853000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>865663000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>805500000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>752522000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>745086000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>780842000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>708996000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>580897000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>556399000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>541037000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>384141000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>144601000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>120573000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>72219000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>126689000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>38100000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>16429000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>49003000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>175959000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>151754000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>154311000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>369748000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>340983000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>312065000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>289842000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>297530000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>270715000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>212949000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>232764000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>299157000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>307739000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>254177000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>241642000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>265920000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>213510000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>166550000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>176972000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>219030000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>187516000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>137186000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>137388000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>165287000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>157228000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>124424000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>131042000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>160104000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>125913000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>122470000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>142333000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>141132000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>123366000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>120647000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>111793000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>120092000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>130235000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>118828000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>105212000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>90031000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>94609000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>93844000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>57212000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>53000000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>102000000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>142000000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>250000000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>294000000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>329000000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>372000000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>404000000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>423433000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>395415000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>330396000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>344369000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>419081000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>410055000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>326032000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>319515000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>388607000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>210580000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>154635000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>118048000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>158116000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>237127000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>155885000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>156925000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>174397000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>197371000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>99344000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>120347000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>151304000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>139165000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>96908000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>126308000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>111347000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>109263000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>100217000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>115770000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>140165000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>115847000.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>72621000.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DA52">
         <v>97533000.0</v>
       </c>
-      <c r="DA52">
+      <c r="DB52">
         <v>137270000.0</v>
       </c>
-      <c r="DB52">
+      <c r="DC52">
         <v>138900000.0</v>
       </c>
-      <c r="DC52">
+      <c r="DD52">
         <v>9900000.0</v>
       </c>
-      <c r="DD52">
+      <c r="DE52">
         <v>102100000.0</v>
       </c>
-      <c r="DE52">
+      <c r="DF52">
         <v>115800000.0</v>
       </c>
-      <c r="DF52">
+      <c r="DG52">
         <v>98400000.0</v>
       </c>
-      <c r="DG52">
+      <c r="DH52">
         <v>46200000.0</v>
       </c>
-      <c r="DH52">
+      <c r="DI52">
         <v>15900000.0</v>
       </c>
-      <c r="DI52"/>
       <c r="DJ52"/>
+      <c r="DK52"/>
     </row>
-    <row r="53" spans="1:114">
+    <row r="53" spans="1:115">
       <c r="A53" t="s">
         <v>80</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
-[...1 lines deleted...]
-      </c>
+      <c r="AE53"/>
       <c r="AF53">
         <v>0.0</v>
       </c>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
@@ -19058,51 +19175,53 @@
       </c>
       <c r="BA53">
         <v>0.0</v>
       </c>
       <c r="BB53">
         <v>0.0</v>
       </c>
       <c r="BC53">
         <v>0.0</v>
       </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
-      <c r="BI53"/>
+      <c r="BI53">
+        <v>0.0</v>
+      </c>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
@@ -19112,87 +19231,86 @@
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
+      <c r="DK53"/>
     </row>
-    <row r="54" spans="1:114">
+    <row r="54" spans="1:115">
       <c r="A54" t="s">
         <v>81</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -19236,51 +19354,53 @@
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
-      <c r="BI54"/>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
@@ -19290,1447 +19410,1458 @@
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
+      <c r="DK54"/>
     </row>
-    <row r="55" spans="1:114">
+    <row r="55" spans="1:115">
       <c r="A55" t="s">
         <v>82</v>
       </c>
       <c r="B55">
+        <v>2441561000.0</v>
+      </c>
+      <c r="C55">
         <v>2428319000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2470438000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2487737000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2673101000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2634345000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2605068000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>2593665000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>2630989000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>2526507000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>2421305000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2380295000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2324728000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2113284000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1352771000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1320069000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1205724000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1175136000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1007823000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>956090000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>925126000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>964888000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>775319000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>735960000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>873104000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>835406000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>784083000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>755407000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>749025000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>695694000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>640538000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>655912000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>690154000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>676909000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>639990000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>661256000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>673129000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>586132000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>546688000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>545829000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>575176000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>510610000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>467622000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>444483000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>460004000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>431937000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>402681000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>412313000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>425704000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>378137000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>381902000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>412038000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>393557000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>363253000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>365121000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>361242000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>363757000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>363102000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>363129000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>357940000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>337557000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>331485000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>336760000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>336527000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>322080000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>350050000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>393644000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>512092000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>566079000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>602275000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>661323000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>717061000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>896125000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>868916000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>825878000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>848163000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>894623000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>861910000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>801563000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>801328000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>841442000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>593185000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>539490000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>523302000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>561884000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>511952000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>474359000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>448043000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>459809000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>432005000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>329155000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>342369000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>365400000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>344947000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>301146000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>321125000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>296517000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>273568000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>264490000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>289590000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>306390000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>270244000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>231330000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>256572000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>272320000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>258800000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>235800000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>245900000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>240600000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>186600000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>150500000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>114500000.0</v>
       </c>
-      <c r="DI55"/>
       <c r="DJ55"/>
+      <c r="DK55"/>
     </row>
-    <row r="56" spans="1:114">
+    <row r="56" spans="1:115">
       <c r="A56" t="s">
         <v>83</v>
       </c>
       <c r="B56">
+        <v>1161093000.0</v>
+      </c>
+      <c r="C56">
         <v>1144498000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1180879000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1197878000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1323624000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1298423000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1273211000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1261202000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1292926000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1206021000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1123176000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1085147000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1054255000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>873371000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>753997000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>735997000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>629003000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>597915000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>517519000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>488050000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>515054000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>558386000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>503327000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>481626000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>616476000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>577055000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>568583000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>566672000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>572499000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>520661000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>465291000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>490217000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>521947000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>511627000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>473756000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>491775000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>498338000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>429368000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>391111000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>400834000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>440742000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>388444000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>337944000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>333041000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>346647000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>318112000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>288952000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>305010000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>319567000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>272429000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>276056000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>307011000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>286020000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>260430000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>262610000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>259410000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>261560000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>260479000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>259951000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>254919000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>237652000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>231191000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>235501000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>235857000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>220112000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>246800000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>289236000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>398102000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>450355000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>484452000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>542824000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>595778000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>651361000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>623903000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>581229000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>603782000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>648369000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>619753000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>558480000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>557586000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>599543000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>436847000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>383101000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>371852000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>416885000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>368735000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>333281000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>306700000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>329601000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>303472000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>203302000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>218180000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>244635000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>226761000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>186538000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>206107000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>200303000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>179855000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>172253000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>198574000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>217169000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>187360000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>148928000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>177619000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>198812000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>185400000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>163900000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>179200000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>184700000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>143500000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>110000000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>92000000.0</v>
       </c>
-      <c r="DI56"/>
       <c r="DJ56"/>
+      <c r="DK56"/>
     </row>
-    <row r="57" spans="1:114">
+    <row r="57" spans="1:115">
       <c r="A57" t="s">
         <v>84</v>
       </c>
       <c r="B57">
+        <v>983437000.0</v>
+      </c>
+      <c r="C57">
         <v>961341000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>984880000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>991149000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1139322000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1091447000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1069143000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1054442000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1045608000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>940006000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>847049000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>819962000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>813372000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>649202000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>412772000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>412569000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>369893000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>379920000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>251093000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>221570000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>240176000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>321184000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>272534000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>271633000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>446435000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>414776000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>412893000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>383064000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>379584000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>333416000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>286015000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>311793000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>368180000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>364667000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>334687000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>323274000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>347703000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>268188000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>231879000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>241709000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>288240000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>224859000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>183391000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>185281000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>215113000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>190359000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>162826000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>177923000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>204131000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>156445000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>159617000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>195336000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>190868000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>163216000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>160865000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>155136000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>164136000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>165624000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>162233000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>151839000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>137597000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>128562000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>130982000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>127168000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>114357000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>137403000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>192057000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>297510000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>346085000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>361044000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>408366000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>456110000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>488899000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>456957000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>410840000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>434298000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>494614000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>469350000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>407383000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>415370000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>485902000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>271063000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>219670000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>217361000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>274715000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>278103000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>245268000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>234064000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>257556000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>236753000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>136299000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>158240000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>189768000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>173094000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>131112000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>165013000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>148984000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>134087000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>124806000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>153246000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>178308000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>147920000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>108075000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>139934000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>166877000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>157400000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>135500000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>158000000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>163400000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>116800000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>80900000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>54300000.0</v>
       </c>
-      <c r="DI57"/>
       <c r="DJ57"/>
+      <c r="DK57"/>
     </row>
-    <row r="58" spans="1:114">
+    <row r="58" spans="1:115">
       <c r="A58" t="s">
         <v>85</v>
       </c>
       <c r="B58">
+        <v>1498138000.0</v>
+      </c>
+      <c r="C58">
         <v>1483999000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1521685000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1536414000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1669722000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1631144000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1618819000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1616731001.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1690531000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1591936000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1502888000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1477938000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1473468000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1298358000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>570105000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>577329000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>531464000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>541784000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>412931000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>383319000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>401822000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>482306000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>319922000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>310935000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>486027000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>454659000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>415264000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>385621000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>380536000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>334256000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>287446000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>314290000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>371217000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>367453000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>337792000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>326524000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>352338000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>270602000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>234215000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>244172000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>288891000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>225484000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>183977000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>185706000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>215458000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>190781000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>163386000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>178534000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>204525000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>156885000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>160090000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>196059000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>192679000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>165069000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>164177000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>159555000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>168443000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>170940000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>168129000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>158049000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>142272000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>132752000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>134730000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>129840000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>117525000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>140957000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>195888000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>302331000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>348607000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>366641000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>412740000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>459855000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>528494000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>499796000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>452319000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>476098000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>539594000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>512775000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>451676000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>461347000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>520847000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>306685000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>255891000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>252059000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>306019000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>309886000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>277538000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>260135000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>283889000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>263348000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>163099000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>184588000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>216349000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>200040000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>155956000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>182169000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>165462000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>145861000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>136797000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>166696000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>191800000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>158537000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>118990000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>151255000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>177621000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>167700000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>145600000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>161600000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>166400000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>119900000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>84200000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>59900000.0</v>
       </c>
-      <c r="DI58"/>
       <c r="DJ58"/>
+      <c r="DK58"/>
     </row>
-    <row r="59" spans="1:114">
+    <row r="59" spans="1:115">
       <c r="A59" t="s">
         <v>86</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
@@ -20774,51 +20905,53 @@
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
-      <c r="BI59"/>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
@@ -20828,494 +20961,496 @@
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
+      <c r="DK59"/>
     </row>
-    <row r="60" spans="1:114">
+    <row r="60" spans="1:115">
       <c r="A60" t="s">
         <v>87</v>
       </c>
       <c r="B60">
+        <v>932216000.0</v>
+      </c>
+      <c r="C60">
         <v>932815000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>937190000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>940530000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>993449000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>993459000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>975795000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>967550999.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>931309000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>925098000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>915843000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>899809000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>848626000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>812220000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>782666000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>742740000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>674260000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>633352000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>594892000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>572771000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>523304000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>482582000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>455397000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>425025000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>387077000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>380747000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>368819000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>369786000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>368489000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>361438000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>353092000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>341622000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>318937000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>309456000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>302198000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>334732000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>320791000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>315530000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>312473000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>301657000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>286285000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>285126000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>283645000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>258777000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>244546000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>241156000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>239295000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>233779000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>221179000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>221252000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>221812000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>215979000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>200878000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>198184000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>200944000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>201687000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>195314000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>192162000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>195000000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>199891000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>195285000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>198733000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>202030000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>206687000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>204555000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>209093000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>197756000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>209761000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>217472000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>235634000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>248583000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>257206000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>367631000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>369120000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>373559000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>372065000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>355029000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>349135000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>349887000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>339981000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>320595000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>286500000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>283599000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>271243000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>255865000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>202066000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>196821000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>187908000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>175920000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>168657000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>166056000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>157781000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>149051000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>144907000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>145190000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>138956000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>131055000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>127707000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>127693000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>122894000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>114590000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>111707000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>112340000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>105317000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>94699000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>91100000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>90200000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>84300000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>74200000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>66700000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>66300000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>54600000.0</v>
       </c>
-      <c r="DI60"/>
       <c r="DJ60"/>
+      <c r="DK60"/>
     </row>
-    <row r="61" spans="1:114">
+    <row r="61" spans="1:115">
       <c r="A61" t="s">
         <v>88</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
-      <c r="R61">
-[...1 lines deleted...]
-      </c>
+      <c r="R61"/>
       <c r="S61">
         <v>-127364000.0</v>
       </c>
       <c r="T61">
+        <v>-127364000.0</v>
+      </c>
+      <c r="U61">
         <v>-117296000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-103595000.0</v>
       </c>
       <c r="V61">
         <v>-103595000.0</v>
       </c>
       <c r="W61">
         <v>-103595000.0</v>
       </c>
       <c r="X61">
         <v>-103595000.0</v>
       </c>
       <c r="Y61">
+        <v>-103595000.0</v>
+      </c>
+      <c r="Z61">
         <v>-103436000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-102964000.0</v>
       </c>
       <c r="AA61">
         <v>-102964000.0</v>
       </c>
       <c r="AB61">
+        <v>-102964000.0</v>
+      </c>
+      <c r="AC61">
         <v>-95565000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-75485000.0</v>
       </c>
       <c r="AD61">
         <v>-75485000.0</v>
       </c>
       <c r="AE61">
-        <v>-75256000.0</v>
+        <v>-75485000.0</v>
       </c>
       <c r="AF61">
         <v>-75256000.0</v>
       </c>
       <c r="AG61">
         <v>-75256000.0</v>
       </c>
       <c r="AH61">
         <v>-75256000.0</v>
       </c>
       <c r="AI61">
+        <v>-75256000.0</v>
+      </c>
+      <c r="AJ61">
         <v>-74561000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AK61">
         <v>-36742000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-34165000.0</v>
       </c>
       <c r="AL61">
         <v>-34165000.0</v>
       </c>
       <c r="AM61">
+        <v>-34165000.0</v>
+      </c>
+      <c r="AN61">
         <v>-31823000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-29370000.0</v>
       </c>
       <c r="AO61">
         <v>-29370000.0</v>
       </c>
       <c r="AP61">
+        <v>-29370000.0</v>
+      </c>
+      <c r="AQ61">
         <v>-27133000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-26292000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-17738000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-15810000.0</v>
       </c>
       <c r="AT61">
         <v>-15810000.0</v>
       </c>
       <c r="AU61">
         <v>-15810000.0</v>
       </c>
       <c r="AV61">
         <v>-15810000.0</v>
       </c>
       <c r="AW61">
         <v>-15810000.0</v>
       </c>
       <c r="AX61">
         <v>-15810000.0</v>
       </c>
       <c r="AY61">
         <v>-15810000.0</v>
       </c>
       <c r="AZ61">
         <v>-15810000.0</v>
       </c>
       <c r="BA61">
         <v>-15810000.0</v>
       </c>
@@ -21361,137 +21496,140 @@
       <c r="BO61">
         <v>-15810000.0</v>
       </c>
       <c r="BP61">
         <v>-15810000.0</v>
       </c>
       <c r="BQ61">
         <v>-15810000.0</v>
       </c>
       <c r="BR61">
         <v>-15810000.0</v>
       </c>
       <c r="BS61">
         <v>-15810000.0</v>
       </c>
       <c r="BT61">
         <v>-15810000.0</v>
       </c>
       <c r="BU61">
         <v>-15810000.0</v>
       </c>
       <c r="BV61">
         <v>-15810000.0</v>
       </c>
       <c r="BW61">
+        <v>-15810000.0</v>
+      </c>
+      <c r="BX61">
         <v>-14775000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7563000.0</v>
       </c>
       <c r="BY61">
         <v>-7563000.0</v>
       </c>
       <c r="BZ61">
         <v>-7563000.0</v>
       </c>
       <c r="CA61">
         <v>-7563000.0</v>
       </c>
       <c r="CB61">
+        <v>-7563000.0</v>
+      </c>
+      <c r="CC61">
         <v>-2780000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-618000.0</v>
       </c>
       <c r="CD61">
         <v>-618000.0</v>
       </c>
       <c r="CE61">
         <v>-618000.0</v>
       </c>
       <c r="CF61">
         <v>-618000.0</v>
       </c>
       <c r="CG61">
         <v>-618000.0</v>
       </c>
       <c r="CH61">
         <v>-618000.0</v>
       </c>
       <c r="CI61">
         <v>-618000.0</v>
       </c>
-      <c r="CJ61"/>
+      <c r="CJ61">
+        <v>-618000.0</v>
+      </c>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
-      <c r="CO61">
+      <c r="CO61"/>
+      <c r="CP61">
         <v>-152000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-18000.0</v>
       </c>
       <c r="CQ61">
         <v>-18000.0</v>
       </c>
       <c r="CR61">
         <v>-18000.0</v>
       </c>
       <c r="CS61">
+        <v>-18000.0</v>
+      </c>
+      <c r="CT61">
         <v>-185000.0</v>
       </c>
-      <c r="CT61">
+      <c r="CU61">
         <v>-184000.0</v>
       </c>
-      <c r="CU61">
+      <c r="CV61">
         <v>-344000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-501000.0</v>
       </c>
       <c r="CW61">
         <v>-501000.0</v>
       </c>
       <c r="CX61">
+        <v>-501000.0</v>
+      </c>
+      <c r="CY61">
         <v>-228000.0</v>
       </c>
-      <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
+      <c r="DK61"/>
     </row>
-    <row r="62" spans="1:114">
+    <row r="62" spans="1:115">
       <c r="A62" t="s">
         <v>89</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -21564,50 +21702,51 @@
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
+      <c r="DK62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -21688,51 +21827,51 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B2">
         <v>1559060000.0</v>
       </c>
       <c r="C2">
         <v>1629812000.0</v>
       </c>
       <c r="D2">
         <v>1559377000.0</v>
       </c>
       <c r="E2">
         <v>1502344000.0</v>
       </c>
       <c r="F2">
         <v>1403824000.0</v>
       </c>
       <c r="G2">
         <v>1111000000.0</v>
       </c>
       <c r="H2">
         <v>914321000.0</v>
       </c>
       <c r="I2">
         <v>879138000.0</v>
       </c>
@@ -21777,51 +21916,51 @@
       </c>
       <c r="W2">
         <v>573616000.0</v>
       </c>
       <c r="X2">
         <v>459729000.0</v>
       </c>
       <c r="Y2">
         <v>416137000.0</v>
       </c>
       <c r="Z2">
         <v>383984000.0</v>
       </c>
       <c r="AA2">
         <v>416037000.0</v>
       </c>
       <c r="AB2">
         <v>335800000.0</v>
       </c>
       <c r="AC2">
         <v>218700000.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B3">
         <v>49320000.0</v>
       </c>
       <c r="C3">
         <v>44487000.0</v>
       </c>
       <c r="D3">
         <v>41032000.0</v>
       </c>
       <c r="E3">
         <v>19418000.0</v>
       </c>
       <c r="F3">
         <v>15606000.0</v>
       </c>
       <c r="G3">
         <v>12772000.0</v>
       </c>
       <c r="H3">
         <v>11597000.0</v>
       </c>
       <c r="I3">
         <v>10673000.0</v>
       </c>
@@ -21866,84 +22005,84 @@
       </c>
       <c r="W3">
         <v>5273000.0</v>
       </c>
       <c r="X3">
         <v>4440000.0</v>
       </c>
       <c r="Y3">
         <v>3614000.0</v>
       </c>
       <c r="Z3">
         <v>3984000.0</v>
       </c>
       <c r="AA3">
         <v>3043000.0</v>
       </c>
       <c r="AB3">
         <v>2600000.0</v>
       </c>
       <c r="AC3">
         <v>1700000.0</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B5">
         <v>34017000.0</v>
       </c>
       <c r="C5">
         <v>125197000.0</v>
       </c>
       <c r="D5">
         <v>200802000.0</v>
       </c>
       <c r="E5">
         <v>265204000.0</v>
       </c>
       <c r="F5">
         <v>209459000.0</v>
       </c>
       <c r="G5">
         <v>106715000.0</v>
       </c>
       <c r="H5">
         <v>60532000.0</v>
       </c>
       <c r="I5">
         <v>63183000.0</v>
       </c>
@@ -21988,51 +22127,51 @@
       </c>
       <c r="W5">
         <v>48923000.0</v>
       </c>
       <c r="X5">
         <v>34473000.0</v>
       </c>
       <c r="Y5">
         <v>29012000.0</v>
       </c>
       <c r="Z5">
         <v>27353000.0</v>
       </c>
       <c r="AA5">
         <v>39054000.0</v>
       </c>
       <c r="AB5">
         <v>32200000.0</v>
       </c>
       <c r="AC5">
         <v>33300000.0</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B6">
         <v>83337000.0</v>
       </c>
       <c r="C6">
         <v>169684000.0</v>
       </c>
       <c r="D6">
         <v>200802000.0</v>
       </c>
       <c r="E6">
         <v>284622000.0</v>
       </c>
       <c r="F6">
         <v>225065000.0</v>
       </c>
       <c r="G6">
         <v>119487000.0</v>
       </c>
       <c r="H6">
         <v>72129000.0</v>
       </c>
       <c r="I6">
         <v>73856000.0</v>
       </c>
@@ -22077,119 +22216,119 @@
       </c>
       <c r="W6">
         <v>54196000.0</v>
       </c>
       <c r="X6">
         <v>38913000.0</v>
       </c>
       <c r="Y6">
         <v>32626000.0</v>
       </c>
       <c r="Z6">
         <v>31337000.0</v>
       </c>
       <c r="AA6">
         <v>42097000.0</v>
       </c>
       <c r="AB6">
         <v>34800000.0</v>
       </c>
       <c r="AC6">
         <v>35000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>-805000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B9">
         <v>750228000.0</v>
       </c>
       <c r="C9">
         <v>801196000.0</v>
       </c>
       <c r="D9">
         <v>835329000.0</v>
       </c>
       <c r="E9">
         <v>805754000.0</v>
       </c>
       <c r="F9">
         <v>659433000.0</v>
       </c>
       <c r="G9">
         <v>398713000.0</v>
       </c>
       <c r="H9">
         <v>322832000.0</v>
       </c>
       <c r="I9">
         <v>298233000.0</v>
       </c>
@@ -22234,51 +22373,51 @@
       </c>
       <c r="W9">
         <v>188393000.0</v>
       </c>
       <c r="X9">
         <v>147772000.0</v>
       </c>
       <c r="Y9">
         <v>124579000.0</v>
       </c>
       <c r="Z9">
         <v>120087000.0</v>
       </c>
       <c r="AA9">
         <v>134617000.0</v>
       </c>
       <c r="AB9">
         <v>114300000.0</v>
       </c>
       <c r="AC9">
         <v>72500000.0</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B10">
         <v>-37141000.0</v>
       </c>
       <c r="C10">
         <v>54331000.0</v>
       </c>
       <c r="D10">
         <v>147435000.0</v>
       </c>
       <c r="E10">
         <v>261921000.0</v>
       </c>
       <c r="F10">
         <v>205794000.0</v>
       </c>
       <c r="G10">
         <v>97440000.0</v>
       </c>
       <c r="H10">
         <v>48953000.0</v>
       </c>
       <c r="I10">
         <v>53280000.0</v>
       </c>
@@ -22323,51 +22462,51 @@
       </c>
       <c r="W10">
         <v>42424000.0</v>
       </c>
       <c r="X10">
         <v>32002000.0</v>
       </c>
       <c r="Y10">
         <v>27748000.0</v>
       </c>
       <c r="Z10">
         <v>24957000.0</v>
       </c>
       <c r="AA10">
         <v>34927000.0</v>
       </c>
       <c r="AB10">
         <v>30200000.0</v>
       </c>
       <c r="AC10">
         <v>1100000.0</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B11">
         <v>-6375000.0</v>
       </c>
       <c r="C11">
         <v>15593000.0</v>
       </c>
       <c r="D11">
         <v>37957000.0</v>
       </c>
       <c r="E11">
         <v>63932000.0</v>
       </c>
       <c r="F11">
         <v>50815000.0</v>
       </c>
       <c r="G11">
         <v>22806000.0</v>
       </c>
       <c r="H11">
         <v>12968000.0</v>
       </c>
       <c r="I11">
         <v>13968000.0</v>
       </c>
@@ -22412,51 +22551,51 @@
       </c>
       <c r="W11">
         <v>16126000.0</v>
       </c>
       <c r="X11">
         <v>12321000.0</v>
       </c>
       <c r="Y11">
         <v>10683000.0</v>
       </c>
       <c r="Z11">
         <v>9608000.0</v>
       </c>
       <c r="AA11">
         <v>13534000.0</v>
       </c>
       <c r="AB11">
         <v>12000000.0</v>
       </c>
       <c r="AC11">
         <v>1700000.0</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B12">
         <v>71158000.0</v>
       </c>
       <c r="C12">
         <v>73895000.0</v>
       </c>
       <c r="D12">
         <v>53367000.0</v>
       </c>
       <c r="E12">
         <v>3283000.0</v>
       </c>
       <c r="F12">
         <v>3665000.0</v>
       </c>
       <c r="G12">
         <v>9275000.0</v>
       </c>
       <c r="H12">
         <v>11579000.0</v>
       </c>
       <c r="I12">
         <v>9903000.0</v>
       </c>
@@ -22501,51 +22640,51 @@
       </c>
       <c r="W12">
         <v>1264000.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B13">
         <v>71158000.0</v>
       </c>
       <c r="C13">
         <v>73895000.0</v>
       </c>
       <c r="D13">
         <v>53367000.0</v>
       </c>
       <c r="E13">
         <v>3283000.0</v>
       </c>
       <c r="F13">
         <v>3665000.0</v>
       </c>
       <c r="G13">
         <v>9275000.0</v>
       </c>
       <c r="H13">
         <v>11579000.0</v>
       </c>
       <c r="I13">
         <v>9903000.0</v>
       </c>
@@ -22556,94 +22695,94 @@
         <v>5462000.0</v>
       </c>
       <c r="L13">
         <v>4454000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B14">
         <v>-865000.0</v>
       </c>
       <c r="C14">
         <v>-672000.0</v>
       </c>
       <c r="D14">
         <v>-196000.0</v>
       </c>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B15">
         <v>-31631000.0</v>
       </c>
       <c r="C15">
         <v>38066000.0</v>
       </c>
       <c r="D15">
         <v>109282000.0</v>
       </c>
       <c r="E15">
         <v>197989000.0</v>
       </c>
       <c r="F15">
         <v>154979000.0</v>
       </c>
       <c r="G15">
         <v>74634000.0</v>
       </c>
       <c r="H15">
         <v>35985000.0</v>
       </c>
       <c r="I15">
         <v>39312000.0</v>
       </c>
@@ -22688,51 +22827,51 @@
       </c>
       <c r="W15">
         <v>26298000.0</v>
       </c>
       <c r="X15">
         <v>19681000.0</v>
       </c>
       <c r="Y15">
         <v>17065000.0</v>
       </c>
       <c r="Z15">
         <v>15349000.0</v>
       </c>
       <c r="AA15">
         <v>21393000.0</v>
       </c>
       <c r="AB15">
         <v>18200000.0</v>
       </c>
       <c r="AC15">
         <v>-600000.0</v>
       </c>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B16">
         <v>-31631000.0</v>
       </c>
       <c r="C16">
         <v>38066000.0</v>
       </c>
       <c r="D16">
         <v>109282000.0</v>
       </c>
       <c r="E16">
         <v>197989000.0</v>
       </c>
       <c r="F16">
         <v>154979000.0</v>
       </c>
       <c r="G16">
         <v>74634000.0</v>
       </c>
       <c r="H16">
         <v>35985000.0</v>
       </c>
       <c r="I16">
         <v>39312000.0</v>
       </c>
@@ -22769,51 +22908,51 @@
         <v>39382000.0</v>
       </c>
       <c r="V16">
         <v>33826000.0</v>
       </c>
       <c r="W16">
         <v>26298000.0</v>
       </c>
       <c r="X16">
         <v>19681000.0</v>
       </c>
       <c r="Y16">
         <v>17065000.0</v>
       </c>
       <c r="Z16">
         <v>15349000.0</v>
       </c>
       <c r="AA16">
         <v>21393000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B17">
         <v>-30766000.0</v>
       </c>
       <c r="C17">
         <v>38738000.0</v>
       </c>
       <c r="D17">
         <v>109478000.0</v>
       </c>
       <c r="E17">
         <v>197989000.0</v>
       </c>
       <c r="F17">
         <v>154979000.0</v>
       </c>
       <c r="G17">
         <v>74634000.0</v>
       </c>
       <c r="H17">
         <v>35985000.0</v>
       </c>
       <c r="I17">
         <v>39312000.0</v>
       </c>
@@ -22832,51 +22971,51 @@
       <c r="N17">
         <v>15024000.0</v>
       </c>
       <c r="O17">
         <v>1099000.0</v>
       </c>
       <c r="P17">
         <v>-11523000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B18">
         <v>-71158000.0</v>
       </c>
       <c r="C18">
         <v>-73895000.0</v>
       </c>
       <c r="D18">
         <v>-53367000.0</v>
       </c>
       <c r="E18">
         <v>-3283000.0</v>
       </c>
       <c r="F18">
         <v>-3665000.0</v>
       </c>
       <c r="G18">
         <v>-9275000.0</v>
       </c>
       <c r="H18">
         <v>-11579000.0</v>
       </c>
       <c r="I18">
         <v>-9903000.0</v>
       </c>
@@ -22885,117 +23024,117 @@
       </c>
       <c r="K18">
         <v>-5462000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B21">
         <v>103072000.0</v>
       </c>
       <c r="C21">
         <v>128226000.0</v>
       </c>
       <c r="D21">
         <v>200802000.0</v>
       </c>
       <c r="E21">
         <v>265204000.0</v>
       </c>
       <c r="F21">
         <v>209459000.0</v>
       </c>
       <c r="G21">
         <v>106715000.0</v>
       </c>
       <c r="H21">
         <v>60532000.0</v>
       </c>
       <c r="I21">
         <v>63183000.0</v>
       </c>
@@ -23040,84 +23179,84 @@
       </c>
       <c r="W21">
         <v>48923000.0</v>
       </c>
       <c r="X21">
         <v>34473000.0</v>
       </c>
       <c r="Y21">
         <v>29012000.0</v>
       </c>
       <c r="Z21">
         <v>27353000.0</v>
       </c>
       <c r="AA21">
         <v>39054000.0</v>
       </c>
       <c r="AB21">
         <v>32200000.0</v>
       </c>
       <c r="AC21">
         <v>18300000.0</v>
       </c>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B23">
         <v>2206216000.0</v>
       </c>
       <c r="C23">
         <v>2302782000.0</v>
       </c>
       <c r="D23">
         <v>2193904000.0</v>
       </c>
       <c r="E23">
         <v>2042894000.0</v>
       </c>
       <c r="F23">
         <v>1853798000.0</v>
       </c>
       <c r="G23">
         <v>1402998000.0</v>
       </c>
       <c r="H23">
         <v>1176621000.0</v>
       </c>
       <c r="I23">
         <v>1114188000.0</v>
       </c>
@@ -23162,184 +23301,184 @@
       </c>
       <c r="W23">
         <v>713086000.0</v>
       </c>
       <c r="X23">
         <v>573028000.0</v>
       </c>
       <c r="Y23">
         <v>511704000.0</v>
       </c>
       <c r="Z23">
         <v>476718000.0</v>
       </c>
       <c r="AA23">
         <v>511600000.0</v>
       </c>
       <c r="AB23">
         <v>417900000.0</v>
       </c>
       <c r="AC23">
         <v>272900000.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B25">
         <v>49320000.0</v>
       </c>
       <c r="C25">
         <v>44487000.0</v>
       </c>
       <c r="D25">
         <v>32557000.0</v>
       </c>
       <c r="E25">
         <v>19418000.0</v>
       </c>
       <c r="F25">
         <v>15606000.0</v>
       </c>
       <c r="G25">
         <v>12772000.0</v>
       </c>
       <c r="H25">
         <v>11597000.0</v>
       </c>
       <c r="I25">
         <v>10673000.0</v>
       </c>
       <c r="J25">
         <v>9364000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B27">
         <v>38600000.0</v>
       </c>
       <c r="C27">
         <v>37200000.0</v>
       </c>
       <c r="D27">
         <v>36000000.0</v>
       </c>
       <c r="E27">
         <v>25800000.0</v>
       </c>
       <c r="F27">
         <v>14800000.0</v>
       </c>
       <c r="G27">
         <v>14000000.0</v>
       </c>
       <c r="H27">
         <v>18800000.0</v>
       </c>
       <c r="I27">
         <v>16500000.0</v>
       </c>
@@ -23354,51 +23493,51 @@
       </c>
       <c r="M27">
         <v>9500000.0</v>
       </c>
       <c r="N27">
         <v>9800000.0</v>
       </c>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B28">
         <v>636682000.0</v>
       </c>
       <c r="C28">
         <v>638799000.0</v>
       </c>
       <c r="D28">
         <v>634527000.0</v>
       </c>
       <c r="E28">
         <v>540550000.0</v>
       </c>
       <c r="F28">
         <v>449974000.0</v>
       </c>
       <c r="G28">
         <v>291998000.0</v>
       </c>
       <c r="H28">
         <v>262300000.0</v>
       </c>
       <c r="I28">
         <v>235050000.0</v>
       </c>
@@ -23443,51 +23582,51 @@
       </c>
       <c r="W28">
         <v>139470000.0</v>
       </c>
       <c r="X28">
         <v>113299000.0</v>
       </c>
       <c r="Y28">
         <v>95567000.0</v>
       </c>
       <c r="Z28">
         <v>92734000.0</v>
       </c>
       <c r="AA28">
         <v>92520000.0</v>
       </c>
       <c r="AB28">
         <v>79500000.0</v>
       </c>
       <c r="AC28">
         <v>52500000.0</v>
       </c>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B29">
         <v>-6375000.0</v>
       </c>
       <c r="C29">
         <v>15593000.0</v>
       </c>
       <c r="D29">
         <v>37957000.0</v>
       </c>
       <c r="E29">
         <v>63932000.0</v>
       </c>
       <c r="F29">
         <v>50815000.0</v>
       </c>
       <c r="G29">
         <v>22806000.0</v>
       </c>
       <c r="H29">
         <v>12968000.0</v>
       </c>
       <c r="I29">
         <v>13968000.0</v>
       </c>
@@ -23498,51 +23637,51 @@
         <v>12208000.0</v>
       </c>
       <c r="L29">
         <v>-27414000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B30">
         <v>647156000.0</v>
       </c>
       <c r="C30">
         <v>672970000.0</v>
       </c>
       <c r="D30">
         <v>634527000.0</v>
       </c>
       <c r="E30">
         <v>540550000.0</v>
       </c>
       <c r="F30">
         <v>449974000.0</v>
       </c>
       <c r="G30">
         <v>291998000.0</v>
       </c>
       <c r="H30">
         <v>262300000.0</v>
       </c>
       <c r="I30">
         <v>235050000.0</v>
       </c>
@@ -23587,51 +23726,51 @@
       </c>
       <c r="W30">
         <v>139470000.0</v>
       </c>
       <c r="X30">
         <v>113299000.0</v>
       </c>
       <c r="Y30">
         <v>95567000.0</v>
       </c>
       <c r="Z30">
         <v>92734000.0</v>
       </c>
       <c r="AA30">
         <v>95563000.0</v>
       </c>
       <c r="AB30">
         <v>82100000.0</v>
       </c>
       <c r="AC30">
         <v>54200000.0</v>
       </c>
     </row>
     <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B31">
         <v>-140213000.0</v>
       </c>
       <c r="C31">
         <v>-73895000.0</v>
       </c>
       <c r="D31">
         <v>-53367000.0</v>
       </c>
       <c r="E31">
         <v>-3283000.0</v>
       </c>
       <c r="F31">
         <v>-3665000.0</v>
       </c>
       <c r="G31">
         <v>-9275000.0</v>
       </c>
       <c r="H31">
         <v>-11579000.0</v>
       </c>
       <c r="I31">
         <v>-9903000.0</v>
       </c>
@@ -23676,51 +23815,51 @@
       </c>
       <c r="W31">
         <v>-6499000.0</v>
       </c>
       <c r="X31">
         <v>-2471000.0</v>
       </c>
       <c r="Y31">
         <v>-1264000.0</v>
       </c>
       <c r="Z31">
         <v>-2396000.0</v>
       </c>
       <c r="AA31">
         <v>-4127000.0</v>
       </c>
       <c r="AB31">
         <v>-2000000.0</v>
       </c>
       <c r="AC31">
         <v>-15000000.0</v>
       </c>
     </row>
     <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B32">
         <v>2309288000.0</v>
       </c>
       <c r="C32">
         <v>2431008000.0</v>
       </c>
       <c r="D32">
         <v>2394706000.0</v>
       </c>
       <c r="E32">
         <v>2308098000.0</v>
       </c>
       <c r="F32">
         <v>2063257000.0</v>
       </c>
       <c r="G32">
         <v>1509713000.0</v>
       </c>
       <c r="H32">
         <v>1237153000.0</v>
       </c>
       <c r="I32">
         <v>1177371000.0</v>
       </c>
@@ -23784,1124 +23923,1131 @@
       <c r="AC32">
         <v>291200000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DJ32"/>
+  <dimension ref="A1:DK32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:114">
+    <row r="1" spans="1:115">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>90</v>
       </c>
       <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
         <v>93</v>
       </c>
       <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
         <v>96</v>
       </c>
       <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
         <v>99</v>
       </c>
       <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
         <v>102</v>
       </c>
       <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
         <v>105</v>
       </c>
       <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
         <v>108</v>
       </c>
       <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
         <v>111</v>
       </c>
       <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
         <v>114</v>
       </c>
       <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
         <v>117</v>
       </c>
       <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
         <v>120</v>
       </c>
       <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
         <v>123</v>
       </c>
       <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
         <v>126</v>
       </c>
       <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
         <v>129</v>
       </c>
       <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
         <v>132</v>
       </c>
       <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
         <v>135</v>
       </c>
       <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
         <v>138</v>
       </c>
       <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
         <v>141</v>
       </c>
       <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
         <v>144</v>
       </c>
       <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
         <v>147</v>
       </c>
       <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
         <v>150</v>
       </c>
       <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
         <v>153</v>
       </c>
       <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
         <v>156</v>
       </c>
       <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
         <v>159</v>
       </c>
       <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
         <v>162</v>
       </c>
       <c r="CU1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
         <v>165</v>
       </c>
       <c r="CY1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
         <v>168</v>
       </c>
       <c r="DC1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DE1" t="s">
         <v>170</v>
       </c>
       <c r="DF1" t="s">
         <v>171</v>
       </c>
       <c r="DG1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DI1" t="s">
         <v>173</v>
       </c>
       <c r="DJ1" t="s">
         <v>174</v>
       </c>
+      <c r="DK1" t="s">
+        <v>175</v>
+      </c>
     </row>
-    <row r="2" spans="1:114">
+    <row r="2" spans="1:115">
       <c r="A2" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B2">
+        <v>346126000.0</v>
+      </c>
+      <c r="C2">
         <v>344708000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>360715000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>457538000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>442004000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>298807000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>369927000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>515621000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>392471000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>351793000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>390880000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>478036000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>369431000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>321030000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>339997000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>452064000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>404791000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>305492000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>287758000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>461654000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>366289000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>288123000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>282296000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>374851000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>229699000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>224154000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>220694000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>285784000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>229384000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>178459000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>229587000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>270567000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>201312000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>177672000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>184292000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>245017000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>183959000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>173737000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>170870000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>266690000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>150539000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>127923000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>141180000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>174809000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>129943000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>120671000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>121168000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>160195000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>101829000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>79682000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>109564000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>128949000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>122358000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>72773000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>104306000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>111040000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>109614000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>66213000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>89743000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>114088000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>88961000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>68608000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>94316000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>80829000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>85910000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>78478000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>194612000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>118898000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>109894000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>76521000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>123862000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>209432000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>178783000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>167144000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>234772000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>291248000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>252554000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>177677000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>230044000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>321089000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>218812000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>136836000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>163937000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>235475000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>173368000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>140064000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>130203000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>164691000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>158110000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>121559000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>117118000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>143469000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>124822000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>74320000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>98569000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>130466000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>106233000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>80868000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>79525000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>127301000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>111759000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>63493000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>91240000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>131381000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>121541000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>71900000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>91300000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>122800000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>69600000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>52100000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>74600000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>64100000.0</v>
       </c>
-      <c r="DI2"/>
       <c r="DJ2"/>
+      <c r="DK2"/>
     </row>
-    <row r="3" spans="1:114">
+    <row r="3" spans="1:115">
       <c r="A3" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B3">
+        <v>12712000.0</v>
+      </c>
+      <c r="C3">
         <v>12582000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>12935000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>12536000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>12252000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>11597000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>11400000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>11190000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>10965000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>10932000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>10799000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>9419000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>8854000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>9118000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>5166000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>4948000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>4808000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>4496000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>4027000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>4098000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>3667000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>3814000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>3318000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>3304000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>3143000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>3007000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>3131000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>2890000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>2801000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>2775000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>2820000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>2740000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>2652000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>2461000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>2487000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>2456000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>2266000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>2155000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>2061000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>2027000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1982000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1894000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1999000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>2006000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>1955000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>1898000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>1870000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>1888000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>1761000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>1762000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>1647000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>1727000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>1728000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>1675000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>1735000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>1576000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>1580000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>1588000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>1653000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>1641000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>1584000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>1737000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>1667000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>1787000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>1954000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>1949000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>3897000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>2783000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>2142000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>2147000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>3751000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>2735000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>2267000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>2337000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>1968000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>2673000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>2360000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>2349000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>2732000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>2124000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>2054000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>1697000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>2408000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>1258000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>1244000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>1208000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>1440000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>1219000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>1178000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>1436000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>1180000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>1062000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>1169000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>1029000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>1099000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>996000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>747000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>772000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>1064000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>1014000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>959000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>947000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>680000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>543000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>920000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>900000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>-200000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>900000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>1300000.0</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>600000.0</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>1000000.0</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>300000.0</v>
       </c>
-      <c r="DI3"/>
       <c r="DJ3"/>
+      <c r="DK3"/>
     </row>
-    <row r="4" spans="1:114">
+    <row r="4" spans="1:115">
       <c r="A4" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -25071,783 +25217,790 @@
       </c>
       <c r="CQ4">
         <v>0.0</v>
       </c>
       <c r="CR4">
         <v>0.0</v>
       </c>
       <c r="CS4">
         <v>0.0</v>
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
-      <c r="CY4"/>
+      <c r="CY4">
+        <v>0.0</v>
+      </c>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
+      <c r="DK4"/>
     </row>
-    <row r="5" spans="1:114">
+    <row r="5" spans="1:115">
       <c r="A5" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B5">
+        <v>10838000.0</v>
+      </c>
+      <c r="C5">
         <v>4920000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>13840000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>27515000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>22741000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>13155000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>21377000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>61027000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>21401000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>19218000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>34316000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>74581000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>55405000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>37547000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>56337000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>95300000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>71783000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>47312000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>44783000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>80908000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>52870000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>31984000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>34445000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>48615000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>9716000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>15632000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>15678000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>28742000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>10226000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>8986000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>16948000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>26598000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>10634000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>9003000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>7733000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>25235000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>6278000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>6043000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>7444000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>24577000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>5568000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>2663000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>6338000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>15991000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>1643000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>1360000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>6094000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>12554000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-901000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-2372000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>6204000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>13760000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>1550000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-3165000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-649000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>4055000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>1804000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-2996000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-4751000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>3859000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-3651000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-3859000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-1296000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>1214000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-5425000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-7658000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-33174000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-6359000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-16646000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-15159000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-14642000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-111869000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-1719000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-5067000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>16335000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>24991000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>12995000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>189000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>26561000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>32906000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>18487000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>3876000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>18686000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>24763000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>14095000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>6984000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>14516000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>17217000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>9709000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>3649000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>13324000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>13364000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>5702000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-147000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>10386000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>13003000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>5709000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-86000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>8350000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>14003000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>56242000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-730000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>12004000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>17676000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>7367000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>2000000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>12100000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>14600000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>4500000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>1000000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>10200000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>9000000.0</v>
       </c>
-      <c r="DI5"/>
       <c r="DJ5"/>
+      <c r="DK5"/>
     </row>
-    <row r="6" spans="1:114">
+    <row r="6" spans="1:115">
       <c r="A6" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B6">
+        <v>23550000.0</v>
+      </c>
+      <c r="C6">
         <v>17502000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>26775000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>40051000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>34993000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>24752000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>32777000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>72217000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>32366000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>30150000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>45115000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>84000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>64259000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>46665000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>61503000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>100248000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>76591000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>51808000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>48810000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>85006000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>56537000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>35798000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>37763000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>51919000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>12859000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>18639000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>18809000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>31632000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>13027000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>11761000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>19768000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>29338000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>13286000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>11464000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>10220000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>27691000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>8544000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>8198000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>9505000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>26604000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>7550000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>4557000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>8337000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>17997000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>3598000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>3258000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>7964000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>14442000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>860000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-610000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>7851000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>15487000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>3278000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-1490000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>1086000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>5631000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>3384000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-1408000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-3098000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>5500000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-2067000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-2122000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>371000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>3001000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-3471000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-5709000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-29277000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-3576000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-14504000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-13012000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-10891000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-109134000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>548000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-2730000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>18303000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>27664000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>15355000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>2538000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>29293000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>35030000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>20541000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>5573000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>21094000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>26021000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>15339000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>8192000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>15956000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>18436000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>10887000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>5085000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>14504000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>14426000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>6871000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>882000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>11485000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>13999000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>6456000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>686000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>9414000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>15017000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>57201000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>217000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>12684000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>18219000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>8287000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>2900000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>11900000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>15500000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>5800000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>1600000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>11200000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>9300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51800000.0</v>
       </c>
       <c r="DJ6">
         <v>51800000.0</v>
       </c>
+      <c r="DK6">
+        <v>51800000.0</v>
+      </c>
     </row>
-    <row r="7" spans="1:114">
+    <row r="7" spans="1:115">
       <c r="A7" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -26017,99 +26170,100 @@
       </c>
       <c r="CQ7">
         <v>0.0</v>
       </c>
       <c r="CR7">
         <v>0.0</v>
       </c>
       <c r="CS7">
         <v>0.0</v>
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
-      <c r="CY7"/>
+      <c r="CY7">
+        <v>0.0</v>
+      </c>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
+      <c r="DK7"/>
     </row>
-    <row r="8" spans="1:114">
+    <row r="8" spans="1:115">
       <c r="A8" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -26279,1497 +26433,1512 @@
       </c>
       <c r="CQ8">
         <v>0.0</v>
       </c>
       <c r="CR8">
         <v>0.0</v>
       </c>
       <c r="CS8">
         <v>0.0</v>
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
-      <c r="CY8"/>
+      <c r="CY8">
+        <v>0.0</v>
+      </c>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
+      <c r="DK8"/>
     </row>
-    <row r="9" spans="1:114">
+    <row r="9" spans="1:115">
       <c r="A9" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B9">
+        <v>181286000.0</v>
+      </c>
+      <c r="C9">
         <v>160470000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>191438000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>199621000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>189511000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>169654000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>193195000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>242099000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>190421000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>175481000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>203715000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>243808000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>200909000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>186897000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>196767000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>236473000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>205315000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>167199000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>174552000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>204674000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>156806000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>123401000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>116466000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>123453000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>78776000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>80018000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>87442000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>97710000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>74202000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>63478000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>79004000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>90687000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>69293000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>59249000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>66326000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>84792000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>61059000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>53138000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>56485000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>78902000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>49027000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>41614000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>48072000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>57040000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>42200000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>37455000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>42916000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>54206000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>34786000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>29910000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>40118000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>46807000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>37650000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>26278000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>33041000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>40290000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>34378000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>25574000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>30034000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>39083000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>26795000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>23582000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>30076000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>34554000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>24206000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>21971000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>12627000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>32616000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>19714000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>23703000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>41731000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>61845000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>54479000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>48124000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>80628000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>88532000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>73513000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>57061000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>93578000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>100259000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>68575000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>44348000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>64697000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>70666000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>55016000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>44124000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>53100000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>55038000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>45156000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>35100000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>46172000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>43704000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>34241000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>23655000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>37172000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>40129000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>27561000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>19717000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>30851000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>38393000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>31465000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>21284000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>36111000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>43165000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>33699000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>21600000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>34400000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>38800000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>23900000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>17200000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>28300000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>20700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51800000.0</v>
       </c>
       <c r="DJ9">
         <v>51800000.0</v>
       </c>
+      <c r="DK9">
+        <v>51800000.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:114">
+    <row r="10" spans="1:115">
       <c r="A10" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B10">
+        <v>-3821000.0</v>
+      </c>
+      <c r="C10">
         <v>-10936000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-3457000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-58476000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>4562000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>20227000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>8872000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>42798000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2027000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>634000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>18511000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>59783000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>42125000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>27016000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>49935000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>94292000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>71129000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>46565000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>43032000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>80269000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>51778000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>30716000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>31967000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>46482000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>6703000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>12288000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>9484000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>25806000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>7193000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>6470000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>14926000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>24099000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>7794000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>6461000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>5763000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>23338000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>4233000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>4474000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>6264000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>23104000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>3986000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>1436000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>5424000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>14850000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>390000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>214000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>5208000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>11503000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-1979000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-3369000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>5341000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>12567000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>384000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-4162000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-1658000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>4613000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>2181000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-4213000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-5723000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>3022000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-4487000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-4702000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-1999000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>512000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-6484000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-9120000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-36022000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-9739000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-20420000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-19221000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-18183000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-116634000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-7671000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-10948000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>10925000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>17533000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>5448000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-6351000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>20900000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>29130000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>14193000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>1115000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>16750000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>22496000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>11391000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>4600000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>12882000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>16730000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>9186000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>3626000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>12384000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>13743000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>6655000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>-780000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>10031000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>12525000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>5445000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>-253000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>7554000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>13271000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>5151000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>-1019000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>11453000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>16657000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>5989000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>900000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>11500000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>14000000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>4200000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>500000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>10100000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>7900000.0</v>
       </c>
-      <c r="DI10"/>
       <c r="DJ10"/>
+      <c r="DK10"/>
     </row>
-    <row r="11" spans="1:114">
+    <row r="11" spans="1:115">
       <c r="A11" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B11">
+        <v>-1106000.0</v>
+      </c>
+      <c r="C11">
         <v>-2841000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-3372000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-6506000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1400000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>2103000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>4141000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>11085000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>578000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-211000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>3272000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>15455000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>12201000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>7029000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>11575000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>24113000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>17622000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>10622000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>10206000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>20651000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>12843000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>7116000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>6384000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>11555000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>1638000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>3229000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>2799000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>6719000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>1890000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>1560000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>3386000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>6723000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>1610000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>2249000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>1852000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>9094000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>1484000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>1831000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>678000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>9043000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>1564000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>547000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-27414000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-2006000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-1955000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-1898000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>91000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-1888000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-1761000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-1762000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>136000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-1070000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>40000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-1675000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-60000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-1576000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-116000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-1588000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-34000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>-333000.0</v>
       </c>
-      <c r="BI11">
-[...1 lines deleted...]
-      </c>
       <c r="BJ11">
+        <v>0.0</v>
+      </c>
+      <c r="BK11">
         <v>-1737000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>-169000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>-1787000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>-146000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>-19273000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>-3039000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>-559000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>-151000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-4881000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>-7094000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>-3377000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>-4162000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>-4529000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>4299000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>3636000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>2116000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>-2565000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>8293000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>11607000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>5605000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>451000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>6594000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>8661000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>4385000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>1771000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>4869000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>6324000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>3536000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>1396000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>4768000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>5291000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>2562000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>-300000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>3862000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>4822000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>2096000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>-97000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>2908000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>5056000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>2015000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>-371000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>4466000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>6350000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>2367000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>400000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>4500000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>5500000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>1700000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>200000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>3100000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>3200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6200000.0</v>
       </c>
       <c r="DJ11">
         <v>6200000.0</v>
       </c>
+      <c r="DK11">
+        <v>6200000.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:114">
+    <row r="12" spans="1:115">
       <c r="A12" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B12">
+        <v>14659000.0</v>
+      </c>
+      <c r="C12">
         <v>15856000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>17297000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>16936000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>18179000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>18745000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>17927000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>18229000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>19374000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>18365000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>15805000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>14798000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>13280000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>9484000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>984000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1008000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>654000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>637000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>666000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>639000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1092000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1268000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>785000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2133000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>3013000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>3344000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>3094000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>2936000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>3033000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>2516000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>2022000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>2499000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>2840000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>2542000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1970000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1897000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>2045000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1569000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1180000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1473000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1582000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1227000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>914000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1141000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1253000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1146000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>885000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1051000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1078000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>997000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>862000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1193000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1166000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>997000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1009000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1018000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1203000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1217000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>972000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>837000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>836000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>843000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>703000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>702000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>1059000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>1462000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>2848000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>3380000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>3774000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>4062000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>18616000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>4765000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>5952000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>5881000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>9291000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>7458000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>7547000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>6540000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>6499000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>5900000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>4294000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>2761000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>2471000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>2267000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>2704000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>2384000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>1264000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>1706000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>1700000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>1459000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>940000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>683000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>215000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>633000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>355000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>478000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>264000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>167000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>796000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>732000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>579000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>289000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>551000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>1018000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>1378000.0</v>
       </c>
-      <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
+      <c r="DK12"/>
     </row>
-    <row r="13" spans="1:114">
+    <row r="13" spans="1:115">
       <c r="A13" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>187</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>15856000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>17298000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>16936000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>18179000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>18745000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>17927000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>15805000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>14798000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>13280000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>9484000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>984000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1008000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>654000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>637000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>666000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>639000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>1092000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1268000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>785000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>2133000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>3013000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>3344000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>3094000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>2936000.0</v>
       </c>
-      <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
@@ -27811,113 +27980,114 @@
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
+      <c r="DK13"/>
     </row>
-    <row r="14" spans="1:114">
+    <row r="14" spans="1:115">
       <c r="A14" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B14">
+        <v>117000.0</v>
+      </c>
+      <c r="C14">
         <v>169000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-769000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-176000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>138000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-58000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-732000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-163000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>138000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>85000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-98000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>88000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-111000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-297000.0</v>
       </c>
-      <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
@@ -28087,911 +28257,918 @@
       </c>
       <c r="CQ14">
         <v>0.0</v>
       </c>
       <c r="CR14">
         <v>0.0</v>
       </c>
       <c r="CS14">
         <v>0.0</v>
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
-      <c r="CY14"/>
+      <c r="CY14">
+        <v>0.0</v>
+      </c>
       <c r="CZ14"/>
       <c r="DA14"/>
       <c r="DB14"/>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
+      <c r="DK14"/>
     </row>
-    <row r="15" spans="1:114">
+    <row r="15" spans="1:115">
       <c r="A15" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B15">
+        <v>-2598000.0</v>
+      </c>
+      <c r="C15">
         <v>-7926000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-854000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-52146000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>3300000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>18066000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>3999000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>31550000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>1587000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>930000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>15141000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>44416000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>30035000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>19690000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>38360000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>70179000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>53507000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>35943000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>32826000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>59618000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>38935000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>23600000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>25583000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>34927000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>5065000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>9059000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>6685000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>19087000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>5303000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>4910000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>11540000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>17376000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>6184000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>4212000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>3911000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>14244000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>2749000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>2643000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>5586000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>14061000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>2422000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>889000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>32838000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>14850000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>390000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>214000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>5117000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>11503000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-1979000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-3369000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>5205000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>13637000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>344000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-4162000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-1598000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>4613000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>2297000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-4213000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-5689000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>3355000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>-4487000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>-4702000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>-1830000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>512000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>-6338000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>10153000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>-32983000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>-9180000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-20269000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-14340000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-11089000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>-113257000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>-3509000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>-6419000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>6626000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>13897000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>3332000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>-3786000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>12607000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>17523000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>8588000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>664000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>10156000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>13835000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>7006000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>2829000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>8013000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>10406000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>5650000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>2230000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>7616000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>8452000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>4093000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>-480000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>6169000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>7703000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>3349000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>-156000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>4646000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>8215000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>3136000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>-648000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>6987000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>10307000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>3622000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>500000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>7000000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>8500000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>2500000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>300000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>7000000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>4700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6200000.0</v>
       </c>
       <c r="DJ15">
         <v>-6200000.0</v>
       </c>
+      <c r="DK15">
+        <v>-6200000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:114">
+    <row r="16" spans="1:115">
       <c r="A16" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>190</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>-7926000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>-851000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-52146000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>3300000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>18066000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>3999000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>15141000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>44416000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>30035000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>19690000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>38360000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>70179000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>53507000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>35943000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>32826000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>59618000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>38935000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>23600000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>25583000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>34927000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>5065000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>9059000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>6685000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>19087000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>5303000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>4910000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>11540000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>17376000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>6184000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>4212000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>3911000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>14244000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>2749000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>2643000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>5210000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>14061000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>2422000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>889000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>32838000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>14850000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>390000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>214000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>5117000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>11503000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>-1979000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>-3369000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>5205000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>13637000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>344000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>-4162000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>-1598000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>4613000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>2297000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>-4213000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>-3355000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>3355000.0</v>
       </c>
-      <c r="BI16">
-[...1 lines deleted...]
-      </c>
       <c r="BJ16">
         <v>0.0</v>
       </c>
       <c r="BK16">
+        <v>0.0</v>
+      </c>
+      <c r="BL16">
         <v>1985000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>512000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>-10153000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>10153000.0</v>
       </c>
-      <c r="BO16">
-[...1 lines deleted...]
-      </c>
       <c r="BP16">
         <v>0.0</v>
       </c>
       <c r="BQ16">
         <v>0.0</v>
       </c>
       <c r="BR16">
         <v>0.0</v>
       </c>
       <c r="BS16">
         <v>0.0</v>
       </c>
       <c r="BT16">
         <v>0.0</v>
       </c>
       <c r="BU16">
         <v>0.0</v>
       </c>
       <c r="BV16">
         <v>0.0</v>
       </c>
       <c r="BW16">
+        <v>0.0</v>
+      </c>
+      <c r="BX16">
         <v>6626000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>13897000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>3332000.0</v>
       </c>
-      <c r="BZ16">
-[...1 lines deleted...]
-      </c>
       <c r="CA16">
+        <v>0.0</v>
+      </c>
+      <c r="CB16">
         <v>12607000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>17523000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>8588000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>664000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>10156000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>13835000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>7006000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>2829000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>8013000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>10406000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>5649000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>2230000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>7616000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>8452000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>4093000.0</v>
       </c>
-      <c r="CP16">
-[...1 lines deleted...]
-      </c>
       <c r="CQ16">
+        <v>0.0</v>
+      </c>
+      <c r="CR16">
         <v>6169000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>7703000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>3349000.0</v>
       </c>
-      <c r="CT16">
-[...1 lines deleted...]
-      </c>
       <c r="CU16">
+        <v>0.0</v>
+      </c>
+      <c r="CV16">
         <v>4646000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>8215000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>3136000.0</v>
       </c>
-      <c r="CX16">
-[...1 lines deleted...]
-      </c>
       <c r="CY16">
+        <v>0.0</v>
+      </c>
+      <c r="CZ16">
         <v>6987000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>10308000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>3621000.0</v>
       </c>
-      <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
+      <c r="DK16"/>
     </row>
-    <row r="17" spans="1:114">
+    <row r="17" spans="1:115">
       <c r="A17" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B17">
+        <v>-2715000.0</v>
+      </c>
+      <c r="C17">
         <v>-8095000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-82000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-51970000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>3162000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>18124000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>4731000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>31713000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>1449000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>845000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>15239000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>44328000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>29924000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>19987000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>38360000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>70179000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>53507000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>35943000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>32826000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>59618000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>38935000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>23600000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>25583000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>34927000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>5065000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>9059000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>6685000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>19087000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>5303000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>4910000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>11540000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>17376000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>6184000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>4212000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>3911000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>14244000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>2749000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>2643000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>5210000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>14061000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>2422000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>889000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>32838000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>14850000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>390000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>214000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>5117000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>11503000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-1979000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-3369000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>5205000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>13637000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>344000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-4162000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>-1598000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>4613000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>2297000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>-4213000.0</v>
       </c>
-      <c r="BG17">
-[...1 lines deleted...]
-      </c>
       <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
         <v>3355000.0</v>
       </c>
-      <c r="BI17">
-[...1 lines deleted...]
-      </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
@@ -29071,152 +29248,157 @@
       </c>
       <c r="CQ17">
         <v>0.0</v>
       </c>
       <c r="CR17">
         <v>0.0</v>
       </c>
       <c r="CS17">
         <v>0.0</v>
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
-      <c r="CY17"/>
+      <c r="CY17">
+        <v>0.0</v>
+      </c>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
+      <c r="DK17"/>
     </row>
-    <row r="18" spans="1:114">
+    <row r="18" spans="1:115">
       <c r="A18" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B18">
+        <v>-14659000.0</v>
+      </c>
+      <c r="C18">
         <v>-15856000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-17298000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-16936000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-18179000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-18745000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-17927000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-18229000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-19374000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-18365000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-15805000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-14798000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-13280000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-9484000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-984000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-1008000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-654000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-637000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-666000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-639000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-1092000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-1268000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-785000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-2133000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-3013000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-3344000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-3094000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-2936000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-3033000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -29257,54 +29439,55 @@
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
+      <c r="DK18"/>
     </row>
-    <row r="19" spans="1:114">
+    <row r="19" spans="1:115">
       <c r="A19" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -29375,87 +29558,86 @@
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
+      <c r="DK19"/>
     </row>
-    <row r="20" spans="1:114">
+    <row r="20" spans="1:115">
       <c r="A20" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
@@ -29625,443 +29807,447 @@
       </c>
       <c r="CQ20">
         <v>0.0</v>
       </c>
       <c r="CR20">
         <v>0.0</v>
       </c>
       <c r="CS20">
         <v>0.0</v>
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
-      <c r="CY20"/>
+      <c r="CY20">
+        <v>0.0</v>
+      </c>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
+      <c r="DK20"/>
     </row>
-    <row r="21" spans="1:114">
+    <row r="21" spans="1:115">
       <c r="A21" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B21">
+        <v>10838000.0</v>
+      </c>
+      <c r="C21">
         <v>4920000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>11369000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-41540000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>22741000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>38972000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>26799000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>61027000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>21401000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>18999000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>34316000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>74581000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>55405000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>36500000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>50919000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>95300000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>71783000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>47202000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>43698000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>80908000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>52870000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>31984000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>32752000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>48615000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>9716000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>15632000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>12578000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>28742000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>10226000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>8986000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>16948000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>26598000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>10634000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>9003000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>7733000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>25235000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>6278000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>6043000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>7444000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>24577000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>5568000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>2663000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>6338000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>15991000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>1643000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>1360000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>6093000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>12554000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-901000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-2372000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>6203000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>13760000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>1550000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-3165000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-649000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>5631000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>3384000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-2996000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-4751000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>3859000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-3651000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-3859000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>-1296000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>1214000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>-5425000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>-7658000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>-33174000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>-6359000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>-16646000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-15159000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>-14642000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>-111869000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>-1719000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>-5067000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>16335000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>24991000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>12995000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>189000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>26561000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>35030000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>18487000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>3876000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>18686000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>24763000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>14095000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>6984000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>14516000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>18436000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>10887000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>5085000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>13324000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>14426000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>6871000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>-147000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>10386000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>13003000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>5709000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>-86000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>8350000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>14003000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>56242000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>-730000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>12004000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>17676000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>7367000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>2000000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>12100000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>14600000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>4500000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>1000000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>10200000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>9000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51800000.0</v>
       </c>
       <c r="DJ21">
         <v>51800000.0</v>
       </c>
+      <c r="DK21">
+        <v>51800000.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:114">
+    <row r="22" spans="1:115">
       <c r="A22" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -30231,406 +30417,412 @@
       </c>
       <c r="CQ22">
         <v>0.0</v>
       </c>
       <c r="CR22">
         <v>0.0</v>
       </c>
       <c r="CS22">
         <v>0.0</v>
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
-      <c r="CY22"/>
+      <c r="CY22">
+        <v>0.0</v>
+      </c>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
+      <c r="DK22"/>
     </row>
-    <row r="23" spans="1:114">
+    <row r="23" spans="1:115">
       <c r="A23" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B23">
+        <v>516574000.0</v>
+      </c>
+      <c r="C23">
         <v>500258000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>540784000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>698699000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>608774000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>429489000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>536323000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>696693000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>561491000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>508275000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>560279000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>647263000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>514935000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>471427000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>485845000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>593237000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>538323000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>425489000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>418612000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>585420000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>470225000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>379540000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>366010000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>449689000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>298759000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>288540000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>295558000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>354752000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>293360000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>232951000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>291643000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>334656000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>259971000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>227918000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>242885000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>304574000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>238740000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>220832000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>219911000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>321015000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>193998000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>166874000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>182914000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>215858000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>170500000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>156766000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>157991000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>201847000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>137516000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>111964000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>143479000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>161996000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>158458000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>102216000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>137996000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>145699000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>140608000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>94783000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>124528000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>149312000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>119407000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>96049000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>125688000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>114169000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>115541000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>108107000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>240413000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>157873000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>146254000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>115383000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>180235000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>383146000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>234981000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>220335000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>299065000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>354789000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>313072000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>234549000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>297061000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>386318000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>268900000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>177308000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>209948000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>281378000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>214289000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>177204000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>168787000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>201293000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>192379000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>151574000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>149966000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>172747000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>152192000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>98122000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>125355000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>157592000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>128085000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>100671000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>102026000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>151691000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>86982000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>85507000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>115347000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>156870000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>147873000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>91500000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>113600000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>147000000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>89000000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>68300000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>92700000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>75800000.0</v>
       </c>
-      <c r="DI23"/>
       <c r="DJ23"/>
+      <c r="DK23"/>
     </row>
-    <row r="24" spans="1:114">
+    <row r="24" spans="1:115">
       <c r="A24" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -30701,425 +30893,427 @@
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
+      <c r="DK24"/>
     </row>
-    <row r="25" spans="1:114">
+    <row r="25" spans="1:115">
       <c r="A25" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B25">
+        <v>12712000.0</v>
+      </c>
+      <c r="C25">
         <v>12582000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>12935000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>12536000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>12252000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>11597000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>11400000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>11190000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>10965000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>10932000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>13641000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>9419000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>8854000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>9118000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>5166000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>4948000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>4808000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>4496000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>4027000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>4098000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>3667000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>3814000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>3318000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>3304000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>3143000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>3007000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>3131000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>2890000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>2801000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>2775000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>2820000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>2740000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>2652000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>2461000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>2487000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>2456000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>2266000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>2155000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>2061000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>2027000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1982000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1894000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1999000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>2006000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1955000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1898000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1870000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>1888000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1761000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1762000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>1647000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>1727000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>1728000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>1675000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>1735000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>1576000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>1580000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>1588000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>1653000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>1641000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>1584000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>1737000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>1667000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>1787000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>1954000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>1949000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>3897000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>2783000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>2142000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>2147000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>3751000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>2735000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>2267000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>2337000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>1968000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>2673000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>2360000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>2349000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>2732000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>2124000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>2054000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>1697000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>2408000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>1258000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>1244000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>1208000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>1440000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>1219000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>1178000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>1436000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>1180000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>1062000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>1169000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>1029000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>1099000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>996000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>747000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>772000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>1064000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>1014000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>959000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>947000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>680000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>543000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>920000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>900000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>-200000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>900000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>1300000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>600000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>1000000.0</v>
       </c>
-      <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
+      <c r="DK25"/>
     </row>
-    <row r="26" spans="1:114">
+    <row r="26" spans="1:115">
       <c r="A26" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -31289,144 +31483,147 @@
       </c>
       <c r="CQ26">
         <v>0.0</v>
       </c>
       <c r="CR26">
         <v>0.0</v>
       </c>
       <c r="CS26">
         <v>0.0</v>
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
-      <c r="CY26"/>
+      <c r="CY26">
+        <v>0.0</v>
+      </c>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
+      <c r="DK26"/>
     </row>
-    <row r="27" spans="1:114">
+    <row r="27" spans="1:115">
       <c r="A27" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>38600000.0</v>
       </c>
-      <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>37200000.0</v>
       </c>
-      <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>36000000.0</v>
       </c>
-      <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27">
         <v>25800000.0</v>
       </c>
-      <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
-      <c r="S27">
+      <c r="S27"/>
+      <c r="T27">
         <v>39437000.0</v>
       </c>
-      <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-      <c r="W27">
+      <c r="W27"/>
+      <c r="X27">
         <v>124570000.0</v>
       </c>
-      <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-      <c r="AA27">
+      <c r="AA27"/>
+      <c r="AB27">
         <v>18800000.0</v>
       </c>
-      <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-      <c r="AE27">
+      <c r="AE27"/>
+      <c r="AF27">
         <v>16500000.0</v>
       </c>
-      <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-      <c r="AI27">
+      <c r="AI27"/>
+      <c r="AJ27">
         <v>16200000.0</v>
       </c>
-      <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
-      <c r="AM27">
+      <c r="AM27"/>
+      <c r="AN27">
         <v>13500000.0</v>
       </c>
-      <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
-      <c r="AQ27">
+      <c r="AQ27"/>
+      <c r="AR27">
         <v>10500000.0</v>
       </c>
-      <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
-      <c r="AU27">
+      <c r="AU27"/>
+      <c r="AV27">
         <v>1000.0</v>
       </c>
-      <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
-      <c r="AY27">
+      <c r="AY27"/>
+      <c r="AZ27">
         <v>1000.0</v>
       </c>
-      <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
@@ -31445,478 +31642,484 @@
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
+      <c r="DK27"/>
     </row>
-    <row r="28" spans="1:114">
+    <row r="28" spans="1:115">
       <c r="A28" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B28">
+        <v>170448000.0</v>
+      </c>
+      <c r="C28">
         <v>155550000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>141469000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>172106000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>166770000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>130682000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>134618000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>181072000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>169020000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>156482000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>133399000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>169227000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>145504000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>150397000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>120048000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>141173000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>133532000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>119997000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>91417000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>123766000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>103936000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>91417000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>208284000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>74838000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>69060000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>64386000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>52964000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>68968000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>63976000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>54492000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>46996000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>64089000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>58659000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>50246000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>39493000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>59557000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>54781000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>47095000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>35541000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>54325000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>43459000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>38951000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>41734000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>41049000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>40557000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>36095000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>36824000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>41652000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>35687000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>32282000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>33914000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>33047000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>36100000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>29443000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>33690000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>34659000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>30994000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>28570000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>34785000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>35224000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>30446000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>27441000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>31372000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>33340000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>29631000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>29629000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>45801000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>38975000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>36360000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>38862000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>56373000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>51623000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>56198000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>53191000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>64293000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>63541000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>60518000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>56872000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>67017000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>65229000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>50088000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>40472000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>46011000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>45903000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>40921000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>37140000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>38584000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>36602000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>34269000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>30015000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>32848000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>29278000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>27370000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>23802000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>26786000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>27126000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>21852000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>19803000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>22501000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>24390000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>24776000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>21067000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>23427000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>24946000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>25412000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>18700000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>22500000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>23300000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>18100000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>15600000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>17100000.0</v>
       </c>
-      <c r="DH28"/>
       <c r="DI28"/>
       <c r="DJ28"/>
+      <c r="DK28"/>
     </row>
-    <row r="29" spans="1:114">
+    <row r="29" spans="1:115">
       <c r="A29" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B29">
+        <v>-1106000.0</v>
+      </c>
+      <c r="C29">
         <v>-2841000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-3372000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-6506000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1400000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2103000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>4141000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>11085000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>578000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-211000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>3272000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>15455000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>12201000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>7029000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>11575000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>24113000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>17622000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>10622000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>10206000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>20651000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>12843000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>7116000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>6384000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>11555000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1638000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>3229000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>2799000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>6719000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>1890000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -31957,1076 +32160,1086 @@
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
+      <c r="DK29"/>
     </row>
-    <row r="30" spans="1:114">
+    <row r="30" spans="1:115">
       <c r="A30" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B30">
+        <v>170448000.0</v>
+      </c>
+      <c r="C30">
         <v>155550000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>180069000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>241161000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>166770000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>130682000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>166396000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>181072000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>169020000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>156482000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>169399000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>169227000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>145504000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>150397000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>145848000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>141173000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>133532000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>119997000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>130854000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>123766000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>103936000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>91417000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>83714000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>74838000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>69060000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>64386000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>74864000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>68968000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>63976000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>54492000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>62056000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>64089000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>58659000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>50246000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>58593000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>59557000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>54781000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>47095000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>49041000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>54325000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>43459000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>38951000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>41734000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>41049000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>40557000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>36095000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>36823000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>41652000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>35687000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>32282000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>33915000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>33047000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>36100000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>29443000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>33690000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>34659000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>30994000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>28570000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>34785000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>35224000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>30446000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>27441000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>31372000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>33340000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>29631000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>29629000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>45801000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>38975000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>36360000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>38862000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>56373000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>173714000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>56198000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>53191000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>64293000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>63541000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>60518000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>56872000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>67017000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>65229000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>50088000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>40472000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>46011000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>45903000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>40921000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>37140000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>38584000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>36602000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>34269000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>30015000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>32848000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>29278000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>27370000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>23802000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>26786000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>27126000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>21852000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>19803000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>22501000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>24390000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-24777000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>22014000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>24107000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>25489000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>26332000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>19600000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>22300000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>24200000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>19400000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>16200000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>18100000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>11700000.0</v>
       </c>
-      <c r="DI30"/>
       <c r="DJ30"/>
+      <c r="DK30"/>
     </row>
-    <row r="31" spans="1:114">
+    <row r="31" spans="1:115">
       <c r="A31" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B31">
+        <v>-14659000.0</v>
+      </c>
+      <c r="C31">
         <v>-15856000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-14826000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-16936000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-18179000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-18745000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-17927000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-18229000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-19374000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-18365000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-15805000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-14798000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-13280000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-9484000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-984000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-1008000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-654000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-637000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-666000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-639000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-1092000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-1268000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-785000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-2133000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-3013000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-3344000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-3094000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-2936000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-3033000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-2516000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-2022000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-2499000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-2840000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-2542000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-1970000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-1897000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-2045000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-1569000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-1180000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-1473000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-1582000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-1227000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-914000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-1141000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-1253000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-1146000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-886000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-1051000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-1078000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-997000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-863000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-1193000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-1166000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-997000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-1009000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-1018000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-1203000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-1217000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-972000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-837000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-836000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-843000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-703000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-702000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-1059000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-1462000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-2848000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-3380000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-3774000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-4062000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-3541000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-4765000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-5952000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-5881000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-5410000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-7458000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-7547000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-6540000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-5661000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-5900000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-4294000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-2761000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-1936000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-2267000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-2704000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-2384000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-1634000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-1706000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-1701000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-1459000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-940000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-683000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-216000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-633000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-355000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-478000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-264000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-167000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-796000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-732000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-51091000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-289000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-551000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-1019000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-1378000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-1100000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>-600000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>-629000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>-282000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>-500000.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>-100000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>-1500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-51800000.0</v>
       </c>
       <c r="DJ31">
         <v>-51800000.0</v>
       </c>
+      <c r="DK31">
+        <v>-51800000.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:114">
+    <row r="32" spans="1:115">
       <c r="A32" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B32">
+        <v>527412000.0</v>
+      </c>
+      <c r="C32">
         <v>505178000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>552153000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>657159000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>631515000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>468461000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>563122000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>757720000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>582892000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>527274000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>594595000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>721844000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>570340000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>507927000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>536764000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>688537000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>610106000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>472691000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>462310000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>666328000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>523095000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>411524000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>398762000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>498304000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>308475000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>304172000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>308136000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>383494000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>303586000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>241937000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>308591000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>361254000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>270605000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>236921000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>250618000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>329809000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>245018000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>226875000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>227355000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>345592000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>199566000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>169537000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>189252000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>231849000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>172143000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>158126000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>164084000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>214401000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>136615000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>109592000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>149682000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>175756000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>160008000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>99051000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>137347000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>151330000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>143992000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>91787000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>119777000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>153171000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>115756000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>92190000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>124392000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>115383000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>110116000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>100449000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>207239000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>151514000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>129608000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>100224000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>165593000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>271277000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>233262000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>215268000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>315400000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>379780000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>326067000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>234738000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>323622000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>421348000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>287387000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>181184000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>228634000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>306141000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>228384000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>184188000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>183303000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>219729000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>203266000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>156659000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>163290000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>187173000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>159063000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>97975000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>135741000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>170595000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>133794000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>100585000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>110376000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>165694000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>143224000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>84777000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>127351000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>174546000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>155240000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>93500000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>125700000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>161600000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>93500000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>69300000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>102900000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>84800000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>51800000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>51800000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC30"/>
@@ -33109,51 +33322,51 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B2">
         <v>224326000.0</v>
       </c>
       <c r="C2">
         <v>201456000.0</v>
       </c>
       <c r="D2">
         <v>228274000.0</v>
       </c>
       <c r="E2">
         <v>222192000.0</v>
       </c>
       <c r="F2">
         <v>155493000.0</v>
       </c>
       <c r="G2">
         <v>38511000.0</v>
       </c>
       <c r="H2">
         <v>48822000.0</v>
       </c>
       <c r="I2">
         <v>41952000.0</v>
       </c>
@@ -33198,51 +33411,51 @@
       </c>
       <c r="W2">
         <v>10508000.0</v>
       </c>
       <c r="X2">
         <v>4323000.0</v>
       </c>
       <c r="Y2">
         <v>9997000.0</v>
       </c>
       <c r="Z2">
         <v>12583000.0</v>
       </c>
       <c r="AA2">
         <v>8297000.0</v>
       </c>
       <c r="AB2">
         <v>7900000.0</v>
       </c>
       <c r="AC2">
         <v>11500000.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B3">
         <v>60864000</v>
       </c>
       <c r="C3">
         <v>60423000</v>
       </c>
       <c r="D3">
         <v>65408000</v>
       </c>
       <c r="E3">
         <v>58456000</v>
       </c>
       <c r="F3">
         <v>26125000</v>
       </c>
       <c r="G3">
         <v>12807000</v>
       </c>
       <c r="H3">
         <v>17061000</v>
       </c>
       <c r="I3">
         <v>13804000</v>
       </c>
@@ -33287,51 +33500,51 @@
       </c>
       <c r="W3">
         <v>10174000</v>
       </c>
       <c r="X3">
         <v>8988000</v>
       </c>
       <c r="Y3">
         <v>7516000</v>
       </c>
       <c r="Z3">
         <v>8940000</v>
       </c>
       <c r="AA3">
         <v>7003000</v>
       </c>
       <c r="AB3">
         <v>14400000</v>
       </c>
       <c r="AC3">
         <v>10900000</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>9208000.0</v>
       </c>
       <c r="F4">
         <v>67006000.0</v>
       </c>
       <c r="G4">
         <v>116437000.0</v>
       </c>
       <c r="H4">
         <v>-10130000.0</v>
       </c>
       <c r="I4">
         <v>6870000.0</v>
       </c>
       <c r="J4">
         <v>3367000.0</v>
       </c>
       <c r="K4">
         <v>5974000.0</v>
       </c>
@@ -33344,51 +33557,51 @@
       <c r="N4">
         <v>139000.0</v>
       </c>
       <c r="O4">
         <v>4231000.0</v>
       </c>
       <c r="P4">
         <v>2847000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>28963000.0</v>
       </c>
       <c r="F5">
         <v>59098000.0</v>
       </c>
       <c r="G5">
         <v>7512000.0</v>
       </c>
       <c r="H5">
         <v>8353000.0</v>
       </c>
       <c r="I5">
         <v>-505000.0</v>
       </c>
       <c r="J5">
         <v>2332000.0</v>
       </c>
       <c r="K5">
         <v>1892000.0</v>
       </c>
@@ -33401,51 +33614,51 @@
       <c r="N5">
         <v>-820000.0</v>
       </c>
       <c r="O5">
         <v>-479000.0</v>
       </c>
       <c r="P5">
         <v>775000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B6">
         <v>-53975000.0</v>
       </c>
       <c r="C6">
         <v>22870000.0</v>
       </c>
       <c r="D6">
         <v>-26818000.0</v>
       </c>
       <c r="E6">
         <v>6082000.0</v>
       </c>
       <c r="F6">
         <v>66699000.0</v>
       </c>
       <c r="G6">
         <v>116982000.0</v>
       </c>
       <c r="H6">
         <v>-10311000.0</v>
       </c>
       <c r="I6">
         <v>6870000.0</v>
       </c>
@@ -33490,51 +33703,51 @@
       </c>
       <c r="W6">
         <v>4568000.0</v>
       </c>
       <c r="X6">
         <v>6185000.0</v>
       </c>
       <c r="Y6">
         <v>-5674000.0</v>
       </c>
       <c r="Z6">
         <v>-2586000.0</v>
       </c>
       <c r="AA6">
         <v>4286000.0</v>
       </c>
       <c r="AB6">
         <v>400000.0</v>
       </c>
       <c r="AC6">
         <v>-9400000.0</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B7">
         <v>2494000.0</v>
       </c>
       <c r="C7">
         <v>-141518000.0</v>
       </c>
       <c r="D7">
         <v>-411045000.0</v>
       </c>
       <c r="E7">
         <v>-163666000.0</v>
       </c>
       <c r="F7">
         <v>187847000.0</v>
       </c>
       <c r="G7">
         <v>205546000.0</v>
       </c>
       <c r="H7">
         <v>-72347000.0</v>
       </c>
       <c r="I7">
         <v>8681000.0</v>
       </c>
@@ -33579,51 +33792,51 @@
       </c>
       <c r="W7">
         <v>-12254000.0</v>
       </c>
       <c r="X7">
         <v>1775000.0</v>
       </c>
       <c r="Y7">
         <v>-18097000.0</v>
       </c>
       <c r="Z7">
         <v>-10906000.0</v>
       </c>
       <c r="AA7">
         <v>-8909000.0</v>
       </c>
       <c r="AB7">
         <v>-7100000.0</v>
       </c>
       <c r="AC7">
         <v>14800000.0</v>
       </c>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-563000.0</v>
       </c>
       <c r="F8">
         <v>-627000.0</v>
       </c>
       <c r="G8">
         <v>2584000.0</v>
       </c>
       <c r="H8">
         <v>-5071000.0</v>
       </c>
       <c r="I8">
         <v>-11279000.0</v>
       </c>
       <c r="J8">
         <v>266000.0</v>
       </c>
       <c r="K8">
         <v>-5436000.0</v>
       </c>
@@ -33636,51 +33849,51 @@
       <c r="N8">
         <v>319000.0</v>
       </c>
       <c r="O8">
         <v>-4657000.0</v>
       </c>
       <c r="P8">
         <v>6429000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B9">
         <v>-3646000.0</v>
       </c>
       <c r="C9">
         <v>-30977000.0</v>
       </c>
       <c r="D9">
         <v>-30977000.0</v>
       </c>
       <c r="E9">
         <v>-563000.0</v>
       </c>
       <c r="F9">
         <v>-627000.0</v>
       </c>
       <c r="G9">
         <v>2584000.0</v>
       </c>
       <c r="H9">
         <v>-5071000.0</v>
       </c>
       <c r="I9">
         <v>-11279000.0</v>
       </c>
@@ -33711,51 +33924,51 @@
       <c r="R9">
         <v>-6566000.0</v>
       </c>
       <c r="S9">
         <v>21658000.0</v>
       </c>
       <c r="T9">
         <v>256000.0</v>
       </c>
       <c r="U9">
         <v>-21385000.0</v>
       </c>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9">
         <v>6231000.0</v>
       </c>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B10">
         <v>35489000.0</v>
       </c>
       <c r="C10">
         <v>-351753000.0</v>
       </c>
       <c r="D10">
         <v>-351753000.0</v>
       </c>
       <c r="E10">
         <v>-198018000.0</v>
       </c>
       <c r="F10">
         <v>139833000.0</v>
       </c>
       <c r="G10">
         <v>179466000.0</v>
       </c>
       <c r="H10">
         <v>-84330000.0</v>
       </c>
       <c r="I10">
         <v>26773000.0</v>
       </c>
@@ -33800,51 +34013,51 @@
       </c>
       <c r="W10">
         <v>-110369000.0</v>
       </c>
       <c r="X10">
         <v>8309000.0</v>
       </c>
       <c r="Y10">
         <v>3531000.0</v>
       </c>
       <c r="Z10">
         <v>-32879000.0</v>
       </c>
       <c r="AA10">
         <v>30132000.0</v>
       </c>
       <c r="AB10">
         <v>-37200000.0</v>
       </c>
       <c r="AC10">
         <v>9400000.0</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>-41574000.0</v>
       </c>
       <c r="E11">
         <v>33631000.0</v>
       </c>
       <c r="F11">
         <v>-10457000.0</v>
       </c>
       <c r="G11">
         <v>15984000.0</v>
       </c>
       <c r="H11">
         <v>8701000.0</v>
       </c>
       <c r="I11">
         <v>-7390000.0</v>
       </c>
       <c r="J11">
         <v>7494000.0</v>
       </c>
       <c r="K11">
@@ -33865,51 +34078,51 @@
       <c r="P11">
         <v>8415000.0</v>
       </c>
       <c r="Q11"/>
       <c r="R11">
         <v>14771000.0</v>
       </c>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11">
         <v>24300000.0</v>
       </c>
       <c r="V11"/>
       <c r="W11">
         <v>43439000.0</v>
       </c>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>38300000.0</v>
       </c>
       <c r="E12">
         <v>22854000.0</v>
       </c>
       <c r="F12">
         <v>15449000.0</v>
       </c>
       <c r="G12">
         <v>11723000.0</v>
       </c>
       <c r="H12">
         <v>12339000.0</v>
       </c>
       <c r="I12">
         <v>12830000.0</v>
       </c>
       <c r="J12">
         <v>18849000.0</v>
       </c>
       <c r="K12">
@@ -33924,51 +34137,51 @@
       <c r="N12">
         <v>3025000.0</v>
       </c>
       <c r="O12">
         <v>3690000.0</v>
       </c>
       <c r="P12">
         <v>3269000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13">
         <v>13259000.0</v>
       </c>
       <c r="E13">
         <v>1284000.0</v>
       </c>
       <c r="F13">
         <v>3809000.0</v>
       </c>
       <c r="G13">
         <v>13198000.0</v>
       </c>
       <c r="H13">
         <v>1549000.0</v>
       </c>
       <c r="I13">
         <v>577000.0</v>
       </c>
       <c r="J13">
         <v>2332000.0</v>
       </c>
       <c r="K13">
@@ -33977,51 +34190,51 @@
       <c r="L13">
         <v>1669000.0</v>
       </c>
       <c r="M13">
         <v>219000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B14">
         <v>49320000.0</v>
       </c>
       <c r="C14">
         <v>44487000.0</v>
       </c>
       <c r="D14">
         <v>41032000.0</v>
       </c>
       <c r="E14">
         <v>19418000.0</v>
       </c>
       <c r="F14">
         <v>15606000.0</v>
       </c>
       <c r="G14">
         <v>12772000.0</v>
       </c>
       <c r="H14">
         <v>11597000.0</v>
       </c>
       <c r="I14">
         <v>10673000.0</v>
       </c>
@@ -34066,51 +34279,51 @@
       </c>
       <c r="W14">
         <v>5273000.0</v>
       </c>
       <c r="X14">
         <v>4440000.0</v>
       </c>
       <c r="Y14">
         <v>3614000.0</v>
       </c>
       <c r="Z14">
         <v>3984000.0</v>
       </c>
       <c r="AA14">
         <v>3043000.0</v>
       </c>
       <c r="AB14">
         <v>2600000.0</v>
       </c>
       <c r="AC14">
         <v>1700000.0</v>
       </c>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15">
         <v>2353000.0</v>
       </c>
       <c r="E15">
         <v>2199000.0</v>
       </c>
       <c r="F15">
         <v>2626000.0</v>
       </c>
       <c r="G15">
         <v>160235000.0</v>
       </c>
       <c r="H15">
         <v>85580000.0</v>
       </c>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
@@ -34131,51 +34344,51 @@
       <c r="P15">
         <v>1245000.0</v>
       </c>
       <c r="Q15">
         <v>1229000.0</v>
       </c>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15">
         <v>9600000.0</v>
       </c>
       <c r="AC15">
         <v>9600000.0</v>
       </c>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B16">
         <v>170351000.0</v>
       </c>
       <c r="C16">
         <v>224326000.0</v>
       </c>
       <c r="D16">
         <v>201456000.0</v>
       </c>
       <c r="E16">
         <v>228274000.0</v>
       </c>
       <c r="F16">
         <v>222192000.0</v>
       </c>
       <c r="G16">
         <v>155493000.0</v>
       </c>
       <c r="H16">
         <v>38511000.0</v>
       </c>
       <c r="I16">
         <v>48822000.0</v>
       </c>
@@ -34220,84 +34433,84 @@
       </c>
       <c r="W16">
         <v>15076000.0</v>
       </c>
       <c r="X16">
         <v>10508000.0</v>
       </c>
       <c r="Y16">
         <v>4323000.0</v>
       </c>
       <c r="Z16">
         <v>9997000.0</v>
       </c>
       <c r="AA16">
         <v>12583000.0</v>
       </c>
       <c r="AB16">
         <v>8300000.0</v>
       </c>
       <c r="AC16">
         <v>2100000.0</v>
       </c>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B18">
         <v>11942000.0</v>
       </c>
       <c r="C18">
         <v>-86083000.0</v>
       </c>
       <c r="D18">
         <v>-287643000.0</v>
       </c>
       <c r="E18">
         <v>18139000.0</v>
       </c>
       <c r="F18">
         <v>347756000.0</v>
       </c>
       <c r="G18">
         <v>291868000.0</v>
       </c>
       <c r="H18">
         <v>-29487000.0</v>
       </c>
       <c r="I18">
         <v>56610000.0</v>
       </c>
@@ -34342,51 +34555,51 @@
       </c>
       <c r="W18">
         <v>10814000.0</v>
       </c>
       <c r="X18">
         <v>18155000.0</v>
       </c>
       <c r="Y18">
         <v>-3354000.0</v>
       </c>
       <c r="Z18">
         <v>693000.0</v>
       </c>
       <c r="AA18">
         <v>8801000.0</v>
       </c>
       <c r="AB18">
         <v>700000.0</v>
       </c>
       <c r="AC18">
         <v>5700000.0</v>
       </c>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B19">
         <v>-55624000.0</v>
       </c>
       <c r="C19">
         <v>-81347000.0</v>
       </c>
       <c r="D19">
         <v>-343000.0</v>
       </c>
       <c r="E19">
         <v>500000.0</v>
       </c>
       <c r="F19">
         <v>-2250000.0</v>
       </c>
       <c r="G19">
         <v>-30109000.0</v>
       </c>
       <c r="H19">
         <v>-56334000.0</v>
       </c>
       <c r="I19">
         <v>-23315000.0</v>
       </c>
@@ -34397,90 +34610,90 @@
         <v>-29747000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19">
         <v>-6020000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20">
         <v>4629000.0</v>
       </c>
       <c r="H20">
         <v>2412000.0</v>
       </c>
       <c r="I20">
         <v>7683000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B21">
         <v>9002000.0</v>
       </c>
       <c r="C21">
         <v>136234000.0</v>
       </c>
       <c r="D21">
         <v>779436000.0</v>
       </c>
       <c r="E21">
         <v>104896000.0</v>
       </c>
       <c r="F21">
         <v>-119765000.0</v>
       </c>
       <c r="G21">
         <v>-160276000.0</v>
       </c>
       <c r="H21">
         <v>85580000.0</v>
       </c>
       <c r="I21">
         <v>-43383000.0</v>
       </c>
@@ -34499,51 +34712,51 @@
       <c r="N21">
         <v>1823000.0</v>
       </c>
       <c r="O21">
         <v>1819000.0</v>
       </c>
       <c r="P21">
         <v>24974000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B22">
         <v>-30766000.0</v>
       </c>
       <c r="C22">
         <v>38066000.0</v>
       </c>
       <c r="D22">
         <v>109478000.0</v>
       </c>
       <c r="E22">
         <v>197989000.0</v>
       </c>
       <c r="F22">
         <v>154979000.0</v>
       </c>
       <c r="G22">
         <v>74634000.0</v>
       </c>
       <c r="H22">
         <v>35985000.0</v>
       </c>
       <c r="I22">
         <v>39312000.0</v>
       </c>
@@ -34588,51 +34801,51 @@
       </c>
       <c r="W22">
         <v>26298000.0</v>
       </c>
       <c r="X22">
         <v>19681000.0</v>
       </c>
       <c r="Y22">
         <v>17065000.0</v>
       </c>
       <c r="Z22">
         <v>15349000.0</v>
       </c>
       <c r="AA22">
         <v>21393000.0</v>
       </c>
       <c r="AB22">
         <v>18200000.0</v>
       </c>
       <c r="AC22">
         <v>-600000.0</v>
       </c>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B23">
         <v>-56095000.0</v>
       </c>
       <c r="C23">
         <v>-5584000.0</v>
       </c>
       <c r="D23">
         <v>-11385000.0</v>
       </c>
       <c r="E23">
         <v>-10540000.0</v>
       </c>
       <c r="F23">
         <v>-3291000.0</v>
       </c>
       <c r="G23">
         <v>-1851000.0</v>
       </c>
       <c r="H23">
         <v>758000.0</v>
       </c>
       <c r="I23">
         <v>-39024000.0</v>
       </c>
@@ -34677,51 +34890,51 @@
       </c>
       <c r="W23">
         <v>774000.0</v>
       </c>
       <c r="X23">
         <v>-1000.0</v>
       </c>
       <c r="Y23">
         <v>12063000.0</v>
       </c>
       <c r="Z23">
         <v>2360000.0</v>
       </c>
       <c r="AA23">
         <v>-1247000.0</v>
       </c>
       <c r="AB23">
         <v>-400000.0</v>
       </c>
       <c r="AC23">
         <v>100000.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B24">
         <v>16215000.0</v>
       </c>
       <c r="C24">
         <v>8052000.0</v>
       </c>
       <c r="D24">
         <v>6180000.0</v>
       </c>
       <c r="E24">
         <v>703000.0</v>
       </c>
       <c r="F24">
         <v>1099000.0</v>
       </c>
       <c r="G24">
         <v>-17302000.0</v>
       </c>
       <c r="H24">
         <v>1440000.0</v>
       </c>
       <c r="I24">
         <v>1013000.0</v>
       </c>
@@ -34764,51 +34977,51 @@
       <c r="V24">
         <v>571000.0</v>
       </c>
       <c r="W24">
         <v>235000.0</v>
       </c>
       <c r="X24">
         <v>258000.0</v>
       </c>
       <c r="Y24">
         <v>287000.0</v>
       </c>
       <c r="Z24">
         <v>86000.0</v>
       </c>
       <c r="AA24">
         <v>628000.0</v>
       </c>
       <c r="AB24">
         <v>100000.0</v>
       </c>
       <c r="AC24"/>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B25">
         <v>45275000.0</v>
       </c>
       <c r="C25">
         <v>8258000.0</v>
       </c>
       <c r="D25">
         <v>-6416000.0</v>
       </c>
       <c r="E25">
         <v>4692000.0</v>
       </c>
       <c r="F25">
         <v>941000.0</v>
       </c>
       <c r="G25">
         <v>1069000.0</v>
       </c>
       <c r="H25">
         <v>1431000.0</v>
       </c>
       <c r="I25">
         <v>150000.0</v>
       </c>
@@ -34853,51 +35066,51 @@
       </c>
       <c r="W25">
         <v>80000.0</v>
       </c>
       <c r="X25">
         <v>275000.0</v>
       </c>
       <c r="Y25">
         <v>80000.0</v>
       </c>
       <c r="Z25">
         <v>144000.0</v>
       </c>
       <c r="AA25">
         <v>34000.0</v>
       </c>
       <c r="AB25">
         <v>-100000.0</v>
       </c>
       <c r="AC25">
         <v>100000.0</v>
       </c>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B26">
         <v>-27480000.0</v>
       </c>
       <c r="C26">
         <v>-2141000.0</v>
       </c>
       <c r="D26">
         <v>-3045000.0</v>
       </c>
       <c r="E26">
         <v>-21292000.0</v>
       </c>
       <c r="F26">
         <v>-23769000.0</v>
       </c>
       <c r="G26">
         <v>-631000.0</v>
       </c>
       <c r="H26">
         <v>-27708000.0</v>
       </c>
       <c r="I26">
         <v>-1205000.0</v>
       </c>
@@ -34934,51 +35147,51 @@
       </c>
       <c r="U26">
         <v>-6945000.0</v>
       </c>
       <c r="V26"/>
       <c r="W26">
         <v>-678000.0</v>
       </c>
       <c r="X26">
         <v>-134000.0</v>
       </c>
       <c r="Y26"/>
       <c r="Z26">
         <v>-501000.0</v>
       </c>
       <c r="AA26"/>
       <c r="AB26">
         <v>-200000.0</v>
       </c>
       <c r="AC26">
         <v>-200000.0</v>
       </c>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B27">
         <v>19353000.0</v>
       </c>
       <c r="C27">
         <v>21657000.0</v>
       </c>
       <c r="D27">
         <v>21657000.0</v>
       </c>
       <c r="E27">
         <v>16013000.0</v>
       </c>
       <c r="F27">
         <v>9749000.0</v>
       </c>
       <c r="G27">
         <v>7497000.0</v>
       </c>
       <c r="H27">
         <v>6524000.0</v>
       </c>
       <c r="I27">
         <v>6237000.0</v>
       </c>
@@ -35019,51 +35232,51 @@
         <v>5567000.0</v>
       </c>
       <c r="V27">
         <v>2592000.0</v>
       </c>
       <c r="W27">
         <v>1411000.0</v>
       </c>
       <c r="X27">
         <v>-29000.0</v>
       </c>
       <c r="Y27">
         <v>-70000.0</v>
       </c>
       <c r="Z27">
         <v>-30000.0</v>
       </c>
       <c r="AA27"/>
       <c r="AB27">
         <v>200000.0</v>
       </c>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B28">
         <v>-71982000.0</v>
       </c>
       <c r="C28">
         <v>128509000.0</v>
       </c>
       <c r="D28">
         <v>770404000.0</v>
       </c>
       <c r="E28">
         <v>73064000.0</v>
       </c>
       <c r="F28">
         <v>-145744000.0</v>
       </c>
       <c r="G28">
         <v>-158129000.0</v>
       </c>
       <c r="H28">
         <v>58630000.0</v>
       </c>
       <c r="I28">
         <v>-40229000.0</v>
       </c>
@@ -35108,51 +35321,51 @@
       </c>
       <c r="W28">
         <v>3751000.0</v>
       </c>
       <c r="X28">
         <v>-1513000.0</v>
       </c>
       <c r="Y28">
         <v>12415000.0</v>
       </c>
       <c r="Z28">
         <v>2220000.0</v>
       </c>
       <c r="AA28">
         <v>-599000.0</v>
       </c>
       <c r="AB28">
         <v>-200000.0</v>
       </c>
       <c r="AC28">
         <v>-9400000.0</v>
       </c>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B29">
         <v>72806000.0</v>
       </c>
       <c r="C29">
         <v>-25660000.0</v>
       </c>
       <c r="D29">
         <v>-222235000.0</v>
       </c>
       <c r="E29">
         <v>76595000.0</v>
       </c>
       <c r="F29">
         <v>373881000.0</v>
       </c>
       <c r="G29">
         <v>304675000.0</v>
       </c>
       <c r="H29">
         <v>-12426000.0</v>
       </c>
       <c r="I29">
         <v>70414000.0</v>
       </c>
@@ -35197,51 +35410,51 @@
       </c>
       <c r="W29">
         <v>20988000.0</v>
       </c>
       <c r="X29">
         <v>27143000.0</v>
       </c>
       <c r="Y29">
         <v>4162000.0</v>
       </c>
       <c r="Z29">
         <v>9633000.0</v>
       </c>
       <c r="AA29">
         <v>15804000.0</v>
       </c>
       <c r="AB29">
         <v>15100000.0</v>
       </c>
       <c r="AC29">
         <v>16600000.0</v>
       </c>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B30">
         <v>-55624000.0</v>
       </c>
       <c r="C30">
         <v>-81347000.0</v>
       </c>
       <c r="D30">
         <v>-576365000.0</v>
       </c>
       <c r="E30">
         <v>-140451000.0</v>
       </c>
       <c r="F30">
         <v>-161131000.0</v>
       </c>
       <c r="G30">
         <v>-30109000.0</v>
       </c>
       <c r="H30">
         <v>-56334000.0</v>
       </c>
       <c r="I30">
         <v>-23315000.0</v>
       </c>
@@ -35303,1217 +35516,1226 @@
         <v>-14400000.0</v>
       </c>
       <c r="AC30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DG30"/>
+  <dimension ref="A1:DH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:111">
+    <row r="1" spans="1:112">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>90</v>
       </c>
       <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
         <v>93</v>
       </c>
       <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
         <v>96</v>
       </c>
       <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
         <v>99</v>
       </c>
       <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
         <v>102</v>
       </c>
       <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
         <v>105</v>
       </c>
       <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
         <v>108</v>
       </c>
       <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
         <v>111</v>
       </c>
       <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
         <v>114</v>
       </c>
       <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
         <v>117</v>
       </c>
       <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
         <v>120</v>
       </c>
       <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
         <v>123</v>
       </c>
       <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
         <v>126</v>
       </c>
       <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
         <v>129</v>
       </c>
       <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
         <v>132</v>
       </c>
       <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
         <v>135</v>
       </c>
       <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
         <v>138</v>
       </c>
       <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
         <v>141</v>
       </c>
       <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
         <v>144</v>
       </c>
       <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
         <v>147</v>
       </c>
       <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
         <v>150</v>
       </c>
       <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
         <v>153</v>
       </c>
       <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
         <v>156</v>
       </c>
       <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
         <v>159</v>
       </c>
       <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
         <v>162</v>
       </c>
       <c r="CU1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
         <v>165</v>
       </c>
       <c r="CY1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
         <v>168</v>
       </c>
       <c r="DC1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DE1" t="s">
         <v>170</v>
       </c>
       <c r="DF1" t="s">
         <v>171</v>
       </c>
       <c r="DG1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2" spans="1:111">
+    <row r="2" spans="1:112">
       <c r="A2" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B2">
+        <v>164603000.0</v>
+      </c>
+      <c r="C2">
         <v>170351000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>151017000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>203507000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>145010000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>224326000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>242424000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>216684000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>210323000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>201456000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>226134000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>204339000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>177773000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>228274000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>281351000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>219400000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>216315000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>222192000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>200121000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>142888000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>120939000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>155493000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>86919000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>64406000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>35985000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>38511000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>71618000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>63598000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>38581000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>48822000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>62108000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>57103000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>35566000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>41952000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>58930000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>51670000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>37079000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>38585000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>55560000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>43974000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>25159000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>32611000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>47448000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>42695000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>17764000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>27839000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>41820000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>30798000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>15904000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>23756000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>37304000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>30092000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>15393000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>23617000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>33237000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>29042000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>13804000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>19386000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>27043000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>21436000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>17338000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>16539000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>24356000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>16786000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>13060000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>25508000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>13825000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>14982000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>14829000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>30264000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>21600000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>24116000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>22765000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>30375000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>25327000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>23489000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>13130000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>25113000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>28213000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>14938000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>10638000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>27271000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>21761000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>20928000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>9501000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>15076000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>15383000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>17168000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>8760000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>10508000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>16034000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>14898000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>7260000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>4323000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>13257000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>12795000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>5875000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>9997000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>16371000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>14745000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>6577000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>12583000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>14370000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>17182000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>5700000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>8300000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>21100000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>20900000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>7800000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>7900000.0</v>
       </c>
-      <c r="DG2"/>
+      <c r="DH2"/>
     </row>
-    <row r="3" spans="1:111">
+    <row r="3" spans="1:112">
       <c r="A3" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B3">
+        <v>10972000</v>
+      </c>
+      <c r="C3">
         <v>8540000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>13450000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>16439000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>12659000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>18316000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>16741000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>15174000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>15179000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>13329000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>16639000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>22864000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>15468000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>10437000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>15365000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>11198000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>8037000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>23856000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>7652000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>6346000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>5082000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>7045000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>4573000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>2099000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1737000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>4398000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>3696000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>5434000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>4906000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>3025000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>2965000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>3636000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>4479000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>2724000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>2013000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>3661000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>4340000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>4353000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>4462000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>3792000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>2892000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1767000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>2860000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>2716000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>2129000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>2041000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>2334000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>2939000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>2296000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>1625000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>1976000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>1278000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>3796000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>2772000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>1510000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>1597000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>1327000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>1298000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>1932000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>2334000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>1448000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>871000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>2973000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>454000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>534000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>198000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>175000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>348000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>494000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>1084000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>806000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>2097000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>2654000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>2412000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>2593000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>4375000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>903000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>1636000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>1906000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>3982000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>2940000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>1336000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>7276000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>4383000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>3148000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>2988000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>1168000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>2379000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>2924000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>3703000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>10258000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>4951000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>3580000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>1727000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>739000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>1368000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>3248000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>2161000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>2373000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>2820000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>2691000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>1056000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>3574000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>1183000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>254000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>2500000</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>2400000</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>4200000</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>4700000</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>3100000</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>9100000</v>
       </c>
     </row>
-    <row r="4" spans="1:111">
+    <row r="4" spans="1:112">
       <c r="A4" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-      <c r="O4">
+      <c r="O4"/>
+      <c r="P4">
         <v>-51535000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>62878000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>3368000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-5503000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>22568000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>57152000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>22207000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-34921000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>68208000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>22393000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>28570000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-2734000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-32926000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>8020000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>25017000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-10241000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-13286000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>5005000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>21537000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-6386000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-16978000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>7260000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>14591000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-1506000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-16975000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>11586000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>18815000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-7452000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-14837000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>4753000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>24931000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-10075000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-13981000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>11022000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>14894000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-7852000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>-13548000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>7212000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>14699000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-8224000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-9620000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>4195000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>15238000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>-5582000.0</v>
       </c>
-      <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
@@ -36522,201 +36744,202 @@
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
+      <c r="DH4"/>
     </row>
-    <row r="5" spans="1:111">
+    <row r="5" spans="1:112">
       <c r="A5" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-      <c r="O5">
+      <c r="O5"/>
+      <c r="P5">
         <v>5608000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-22061000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>18482000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>26934000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>17317000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-374000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>27977000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>14178000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>3510000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>1554000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>8242000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-5794000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>2202000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-12453000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>21645000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-3041000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-3642000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>2971000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>4783000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-4617000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-1353000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-66000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>7629000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-3878000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-239000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>2274000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>5610000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-5753000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-2565000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>2580000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>1332000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-219000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-61000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-799000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>522000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>31000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-697000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-1312000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>1086000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>103000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>543000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-2569000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>1135000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>412000.0</v>
       </c>
-      <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
@@ -36725,871 +36948,878 @@
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
+      <c r="DH5"/>
     </row>
-    <row r="6" spans="1:111">
+    <row r="6" spans="1:112">
       <c r="A6" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B6">
+        <v>24529000.0</v>
+      </c>
+      <c r="C6">
         <v>-5748000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>19334000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-52490000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>58497000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-79316000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-18098000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>25740000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>6361000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>8867000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-24678000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>21795000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>26566000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-50501000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-53077000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>61951000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>3085000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-5877000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>22071000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>57233000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>21949000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-34554000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>68574000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>22513000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>28421000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-2526000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-33107000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>8020000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>25017000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-10241000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-13286000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>5005000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>21537000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-6386000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-16978000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>7260000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>14591000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-1506000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-16975000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>11586000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>18815000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-7452000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-14837000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>4753000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>24931000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-10075000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-13981000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>11022000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>14894000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-7852000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-13548000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>7212000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>14699000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-8224000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-9620000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>4195000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>15238000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-5582000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-7657000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>5607000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>4098000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>799000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-7817000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>7570000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>3726000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-12448000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>11683000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-1157000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>153000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-15435000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>8664000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-2516000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>1351000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-7610000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>5048000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>1838000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>10359000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-11983000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-3100000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>13275000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>4300000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-16633000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>5510000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>833000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>11427000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-5575000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-307000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-1785000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>8408000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-1748000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-5526000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>1136000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>7638000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>2937000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-8934000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>462000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>6920000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-4122000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-6374000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>1626000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>8168000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-6006000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-1787000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>-2812000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>11482000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>-2600000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>-12800000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="DF6">
         <v>-100000.0</v>
       </c>
       <c r="DG6">
+        <v>-100000.0</v>
+      </c>
+      <c r="DH6">
         <v>-38900000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:111">
+    <row r="7" spans="1:112">
       <c r="A7" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B7">
+        <v>45256000.0</v>
+      </c>
+      <c r="C7">
         <v>17482000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>46025000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>60811000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>50249000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-154591000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-29766000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>36825000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-42603000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-107296000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-63385000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-12434000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-143085000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-192141000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-97306000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-48236000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>17360000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-35484000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>3710000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>114922000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>112981000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-43766000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>50992000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>198070000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-9554000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-33962000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-29316000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>40168000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-7735000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-75464000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>3801000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>46219000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>25126000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-66465000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-963000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>11850000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-6535000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-51367000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-10883000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>51975000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-4443000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-60263000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-13232000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>17204000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>13590000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-44646000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-7377000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>28267000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-19486000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-10678000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>467000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-10164000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>791000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-8109000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-15791000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>5845000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>21975000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-14623000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-16121000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-13490000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>14105000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>2465000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-40729000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-1072000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>55816000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>14438000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>126252000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>50084000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>51818000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>39246000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>45398000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>34153000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-22799000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-67076000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>19603000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>60826000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>952000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-95325000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-19260000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>53997000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-61534000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-19021000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-4255000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-10848000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-39079000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-8680000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-14482000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>421000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>3423000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>-1616000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>-4747000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>-3667000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>6164000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>4025000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>-23844000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>7883000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>841000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>-2977000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>-10565000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>-4676000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>9593000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>-5258000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>-5658000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>-9360000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>10009000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>-3900000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>-19400000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>-1100000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>8700000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>4700000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DH7">
         <v>31000000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:111">
+    <row r="8" spans="1:112">
       <c r="A8" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-      <c r="O8">
+      <c r="O8"/>
+      <c r="P8">
         <v>11268000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>291000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-22872000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>10750000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>12825000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-3373000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-12202000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>2123000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>30306000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-33620000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-447000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>6345000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>10429000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-3243000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-20074000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>7817000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>8554000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-7195000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-7603000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-5035000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>17035000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-4755000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-13643000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>1629000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>2741000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>4948000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-15699000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>2574000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>4544000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>28000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>-5449000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>-5050000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>11649000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-144000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>-11326000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>5826000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>10364000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>-7120000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-8232000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>5307000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>121000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>1887000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>-5308000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BG8">
         <v>-1357000.0</v>
       </c>
-      <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
@@ -37598,1060 +37828,1068 @@
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
+      <c r="DH8"/>
     </row>
-    <row r="9" spans="1:111">
+    <row r="9" spans="1:112">
       <c r="A9" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B9">
+        <v>-15448000.0</v>
+      </c>
+      <c r="C9">
         <v>22856000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-1693000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>12579000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-36679000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>22147000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-937000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>16301000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-27241000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-8550000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>8900000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>19989000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-47927000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-11939000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>11268000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>291000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-22872000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>10750000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>12825000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-3373000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-12202000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>2123000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>30306000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-33620000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-447000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>6345000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>10429000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-3243000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-20074000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>7817000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>8554000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-7195000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-7603000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-5035000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>17035000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-4755000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-13643000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>1629000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>2741000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>4948000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-15699000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>2574000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>4544000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>28000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-5449000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-5050000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>11649000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-144000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-11326000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>5826000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>10364000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-7120000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-8232000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>5307000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>121000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>1887000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-5308000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-1357000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>5159000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-1517000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-2553000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>5340000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-3386000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>924000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-7841000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>23026000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-8176000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-5837000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>7447000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>14791000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>256000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>7934000.0</v>
       </c>
-      <c r="BU9"/>
-      <c r="BV9">
+      <c r="BV9"/>
+      <c r="BW9">
         <v>5156000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>-21385000.0</v>
       </c>
-      <c r="BX9"/>
       <c r="BY9"/>
-      <c r="BZ9">
+      <c r="BZ9"/>
+      <c r="CA9">
         <v>8755000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>-1258000.0</v>
       </c>
-      <c r="CB9"/>
       <c r="CC9"/>
-      <c r="CD9">
+      <c r="CD9"/>
+      <c r="CE9">
         <v>-280000.0</v>
       </c>
-      <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
-      <c r="CH9">
+      <c r="CH9"/>
+      <c r="CI9">
         <v>6934000.0</v>
       </c>
-      <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
-      <c r="CL9">
+      <c r="CL9"/>
+      <c r="CM9">
         <v>5426000.0</v>
       </c>
-      <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
-      <c r="CP9">
+      <c r="CP9"/>
+      <c r="CQ9">
         <v>2689000.0</v>
       </c>
-      <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
-      <c r="CU9">
+      <c r="CU9"/>
+      <c r="CV9">
         <v>6231000.0</v>
       </c>
-      <c r="CV9"/>
       <c r="CW9"/>
-      <c r="CX9">
+      <c r="CX9"/>
+      <c r="CY9">
         <v>8442000.0</v>
       </c>
-      <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
+      <c r="DH9"/>
     </row>
-    <row r="10" spans="1:111">
+    <row r="10" spans="1:112">
       <c r="A10" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B10">
+        <v>22525000.0</v>
+      </c>
+      <c r="C10">
         <v>-568000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>38936000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>67629000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>62383000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-133459000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-27133000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>52188000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-52618000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-63403000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-76557000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-20986000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-104976000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-149234000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-80487000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-43688000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-3578000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-70265000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-17203000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>119724000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>75884000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-38572000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>16094000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>192791000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-12944000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-16475000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-42739000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>36447000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-9092000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-68946000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>2387000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>44515000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>19290000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-39419000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-16024000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>19409000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-18848000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-41644000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-15347000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>54534000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-19110000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-52494000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-16278000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>19433000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>1089000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-33968000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-9894000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>26139000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-22344000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-10011000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>7007000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-2276000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-1892000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-11692000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-12223000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>7116000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>18502000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-5082000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-18688000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-10784000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>1322000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-510000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-7336000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-7693000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>16548000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>15691000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>133915000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>59267000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>41738000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>27775000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>46673000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>38588000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-21046000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-54805000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>13617000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>56303000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-2677000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-82435000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-27186000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>78887000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-6668000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-70367000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>-19838000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>56797000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>-21641000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-46461000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>-26790000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>31916000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>-11258000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>-104237000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>11477000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>39469000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>-2450000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>-40187000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>1243000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>22990000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>-10315000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>-10387000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>8812000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>23930000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>-13630000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>-51991000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>18516000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>27759000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>7557000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>-23700000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>-300000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>18300000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>-23200000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>-32000000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>11400000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:111">
+    <row r="11" spans="1:112">
       <c r="A11" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>7871000.0</v>
       </c>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
         <v>-29621000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-16158000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>21775000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>25328000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>26458000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-9229000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>5354000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>21322000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-21495000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>1082000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>37345000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-4405000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-18038000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>792000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>19417000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-214000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-11294000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-3498000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>5752000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>7832000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-17476000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-621000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-2738000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>18327000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-7474000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>2231000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-9849000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>24555000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-4590000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>1067000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-4837000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>16618000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-5409000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-9071000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>3071000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>13662000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-6524000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-16207000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>544000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>9829000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-1827000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-4232000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-589000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>7646000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-8596000.0</v>
       </c>
-      <c r="BG11"/>
       <c r="BH11"/>
-      <c r="BI11">
+      <c r="BI11"/>
+      <c r="BJ11">
         <v>7211000.0</v>
       </c>
-      <c r="BJ11"/>
       <c r="BK11"/>
-      <c r="BL11">
+      <c r="BL11"/>
+      <c r="BM11">
         <v>7144000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>4729000.0</v>
       </c>
-      <c r="BN11"/>
-      <c r="BO11">
+      <c r="BO11"/>
+      <c r="BP11">
         <v>14771000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>12031000.0</v>
       </c>
-      <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
-      <c r="BU11">
+      <c r="BU11"/>
+      <c r="BV11">
         <v>965000.0</v>
       </c>
-      <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
-      <c r="CA11">
+      <c r="CA11"/>
+      <c r="CB11">
         <v>24300000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>28554000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>18070000.0</v>
       </c>
-      <c r="CD11"/>
       <c r="CE11"/>
-      <c r="CF11">
+      <c r="CF11"/>
+      <c r="CG11">
         <v>5826000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>19683000.0</v>
       </c>
-      <c r="CH11"/>
-      <c r="CI11">
+      <c r="CI11"/>
+      <c r="CJ11">
         <v>43439000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>33507000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>41388000.0</v>
       </c>
-      <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
+      <c r="DH11"/>
     </row>
-    <row r="12" spans="1:111">
+    <row r="12" spans="1:112">
       <c r="A12" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>9109000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>12184000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>9968000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>7039000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>7339000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2496000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>5342000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>3124000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>3704000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>4336000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>3896000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>3513000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>3449000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>3640000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2036000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2598000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>2633000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>4497000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>2519000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>2690000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-125000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>5589000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>3676000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>3690000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>4989000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>8109000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>2425000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>3326000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>2260000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>9493000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>2365000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1813000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>-27254000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>-989000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>646000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1059000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>-666000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>724000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>564000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>908000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>880000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>766000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>576000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>803000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>873000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1024000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>769000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1024000.0</v>
       </c>
-      <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
@@ -38660,166 +38898,167 @@
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
+      <c r="DH12"/>
     </row>
-    <row r="13" spans="1:111">
+    <row r="13" spans="1:112">
       <c r="A13" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>-3599000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2748000.0</v>
       </c>
       <c r="M13">
         <v>2748000.0</v>
       </c>
       <c r="N13">
+        <v>2748000.0</v>
+      </c>
+      <c r="O13">
         <v>-1347000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-11929000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1960000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>13680000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-2427000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-2950000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-6783000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>20473000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-6931000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>5816000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>11439000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>109000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-4166000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>2159000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-2890000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>9386000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-7106000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-3642000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>3147000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>5607000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-4535000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>2332000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-66000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>634000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-779000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>1892000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-937000.0</v>
       </c>
-      <c r="AO13"/>
       <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>1669000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>219000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
@@ -38839,432 +39078,434 @@
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
+      <c r="DH13"/>
     </row>
-    <row r="14" spans="1:111">
+    <row r="14" spans="1:112">
       <c r="A14" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B14">
+        <v>12712000.0</v>
+      </c>
+      <c r="C14">
         <v>12582000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>12935000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>12536000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>12252000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>11597000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>11400000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>11190000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>10965000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>10932000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>13641000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>9419000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>8854000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>9118000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>5166000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>4948000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>4808000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>4496000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>4027000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>4098000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>3667000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>3814000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>3318000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>3304000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>3143000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>3007000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>3131000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>2890000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>2801000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>2775000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>2820000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>2740000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>2652000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>2461000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>2487000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>2456000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>2266000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>2155000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>2061000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>2027000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>1982000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>1894000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>1999000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>2006000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>1955000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>1898000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>1870000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>1888000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>1761000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>1762000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>1647000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>1727000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>1728000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>1675000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>1735000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>1576000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>1580000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>1588000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>1653000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>1641000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>1584000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>1737000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>1667000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>1787000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>1954000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>1949000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>3897000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>2783000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>2142000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>2147000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>3751000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>2735000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>2267000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>2337000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>1968000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>2673000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>2360000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>2349000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>2732000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>2124000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>2054000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>1697000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>2408000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>1258000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>1244000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>1208000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>1440000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>1219000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>1178000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>1436000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>1180000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>1062000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>1169000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>1029000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>1099000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>996000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>747000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>772000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>1064000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>1014000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>959000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>947000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>680000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>543000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>920000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>900000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>-200000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>900000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>1300000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>600000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:111">
+    <row r="15" spans="1:112">
       <c r="A15" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
-      <c r="J15">
+      <c r="J15"/>
+      <c r="K15">
         <v>1434000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>1000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>1045000.0</v>
       </c>
-      <c r="M15"/>
-      <c r="N15">
+      <c r="N15"/>
+      <c r="O15">
         <v>1262000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>75000.0</v>
       </c>
-      <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
+      <c r="AE15"/>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
@@ -39303,457 +39544,463 @@
       <c r="AY15">
         <v>0.0</v>
       </c>
       <c r="AZ15">
         <v>0.0</v>
       </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
+        <v>0.0</v>
+      </c>
+      <c r="BH15">
         <v>1245000.0</v>
       </c>
-      <c r="BH15">
-[...2 lines deleted...]
-      <c r="BI15"/>
+      <c r="BI15">
+        <v>0.0</v>
+      </c>
       <c r="BJ15"/>
-      <c r="BK15">
+      <c r="BK15"/>
+      <c r="BL15">
         <v>61935000.0</v>
       </c>
-      <c r="BL15"/>
       <c r="BM15"/>
-      <c r="BN15">
+      <c r="BN15"/>
+      <c r="BO15">
         <v>392000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>2231000.0</v>
       </c>
-      <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
-      <c r="DD15">
+      <c r="DD15"/>
+      <c r="DE15">
         <v>1200000.0</v>
       </c>
-      <c r="DE15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DF15"/>
       <c r="DG15">
         <v>1200000.0</v>
       </c>
+      <c r="DH15">
+        <v>1200000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:111">
+    <row r="16" spans="1:112">
       <c r="A16" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B16">
+        <v>189132000.0</v>
+      </c>
+      <c r="C16">
         <v>164603000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>170351000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>151017000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>203507000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>145010000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>224326000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>242424000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>216684000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>210323000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>201456000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>226134000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>204339000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>177773000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>228274000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>281351000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>219400000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>216315000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>222192000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>200121000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>142888000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>120939000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>155493000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>86919000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>64406000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>35985000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>38511000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>71618000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>63598000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>38581000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>48822000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>62108000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>57103000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>35566000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>41952000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>58930000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>51670000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>37079000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>38585000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>55560000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>43974000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>25159000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>32611000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>47448000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>42695000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>17764000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>27839000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>41820000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>30798000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>15904000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>23756000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>37304000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>30092000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>15393000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>23617000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>33237000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>29042000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>13804000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>19386000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>27043000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>21436000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>17338000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>16539000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>24356000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>16786000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>13060000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>25508000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>13825000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>14982000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>14829000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>30264000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>21600000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>24116000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>22765000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>30375000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>25327000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>23489000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>13130000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>25113000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>28213000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>14938000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>10638000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>27271000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>21761000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>20928000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>9501000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>15076000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>15383000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>17168000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>8760000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>10508000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>16034000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>14898000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>7260000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>4323000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>13257000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>12795000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>5875000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>9997000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>16371000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>14745000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>6577000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>12583000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>14370000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>17182000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>5700000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>8300000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>21100000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>-100000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>7800000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>-38900000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:111">
+    <row r="17" spans="1:112">
       <c r="A17" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -39821,493 +40068,497 @@
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
+      <c r="DH17"/>
     </row>
-    <row r="18" spans="1:111">
+    <row r="18" spans="1:112">
       <c r="A18" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B18">
+        <v>44501000.0</v>
+      </c>
+      <c r="C18">
         <v>8336000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>48002000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>68498000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>59839000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-164397000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-17523000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>71130000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-37266000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-102424000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-41937000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>30721000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-109696000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-166731000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-61806000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>22742000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>72980000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-15777000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>36615000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>176628000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>154397000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-19884000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>78769000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>237842000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-1047000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-23696000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-20563000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>61208000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-2018000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-68114000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>15071000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>68112000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>32335000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-58908000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>8411000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>32998000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-3435000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-47596000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-5545000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>73696000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-767000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-57434000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-8509000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>30355000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>14452000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-43516000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-3390000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>39443000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-21436000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-13002000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>6224000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>4687000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-357000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-12565000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-16291000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>11461000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>25294000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-17522000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-21477000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-10074000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>10585000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-299000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-46260000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>2823000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>52160000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>27334000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>99899000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>44896000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>35034000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>27173000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>40580000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>40606000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-25632000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-72309000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>27078000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>72593000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>7231000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-96414000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>-3876000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>72004000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-52007000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>-16883000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>1927000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>-33000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>-32899000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>-6018000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>-5299000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>9989000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>7390000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>-1266000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>14340000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>1412000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>8307000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>3084000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>-16582000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>15499000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>1882000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>-4153000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>-6356000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>1862000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>10970000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>-5783000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>-1494000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>315000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>13380000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>-3400000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>-12600000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>3400000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>7600000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>2300000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>31300000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:111">
+    <row r="19" spans="1:112">
       <c r="A19" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-13559000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-16322000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-19281000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-6462000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-16523000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-14935000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-32589000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-17300000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>1630000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-39819000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-25763000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-498483000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-27290000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-14819000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>2250000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-1750000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-30026000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-66845000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-2250000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-55177000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-22885000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-2099000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-727000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-4398000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-30954000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-17833000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-4565000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
-      <c r="AU19">
+      <c r="AU19"/>
+      <c r="AV19">
         <v>-6020000.0</v>
       </c>
-      <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
@@ -40327,54 +40578,55 @@
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
+      <c r="DH19"/>
     </row>
-    <row r="20" spans="1:111">
+    <row r="20" spans="1:112">
       <c r="A20" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -40442,221 +40694,224 @@
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
+      <c r="DH20"/>
     </row>
-    <row r="21" spans="1:111">
+    <row r="21" spans="1:112">
       <c r="A21" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B21">
+        <v>-21753000.0</v>
+      </c>
+      <c r="C21">
         <v>-21887000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-28434000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-58193000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>17894000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>77735000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-632000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>14610000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>7274000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>149333000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>608219000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>27270000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>47892000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-55479000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>85213000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>20046000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-45186000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-128221000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>33596000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>4740000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-215849000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>28813000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>22020000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>22223000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-21224000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>26815000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>57766000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-19815000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-66393000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-10737000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>53562000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>12535000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-24278000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>35602000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>46960000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-10422000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-55094000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>30954000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>50330000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-202000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-27899000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>8059000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>32804000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-6618000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-29062000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>34191000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>3443000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-19863000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>1201000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>17766000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>2719000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>8854000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-8299000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-10143000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>11407000.0</v>
       </c>
-      <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
@@ -40665,2917 +40920,2943 @@
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
+      <c r="DH21"/>
     </row>
-    <row r="22" spans="1:111">
+    <row r="22" spans="1:112">
       <c r="A22" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B22">
+        <v>-2715000.0</v>
+      </c>
+      <c r="C22">
         <v>-8095000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-82000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-51970000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>3162000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>18124000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>4731000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>31713000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1449000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>845000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>15239000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>44328000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>29924000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>19987000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>38360000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>70179000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>53507000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>35943000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>32826000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>59618000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>38935000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>23600000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>25583000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>34927000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>5065000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>9059000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>6685000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>19087000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>5303000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>4910000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>11540000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>17376000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>6184000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>4212000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>3911000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>14244000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>2749000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>2643000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>5210000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>14061000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>2422000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>889000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>32838000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>14850000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>390000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>214000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>5117000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>11503000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-1979000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-3369000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>5206000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>13636000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>344000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-4162000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-1598000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>4613000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>2297000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-4213000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-5689000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>3355000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>-4487000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-4702000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>-1830000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>512000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>-6338000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>10153000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-32983000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>-9180000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-20269000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-14340000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-11089000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>-113260000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>-3509000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>-6419000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>6626000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>13897000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>3332000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>-3786000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>12607000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>17523000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>8588000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>664000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>10156000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>13835000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>7006000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>2829000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>8013000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>10406000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>5649000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>2230000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>7616000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>8452000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>4093000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>-480000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>6169000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>7703000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>3349000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>-156000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>4646000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>8215000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>3136000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>-648000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>6987000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>10308000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>3598000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>500000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>7000000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>8500000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>2400000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>300000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>7000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:111">
+    <row r="23" spans="1:112">
       <c r="A23" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B23">
+        <v>-21753000.0</v>
+      </c>
+      <c r="C23">
         <v>-4614000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-383000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-50400000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-13158000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-3043000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-995000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>800000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-382000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-5014000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-978000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>645000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-3000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-6962000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-5020000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>888000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>4296000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-6217000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-1822000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-90000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>32000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>613000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>3011000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>559000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-148000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-1674000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>71000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>515000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-121000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>293000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-219000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>3557000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1495000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-474000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-153000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>995000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1099000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>698000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-9067000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-54438000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>132000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>398000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-698000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-27249000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2385000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>635000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-6618000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-29062000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>35585000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>5100000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-19863000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>2199000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>19382000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>3071000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>7474000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-8299000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-10143000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>11074000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>13616000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>18976000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-4578000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>432000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-838000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-452000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-534000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>19000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-24000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-2354000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-975000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-43392000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>2223000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>214000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>9000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>168000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>52000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>102000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>8034000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>178000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>34000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>622000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>56483000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-55891000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>2364000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-757000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-1030000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-769000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>2528000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-651000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-586000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-577000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-1000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-577000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-678000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>-477000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>7589000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>-203000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>4887000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>-210000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>-193000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>-219000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>-273000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>-249000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>-281000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>-1000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-200000.0</v>
       </c>
       <c r="DC23">
         <v>-200000.0</v>
       </c>
       <c r="DD23">
+        <v>-200000.0</v>
+      </c>
+      <c r="DE23">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="DF23">
         <v>-100000.0</v>
       </c>
       <c r="DG23">
+        <v>-100000.0</v>
+      </c>
+      <c r="DH23">
         <v>-37700000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:111">
+    <row r="24" spans="1:112">
       <c r="A24" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B24">
+        <v>2118000.0</v>
+      </c>
+      <c r="C24">
         <v>11103000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-109000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>117000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>3860000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>11854000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>50000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>239000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>183000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>391000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1015000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>2321000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>67000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>202000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>3138000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>99000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>2367000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>99000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>122000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>949000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>249000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>129000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>54000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1010000.0</v>
       </c>
       <c r="Y24">
         <v>1010000.0</v>
       </c>
-      <c r="Z24"/>
-      <c r="AA24">
+      <c r="Z24">
+        <v>1010000.0</v>
+      </c>
+      <c r="AA24"/>
+      <c r="AB24">
         <v>195000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>861000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>341000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>43000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>160000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>77000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-1556000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>247000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>17110000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>122000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-18675000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>774000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-7684000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>102000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-9267000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>15000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>2383000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>3575000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>35000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>2000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-4468000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>21000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>745000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>50000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>4586000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>326000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-4326000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>1270000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>2114000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>122000.0</v>
       </c>
-      <c r="BE24">
-[...1 lines deleted...]
-      </c>
       <c r="BF24">
+        <v>0.0</v>
+      </c>
+      <c r="BG24">
         <v>247000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>5000.0</v>
       </c>
-      <c r="BH24">
-[...1 lines deleted...]
-      </c>
       <c r="BI24">
+        <v>0.0</v>
+      </c>
+      <c r="BJ24">
         <v>-2112000.0</v>
       </c>
-      <c r="BJ24"/>
-      <c r="BK24">
+      <c r="BK24"/>
+      <c r="BL24">
         <v>2135000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>2000.0</v>
       </c>
-      <c r="BM24"/>
-      <c r="BN24">
+      <c r="BN24"/>
+      <c r="BO24">
         <v>29000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>106000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>44000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>90000.0</v>
       </c>
-      <c r="BR24"/>
-      <c r="BS24">
+      <c r="BS24"/>
+      <c r="BT24">
         <v>66000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>24000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>2000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>20000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-27199000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>4837000.0</v>
       </c>
-      <c r="BY24"/>
-      <c r="BZ24">
+      <c r="BZ24"/>
+      <c r="CA24">
         <v>13000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>10000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>13000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-4000000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>75000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>56000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>483000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>32000.0</v>
       </c>
-      <c r="CH24"/>
-      <c r="CI24">
+      <c r="CI24"/>
+      <c r="CJ24">
         <v>-113000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>244000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>88000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>16000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>-19676000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>48000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>10000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>172000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>36000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>-15013000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>151000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>91000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>42000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>-17000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>-5550000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>26000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>18000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>43000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>-1254000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>600000.0</v>
       </c>
-      <c r="DC24"/>
-      <c r="DD24">
+      <c r="DD24"/>
+      <c r="DE24">
         <v>-500000.0</v>
       </c>
-      <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
+      <c r="DH24"/>
     </row>
-    <row r="25" spans="1:111">
+    <row r="25" spans="1:112">
       <c r="A25" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B25">
+        <v>-2551000.0</v>
+      </c>
+      <c r="C25">
         <v>-2883000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-2249000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>52971000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>506000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-20731000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>5268000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-558000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1901000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-7000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-1535000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-29000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-4965000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>113000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>4840000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-45000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-55000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-48000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>18099000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-64000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>907000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>98000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1188000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-145000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>24000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1243000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-329000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-42000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>559000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-1188000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>332000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>203000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>803000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>368000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-52000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-42000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>32000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>320000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-68000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-223000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>22000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-27986000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-1648000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>31000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>47000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-42000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>180000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-159000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-214000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>346000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>216000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-147000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-261000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>114000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>4613000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>2297000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-4213000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-5689000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>12000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-5000.0</v>
       </c>
-      <c r="BJ25"/>
-      <c r="BK25">
+      <c r="BK25"/>
+      <c r="BL25">
         <v>-1181000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>1023000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>28000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-12000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>128000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>345000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-241000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>196000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-4000000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>124398000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>2109000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>1260000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-3620000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>1279000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>1865000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>1840000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>2391000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>370000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>1358000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-75000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>1055000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>237000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>1325000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>599000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>1440000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>13000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>25000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>12000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>37000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>12000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>174000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>23000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>26000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>17000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>-60000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>27000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>11000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>82000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>12000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>9000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>98000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>3000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>10000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>-100000.0</v>
       </c>
-      <c r="DC25"/>
-      <c r="DD25">
+      <c r="DD25"/>
+      <c r="DE25">
         <v>-200000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="DG25">
         <v>-100000.0</v>
       </c>
+      <c r="DH25">
+        <v>-100000.0</v>
+      </c>
     </row>
-    <row r="26" spans="1:111">
+    <row r="26" spans="1:112">
       <c r="A26" t="s">
-        <v>229</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>230</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>1334000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-65000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-15049000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-10954000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>1477000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>707000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-2141000.0</v>
       </c>
-      <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>1434000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-38000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-45000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>1262000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-2962000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-54000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-5023000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-16268999.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-4296000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-10068000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-13701000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-154000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-2024000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>3043000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-159000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-472000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>616000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-7399000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-20080000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>8000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-229000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-392000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>3657000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>1595000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-813000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-37819000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-2577000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>1249000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-2342000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-2453000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>656000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-2237000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-921000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-8554000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-1928000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>2385000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>635000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>4166000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>620000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>1394000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>1657000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>3109000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>998000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>1616000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>352000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>1380000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>911000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>87000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>333000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>1245000.0</v>
       </c>
-      <c r="BH26">
-[...3 lines deleted...]
-      <c r="BJ26">
+      <c r="BI26">
+        <v>0.0</v>
+      </c>
+      <c r="BJ26"/>
+      <c r="BK26">
         <v>333000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>766000.0</v>
       </c>
-      <c r="BL26"/>
       <c r="BM26"/>
-      <c r="BN26">
+      <c r="BN26"/>
+      <c r="BO26">
         <v>392000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>2231000.0</v>
       </c>
-      <c r="BP26"/>
       <c r="BQ26"/>
-      <c r="BR26">
+      <c r="BR26"/>
+      <c r="BS26">
         <v>392000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>4253000.0</v>
       </c>
-      <c r="BT26"/>
       <c r="BU26"/>
-      <c r="BV26">
+      <c r="BV26"/>
+      <c r="BW26">
         <v>-1035000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>3864000.0</v>
       </c>
-      <c r="BX26"/>
       <c r="BY26"/>
-      <c r="BZ26">
-[...1 lines deleted...]
-      </c>
+      <c r="BZ26"/>
       <c r="CA26">
         <v>-4783000.0</v>
       </c>
-      <c r="CB26"/>
+      <c r="CB26">
+        <v>-4783000.0</v>
+      </c>
       <c r="CC26"/>
-      <c r="CD26">
+      <c r="CD26"/>
+      <c r="CE26">
         <v>1150000.0</v>
       </c>
-      <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
-      <c r="CH26">
-[...1 lines deleted...]
-      </c>
+      <c r="CH26"/>
       <c r="CI26">
         <v>-618000.0</v>
       </c>
-      <c r="CJ26"/>
+      <c r="CJ26">
+        <v>-618000.0</v>
+      </c>
       <c r="CK26"/>
-      <c r="CL26">
-[...1 lines deleted...]
-      </c>
+      <c r="CL26"/>
       <c r="CM26">
         <v>-121000.0</v>
       </c>
       <c r="CN26">
+        <v>-121000.0</v>
+      </c>
+      <c r="CO26">
         <v>121000.0</v>
       </c>
-      <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
-      <c r="CW26">
+      <c r="CW26"/>
+      <c r="CX26">
         <v>-273000.0</v>
       </c>
-      <c r="CX26">
+      <c r="CY26">
         <v>-228000.0</v>
       </c>
-      <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
+      <c r="DH26"/>
     </row>
-    <row r="27" spans="1:111">
+    <row r="27" spans="1:112">
       <c r="A27" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B27">
+        <v>4152000.0</v>
+      </c>
+      <c r="C27">
         <v>2645000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>2915000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>5644000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>5321000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>5473000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>6478000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>6080000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>5984000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>5419000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>5954000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>5490000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>5368000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>4845000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>4903000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>3935000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>3912000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>3263000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>2855000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>2482000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>2399000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>2013000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1973000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>2238000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1773000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>1513000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1561000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1775000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1740000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>1448000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1376000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1652000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1702000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1507000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1637000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>1279000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1263000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>2058000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1089000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>988000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>906000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>1258000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>732000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>659000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>615000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>1012000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>445000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>477000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>512000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>1152000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>484000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>467000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>734000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>1050000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>759000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>849000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>768000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>1089000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>598000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>742000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>836000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>1072000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>-2727000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>1027000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>1234000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>995000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>1276000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>1212000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>2078000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>999000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>7307000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>-24000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>-3000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>-19000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>5567000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>-1040000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>6000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>-10000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>735000.0</v>
       </c>
-      <c r="CB27"/>
       <c r="CC27"/>
-      <c r="CD27">
+      <c r="CD27"/>
+      <c r="CE27">
         <v>1114000.0</v>
       </c>
-      <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
-      <c r="CH27">
+      <c r="CH27"/>
+      <c r="CI27">
         <v>111000.0</v>
       </c>
-      <c r="CI27"/>
       <c r="CJ27"/>
-      <c r="CK27">
+      <c r="CK27"/>
+      <c r="CL27">
         <v>1000.0</v>
       </c>
-      <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
-      <c r="CZ27">
+      <c r="CZ27"/>
+      <c r="DA27">
         <v>-1000.0</v>
       </c>
-      <c r="DA27">
+      <c r="DB27">
         <v>24000.0</v>
       </c>
-      <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
-      <c r="DF27">
+      <c r="DF27"/>
+      <c r="DG27">
         <v>100000.0</v>
       </c>
-      <c r="DG27"/>
+      <c r="DH27"/>
     </row>
-    <row r="28" spans="1:111">
+    <row r="28" spans="1:112">
       <c r="A28" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B28">
+        <v>-21753000.0</v>
+      </c>
+      <c r="C28">
         <v>-25167000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-28882000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-122528000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>4736000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>74692000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-1620000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-45315000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>61102000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>114342000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>13633000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>7919000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>146333000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>602519000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>22196000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>43757000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-71885000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>78996000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>8327000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-58977000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-128189000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>33095000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>7751000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-215449000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>28607000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>20962000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>14895000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-40789000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>26694000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>57830000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-20426000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-62836000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-9242000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>52275000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-25437000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-25860000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>36701000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>45316000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-11520000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-54438000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>28849000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>49967000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-9252000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-29177000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>10444000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>33439000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-6123000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-28442000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>35585000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>5100000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-19720000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>2199000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>19382000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>3071000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>8950000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-7388000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-10056000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>11693000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>13815000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>15681000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-4375000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>1098000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>36308000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>4745000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-48434000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-39811000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-88322000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-46097000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-34971000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-42608000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-31982000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-43146000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>26981000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>64679000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-22096000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-76242000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>8603000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>84434000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>860000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-58752000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>141456000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>311000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>3540000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>377000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>44444000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>936000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>1988000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>991000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>1004000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-232000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-191000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-324000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-679000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-319000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>7612000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-24000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>4887000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-60000.0</v>
       </c>
       <c r="CU28">
         <v>-60000.0</v>
       </c>
       <c r="CV28">
+        <v>-60000.0</v>
+      </c>
+      <c r="CW28">
         <v>-219000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>2748000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-249000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-311000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>152000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-640000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>200000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-200000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="DF28">
         <v>-100000.0</v>
       </c>
       <c r="DG28">
+        <v>-100000.0</v>
+      </c>
+      <c r="DH28">
         <v>-38900000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:111">
+    <row r="29" spans="1:112">
       <c r="A29" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B29">
+        <v>55473000.0</v>
+      </c>
+      <c r="C29">
         <v>16876000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>61452000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>84937000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>72498000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-146081000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-782000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>86304000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-22087000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-89095000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-25298000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>53585000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-94228000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-156294000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-46441000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>33940000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>81017000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>8079000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>44267000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>182974000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>159479000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-12839000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>83342000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>239941000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>690000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-19298000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-16867000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>66642000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>2888000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-65089000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>18036000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>71748000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>36814000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-56184000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>10424000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>36659000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>905000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-43243000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-1083000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>77488000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>2125000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-55667000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-5649000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>33071000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>16581000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-41475000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-1056000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>42382000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-19140000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-11377000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>8200000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>5965000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>3439000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-9793000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-14781000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>13058000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>26621000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-16224000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>-19545000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-7740000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>12033000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>572000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-43287000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>3277000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>52694000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>27532000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>100074000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>45244000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>35528000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>28257000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>41386000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>42703000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>-22978000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>-69897000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>29671000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>76968000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>8134000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>-94778000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>-1970000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>75986000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>-49067000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>-15547000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>9203000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>4350000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>-29751000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>-3030000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>-4131000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>12368000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>10314000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>2437000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>4082000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>6363000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>11887000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>4811000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>-15843000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>16867000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>5130000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>-1992000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>-3983000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>4682000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>13661000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>-4727000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>2080000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>1498000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>13126000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>-900000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>-10200000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>7600000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>12300000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>5400000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>40400000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:111">
+    <row r="30" spans="1:112">
       <c r="A30" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B30">
+        <v>-8854000.0</v>
+      </c>
+      <c r="C30">
         <v>2563000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-13559000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-16322000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-19281000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-6462000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-16523000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-14935000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-32589000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-17300000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-12300000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-39819000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-25763000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-498483000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-27290000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-14819000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-5764000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-92578000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-30026000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-66845000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-9083000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-55177000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-22885000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-2099000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-727000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-4398000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-30954000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-17833000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-4565000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-2982000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-10896000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-3907000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-6035000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-2477000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-1965000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-3539000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-23015000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-3579000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-4372000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-11464000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-12159000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-1752000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-477000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>859000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-2094000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-2039000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-6802000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-2918000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-1551000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-1575000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-2028000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-952000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-8122000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-1502000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-3789000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-1475000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-1327000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-1051000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-1927000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-2334000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-3560000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-871000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-838000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-452000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-534000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-169000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-69000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-304000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-404000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-1084000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-740000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-2073000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-2652000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-2392000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-2527000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>1112000.0</v>
       </c>
-      <c r="BY30"/>
-      <c r="BZ30">
+      <c r="BZ30"/>
+      <c r="CA30">
         <v>-1639000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-1990000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-3959000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-88089000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-1397000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-7233000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-3894000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-3266000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-3481000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>1836000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-15144000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-2910000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-3953000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-9418000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-4903000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-3570000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-1555000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-703000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-16381000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-3097000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-2070000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-2331000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-2837000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-8241000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-1030000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-3556000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-4463000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-1000000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-1900000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-2400000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-4200000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-4700000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-3100000.0</v>
       </c>
-      <c r="DG30"/>
+      <c r="DH30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>