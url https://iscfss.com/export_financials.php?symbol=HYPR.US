--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
     <t>accumulatedDepreciation</t>
@@ -226,50 +229,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -824,6648 +830,7236 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G62"/>
+  <dimension ref="A1:H62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B2">
+        <v>4051000.0</v>
+      </c>
+      <c r="C2">
         <v>1607000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1214000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>678000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2248000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>948000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1189000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
-    </row>
-    <row r="4" spans="1:7">
+      <c r="H3"/>
+    </row>
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B5"/>
-      <c r="C5">
-[...1 lines deleted...]
-      </c>
+      <c r="C5"/>
       <c r="D5">
         <v>0.0</v>
       </c>
       <c r="E5">
+        <v>0.0</v>
+      </c>
+      <c r="F5">
         <v>-202473000.0</v>
       </c>
-      <c r="F5"/>
       <c r="G5"/>
-    </row>
-    <row r="6" spans="1:7">
+      <c r="H5"/>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
-    </row>
-    <row r="7" spans="1:7">
+      <c r="H6"/>
+    </row>
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B7">
+        <v>248000.0</v>
+      </c>
+      <c r="C7">
         <v>269000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>185000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>0.0</v>
       </c>
-      <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
-    </row>
-    <row r="8" spans="1:7">
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B8">
-        <v>7000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="C8">
         <v>7000.0</v>
       </c>
       <c r="D8">
         <v>7000.0</v>
       </c>
       <c r="E8">
         <v>7000.0</v>
       </c>
       <c r="F8">
-        <v>0.0</v>
+        <v>7000.0</v>
       </c>
       <c r="G8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>333199000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>322540000.0</v>
       </c>
-      <c r="F9"/>
       <c r="G9"/>
-    </row>
-    <row r="10" spans="1:7">
+      <c r="H9"/>
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B10">
+        <v>35085000.0</v>
+      </c>
+      <c r="C10">
         <v>37645000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>75183000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>118243000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>188498000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>62676000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>26441000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-    </row>
-    <row r="12" spans="1:7">
+      <c r="H11"/>
+    </row>
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B12">
+        <v>35085000.0</v>
+      </c>
+      <c r="C12">
         <v>37645000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>75183000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>118243000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>188498000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>62676000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>26441000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B13">
-        <v>7000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="C13">
         <v>7000.0</v>
       </c>
       <c r="D13">
         <v>7000.0</v>
       </c>
       <c r="E13">
         <v>7000.0</v>
       </c>
-      <c r="F13"/>
+      <c r="F13">
+        <v>7000.0</v>
+      </c>
       <c r="G13"/>
-    </row>
-    <row r="14" spans="1:7">
+      <c r="H13"/>
+    </row>
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B14">
+        <v>94204138.0</v>
+      </c>
+      <c r="C14">
         <v>72413541.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>71316424.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>70449191.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>70332349.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>25200000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>4624618.0</v>
       </c>
     </row>
-    <row r="15" spans="1:7">
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
-[...1 lines deleted...]
-      </c>
+      <c r="D15"/>
       <c r="E15">
         <v>7000.0</v>
       </c>
-      <c r="F15"/>
+      <c r="F15">
+        <v>7000.0</v>
+      </c>
       <c r="G15"/>
-    </row>
-    <row r="16" spans="1:7">
+      <c r="H15"/>
+    </row>
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B16">
+        <v>2501000.0</v>
+      </c>
+      <c r="C16">
         <v>1488000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>2074000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1378000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>730000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1768000.0</v>
       </c>
-      <c r="G16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:7">
+      <c r="H16"/>
+    </row>
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
-    </row>
-    <row r="19" spans="1:7">
+      <c r="H18"/>
+    </row>
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
-    </row>
-    <row r="22" spans="1:7">
+      <c r="H21"/>
+    </row>
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B22">
+        <v>7090000.0</v>
+      </c>
+      <c r="C22">
         <v>5832000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>6582000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>4622000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>4310000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1718000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>0.0</v>
       </c>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B23">
+        <v>55262000.0</v>
+      </c>
+      <c r="C23">
         <v>58901000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>94199000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>134050999.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>202473000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>71526000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>30571000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>178000.0</v>
       </c>
-      <c r="G24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
-    </row>
-    <row r="26" spans="1:7">
+      <c r="H25"/>
+    </row>
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>44000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>0.0</v>
       </c>
     </row>
-    <row r="27" spans="1:7">
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-    </row>
-    <row r="28" spans="1:7">
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B28">
+        <v>-34771000.0</v>
+      </c>
+      <c r="C28">
         <v>-37376000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-74998000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-118243000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-188498000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-62498000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-26441000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B29">
+        <v>41005000.0</v>
+      </c>
+      <c r="C29">
         <v>49040000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>84399000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>123722000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>186227000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-60876000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-39864000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B30">
+        <v>6522000.0</v>
+      </c>
+      <c r="C30">
         <v>8305000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>4131000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>3130000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>644000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>174000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>683000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>123722000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>186227000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-61054000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-39864000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B32">
+        <v>39177000.0</v>
+      </c>
+      <c r="C32">
         <v>44981000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>80140000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>119861000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>181749000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>64218000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>26172000.0</v>
       </c>
     </row>
-    <row r="33" spans="1:7">
+    <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B33">
+        <v>4353000.0</v>
+      </c>
+      <c r="C33">
         <v>5191000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>5291000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>5387000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>4988000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>3192000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2610000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:7">
+    <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B34">
+        <v>66000.0</v>
+      </c>
+      <c r="C34">
         <v>78000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>64000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>1526000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>510000.0</v>
       </c>
-      <c r="F34"/>
       <c r="G34"/>
-    </row>
-    <row r="35" spans="1:7">
+      <c r="H34"/>
+    </row>
+    <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B35">
+        <v>2525000.0</v>
+      </c>
+      <c r="C35">
         <v>1132000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1032000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1525999.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>510000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>178001.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>68646000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:7">
+    <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B36">
+        <v>1070000.0</v>
+      </c>
+      <c r="C36">
         <v>1244000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>2292000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>1395000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1235000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>1288000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>2121000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:7">
+    <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
-    </row>
-    <row r="38" spans="1:7">
+      <c r="H37"/>
+    </row>
+    <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>1.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>2139000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>1235000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>1288000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>2121000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:7">
+    <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B39">
+        <v>2212000.0</v>
+      </c>
+      <c r="C39">
         <v>1928000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>3012000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>2668999.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>4033000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>3766000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>1520000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:7">
+    <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B40">
+        <v>4932000.0</v>
+      </c>
+      <c r="C40">
         <v>5365000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>5295000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>6747000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>12758000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>3167999.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>600000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:7">
+    <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>1526000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>510000.0</v>
       </c>
-      <c r="F41"/>
       <c r="G41"/>
-    </row>
-    <row r="42" spans="1:7">
+      <c r="H41"/>
+    </row>
+    <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B42">
+        <v>371011000.0</v>
+      </c>
+      <c r="C42">
         <v>343475000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>338114000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>333199000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>322540000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>10415000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>8178000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:7">
+    <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
-    </row>
-    <row r="44" spans="1:7">
+      <c r="H43"/>
+    </row>
+    <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
-    </row>
-    <row r="45" spans="1:7">
+      <c r="H44"/>
+    </row>
+    <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B45">
+        <v>6993000.0</v>
+      </c>
+      <c r="C45">
         <v>6679000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>6038000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>5570000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>5163000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>2620000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>916000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:7">
+    <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B46">
+        <v>2549000.0</v>
+      </c>
+      <c r="C46">
         <v>3122000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>2999000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>3248000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>3753000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1904000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>489000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:7">
+    <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>3248000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>3753000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>1904000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>489000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:7">
+    <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B48">
+        <v>-330016000.0</v>
+      </c>
+      <c r="C48">
         <v>-294442000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-253722000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-209484000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-136320000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-71469000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-48042000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:7">
+    <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>-209484000.0</v>
       </c>
-      <c r="E49">
+      <c r="F49">
         <v>-136320000.0</v>
       </c>
-      <c r="F49"/>
       <c r="G49"/>
-    </row>
-    <row r="50" spans="1:7">
+      <c r="H49"/>
+    </row>
+    <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
-    </row>
-    <row r="51" spans="1:7">
+      <c r="H50"/>
+    </row>
+    <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B51">
+        <v>314000.0</v>
+      </c>
+      <c r="C51">
         <v>269000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>185000.0</v>
       </c>
-      <c r="D51"/>
       <c r="E51"/>
-      <c r="F51">
+      <c r="F51"/>
+      <c r="G51">
         <v>178000.0</v>
       </c>
-      <c r="G51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:7">
+      <c r="H51"/>
+    </row>
+    <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B52">
+        <v>248000.0</v>
+      </c>
+      <c r="C52">
         <v>269000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>185000.0</v>
       </c>
-      <c r="D52"/>
-      <c r="E52">
+      <c r="E52"/>
+      <c r="F52">
         <v>10077000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1375000.0</v>
       </c>
-      <c r="G52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:7">
+      <c r="H52"/>
+    </row>
+    <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-    </row>
-    <row r="54" spans="1:7">
+      <c r="H53"/>
+    </row>
+    <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
-    </row>
-    <row r="55" spans="1:7">
+      <c r="H54"/>
+    </row>
+    <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B55">
+        <v>55262000.0</v>
+      </c>
+      <c r="C55">
         <v>58901000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>94199000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>134050999.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>202473000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>71526000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>30571000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:7">
+    <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B56">
+        <v>50909000.0</v>
+      </c>
+      <c r="C56">
         <v>53710000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>88908000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>128663999.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>197485000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>68334000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>27961000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:7">
+    <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B57">
+        <v>11732000.0</v>
+      </c>
+      <c r="C57">
         <v>8729000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>8768000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>8803000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>15736000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>4115999.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1789000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:7">
+    <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B58">
+        <v>14257000.0</v>
+      </c>
+      <c r="C58">
         <v>9861000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>9800000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>10329000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>16246000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>4294000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1789000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:7">
+    <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
-    </row>
-    <row r="60" spans="1:7">
+      <c r="H59"/>
+    </row>
+    <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B60">
+        <v>41005000.0</v>
+      </c>
+      <c r="C60">
         <v>49040000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>84399000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>123722000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>186227000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>67232000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>28782000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:7">
+    <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
-    </row>
-    <row r="62" spans="1:7">
+      <c r="H61"/>
+    </row>
+    <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
+      <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X62"/>
+  <dimension ref="A1:Z62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="V1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="W1" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
-    </row>
-    <row r="2" spans="1:24">
+      <c r="Y1" t="s">
+        <v>86</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B2">
+        <v>4552000.0</v>
+      </c>
+      <c r="C2">
+        <v>4051000.0</v>
+      </c>
+      <c r="D2">
         <v>3710000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>2971000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>2305000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>1607000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1404000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>2238000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>2532000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>1214000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>908000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>1372000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>1668000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>678000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>741000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>1697000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>1745000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>2248000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>4945000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1028000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1028000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>948000.0</v>
       </c>
-      <c r="V2"/>
-      <c r="W2"/>
       <c r="X2"/>
-    </row>
-    <row r="3" spans="1:24">
+      <c r="Y2"/>
+      <c r="Z2"/>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
-    </row>
-    <row r="4" spans="1:24">
+      <c r="Y3"/>
+      <c r="Z3"/>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-    </row>
-    <row r="5" spans="1:24">
+      <c r="Y4"/>
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-      <c r="H5">
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5">
         <v>0.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>0.0</v>
       </c>
-      <c r="J5"/>
-[...1 lines deleted...]
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
         <v>0.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>0.0</v>
       </c>
-      <c r="N5"/>
-[...6 lines deleted...]
-      </c>
+      <c r="P5"/>
+      <c r="Q5"/>
       <c r="R5">
         <v>0.0</v>
       </c>
       <c r="S5">
         <v>0.0</v>
       </c>
       <c r="T5">
+        <v>0.0</v>
+      </c>
+      <c r="U5">
+        <v>0.0</v>
+      </c>
+      <c r="V5">
         <v>-61054000.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5"/>
       <c r="W5"/>
-      <c r="X5">
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5">
         <v>-39864000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:24">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
-    </row>
-    <row r="7" spans="1:24">
+      <c r="Y6"/>
+      <c r="Z6"/>
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B7">
+        <v>229000.0</v>
+      </c>
+      <c r="C7">
+        <v>248000.0</v>
+      </c>
+      <c r="D7">
         <v>182000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>238000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>263000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>269000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>113000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>160000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>189000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>185000.0</v>
       </c>
-      <c r="J7"/>
-      <c r="K7"/>
       <c r="L7"/>
-      <c r="M7">
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7">
         <v>0.0</v>
       </c>
-      <c r="N7"/>
-      <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
-    </row>
-    <row r="8" spans="1:24">
+      <c r="Y7"/>
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B8">
-        <v>8000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="C8">
-        <v>8000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D8">
         <v>8000.0</v>
       </c>
       <c r="E8">
-        <v>7000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="F8">
-        <v>7000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="G8">
         <v>7000.0</v>
       </c>
       <c r="H8">
         <v>7000.0</v>
       </c>
       <c r="I8">
         <v>7000.0</v>
       </c>
       <c r="J8">
         <v>7000.0</v>
       </c>
       <c r="K8">
         <v>7000.0</v>
       </c>
       <c r="L8">
         <v>7000.0</v>
       </c>
       <c r="M8">
         <v>7000.0</v>
       </c>
       <c r="N8">
         <v>7000.0</v>
       </c>
       <c r="O8">
         <v>7000.0</v>
       </c>
       <c r="P8">
         <v>7000.0</v>
       </c>
       <c r="Q8">
         <v>7000.0</v>
       </c>
       <c r="R8">
+        <v>7000.0</v>
+      </c>
+      <c r="S8">
+        <v>7000.0</v>
+      </c>
+      <c r="T8">
         <v>1000.0</v>
       </c>
-      <c r="S8"/>
-      <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-    </row>
-    <row r="9" spans="1:24">
+      <c r="Y8"/>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
         <v>334374000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>333199000.0</v>
       </c>
-      <c r="N9"/>
-      <c r="O9">
+      <c r="P9"/>
+      <c r="Q9">
         <v>333755000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>326651000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>322540000.0</v>
       </c>
-      <c r="R9"/>
-      <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
-    </row>
-    <row r="10" spans="1:24">
+      <c r="Y9"/>
+      <c r="Z9"/>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B10">
+        <v>40778000.0</v>
+      </c>
+      <c r="C10">
+        <v>35085000.0</v>
+      </c>
+      <c r="D10">
         <v>21564000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>25420000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>33093000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>37645000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>45765000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>53809000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>63204000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>75183000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>85424000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>93948000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>104027000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>118243000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>132482000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>145104000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>161580000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>188498000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>65474999.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>77394000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>868003.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>62676000.0</v>
       </c>
-      <c r="V10"/>
-[...1 lines deleted...]
-      <c r="X10">
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10">
         <v>-26441000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:24">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
-    </row>
-    <row r="12" spans="1:24">
+      <c r="Y11"/>
+      <c r="Z11"/>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B12">
+        <v>40778000.0</v>
+      </c>
+      <c r="C12">
+        <v>35085000.0</v>
+      </c>
+      <c r="D12">
         <v>21564000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>25420000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>33093000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>37645000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>45765000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>53809000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>63204000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>75183000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>85424000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>93948000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>104027000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>118243000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>132482000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>145104000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>161580000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>188498000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>65474999.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>77394000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>868003.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>62676000.0</v>
       </c>
-      <c r="V12"/>
-[...1 lines deleted...]
-      <c r="X12">
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12">
         <v>26441000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:24">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B13">
-        <v>8000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="C13">
-        <v>8000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D13">
         <v>8000.0</v>
       </c>
       <c r="E13">
-        <v>7000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="F13">
-        <v>7000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="G13">
         <v>7000.0</v>
       </c>
       <c r="H13">
         <v>7000.0</v>
       </c>
       <c r="I13">
         <v>7000.0</v>
       </c>
       <c r="J13">
         <v>7000.0</v>
       </c>
       <c r="K13">
         <v>7000.0</v>
       </c>
       <c r="L13">
         <v>7000.0</v>
       </c>
       <c r="M13">
         <v>7000.0</v>
       </c>
       <c r="N13">
         <v>7000.0</v>
       </c>
       <c r="O13">
         <v>7000.0</v>
       </c>
       <c r="P13">
         <v>7000.0</v>
       </c>
       <c r="Q13">
         <v>7000.0</v>
       </c>
       <c r="R13">
+        <v>7000.0</v>
+      </c>
+      <c r="S13">
+        <v>7000.0</v>
+      </c>
+      <c r="T13">
         <v>1000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>1000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>196083011.0</v>
       </c>
-      <c r="U13"/>
-      <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
-    </row>
-    <row r="14" spans="1:24">
+      <c r="Y13"/>
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B14">
+        <v>97695133.0</v>
+      </c>
+      <c r="C14">
+        <v>94204138.0</v>
+      </c>
+      <c r="D14">
         <v>79028987.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>78077118.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>75697199.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>73131549.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>72678622.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>72041332.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>71934045.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>71724900.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>71464315.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>71201170.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>70864226.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>70588368.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>70509639.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>70350178.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>70332349.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>70332349.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>70032349.0</v>
       </c>
       <c r="T14">
         <v>70032349.0</v>
       </c>
       <c r="U14">
+        <v>70032349.0</v>
+      </c>
+      <c r="V14">
+        <v>70032349.0</v>
+      </c>
+      <c r="W14">
         <v>70032397.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>4642486.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>4624618.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>4624618.0</v>
       </c>
     </row>
-    <row r="15" spans="1:24">
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15">
         <v>7000.0</v>
       </c>
-      <c r="M15">
-[...2 lines deleted...]
-      <c r="N15"/>
       <c r="O15">
         <v>7000.0</v>
       </c>
-      <c r="P15">
-[...1 lines deleted...]
-      </c>
+      <c r="P15"/>
       <c r="Q15">
         <v>7000.0</v>
       </c>
-      <c r="R15"/>
-      <c r="S15"/>
+      <c r="R15">
+        <v>7000.0</v>
+      </c>
+      <c r="S15">
+        <v>7000.0</v>
+      </c>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
-    </row>
-    <row r="16" spans="1:24">
+      <c r="Y15"/>
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B16">
+        <v>2078000.0</v>
+      </c>
+      <c r="C16">
+        <v>1544000.0</v>
+      </c>
+      <c r="D16">
         <v>1435000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>1370000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>1847000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>1488000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>1632000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>1425000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>1527000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>2074000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>2002000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>2459000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>2128000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>1378000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>2708000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>2568000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>2956000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>730000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>4241000.0</v>
       </c>
-      <c r="S16"/>
-[...1 lines deleted...]
-      <c r="U16">
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16">
         <v>1768000.0</v>
       </c>
-      <c r="V16"/>
-      <c r="W16"/>
       <c r="X16"/>
-    </row>
-    <row r="17" spans="1:24">
+      <c r="Y16"/>
+      <c r="Z16"/>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-    </row>
-    <row r="18" spans="1:24">
+      <c r="Y17"/>
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18">
         <v>251000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>210000.0</v>
       </c>
-      <c r="P18"/>
-      <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
-    </row>
-    <row r="19" spans="1:24">
+      <c r="Y18"/>
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-    </row>
-    <row r="20" spans="1:24">
+      <c r="Y19"/>
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-    </row>
-    <row r="21" spans="1:24">
+      <c r="Y20"/>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
-    </row>
-    <row r="22" spans="1:24">
+      <c r="Y21"/>
+      <c r="Z21"/>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B22">
+        <v>6327000.0</v>
+      </c>
+      <c r="C22">
+        <v>7090000.0</v>
+      </c>
+      <c r="D22">
         <v>5838000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>4882000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>4639000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>5832000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>7044000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>7465000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>7298000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>6582000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>6940000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>5983000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>5744000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>4622000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>4002000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>4646000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>4538000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>4310000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>2763000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>2134000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>2134000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>1718000.0</v>
       </c>
-      <c r="V22"/>
-      <c r="W22"/>
       <c r="X22"/>
-    </row>
-    <row r="23" spans="1:24">
+      <c r="Y22"/>
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B23">
+        <v>60339000.0</v>
+      </c>
+      <c r="C23">
+        <v>55262000.0</v>
+      </c>
+      <c r="D23">
         <v>41511000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>45234000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>53377000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>58901000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>69386000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>76610000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>85443000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>94199000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>103064000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>112606000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>122102000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>134050999.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>148331000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>161708000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>178828000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>202473000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>81368000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>85881000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>208450954.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>71526000.0</v>
       </c>
-      <c r="V23"/>
-[...1 lines deleted...]
-      <c r="X23">
+      <c r="X23"/>
+      <c r="Y23"/>
+      <c r="Z23">
         <v>28782000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>30</v>
+      </c>
+      <c r="B24">
+        <v>13123000.0</v>
+      </c>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
-      <c r="R24">
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24">
         <v>178000.0</v>
       </c>
-      <c r="S24"/>
-[...1 lines deleted...]
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24">
         <v>178000.0</v>
       </c>
-      <c r="V24"/>
-      <c r="W24"/>
       <c r="X24"/>
-    </row>
-    <row r="25" spans="1:24">
+      <c r="Y24"/>
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
-    </row>
-    <row r="26" spans="1:24">
+      <c r="Y25"/>
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26">
         <v>37000.0</v>
       </c>
-      <c r="S26"/>
-[...1 lines deleted...]
-      <c r="U26">
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26">
         <v>44000.0</v>
       </c>
-      <c r="V26"/>
-      <c r="W26"/>
       <c r="X26"/>
-    </row>
-    <row r="27" spans="1:24">
+      <c r="Y26"/>
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
-    </row>
-    <row r="28" spans="1:24">
+      <c r="Y27"/>
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B28">
+        <v>-27426000.0</v>
+      </c>
+      <c r="C28">
+        <v>-34771000.0</v>
+      </c>
+      <c r="D28">
         <v>-21564000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-25170000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-32830000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-37376000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-45652000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-53649000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-63015000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-74998000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-85424000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-93948000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-104027000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-118243000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-132482000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-145104000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-161580000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-188498000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-65296999.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-77216000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-868003.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-62498000.0</v>
       </c>
-      <c r="V28"/>
-[...1 lines deleted...]
-      <c r="X28">
+      <c r="X28"/>
+      <c r="Y28"/>
+      <c r="Z28">
         <v>26441000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B29">
+        <v>47484000.0</v>
+      </c>
+      <c r="C29">
+        <v>41005000.0</v>
+      </c>
+      <c r="D29">
         <v>26872000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>35126000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>43114000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>49040000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>58322000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>66761000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>75638000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>84399000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>93767000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>103291000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>112737000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>123722000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>134983000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>150508000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>166563000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>186227000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-100883000.0</v>
       </c>
-      <c r="S29"/>
-[...1 lines deleted...]
-      <c r="U29">
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29">
         <v>-60876000.0</v>
       </c>
-      <c r="V29"/>
-      <c r="W29"/>
       <c r="X29"/>
-    </row>
-    <row r="30" spans="1:24">
+      <c r="Y29"/>
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B30">
+        <v>5797000.0</v>
+      </c>
+      <c r="C30">
+        <v>6522000.0</v>
+      </c>
+      <c r="D30">
         <v>6309000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>6949000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>7267000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>8305000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>9064000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>7489000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>6238000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>4131000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>3119000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>4611000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>3731000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>3130000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>4177000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>3107000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>2423000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>644000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>988000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>476000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>664000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>174000.0</v>
       </c>
-      <c r="V30"/>
-      <c r="W30"/>
       <c r="X30"/>
-    </row>
-    <row r="31" spans="1:24">
+      <c r="Y30"/>
+      <c r="Z30"/>
+    </row>
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>103291000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>112737000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>123722000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>134983000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>150508000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>166563000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>186227000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-101061000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-87308000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-61054000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-61054000.0</v>
       </c>
-      <c r="V31"/>
-      <c r="W31"/>
       <c r="X31"/>
-    </row>
-    <row r="32" spans="1:24">
+      <c r="Y31"/>
+      <c r="Z31"/>
+    </row>
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B32">
+        <v>45879000.0</v>
+      </c>
+      <c r="C32">
+        <v>39177000.0</v>
+      </c>
+      <c r="D32">
         <v>26735000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>32108000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>40424000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>44981000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>54135000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>62240000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>70923000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>80140000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>90004000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>99788000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>109137000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>119861000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>131257000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>146576000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>162315000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>181749000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>62492000.0</v>
       </c>
-      <c r="S32"/>
-[...1 lines deleted...]
-      <c r="U32">
+      <c r="U32"/>
+      <c r="V32"/>
+      <c r="W32">
         <v>64218000.0</v>
       </c>
-      <c r="V32"/>
-      <c r="W32"/>
       <c r="X32"/>
-    </row>
-    <row r="33" spans="1:24">
+      <c r="Y32"/>
+      <c r="Z32"/>
+    </row>
+    <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B33">
+        <v>4306000.0</v>
+      </c>
+      <c r="C33">
+        <v>4353000.0</v>
+      </c>
+      <c r="D33">
         <v>4608000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>5138000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>4974000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>5191000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>5292000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>5585000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>5753000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>5291000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>4849000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>4783000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>4964000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>5387000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>4615000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>4677000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>5099000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>4988000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>5062000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>3355000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>207004434.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>3192000.0</v>
       </c>
-      <c r="V33"/>
-[...1 lines deleted...]
-      <c r="X33">
+      <c r="X33"/>
+      <c r="Y33"/>
+      <c r="Z33">
         <v>-26441000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:24">
+    <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="B34"/>
+        <v>40</v>
+      </c>
+      <c r="B34">
+        <v>17000.0</v>
+      </c>
       <c r="C34">
+        <v>66000.0</v>
+      </c>
+      <c r="D34"/>
+      <c r="E34">
         <v>12000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>16000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>78000.0</v>
       </c>
-      <c r="F34"/>
-[...1 lines deleted...]
-      <c r="H34">
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34">
         <v>17000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>64000.0</v>
       </c>
-      <c r="J34"/>
-[...1 lines deleted...]
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34">
         <v>1364000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>1526000.0</v>
       </c>
-      <c r="N34"/>
-      <c r="O34">
+      <c r="P34"/>
+      <c r="Q34">
         <v>745000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>851000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>510000.0</v>
       </c>
-      <c r="R34"/>
-      <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
-    </row>
-    <row r="35" spans="1:24">
+      <c r="Y34"/>
+      <c r="Z34"/>
+    </row>
+    <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B35">
+        <v>15824000.0</v>
+      </c>
+      <c r="C35">
+        <v>2525000.0</v>
+      </c>
+      <c r="D35">
         <v>4471000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>2120000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>2284000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>1132000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>1105000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>1064000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>1038000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>1032000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>1086000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>1280000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>1364000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>1525999.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>889000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>745000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>851000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>510000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>518000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>178000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>7245000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>178001.0</v>
       </c>
-      <c r="V35"/>
-      <c r="W35"/>
       <c r="X35"/>
-    </row>
-    <row r="36" spans="1:24">
+      <c r="Y35"/>
+      <c r="Z35"/>
+    </row>
+    <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B36">
+        <v>-52583000.0</v>
+      </c>
+      <c r="C36">
+        <v>1070000.0</v>
+      </c>
+      <c r="D36">
         <v>1863000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>1079000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>1880000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>1244000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>1048000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>1053000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>2047000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>2292000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>1008000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>1725000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>1092000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>1395000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>1167000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>1179000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>1222000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>1235000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>1737000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>1110000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>207004434.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>1288000.0</v>
       </c>
-      <c r="V36"/>
-[...1 lines deleted...]
-      <c r="X36">
+      <c r="X36"/>
+      <c r="Y36"/>
+      <c r="Z36">
         <v>-26441000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:24">
+    <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
-    </row>
-    <row r="38" spans="1:24">
+      <c r="Y37"/>
+      <c r="Z37"/>
+    </row>
+    <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-      <c r="G38">
-[...1 lines deleted...]
-      </c>
+      <c r="G38"/>
       <c r="H38"/>
       <c r="I38">
         <v>1.0</v>
       </c>
       <c r="J38"/>
       <c r="K38">
-        <v>1725000.0</v>
+        <v>1.0</v>
       </c>
       <c r="L38"/>
       <c r="M38">
+        <v>1725000.0</v>
+      </c>
+      <c r="N38"/>
+      <c r="O38">
         <v>2139000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>1167000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>1179000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>1222000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>1235000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>1737000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>1110000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>1110000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>1288000.0</v>
       </c>
-      <c r="V38"/>
-      <c r="W38"/>
       <c r="X38"/>
-    </row>
-    <row r="39" spans="1:24">
+      <c r="Y38"/>
+      <c r="Z38"/>
+    </row>
+    <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B39">
+        <v>3131000.0</v>
+      </c>
+      <c r="C39">
+        <v>2212000.0</v>
+      </c>
+      <c r="D39">
         <v>3192000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>2845000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>3404000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>1928000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>2221000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>2262000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>2950000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>3012000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>2732000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>3281000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>3636000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>2668999.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>3055000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>4174000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>5188000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>4033000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>7080001.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>2522000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>578517.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>3766000.0</v>
       </c>
-      <c r="V39"/>
-      <c r="W39"/>
       <c r="X39"/>
-    </row>
-    <row r="40" spans="1:24">
+      <c r="Y39"/>
+      <c r="Z39"/>
+    </row>
+    <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B40">
-        <v>5023000.0</v>
+        <v>3295000.0</v>
       </c>
       <c r="C40">
-        <v>3409000.0</v>
+        <v>7843000.0</v>
       </c>
       <c r="D40">
+        <v>7222000.0</v>
+      </c>
+      <c r="E40">
+        <v>5099000.0</v>
+      </c>
+      <c r="F40">
         <v>3564000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>5365000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>6810000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>4962000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>4519000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>5295000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>5301000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>4204000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>4205000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>6747000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>9010000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>6190000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>6713000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>12758000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>8869000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>3886000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>123628.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>3167999.0</v>
       </c>
-      <c r="V40"/>
-      <c r="W40"/>
       <c r="X40"/>
-    </row>
-    <row r="41" spans="1:24">
+      <c r="Y40"/>
+      <c r="Z40"/>
+    </row>
+    <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
-[...1 lines deleted...]
-      </c>
+      <c r="K41"/>
       <c r="L41"/>
       <c r="M41">
+        <v>1280000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
         <v>1526000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>889000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>745000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>851000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>510000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>340000.0</v>
       </c>
-      <c r="S41"/>
-      <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
-    </row>
-    <row r="42" spans="1:24">
+      <c r="Y41"/>
+      <c r="Z41"/>
+    </row>
+    <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B42">
+        <v>372990000.0</v>
+      </c>
+      <c r="C42">
+        <v>371011000.0</v>
+      </c>
+      <c r="D42">
         <v>350968000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>348203000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>346966000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>343475000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>342367000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>340480000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>339201000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>338114000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>336798000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>335565000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>334374000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>333199000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>331401000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>333755000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>326651000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>322540000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>9173000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>6534000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>5153081.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>10415000.0</v>
       </c>
-      <c r="V42"/>
-      <c r="W42"/>
       <c r="X42"/>
-    </row>
-    <row r="43" spans="1:24">
+      <c r="Y42"/>
+      <c r="Z42"/>
+    </row>
+    <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
-    </row>
-    <row r="44" spans="1:24">
+      <c r="Y43"/>
+      <c r="Z43"/>
+    </row>
+    <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
-    </row>
-    <row r="45" spans="1:24">
+      <c r="Y44"/>
+      <c r="Z44"/>
+    </row>
+    <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B45">
+        <v>7092000.0</v>
+      </c>
+      <c r="C45">
+        <v>6993000.0</v>
+      </c>
+      <c r="D45">
         <v>6922000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>7163000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>6862000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>6679000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>6597000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>6708000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>6940000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>6038000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>6106000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>5750000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>5667000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>5570000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>5591000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
-    </row>
-    <row r="46" spans="1:24">
+      <c r="Y45"/>
+      <c r="Z45"/>
+    </row>
+    <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B46">
+        <v>56033000.0</v>
+      </c>
+      <c r="C46">
+        <v>2549000.0</v>
+      </c>
+      <c r="D46">
         <v>2745000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3094000.0</v>
       </c>
       <c r="E46">
         <v>3122000.0</v>
       </c>
       <c r="F46">
+        <v>3094000.0</v>
+      </c>
+      <c r="G46">
+        <v>3122000.0</v>
+      </c>
+      <c r="H46">
         <v>3125000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>3429000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>3706000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>2999000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>3158000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>3058000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>3091000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>3248000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>3448000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>3498000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>3877000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>3753000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>3325000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>2245000.0</v>
       </c>
-      <c r="T46"/>
-      <c r="U46">
+      <c r="V46"/>
+      <c r="W46">
         <v>1904000.0</v>
       </c>
-      <c r="V46"/>
-      <c r="W46"/>
       <c r="X46"/>
-    </row>
-    <row r="47" spans="1:24">
+      <c r="Y46"/>
+      <c r="Z46"/>
+    </row>
+    <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>3058000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>3091000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>3248000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>3448000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>3498000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>3877000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>3753000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>3325000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>2245000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>2245000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>1904000.0</v>
       </c>
-      <c r="V47"/>
-      <c r="W47"/>
       <c r="X47"/>
-    </row>
-    <row r="48" spans="1:24">
+      <c r="Y47"/>
+      <c r="Z47"/>
+    </row>
+    <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B48">
+        <v>-338639000.0</v>
+      </c>
+      <c r="C48">
+        <v>-330016000.0</v>
+      </c>
+      <c r="D48">
         <v>-324104000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-313085000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-303860000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-294442000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-284052000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-273726000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-263570000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-253722000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-243038000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-232281000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-221644000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-209484000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-196425000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-183254000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-160095000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-136320000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-110235000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-93843000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-153766.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-71469000.0</v>
       </c>
-      <c r="V48"/>
-      <c r="W48"/>
       <c r="X48"/>
-    </row>
-    <row r="49" spans="1:24">
+      <c r="Y48"/>
+      <c r="Z48"/>
+    </row>
+    <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
         <v>-221644000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>-209484000.0</v>
       </c>
-      <c r="N49"/>
-      <c r="O49">
+      <c r="P49"/>
+      <c r="Q49">
         <v>-183254000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-160095000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>-136320000.0</v>
       </c>
-      <c r="R49"/>
-      <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
-    </row>
-    <row r="50" spans="1:24">
+      <c r="Y49"/>
+      <c r="Z49"/>
+    </row>
+    <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
-    </row>
-    <row r="51" spans="1:24">
+      <c r="Y50"/>
+      <c r="Z50"/>
+    </row>
+    <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B51"/>
+        <v>57</v>
+      </c>
+      <c r="B51">
+        <v>13352000.0</v>
+      </c>
       <c r="C51">
+        <v>314000.0</v>
+      </c>
+      <c r="D51"/>
+      <c r="E51">
         <v>250000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>263000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>269000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>113000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>160000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>189000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>185000.0</v>
       </c>
-      <c r="J51"/>
-      <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
-      <c r="R51">
+      <c r="R51"/>
+      <c r="S51"/>
+      <c r="T51">
         <v>178000.0</v>
       </c>
-      <c r="S51">
-[...2 lines deleted...]
-      <c r="T51"/>
       <c r="U51">
         <v>178000.0</v>
       </c>
       <c r="V51"/>
-      <c r="W51"/>
+      <c r="W51">
+        <v>178000.0</v>
+      </c>
       <c r="X51"/>
-    </row>
-    <row r="52" spans="1:24">
+      <c r="Y51"/>
+      <c r="Z51"/>
+    </row>
+    <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B52"/>
+        <v>58</v>
+      </c>
+      <c r="B52">
+        <v>229000.0</v>
+      </c>
       <c r="C52">
+        <v>248000.0</v>
+      </c>
+      <c r="D52"/>
+      <c r="E52">
         <v>238000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>263000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>269000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>113000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>160000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>189000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>185000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>4926000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>4021000.0</v>
       </c>
-      <c r="L52"/>
-      <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
-      <c r="Q52">
+      <c r="Q52"/>
+      <c r="R52"/>
+      <c r="S52">
         <v>10077000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>4527000.0</v>
       </c>
-      <c r="S52"/>
-[...1 lines deleted...]
-      <c r="U52">
+      <c r="U52"/>
+      <c r="V52"/>
+      <c r="W52">
         <v>1375000.0</v>
       </c>
-      <c r="V52"/>
-      <c r="W52"/>
       <c r="X52"/>
-    </row>
-    <row r="53" spans="1:24">
+      <c r="Y52"/>
+      <c r="Z52"/>
+    </row>
+    <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
-      <c r="T53">
+      <c r="T53"/>
+      <c r="U53"/>
+      <c r="V53">
         <v>125352000.0</v>
       </c>
-      <c r="U53"/>
-      <c r="V53"/>
       <c r="W53"/>
-      <c r="X53">
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53">
         <v>52882000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:24">
+    <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
-    </row>
-    <row r="55" spans="1:24">
+      <c r="Y54"/>
+      <c r="Z54"/>
+    </row>
+    <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B55">
+        <v>60339000.0</v>
+      </c>
+      <c r="C55">
+        <v>55262000.0</v>
+      </c>
+      <c r="D55">
         <v>41511000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>45234000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>53377000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>58901000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>69386000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>76610000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>85443000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>94199000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>103064000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>112606000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>122102000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>134050999.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>148331000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>161708000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>178828000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>202473000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>81368000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>85881000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>208450954.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>71526000.0</v>
       </c>
-      <c r="V55"/>
-      <c r="W55"/>
       <c r="X55"/>
-    </row>
-    <row r="56" spans="1:24">
+      <c r="Y55"/>
+      <c r="Z55"/>
+    </row>
+    <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B56">
+        <v>56033000.0</v>
+      </c>
+      <c r="C56">
+        <v>50909000.0</v>
+      </c>
+      <c r="D56">
         <v>36903000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>40096000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>48403000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>53710000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>64094000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>71025000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>79690000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>88908000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>98215000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>107823000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>117138000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>128663999.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>143716000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>157031000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>173729000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>197485000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>76306000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>82526000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>1446520.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>68334000.0</v>
       </c>
-      <c r="V56"/>
-[...1 lines deleted...]
-      <c r="X56">
+      <c r="X56"/>
+      <c r="Y56"/>
+      <c r="Z56">
         <v>26441000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:24">
+    <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B57">
+        <v>10154000.0</v>
+      </c>
+      <c r="C57">
+        <v>11732000.0</v>
+      </c>
+      <c r="D57">
         <v>10168000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>7988000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>7979000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>8729000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>9959000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>8785000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>8767000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>8768000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>8211000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>8035000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>8001000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>8803000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>12459000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>10455000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>11414000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>15736000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>13814000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>4914000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>123628.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>4115999.0</v>
       </c>
-      <c r="V57"/>
-      <c r="W57"/>
       <c r="X57"/>
-    </row>
-    <row r="58" spans="1:24">
+      <c r="Y57"/>
+      <c r="Z57"/>
+    </row>
+    <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B58">
+        <v>25978000.0</v>
+      </c>
+      <c r="C58">
+        <v>14257000.0</v>
+      </c>
+      <c r="D58">
         <v>14639000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>10108000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>10263000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>9861000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>11064000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>9849000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>9805000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>9800000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>9297000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>9315000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>9365000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>10329000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>13348000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>11200000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>12265000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>16246000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>14332000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>5092000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>7368628.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>4294000.0</v>
       </c>
-      <c r="V58"/>
-      <c r="W58"/>
       <c r="X58"/>
-    </row>
-    <row r="59" spans="1:24">
+      <c r="Y58"/>
+      <c r="Z58"/>
+    </row>
+    <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
-    </row>
-    <row r="60" spans="1:24">
+      <c r="Y59"/>
+      <c r="Z59"/>
+    </row>
+    <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B60">
+        <v>34361000.0</v>
+      </c>
+      <c r="C60">
+        <v>41005000.0</v>
+      </c>
+      <c r="D60">
         <v>26872000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>35126000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>43114000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>49040000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>58322000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>66761000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>75638000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>84399000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>93767000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>103291000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>112737000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>123722000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>134983000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>150508000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>166563000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>186227000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>67036000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>80789000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>201082326.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>67232000.0</v>
       </c>
-      <c r="V60"/>
-[...1 lines deleted...]
-      <c r="X60">
+      <c r="X60"/>
+      <c r="Y60"/>
+      <c r="Z60">
         <v>28782000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:24">
+    <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
-    </row>
-    <row r="62" spans="1:24">
+      <c r="Y61"/>
+      <c r="Z61"/>
+    </row>
+    <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G32"/>
+  <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B2">
+        <v>6810000.0</v>
+      </c>
+      <c r="C2">
         <v>6999000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>6275000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5907000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2663000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>771000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>0.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B3">
+        <v>2201000.0</v>
+      </c>
+      <c r="C3">
         <v>1009000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1054000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1015000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>726000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>289000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>141000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:7">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B5">
-        <v>-43224000.0</v>
+        <v>-35574000.0</v>
       </c>
       <c r="C5">
-        <v>-48115000.0</v>
+        <v>-40720000.0</v>
       </c>
       <c r="D5">
-        <v>-73874000.0</v>
+        <v>-44238000.0</v>
       </c>
       <c r="E5">
-        <v>-64868000.0</v>
+        <v>-73164000.0</v>
       </c>
       <c r="F5">
+        <v>-64851000.0</v>
+      </c>
+      <c r="G5">
         <v>-23491000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-19968000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:7">
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B6">
-        <v>-42215000.0</v>
+        <v>-33373000.0</v>
       </c>
       <c r="C6">
-        <v>-47061000.0</v>
+        <v>-39711000.0</v>
       </c>
       <c r="D6">
-        <v>-72859000.0</v>
+        <v>-43184000.0</v>
       </c>
       <c r="E6">
-        <v>-64142000.0</v>
+        <v>-72149000.0</v>
       </c>
       <c r="F6">
+        <v>-64125000.0</v>
+      </c>
+      <c r="G6">
         <v>-23202000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-19827000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:7">
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
-    </row>
-    <row r="8" spans="1:7">
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B9">
+        <v>6753000.0</v>
+      </c>
+      <c r="C9">
         <v>5891000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>4757000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>907000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-1167000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-477000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>0.0</v>
       </c>
     </row>
-    <row r="10" spans="1:7">
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B10">
+        <v>-35574000.0</v>
+      </c>
+      <c r="C10">
         <v>-40720000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-44238000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-73164000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-64851000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-23427000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-19415000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>886105.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-710000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-18000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-70000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-630000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:7">
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>710000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>18000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>70000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>630000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B13">
+        <v>1023000.0</v>
+      </c>
+      <c r="C13">
         <v>2492000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>3478000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>761000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>18000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>70000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>630000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:7">
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
-    </row>
-    <row r="15" spans="1:7">
+      <c r="H14"/>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B15">
+        <v>-35574000.0</v>
+      </c>
+      <c r="C15">
         <v>-40720000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-44238000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-73164000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-64833000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-23357000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-18785000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:7">
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-73164000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-64851000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-23427000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-19415000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B17">
+        <v>-35574000.0</v>
+      </c>
+      <c r="C17">
         <v>-40720000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-46613000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-73164000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-64851000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-23427000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-19415000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:7">
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B18">
+        <v>1023000.0</v>
+      </c>
+      <c r="C18">
         <v>2492000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>3478000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>761000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>18000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>70000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>630000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>710000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>17000.0</v>
       </c>
-      <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B21">
+        <v>-37085000.0</v>
+      </c>
+      <c r="C21">
         <v>-43224000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-48115000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-73874000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-64868000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-23491000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-19968000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-    </row>
-    <row r="23" spans="1:7">
+      <c r="H22"/>
+    </row>
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B23">
+        <v>50648000.0</v>
+      </c>
+      <c r="C23">
         <v>56114000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>59147000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>80688000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>66364000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>23785000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>19968000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-    </row>
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B25">
+        <v>1090000.0</v>
+      </c>
+      <c r="C25">
         <v>1009000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1052000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1015000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>726000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>289000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>141000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B26">
+        <v>17451000.0</v>
+      </c>
+      <c r="C26">
         <v>22499000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>22493000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>28156000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>25842000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>14593000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>13390000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:7">
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B27">
+        <v>10134000.0</v>
+      </c>
+      <c r="C27">
         <v>9122000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>10103000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>14219000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>10362000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2500000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>768000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:7">
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B28">
+        <v>16253000.0</v>
+      </c>
+      <c r="C28">
         <v>17494000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>20276000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>32406000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>27497000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>5921000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>5810000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B29">
         <v>0.0</v>
       </c>
       <c r="C29">
         <v>0.0</v>
       </c>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:7">
+      <c r="H29">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B30">
+        <v>43838000.0</v>
+      </c>
+      <c r="C30">
         <v>49115000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>52872000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>74781000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>63701000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>23014000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>19968000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B31">
+        <v>1511000.0</v>
+      </c>
+      <c r="C31">
         <v>2504000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>3877000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>710000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>17000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>64000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>553000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B32">
+        <v>13563000.0</v>
+      </c>
+      <c r="C32">
         <v>12890000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>11032000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>6814000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1496000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>294000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X32"/>
+  <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="V1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="W1" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
-    </row>
-    <row r="2" spans="1:24">
+      <c r="Y1" t="s">
+        <v>86</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B2">
+        <v>1924000.0</v>
+      </c>
+      <c r="C2">
+        <v>2599000.0</v>
+      </c>
+      <c r="D2">
         <v>1589000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1368000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1254000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>1495000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1735000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1828000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>1941000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>1652000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1206000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>1937000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>1480000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>1124000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>1660000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>1698000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>1425000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>889000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>709000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>457000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>608000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>403000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>-100000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>234000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>234000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:24">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B3">
+        <v>274000.0</v>
+      </c>
+      <c r="C3">
+        <v>697000.0</v>
+      </c>
+      <c r="D3">
         <v>297000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>283000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>229000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>234000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>259000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>253000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>263000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>263000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>278000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>259000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>254000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>261000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>238000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>263000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>253000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>337000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>171000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>122000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>96000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>85000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>104000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>50000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>50000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-    </row>
-    <row r="5" spans="1:24">
+      <c r="Y4"/>
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B5">
+        <v>-8540000.0</v>
+      </c>
+      <c r="C5">
+        <v>-5912000.0</v>
+      </c>
+      <c r="D5">
         <v>-11019000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-9225000.0</v>
       </c>
-      <c r="D5">
-[...4 lines deleted...]
-      </c>
       <c r="F5">
-        <v>-10963000.0</v>
+        <v>-9418000.0</v>
       </c>
       <c r="G5">
-        <v>-10846000.0</v>
+        <v>-10390000.0</v>
       </c>
       <c r="H5">
-        <v>-10650000.0</v>
+        <v>-10326000.0</v>
       </c>
       <c r="I5">
-        <v>-11629000.0</v>
+        <v>-10156000.0</v>
       </c>
       <c r="J5">
-        <v>-11759000.0</v>
+        <v>-9848000.0</v>
       </c>
       <c r="K5">
-        <v>-11692000.0</v>
+        <v>-10684000.0</v>
       </c>
       <c r="L5">
-        <v>-13035000.0</v>
+        <v>-10757000.0</v>
       </c>
       <c r="M5">
+        <v>-10637000.0</v>
+      </c>
+      <c r="N5">
+        <v>-12160000.0</v>
+      </c>
+      <c r="O5">
         <v>-13059000.0</v>
       </c>
-      <c r="N5">
-[...4 lines deleted...]
-      </c>
       <c r="P5">
-        <v>-23771000.0</v>
+        <v>-13171000.0</v>
       </c>
       <c r="Q5">
-        <v>-26087000.0</v>
+        <v>-23159000.0</v>
       </c>
       <c r="R5">
-        <v>-16390000.0</v>
+        <v>-23775000.0</v>
       </c>
       <c r="S5">
-        <v>-14586000.0</v>
+        <v>-26085000.0</v>
       </c>
       <c r="T5">
+        <v>-16392000.0</v>
+      </c>
+      <c r="U5">
+        <v>-14580000.0</v>
+      </c>
+      <c r="V5">
         <v>-7805000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-6860000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-5675000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-5478000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-5478000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:24">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B6">
+        <v>-8266000.0</v>
+      </c>
+      <c r="C6">
+        <v>-5215000.0</v>
+      </c>
+      <c r="D6">
         <v>-10722000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-8942000.0</v>
       </c>
-      <c r="D6">
-[...4 lines deleted...]
-      </c>
       <c r="F6">
-        <v>-10704000.0</v>
+        <v>-9189000.0</v>
       </c>
       <c r="G6">
-        <v>-10593000.0</v>
+        <v>-10156000.0</v>
       </c>
       <c r="H6">
-        <v>-10387000.0</v>
+        <v>-10067000.0</v>
       </c>
       <c r="I6">
-        <v>-11366000.0</v>
+        <v>-9903000.0</v>
       </c>
       <c r="J6">
-        <v>-11481000.0</v>
+        <v>-9585000.0</v>
       </c>
       <c r="K6">
-        <v>-11433000.0</v>
+        <v>-10421000.0</v>
       </c>
       <c r="L6">
-        <v>-12781000.0</v>
+        <v>-10479000.0</v>
       </c>
       <c r="M6">
+        <v>-10378000.0</v>
+      </c>
+      <c r="N6">
+        <v>-11906000.0</v>
+      </c>
+      <c r="O6">
         <v>-12798000.0</v>
       </c>
-      <c r="N6">
-[...4 lines deleted...]
-      </c>
       <c r="P6">
-        <v>-23518000.0</v>
+        <v>-12933000.0</v>
       </c>
       <c r="Q6">
-        <v>-25750000.0</v>
+        <v>-22896000.0</v>
       </c>
       <c r="R6">
-        <v>-16219000.0</v>
+        <v>-23522000.0</v>
       </c>
       <c r="S6">
-        <v>-14464000.0</v>
+        <v>-25748000.0</v>
       </c>
       <c r="T6">
+        <v>-16221000.0</v>
+      </c>
+      <c r="U6">
+        <v>-14458000.0</v>
+      </c>
+      <c r="V6">
         <v>-7709000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-6775000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-5571000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-5428000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-5428000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:24">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
-    </row>
-    <row r="8" spans="1:24">
+      <c r="Y7"/>
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-    </row>
-    <row r="9" spans="1:24">
+      <c r="Y8"/>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B9">
+        <v>1979000.0</v>
+      </c>
+      <c r="C9">
+        <v>2694000.0</v>
+      </c>
+      <c r="D9">
         <v>1848000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>1328000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>883000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>826000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>1908000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>1803000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>1354000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>1034000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>1124000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>1444000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>1155000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>300000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>688000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-165000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>84000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-453000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-338000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-99000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-277000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-196000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>137000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-209000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-209000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:24">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B10">
+        <v>-8623000.0</v>
+      </c>
+      <c r="C10">
+        <v>-5912000.0</v>
+      </c>
+      <c r="D10">
         <v>-11019000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-9225000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-9418000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-10390000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-10326000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-10156000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-9848000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-10684000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-10757000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-10637000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-12160000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-13059000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-13171000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-23159000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-23775000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-26085000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-16392000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-14580000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-7794000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-6862000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-5672000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-5446500.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-5446500.0</v>
       </c>
     </row>
-    <row r="11" spans="1:24">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-      <c r="E11">
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11">
         <v>-219724.0</v>
       </c>
-      <c r="F11"/>
-[...1 lines deleted...]
-      <c r="H11">
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11">
         <v>219724.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>2926000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>-1021000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-1030000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-875000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-367000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-281000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-65000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>3000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>5000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-3000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-5000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-5000.0</v>
       </c>
-      <c r="U11"/>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
-    </row>
-    <row r="12" spans="1:24">
+      <c r="Y11"/>
+      <c r="Z11"/>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="B12"/>
+        <v>98</v>
+      </c>
+      <c r="B12">
+        <v>83000.0</v>
+      </c>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
-      <c r="F12"/>
+      <c r="F12">
+        <v>0.0</v>
+      </c>
       <c r="G12"/>
       <c r="H12"/>
-      <c r="I12">
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12">
         <v>875000.0</v>
       </c>
-      <c r="J12"/>
-[...1 lines deleted...]
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>875000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>203000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>170000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>32000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>1000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="S12">
         <v>5000.0</v>
       </c>
       <c r="T12">
+        <v>3000.0</v>
+      </c>
+      <c r="U12">
         <v>5000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
+        <v>5000.0</v>
+      </c>
+      <c r="W12">
         <v>4000.0</v>
       </c>
-      <c r="V12"/>
-      <c r="W12"/>
       <c r="X12"/>
-    </row>
-    <row r="13" spans="1:24">
+      <c r="Y12"/>
+      <c r="Z12"/>
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B13">
+        <v>254000.0</v>
+      </c>
+      <c r="C13">
+        <v>280000.0</v>
+      </c>
+      <c r="D13">
         <v>187000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>239000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>317000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>436000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>585000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>675000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>796000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>922000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>1021000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>1030000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>869000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>558000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>170000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>32000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>1000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="S13">
         <v>5000.0</v>
       </c>
       <c r="T13">
+        <v>3000.0</v>
+      </c>
+      <c r="U13">
         <v>5000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
+        <v>5000.0</v>
+      </c>
+      <c r="W13">
         <v>4000.0</v>
       </c>
-      <c r="V13"/>
-      <c r="W13"/>
       <c r="X13"/>
-    </row>
-    <row r="14" spans="1:24">
+      <c r="Y13"/>
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
-    </row>
-    <row r="15" spans="1:24">
+      <c r="Y14"/>
+      <c r="Z14"/>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B15">
+        <v>-8623000.0</v>
+      </c>
+      <c r="C15">
+        <v>-5912000.0</v>
+      </c>
+      <c r="D15">
         <v>-11019000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-9225000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-9418000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-10390000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-10326000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-10156000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-9848000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-10684000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-10757000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-10637000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-12160000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-13059000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-13171000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-23094000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-23778000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-26085000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-16392000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-14580000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-7794000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-6862000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-5672000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-5446500.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-5446500.0</v>
       </c>
     </row>
-    <row r="16" spans="1:24">
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-10637000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-12160000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-13059000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-13171000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-23159000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-23775000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-26085000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-16392000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-11187000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-7794000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-6862000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-5672000.0</v>
       </c>
-      <c r="W16"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:24">
+      <c r="Y16"/>
+      <c r="Z16"/>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B17">
+        <v>-8623000.0</v>
+      </c>
+      <c r="C17">
+        <v>-5912000.0</v>
+      </c>
+      <c r="D17">
         <v>-11019000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-9225000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-9418000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-10390000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-10326000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-10156000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-9848000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-10684000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-10757000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-10637000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-12160000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-13059000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-13171000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-23159000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-23775000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-62370587.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-16392000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-14580000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-7794000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-6862000.0</v>
       </c>
-      <c r="V17"/>
-      <c r="W17"/>
       <c r="X17"/>
-    </row>
-    <row r="18" spans="1:24">
+      <c r="Y17"/>
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B18">
+        <v>171000.0</v>
+      </c>
+      <c r="C18">
+        <v>280000.0</v>
+      </c>
+      <c r="D18">
         <v>187000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>239000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>317000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>436000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>585000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>675000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>796000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>922000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>1021000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>1030000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>869000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>558000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>170000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>32000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>1000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="S18">
         <v>5000.0</v>
       </c>
       <c r="T18">
+        <v>3000.0</v>
+      </c>
+      <c r="U18">
         <v>5000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
+        <v>5000.0</v>
+      </c>
+      <c r="W18">
         <v>4000.0</v>
       </c>
-      <c r="V18"/>
-      <c r="W18"/>
       <c r="X18"/>
-    </row>
-    <row r="19" spans="1:24">
+      <c r="Y18"/>
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19">
         <v>875000.0</v>
       </c>
-      <c r="M19"/>
-[...1 lines deleted...]
-      <c r="O19">
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19">
         <v>33000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-4000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>2503.0</v>
       </c>
-      <c r="R19"/>
-      <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-    </row>
-    <row r="20" spans="1:24">
+      <c r="Y19"/>
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-    </row>
-    <row r="21" spans="1:24">
+      <c r="Y20"/>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B21">
+        <v>-8558000.0</v>
+      </c>
+      <c r="C21">
+        <v>-7668000.0</v>
+      </c>
+      <c r="D21">
         <v>-8920000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-9595000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-10902000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-10765000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-10963000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-10846000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-10650000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-11629000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-11759000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-11692000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-13035000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-13629000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-13282000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-23192000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-23771000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-26087000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-16390000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-14586000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-7805000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-6860000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-5675000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-5478000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-5478000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:24">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
-    </row>
-    <row r="23" spans="1:24">
+      <c r="Y22"/>
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B23">
+        <v>12461000.0</v>
+      </c>
+      <c r="C23">
+        <v>12961000.0</v>
+      </c>
+      <c r="D23">
         <v>12357000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>12291000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>13039000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>13086000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>14606000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>14477000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>13945000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>14315000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>14089000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>15073000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>15670000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>15053000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>15630000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>24725000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>25280000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>26523000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>16761000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>14944000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>8136000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>7067000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>5712000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>5503000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>5503000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-    </row>
-    <row r="25" spans="1:24">
+      <c r="Y24"/>
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B25">
+        <v>274000.0</v>
+      </c>
+      <c r="C25">
+        <v>281000.0</v>
+      </c>
+      <c r="D25">
         <v>297000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>283000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>229000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>234000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>259000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>253000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>263000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>263000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>278000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>259000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>254000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>261000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>238000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>263000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>253000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>337000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>171000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>122000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>96000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>85000.0</v>
       </c>
-      <c r="V25"/>
-      <c r="W25"/>
       <c r="X25"/>
-    </row>
-    <row r="26" spans="1:24">
+      <c r="Y25"/>
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B26">
+        <v>3845000.0</v>
+      </c>
+      <c r="C26">
+        <v>3825000.0</v>
+      </c>
+      <c r="D26">
         <v>4048000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>4541000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>5037000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>5105000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>5865000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>5959000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>5570000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>5962000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>5739000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>5331000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>5461000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>5219000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>7338000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>7265000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>8334000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>8893000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>6438000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>6037000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>4474000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>3551000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>3810000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>3616000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>3616000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:24">
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B27">
+        <v>2562000.0</v>
+      </c>
+      <c r="C27">
+        <v>2503000.0</v>
+      </c>
+      <c r="D27">
         <v>2568000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>2523000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>2540000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>2353000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>2496000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>2269000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>2004000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>2528000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>2529000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>2499000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>2547000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>2874000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>3434000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>3750000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>4161000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>4592000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>2787000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>1787000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>1196000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>973000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>712000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>407500.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>407500.0</v>
       </c>
     </row>
-    <row r="28" spans="1:24">
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B28">
+        <v>4130000.0</v>
+      </c>
+      <c r="C28">
+        <v>4034000.0</v>
+      </c>
+      <c r="D28">
         <v>4152000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>3859000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>4208000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>4133000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>4510000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>4421000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>4430000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>4173000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>4615000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>5306000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>6182000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>5836000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>3198000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>12012000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>11360000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>12149000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>6827000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>6663000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>1858000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>2140000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>1290000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>1245500.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>1245500.0</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B29">
         <v>0.0</v>
       </c>
       <c r="C29">
         <v>0.0</v>
       </c>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
         <v>0.0</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
       <c r="I29">
         <v>0.0</v>
       </c>
@@ -7483,2772 +8077,3001 @@
       </c>
       <c r="N29">
         <v>0.0</v>
       </c>
       <c r="O29">
         <v>0.0</v>
       </c>
       <c r="P29">
         <v>0.0</v>
       </c>
       <c r="Q29">
         <v>0.0</v>
       </c>
       <c r="R29">
         <v>0.0</v>
       </c>
       <c r="S29">
         <v>0.0</v>
       </c>
       <c r="T29">
         <v>0.0</v>
       </c>
       <c r="U29">
         <v>0.0</v>
       </c>
-      <c r="V29"/>
-      <c r="W29"/>
+      <c r="V29">
+        <v>0.0</v>
+      </c>
+      <c r="W29">
+        <v>0.0</v>
+      </c>
       <c r="X29"/>
-    </row>
-    <row r="30" spans="1:24">
+      <c r="Y29"/>
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B30">
+        <v>10537000.0</v>
+      </c>
+      <c r="C30">
+        <v>10362000.0</v>
+      </c>
+      <c r="D30">
         <v>10768000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>10923000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>11785000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>11591000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>12871000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>12649000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>12004000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>12663000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>12883000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>13136000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>14190000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>13929000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>13970000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>23027000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>23855000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>25634000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>16052000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>14487000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>7528000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>6664000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>5812000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>5269000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>5269000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:24">
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B31">
+        <v>-65000.0</v>
+      </c>
+      <c r="C31">
+        <v>1756000.0</v>
+      </c>
+      <c r="D31">
         <v>-2099000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>370000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>1484000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>375000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>637000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>690000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>802000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>945000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>1002000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>1055000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>875000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>570000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>111000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>33000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-4000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>2000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-2000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>6000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>11000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-2000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>3000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>31500.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>31500.0</v>
       </c>
     </row>
-    <row r="32" spans="1:24">
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B32">
+        <v>3903000.0</v>
+      </c>
+      <c r="C32">
+        <v>5293000.0</v>
+      </c>
+      <c r="D32">
         <v>3437000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>2696000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>2137000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>2321000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>3643000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>3631000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>3295000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>2686000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>2330000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>3381000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>2635000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>1424000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>2348000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>1533000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>1509000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>436000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>371000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>358000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>331000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>207000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>37000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>25000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>25000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G30"/>
+  <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B2">
+        <v>37673000.0</v>
+      </c>
+      <c r="C2">
         <v>75804000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>118243000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>191160000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>64286000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>26441000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>40321000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B3">
+        <v>1185000</v>
+      </c>
+      <c r="C3">
         <v>383000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>804000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>585000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2711000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1568000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>244000</v>
       </c>
     </row>
-    <row r="4" spans="1:7">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>-72917000.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>126874000.0</v>
       </c>
-      <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>-3340000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>1170000.0</v>
       </c>
-      <c r="F5"/>
       <c r="G5"/>
-    </row>
-    <row r="6" spans="1:7">
+      <c r="H5"/>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B6">
+        <v>-1631000.0</v>
+      </c>
+      <c r="C6">
         <v>-38131000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-42439000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-72917000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>126874000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>37845000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-13880000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:7">
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B7">
+        <v>4412000.0</v>
+      </c>
+      <c r="C7">
         <v>-3622000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-3615000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-10933000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>8973000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>327000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>2000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:7">
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>-1584000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>1332000.0</v>
       </c>
-      <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B9">
+        <v>1783000.0</v>
+      </c>
+      <c r="C9">
         <v>-2767000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-1574000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-1550000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>981000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-956000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>309000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:7">
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B10">
+        <v>-1475000.0</v>
+      </c>
+      <c r="C10">
         <v>562000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-2209000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-312000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-2667000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-1931000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-651000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-5697000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>3570000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1391000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>467000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:7">
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>10743000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>7970000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1286000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>900000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-6630000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>8540000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>390000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-123000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:7">
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B14">
+        <v>1090000.0</v>
+      </c>
+      <c r="C14">
         <v>1009000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1054000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1015000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>726000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>289000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>141000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:7">
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
-    </row>
-    <row r="16" spans="1:7">
+      <c r="H15"/>
+    </row>
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B16">
+        <v>36042000.0</v>
+      </c>
+      <c r="C16">
         <v>37673000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>75804000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>118243000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>191160000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>64286000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>26441000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B18">
+        <v>-29133000.0</v>
+      </c>
+      <c r="C18">
         <v>-39150000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-42613000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-72924000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-49893000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-23093000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-18616000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>136</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-383000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-704000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-585000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-2711000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-1568000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-244000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:7">
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B20">
+        <v>27009000.0</v>
+      </c>
+      <c r="C20">
         <v>848000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
         <v>30468000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>59769000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>0.0</v>
       </c>
     </row>
-    <row r="21" spans="1:7">
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
-      <c r="D21">
+      <c r="D21"/>
+      <c r="E21">
         <v>0.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-178000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>178000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B22">
+        <v>-35574000.0</v>
+      </c>
+      <c r="C22">
         <v>-40720000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-44238000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-73164000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-64851000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-23427000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-19415000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B23">
+        <v>27502000.0</v>
+      </c>
+      <c r="C23">
         <v>171000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>174000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>7000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>176945000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>60760000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>5736000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-    </row>
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B25">
+        <v>-677000.0</v>
+      </c>
+      <c r="C25">
         <v>204000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>249000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>91000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1069000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>169000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>4000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>7000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>35474000.0</v>
       </c>
-      <c r="F26"/>
       <c r="G26"/>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B27">
+        <v>2801000.0</v>
+      </c>
+      <c r="C27">
         <v>4362000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>4741000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>10652000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>6901000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1117000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>896000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:7">
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B28">
+        <v>27502000.0</v>
+      </c>
+      <c r="C28">
         <v>1019000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>174000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>7000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>176767000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>60938000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4736000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B29">
+        <v>-27948000.0</v>
+      </c>
+      <c r="C29">
         <v>-38767000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-41809000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-72339000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-47182000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-21525000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-18372000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B30">
+        <v>-1185000.0</v>
+      </c>
+      <c r="C30">
         <v>-383000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-804000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-585000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-2711000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-1568000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-244000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X30"/>
+  <dimension ref="A1:Z30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="V1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="W1" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
-    </row>
-    <row r="2" spans="1:24">
+      <c r="Y1" t="s">
+        <v>86</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B2">
+        <v>36042000.0</v>
+      </c>
+      <c r="C2">
+        <v>22030000.0</v>
+      </c>
+      <c r="D2">
         <v>25578000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>33534000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>37673000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>45984000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>53809000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>63204000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>75804000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>85972000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>94917000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>104740000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>118243000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>133741000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>146708000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>163563000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>191160000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>525404.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>78682000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>868003.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>64286000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>13566000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>18466000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>22453500.0</v>
       </c>
-      <c r="X2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:24">
+      <c r="Z2"/>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B3">
+        <v>242000</v>
+      </c>
+      <c r="C3">
+        <v>63000</v>
+      </c>
+      <c r="D3">
         <v>130000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>520000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>472000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>8000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>159000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>71000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>145000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>258000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>263000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>222000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>61000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>158000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>173000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>54000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>308000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>2711003</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>1061000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>505000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>170000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>773000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>547000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>124000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>124000</v>
       </c>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
         <v>-13503000.0</v>
       </c>
-      <c r="M4"/>
-[...1 lines deleted...]
-      <c r="O4">
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4">
         <v>-16855000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-27597000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>126348596.0</v>
       </c>
-      <c r="R4"/>
-      <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-    </row>
-    <row r="5" spans="1:24">
+      <c r="Y4"/>
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
         <v>95000.0</v>
       </c>
-      <c r="M5"/>
-[...1 lines deleted...]
-      <c r="O5">
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5">
         <v>-456000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-2317000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>1586692.0</v>
       </c>
-      <c r="R5"/>
-      <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
-    </row>
-    <row r="6" spans="1:24">
+      <c r="Y5"/>
+      <c r="Z5"/>
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B6">
+        <v>5236000.0</v>
+      </c>
+      <c r="C6">
+        <v>14012000.0</v>
+      </c>
+      <c r="D6">
         <v>-3548000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-7956000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-4139000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-8311000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-7825000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-9395000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-12600000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-10168000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-8945000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-9823000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-13503000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-15498000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-12967000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-16855000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-27597000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>190634596.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-9740000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-120091.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>23554000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>50720000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-4900000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-3987500.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-3987500.0</v>
       </c>
     </row>
-    <row r="7" spans="1:24">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B7">
+        <v>-1575000.0</v>
+      </c>
+      <c r="C7">
+        <v>1190000.0</v>
+      </c>
+      <c r="D7">
         <v>2093000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>527000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>602000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>703000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>404000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-738000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-3991000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-981000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>595000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-516000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-2713000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-4425000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>2491000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-1119000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-7880000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>7436293.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>4915000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>1391000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-133000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-1303000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>112000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-17500.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-17500.0</v>
       </c>
     </row>
-    <row r="8" spans="1:24">
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8">
         <v>-867000.0</v>
       </c>
-      <c r="M8"/>
-[...1 lines deleted...]
-      <c r="O8">
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8">
         <v>-44000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>-1378000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>1332000.0</v>
       </c>
-      <c r="R8"/>
-      <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-    </row>
-    <row r="9" spans="1:24">
+      <c r="Y8"/>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B9">
+        <v>725000.0</v>
+      </c>
+      <c r="C9">
+        <v>-213000.0</v>
+      </c>
+      <c r="D9">
         <v>640000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>318000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>1038000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>759000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-1575000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-1251000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-2107000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-1012000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>1492000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-928000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-1126000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>1620000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-715000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-683000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-1765000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>387000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-503000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>173000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>407000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-1276000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-50000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-4000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-4000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:24">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B10">
+        <v>763000.0</v>
+      </c>
+      <c r="C10">
+        <v>-1254000.0</v>
+      </c>
+      <c r="D10">
         <v>-954000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-460000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>1193000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>1141000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>421000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-167000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-833000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>285000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-957000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-415000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-1122000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-620000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>644000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-108000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-228000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-1603000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-615000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>223000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-672000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-527000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-155000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-300000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-300000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:24">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>-41000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-817000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>30000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-687000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-509000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-3955000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-3166000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>6308000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>214000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>769000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-162000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>395000.0</v>
       </c>
-      <c r="W11"/>
-[...2 lines deleted...]
-    <row r="12" spans="1:24">
+      <c r="Y11"/>
+      <c r="Z11"/>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>1135000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>1126000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1878000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-2352000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>7102000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>4111000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>4813000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>1363000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>897000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>345000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>266000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>145000.0</v>
       </c>
-      <c r="W12"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:24">
+      <c r="Y12"/>
+      <c r="Z12"/>
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>820000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>820000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-5174000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>3606000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>152000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-5214000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>7225000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-266000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>790500.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>261000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-500000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>317000.0</v>
       </c>
-      <c r="W13"/>
-[...2 lines deleted...]
-    <row r="14" spans="1:24">
+      <c r="Y13"/>
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B14">
+        <v>515000.0</v>
+      </c>
+      <c r="C14">
+        <v>281000.0</v>
+      </c>
+      <c r="D14">
         <v>297000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>283000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>229000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>234000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>259000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>253000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>263000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>263000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>278000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>259000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>254000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>261000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>238000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>263000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>253000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>337000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>171000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>122000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>96000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>85000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>104000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>50000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>50000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:24">
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
-    </row>
-    <row r="16" spans="1:24">
+      <c r="Y15"/>
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B16">
+        <v>41278000.0</v>
+      </c>
+      <c r="C16">
+        <v>36042000.0</v>
+      </c>
+      <c r="D16">
         <v>22030000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>25578000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>33534000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>37673000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>45984000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>53809000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>63204000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>75804000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>85972000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>94917000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>104740000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>118243000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>133741000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>146708000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>163563000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>191160000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>68942000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>747912.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>87840000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>64286000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>13566000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>18466000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-3987500.0</v>
       </c>
     </row>
-    <row r="17" spans="1:24">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-    </row>
-    <row r="18" spans="1:24">
+      <c r="Y17"/>
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B18">
+        <v>-9250000.0</v>
+      </c>
+      <c r="C18">
+        <v>-5270000.0</v>
+      </c>
+      <c r="D18">
         <v>-5712000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-8430000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-9721000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-8365000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-8676000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-9454000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-12655000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-10196000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-8984000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-9881000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-13552000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-15503000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-12967000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-16857000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-27597000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-48934800.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-11004000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-12123000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-7656000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-8587000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-5463000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-4521500.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-4521500.0</v>
       </c>
     </row>
-    <row r="19" spans="1:24">
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>136</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
         <v>-130000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-520000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-472000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-8000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-159000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-71000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-145000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-258000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-263000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-222000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-61000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-158000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-173000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>54000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-308000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-975000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-1061000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-505000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-170000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-773000.0</v>
       </c>
-      <c r="V19"/>
-      <c r="W19"/>
       <c r="X19"/>
-    </row>
-    <row r="20" spans="1:24">
+      <c r="Y19"/>
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B20">
+        <v>803000.0</v>
+      </c>
+      <c r="C20">
+        <v>18919000.0</v>
+      </c>
+      <c r="D20">
         <v>2071000.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>470000.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>5549000.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>43000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>805000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>0.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>0.0</v>
       </c>
-      <c r="I20"/>
-      <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
-[...4 lines deleted...]
-      </c>
+      <c r="M20"/>
+      <c r="N20"/>
       <c r="O20">
         <v>0.0</v>
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
         <v>0.0</v>
       </c>
       <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20"/>
+      <c r="T20">
+        <v>0.0</v>
+      </c>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-    </row>
-    <row r="21" spans="1:24">
+      <c r="Y20"/>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>138</v>
+      </c>
+      <c r="B21">
+        <v>13641000.0</v>
+      </c>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
-      <c r="F21"/>
+      <c r="F21">
+        <v>0.0</v>
+      </c>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
-      <c r="Q21">
-[...4 lines deleted...]
-      </c>
+      <c r="Q21"/>
+      <c r="R21"/>
       <c r="S21">
         <v>-178000.0</v>
       </c>
       <c r="T21">
         <v>-178000.0</v>
       </c>
       <c r="U21">
+        <v>-178000.0</v>
+      </c>
+      <c r="V21">
+        <v>-178000.0</v>
+      </c>
+      <c r="W21">
         <v>-889000.0</v>
       </c>
-      <c r="V21"/>
-      <c r="W21"/>
       <c r="X21"/>
-    </row>
-    <row r="22" spans="1:24">
+      <c r="Y21"/>
+      <c r="Z21"/>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B22">
+        <v>-8623000.0</v>
+      </c>
+      <c r="C22">
+        <v>-5912000.0</v>
+      </c>
+      <c r="D22">
         <v>-11019000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-9225000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-9418000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-10390000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-10326000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-10156000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-9848000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-10684000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-10757000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-10637000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-12160000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-13059000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-13171000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-23159000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-23775000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-26085000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-16392000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-14580000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-7794000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-6862000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-5672000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-5446500.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-5446500.0</v>
       </c>
     </row>
-    <row r="23" spans="1:24">
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B23">
+        <v>14486000.0</v>
+      </c>
+      <c r="C23">
+        <v>19282000.0</v>
+      </c>
+      <c r="D23">
         <v>2164000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>474000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>162000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>11000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>851000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>59000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>55000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>28000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>39000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>58000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>49000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>5000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-173000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>2000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>2000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>144987000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>1264000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>2816000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>31210000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>60196000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>563000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>534000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>534000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-    </row>
-    <row r="25" spans="1:24">
+      <c r="Y24"/>
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B25">
+        <v>28000.0</v>
+      </c>
+      <c r="C25">
+        <v>-1458000.0</v>
+      </c>
+      <c r="D25">
         <v>2430000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-42000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-1607000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>42000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>44000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>84000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>34000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>13000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>21000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>102000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>85000.0</v>
       </c>
       <c r="N25">
         <v>2000.0</v>
       </c>
       <c r="O25">
-        <v>2000.0</v>
+        <v>85000.0</v>
       </c>
       <c r="P25">
         <v>2000.0</v>
       </c>
       <c r="Q25">
-        <v>-27912090.0</v>
+        <v>2000.0</v>
       </c>
       <c r="R25">
         <v>2000.0</v>
       </c>
       <c r="S25">
+        <v>-27912090.0</v>
+      </c>
+      <c r="T25">
+        <v>2000.0</v>
+      </c>
+      <c r="U25">
         <v>-40000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>78000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>6000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>233000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>741500.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>741500.0</v>
       </c>
     </row>
-    <row r="26" spans="1:24">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26">
         <v>49000.0</v>
       </c>
-      <c r="M26"/>
-[...3 lines deleted...]
-      </c>
+      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26">
+        <v>2000.0</v>
+      </c>
+      <c r="R26"/>
+      <c r="S26">
         <v>29812018.0</v>
       </c>
-      <c r="R26"/>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-    </row>
-    <row r="27" spans="1:24">
+      <c r="Y26"/>
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B27">
+        <v>647000.0</v>
+      </c>
+      <c r="C27">
+        <v>692000.0</v>
+      </c>
+      <c r="D27">
         <v>617000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>547000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>945000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>1054000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>1102000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>1174000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>1032000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>1288000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>1194000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>1133000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>1126000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>1793000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>-2354000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>7102000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>4111000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>3770000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>1375000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>1489000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>267000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>260000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>307000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>275000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>275000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:24">
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B28">
+        <v>14486000.0</v>
+      </c>
+      <c r="C28">
+        <v>19282000.0</v>
+      </c>
+      <c r="D28">
         <v>2164000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>474000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>5582000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>54000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>851000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>59000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>55000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>28000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>39000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>58000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>49000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>5000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>5000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>2000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-2000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-31716607.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>1264000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>2965000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>31210000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>59307000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>563000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>534000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>534000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B29">
+        <v>-9008000.0</v>
+      </c>
+      <c r="C29">
+        <v>-5207000.0</v>
+      </c>
+      <c r="D29">
         <v>-5582000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-7910000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-9249000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-8357000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-8517000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-9383000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-12510000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-9938000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-8721000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-9659000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-13491000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-15345000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-12794000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-16911000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-27289000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-46223797.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-9943000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-11618000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-7486000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-7814000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-4916000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-4397500.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-4397500.0</v>
       </c>
     </row>
-    <row r="30" spans="1:24">
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B30">
+        <v>-242000.0</v>
+      </c>
+      <c r="C30">
+        <v>-63000.0</v>
+      </c>
+      <c r="D30">
         <v>-130000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-520000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-472000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-8000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-159000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-71000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-145000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-258000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-263000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-222000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-61000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-158000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-173000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>54000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-308000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>204289000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-1061000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-505000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-170000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-773000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-547000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-124000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-124000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>