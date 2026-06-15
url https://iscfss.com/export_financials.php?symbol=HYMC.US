--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="166">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -241,50 +244,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -887,16237 +893,17042 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L62"/>
+  <dimension ref="A1:M62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12">
+    <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
-    </row>
-    <row r="2" spans="1:12">
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B2">
+        <v>4415000.0</v>
+      </c>
+      <c r="C2">
         <v>2389000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1631000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5644000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>9430000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>12280000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>10746000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3824000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2551000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>35608000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>67958000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>60292000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:12">
+    <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
-    </row>
-    <row r="4" spans="1:12">
+      <c r="M3"/>
+    </row>
+    <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-    </row>
-    <row r="5" spans="1:12">
+      <c r="M4"/>
+    </row>
+    <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>0.0</v>
       </c>
-      <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5">
         <v>1674000.0</v>
       </c>
-      <c r="L5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:12">
+      <c r="M5"/>
+    </row>
+    <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
-    </row>
-    <row r="7" spans="1:12">
+      <c r="M6"/>
+    </row>
+    <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B7">
+        <v>39000.0</v>
+      </c>
+      <c r="C7">
         <v>9000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>33000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>11000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>339000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>0.0</v>
       </c>
-      <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
-    </row>
-    <row r="8" spans="1:12">
+      <c r="M7"/>
+    </row>
+    <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B8">
-        <v>21000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="C8">
         <v>21000.0</v>
       </c>
       <c r="D8">
+        <v>21000.0</v>
+      </c>
+      <c r="E8">
         <v>20000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000.0</v>
       </c>
       <c r="F8">
         <v>6000.0</v>
       </c>
       <c r="G8">
+        <v>6000.0</v>
+      </c>
+      <c r="H8">
         <v>0.0</v>
       </c>
-      <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-    </row>
-    <row r="9" spans="1:12">
+      <c r="M8"/>
+    </row>
+    <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>733437000.0</v>
       </c>
-      <c r="E9"/>
       <c r="F9"/>
-      <c r="G9">
+      <c r="G9"/>
+      <c r="H9">
         <v>711410.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>3322210.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>24430.0</v>
       </c>
-      <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-    </row>
-    <row r="10" spans="1:12">
+      <c r="M9"/>
+    </row>
+    <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B10">
+        <v>181738000.0</v>
+      </c>
+      <c r="C10">
         <v>49560000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>106210000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>141984000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>12342000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>56363000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>9490000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>9138000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>24945.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>7575000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>81470000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>347047000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:12">
+    <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-    </row>
-    <row r="12" spans="1:12">
+      <c r="M11"/>
+    </row>
+    <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B12">
+        <v>182514000.0</v>
+      </c>
+      <c r="C12">
         <v>50014000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>106210000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>141984000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>12342000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>56363000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>9490000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>9677000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>24945.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>8799000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>83155000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>347708000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:12">
+    <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B13">
-        <v>21000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="C13">
         <v>21000.0</v>
       </c>
       <c r="D13">
+        <v>21000.0</v>
+      </c>
+      <c r="E13">
         <v>20000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000.0</v>
       </c>
       <c r="F13">
         <v>6000.0</v>
       </c>
       <c r="G13">
+        <v>6000.0</v>
+      </c>
+      <c r="H13">
         <v>203079434.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>3000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>575.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>126000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>104000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>90000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:12">
+    <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B14">
+        <v>43260501.0</v>
+      </c>
+      <c r="C14">
         <v>23176014.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>21113516.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>16977305.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>6010150.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>3483321.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>30156.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>264519.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>2600000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>10591500.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>10082900.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>91030000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:12">
+    <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>20000.0</v>
       </c>
-      <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>6000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>203079500.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>200468700.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>580.0</v>
       </c>
-      <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-    </row>
-    <row r="16" spans="1:12">
+      <c r="M15"/>
+    </row>
+    <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>1550000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1050000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>125000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>124000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>-134654551.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-2551000.0</v>
       </c>
-      <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-    </row>
-    <row r="17" spans="1:12">
+      <c r="M16"/>
+    </row>
+    <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
-    </row>
-    <row r="18" spans="1:12">
+      <c r="M17"/>
+    </row>
+    <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
-      <c r="G18">
+      <c r="G18"/>
+      <c r="H18">
         <v>5083000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>1158000.0</v>
       </c>
-      <c r="I18"/>
-      <c r="J18">
+      <c r="J18"/>
+      <c r="K18">
         <v>10352000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
-    </row>
-    <row r="19" spans="1:12">
+      <c r="M18"/>
+    </row>
+    <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-    </row>
-    <row r="20" spans="1:12">
+      <c r="M19"/>
+    </row>
+    <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-    </row>
-    <row r="21" spans="1:12">
+      <c r="M20"/>
+    </row>
+    <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-    </row>
-    <row r="22" spans="1:12">
+      <c r="M21"/>
+    </row>
+    <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B22">
+        <v>1416000.0</v>
+      </c>
+      <c r="C22">
         <v>1354000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1834000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>2808000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>11069000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>12867000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>4453000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>2060000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1884000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>235401000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>232914000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>148906000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:12">
+    <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B23">
+        <v>263027000.0</v>
+      </c>
+      <c r="C23">
         <v>140135000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>201693000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>248954000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>142324000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>232626000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>134637000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>99744000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>191445.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>941238000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1512601000.0</v>
       </c>
-      <c r="L23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:12">
+      <c r="M23">
+        <v>1233224000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>35</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>124945000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>142617000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>132690000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>143638000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>142665000.0</v>
       </c>
-      <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-    </row>
-    <row r="25" spans="1:12">
+      <c r="M24"/>
+    </row>
+    <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>132690000.0</v>
       </c>
-      <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-    </row>
-    <row r="26" spans="1:12">
+      <c r="M25"/>
+    </row>
+    <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B26">
+        <v>0.0</v>
+      </c>
+      <c r="C26">
         <v>151000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>0.0</v>
       </c>
-      <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-    </row>
-    <row r="27" spans="1:12">
+      <c r="M26"/>
+    </row>
+    <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
-    </row>
-    <row r="28" spans="1:12">
+      <c r="M27"/>
+    </row>
+    <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B28">
+        <v>-181699000.0</v>
+      </c>
+      <c r="C28">
         <v>75448000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>36570000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-9155000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>131078000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>91422000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>544475000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>418449000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>118751.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>429588000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>539582000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-347047000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:12">
+    <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B29">
+        <v>213695000.0</v>
+      </c>
+      <c r="C29">
         <v>91584000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>155403000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>196124000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>91810000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>179729000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>114714000.0</v>
       </c>
-      <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
-    </row>
-    <row r="30" spans="1:12">
+      <c r="M29"/>
+    </row>
+    <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B30">
+        <v>609000.0</v>
+      </c>
+      <c r="C30">
         <v>369000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2197000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>4760000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1530000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>426000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>97000.0</v>
       </c>
-      <c r="H30"/>
-      <c r="I30">
+      <c r="I30"/>
+      <c r="J30">
         <v>1.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>3755000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>8227000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>55976000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:12">
+    <row r="31" spans="1:13">
       <c r="A31" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>63306000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-68494000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>16617000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-439251000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-340356000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-284553000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>277558000.0</v>
       </c>
-      <c r="K31"/>
       <c r="L31"/>
-    </row>
-    <row r="32" spans="1:12">
+      <c r="M31"/>
+    </row>
+    <row r="32" spans="1:13">
       <c r="A32" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B32">
+        <v>179758000.0</v>
+      </c>
+      <c r="C32">
         <v>48806000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>101821000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>140359000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>6124000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>90319000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-530746000.0</v>
       </c>
-      <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
-    </row>
-    <row r="33" spans="1:12">
+      <c r="M32"/>
+    </row>
+    <row r="33" spans="1:13">
       <c r="A33" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B33">
+        <v>53005000.0</v>
+      </c>
+      <c r="C33">
         <v>85535000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>88126000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>96562000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>104935000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>120626000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>95887000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>81255000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>166500.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>642391000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1108833000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>584427000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:12">
+    <row r="34" spans="1:13">
       <c r="A34" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
-      <c r="D34">
+      <c r="D34"/>
+      <c r="E34">
         <v>40925000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>-1000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>29839000.0</v>
       </c>
-      <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-    </row>
-    <row r="35" spans="1:12">
+      <c r="M34"/>
+    </row>
+    <row r="35" spans="1:13">
       <c r="A35" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B35">
+        <v>41598000.0</v>
+      </c>
+      <c r="C35">
         <v>167756000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>177291000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>173615000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>179553000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>194328000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>4392000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>302051000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>377946000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>71304000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>579434000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>411364000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:12">
+    <row r="36" spans="1:13">
       <c r="A36" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B36">
+        <v>25386000.0</v>
+      </c>
+      <c r="C36">
         <v>33796000.0</v>
       </c>
-      <c r="C36">
-[...1 lines deleted...]
-      </c>
       <c r="D36">
-        <v>41730000.0</v>
+        <v>8695000.0</v>
       </c>
       <c r="E36">
-        <v>46451000.0</v>
+        <v>7748000.0</v>
       </c>
       <c r="F36">
+        <v>12158000.0</v>
+      </c>
+      <c r="G36">
         <v>60403000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>24886000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>39851000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>-44596500.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>150790000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>170089000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-584427000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:12">
+    <row r="37" spans="1:13">
       <c r="A37" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
-    </row>
-    <row r="38" spans="1:12">
+      <c r="M37"/>
+    </row>
+    <row r="38" spans="1:13">
       <c r="A38" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="B38"/>
+        <v>49</v>
+      </c>
+      <c r="B38">
+        <v>25483000.0</v>
+      </c>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>46100000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>118913000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>60403000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>64363000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>39851000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>43794000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>150790000.0</v>
       </c>
-      <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>84784000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:12">
+    <row r="39" spans="1:13">
       <c r="A39" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="B39">
+        <v>50</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39">
         <v>2863000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>3326000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>2840000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>12448000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>42344000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>24710000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>6752000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>-1884000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>50892000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>79472000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>11423000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:12">
+    <row r="40" spans="1:13">
       <c r="A40" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B40">
+        <v>3288000.0</v>
+      </c>
+      <c r="C40">
         <v>3342000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>8410000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>5104000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>21999000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>4157000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>4785000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>2283551.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>-2572467.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>13489000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>11265000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>37036000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:12">
+    <row r="41" spans="1:13">
       <c r="A41" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>40925000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>35576000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>51663000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>4392000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>5850000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>21566000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>30931000.0</v>
       </c>
-      <c r="K41"/>
       <c r="L41"/>
-    </row>
-    <row r="42" spans="1:12">
+      <c r="M41"/>
+    </row>
+    <row r="42" spans="1:13">
       <c r="A42" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B42">
+        <v>1040417000.0</v>
+      </c>
+      <c r="C42">
         <v>752630000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>737810000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>733437000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>540823000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>537370000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>5187000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>5184000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>24425.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>771205000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>750119000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>596137000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:12">
+    <row r="43" spans="1:13">
       <c r="A43" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
-    </row>
-    <row r="44" spans="1:12">
+      <c r="M43"/>
+    </row>
+    <row r="44" spans="1:13">
       <c r="A44" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
-    </row>
-    <row r="45" spans="1:12">
+      <c r="M44"/>
+    </row>
+    <row r="45" spans="1:13">
       <c r="A45" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B45">
+        <v>91730000.0</v>
+      </c>
+      <c r="C45">
         <v>87861000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>87105000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>54832000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>88248000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>60223000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>48732000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
-    </row>
-    <row r="46" spans="1:12">
+      <c r="M45"/>
+    </row>
+    <row r="46" spans="1:13">
       <c r="A46" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B46">
+        <v>53005000.0</v>
+      </c>
+      <c r="C46">
         <v>51588000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>53091000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>54832000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>58484000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>60223000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>31524000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>41404000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>44763000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>491601000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>938744000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>582653000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:12">
+    <row r="47" spans="1:13">
       <c r="A47" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>54832000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>58484000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>60223000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>31524000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>41404000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>44763000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>491601000.0</v>
       </c>
-      <c r="K47"/>
       <c r="L47"/>
-    </row>
-    <row r="48" spans="1:12">
+      <c r="M47"/>
+    </row>
+    <row r="48" spans="1:13">
       <c r="A48" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B48">
+        <v>-826730000.0</v>
+      </c>
+      <c r="C48">
         <v>-786066000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-725175000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-670151000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-609323000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-520759000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-444438000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-345543000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-2784.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-493773000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>25152000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>23747000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:12">
+    <row r="49" spans="1:13">
       <c r="A49" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>-670151000.0</v>
       </c>
-      <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-    </row>
-    <row r="50" spans="1:12">
+      <c r="M49"/>
+    </row>
+    <row r="50" spans="1:13">
       <c r="A50" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="B50">
+        <v>61</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50">
         <v>54000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>130000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>128000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>16666000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>5120000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>553965000.0</v>
       </c>
-      <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
-    </row>
-    <row r="51" spans="1:12">
+      <c r="M50"/>
+    </row>
+    <row r="51" spans="1:13">
       <c r="A51" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B51">
+        <v>39000.0</v>
+      </c>
+      <c r="C51">
         <v>125008000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>142780000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>132829000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>143420000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>147785000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>553965000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>427587000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>143696.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>437163000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>621052000.0</v>
       </c>
-      <c r="L51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:12">
+      <c r="M51"/>
+    </row>
+    <row r="52" spans="1:13">
       <c r="A52" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B52">
+        <v>31000.0</v>
+      </c>
+      <c r="C52">
         <v>63000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>155000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>139000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>-557000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>5120000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>553965000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>131386000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>190696.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>543279000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>76895000.0</v>
       </c>
-      <c r="L52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:12">
+      <c r="M52"/>
+    </row>
+    <row r="53" spans="1:13">
       <c r="A53" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B53">
+        <v>776000.0</v>
+      </c>
+      <c r="C53">
         <v>454000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>204000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>238000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>195000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>1105000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>539000.0</v>
       </c>
       <c r="H53">
         <v>539000.0</v>
       </c>
       <c r="I53">
+        <v>539000.0</v>
+      </c>
+      <c r="J53">
         <v>554000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>1224000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>1685000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>661000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:12">
+    <row r="54" spans="1:13">
       <c r="A54" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
-    </row>
-    <row r="55" spans="1:12">
+      <c r="M54"/>
+    </row>
+    <row r="55" spans="1:13">
       <c r="A55" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B55">
+        <v>263027000.0</v>
+      </c>
+      <c r="C55">
         <v>140135000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>201693000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>248954000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>142324000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>232626000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>134637000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>99744000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>191445.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>941238000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1512601000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1233224000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:12">
+    <row r="56" spans="1:13">
       <c r="A56" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B56">
+        <v>184539000.0</v>
+      </c>
+      <c r="C56">
         <v>54600000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>113567000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>152392000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>37389000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>112000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>38750000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>18489000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>24945.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>298847000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>403768000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>564013000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:12">
+    <row r="57" spans="1:13">
       <c r="A57" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B57">
+        <v>7734000.0</v>
+      </c>
+      <c r="C57">
         <v>5794000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>11746000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>12033000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>31265000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>21681000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>569496000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>138049000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>169229.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>592376000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>156118000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>97328000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:12">
+    <row r="58" spans="1:13">
       <c r="A58" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B58">
+        <v>49332000.0</v>
+      </c>
+      <c r="C58">
         <v>173550000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>189037000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>185648000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>210818000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>216009000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>573888000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>440100000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>169229.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>663680000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>735552000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>613250000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:12">
+    <row r="59" spans="1:13">
       <c r="A59" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
-    </row>
-    <row r="60" spans="1:12">
+      <c r="M59"/>
+    </row>
+    <row r="60" spans="1:13">
       <c r="A60" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B60">
+        <v>213695000.0</v>
+      </c>
+      <c r="C60">
         <v>-33415000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>12656000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>63306000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>-68494000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>16617000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-439251000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>-340356000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>22216.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>277558000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>777049000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>619974000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:12">
+    <row r="61" spans="1:13">
       <c r="A61" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
-    </row>
-    <row r="62" spans="1:12">
+      <c r="M61"/>
+    </row>
+    <row r="62" spans="1:13">
       <c r="A62" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
+      <c r="M62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AS62"/>
+  <dimension ref="A1:AU62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:45">
+    <row r="1" spans="1:47">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C1" t="s">
-        <v>74</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>75</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>76</v>
       </c>
       <c r="F1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G1" t="s">
-        <v>77</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>78</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>79</v>
       </c>
       <c r="J1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="K1" t="s">
-        <v>80</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>81</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>82</v>
       </c>
       <c r="N1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="O1" t="s">
-        <v>83</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>84</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>85</v>
       </c>
       <c r="R1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="S1" t="s">
-        <v>86</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>87</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>88</v>
       </c>
       <c r="V1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="W1" t="s">
-        <v>89</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>90</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>91</v>
       </c>
       <c r="Z1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AA1" t="s">
-        <v>92</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>93</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>94</v>
       </c>
       <c r="AD1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AE1" t="s">
-        <v>95</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>96</v>
       </c>
       <c r="AG1" t="s">
         <v>97</v>
       </c>
       <c r="AH1" t="s">
         <v>98</v>
       </c>
       <c r="AI1" t="s">
         <v>99</v>
       </c>
       <c r="AJ1" t="s">
-        <v>9</v>
+        <v>100</v>
       </c>
       <c r="AK1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AL1" t="s">
-        <v>101</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>102</v>
       </c>
       <c r="AN1" t="s">
-        <v>10</v>
+        <v>103</v>
       </c>
       <c r="AO1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AP1" t="s">
-        <v>104</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>105</v>
       </c>
       <c r="AR1" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="AS1" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:45">
+        <v>107</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="2" spans="1:47">
       <c r="A2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B2">
+        <v>2985000.0</v>
+      </c>
+      <c r="C2">
+        <v>4415000.0</v>
+      </c>
+      <c r="D2">
         <v>1779000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1330000.0</v>
       </c>
-      <c r="D2"/>
-      <c r="E2">
+      <c r="F2"/>
+      <c r="G2">
         <v>2389000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>3183000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>2049000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>1690000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>1631000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>911000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>685000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>4562000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>5644000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>5595000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>9747000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>7348000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>9430000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>10852000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>15618000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>14990000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>12280000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>21596000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>19817000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>13086000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>10746000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>11123000.0</v>
       </c>
-      <c r="AA2"/>
-[...1 lines deleted...]
-      <c r="AC2">
+      <c r="AC2"/>
+      <c r="AD2"/>
+      <c r="AE2">
         <v>3824000.0</v>
       </c>
-      <c r="AD2"/>
-      <c r="AE2"/>
       <c r="AF2"/>
-      <c r="AG2">
+      <c r="AG2"/>
+      <c r="AH2"/>
+      <c r="AI2">
         <v>20215000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>24914000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>11467000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>35608000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>38745000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>32763000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>52567000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>67958000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>70453000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>56933000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>60022000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>60292000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>42454000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:45">
+    <row r="3" spans="1:47">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
-    </row>
-    <row r="4" spans="1:45">
+      <c r="AT3"/>
+      <c r="AU3"/>
+    </row>
+    <row r="4" spans="1:47">
       <c r="A4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
-    </row>
-    <row r="5" spans="1:45">
+      <c r="AT4"/>
+      <c r="AU4"/>
+    </row>
+    <row r="5" spans="1:47">
       <c r="A5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
-      <c r="J5">
-[...4 lines deleted...]
-      </c>
+      <c r="J5"/>
+      <c r="K5"/>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5">
         <v>0.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5"/>
+      <c r="O5">
+        <v>0.0</v>
+      </c>
+      <c r="P5">
+        <v>0.0</v>
+      </c>
       <c r="Q5"/>
       <c r="R5"/>
-      <c r="S5">
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5">
         <v>0.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-26134000.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5">
+      <c r="W5"/>
+      <c r="X5">
         <v>-23656000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-21537000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>0.0</v>
       </c>
-      <c r="Y5"/>
-      <c r="Z5"/>
       <c r="AA5"/>
-      <c r="AB5">
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5">
         <v>-340356000.0</v>
       </c>
-      <c r="AC5"/>
-      <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
-      <c r="AI5">
-[...1 lines deleted...]
-      </c>
+      <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5">
+        <v>0.0</v>
+      </c>
+      <c r="AL5"/>
+      <c r="AM5">
         <v>4367000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>2286000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>3653000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>1674000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-1924000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-4422000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-3787000.0</v>
       </c>
-      <c r="AR5"/>
-[...2 lines deleted...]
-    <row r="6" spans="1:45">
+      <c r="AT5"/>
+      <c r="AU5"/>
+    </row>
+    <row r="6" spans="1:47">
       <c r="A6" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
-    </row>
-    <row r="7" spans="1:45">
+      <c r="AT6"/>
+      <c r="AU6"/>
+    </row>
+    <row r="7" spans="1:47">
       <c r="A7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B7">
+        <v>31000.0</v>
+      </c>
+      <c r="C7">
+        <v>39000.0</v>
+      </c>
+      <c r="D7">
         <v>46000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>54000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>95000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>9000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>16000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>18000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>25000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>33000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>17000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>24000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>6000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>11000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>21000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>263000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>301000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>339000.0</v>
       </c>
-      <c r="R7"/>
-      <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
-    </row>
-    <row r="8" spans="1:45">
+      <c r="AT7"/>
+      <c r="AU7"/>
+    </row>
+    <row r="8" spans="1:47">
       <c r="A8" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B8">
+        <v>9000.0</v>
+      </c>
+      <c r="C8">
+        <v>8000.0</v>
+      </c>
+      <c r="D8">
         <v>24000.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>22000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>21000.0</v>
       </c>
       <c r="F8">
         <v>21000.0</v>
       </c>
       <c r="G8">
         <v>21000.0</v>
       </c>
       <c r="H8">
         <v>21000.0</v>
       </c>
       <c r="I8">
         <v>21000.0</v>
       </c>
       <c r="J8">
-        <v>20000.0</v>
+        <v>21000.0</v>
       </c>
       <c r="K8">
-        <v>20000.0</v>
+        <v>21000.0</v>
       </c>
       <c r="L8">
         <v>20000.0</v>
       </c>
       <c r="M8">
         <v>20000.0</v>
       </c>
       <c r="N8">
         <v>20000.0</v>
       </c>
       <c r="O8">
         <v>20000.0</v>
       </c>
       <c r="P8">
         <v>20000.0</v>
       </c>
       <c r="Q8">
-        <v>6000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="R8">
-        <v>6000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="S8">
         <v>6000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8">
+        <v>6000.0</v>
+      </c>
+      <c r="U8">
+        <v>6000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
-    </row>
-    <row r="9" spans="1:45">
+      <c r="AT8"/>
+      <c r="AU8"/>
+    </row>
+    <row r="9" spans="1:47">
       <c r="A9" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>735543000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>734576000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>733437000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>732309000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>729240000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>730649000.0</v>
       </c>
-      <c r="Q9"/>
-      <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
-      <c r="X9">
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9">
         <v>3302230.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>711410.0</v>
       </c>
-      <c r="Z9"/>
-[...1 lines deleted...]
-      <c r="AB9">
+      <c r="AB9"/>
+      <c r="AC9"/>
+      <c r="AD9">
         <v>2578880.0</v>
       </c>
-      <c r="AC9"/>
-      <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
-    </row>
-    <row r="10" spans="1:45">
+      <c r="AT9"/>
+      <c r="AU9"/>
+    </row>
+    <row r="10" spans="1:47">
       <c r="A10" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B10">
+        <v>189014000.0</v>
+      </c>
+      <c r="C10">
+        <v>181738000.0</v>
+      </c>
+      <c r="D10">
         <v>139094000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>68768000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>39688000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>49560000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>55834000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>58548000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>57566000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>106210000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>106911000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>117064000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>131987000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>141984000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>153403000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>157781000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>172778000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>12342000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>19753000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>30220000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>36497000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>56363000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>11505000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>47293000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>6566000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>9490000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>4963000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>335570.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-9677000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>9138000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>679154.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>722428.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>835631.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>8746000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>8583000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>41646000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>7575000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>5799000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>13612000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>49187000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>81470000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>154456000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>246945000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>243113000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>347047000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>502802000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:45">
+    <row r="11" spans="1:47">
       <c r="A11" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
-    </row>
-    <row r="12" spans="1:45">
+      <c r="AT11"/>
+      <c r="AU11"/>
+    </row>
+    <row r="12" spans="1:47">
       <c r="A12" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B12">
+        <v>189674000.0</v>
+      </c>
+      <c r="C12">
+        <v>182514000.0</v>
+      </c>
+      <c r="D12">
         <v>139890000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>69877000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>40427000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>50014000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>56542000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>58974000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>57566000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>106210000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>107147000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>117257000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>132180000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>142222000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>153403000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>157781000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>172778000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>12342000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>19753000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>31327000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>36497000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>56363000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>11505000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>47293000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>7105000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>9490000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>5502000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>335570.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>9677000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>9677000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>679154.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>211693430.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>211027367.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>9632000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>8788000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>42719000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>8799000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>7023000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>15160000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>50902000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>83155000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>156147000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>248513000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>245195000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>347708000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>504747000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:45">
+    <row r="13" spans="1:47">
       <c r="A13" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B13">
+        <v>9000.0</v>
+      </c>
+      <c r="C13">
+        <v>8000.0</v>
+      </c>
+      <c r="D13">
         <v>24000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>22000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>21000.0</v>
       </c>
       <c r="F13">
         <v>21000.0</v>
       </c>
       <c r="G13">
         <v>21000.0</v>
       </c>
       <c r="H13">
         <v>21000.0</v>
       </c>
       <c r="I13">
         <v>21000.0</v>
       </c>
       <c r="J13">
-        <v>20000.0</v>
+        <v>21000.0</v>
       </c>
       <c r="K13">
-        <v>20000.0</v>
+        <v>21000.0</v>
       </c>
       <c r="L13">
         <v>20000.0</v>
       </c>
       <c r="M13">
         <v>20000.0</v>
       </c>
       <c r="N13">
         <v>20000.0</v>
       </c>
       <c r="O13">
         <v>20000.0</v>
       </c>
       <c r="P13">
         <v>20000.0</v>
       </c>
       <c r="Q13">
-        <v>6000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="R13">
-        <v>6000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="S13">
         <v>6000.0</v>
       </c>
       <c r="T13">
         <v>6000.0</v>
       </c>
       <c r="U13">
         <v>6000.0</v>
       </c>
       <c r="V13">
+        <v>6000.0</v>
+      </c>
+      <c r="W13">
+        <v>6000.0</v>
+      </c>
+      <c r="X13">
         <v>5000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>5000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>203078914.0</v>
       </c>
       <c r="Z13">
         <v>3000.0</v>
       </c>
       <c r="AA13">
+        <v>203078914.0</v>
+      </c>
+      <c r="AB13">
+        <v>3000.0</v>
+      </c>
+      <c r="AC13">
         <v>202035840.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>201212030.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>3000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>199842241.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>199244674.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>198781913.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>126000.0</v>
       </c>
       <c r="AI13">
         <v>126000.0</v>
       </c>
       <c r="AJ13">
         <v>126000.0</v>
       </c>
       <c r="AK13">
-        <v>104000.0</v>
+        <v>126000.0</v>
       </c>
       <c r="AL13">
-        <v>104000.0</v>
+        <v>126000.0</v>
       </c>
       <c r="AM13">
         <v>104000.0</v>
       </c>
       <c r="AN13">
         <v>104000.0</v>
       </c>
       <c r="AO13">
         <v>104000.0</v>
       </c>
       <c r="AP13">
         <v>104000.0</v>
       </c>
       <c r="AQ13">
-        <v>90000.0</v>
+        <v>104000.0</v>
       </c>
       <c r="AR13">
-        <v>90000.0</v>
+        <v>104000.0</v>
       </c>
       <c r="AS13">
         <v>90000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:45">
+      <c r="AT13">
+        <v>90000.0</v>
+      </c>
+      <c r="AU13">
+        <v>90000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:47">
       <c r="A14" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B14">
+        <v>89740061.0</v>
+      </c>
+      <c r="C14">
+        <v>83025384.0</v>
+      </c>
+      <c r="D14">
         <v>27584548.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>27584548.0</v>
       </c>
-      <c r="D14">
-[...2 lines deleted...]
-      <c r="E14">
+      <c r="F14">
+        <v>24948434.0</v>
+      </c>
+      <c r="G14">
         <v>24846618.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>24058560.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>22983276.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>20811602.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>24147656.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>20195402.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>20082098.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>20027065.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>20027058.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>19920709.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>19711634.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>8120145.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>6043762.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>6011436.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>5992752.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>5990131.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>7015563.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>5016008.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>1839598.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>32333.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>30699.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>30121.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>29978.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>267250.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>259749.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2600000.0</v>
       </c>
       <c r="AF14">
         <v>2600000.0</v>
       </c>
       <c r="AG14">
+        <v>2600000.0</v>
+      </c>
+      <c r="AH14">
+        <v>2600000.0</v>
+      </c>
+      <c r="AI14">
         <v>12716800.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>12716800.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>12670900.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>10947600.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>10485200.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>10702800.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>10655099.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>10452900.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>10592200.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>9889900.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>9157500.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>90907000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>91310000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:45">
+    <row r="15" spans="1:47">
       <c r="A15" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
-[...4 lines deleted...]
-      </c>
+      <c r="K15"/>
+      <c r="L15"/>
       <c r="M15">
         <v>20000.0</v>
       </c>
       <c r="N15">
         <v>20000.0</v>
       </c>
       <c r="O15">
         <v>20000.0</v>
       </c>
       <c r="P15">
         <v>20000.0</v>
       </c>
-      <c r="Q15"/>
-[...6 lines deleted...]
-      </c>
+      <c r="Q15">
+        <v>20000.0</v>
+      </c>
+      <c r="R15">
+        <v>20000.0</v>
+      </c>
+      <c r="S15"/>
+      <c r="T15"/>
       <c r="U15">
         <v>6000.0</v>
       </c>
       <c r="V15">
+        <v>6000.0</v>
+      </c>
+      <c r="W15">
+        <v>6000.0</v>
+      </c>
+      <c r="X15">
         <v>5000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>5000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>56269930.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>203079500.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>202776440.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>202035840.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>201212030.0</v>
       </c>
-      <c r="AC15"/>
-      <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
-    </row>
-    <row r="16" spans="1:45">
+      <c r="AT15"/>
+      <c r="AU15"/>
+    </row>
+    <row r="16" spans="1:47">
       <c r="A16" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>27</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
         <v>3900000.0</v>
       </c>
-      <c r="C16"/>
-      <c r="D16"/>
       <c r="E16"/>
-      <c r="F16">
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16">
         <v>-3276000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>300000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>109000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>1550000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>1150000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>1150000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>1050000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>1050000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>6682000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>2254000.0</v>
       </c>
-      <c r="P16"/>
-      <c r="Q16">
+      <c r="R16"/>
+      <c r="S16">
         <v>125000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>1598000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>5336000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>4143000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>124000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>3984000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-137260000.0</v>
       </c>
-      <c r="X16"/>
-      <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
-    </row>
-    <row r="17" spans="1:45">
+      <c r="AT16"/>
+      <c r="AU16"/>
+    </row>
+    <row r="17" spans="1:47">
       <c r="A17" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
-    </row>
-    <row r="18" spans="1:45">
+      <c r="AT17"/>
+      <c r="AU17"/>
+    </row>
+    <row r="18" spans="1:47">
       <c r="A18" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
-      <c r="X18">
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18">
         <v>7311000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>5083000.0</v>
       </c>
-      <c r="Z18"/>
-      <c r="AA18"/>
       <c r="AB18"/>
-      <c r="AC18">
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18">
         <v>1158000.0</v>
       </c>
-      <c r="AD18"/>
-      <c r="AE18"/>
       <c r="AF18"/>
-      <c r="AG18">
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18">
         <v>480000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>666000.0</v>
       </c>
-      <c r="AI18"/>
-      <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
-    </row>
-    <row r="19" spans="1:45">
+      <c r="AT18"/>
+      <c r="AU18"/>
+    </row>
+    <row r="19" spans="1:47">
       <c r="A19" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
-    </row>
-    <row r="20" spans="1:45">
+      <c r="AT19"/>
+      <c r="AU19"/>
+    </row>
+    <row r="20" spans="1:47">
       <c r="A20" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
-    </row>
-    <row r="21" spans="1:45">
+      <c r="AT20"/>
+      <c r="AU20"/>
+    </row>
+    <row r="21" spans="1:47">
       <c r="A21" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
-    </row>
-    <row r="22" spans="1:45">
+      <c r="AT21"/>
+      <c r="AU21"/>
+    </row>
+    <row r="22" spans="1:47">
       <c r="A22" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B22">
+        <v>1463000.0</v>
+      </c>
+      <c r="C22">
+        <v>1416000.0</v>
+      </c>
+      <c r="D22">
         <v>1316000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>1311000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>1302000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>1354000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>1445000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>1770000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>1709000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>1834000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>2812000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>2794000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>2746000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>2808000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>12095000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>16971000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>11134000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>11069000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>16833000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>56751000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>18950000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>12867000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>6147000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>9303000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>31111000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>4453000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>17261000.0</v>
       </c>
-      <c r="AA22"/>
-[...1 lines deleted...]
-      <c r="AC22">
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22">
         <v>2060000.0</v>
       </c>
-      <c r="AD22"/>
-      <c r="AE22"/>
       <c r="AF22"/>
-      <c r="AG22">
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22">
         <v>170355000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>209258000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>222936000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>235401000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>211989000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>251418000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>245309000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>232914000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>219811000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>191159000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>195604000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>148906000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>130131000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:45">
+    <row r="23" spans="1:47">
       <c r="A23" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B23">
+        <v>269900000.0</v>
+      </c>
+      <c r="C23">
+        <v>263027000.0</v>
+      </c>
+      <c r="D23">
         <v>230591000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>162147000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>129327000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>140135000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>149022000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>155459000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>152569000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>201693000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>211813000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>222730000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>235260000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>248954000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>272448000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>282182000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>293354000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>142324000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>195332000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>220025000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>222902000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>232626000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>173186000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>192681000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>144307000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>134637000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>121777000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>214336980.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-340356000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>99744000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>212646226.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>211809025.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>211124901.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>569038000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>651353000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>905338000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>941238000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>1394519000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>1460499000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>1480281000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>1512601000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>1530667000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>1486082000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>1321165000.0</v>
       </c>
-      <c r="AR23"/>
-[...2 lines deleted...]
-    <row r="24" spans="1:45">
+      <c r="AT23"/>
+      <c r="AU23"/>
+    </row>
+    <row r="24" spans="1:47">
       <c r="A24" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>35</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24">
         <v>134160000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>131007000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>127936000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>124945000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>122026000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>119181000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>116410000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>142617000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>140041000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>137527000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>135072000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>132690000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>142507000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>139897000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>137377000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>143638000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>146189000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>147856000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>145844000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>142665000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>140959000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>139044000.0</v>
       </c>
-      <c r="X24"/>
-      <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
-    </row>
-    <row r="25" spans="1:45">
+      <c r="AT24"/>
+      <c r="AU24"/>
+    </row>
+    <row r="25" spans="1:47">
       <c r="A25" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25">
         <v>135072000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>132690000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>142507000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>139897000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>137377000.0</v>
       </c>
-      <c r="Q25"/>
-      <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
-    </row>
-    <row r="26" spans="1:45">
+      <c r="AT25"/>
+      <c r="AU25"/>
+    </row>
+    <row r="26" spans="1:47">
       <c r="A26" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="B26"/>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
+        <v>0.0</v>
+      </c>
+      <c r="F26">
+        <v>0.0</v>
+      </c>
+      <c r="G26">
         <v>151000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>708000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>1277000.0</v>
       </c>
-      <c r="H26"/>
-      <c r="I26">
+      <c r="J26"/>
+      <c r="K26">
         <v>0.0</v>
       </c>
-      <c r="J26"/>
-      <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
-    </row>
-    <row r="27" spans="1:45">
+      <c r="AT26"/>
+      <c r="AU26"/>
+    </row>
+    <row r="27" spans="1:47">
       <c r="A27" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
-    </row>
-    <row r="28" spans="1:45">
+      <c r="AT27"/>
+      <c r="AU27"/>
+    </row>
+    <row r="28" spans="1:47">
       <c r="A28" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B28">
+        <v>-188983000.0</v>
+      </c>
+      <c r="C28">
+        <v>-181699000.0</v>
+      </c>
+      <c r="D28">
         <v>-4859000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>62321000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>88371000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>75448000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>66287000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>60756000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>58999000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>38770000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>35475000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>22815000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>5419000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-6955000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-8548000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-15295000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-32774000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>148301000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>139181000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>127249000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>116788000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>91422000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>132355000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>91751000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>588810000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>544475000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>513455000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-335570.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>9677000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>418449000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-679154.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-722428.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-835631.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>640228000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>648779000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>474544000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>429588000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>574323000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>578547000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>555647000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>539582000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>481893000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>337403000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>316919000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-347047000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-502802000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:45">
+    <row r="29" spans="1:47">
       <c r="A29" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B29">
+        <v>223799000.0</v>
+      </c>
+      <c r="C29">
+        <v>213695000.0</v>
+      </c>
+      <c r="D29">
         <v>181674000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>115776000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>83458000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>91584000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>98971000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>109555000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>110285000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>155403000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>162748000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>175269000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>185736000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>196124000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>218749000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>228918000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>236789000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>91810000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>137415000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>157877000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>160836000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>179729000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>111079000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>136321000.0</v>
       </c>
-      <c r="X29"/>
-      <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
-    </row>
-    <row r="30" spans="1:45">
+      <c r="AT29"/>
+      <c r="AU29"/>
+    </row>
+    <row r="30" spans="1:47">
       <c r="A30" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B30">
+        <v>632000.0</v>
+      </c>
+      <c r="C30">
+        <v>609000.0</v>
+      </c>
+      <c r="D30">
         <v>450000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>272000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>328000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>369000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>1863000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>1890000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>2196000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>2197000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>2048000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>2069000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>2042000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>2771000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>2802000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1530000.0</v>
       </c>
       <c r="Q30">
         <v>1530000.0</v>
       </c>
       <c r="R30">
+        <v>1530000.0</v>
+      </c>
+      <c r="S30">
+        <v>1530000.0</v>
+      </c>
+      <c r="T30">
         <v>442000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>1463000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>14000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>426000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>597000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>372000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>851000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>97000.0</v>
       </c>
-      <c r="Z30"/>
-      <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
-      <c r="AG30">
+      <c r="AG30"/>
+      <c r="AH30"/>
+      <c r="AI30">
         <v>650000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>2159000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>902000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>3755000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>1804000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>3079000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>4855000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>8227000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>10938000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>11286000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>32260000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>55976000.0</v>
       </c>
-      <c r="AS30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:45">
+      <c r="AU30"/>
+    </row>
+    <row r="31" spans="1:47">
       <c r="A31" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>37614000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>50536000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>63306000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>76115000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>88895000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>99286000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-68494000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-21519000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>408000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>7551000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>16617000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-32781000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-2723000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-473869000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-439251000.0</v>
       </c>
-      <c r="Z31"/>
-[...1 lines deleted...]
-      <c r="AB31">
+      <c r="AB31"/>
+      <c r="AC31"/>
+      <c r="AD31">
         <v>-340356000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-340356000.0</v>
       </c>
-      <c r="AD31"/>
-      <c r="AE31"/>
       <c r="AF31"/>
-      <c r="AG31">
+      <c r="AG31"/>
+      <c r="AH31"/>
+      <c r="AI31">
         <v>-157898000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-86610000.0</v>
       </c>
-      <c r="AI31"/>
-      <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
-    </row>
-    <row r="32" spans="1:45">
+      <c r="AT31"/>
+      <c r="AU31"/>
+    </row>
+    <row r="32" spans="1:47">
       <c r="A32" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B32">
+        <v>190004000.0</v>
+      </c>
+      <c r="C32">
+        <v>179758000.0</v>
+      </c>
+      <c r="D32">
         <v>137798000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>71898000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>41287000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>48806000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>54543000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>58020000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>59450000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>101821000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>106987000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>119163000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>129629000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>140359000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>155167000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>165485000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>175038000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>6124000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>41115000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>63589000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>65581000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>90319000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>42719000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>68023000.0</v>
       </c>
-      <c r="X32"/>
-      <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
-    </row>
-    <row r="33" spans="1:45">
+      <c r="AT32"/>
+      <c r="AU32"/>
+    </row>
+    <row r="33" spans="1:47">
       <c r="A33" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B33">
+        <v>53006000.0</v>
+      </c>
+      <c r="C33">
+        <v>53005000.0</v>
+      </c>
+      <c r="D33">
         <v>85154000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>87350000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>85318000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>85535000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>84895000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>88236000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>87105000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>88126000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>96368000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>96572000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>96437000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>96562000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>99925999.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>101090000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>103049999.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>104935000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>123050000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>125355000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>129786000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>120626000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>101818000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>102711000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>98719000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>95887000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>94869000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>213937000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>-9677000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>81255000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>211884362.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>210971002.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>210191736.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>384578000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>421998000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>570769000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>642391000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>1091552000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>1122207000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>1114297000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>1108833000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>1103055000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>1029313000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>838112000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>584427000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>425404000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:45">
+    <row r="34" spans="1:47">
       <c r="A34" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
-      <c r="K34">
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34">
         <v>40511000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>40458000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>40925000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>36471000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>37520000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>41124000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>-1000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>29714000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>29432000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>29813000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>29839000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>29812000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>29699000.0</v>
       </c>
-      <c r="X34"/>
-      <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
-    </row>
-    <row r="35" spans="1:45">
+      <c r="AT34"/>
+      <c r="AU34"/>
+    </row>
+    <row r="35" spans="1:47">
       <c r="A35" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B35">
+        <v>41896000.0</v>
+      </c>
+      <c r="C35">
+        <v>41598000.0</v>
+      </c>
+      <c r="D35">
         <v>175467000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>174507000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>171111000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>167756000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>162572000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>155987000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>152810000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>177291000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>180776000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>178121000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>175530000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>173615000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>178978000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>177680000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>178802000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>179553000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>185684000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>188536000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>187816000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>194328000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>177318000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>173457000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>4485000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>4392000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>206004000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>7280000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>302051000.0</v>
       </c>
       <c r="AD35">
         <v>7280000.0</v>
       </c>
       <c r="AE35">
-        <v>7280000.0</v>
+        <v>302051000.0</v>
       </c>
       <c r="AF35">
         <v>7280000.0</v>
       </c>
       <c r="AG35">
+        <v>7280000.0</v>
+      </c>
+      <c r="AH35">
+        <v>7280000.0</v>
+      </c>
+      <c r="AI35">
         <v>502687000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>501391000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>397909000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>71304000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>538049000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>556218000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>547520000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>579434000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>574464000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>586421000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>573554000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>411364000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>411085000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:45">
+    <row r="36" spans="1:47">
       <c r="A36" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B36">
+        <v>22656000.0</v>
+      </c>
+      <c r="C36">
+        <v>25386000.0</v>
+      </c>
+      <c r="D36">
         <v>34616000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>30653000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>28342000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>33796000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>32223000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>8067000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>8379000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>8695000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>42835000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>42430000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>42056000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>41730000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>10782999.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>10898000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>10907999.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>12158000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>18980000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>56731000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>23730999.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>60403000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>13283000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>1125000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>47146000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>24886000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>-171269550.0</v>
       </c>
-      <c r="AA36"/>
-      <c r="AB36">
+      <c r="AC36"/>
+      <c r="AD36">
         <v>-223545590.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>39851000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>211884362.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>210971002.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>210191736.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>105398000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>139357000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>128546000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>150790000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>181777000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>193706000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>179434000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>170089000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>168258000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>151806000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>104089000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>-584427000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>-425404000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:45">
+    <row r="37" spans="1:47">
       <c r="A37" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
-    </row>
-    <row r="38" spans="1:45">
+      <c r="AT37"/>
+      <c r="AU37"/>
+    </row>
+    <row r="38" spans="1:47">
       <c r="A38" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B38">
+        <v>25125000.0</v>
+      </c>
+      <c r="C38">
+        <v>25483000.0</v>
+      </c>
+      <c r="D38">
         <v>33495000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>35099000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>31033000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>32931000.0</v>
       </c>
       <c r="G38"/>
       <c r="H38">
-        <v>1.0</v>
+        <v>32931000.0</v>
       </c>
       <c r="I38"/>
       <c r="J38">
+        <v>1.0</v>
+      </c>
+      <c r="K38"/>
+      <c r="L38">
         <v>48039000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>48191000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>45634000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>46100000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>50197000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>50748000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>109442000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>118913000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>178152000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>56731000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>63431000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>60403000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>52937000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>60439000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>47146000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>44680000.0</v>
       </c>
-      <c r="Z38"/>
-[...1 lines deleted...]
-      <c r="AB38">
+      <c r="AB38"/>
+      <c r="AC38"/>
+      <c r="AD38">
         <v>214369100.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>39851000.0</v>
       </c>
-      <c r="AD38"/>
-      <c r="AE38"/>
       <c r="AF38"/>
-      <c r="AG38">
+      <c r="AG38"/>
+      <c r="AH38"/>
+      <c r="AI38">
         <v>105398000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>139357000.0</v>
       </c>
-      <c r="AI38"/>
-      <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
-      <c r="AR38">
+      <c r="AR38"/>
+      <c r="AS38"/>
+      <c r="AT38">
         <v>84784000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>87325000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:45">
+    <row r="39" spans="1:47">
       <c r="A39" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="B39">
+        <v>50</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39"/>
+      <c r="D39">
         <v>3781000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>3337000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>1952000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>2863000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>4277000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>4589000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>3993000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>3326000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>5486000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>6107000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>3897000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>4591000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>4221999.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>4810000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>4862000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>12448000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>35254000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>5129000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>37655000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>42344000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>53119000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>33002000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>6521000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>24710000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>4145000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>55214.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>80840.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>6752000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>82710.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>115595.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>97534.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>3823000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>9150000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>68012000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>50892000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>82151000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>68635000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>64918000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>79472000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>40716000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>5811000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>9994000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>11423000.0</v>
       </c>
-      <c r="AS39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:45">
+      <c r="AU39"/>
+    </row>
+    <row r="40" spans="1:47">
       <c r="A40" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B40">
+        <v>1189000.0</v>
+      </c>
+      <c r="C40">
+        <v>3288000.0</v>
+      </c>
+      <c r="D40">
         <v>1900000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>2840000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>2630000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>3342000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>6308000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>6731000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>4060000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>6210000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>5219000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>3982000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>2298000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>4050000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>2259000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>3063000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>5121000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>4698000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>5872000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>5850000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>5104000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>4157000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>4152000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>2130000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>5229000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>4785000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>3904000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>21740.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>69610.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>2283551.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>175902.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>118138.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>50445.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>7475000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>8785000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>7944000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>13489000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>18116000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>11420000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>20634000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>11265000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>24404000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>54059000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>55610000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>37036000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>39614000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:45">
+    <row r="41" spans="1:47">
       <c r="A41" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
-[...1 lines deleted...]
-      </c>
+      <c r="K41"/>
       <c r="L41"/>
       <c r="M41">
+        <v>40570000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
         <v>40925000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>36471000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>37520000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>41124000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>35576000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>39495000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>40680000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>41972000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>51663000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>36359000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>34413000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>4485000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>4392000.0</v>
       </c>
-      <c r="Z41"/>
-      <c r="AA41"/>
       <c r="AB41"/>
-      <c r="AC41">
+      <c r="AC41"/>
+      <c r="AD41"/>
+      <c r="AE41">
         <v>5850000.0</v>
       </c>
-      <c r="AD41"/>
-      <c r="AE41"/>
       <c r="AF41"/>
-      <c r="AG41">
+      <c r="AG41"/>
+      <c r="AH41"/>
+      <c r="AI41">
         <v>47566000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>46902000.0</v>
       </c>
-      <c r="AI41"/>
-      <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
-    </row>
-    <row r="42" spans="1:45">
+      <c r="AT41"/>
+      <c r="AU41"/>
+    </row>
+    <row r="42" spans="1:47">
       <c r="A42" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B42">
+        <v>1098807000.0</v>
+      </c>
+      <c r="C42">
+        <v>1040417000.0</v>
+      </c>
+      <c r="D42">
         <v>866399000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>794281000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>753298000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>752630000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>750177000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>749346000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>739648000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>737810000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>736220000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>735543000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>734576000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>733437000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>732309000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>729240000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>730649000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>540823000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>540562000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>539276000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>537992000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>537370000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>465103000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>466047000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5187000.0</v>
       </c>
       <c r="Z42">
         <v>5184000.0</v>
       </c>
       <c r="AA42">
+        <v>5187000.0</v>
+      </c>
+      <c r="AB42">
+        <v>5184000.0</v>
+      </c>
+      <c r="AC42">
         <v>1755073.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>2578880.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>5184000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>-195893050.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>-194697916.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>-193772394.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>773310000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>773360000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>772950000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>771205000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>754991000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>753363000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>751729000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>750119000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>749372000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>748388000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>603111000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>596137000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>-7722000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:45">
+    <row r="43" spans="1:47">
       <c r="A43" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
-    </row>
-    <row r="44" spans="1:45">
+      <c r="AT43"/>
+      <c r="AU43"/>
+    </row>
+    <row r="44" spans="1:47">
       <c r="A44" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
-    </row>
-    <row r="45" spans="1:45">
+      <c r="AT44"/>
+      <c r="AU44"/>
+    </row>
+    <row r="45" spans="1:47">
       <c r="A45" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B45">
+        <v>91459000.0</v>
+      </c>
+      <c r="C45">
+        <v>91730000.0</v>
+      </c>
+      <c r="D45">
         <v>88368000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>94018000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>93791000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>87861000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>87703000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>87167000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>86730000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>87105000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>87387000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>87263000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>86828000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>54832000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>55481000.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>56682000.0</v>
       </c>
-      <c r="P45">
+      <c r="R45">
         <v>57849000.0</v>
       </c>
-      <c r="Q45"/>
-[...1 lines deleted...]
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
         <v>68624000.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>60223000.0</v>
       </c>
-      <c r="U45"/>
-      <c r="V45">
+      <c r="W45"/>
+      <c r="X45">
         <v>48881000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>42272000.0</v>
       </c>
-      <c r="X45"/>
-      <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
-    </row>
-    <row r="46" spans="1:45">
+      <c r="AT45"/>
+      <c r="AU45"/>
+    </row>
+    <row r="46" spans="1:47">
       <c r="A46" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B46">
+        <v>53006000.0</v>
+      </c>
+      <c r="C46">
+        <v>53005000.0</v>
+      </c>
+      <c r="D46">
         <v>50538000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>56697000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>56976000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>51588000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>51964000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>51957000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>52093000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>53091000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>53533000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>54142000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>54381000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>54832000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>55481000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>56682000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>57849000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>58484000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>69777000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>68624000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>66355000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>60223000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>48881000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>61955000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>51573000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>31524000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>51397000.0</v>
       </c>
-      <c r="AA46"/>
-[...1 lines deleted...]
-      <c r="AC46">
+      <c r="AC46"/>
+      <c r="AD46"/>
+      <c r="AE46">
         <v>41404000.0</v>
       </c>
-      <c r="AD46"/>
-      <c r="AE46"/>
       <c r="AF46"/>
-      <c r="AG46">
+      <c r="AG46"/>
+      <c r="AH46"/>
+      <c r="AI46">
         <v>279180000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>282641000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>442223000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>491601000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>909775000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>928501000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>934863000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>938744000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>933700000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>876700000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>732733000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>582653000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>424049000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:45">
+    <row r="47" spans="1:47">
       <c r="A47" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>54142000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>54381000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>54832000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>55481000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>56682000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>57849000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>58484000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>69777000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>68624000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>66355000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>60223000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>48881000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>42272000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>51573000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>51207000.0</v>
       </c>
-      <c r="Z47"/>
-      <c r="AA47"/>
       <c r="AB47"/>
-      <c r="AC47">
+      <c r="AC47"/>
+      <c r="AD47"/>
+      <c r="AE47">
         <v>41404000.0</v>
       </c>
-      <c r="AD47"/>
-      <c r="AE47"/>
       <c r="AF47"/>
-      <c r="AG47">
+      <c r="AG47"/>
+      <c r="AH47"/>
+      <c r="AI47">
         <v>279180000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>282641000.0</v>
       </c>
-      <c r="AI47"/>
-      <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
-    </row>
-    <row r="48" spans="1:45">
+      <c r="AT47"/>
+      <c r="AU47"/>
+    </row>
+    <row r="48" spans="1:47">
       <c r="A48" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B48">
+        <v>-875017000.0</v>
+      </c>
+      <c r="C48">
+        <v>-826730000.0</v>
+      </c>
+      <c r="D48">
         <v>-818938000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-809562000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-797825000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-786066000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-773332000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-759098000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-745924000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-725175000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-713661000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-697949000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-684060000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-670151000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-656214000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-640365000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-631383000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-609323000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-562087000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-538874000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-530447000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-520759000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-497889000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-468775000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-479056000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-444438000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-423022000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>3244330.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>2420520.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-345543000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>1050817.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>453245.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-9516.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-931334000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-860096000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-602247000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-493773000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-32554000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>29860000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>25484000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>25152000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>41766000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>36795000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>32565000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>23747000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>7632000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:45">
+    <row r="49" spans="1:47">
       <c r="A49" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-      <c r="K49">
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
         <v>-697949000.0</v>
       </c>
-      <c r="L49">
+      <c r="N49">
         <v>-684060000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>-670151000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>-656214000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-640365000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-631383000.0</v>
       </c>
-      <c r="Q49"/>
-      <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
-    </row>
-    <row r="50" spans="1:45">
+      <c r="AT49"/>
+      <c r="AU49"/>
+    </row>
+    <row r="50" spans="1:47">
       <c r="A50" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="B50">
+        <v>61</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50">
         <v>29000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>28000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>28000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>54000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>79000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>105000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>130000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>130000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>128000.0</v>
       </c>
       <c r="L50">
         <v>128000.0</v>
       </c>
       <c r="M50">
         <v>128000.0</v>
       </c>
       <c r="N50">
+        <v>128000.0</v>
+      </c>
+      <c r="O50">
+        <v>128000.0</v>
+      </c>
+      <c r="P50">
         <v>127000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>126000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>126000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>16666000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>12745000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>9613000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>7441000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>5120000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>2901000.0</v>
       </c>
-      <c r="W50"/>
-[...1 lines deleted...]
-      <c r="Y50">
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50">
         <v>553965000.0</v>
       </c>
-      <c r="Z50"/>
-      <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-    </row>
-    <row r="51" spans="1:45">
+      <c r="AT50"/>
+      <c r="AU50"/>
+    </row>
+    <row r="51" spans="1:47">
       <c r="A51" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B51">
+        <v>31000.0</v>
+      </c>
+      <c r="C51">
+        <v>39000.0</v>
+      </c>
+      <c r="D51">
         <v>134235000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>131089000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>128059000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>125008000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>122121000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>119304000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>116565000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>144980000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>142386000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>139879000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>137406000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>135029000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>144855000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>142486000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>140004000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>160643000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>158934000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>157469000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>153285000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>147785000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>143860000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>139044000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>595376000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>553965000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>518418000.0</v>
       </c>
-      <c r="AA51"/>
-[...1 lines deleted...]
-      <c r="AC51">
+      <c r="AC51"/>
+      <c r="AD51"/>
+      <c r="AE51">
         <v>427587000.0</v>
       </c>
-      <c r="AD51"/>
-      <c r="AE51"/>
       <c r="AF51"/>
-      <c r="AG51">
+      <c r="AG51"/>
+      <c r="AH51"/>
+      <c r="AI51">
         <v>648974000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>657362000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>516190000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>437163000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>580122000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>592159000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>604834000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>621052000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>636349000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>584348000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>560032000.0</v>
       </c>
-      <c r="AR51"/>
-[...2 lines deleted...]
-    <row r="52" spans="1:45">
+      <c r="AT51"/>
+      <c r="AU51"/>
+    </row>
+    <row r="52" spans="1:47">
       <c r="A52" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B52">
+        <v>31000.0</v>
+      </c>
+      <c r="C52">
+        <v>31000.0</v>
+      </c>
+      <c r="D52">
         <v>60000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>59000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>92000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>63000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>93000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>123000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>155000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>2355000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>2328000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>2328000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>2334000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>2339000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>2348000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>2326000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>2326000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>16666000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>12745000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>9613000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>7441000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>5120000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>2901000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>139044000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>595376000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>553965000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>318581000.0</v>
       </c>
-      <c r="AA52"/>
-[...1 lines deleted...]
-      <c r="AC52">
+      <c r="AC52"/>
+      <c r="AD52"/>
+      <c r="AE52">
         <v>131386000.0</v>
       </c>
-      <c r="AD52"/>
-      <c r="AE52"/>
       <c r="AF52"/>
-      <c r="AG52">
+      <c r="AG52"/>
+      <c r="AH52"/>
+      <c r="AI52">
         <v>196559000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>202873000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>317189000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>543279000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>72701000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>74485000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>78590000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>76895000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>72028000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>7804000.0</v>
       </c>
-      <c r="AQ52"/>
-      <c r="AR52"/>
       <c r="AS52"/>
-    </row>
-    <row r="53" spans="1:45">
+      <c r="AT52"/>
+      <c r="AU52"/>
+    </row>
+    <row r="53" spans="1:47">
       <c r="A53" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B53">
+        <v>660000.0</v>
+      </c>
+      <c r="C53">
+        <v>776000.0</v>
+      </c>
+      <c r="D53">
         <v>796000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>1109000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>739000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>454000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>708000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>426000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>213000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>204000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>236000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>193000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>193000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>238000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>191000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>191000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>219000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>195000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>208000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>1107000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>1107000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>1105000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>197000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>539000.0</v>
       </c>
       <c r="Y53">
         <v>539000.0</v>
       </c>
       <c r="Z53">
         <v>539000.0</v>
       </c>
-      <c r="AA53"/>
+      <c r="AA53">
+        <v>539000.0</v>
+      </c>
       <c r="AB53">
+        <v>539000.0</v>
+      </c>
+      <c r="AC53"/>
+      <c r="AD53">
         <v>19354000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>539000.0</v>
       </c>
-      <c r="AD53"/>
-      <c r="AE53">
+      <c r="AF53"/>
+      <c r="AG53">
         <v>210971002.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>210191736.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>886000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>205000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>1073000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>1224000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>1224000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AN53">
         <v>1548000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AO53">
         <v>1715000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AP53">
         <v>1685000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AQ53">
         <v>1691000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AR53">
         <v>1568000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AS53">
         <v>2082000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AT53">
         <v>661000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AU53">
         <v>723000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:45">
+    <row r="54" spans="1:47">
       <c r="A54" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
-    </row>
-    <row r="55" spans="1:45">
+      <c r="AT54"/>
+      <c r="AU54"/>
+    </row>
+    <row r="55" spans="1:47">
       <c r="A55" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B55">
+        <v>269900000.0</v>
+      </c>
+      <c r="C55">
+        <v>263027000.0</v>
+      </c>
+      <c r="D55">
         <v>230591000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>162147000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>129327000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>140135000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>149022000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>155459000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>152569000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>201693000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>211813000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>222730000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>235260000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>248954000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>272448000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>282182000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>293354000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>142324000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>195332000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>220025000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>222902000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>232626000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>173186000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>192681000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>144307000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>134637000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>121777000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>214336980.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>214369100.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>99744000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>212646226.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>211809025.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>211124901.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>569038000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>651353000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>905338000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>941238000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>1394519000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>1460499000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>1480281000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>1512601000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>1530667000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>1486082000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>1321165000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>1233224000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>1181621000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:45">
+    <row r="56" spans="1:47">
       <c r="A56" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B56">
+        <v>191769000.0</v>
+      </c>
+      <c r="C56">
+        <v>184539000.0</v>
+      </c>
+      <c r="D56">
         <v>145437000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>74797000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>44009000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>54600000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>64127000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>67223000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>65464000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>113567000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>115445000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>126158000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>138823000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>152392000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>172522000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>181092000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>190304000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>37389000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>72282000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>94670000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>93116000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>112000000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>71368000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>89970000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>45588000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>38750000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>26908000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>399980.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>9677000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>18489000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>761864.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>838023.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>933165.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>184460000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>229355000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>334569000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>298847000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>302967000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>338292000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>365984000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>403768000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>427612000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>456769000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>483053000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>564013000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>668892000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:45">
+    <row r="57" spans="1:47">
       <c r="A57" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B57">
+        <v>4205000.0</v>
+      </c>
+      <c r="C57">
+        <v>7734000.0</v>
+      </c>
+      <c r="D57">
         <v>7639000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>2899000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>2722000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>5794000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>9584000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>9203000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>6014000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>11746000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>8458000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>6995000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>9194000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>12033000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>17355000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>15607000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>15266000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>31265000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>31167000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>31081000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>27535000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>21681000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>28649000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>21947000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>613691000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>569496000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>333608000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>21740.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>877670.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>138049000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>524497.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>284868.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>63505.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>224249000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>236572000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>336600000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>592376000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>129562000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>118668000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>151791000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>156118000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>166885000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>118796000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>115632000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>97328000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>82068000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:45">
+    <row r="58" spans="1:47">
       <c r="A58" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B58">
+        <v>46101000.0</v>
+      </c>
+      <c r="C58">
+        <v>49332000.0</v>
+      </c>
+      <c r="D58">
         <v>183106000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>177406000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>173833000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>173550000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>172156000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>165190000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>158824000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>189037000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>189234000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>185116000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>184724000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>185648000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>196333000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>193287000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>194068000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>210818000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>216851000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>219617000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>215351000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>216009000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>205967000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>195404000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>618176000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>573888000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>539612000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>7301740.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>8157670.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>440100000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>7804497.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>7564868.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>7343505.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>726936000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>737963000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>734509000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>663680000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>667611000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>674886000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>699311000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>735552000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>741349000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>705217000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>689186000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>613250000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>578603000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:45">
+    <row r="59" spans="1:47">
       <c r="A59" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
-    </row>
-    <row r="60" spans="1:45">
+      <c r="AT59"/>
+      <c r="AU59"/>
+    </row>
+    <row r="60" spans="1:47">
       <c r="A60" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B60">
+        <v>223799000.0</v>
+      </c>
+      <c r="C60">
+        <v>213695000.0</v>
+      </c>
+      <c r="D60">
         <v>47485000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>-15259000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>-44506000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>-33415000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>-23134000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>-9731000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>-6255000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>12656000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>22579000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>37614000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>50536000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>63306000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>76115000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>88895000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>99286000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>-68494000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>-21519000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>408000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>7551000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>16617000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>-32781000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>-2723000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>-473869000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>-439251000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>-417835000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>207035240.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>-340356000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>-340356000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>5000008.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>5000003.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>5000003.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>-157898000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>-86610000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>170829000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>277558000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>726908000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>785613000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>780970000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>777049000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>789318000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>780865000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>631979000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>619974000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>7722000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:45">
+    <row r="61" spans="1:47">
       <c r="A61" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
-    </row>
-    <row r="62" spans="1:45">
+      <c r="AT61"/>
+      <c r="AU61"/>
+    </row>
+    <row r="62" spans="1:47">
       <c r="A62" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L32"/>
+  <dimension ref="A1:M32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12">
+    <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
-    </row>
-    <row r="2" spans="1:12">
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B2">
+        <v>3321000.0</v>
+      </c>
+      <c r="C2">
         <v>12119000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>14044000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>48888000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>163338000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>109621000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>30669000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>5060000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>4425000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>281943000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>178064000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>94898000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:12">
+    <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B3">
+        <v>2024000.0</v>
+      </c>
+      <c r="C3">
         <v>2233000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2814000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3356000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>8429000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>5849000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2078000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>5775000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>5551000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>62095000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>31751000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>15158000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:12">
+    <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-    </row>
-    <row r="5" spans="1:12">
+      <c r="M4"/>
+    </row>
+    <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B5">
+        <v>-29750000.0</v>
+      </c>
+      <c r="C5">
         <v>-41075000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-37020000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-43036000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-75543000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-94906000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-36097000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-3540000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-2780.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-56859000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>35607000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>80867000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:12">
+    <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B6">
+        <v>-27726000.0</v>
+      </c>
+      <c r="C6">
         <v>-38842000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-34206000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-39680000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-67114000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-89057000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-34019000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>2235000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-2780.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>5236000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>67358000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>96025000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:12">
+    <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
-    </row>
-    <row r="8" spans="1:12">
+      <c r="M7"/>
+    </row>
+    <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-    </row>
-    <row r="9" spans="1:12">
+      <c r="M8"/>
+    </row>
+    <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B9">
+        <v>-3321000.0</v>
+      </c>
+      <c r="C9">
         <v>-12119000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-14044000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-15659000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-52604000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-62577000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-16960000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-5060000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-4425000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>28482000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>89837000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>119661000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:12">
+    <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B10">
+        <v>-40664000.0</v>
+      </c>
+      <c r="C10">
         <v>-60896000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-55024000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-60828000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-90094000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-136392000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-98895000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2235000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-2780.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-514099000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-6663000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>64150000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:12">
+    <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>-1151000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>7338000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-1530000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>41486000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>62798000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>555450.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-145000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>4826000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-8068000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>16423000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:12">
+    <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B12">
+        <v>11025000.0</v>
+      </c>
+      <c r="C12">
         <v>19969000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>18467000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>18481000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>20593000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>43458000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>64846000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2845000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
-      <c r="K12"/>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
       <c r="L12"/>
-    </row>
-    <row r="13" spans="1:12">
+      <c r="M12"/>
+    </row>
+    <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B13">
+        <v>4385000.0</v>
+      </c>
+      <c r="C13">
         <v>4419000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>8278000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>2313000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>43000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>199000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>4386530.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2844990.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-    </row>
-    <row r="14" spans="1:12">
+      <c r="M13"/>
+    </row>
+    <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
-    </row>
-    <row r="15" spans="1:12">
+      <c r="M14"/>
+    </row>
+    <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B15">
+        <v>-40664000.0</v>
+      </c>
+      <c r="C15">
         <v>-60896000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-55024000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-60828000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-88564000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-136392000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-98895000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>1680000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-2780.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-518925000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>1405000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>47727000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:12">
+    <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-60828000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-88564000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-136392000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-98895000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-55803000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-74148000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-518925000.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
-    </row>
-    <row r="17" spans="1:12">
+      <c r="M16"/>
+    </row>
+    <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B17">
+        <v>-40664000.0</v>
+      </c>
+      <c r="C17">
         <v>-60896000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-55024000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-60828000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-88564000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-132670000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-98895000.0</v>
       </c>
-      <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
-    </row>
-    <row r="18" spans="1:12">
+      <c r="M17"/>
+    </row>
+    <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B18">
+        <v>-6640000.0</v>
+      </c>
+      <c r="C18">
         <v>-15550000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-10189000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-16168000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-20593000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-43259000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-64049000.0</v>
       </c>
-      <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-    </row>
-    <row r="19" spans="1:12">
+      <c r="M18"/>
+    </row>
+    <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>11143000.0</v>
       </c>
-      <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-    </row>
-    <row r="20" spans="1:12">
+      <c r="M19"/>
+    </row>
+    <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-    </row>
-    <row r="21" spans="1:12">
+      <c r="M20"/>
+    </row>
+    <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B21">
+        <v>-44468000.0</v>
+      </c>
+      <c r="C21">
         <v>-43823000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-45013000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-53490000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-83911000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-89366000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-33941000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-610000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-2780.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-56859000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>35607000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>80867000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:12">
+    <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
-    </row>
-    <row r="23" spans="1:12">
+      <c r="M22"/>
+    </row>
+    <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B23">
+        <v>44468000.0</v>
+      </c>
+      <c r="C23">
         <v>43823000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>45013000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>86719000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>194645000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>136410000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>47587000.0</v>
       </c>
-      <c r="H23">
-[...1 lines deleted...]
-      </c>
       <c r="I23">
+        <v>610000.0</v>
+      </c>
+      <c r="J23">
         <v>2780.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>784709000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>252350000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>133400000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:12">
+    <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-    </row>
-    <row r="25" spans="1:12">
+      <c r="M24"/>
+    </row>
+    <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B25">
+        <v>2024000.0</v>
+      </c>
+      <c r="C25">
         <v>2233000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2814000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3356000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>8429000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>5886000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2078000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-    </row>
-    <row r="26" spans="1:12">
+      <c r="M25"/>
+    </row>
+    <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B26">
+        <v>14856000.0</v>
+      </c>
+      <c r="C26">
         <v>19526000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>20637000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>18355000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>13587000.0</v>
       </c>
-      <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>7708000.0</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-    </row>
-    <row r="27" spans="1:12">
+      <c r="M26"/>
+    </row>
+    <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>11886000.0</v>
       </c>
-      <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>3529000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>13693420.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>10420000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2588000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>3586000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>7367000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:12">
+    <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B28">
+        <v>14479000.0</v>
+      </c>
+      <c r="C28">
         <v>14472000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>12673000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>14367000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>14619000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>21084000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>13780000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>609580.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>4805000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>20658000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>18893000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>16269000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:12">
+    <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
-      <c r="D29">
+      <c r="D29"/>
+      <c r="E29">
         <v>-1435000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-1530000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>0.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>899800.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>555450.0</v>
       </c>
-      <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
-    </row>
-    <row r="30" spans="1:12">
+      <c r="M29"/>
+    </row>
+    <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B30">
+        <v>44468000.0</v>
+      </c>
+      <c r="C30">
         <v>31704000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>30969000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>37831000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>31307000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>26789000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>16918000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>609580.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2780.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>502766000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>74286000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>38502000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:12">
+    <row r="31" spans="1:13">
       <c r="A31" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B31">
+        <v>3804000.0</v>
+      </c>
+      <c r="C31">
         <v>-17073000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-10011000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-7338000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-6183000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-47026000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-64954000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>2845000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>32931216.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-33977000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-23216000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-16717000000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:12">
+    <row r="32" spans="1:13">
       <c r="A32" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
+        <v>0.0</v>
+      </c>
+      <c r="E32">
         <v>33229000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>110734000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>47044000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>13709000.0</v>
       </c>
-      <c r="H32"/>
       <c r="I32"/>
-      <c r="J32">
+      <c r="J32"/>
+      <c r="K32">
         <v>310425000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>267901000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>214559000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AS32"/>
+  <dimension ref="A1:AU32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:45">
+    <row r="1" spans="1:47">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C1" t="s">
-        <v>74</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>75</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>76</v>
       </c>
       <c r="F1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G1" t="s">
-        <v>77</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>78</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>79</v>
       </c>
       <c r="J1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="K1" t="s">
-        <v>80</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>81</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>82</v>
       </c>
       <c r="N1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="O1" t="s">
-        <v>83</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>84</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>85</v>
       </c>
       <c r="R1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="S1" t="s">
-        <v>86</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>87</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>88</v>
       </c>
       <c r="V1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="W1" t="s">
-        <v>89</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>90</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>91</v>
       </c>
       <c r="Z1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AA1" t="s">
-        <v>92</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>93</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>94</v>
       </c>
       <c r="AD1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AE1" t="s">
-        <v>95</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>96</v>
       </c>
       <c r="AG1" t="s">
         <v>97</v>
       </c>
       <c r="AH1" t="s">
         <v>98</v>
       </c>
       <c r="AI1" t="s">
         <v>99</v>
       </c>
       <c r="AJ1" t="s">
-        <v>9</v>
+        <v>100</v>
       </c>
       <c r="AK1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AL1" t="s">
-        <v>101</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>102</v>
       </c>
       <c r="AN1" t="s">
-        <v>10</v>
+        <v>103</v>
       </c>
       <c r="AO1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AP1" t="s">
-        <v>104</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>105</v>
       </c>
       <c r="AR1" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="AS1" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:45">
+        <v>107</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="2" spans="1:47">
       <c r="A2" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B2">
+        <v>691000.0</v>
+      </c>
+      <c r="C2">
+        <v>788000.0</v>
+      </c>
+      <c r="D2">
         <v>3030000.0</v>
       </c>
-      <c r="C2">
-[...4 lines deleted...]
-      </c>
       <c r="E2">
+        <v>3171000.0</v>
+      </c>
+      <c r="F2">
+        <v>534000.0</v>
+      </c>
+      <c r="G2">
         <v>3613000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>2629000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>3055000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>3200000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>5375000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>912000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>3533000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>4527000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>18665000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>11237000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>6817000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>16972000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>56877000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>43660000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>33501000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>29402000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>28935000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>25770000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>31863000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>23890000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>14610000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>16164000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>4574000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>2216000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>974000.0</v>
       </c>
-      <c r="AD2"/>
-      <c r="AE2"/>
       <c r="AF2"/>
-      <c r="AG2">
+      <c r="AG2"/>
+      <c r="AH2"/>
+      <c r="AI2">
         <v>74183000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>79431000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>76353000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>44457000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>125761000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>55367000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>56359000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>69251000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>51775000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>35236000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>21802000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>35788000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>29533000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:45">
+    <row r="3" spans="1:47">
       <c r="A3" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B3">
+        <v>691000.0</v>
+      </c>
+      <c r="C3">
+        <v>788000.0</v>
+      </c>
+      <c r="D3">
         <v>502000.0</v>
       </c>
-      <c r="C3">
-[...4 lines deleted...]
-      </c>
       <c r="E3">
+        <v>498000.0</v>
+      </c>
+      <c r="F3">
+        <v>534000.0</v>
+      </c>
+      <c r="G3">
         <v>527000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>523000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>567000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>616000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>659000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>912000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>711000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>718000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>886000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>1127000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>632000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>1022000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>4455000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>2073000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>1573000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>1568000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>1710000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>1497000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>877000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>1876000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>45000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>168000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>238000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>933000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>2216000.0</v>
       </c>
-      <c r="AD3"/>
-      <c r="AE3"/>
       <c r="AF3"/>
-      <c r="AG3">
+      <c r="AG3"/>
+      <c r="AH3"/>
+      <c r="AI3">
         <v>7100000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>10422000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>11362000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>13704000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>16581000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>17906000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>13904000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>12063000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>9772000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>5905000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>4011000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>6875000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>3897000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:45">
+    <row r="4" spans="1:47">
       <c r="A4" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
-    </row>
-    <row r="5" spans="1:45">
+      <c r="AT4"/>
+      <c r="AU4"/>
+    </row>
+    <row r="5" spans="1:47">
       <c r="A5" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B5">
+        <v>-48287000.0</v>
+      </c>
+      <c r="C5">
+        <v>-7197000.0</v>
+      </c>
+      <c r="D5">
         <v>-5848000.0</v>
       </c>
-      <c r="C5">
-[...4 lines deleted...]
-      </c>
       <c r="E5">
+        <v>-8315000.0</v>
+      </c>
+      <c r="F5">
+        <v>-8400000.0</v>
+      </c>
+      <c r="G5">
         <v>-2562000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-10970000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-17497000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-17547000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-6885000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-11014000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-9417000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-9588000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-9459000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-11390000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-4907000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-16714000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-43254000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-17847000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-3129000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-5239000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-18690000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-28295000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-36275000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-15403000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-3342000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-15334000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-6026000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>995951.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>10399000.0</v>
       </c>
-      <c r="AD5"/>
-      <c r="AE5"/>
       <c r="AF5"/>
-      <c r="AG5">
+      <c r="AG5"/>
+      <c r="AH5"/>
+      <c r="AI5">
         <v>-51711000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-53021000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-38948000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>2755000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-71339000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>3416000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>8309000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-2234000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>10579000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>7859000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>16481000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>27405000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>25860000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:45">
+    <row r="6" spans="1:47">
       <c r="A6" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B6">
+        <v>-47596000.0</v>
+      </c>
+      <c r="C6">
+        <v>-6409000.0</v>
+      </c>
+      <c r="D6">
         <v>-5346000.0</v>
       </c>
-      <c r="C6">
-[...4 lines deleted...]
-      </c>
       <c r="E6">
+        <v>-7817000.0</v>
+      </c>
+      <c r="F6">
+        <v>-7866000.0</v>
+      </c>
+      <c r="G6">
         <v>-2035000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-10447000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-16930000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-16931000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-6226000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-10102000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-8706000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-8870000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-8573000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-10263000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-4275000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-15692000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-38799000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-15774000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-1556000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-3671000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-16980000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-26798000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-35398000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-13527000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-3297000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-15166000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-5788000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>1928951.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>12615000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>779437.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>616431.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>6328.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-44611000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-42599000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-27586000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>16459000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-54758000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>21322000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>22213000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>9829000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>20351000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>13764000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>20492000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>34280000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>29757000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:45">
+    <row r="7" spans="1:47">
       <c r="A7" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
-    </row>
-    <row r="8" spans="1:45">
+      <c r="AT7"/>
+      <c r="AU7"/>
+    </row>
+    <row r="8" spans="1:47">
       <c r="A8" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
-    </row>
-    <row r="9" spans="1:45">
+      <c r="AT8"/>
+      <c r="AU8"/>
+    </row>
+    <row r="9" spans="1:47">
       <c r="A9" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B9">
+        <v>-691000.0</v>
+      </c>
+      <c r="C9">
+        <v>-788000.0</v>
+      </c>
+      <c r="D9">
         <v>-3030000.0</v>
       </c>
-      <c r="C9">
-[...4 lines deleted...]
-      </c>
       <c r="E9">
+        <v>-3171000.0</v>
+      </c>
+      <c r="F9">
+        <v>-534000.0</v>
+      </c>
+      <c r="G9">
         <v>-3613000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-2629000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-3055000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-3200000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-5375000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-912000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-3533000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-4527000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-7191000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-2479000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-2986000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-7806000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-32856000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-11984000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>2500000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-10366000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-12942000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-13479000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-24227000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-12744000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-3608000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-13457000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-4574000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-2216000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-974000.0</v>
       </c>
-      <c r="AD9"/>
-      <c r="AE9"/>
       <c r="AF9"/>
-      <c r="AG9">
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9">
         <v>-41629000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-39447000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-21108000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>20408000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-48849000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>27756000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>29166000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>13721000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>24966000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>23762000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>27388000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>41051000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>35296000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:45">
+    <row r="10" spans="1:47">
       <c r="A10" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B10">
+        <v>-48287000.0</v>
+      </c>
+      <c r="C10">
+        <v>-7792000.0</v>
+      </c>
+      <c r="D10">
         <v>-9376000.0</v>
       </c>
-      <c r="C10">
-[...2 lines deleted...]
-      <c r="D10">
+      <c r="E10">
         <v>-11759000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
+        <v>-11759000.0</v>
+      </c>
+      <c r="G10">
         <v>-12738000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-14228000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-20682000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-20749000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-11514000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-15712000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-13889000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-13909000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-13937000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-15849000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-8982000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-22060000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-48671000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-23308000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-8427000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-9688000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-22870000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-32278000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-49790000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-34618000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-21416000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-32092000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-21947000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>995950.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-3415000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>779437.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>616431.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>6328.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-71238000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-257849000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-108474000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-435934000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-86252000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>6716000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>1371000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-22906000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>888000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>4356000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>10999000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>22000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>17854000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:45">
+    <row r="11" spans="1:47">
       <c r="A11" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-      <c r="E11">
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11">
         <v>-804724.0</v>
       </c>
-      <c r="F11"/>
-[...1 lines deleted...]
-      <c r="H11">
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11">
         <v>804724.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-11881000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>765586.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>5069000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>6812000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>4113000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>3225000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>4075000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>10042000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-1435000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-95000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>4948000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>4114000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>3851000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>3983000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-600000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-128000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-1152000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-224000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-244000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>252610.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>145000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>182000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>154000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>13060.0</v>
       </c>
-      <c r="AG11"/>
-      <c r="AH11"/>
       <c r="AI11"/>
-      <c r="AJ11">
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11">
         <v>25285000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-23838000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>2340000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>1039000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>-6292000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>-4083000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>126000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>2181000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>5885000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>4452000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:45">
+    <row r="12" spans="1:47">
       <c r="A12" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B12">
-        <v>3564000.0</v>
+        <v>0.0</v>
       </c>
       <c r="C12">
-        <v>3479000.0</v>
+        <v>595000.0</v>
       </c>
       <c r="D12">
-        <v>3387000.0</v>
+        <v>3528000.0</v>
       </c>
       <c r="E12">
+        <v>3444000.0</v>
+      </c>
+      <c r="F12">
+        <v>3359000.0</v>
+      </c>
+      <c r="G12">
         <v>3339000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>3292000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>3218000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>10119000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>4746000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>4698000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>4587000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>4436000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>4478000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>4459000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>4198000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>5346000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>5417000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>5461000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>5298000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>4449000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>4180000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>4319000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>15072000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>19887000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>18072000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>16735000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>15641000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>1155000.0</v>
       </c>
-      <c r="AC12"/>
-      <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
-      <c r="AS12">
+      <c r="AS12"/>
+      <c r="AT12"/>
+      <c r="AU12">
         <v>7588000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:45">
+    <row r="13" spans="1:47">
       <c r="A13" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B13">
+        <v>1896000.0</v>
+      </c>
+      <c r="C13">
+        <v>1847000.0</v>
+      </c>
+      <c r="D13">
         <v>1131000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>687000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>719000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>1037000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>1029000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>1167000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>2736000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>2119000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>2100000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>2121000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>1938000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>1467000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>826000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>20000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="R13">
         <v>0.0</v>
       </c>
       <c r="S13">
+        <v>0.0</v>
+      </c>
+      <c r="T13">
+        <v>0.0</v>
+      </c>
+      <c r="U13">
         <v>9000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>23000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>43000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>9000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>35000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>659560.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>905170.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>394000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>110000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>1154610.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-    </row>
-    <row r="14" spans="1:45">
+      <c r="AT13"/>
+      <c r="AU13"/>
+    </row>
+    <row r="14" spans="1:47">
       <c r="A14" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
-    </row>
-    <row r="15" spans="1:45">
+      <c r="AT14"/>
+      <c r="AU14"/>
+    </row>
+    <row r="15" spans="1:47">
       <c r="A15" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B15">
+        <v>-48287000.0</v>
+      </c>
+      <c r="C15">
+        <v>-7792000.0</v>
+      </c>
+      <c r="D15">
         <v>-9376000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-11737000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-11759000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-12738000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-14228000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-13180000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-20749000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-11514000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-15712000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-13889000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-13909000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-13937000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-15849000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-8982000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-22060000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-47236000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-23213000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-8427000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-9688000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-22870000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-32278000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-49790000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-34618000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-21416000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-32092000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-21947000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>743340.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-3560000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>597572.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>462761.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>19388.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>-71238000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-257849000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-108474000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-461219000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>-62414000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>4376000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>332000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>-16614000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>4971000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>4230000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>8818000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>16115000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>13402000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:45">
+    <row r="16" spans="1:47">
       <c r="A16" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-13889000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-13909000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-13937000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-15849000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-8982000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-22060000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-47236000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-23213000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-8427000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-9688000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-22870000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-29114000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-49790000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-34618000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-21416000.0</v>
       </c>
-      <c r="Z16"/>
-      <c r="AA16">
+      <c r="AB16"/>
+      <c r="AC16">
         <v>-21947000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-23440000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-3560000.0</v>
       </c>
-      <c r="AD16"/>
-      <c r="AE16"/>
       <c r="AF16"/>
-      <c r="AG16">
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16">
         <v>-71238000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>-257849000.0</v>
       </c>
-      <c r="AI16"/>
-      <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
-    </row>
-    <row r="17" spans="1:45">
+      <c r="AT16"/>
+      <c r="AU16"/>
+    </row>
+    <row r="17" spans="1:47">
       <c r="A17" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B17">
+        <v>-48287000.0</v>
+      </c>
+      <c r="C17">
+        <v>-7792000.0</v>
+      </c>
+      <c r="D17">
         <v>-9376000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-11759000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-11759000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-12738000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-14228000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-13180000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-20749000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-11514000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-15712000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-13889000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-13909000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-13937000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-15849000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-8982000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-22060000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-47236000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-23213000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-8427000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-9688000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-19148000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-29114000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-49790000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-34618000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-21416000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-32092000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-21947000.0</v>
       </c>
-      <c r="AB17"/>
-      <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
-    </row>
-    <row r="18" spans="1:45">
+      <c r="AT17"/>
+      <c r="AU17"/>
+    </row>
+    <row r="18" spans="1:47">
       <c r="A18" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B18">
+        <v>1896000.0</v>
+      </c>
+      <c r="C18">
+        <v>1259000.0</v>
+      </c>
+      <c r="D18">
         <v>-2433000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-2792000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-2674000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-2302000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-2263000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-2051000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-7383000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-2627000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-2598000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-2466000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-2498000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-3011000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-3633000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-4178000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-5346000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-5417000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-5461000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-5289000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-4426000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-4137000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-4310000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-15037000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-19775000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-17895000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-16341000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-15531000.0</v>
       </c>
-      <c r="AB18"/>
-      <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
-    </row>
-    <row r="19" spans="1:45">
+      <c r="AT18"/>
+      <c r="AU18"/>
+    </row>
+    <row r="19" spans="1:47">
       <c r="A19" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-      <c r="K19">
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19">
         <v>2265000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>2060000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>9966000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>2170000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>3703000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-4696000.0</v>
       </c>
-      <c r="Q19"/>
-      <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
-    </row>
-    <row r="20" spans="1:45">
+      <c r="AT19"/>
+      <c r="AU19"/>
+    </row>
+    <row r="20" spans="1:47">
       <c r="A20" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
-    </row>
-    <row r="21" spans="1:45">
+      <c r="AT20"/>
+      <c r="AU20"/>
+    </row>
+    <row r="21" spans="1:47">
       <c r="A21" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B21">
+        <v>-50065000.0</v>
+      </c>
+      <c r="C21">
+        <v>-18770000.0</v>
+      </c>
+      <c r="D21">
         <v>-7258000.0</v>
       </c>
-      <c r="C21">
-[...4 lines deleted...]
-      </c>
       <c r="E21">
+        <v>-9315000.0</v>
+      </c>
+      <c r="F21">
+        <v>-9222000.0</v>
+      </c>
+      <c r="G21">
         <v>-2311000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-11731000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-10530000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-11928000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-8883000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-13571000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-11567000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-11533000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-19425000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-12624000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-8487000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-12018000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-44931000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-18659000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-3789000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-14755000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-15156000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-24614000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-34753000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-14843000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-5560000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-15440000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-6131000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-159000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>10399000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-137000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-165000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-105860.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-57364000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-244340000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-55850000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-430433000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-74915000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>3416000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>8309000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-13616000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>10579000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>7859000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>16481000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>27405000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>25860000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:45">
+    <row r="22" spans="1:47">
       <c r="A22" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
-    </row>
-    <row r="23" spans="1:45">
+      <c r="AT22"/>
+      <c r="AU22"/>
+    </row>
+    <row r="23" spans="1:47">
       <c r="A23" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B23">
+        <v>50065000.0</v>
+      </c>
+      <c r="C23">
+        <v>18770000.0</v>
+      </c>
+      <c r="D23">
         <v>7258000.0</v>
       </c>
-      <c r="C23">
-[...4 lines deleted...]
-      </c>
       <c r="E23">
+        <v>9315000.0</v>
+      </c>
+      <c r="F23">
+        <v>9222000.0</v>
+      </c>
+      <c r="G23">
         <v>2311000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>11731000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>10530000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>11928000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>8883000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>13571000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>11567000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>11533000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>30899000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>21382000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>12318000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>21184000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>68952000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>50335000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>39790000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>33791000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>31149000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>36905000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>42389000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>25989000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>16562000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>18147000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>6131000.0</v>
       </c>
-      <c r="AB23">
-[...4 lines deleted...]
-      </c>
       <c r="AD23">
+        <v>159000.0</v>
+      </c>
+      <c r="AE23">
+        <v>10399000.0</v>
+      </c>
+      <c r="AF23">
         <v>136590.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>165331.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>105860.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>89918000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>293473000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>111095000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>489440000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>151809000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>65080000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>78380000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>97032000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>70569000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>51561000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>33188000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>49015000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>19679000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:45">
+    <row r="24" spans="1:47">
       <c r="A24" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
-    </row>
-    <row r="25" spans="1:45">
+      <c r="AT24"/>
+      <c r="AU24"/>
+    </row>
+    <row r="25" spans="1:47">
       <c r="A25" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B25">
+        <v>385000.0</v>
+      </c>
+      <c r="C25">
+        <v>490000.0</v>
+      </c>
+      <c r="D25">
         <v>502000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>498000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>534000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>527000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>523000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>567000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>616000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>659000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>726000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>711000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>718000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>779000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>1025000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>632000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>920000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>3254000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>2073000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>1534000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>1568000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>1616000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>1512000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>882000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>1876000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>845000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>168000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>238000.0</v>
       </c>
-      <c r="AB25"/>
-      <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
-    </row>
-    <row r="26" spans="1:45">
+      <c r="AT25"/>
+      <c r="AU25"/>
+    </row>
+    <row r="26" spans="1:47">
       <c r="A26" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>133</v>
+      </c>
+      <c r="B26">
+        <v>9652000.0</v>
+      </c>
       <c r="C26">
+        <v>5507000.0</v>
+      </c>
+      <c r="D26"/>
+      <c r="E26">
         <v>2344000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>2999000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>4905000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>4665000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>5053000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>4903000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>4663000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>7200000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>5293000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>3481000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>10155000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>7011000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>151000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>1038000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>9727000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>2344000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>1023000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>493000.0</v>
       </c>
-      <c r="U26"/>
-      <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26">
         <v>540000.0</v>
       </c>
-      <c r="Z26"/>
-      <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
-    </row>
-    <row r="27" spans="1:45">
+      <c r="AT26"/>
+      <c r="AU26"/>
+    </row>
+    <row r="27" spans="1:47">
       <c r="A27" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27">
         <v>2488000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>2584000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>2561000.0</v>
       </c>
-      <c r="J27"/>
-      <c r="K27"/>
       <c r="L27"/>
-      <c r="M27">
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27">
         <v>936000.0</v>
       </c>
-      <c r="N27"/>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
-      <c r="Y27">
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27">
         <v>241000.0</v>
       </c>
-      <c r="Z27"/>
-[...1 lines deleted...]
-      <c r="AB27">
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27">
         <v>3770000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>2727000.0</v>
       </c>
-      <c r="AD27"/>
-      <c r="AE27"/>
       <c r="AF27"/>
-      <c r="AG27">
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27">
         <v>408000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>530000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>575000.0</v>
       </c>
       <c r="AK27">
         <v>619000.0</v>
       </c>
       <c r="AL27">
+        <v>575000.0</v>
+      </c>
+      <c r="AM27">
+        <v>619000.0</v>
+      </c>
+      <c r="AN27">
         <v>665000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>728000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>480000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>940000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>1203000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>987000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>2178000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>2966000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:45">
+    <row r="28" spans="1:47">
       <c r="A28" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B28">
+        <v>34165000.0</v>
+      </c>
+      <c r="C28">
+        <v>5504000.0</v>
+      </c>
+      <c r="D28">
         <v>2564000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>3478000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>2933000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>3247000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>4405000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>3906000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>2913000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>2863000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>2765000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>3706000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>3339000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>5185000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>3032000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>5248000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>3072000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>1512000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>5657000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>5164000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>4287000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>2935000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>5711000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>10432000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>2006000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>1952000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>1877000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>5788000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>1947000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>671000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>136590.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>165331.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>105860.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>2574000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>2622000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>5859000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>3374000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>5290000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>5769000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>6225000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>3412000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>3675000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>8795000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>5909000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>4593000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>2573000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:45">
+    <row r="29" spans="1:47">
       <c r="A29" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
-      <c r="M29">
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29">
         <v>0.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>0.0</v>
       </c>
-      <c r="O29"/>
-[...1 lines deleted...]
-      <c r="Q29">
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29">
         <v>-1435000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-95000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="U29">
         <v>0.0</v>
       </c>
       <c r="V29">
         <v>0.0</v>
       </c>
       <c r="W29">
         <v>0.0</v>
       </c>
       <c r="X29">
+        <v>0.0</v>
+      </c>
+      <c r="Y29">
+        <v>0.0</v>
+      </c>
+      <c r="Z29">
         <v>128010.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>179580.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>0.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>0.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>252610.0</v>
       </c>
-      <c r="AC29"/>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
-    </row>
-    <row r="30" spans="1:45">
+      <c r="AT29"/>
+      <c r="AU29"/>
+    </row>
+    <row r="30" spans="1:47">
       <c r="A30" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B30">
+        <v>49374000.0</v>
+      </c>
+      <c r="C30">
+        <v>17982000.0</v>
+      </c>
+      <c r="D30">
         <v>4228000.0</v>
       </c>
-      <c r="C30">
-[...4 lines deleted...]
-      </c>
       <c r="E30">
+        <v>6144000.0</v>
+      </c>
+      <c r="F30">
+        <v>8688000.0</v>
+      </c>
+      <c r="G30">
         <v>-1302000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>9102000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>7475000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>8728000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>3508000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>12659000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>8034000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>7006000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>12234000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>10145000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>5501000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>4212000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>12075000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>6675000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>6289000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>4389000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>2214000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>11135000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>10526000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>2099000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>1952000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>1772000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>1557000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>158660.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>201800.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>136590.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>165331.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>105860.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>26387000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>214042000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>34742000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>444983000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>26048000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>9713000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>22021000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>27781000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>18794000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>16325000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>11386000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>13227000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>9854000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:45">
+    <row r="31" spans="1:47">
       <c r="A31" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B31">
+        <v>1778000.0</v>
+      </c>
+      <c r="C31">
+        <v>10978000.0</v>
+      </c>
+      <c r="D31">
         <v>-2118000.0</v>
       </c>
-      <c r="C31">
-[...4 lines deleted...]
-      </c>
       <c r="E31">
+        <v>-2444000.0</v>
+      </c>
+      <c r="F31">
+        <v>-2537000.0</v>
+      </c>
+      <c r="G31">
         <v>-10427000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-2497000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-10152000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-8821000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-2631000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-2141000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-2322000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-2376000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>5488000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-3225000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-495000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-10042000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-3740000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-4649000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-4638000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>5067000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-7714000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-7664000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-15037000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-19775000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-15856000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-16652000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-15816000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>1155000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-13814000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>916027.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>781762.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>112188.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-13874000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-13509000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-52624000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-5501000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-11337000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-11379000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-5760000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-9290000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-4941000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-3503000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-5482000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-5405000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-8006000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:45">
+    <row r="32" spans="1:47">
       <c r="A32" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
+        <v>0.0</v>
+      </c>
+      <c r="F32">
+        <v>0.0</v>
+      </c>
+      <c r="G32">
         <v>7946000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>1368000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-3831000.0</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
-        <v>3831000.0</v>
+        <v>-3831000.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32">
+        <v>3831000.0</v>
+      </c>
+      <c r="N32">
+        <v>0.0</v>
+      </c>
+      <c r="O32">
         <v>11474000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>8758000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>3831000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>9166000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>24021000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>31676000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>36001000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>19036000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>15993000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>12291000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>7636000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>11146000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>11002000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>2707000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>0.0</v>
       </c>
-      <c r="AB32"/>
-      <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
-      <c r="AG32">
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32">
         <v>32554000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>39984000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>55245000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>64865000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>76912000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>83123000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>85525000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>82972000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>76741000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>58998000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>49190000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>76839000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>64829000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L30"/>
+  <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12">
+    <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
-    </row>
-    <row r="2" spans="1:12">
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B2">
+        <v>77058000.0</v>
+      </c>
+      <c r="C2">
         <v>132550000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>175966000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>46635000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>96040000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>48967000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>535946.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>24945.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>10.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>81470000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>347047000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>275002000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:12">
+    <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B3">
+        <v>564000</v>
+      </c>
+      <c r="C3">
         <v>1253000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1070000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>951000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>6990000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>33439000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>12296000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1146000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>5000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>79098000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>327684000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>262346000</v>
       </c>
     </row>
-    <row r="4" spans="1:12">
+    <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>129331000.0</v>
       </c>
-      <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-    </row>
-    <row r="5" spans="1:12">
+      <c r="M4"/>
+    </row>
+    <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>18402000.0</v>
       </c>
-      <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-    </row>
-    <row r="6" spans="1:12">
+      <c r="M5"/>
+    </row>
+    <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B6">
+        <v>127173000.0</v>
+      </c>
+      <c r="C6">
         <v>-55492000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-43416000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>129331000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-49405000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>47073000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>8954054.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>511000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>24935.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-73895000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-265577000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>72045000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:12">
+    <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B7">
+        <v>1559000.0</v>
+      </c>
+      <c r="C7">
         <v>2154000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-1238000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>9669000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>20697000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-50925000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-36975000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>704013.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>533.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>10370000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-74361000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-125060000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:12">
+    <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>-3233000.0</v>
       </c>
-      <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-    </row>
-    <row r="9" spans="1:12">
+      <c r="M8"/>
+    </row>
+    <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B9">
+        <v>-239000.0</v>
+      </c>
+      <c r="C9">
         <v>1828000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>2566000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-3233000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-1104000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-329000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-97000.0</v>
       </c>
       <c r="H9">
         <v>-97000.0</v>
       </c>
       <c r="I9">
+        <v>-97000.0</v>
+      </c>
+      <c r="J9">
         <v>1212000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>4472000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>47749000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-55976000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:12">
+    <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B10">
+        <v>-79000.0</v>
+      </c>
+      <c r="C10">
         <v>8000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>479000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>17272000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>22829000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-47647000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-39604000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-320000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1333000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-10186000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-114724000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-69084000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:12">
+    <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-4922000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-2851000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>372000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>3384000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>271000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-698000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>3431000.0</v>
       </c>
-      <c r="K11"/>
       <c r="L11"/>
-    </row>
-    <row r="12" spans="1:12">
+      <c r="M11"/>
+    </row>
+    <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>-5310000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>15292000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>70549000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>73599000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>20284000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>39174000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>443861000.0</v>
       </c>
-      <c r="K12"/>
       <c r="L12"/>
-    </row>
-    <row r="13" spans="1:12">
+      <c r="M12"/>
+    </row>
+    <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-      <c r="E13">
+      <c r="E13"/>
+      <c r="F13">
         <v>1823000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-3321000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-658000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2723000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-960000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>16084000.0</v>
       </c>
-      <c r="K13"/>
       <c r="L13"/>
-    </row>
-    <row r="14" spans="1:12">
+      <c r="M13"/>
+    </row>
+    <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B14">
+        <v>9317000.0</v>
+      </c>
+      <c r="C14">
         <v>2233000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>2814000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>3356000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>8429000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>5849000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>3567000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>5775000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>5551000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>62095000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>31751000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>15158000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:12">
+    <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-    </row>
-    <row r="16" spans="1:12">
+      <c r="M15"/>
+    </row>
+    <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B16">
+        <v>204231000.0</v>
+      </c>
+      <c r="C16">
         <v>77058000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>132550000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>175966000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>46635000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>96040000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>9490000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>535946.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>24945.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>7575000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>81470000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>347047000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:12">
+    <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
-    </row>
-    <row r="18" spans="1:12">
+      <c r="M17"/>
+    </row>
+    <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B18">
+        <v>-83438000.0</v>
+      </c>
+      <c r="C18">
         <v>-37150000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-42518000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-35806000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-44028000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-143947000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-72067000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1598715.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-7251.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-78266000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-359867000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-283457000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:12">
+    <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>157</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>6327000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-507000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>8337000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-6873000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-31124000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-12296000.0</v>
       </c>
-      <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-    </row>
-    <row r="20" spans="1:12">
+      <c r="M19"/>
+    </row>
+    <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B20">
+        <v>285876000.0</v>
+      </c>
+      <c r="C20">
         <v>12577000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>867000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>188859000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>83515000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>159478000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>75963000.0</v>
       </c>
-      <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-    </row>
-    <row r="21" spans="1:12">
+      <c r="M20"/>
+    </row>
+    <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B21">
+        <v>-79955000.0</v>
+      </c>
+      <c r="C21">
         <v>-38120000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-2328000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-33010000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-5494000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-20099000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>71831000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>27728000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>38697000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-27293000.0</v>
       </c>
-      <c r="K21"/>
       <c r="L21"/>
-    </row>
-    <row r="22" spans="1:12">
+      <c r="M21"/>
+    </row>
+    <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B22">
+        <v>-40664000.0</v>
+      </c>
+      <c r="C22">
         <v>-60896000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-55024000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-60828000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-88564000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-136392000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-98895000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1679963.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-2784.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-518925000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1405000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>47727000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:12">
+    <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B23">
+        <v>205921000.0</v>
+      </c>
+      <c r="C23">
         <v>-379000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-273000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>8337000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-6873000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>49326000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>68173000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-133000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-38669804.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>49440000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>140860000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>368405000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:12">
+    <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B24">
+        <v>4165000.0</v>
+      </c>
+      <c r="C24">
         <v>7580000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>563000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>9288000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>117000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2315000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1910828.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-210080000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>251000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>13224000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-8003000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-12903000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:12">
+    <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B25">
+        <v>-54982000.0</v>
+      </c>
+      <c r="C25">
         <v>17985000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>9080000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>10479000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>20136000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>68355000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>72532000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-2836691.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>38331000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>441769000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2970000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-83996000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:12">
+    <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>188859000.0</v>
       </c>
-      <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>211580000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>25000.0</v>
       </c>
-      <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-    </row>
-    <row r="27" spans="1:12">
+      <c r="M26"/>
+    </row>
+    <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B27">
+        <v>1896000.0</v>
+      </c>
+      <c r="C27">
         <v>2627000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>2920000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>2469000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>2264000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2605000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1808000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>100000.0</v>
       </c>
-      <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>5523000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>6052000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>4339000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:12">
+    <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B28">
+        <v>205921000.0</v>
+      </c>
+      <c r="C28">
         <v>-25922000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-1461000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>155849000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-5494000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>188705000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>68173000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>211043716.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>27196.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-8853000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>102293000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>368405000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:12">
+    <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B29">
+        <v>-82874000.0</v>
+      </c>
+      <c r="C29">
         <v>-35897000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-41448000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-34855000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-37038000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-110508000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-59771000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-452715.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-2251.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>832000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-32183000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-21111000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:12">
+    <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B30">
+        <v>4126000.0</v>
+      </c>
+      <c r="C30">
         <v>6327000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-507000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>8337000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-6873000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-31124000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-12296000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-210080000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>246000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-65874000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-335687000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-275249000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AQ30"/>
+  <dimension ref="A1:AS30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:43">
+    <row r="1" spans="1:45">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C1" t="s">
-        <v>74</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>75</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>76</v>
       </c>
       <c r="F1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G1" t="s">
-        <v>77</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>78</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>79</v>
       </c>
       <c r="J1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="K1" t="s">
-        <v>80</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>81</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>82</v>
       </c>
       <c r="N1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="O1" t="s">
-        <v>83</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>84</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>85</v>
       </c>
       <c r="R1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="S1" t="s">
-        <v>86</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>87</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>88</v>
       </c>
       <c r="V1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="W1" t="s">
-        <v>89</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>90</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>91</v>
       </c>
       <c r="Z1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AA1" t="s">
-        <v>92</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>93</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>94</v>
       </c>
       <c r="AD1" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="AE1" t="s">
-        <v>97</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
-        <v>9</v>
+        <v>100</v>
       </c>
       <c r="AI1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ1" t="s">
-        <v>101</v>
+        <v>10</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
-        <v>10</v>
+        <v>103</v>
       </c>
       <c r="AM1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AN1" t="s">
-        <v>104</v>
+        <v>11</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="AQ1" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:43">
+        <v>107</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="2" spans="1:45">
       <c r="A2" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B2">
+        <v>204231000.0</v>
+      </c>
+      <c r="C2">
+        <v>167367000.0</v>
+      </c>
+      <c r="D2">
         <v>98769000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>67430000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>77057000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>83074000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>58548000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>57566000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>106210000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>106911000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>117064000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>131987000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>175966000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>153403000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>157781000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>172778000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>46635000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>54046000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>65075000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>76197000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>96040000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>51159000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>86924000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>12639.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>9490000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>267248.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>54047000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>56444000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>52861000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>52135000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>24945.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>8583000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>41646000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>7575000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>5799000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>13612000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>49187000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>81470000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>154456000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>246945000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>243113000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>347047000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>502802000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>577027000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:43">
+    <row r="3" spans="1:45">
       <c r="A3" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B3">
+        <v>576000</v>
+      </c>
+      <c r="C3">
+        <v>117000</v>
+      </c>
+      <c r="D3">
         <v>50000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>226000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>171000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>274000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>529999</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>424000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>25000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>219000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>125000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>455000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>271000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>38000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>423000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>139000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>351000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>4918000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>2843000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>3983000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>5082000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>14202000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>7533000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>9614000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>2090000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>1487000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>1084000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>5227000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>4498000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>1074000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>2394000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>3340000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>298000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>5180000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>6304000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>24190000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>43424000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>42347000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>88208000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>109980000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>94444000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>122479000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>67306000</v>
       </c>
     </row>
-    <row r="4" spans="1:43">
+    <row r="4" spans="1:45">
       <c r="A4" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
         <v>-14549000.0</v>
       </c>
-      <c r="L4">
+      <c r="N4">
         <v>-9671000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>-11099000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>-4226000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>-15780000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>160436000.0</v>
       </c>
-      <c r="Q4"/>
-      <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
-    </row>
-    <row r="5" spans="1:43">
+      <c r="AR4"/>
+      <c r="AS4"/>
+    </row>
+    <row r="5" spans="1:45">
       <c r="A5" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>-569000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>3755000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>3471000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>10462000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-527000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>4996000.0</v>
       </c>
-      <c r="Q5"/>
-      <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
-    </row>
-    <row r="6" spans="1:43">
+      <c r="AR5"/>
+      <c r="AS5"/>
+    </row>
+    <row r="6" spans="1:45">
       <c r="A6" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B6">
+        <v>7439000.0</v>
+      </c>
+      <c r="C6">
+        <v>36864000.0</v>
+      </c>
+      <c r="D6">
         <v>68598000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>31339000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-9627000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-6016000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-2714000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>982000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-48644000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-701000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-10153000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-14923000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-9671000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-11419000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-4378000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-14997000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>160436000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-7411000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-11029000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-11122000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-19843000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>44881000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-35765000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>47280361.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-9477361.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>9222752.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-7246000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-2397000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>3583000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>726000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>810686.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>163000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-33063000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>34071000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>1776000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-7813000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-35575000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-32283000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-72986000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-92489000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>3832000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-103934000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-155755000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-74225000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:43">
+    <row r="7" spans="1:45">
       <c r="A7" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B7">
+        <v>-3101000.0</v>
+      </c>
+      <c r="C7">
+        <v>614000.0</v>
+      </c>
+      <c r="D7">
         <v>4553000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-1458000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-2150000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>1444000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>2093999.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>1429000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-2813000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-153000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>2024000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-3318000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>738000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>2508000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>8931000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-6960000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>5190000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>21161000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>10733000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-4938000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-2227000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>19616000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-45250000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-14329000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-10962000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-13852000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-17077000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-7036000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-730000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>279000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>49912.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>40127000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>27813000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>17438000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-25839000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>43482000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>-12115000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>4842000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>-18164000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>-19123000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>-17974000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>-11819000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>-36028000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>-16982000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:43">
+    <row r="8" spans="1:45">
       <c r="A8" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8">
         <v>-27000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>2718000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>-1961000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>-1272000.0</v>
       </c>
-      <c r="O8"/>
-      <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
-    </row>
-    <row r="9" spans="1:43">
+      <c r="AR8"/>
+      <c r="AS8"/>
+    </row>
+    <row r="9" spans="1:45">
       <c r="A9" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B9">
+        <v>-23000.0</v>
+      </c>
+      <c r="C9">
+        <v>-158000.0</v>
+      </c>
+      <c r="D9">
         <v>-178000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>56000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>41000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>1494000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>27000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>306000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>1000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-146000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>21000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-27000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>2718000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-1961000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-1272000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-978000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-978000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>347000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>1021000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-1449000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>412000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>171000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-225000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>479000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-754000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-97000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>0.0</v>
       </c>
-      <c r="AA9"/>
-      <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-      <c r="AE9">
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9">
         <v>1509000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-1257000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>2853000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-1951000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>1275000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>1776000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>3372000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>-1792000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>348000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>20974000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>28219000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>-33332000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>-22644000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:43">
+    <row r="10" spans="1:45">
       <c r="A10" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B10">
+        <v>-62000.0</v>
+      </c>
+      <c r="C10">
+        <v>-99000.0</v>
+      </c>
+      <c r="D10">
         <v>-10000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-11000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>41000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-3000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-41000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-61000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>113000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>483000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-17000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-49000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>62000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>8405000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>4617000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-2053000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>6303000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>18619000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>11257000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-3244000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-3803000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>26234000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-46610000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-16004000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-11267000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-12680000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-18886000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-7829000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-209000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-159000.0</v>
       </c>
-      <c r="AD10"/>
-      <c r="AE10">
+      <c r="AF10"/>
+      <c r="AG10">
         <v>34448000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>10959000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>12017000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-23094000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>35129000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-7060000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-15161000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-7661000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-24692000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-33121000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-15410000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-2696000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>5662000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:43">
+    <row r="11" spans="1:45">
       <c r="A11" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>-787000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-2834000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>314000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-1684000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-1278000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-2274000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-2597000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-3264000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>1210000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>1800000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-6554000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-881000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>5398000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>2409000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-886000.0</v>
       </c>
-      <c r="Z11"/>
-      <c r="AA11">
+      <c r="AB11"/>
+      <c r="AC11">
         <v>126000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>1594000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>980000.0</v>
       </c>
-      <c r="AD11"/>
-      <c r="AE11">
+      <c r="AF11"/>
+      <c r="AG11">
         <v>-105000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>229000.0</v>
       </c>
-      <c r="AG11"/>
-      <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
-    </row>
-    <row r="12" spans="1:43">
+      <c r="AR11"/>
+      <c r="AS11"/>
+    </row>
+    <row r="12" spans="1:45">
       <c r="A12" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>808000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>486000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-6729000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-617000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>-3061000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>5097000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>10063000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>4572000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>5173000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>-4516000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>-23752000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>45189000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>24499000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>24613000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>18642000.0</v>
       </c>
-      <c r="Z12"/>
-      <c r="AA12">
+      <c r="AB12"/>
+      <c r="AC12">
         <v>13452000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>12570000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>-6084000.0</v>
       </c>
-      <c r="AD12"/>
-      <c r="AE12">
+      <c r="AF12"/>
+      <c r="AG12">
         <v>14023000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>203089000.0</v>
       </c>
-      <c r="AG12"/>
-      <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
-    </row>
-    <row r="13" spans="1:43">
+      <c r="AR12"/>
+      <c r="AS12"/>
+    </row>
+    <row r="13" spans="1:45">
       <c r="A13" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-      <c r="N13">
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13">
         <v>811000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-6121000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>1735000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>2195000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>1719000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-1455000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-636000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-235000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>2466000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>-3755000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-1797000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>-189000.0</v>
       </c>
-      <c r="Z13"/>
-      <c r="AA13">
+      <c r="AB13"/>
+      <c r="AC13">
         <v>793000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>-521000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>438000.0</v>
       </c>
-      <c r="AD13"/>
-      <c r="AE13">
+      <c r="AF13"/>
+      <c r="AG13">
         <v>4170000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>18111000.0</v>
       </c>
-      <c r="AG13"/>
-      <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
-    </row>
-    <row r="14" spans="1:43">
+      <c r="AR13"/>
+      <c r="AS13"/>
+    </row>
+    <row r="14" spans="1:45">
       <c r="A14" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B14">
+        <v>385000.0</v>
+      </c>
+      <c r="C14">
+        <v>5203000.0</v>
+      </c>
+      <c r="D14">
         <v>502000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>3078000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>534000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>527000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>895000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>862000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>848000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>1188000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>912000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>897000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>718000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>886000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>1127000.0</v>
       </c>
-      <c r="O14">
-[...2 lines deleted...]
-      <c r="P14">
+      <c r="Q14">
+        <v>632000.0</v>
+      </c>
+      <c r="R14">
         <v>920000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>3356000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>2073000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>1534000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>1568000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>1616000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>1512000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>642000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>1969000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>45000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>168000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>343000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>933000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>2216000.0</v>
       </c>
-      <c r="AD14"/>
-      <c r="AE14">
+      <c r="AF14"/>
+      <c r="AG14">
         <v>7100000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>10422000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>11362000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>13704000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>16581000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>17906000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>13904000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>12063000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>9772000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>5905000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>4011000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>6875000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>3897000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:43">
+    <row r="15" spans="1:45">
       <c r="A15" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15">
         <v>7412000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>810000.0</v>
       </c>
-      <c r="O15"/>
-      <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
-    </row>
-    <row r="16" spans="1:43">
+      <c r="AR15"/>
+      <c r="AS15"/>
+    </row>
+    <row r="16" spans="1:45">
       <c r="A16" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B16">
+        <v>211670000.0</v>
+      </c>
+      <c r="C16">
+        <v>204231000.0</v>
+      </c>
+      <c r="D16">
         <v>167367000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>98769000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>67430000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>77058000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>55834000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>58548000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>57566000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>106210000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>106911000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>117064000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>166295000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>141984000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>153403000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>157781000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>207071000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>46635000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>54046000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>65075000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>76197000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>96040000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>51159000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>47293000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>12639.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>9490000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>46801000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>54047000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>56444000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>52861000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>835631.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>8746000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>8583000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>41646000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>7575000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>5799000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>13612000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>49187000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>81470000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>154456000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>246945000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>243113000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>347047000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>502802000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:43">
+    <row r="17" spans="1:45">
       <c r="A17" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
-    </row>
-    <row r="18" spans="1:43">
+      <c r="AR17"/>
+      <c r="AS17"/>
+    </row>
+    <row r="18" spans="1:45">
       <c r="A18" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B18">
+        <v>-31890000.0</v>
+      </c>
+      <c r="C18">
+        <v>-60834000.0</v>
+      </c>
+      <c r="D18">
         <v>-3489000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-9249000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-9866000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-8369000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-8000999.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-9022000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-11758000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-9736000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-9622000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-14071000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-9089000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-9594000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-3639000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-15306000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-7267000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-5070000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-8576000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-10539000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-19843000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-39498000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-35103000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-48258000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-21088000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-17163000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-21044000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-20289000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-13571000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-7098000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-153030.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-12487000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-19636000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-16444000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-26489000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-1084000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-31062000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-19631000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-60811000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-81707000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-128726000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-88623000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-147457000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-53525000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:43">
+    <row r="19" spans="1:45">
       <c r="A19" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>157</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
         <v>579000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-215000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-114000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>188000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>4871000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>1023000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>245000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-215000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>331000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-352000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-271000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>5868000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-314000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>1173000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>1610000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>5035000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-2843000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-3983000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-5082000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-11887000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-7533000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-9614000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-2090000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-1487000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-1084000.0</v>
       </c>
-      <c r="AA19"/>
-      <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
-    </row>
-    <row r="20" spans="1:43">
+      <c r="AR19"/>
+      <c r="AS19"/>
+    </row>
+    <row r="20" spans="1:45">
       <c r="A20" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B20">
+        <v>43458000.0</v>
+      </c>
+      <c r="C20">
+        <v>173634000.0</v>
+      </c>
+      <c r="D20">
         <v>71458000.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>40526000.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>258000.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>2299000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>225000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>8893000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>1160000.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>867000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
+        <v>0.0</v>
+      </c>
+      <c r="N20">
+        <v>0.0</v>
+      </c>
+      <c r="O20">
         <v>1000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>114000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>1205000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>190179000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="S20"/>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
-    </row>
-    <row r="21" spans="1:43">
+      <c r="AR20"/>
+      <c r="AS20"/>
+    </row>
+    <row r="21" spans="1:45">
       <c r="A21" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>159</v>
+      </c>
+      <c r="B21">
+        <v>0.0</v>
+      </c>
       <c r="C21"/>
-      <c r="D21">
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21">
         <v>-33000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-29000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-34000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>-581000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-7410000.0</v>
       </c>
       <c r="N21">
         <v>-582000.0</v>
       </c>
       <c r="O21">
+        <v>-7410000.0</v>
+      </c>
+      <c r="P21">
+        <v>-582000.0</v>
+      </c>
+      <c r="Q21">
         <v>-581000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-24437000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-2458000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-2453000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-583000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-583000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-31158000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-31158000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-13209000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>24268000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>19881000.0</v>
       </c>
-      <c r="Z21"/>
-      <c r="AA21">
+      <c r="AB21"/>
+      <c r="AC21">
         <v>19672000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>17255000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>7957000.0</v>
       </c>
-      <c r="AD21"/>
-      <c r="AE21">
+      <c r="AF21"/>
+      <c r="AG21">
         <v>10234000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>4073000.0</v>
       </c>
-      <c r="AG21"/>
-      <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
-    </row>
-    <row r="22" spans="1:43">
+      <c r="AR21"/>
+      <c r="AS21"/>
+    </row>
+    <row r="22" spans="1:45">
       <c r="A22" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B22">
+        <v>-48287000.0</v>
+      </c>
+      <c r="C22">
+        <v>-7792000.0</v>
+      </c>
+      <c r="D22">
         <v>-9376000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-11737000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-11759000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-12738000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-14228000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-13180000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-20749000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-11514000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-15712000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-13889000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-13909000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-13937000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-15849000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-8982000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-22060000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-47236000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-23213000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-8427000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-9688000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-19148000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-29114000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-50712000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-34618000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-21416000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-32092000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-21947000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-23440000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-3560000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-6732.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-71238000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-257849000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-108474000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-461219000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-62414000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>4376000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>332000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-16614000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>4971000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>4230000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>8818000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>16115000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>13402000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:43">
+    <row r="23" spans="1:45">
       <c r="A23" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B23">
+        <v>-4197000.0</v>
+      </c>
+      <c r="C23">
+        <v>205964000.0</v>
+      </c>
+      <c r="D23">
         <v>71458000.0</v>
       </c>
-      <c r="C23"/>
-      <c r="D23">
+      <c r="E23"/>
+      <c r="F23">
         <v>-43000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-379000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>4871001.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>1022999.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>245000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-215000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>331000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-352000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-271000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>7413000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>924000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>1173000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>1610000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>5035000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-2843000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-583000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-5082000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-293000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-662000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>40419000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-2610000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-583000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-1194000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>17892000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-803000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-133000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>211043716.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>15000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-2500000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>35000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>45327000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-27000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-680000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-180000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-405000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>-470000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>132899000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>-6292000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-7827000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>-11337000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:43">
+    <row r="24" spans="1:45">
       <c r="A24" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B24">
+        <v>68000.0</v>
+      </c>
+      <c r="C24">
+        <v>-525000.0</v>
+      </c>
+      <c r="D24">
         <v>629000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>11000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>57000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>462000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>5671000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>1447000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>270000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>4000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>456000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>103000.0</v>
       </c>
-      <c r="L24"/>
-      <c r="M24">
+      <c r="N24"/>
+      <c r="O24">
         <v>5199000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-1451000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>640000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>1961000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>117000.0</v>
       </c>
-      <c r="R24"/>
-[...1 lines deleted...]
-      <c r="T24">
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24">
         <v>-5082000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>2315000.0</v>
       </c>
-      <c r="V24"/>
-[...1 lines deleted...]
-      <c r="X24">
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24">
         <v>144258810.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>569328.0</v>
       </c>
-      <c r="Z24"/>
-      <c r="AA24">
+      <c r="AB24"/>
+      <c r="AC24">
         <v>1141200.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>200300.0</v>
       </c>
-      <c r="AC24"/>
-      <c r="AD24">
+      <c r="AE24"/>
+      <c r="AF24">
         <v>-210080000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>2416000.0</v>
       </c>
-      <c r="AF24"/>
-[...1 lines deleted...]
-      <c r="AH24">
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24">
         <v>99000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>1838000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>10005000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>1282000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>1257000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>100000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>-341000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>-9019000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>-471000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>-9363000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:43">
+    <row r="25" spans="1:45">
       <c r="A25" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B25">
+        <v>559000.0</v>
+      </c>
+      <c r="C25">
+        <v>-59108000.0</v>
+      </c>
+      <c r="D25">
         <v>516000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>458000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>3152000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>2128000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>3768000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>2291000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>10981000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>962000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>3279000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>2694000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>3027000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>987000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>2575000.0</v>
       </c>
-      <c r="O25">
-[...2 lines deleted...]
-      <c r="P25">
+      <c r="Q25">
+        <v>-479000.0</v>
+      </c>
+      <c r="R25">
         <v>8633000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>12694000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>4033000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>4227000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-4952000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-27769000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>38362000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>25755000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>24613000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>19547000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>14332000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>13278000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>13478000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-5059000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-196210.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>13968000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>202908000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>61783000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>451394000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>5943000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-18673000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>3105000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>3504000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>9664000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-13704000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>3507000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>-47968000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-3518000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:43">
+    <row r="26" spans="1:45">
       <c r="A26" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26">
         <v>-1000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-114000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-1205000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>190179000.0</v>
       </c>
-      <c r="Q26"/>
-      <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
-      <c r="X26">
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26">
         <v>-144218760.0</v>
       </c>
-      <c r="Y26"/>
-      <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
-    </row>
-    <row r="27" spans="1:43">
+      <c r="AR26"/>
+      <c r="AS26"/>
+    </row>
+    <row r="27" spans="1:45">
       <c r="A27" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B27">
+        <v>19130000.0</v>
+      </c>
+      <c r="C27">
         <v>366000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
+        <v>366000.0</v>
+      </c>
+      <c r="E27">
         <v>636000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>528000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>544000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>604000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>800000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>679000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>720000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>640000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>952000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>608000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>719000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>727000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>622000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>401000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>37000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>641000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>1048000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>538000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>389000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>1399000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>189000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>628000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>405000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>362000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>300000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>686000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>100000.0</v>
       </c>
-      <c r="AD27"/>
-      <c r="AE27">
+      <c r="AF27"/>
+      <c r="AG27">
         <v>-50000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>410000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>1745000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>651000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>1628000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>1634000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>1610000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>747000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>1217000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>2797000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>1304000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>772000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>743000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:43">
+    <row r="28" spans="1:45">
       <c r="A28" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B28">
+        <v>39261000.0</v>
+      </c>
+      <c r="C28">
+        <v>93704000.0</v>
+      </c>
+      <c r="D28">
         <v>71458000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>40577000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>182000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>1891000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>191000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>8859000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-36863000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>284000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-581000.0</v>
       </c>
       <c r="L28">
         <v>-582000.0</v>
       </c>
       <c r="M28">
+        <v>-581000.0</v>
+      </c>
+      <c r="N28">
+        <v>-582000.0</v>
+      </c>
+      <c r="O28">
         <v>-7411000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-696000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-1786000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>165742000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-2458000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-2453000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-583000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>82064000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>82064000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-662000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>86092000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>21211000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>19329000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>13798000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>17892000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>17154000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>7824000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>211043716.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>10234000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-13427000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>50515000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>28166000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-8567000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-14518000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-13934000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-13432000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-10882000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>132899000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-6292000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-7827000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-11337000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:43">
+    <row r="29" spans="1:45">
       <c r="A29" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B29">
+        <v>-31314000.0</v>
+      </c>
+      <c r="C29">
+        <v>-60717000.0</v>
+      </c>
+      <c r="D29">
         <v>-3439000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-9023000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-9695000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-8095000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-7471000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-8598000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-11733000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-9517000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-9497000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-13616000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-8818000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-9556000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-3216000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-15167000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-6916000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-9988000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-5733000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-6556000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-14761000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-25296000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-27570000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-38644000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-18998000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-15676000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-19960000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-15062000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-9073000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-6024000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-153030.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-10093000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-16296000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-16146000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-21309000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>5220000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-6872000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>23793000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-18464000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>6501000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>-18746000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>5821000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>-24978000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>13781000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:43">
+    <row r="30" spans="1:45">
       <c r="A30" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B30">
+        <v>-508000.0</v>
+      </c>
+      <c r="C30">
+        <v>3876000.0</v>
+      </c>
+      <c r="D30">
         <v>579000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-215000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-114000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>188000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>4871000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>1022999.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>245000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-215000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>331000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-352000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-271000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>5868000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-314000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>1173000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>1610000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>5035000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-2843000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-3983000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-5082000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-11887000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-7533000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-9614000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-2089999.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-1487000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-1084000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-5227000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-4498000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-1074000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-210080000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>22000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-3340000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-298000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-5081000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-4466000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-14185000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-42142000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-41090000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-88108000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-110321000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-103463000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-122950000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-76669000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>