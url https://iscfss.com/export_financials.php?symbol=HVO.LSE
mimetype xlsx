--- v0 (2026-07-30)
+++ v1 (2026-09-13)
@@ -1792,51 +1792,51 @@
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>42</v>
       </c>
       <c r="B28">
         <v>490000.0</v>
       </c>
       <c r="C28">
         <v>-31279000.0</v>
       </c>
       <c r="D28">
         <v>-24443000.0</v>
       </c>
       <c r="E28">
-        <v>-26881000.0</v>
+        <v>-26144000.0</v>
       </c>
       <c r="F28">
         <v>-12546000.0</v>
       </c>
       <c r="G28">
         <v>-14407000.0</v>
       </c>
       <c r="H28">
         <v>2102513.0</v>
       </c>
       <c r="I28">
         <v>418290.0</v>
       </c>
       <c r="J28">
         <v>-1020906.0</v>
       </c>
       <c r="K28">
         <v>-2850439.0</v>
       </c>
       <c r="L28">
         <v>-2738600.0</v>
       </c>
       <c r="M28">
         <v>-323443.0</v>
       </c>
@@ -2210,51 +2210,51 @@
       <c r="I39">
         <v>36000.0</v>
       </c>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
       <c r="O39"/>
       <c r="P39"/>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>54</v>
       </c>
       <c r="B40">
         <v>9856000.0</v>
       </c>
       <c r="C40">
         <v>26670000.0</v>
       </c>
       <c r="D40">
         <v>31911000.0</v>
       </c>
       <c r="E40">
-        <v>24674000.0</v>
+        <v>4734000.0</v>
       </c>
       <c r="F40">
         <v>15494000.0</v>
       </c>
       <c r="G40">
         <v>18711000.0</v>
       </c>
       <c r="H40">
         <v>3322798.0</v>
       </c>
       <c r="I40">
         <v>-1506943.0</v>
       </c>
       <c r="J40">
         <v>861998.0</v>
       </c>
       <c r="K40">
         <v>718576.0</v>
       </c>
       <c r="L40">
         <v>1810971.0</v>
       </c>
       <c r="M40">
         <v>1064863.0</v>
       </c>
@@ -2564,101 +2564,101 @@
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>65</v>
       </c>
       <c r="B51">
         <v>14787000.0</v>
       </c>
       <c r="C51">
         <v>12901000.0</v>
       </c>
       <c r="D51">
         <v>12530000.0</v>
       </c>
       <c r="E51">
-        <v>1563000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="F51">
         <v>3148000.0</v>
       </c>
       <c r="G51">
         <v>4798000.0</v>
       </c>
       <c r="H51">
         <v>3143944.0</v>
       </c>
       <c r="I51">
         <v>1408122.0</v>
       </c>
       <c r="J51">
         <v>22193.0</v>
       </c>
       <c r="K51">
         <v>51144.0</v>
       </c>
       <c r="L51">
         <v>64203.0</v>
       </c>
       <c r="M51">
         <v>306255.0</v>
       </c>
       <c r="N51">
         <v>272155.0</v>
       </c>
       <c r="O51">
         <v>531947.0</v>
       </c>
       <c r="P51">
         <v>234575.0</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>66</v>
       </c>
       <c r="B52">
         <v>2489000.0</v>
       </c>
       <c r="C52">
         <v>2510000.0</v>
       </c>
       <c r="D52">
         <v>367000.0</v>
       </c>
       <c r="E52">
-        <v>1652000.0</v>
+        <v>826000.0</v>
       </c>
       <c r="F52">
         <v>2285000.0</v>
       </c>
       <c r="G52">
         <v>2604000.0</v>
       </c>
       <c r="H52">
         <v>1703000.0</v>
       </c>
       <c r="I52">
         <v>104192.0</v>
       </c>
       <c r="J52">
         <v>22193.0</v>
       </c>
       <c r="K52">
         <v>29834.0</v>
       </c>
       <c r="L52">
         <v>25828.0</v>
       </c>
       <c r="M52">
         <v>228910.0</v>
       </c>
@@ -5863,51 +5863,51 @@
     </row>
     <row r="40" spans="1:43">
       <c r="A40" t="s">
         <v>54</v>
       </c>
       <c r="B40">
         <v>13166000.0</v>
       </c>
       <c r="C40">
         <v>21879000.0</v>
       </c>
       <c r="D40">
         <v>26670000.0</v>
       </c>
       <c r="E40">
         <v>33068000.0</v>
       </c>
       <c r="F40"/>
       <c r="G40">
         <v>6967000.0</v>
       </c>
       <c r="H40">
         <v>37765144.0</v>
       </c>
       <c r="I40">
-        <v>23814000.0</v>
+        <v>5839000.0</v>
       </c>
       <c r="J40">
         <v>29373557.0</v>
       </c>
       <c r="K40">
         <v>29232033.0</v>
       </c>
       <c r="L40">
         <v>29900813.0</v>
       </c>
       <c r="M40">
         <v>3852984.0</v>
       </c>
       <c r="N40"/>
       <c r="O40">
         <v>-1277918.0</v>
       </c>
       <c r="P40"/>
       <c r="Q40">
         <v>2846379.0</v>
       </c>
       <c r="R40"/>
       <c r="S40">
         <v>18128669.0</v>
       </c>
@@ -6745,51 +6745,51 @@
     </row>
     <row r="52" spans="1:43">
       <c r="A52" t="s">
         <v>66</v>
       </c>
       <c r="B52">
         <v>2489000.0</v>
       </c>
       <c r="C52">
         <v>2503000.0</v>
       </c>
       <c r="D52">
         <v>2510000.0</v>
       </c>
       <c r="E52">
         <v>1359000.0</v>
       </c>
       <c r="F52"/>
       <c r="G52">
         <v>367000.0</v>
       </c>
       <c r="H52">
         <v>423523.0</v>
       </c>
       <c r="I52">
-        <v>2856000.0</v>
+        <v>1428000.0</v>
       </c>
       <c r="J52">
         <v>1624092.0</v>
       </c>
       <c r="K52">
         <v>932522.0</v>
       </c>
       <c r="L52">
         <v>941309.0</v>
       </c>
       <c r="M52">
         <v>1755607.0</v>
       </c>
       <c r="N52"/>
       <c r="O52">
         <v>2714918.0</v>
       </c>
       <c r="P52"/>
       <c r="Q52">
         <v>2354889.0</v>
       </c>
       <c r="R52"/>
       <c r="S52">
         <v>2915054.0</v>
       </c>
@@ -8544,51 +8544,51 @@
       <c r="D25">
         <v>2716000.0</v>
       </c>
       <c r="E25">
         <v>2930000.0</v>
       </c>
       <c r="F25">
         <v>2565000.0</v>
       </c>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>128</v>
       </c>
       <c r="B26">
-        <v>-5773999.0</v>
+        <v>5773999.0</v>
       </c>
       <c r="C26"/>
       <c r="D26">
         <v>31177.0</v>
       </c>
       <c r="E26">
         <v>82000.0</v>
       </c>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>129</v>
       </c>
       <c r="B27"/>
@@ -12095,57 +12095,57 @@
       </c>
       <c r="K14">
         <v>700676.0</v>
       </c>
       <c r="L14">
         <v>342417.0</v>
       </c>
       <c r="M14">
         <v>146096.0</v>
       </c>
       <c r="N14">
         <v>26796.0</v>
       </c>
       <c r="O14">
         <v>35190.0</v>
       </c>
       <c r="P14">
         <v>25878.0</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>148</v>
       </c>
       <c r="B15">
-        <v>-1372000.0</v>
+        <v>1372000.0</v>
       </c>
       <c r="C15">
-        <v>-1358000.0</v>
+        <v>1358000.0</v>
       </c>
       <c r="D15">
-        <v>-3054000.0</v>
+        <v>3054000.0</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>149</v>
       </c>
       <c r="B16">
         <v>14297000.0</v>
       </c>
       <c r="C16">
         <v>44180000.0</v>
       </c>
       <c r="D16">
@@ -14008,57 +14008,57 @@
       <c r="AL14">
         <v>13398.0</v>
       </c>
       <c r="AM14">
         <v>13398.0</v>
       </c>
       <c r="AN14">
         <v>17595.0</v>
       </c>
       <c r="AO14">
         <v>17595.0</v>
       </c>
       <c r="AP14">
         <v>12939.0</v>
       </c>
       <c r="AQ14">
         <v>12939.0</v>
       </c>
     </row>
     <row r="15" spans="1:43">
       <c r="A15" t="s">
         <v>148</v>
       </c>
       <c r="B15"/>
       <c r="C15">
-        <v>-1372000.0</v>
+        <v>1372000.0</v>
       </c>
       <c r="D15">
         <v>1000.0</v>
       </c>
       <c r="E15">
-        <v>-1359000.0</v>
+        <v>1359000.0</v>
       </c>
       <c r="F15">
         <v>679500.0</v>
       </c>
       <c r="G15">
         <v>3054000.0</v>
       </c>
       <c r="H15">
         <v>1527000.0</v>
       </c>
       <c r="I15">
         <v>3054000.0</v>
       </c>
       <c r="J15">
         <v>1527000.0</v>
       </c>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>