--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
   <si>
     <t>2016-12-31</t>
@@ -235,50 +238,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -869,12603 +875,13302 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J62"/>
+  <dimension ref="A1:K62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B2">
+        <v>238054494.0</v>
+      </c>
+      <c r="C2">
         <v>66613000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>14961000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>22524000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>12579000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>10083000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3725000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>9221000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>5796000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2673000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
-      <c r="G3">
-[...1 lines deleted...]
-      </c>
+      <c r="G3"/>
       <c r="H3">
         <v>0.0</v>
       </c>
       <c r="I3">
         <v>0.0</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:10">
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-      <c r="G4">
-[...1 lines deleted...]
-      </c>
+      <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B5">
+        <v>801393992.0</v>
+      </c>
+      <c r="C5">
         <v>770000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>883021000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>638087000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>46129000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>194691000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>588814000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>401201000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>308000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-10609000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:10">
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
-      <c r="G6">
-[...1 lines deleted...]
-      </c>
+      <c r="G6"/>
       <c r="H6">
         <v>0.0</v>
       </c>
       <c r="I6">
         <v>0.0</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:10">
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B7">
+        <v>20748000.0</v>
+      </c>
+      <c r="C7">
         <v>48628000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>79901000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>38418000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>81557000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>86847000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>101988000.0</v>
       </c>
-      <c r="H7">
-[...1 lines deleted...]
-      </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:10">
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B8">
+        <v>152000.0</v>
+      </c>
+      <c r="C8">
         <v>150000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>159000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>158000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>157000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>155000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>144000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>133000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
-      <c r="G9">
+      <c r="G9"/>
+      <c r="H9">
         <v>10081946000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>7667855000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>140792000.0</v>
       </c>
-      <c r="J9">
-[...3 lines deleted...]
-    <row r="10" spans="1:10">
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B10">
+        <v>705142741.0</v>
+      </c>
+      <c r="C10">
         <v>1188911000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>511973000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>694091000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1790784000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>3293573000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1113193000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>709019000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>442532000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>6187000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-    </row>
-    <row r="12" spans="1:10">
+      <c r="K11"/>
+    </row>
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B12">
+        <v>3832893199.0</v>
+      </c>
+      <c r="C12">
         <v>5263959000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>7363133000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>9715506000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>10959060000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>10474902000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>10076169000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>5993006000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1035773000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>101187000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B13">
+        <v>152096.0</v>
+      </c>
+      <c r="C13">
         <v>150000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>159000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>158000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>157000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>155000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>144000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>133000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>81000.0</v>
       </c>
-      <c r="J13">
-[...3 lines deleted...]
-    <row r="14" spans="1:10">
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B14">
+        <v>228840636.0</v>
+      </c>
+      <c r="C14">
         <v>231533388.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>243025428.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>241437842.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>241790445.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>238631613.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>232024961.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>166828435.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>100000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>110576148.0</v>
       </c>
     </row>
-    <row r="15" spans="1:10">
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>155000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>144000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>133000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>81000.0</v>
       </c>
-      <c r="J15">
-[...3 lines deleted...]
-    <row r="16" spans="1:10">
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B16">
+        <v>228312291.0</v>
+      </c>
+      <c r="C16">
         <v>307028000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>431124000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>482848000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>501450000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>536787000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>845966000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>483781000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>247381000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>56666000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
-      <c r="G17">
-[...1 lines deleted...]
-      </c>
+      <c r="G17"/>
       <c r="H17">
         <v>0.0</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:10">
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
-      <c r="G18">
-[...1 lines deleted...]
-      </c>
+      <c r="G18"/>
       <c r="H18">
         <v>0.0</v>
       </c>
       <c r="I18">
         <v>0.0</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="19" spans="1:10">
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-    </row>
-    <row r="20" spans="1:10">
+      <c r="K19"/>
+    </row>
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B20">
+        <v>453786783.0</v>
+      </c>
+      <c r="C20">
         <v>463796000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>456976000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>449357000.0</v>
       </c>
-      <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20">
         <v>-310220000.0</v>
       </c>
-      <c r="G20">
-[...1 lines deleted...]
-      </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B21">
+        <v>127714272.0</v>
+      </c>
+      <c r="C21">
         <v>153190000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>161739000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>207101000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>83942000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>373016000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>45085000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>51979000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>5620000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>4866000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:10">
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B22"/>
-      <c r="C22">
+      <c r="C22"/>
+      <c r="D22">
         <v>18137000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-9078000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>55670000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>164889000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1392000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>307789000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>62268000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>48489000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:10">
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B23">
+        <v>6705639380.0</v>
+      </c>
+      <c r="C23">
         <v>9567811000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>12924354000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>13793000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>13254942000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>12410687000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>11366550000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>7106187000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1300541000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>167234000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-      <c r="G24">
-[...1 lines deleted...]
-      </c>
+      <c r="G24"/>
       <c r="H24">
         <v>0.0</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:10">
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
-      <c r="G25">
-[...1 lines deleted...]
-      </c>
+      <c r="G25"/>
       <c r="H25">
         <v>0.0</v>
       </c>
       <c r="I25">
         <v>0.0</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:10">
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B26">
+        <v>296165000.0</v>
+      </c>
+      <c r="C26">
         <v>440790000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>751844000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>906215000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>608617000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>467206000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>379424000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>219827000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>10299000.0</v>
       </c>
-      <c r="J26">
-[...3 lines deleted...]
-    <row r="27" spans="1:10">
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
-[...1 lines deleted...]
-      </c>
+      <c r="G27"/>
       <c r="H27">
         <v>0.0</v>
       </c>
       <c r="I27">
         <v>0.0</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="28" spans="1:10">
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B28">
+        <v>-684381537.0</v>
+      </c>
+      <c r="C28">
         <v>-1140283000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-432072000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-655673000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1709227000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-3206726000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-1011205000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-709019000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-442532000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-6187000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B29">
+        <v>4919716000.0</v>
+      </c>
+      <c r="C29">
         <v>7550679000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>10624599000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>10843372000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>10510201000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>9776778000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>8684850000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>5645007000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>569867000.0</v>
       </c>
-      <c r="J29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:10">
+      <c r="K29"/>
+    </row>
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B30">
+        <v>238720916.0</v>
+      </c>
+      <c r="C30">
         <v>76044000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>211817000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>143942000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>224144000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>135683000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>113644000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>281217000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>148733000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>5444000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:10">
+    <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>10785562000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>10426259000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>9713982000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>8639765000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>5593028000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>54579000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-169253000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:10">
+    <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B32">
+        <v>3177714000.0</v>
+      </c>
+      <c r="C32">
         <v>4150379000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>5989106000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>8252400000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>9340184000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>8886143000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>8145143000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>5214741000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>564657000.0</v>
       </c>
-      <c r="J32"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:10">
+      <c r="K32"/>
+    </row>
+    <row r="33" spans="1:11">
       <c r="A33" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B33">
+        <v>1795666737.0</v>
+      </c>
+      <c r="C33">
         <v>3479538000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>4773743000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>3292124000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1338673000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1139749000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>774730000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>511000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>50234000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>11133000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:10">
+    <row r="34" spans="1:11">
       <c r="A34" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
-      <c r="G34">
-[...1 lines deleted...]
-      </c>
+      <c r="G34"/>
       <c r="H34">
         <v>0.0</v>
       </c>
       <c r="I34">
         <v>0.0</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="35" spans="1:10">
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11">
       <c r="A35" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B35">
+        <v>52555444.0</v>
+      </c>
+      <c r="C35">
         <v>79238000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>138250000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>127884000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>168656000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>249114000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>235023000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>80734000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>45024000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>11693000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:10">
+    <row r="36" spans="1:11">
       <c r="A36" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B36">
+        <v>8848638.0</v>
+      </c>
+      <c r="C36">
         <v>128262000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>2697413000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>1183422000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>150887000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>379461000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>104895000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>120830000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>2000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>11133000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:10">
+    <row r="37" spans="1:11">
       <c r="A37" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
-      <c r="G37">
-[...1 lines deleted...]
-      </c>
+      <c r="G37"/>
       <c r="H37">
         <v>0.0</v>
       </c>
       <c r="I37">
         <v>0.0</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="38" spans="1:10">
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11">
       <c r="A38" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>110874000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>171132000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>427774000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>150711000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>151775000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>2000000.0</v>
       </c>
-      <c r="J38">
-[...3 lines deleted...]
-    <row r="39" spans="1:10">
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11">
       <c r="A39" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B39">
+        <v>838358526.0</v>
+      </c>
+      <c r="C39">
         <v>748270000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>575661000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>9719428000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>677395000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>495464000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>400615000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>320964000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>3533000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>981000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:10">
+    <row r="40" spans="1:11">
       <c r="A40" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B40">
+        <v>1244874228.0</v>
+      </c>
+      <c r="C40">
         <v>1446426000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>1601520000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>1691628000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>2019639000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1751837000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1539057000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>1371225000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>23741000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>11098000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:10">
+    <row r="41" spans="1:11">
       <c r="A41" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>93887000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>123572000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>191494000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>164913000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>80734000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>45024000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>11693000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:10">
+    <row r="42" spans="1:11">
       <c r="A42" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B42">
+        <v>6342081017.0</v>
+      </c>
+      <c r="C42">
         <v>8758391000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>11793755000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>12496534000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>11764059000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>11465575000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>10081946000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>7667855000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>650446000.0</v>
       </c>
-      <c r="J42">
-[...3 lines deleted...]
-    <row r="43" spans="1:10">
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11">
       <c r="A43" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
-      <c r="G43">
-[...1 lines deleted...]
-      </c>
+      <c r="G43"/>
       <c r="H43">
         <v>0.0</v>
       </c>
       <c r="I43">
         <v>0.0</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="44" spans="1:10">
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11">
       <c r="A44" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
-      <c r="G44">
-[...1 lines deleted...]
-      </c>
+      <c r="G44"/>
       <c r="H44">
         <v>0.0</v>
       </c>
       <c r="I44">
         <v>0.0</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="45" spans="1:10">
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11">
       <c r="A45" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B45">
+        <v>1184742000.0</v>
+      </c>
+      <c r="C45">
         <v>1100419000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>956383000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>546029000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>474982000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>181973000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>199510000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>87419000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>32315000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>6267000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:10">
+    <row r="46" spans="1:11">
       <c r="A46" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B46">
+        <v>908963451.0</v>
+      </c>
+      <c r="C46">
         <v>823500000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>705771000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>546029000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>474982000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>181973000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>199510000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>87419000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>32315000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>6267000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:10">
+    <row r="47" spans="1:11">
       <c r="A47" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>546029000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>474982000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>181973000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>199510000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>87419000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>32315000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>6267000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:10">
+    <row r="48" spans="1:11">
       <c r="A48" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B48">
+        <v>-2220778267.0</v>
+      </c>
+      <c r="C48">
         <v>-1977862000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-2052336000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-1725388000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-1300144000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-1883643000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-1986054000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-2424182000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-80968000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-164387000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:10">
+    <row r="49" spans="1:11">
       <c r="A49" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
-      <c r="G49">
-[...1 lines deleted...]
-      </c>
+      <c r="G49"/>
       <c r="H49">
         <v>0.0</v>
       </c>
       <c r="I49">
         <v>0.0</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="50" spans="1:10">
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11">
       <c r="A50" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
-      <c r="G50">
-[...1 lines deleted...]
-      </c>
+      <c r="G50"/>
       <c r="H50">
         <v>0.0</v>
       </c>
       <c r="I50">
         <v>0.0</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="51" spans="1:10">
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11">
       <c r="A51" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B51">
+        <v>20761204.0</v>
+      </c>
+      <c r="C51">
         <v>48628000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>79901000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>38418000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>81557000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>86847000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>101988000.0</v>
       </c>
-      <c r="H51">
-[...1 lines deleted...]
-      </c>
       <c r="I51">
+        <v>0.0</v>
+      </c>
+      <c r="J51">
         <v>408732000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>249491000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:10">
+    <row r="52" spans="1:11">
       <c r="A52" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B52">
+        <v>18994083.0</v>
+      </c>
+      <c r="C52">
         <v>28581000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>31832000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>29801000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>36473000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>29227000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>31878000.0</v>
       </c>
-      <c r="H52">
-[...1 lines deleted...]
-      </c>
       <c r="I52">
+        <v>0.0</v>
+      </c>
+      <c r="J52">
         <v>408732000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>249491000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:10">
+    <row r="53" spans="1:11">
       <c r="A53" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B53">
+        <v>3127750457.0</v>
+      </c>
+      <c r="C53">
         <v>4075048000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>6851160000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>9021415000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>9168276000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>7181329000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>8962976000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>5283987000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>593241000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>95000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:10">
+    <row r="54" spans="1:11">
       <c r="A54" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
-      <c r="G54">
-[...1 lines deleted...]
-      </c>
+      <c r="G54"/>
       <c r="H54">
         <v>0.0</v>
       </c>
       <c r="I54">
         <v>0.0</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="55" spans="1:10">
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11">
       <c r="A55" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B55">
+        <v>6705639380.0</v>
+      </c>
+      <c r="C55">
         <v>9567811000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>12924354000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>13793000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>13254942000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>12410687000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>11366550000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>7106187000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1300541000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>167234000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:10">
+    <row r="56" spans="1:11">
       <c r="A56" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B56">
+        <v>4909972642.0</v>
+      </c>
+      <c r="C56">
         <v>6088273000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>8150611000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>10500876000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>11916269000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>11270938000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>10591820000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>6595187000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1250307000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>156101000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:10">
+    <row r="57" spans="1:11">
       <c r="A57" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B57">
+        <v>1730235098.0</v>
+      </c>
+      <c r="C57">
         <v>1937894000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>2161505000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>2255725000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>2576085000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>2384795000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>2446677000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1380446000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>685650000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>319928000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:10">
+    <row r="58" spans="1:11">
       <c r="A58" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B58">
+        <v>1782790543.0</v>
+      </c>
+      <c r="C58">
         <v>2017132000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>2299755000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2383609000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>2744741000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>2633909000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>2681700000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1461180000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>730674000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>331621000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:10">
+    <row r="59" spans="1:11">
       <c r="A59" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
-      <c r="G59">
-[...1 lines deleted...]
-      </c>
+      <c r="G59"/>
       <c r="H59">
         <v>0.0</v>
       </c>
       <c r="I59">
         <v>0.0</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="60" spans="1:10">
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11">
       <c r="A60" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B60">
+        <v>4922848837.0</v>
+      </c>
+      <c r="C60">
         <v>7550679000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>10624599000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>11409391000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>10510201000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>9776778000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>8684850000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>5645007000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>569867000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>-164387000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:10">
+    <row r="61" spans="1:11">
       <c r="A61" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
-      <c r="G61">
-[...1 lines deleted...]
-      </c>
+      <c r="G61"/>
       <c r="H61">
         <v>0.0</v>
       </c>
       <c r="I61">
         <v>0.0</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="62" spans="1:10">
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11">
       <c r="A62" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
-      <c r="G62">
-[...1 lines deleted...]
-      </c>
+      <c r="G62"/>
       <c r="H62">
         <v>0.0</v>
       </c>
       <c r="I62">
         <v>0.0</v>
       </c>
       <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK62"/>
+  <dimension ref="A1:AM62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37">
+    <row r="1" spans="1:39">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C1" t="s">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>74</v>
       </c>
       <c r="F1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>77</v>
       </c>
       <c r="J1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K1" t="s">
-        <v>78</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>80</v>
       </c>
       <c r="N1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O1" t="s">
-        <v>81</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>83</v>
       </c>
       <c r="R1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="S1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>86</v>
       </c>
       <c r="V1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="W1" t="s">
-        <v>87</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>89</v>
       </c>
       <c r="Z1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AA1" t="s">
-        <v>90</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>92</v>
       </c>
       <c r="AD1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AE1" t="s">
-        <v>93</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>94</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>95</v>
       </c>
       <c r="AH1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AI1" t="s">
-        <v>96</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>97</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:37">
+        <v>98</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:39">
       <c r="A2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B2">
+        <v>383157654.0</v>
+      </c>
+      <c r="C2">
+        <v>238054494.0</v>
+      </c>
+      <c r="D2">
         <v>235391000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>47121000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>24268000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>66613000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>68337000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>18444000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>35383000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>35383000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>19442000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>55423000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>29264000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>22524000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>20654000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>37164000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>12171000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>12579000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>18918000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>56130000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>7421000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>10083000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>19700000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>34714000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>2770000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>3725000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>10985000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>18003000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>9221000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>9221000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>18793000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>6774000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>263000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>5796000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>18103000.0</v>
       </c>
-      <c r="AI2"/>
-[...1 lines deleted...]
-      <c r="AK2">
+      <c r="AK2"/>
+      <c r="AL2"/>
+      <c r="AM2">
         <v>2673000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:37">
+    <row r="3" spans="1:39">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
-      <c r="Y3">
-[...4 lines deleted...]
-      </c>
+      <c r="Y3"/>
+      <c r="Z3"/>
       <c r="AA3">
         <v>0.0</v>
       </c>
       <c r="AB3">
         <v>0.0</v>
       </c>
       <c r="AC3">
         <v>0.0</v>
       </c>
       <c r="AD3">
         <v>0.0</v>
       </c>
       <c r="AE3">
         <v>0.0</v>
       </c>
-      <c r="AF3"/>
-      <c r="AG3"/>
+      <c r="AF3">
+        <v>0.0</v>
+      </c>
+      <c r="AG3">
+        <v>0.0</v>
+      </c>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
-    </row>
-    <row r="4" spans="1:37">
+      <c r="AL3"/>
+      <c r="AM3"/>
+    </row>
+    <row r="4" spans="1:39">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-      <c r="Y4">
-[...4 lines deleted...]
-      </c>
+      <c r="Y4"/>
+      <c r="Z4"/>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
-      <c r="AF4"/>
-      <c r="AG4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
-    </row>
-    <row r="5" spans="1:37">
+      <c r="AL4"/>
+      <c r="AM4"/>
+    </row>
+    <row r="5" spans="1:39">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B5">
+        <v>765293148.0</v>
+      </c>
+      <c r="C5">
+        <v>801393992.0</v>
+      </c>
+      <c r="D5">
         <v>839418000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>854801000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>886746000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>770000000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>794058000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>868296000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>895015000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>895015000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>939182000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>986832000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>492508000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>638087000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>842124000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>461081000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>104638000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>46129000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>32525999.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>129834000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>240369000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>194691000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>357962999.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>627605999.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>697775000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>588814000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>656029000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>455180000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>401201000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>401201000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>376646000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>186369000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>5329000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>308000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-4000.0</v>
       </c>
-      <c r="AI5"/>
-      <c r="AJ5">
+      <c r="AK5"/>
+      <c r="AL5">
         <v>-164387000.0</v>
       </c>
-      <c r="AK5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:37">
+      <c r="AM5"/>
+    </row>
+    <row r="6" spans="1:39">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
-      <c r="Y6">
-[...4 lines deleted...]
-      </c>
+      <c r="Y6"/>
+      <c r="Z6"/>
       <c r="AA6">
         <v>0.0</v>
       </c>
       <c r="AB6">
         <v>0.0</v>
       </c>
       <c r="AC6">
         <v>0.0</v>
       </c>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6">
         <v>0.0</v>
       </c>
-      <c r="AG6"/>
-      <c r="AH6"/>
+      <c r="AG6">
+        <v>0.0</v>
+      </c>
+      <c r="AH6">
+        <v>0.0</v>
+      </c>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
-    </row>
-    <row r="7" spans="1:37">
+      <c r="AL6"/>
+      <c r="AM6"/>
+    </row>
+    <row r="7" spans="1:39">
       <c r="A7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B7">
+        <v>29278000.0</v>
+      </c>
+      <c r="C7">
+        <v>20748000.0</v>
+      </c>
+      <c r="D7">
         <v>24961000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>30739000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>41630000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>48628000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>54216000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>65839000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>74062000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>79901000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>18876000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>21367000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>29855000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>38418000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>44848000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>69006000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>78667000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>81557000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>88028000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>95881000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>81395000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>86847000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>94919000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>90798000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>99960000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>101988000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>107016000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>112573000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>87803000.0</v>
       </c>
-      <c r="AC7">
-[...4 lines deleted...]
-      </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
-      <c r="AF7"/>
-      <c r="AG7"/>
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
-    </row>
-    <row r="8" spans="1:37">
+      <c r="AL7"/>
+      <c r="AM7"/>
+    </row>
+    <row r="8" spans="1:39">
       <c r="A8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B8">
+        <v>156000.0</v>
+      </c>
+      <c r="C8">
+        <v>152000.0</v>
+      </c>
+      <c r="D8">
         <v>151000.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>151000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>150000.0</v>
       </c>
       <c r="F8">
         <v>150000.0</v>
       </c>
       <c r="G8">
+        <v>150000.0</v>
+      </c>
+      <c r="H8">
+        <v>150000.0</v>
+      </c>
+      <c r="I8">
         <v>149000.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>160000.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>159000.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>159000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>158000.0</v>
       </c>
       <c r="M8">
         <v>158000.0</v>
       </c>
       <c r="N8">
-        <v>157000.0</v>
+        <v>158000.0</v>
       </c>
       <c r="O8">
-        <v>157000.0</v>
+        <v>158000.0</v>
       </c>
       <c r="P8">
         <v>157000.0</v>
       </c>
       <c r="Q8">
         <v>157000.0</v>
       </c>
       <c r="R8">
+        <v>157000.0</v>
+      </c>
+      <c r="S8">
+        <v>157000.0</v>
+      </c>
+      <c r="T8">
         <v>156000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>156000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
-    </row>
-    <row r="9" spans="1:37">
+      <c r="AL8"/>
+      <c r="AM8"/>
+    </row>
+    <row r="9" spans="1:39">
       <c r="A9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
-      <c r="X9">
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9">
         <v>10175375000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>10081946000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>9990286000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>9895757000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>7746363000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>1114756851.06</v>
       </c>
-      <c r="AD9">
-[...6 lines deleted...]
-      <c r="AG9"/>
+      <c r="AF9">
+        <v>0.0</v>
+      </c>
+      <c r="AG9">
+        <v>0.0</v>
+      </c>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
-    </row>
-    <row r="10" spans="1:37">
+      <c r="AL9"/>
+      <c r="AM9"/>
+    </row>
+    <row r="10" spans="1:39">
       <c r="A10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B10">
+        <v>390471243.0</v>
+      </c>
+      <c r="C10">
+        <v>705142741.0</v>
+      </c>
+      <c r="D10">
         <v>725818000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>499305000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>297074000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>1188911000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>1095785000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>1005513000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>542122000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>542122000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>825610000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>692089000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>1941195000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>694091000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>1082585000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>2068235000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>1480006000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>1790784000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>3103779000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>3262190000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>3818698000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>3293573000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>3287962000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>2062524000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>658888000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>1113193000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>1437283000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>1335923000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>709019000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>709019000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>793230000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>593788000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>706391000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>442532000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>240887000.0</v>
       </c>
-      <c r="AI10"/>
-      <c r="AJ10">
+      <c r="AK10"/>
+      <c r="AL10">
         <v>-101187000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>6187000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:37">
+    <row r="11" spans="1:39">
       <c r="A11" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
-    </row>
-    <row r="12" spans="1:37">
+      <c r="AL11"/>
+      <c r="AM11"/>
+    </row>
+    <row r="12" spans="1:39">
       <c r="A12" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B12">
+        <v>3254421175.0</v>
+      </c>
+      <c r="C12">
+        <v>3832893199.0</v>
+      </c>
+      <c r="D12">
         <v>3768226000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>3506377000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>5264639000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>5263959000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>6568433000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>6583263000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>7176970000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>7176970000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>8482652000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>9022695000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>9770401000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>9715506000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>10653171000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>10716737000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>10473370000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>10959060000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>11119597000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>10738173000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>10651078000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>10474902000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>10798265000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>10745121000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>10316681000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>10076169000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>9537216000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>9112943000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>5993006000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>5993006000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>5873567000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>5514651000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>4071626000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>1035773000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>855384000.0</v>
       </c>
-      <c r="AI12"/>
-      <c r="AJ12">
+      <c r="AK12"/>
+      <c r="AL12">
         <v>101187000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>101187000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:37">
+    <row r="13" spans="1:39">
       <c r="A13" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B13">
+        <v>155411.0</v>
+      </c>
+      <c r="C13">
+        <v>152096.0</v>
+      </c>
+      <c r="D13">
         <v>151000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>151000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>150000.0</v>
       </c>
       <c r="F13">
         <v>150000.0</v>
       </c>
       <c r="G13">
+        <v>150000.0</v>
+      </c>
+      <c r="H13">
+        <v>150000.0</v>
+      </c>
+      <c r="I13">
         <v>149000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>160000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>160000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>159000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>158000.0</v>
       </c>
       <c r="M13">
         <v>158000.0</v>
       </c>
       <c r="N13">
-        <v>157000.0</v>
+        <v>158000.0</v>
       </c>
       <c r="O13">
-        <v>157000.0</v>
+        <v>158000.0</v>
       </c>
       <c r="P13">
         <v>157000.0</v>
       </c>
       <c r="Q13">
         <v>157000.0</v>
       </c>
       <c r="R13">
-        <v>156000.0</v>
+        <v>157000.0</v>
       </c>
       <c r="S13">
-        <v>156000.0</v>
+        <v>157000.0</v>
       </c>
       <c r="T13">
         <v>156000.0</v>
       </c>
       <c r="U13">
+        <v>156000.0</v>
+      </c>
+      <c r="V13">
+        <v>156000.0</v>
+      </c>
+      <c r="W13">
         <v>155000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>155000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>146000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>144000.0</v>
       </c>
       <c r="Z13">
         <v>144000.0</v>
       </c>
       <c r="AA13">
+        <v>144000.0</v>
+      </c>
+      <c r="AB13">
+        <v>144000.0</v>
+      </c>
+      <c r="AC13">
         <v>143000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>133000.0</v>
       </c>
       <c r="AD13">
         <v>133000.0</v>
       </c>
       <c r="AE13">
         <v>133000.0</v>
       </c>
       <c r="AF13">
-        <v>67000.0</v>
+        <v>133000.0</v>
       </c>
       <c r="AG13">
-        <v>81000.0</v>
+        <v>133000.0</v>
       </c>
       <c r="AH13">
         <v>67000.0</v>
       </c>
-      <c r="AI13"/>
-      <c r="AJ13"/>
+      <c r="AI13">
+        <v>81000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>67000.0</v>
+      </c>
       <c r="AK13"/>
-    </row>
-    <row r="14" spans="1:37">
+      <c r="AL13"/>
+      <c r="AM13"/>
+    </row>
+    <row r="14" spans="1:39">
       <c r="A14" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B14">
+        <v>229705246.0</v>
+      </c>
+      <c r="C14">
+        <v>228840636.0</v>
+      </c>
+      <c r="D14">
         <v>231210726.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>227675862.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>231527507.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>230581559.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>232948154.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>234167978.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>236271702.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>236271702.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>246437179.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>246832447.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>246437853.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>242506902.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>242287157.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>241341080.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>239746395.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>239233239.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>241449111.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>241536071.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>241872722.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>240985724.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>240474833.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>236295396.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>236044992.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>236144302.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>236176000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>234004023.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>220209738.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>220209738.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>221763259.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>158171978.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>100000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>110576148.0</v>
       </c>
       <c r="AI14">
         <v>110576148.0</v>
       </c>
       <c r="AJ14">
         <v>110576148.0</v>
       </c>
       <c r="AK14">
+        <v>110576148.0</v>
+      </c>
+      <c r="AL14">
+        <v>110576148.0</v>
+      </c>
+      <c r="AM14">
         <v>100000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:37">
+    <row r="15" spans="1:39">
       <c r="A15" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
-      <c r="S15">
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15">
         <v>156000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>156000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>155000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>155000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>146000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>144000.0</v>
       </c>
       <c r="Z15">
         <v>144000.0</v>
       </c>
       <c r="AA15">
+        <v>144000.0</v>
+      </c>
+      <c r="AB15">
+        <v>144000.0</v>
+      </c>
+      <c r="AC15">
         <v>143000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>134000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>133000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>133000.0</v>
       </c>
-      <c r="AE15">
-[...4 lines deleted...]
-      </c>
       <c r="AG15">
+        <v>0.0</v>
+      </c>
+      <c r="AH15">
+        <v>0.0</v>
+      </c>
+      <c r="AI15">
         <v>81000.0</v>
       </c>
-      <c r="AH15"/>
-      <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
-    </row>
-    <row r="16" spans="1:37">
+      <c r="AL15"/>
+      <c r="AM15"/>
+    </row>
+    <row r="16" spans="1:39">
       <c r="A16" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B16">
+        <v>207619695.0</v>
+      </c>
+      <c r="C16">
+        <v>228312291.0</v>
+      </c>
+      <c r="D16">
         <v>226512000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>242925000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>253242000.0</v>
       </c>
-      <c r="E16"/>
-      <c r="F16">
+      <c r="G16"/>
+      <c r="H16">
         <v>265491000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>287343000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>337500000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>337500000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>369091000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>395322000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>417409000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>482848000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>470134000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>431952000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>469055000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>501450000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>399607000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>375636000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>413519000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>536787000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>491811000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>560789000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>727554000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>845966000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>778484000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>763917000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>483781000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>483781000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>355981000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>298453000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>277437000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>247381000.0</v>
       </c>
-      <c r="AH16"/>
-      <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
-    </row>
-    <row r="17" spans="1:37">
+      <c r="AL16"/>
+      <c r="AM16"/>
+    </row>
+    <row r="17" spans="1:39">
       <c r="A17" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-      <c r="Y17">
-[...4 lines deleted...]
-      </c>
+      <c r="Y17"/>
+      <c r="Z17"/>
       <c r="AA17">
         <v>0.0</v>
       </c>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
-      <c r="AF17"/>
-      <c r="AG17"/>
+      <c r="AF17">
+        <v>0.0</v>
+      </c>
+      <c r="AG17">
+        <v>0.0</v>
+      </c>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
-    </row>
-    <row r="18" spans="1:37">
+      <c r="AL17"/>
+      <c r="AM17"/>
+    </row>
+    <row r="18" spans="1:39">
       <c r="A18" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
-      <c r="Y18">
-[...4 lines deleted...]
-      </c>
+      <c r="Y18"/>
+      <c r="Z18"/>
       <c r="AA18">
         <v>0.0</v>
       </c>
       <c r="AB18">
         <v>0.0</v>
       </c>
       <c r="AC18">
         <v>0.0</v>
       </c>
       <c r="AD18">
         <v>0.0</v>
       </c>
       <c r="AE18">
         <v>0.0</v>
       </c>
       <c r="AF18">
         <v>0.0</v>
       </c>
-      <c r="AG18"/>
-      <c r="AH18"/>
+      <c r="AG18">
+        <v>0.0</v>
+      </c>
+      <c r="AH18">
+        <v>0.0</v>
+      </c>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
-    </row>
-    <row r="19" spans="1:37">
+      <c r="AL18"/>
+      <c r="AM18"/>
+    </row>
+    <row r="19" spans="1:39">
       <c r="A19" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
-    </row>
-    <row r="20" spans="1:37">
+      <c r="AL19"/>
+      <c r="AM19"/>
+    </row>
+    <row r="20" spans="1:39">
       <c r="A20" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B20">
+        <v>444772677.0</v>
+      </c>
+      <c r="C20">
+        <v>453786783.0</v>
+      </c>
+      <c r="D20">
         <v>458447000.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>461873000.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>463138000.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>463796000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>452118000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>459821000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>457771000.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>457771000.0</v>
       </c>
-      <c r="J20"/>
-[...6 lines deleted...]
-      </c>
+      <c r="L20"/>
+      <c r="M20"/>
       <c r="N20">
         <v>449357000.0</v>
       </c>
-      <c r="O20"/>
-      <c r="P20"/>
+      <c r="O20">
+        <v>449357000.0</v>
+      </c>
+      <c r="P20">
+        <v>449357000.0</v>
+      </c>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
-      <c r="T20">
-[...4 lines deleted...]
-      </c>
+      <c r="T20"/>
+      <c r="U20"/>
       <c r="V20">
         <v>-310220000.0</v>
       </c>
-      <c r="W20"/>
-[...6 lines deleted...]
-      </c>
+      <c r="W20">
+        <v>-310220000.0</v>
+      </c>
+      <c r="X20">
+        <v>-310220000.0</v>
+      </c>
+      <c r="Y20"/>
+      <c r="Z20"/>
       <c r="AA20">
         <v>0.0</v>
       </c>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
-      <c r="AG20"/>
-      <c r="AH20"/>
+      <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
-    </row>
-    <row r="21" spans="1:37">
+      <c r="AL20"/>
+      <c r="AM20"/>
+    </row>
+    <row r="21" spans="1:39">
       <c r="A21" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B21">
+        <v>116247218.0</v>
+      </c>
+      <c r="C21">
+        <v>127714272.0</v>
+      </c>
+      <c r="D21">
         <v>133263000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>142843000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>143969000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>153190000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>134063000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>143441000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>151978000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>151978000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>39777000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>46912000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>52297000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>207101000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>63151000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>72090000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>78837000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>83942000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>90717000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>94915000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>51090000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>373016000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>72857000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>66078000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>44142000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>45085000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>47682000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>45218000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>51979000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>51979000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>49947000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>36568000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>5272000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>5620000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>4851000.0</v>
       </c>
-      <c r="AI21"/>
-[...1 lines deleted...]
-      <c r="AK21">
+      <c r="AK21"/>
+      <c r="AL21"/>
+      <c r="AM21">
         <v>4866000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:37">
+    <row r="22" spans="1:39">
       <c r="A22" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22">
         <v>19632000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>19632000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>19580000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>21217000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>16246000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-9078000000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-9078000000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>1.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>1.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>55670000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>2741000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>110341000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>165148000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>164889000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>13789000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>6175000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>1392000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>1392000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>64000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>13150000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>13150000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="AE22">
         <v>1.0</v>
       </c>
       <c r="AF22">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="AG22">
+        <v>1.0</v>
+      </c>
+      <c r="AH22">
+        <v>0.0</v>
+      </c>
+      <c r="AI22">
         <v>62268000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>1.0</v>
       </c>
-      <c r="AI22"/>
-[...1 lines deleted...]
-      <c r="AK22">
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22">
         <v>1.0</v>
       </c>
     </row>
-    <row r="23" spans="1:37">
+    <row r="23" spans="1:39">
       <c r="A23" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B23">
+        <v>6564587375.0</v>
+      </c>
+      <c r="C23">
+        <v>6705639380.0</v>
+      </c>
+      <c r="D23">
         <v>6836447000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>6647541000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>9215911000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>9567811000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>11324376000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>11344498000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>12570563000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>12570563000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>13059940000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>13248451000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>12772849000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>13793000000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>13822812000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>13402393000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>13243096000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>13254942000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>13680572000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>13006715000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>12714498000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>12410687000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>12288961000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>12177656000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>11635351000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>11366550000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>10931585000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>10300429000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>7106187000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>7106187000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>6660939000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>6158344000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>4376508000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>1300541000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>1126093000.0</v>
       </c>
-      <c r="AI23"/>
-      <c r="AJ23">
+      <c r="AK23"/>
+      <c r="AL23">
         <v>-164387000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>155541000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:37">
+    <row r="24" spans="1:39">
       <c r="A24" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-      <c r="Y24">
-[...4 lines deleted...]
-      </c>
+      <c r="Y24"/>
+      <c r="Z24"/>
       <c r="AA24">
         <v>0.0</v>
       </c>
       <c r="AB24">
         <v>0.0</v>
       </c>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
-      <c r="AG24"/>
-      <c r="AH24"/>
+      <c r="AG24">
+        <v>0.0</v>
+      </c>
+      <c r="AH24">
+        <v>0.0</v>
+      </c>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
-    </row>
-    <row r="25" spans="1:37">
+      <c r="AL24"/>
+      <c r="AM24"/>
+    </row>
+    <row r="25" spans="1:39">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
-      <c r="Y25">
-[...4 lines deleted...]
-      </c>
+      <c r="Y25"/>
+      <c r="Z25"/>
       <c r="AA25">
         <v>0.0</v>
       </c>
       <c r="AB25">
         <v>0.0</v>
       </c>
       <c r="AC25">
         <v>0.0</v>
       </c>
       <c r="AD25">
         <v>0.0</v>
       </c>
       <c r="AE25">
         <v>0.0</v>
       </c>
-      <c r="AF25"/>
-      <c r="AG25"/>
+      <c r="AF25">
+        <v>0.0</v>
+      </c>
+      <c r="AG25">
+        <v>0.0</v>
+      </c>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
-    </row>
-    <row r="26" spans="1:37">
+      <c r="AL25"/>
+      <c r="AM25"/>
+    </row>
+    <row r="26" spans="1:39">
       <c r="A26" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B26">
+        <v>329409000.0</v>
+      </c>
+      <c r="C26">
+        <v>296165000.0</v>
+      </c>
+      <c r="D26">
         <v>393639000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>405157000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>464069000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>440790000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>606455000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>643507000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>751890000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>751844000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>855124000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>937104000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>986794000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>906215000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>921829000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>899284000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>865017000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>608617000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>582213000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>504944000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>509690000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>467206000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>450705000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>430551000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>402790000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>379424000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>367798000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>367726000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>328570000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>4646153.46</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>31000305.73</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>31752699.46</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>59708.62</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>10299000.0</v>
       </c>
-      <c r="AH26"/>
-      <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
-    </row>
-    <row r="27" spans="1:37">
+      <c r="AL26"/>
+      <c r="AM26"/>
+    </row>
+    <row r="27" spans="1:39">
       <c r="A27" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
-      <c r="Y27">
-[...4 lines deleted...]
-      </c>
+      <c r="Y27"/>
+      <c r="Z27"/>
       <c r="AA27">
         <v>0.0</v>
       </c>
       <c r="AB27">
         <v>0.0</v>
       </c>
       <c r="AC27">
         <v>0.0</v>
       </c>
       <c r="AD27">
         <v>0.0</v>
       </c>
       <c r="AE27">
         <v>0.0</v>
       </c>
-      <c r="AF27"/>
-      <c r="AG27"/>
+      <c r="AF27">
+        <v>0.0</v>
+      </c>
+      <c r="AG27">
+        <v>0.0</v>
+      </c>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
-    </row>
-    <row r="28" spans="1:37">
+      <c r="AL27"/>
+      <c r="AM27"/>
+    </row>
+    <row r="28" spans="1:39">
       <c r="A28" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B28">
+        <v>-361302593.0</v>
+      </c>
+      <c r="C28">
+        <v>-684381537.0</v>
+      </c>
+      <c r="D28">
         <v>-700857000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-468566000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-255444000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-1140283000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-1041569000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-939674000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-468060000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-468060000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-806734000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-670722000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-1911340000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-655673000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-1037737000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-1999229000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-1401339000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-1709227000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-3015751000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-3166309000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-3737303000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-3206726000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-3193043000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-1971726000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-558928000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-1011205000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-1330267000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-1223350000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-709019000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-709019000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-793230000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-593788000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-706391000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-442532000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-240887000.0</v>
       </c>
-      <c r="AI28"/>
-      <c r="AJ28">
+      <c r="AK28"/>
+      <c r="AL28">
         <v>101187000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-6187000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:37">
+    <row r="29" spans="1:39">
       <c r="A29" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B29">
+        <v>4688962000.0</v>
+      </c>
+      <c r="C29">
+        <v>4919716000.0</v>
+      </c>
+      <c r="D29">
         <v>5054132000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>5045311000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>5160849000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>7550679000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>7625172000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>9464980000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>9517692000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>10624599000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>11168743000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>11258611000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>10836636000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>10843372000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>11473874000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>10986143000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>10622295000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>10510201000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>10856333000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>10235714000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>10092036000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>9776778000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>9720956000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>9429186000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>9055399000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
-    </row>
-    <row r="30" spans="1:37">
+      <c r="AL29"/>
+      <c r="AM29"/>
+    </row>
+    <row r="30" spans="1:39">
       <c r="A30" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B30">
+        <v>338681382.0</v>
+      </c>
+      <c r="C30">
+        <v>238720916.0</v>
+      </c>
+      <c r="D30">
         <v>555858000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>453025000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>370812000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>76044000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>89927000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>70295000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>233267000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>233267000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>173690000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>123658000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>148308000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>143942000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>156340000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>218887000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>219534000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>224144000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>285993000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>285734000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>235213000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>135683000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>129227000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>115901000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>111496000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>113644000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>164739000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>95478000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>282688000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>281217000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>131895000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>137214000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>138264000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>141677000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>209511000.0</v>
       </c>
-      <c r="AI30"/>
-[...1 lines deleted...]
-      <c r="AK30">
+      <c r="AK30"/>
+      <c r="AL30"/>
+      <c r="AM30">
         <v>2940000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:37">
+    <row r="31" spans="1:39">
       <c r="A31" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-      <c r="J31">
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31">
         <v>11128966000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>11211699000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>10784339000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>10785562000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>11410723000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>10914053000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>10543458000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>10426259000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>10765616000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>10140799000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>10040946000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>9713982000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>9648099000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>9343108000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>9011257000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>8639765000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>8483098000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>8066941000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>5644169000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>118211440.69</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>792203263.99</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>771395620.88</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-65576626.06</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>54579000.0</v>
       </c>
-      <c r="AH31"/>
-[...1 lines deleted...]
-      <c r="AJ31">
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31">
         <v>-169253000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-169253000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:37">
+    <row r="32" spans="1:39">
       <c r="A32" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B32">
+        <v>2666202000.0</v>
+      </c>
+      <c r="C32">
+        <v>3177714000.0</v>
+      </c>
+      <c r="D32">
         <v>3186438000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>2977077000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>2230442000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>4150379000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>4095250000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>5816892000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>5146592000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>5989106000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>7528556000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>7857551000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>8665648000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>8252400000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>9599763000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>9462427000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>9171567000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>9340184000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>9720030000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>9244796000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>9172510000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>8886143000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>9084753000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>8783583000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>8492457000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
-    </row>
-    <row r="33" spans="1:37">
+      <c r="AL32"/>
+      <c r="AM32"/>
+    </row>
+    <row r="33" spans="1:39">
       <c r="A33" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B33">
+        <v>2078614911.0</v>
+      </c>
+      <c r="C33">
+        <v>1795666737.0</v>
+      </c>
+      <c r="D33">
         <v>1923435000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>2132699000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>3002222000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>3479538000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>3621690000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>3747973000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>4495684000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>4495684000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>3720368000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>3487628000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>2267764000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>3292124000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>1996685000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>1667013000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>1621046000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>1338673000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>1337290000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>1233123000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>1167877000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>1139749000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>874033000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>901970000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>806999000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>774730000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>793184000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>785830000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>511000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>511000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>421567000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>333008000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>81635000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>50234000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>44273000.0</v>
       </c>
-      <c r="AI33"/>
-      <c r="AJ33">
+      <c r="AK33"/>
+      <c r="AL33">
         <v>-101187000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>11133000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:37">
+    <row r="34" spans="1:39">
       <c r="A34" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
-      <c r="Y34">
-[...4 lines deleted...]
-      </c>
+      <c r="Y34"/>
+      <c r="Z34"/>
       <c r="AA34">
         <v>0.0</v>
       </c>
       <c r="AB34">
         <v>0.0</v>
       </c>
       <c r="AC34">
         <v>0.0</v>
       </c>
       <c r="AD34">
         <v>0.0</v>
       </c>
       <c r="AE34">
         <v>0.0</v>
       </c>
-      <c r="AF34"/>
-      <c r="AG34"/>
+      <c r="AF34">
+        <v>0.0</v>
+      </c>
+      <c r="AG34">
+        <v>0.0</v>
+      </c>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
-    </row>
-    <row r="35" spans="1:37">
+      <c r="AL34"/>
+      <c r="AM34"/>
+    </row>
+    <row r="35" spans="1:39">
       <c r="A35" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B35">
+        <v>63409292.0</v>
+      </c>
+      <c r="C35">
+        <v>52555444.0</v>
+      </c>
+      <c r="D35">
         <v>55741000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>64465000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>71815000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>79238000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>91768000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>99885000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>124584000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>124584000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>80181000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>86568000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>96776000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>127884000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>122574000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>143297000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>170318000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>168656000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>200987000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>242205000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>248351000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>249114000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>237830000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>256367000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>244057000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>235023000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>225953000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>217713000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>80734000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>80734000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>68880000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>74552000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>3078086000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>45024000.0</v>
       </c>
-      <c r="AH35"/>
-      <c r="AI35"/>
       <c r="AJ35"/>
       <c r="AK35"/>
-    </row>
-    <row r="36" spans="1:37">
+      <c r="AL35"/>
+      <c r="AM35"/>
+    </row>
+    <row r="36" spans="1:39">
       <c r="A36" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B36">
+        <v>228645888.0</v>
+      </c>
+      <c r="C36">
+        <v>8848638.0</v>
+      </c>
+      <c r="D36">
         <v>75749000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>286411000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>1100539000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>128262000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>1633461000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>121086000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>144119000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>144119000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>122892000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>105661000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>94407000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>1183422000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>468045000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>132148000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>142544000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>150887000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>176993000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>393789000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>361738000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>379461000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>146973000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>195933000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>86197000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>104895000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>127824000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>123508000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>120830000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>120830000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>72515000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>4647000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>33200000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>2000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>2000000.0</v>
       </c>
-      <c r="AI36"/>
-      <c r="AJ36">
+      <c r="AK36"/>
+      <c r="AL36">
         <v>-101187000.0</v>
       </c>
-      <c r="AK36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:37">
+      <c r="AM36"/>
+    </row>
+    <row r="37" spans="1:39">
       <c r="A37" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
-      <c r="Y37">
-[...4 lines deleted...]
-      </c>
+      <c r="Y37"/>
+      <c r="Z37"/>
       <c r="AA37">
         <v>0.0</v>
       </c>
       <c r="AB37">
         <v>0.0</v>
       </c>
       <c r="AC37">
         <v>0.0</v>
       </c>
       <c r="AD37">
         <v>0.0</v>
       </c>
       <c r="AE37">
         <v>0.0</v>
       </c>
       <c r="AF37">
         <v>0.0</v>
       </c>
-      <c r="AG37"/>
-      <c r="AH37"/>
+      <c r="AG37">
+        <v>0.0</v>
+      </c>
+      <c r="AH37">
+        <v>0.0</v>
+      </c>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
-    </row>
-    <row r="38" spans="1:37">
+      <c r="AL37"/>
+      <c r="AM37"/>
+    </row>
+    <row r="38" spans="1:39">
       <c r="A38" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
         <v>122892000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>105661000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>671630000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>110874000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>492945000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>186506000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>212802000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>171132000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>176993000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>451214000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>444897000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>427774000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>146973000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>195933000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>175873000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>150711000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>162947000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>152768000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>135154000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>3207840.44</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>10910917.32</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>2276694.66</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>5996974.76</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>2754000.0</v>
       </c>
-      <c r="AH38"/>
-      <c r="AI38"/>
       <c r="AJ38"/>
-      <c r="AK38">
+      <c r="AK38"/>
+      <c r="AL38"/>
+      <c r="AM38">
         <v>701000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:37">
+    <row r="39" spans="1:39">
       <c r="A39" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B39">
+        <v>892869904.0</v>
+      </c>
+      <c r="C39">
+        <v>838358526.0</v>
+      </c>
+      <c r="D39">
         <v>588928000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>555440000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>578238000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>748270000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>1044326000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>942967000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>645010000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>664642000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>683230000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>614470000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>586376000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>9719428000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>1016616000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>799756000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>929146000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>677395000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>937692000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>749685000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>660330000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>495464000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>487436000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>414664000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>400175000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>402007000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>436446000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>306178000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>319493000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>320964000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>233910000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>171845000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>84983000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>72857000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>52379000.0</v>
       </c>
-      <c r="AI39"/>
-[...1 lines deleted...]
-      <c r="AK39">
+      <c r="AK39"/>
+      <c r="AL39"/>
+      <c r="AM39">
         <v>51974000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:37">
+    <row r="40" spans="1:39">
       <c r="A40" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B40">
+        <v>1222542074.0</v>
+      </c>
+      <c r="C40">
+        <v>1244874228.0</v>
+      </c>
+      <c r="D40">
         <v>1183463000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>1167815000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>3622469000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>1842700000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>3189127000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>1390909000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>2466755000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>2466755000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>1365641000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>1394993000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>1787167000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>1691628000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>1645551000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>1735773000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>1899164000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>2019639000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>2567522000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>2041990000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>1868331000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>1751837000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>2278868000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>2445428000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>1489495000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>2385023000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>2100485000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>1902391000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>55484000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>1371225000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>1081754000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>896784000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>1704741000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>679854000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>559030000.0</v>
       </c>
-      <c r="AI40"/>
-[...1 lines deleted...]
-      <c r="AK40">
+      <c r="AK40"/>
+      <c r="AL40"/>
+      <c r="AM40">
         <v>317255000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:37">
+    <row r="41" spans="1:39">
       <c r="A41" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
-      <c r="J41">
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41">
         <v>71776000.0</v>
       </c>
-      <c r="K41">
+      <c r="M41">
         <v>81127000.0</v>
       </c>
-      <c r="L41">
+      <c r="N41">
         <v>89927000.0</v>
       </c>
-      <c r="M41">
+      <c r="O41">
         <v>93887000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>110757000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>114097000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>130855000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>123572000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>149771000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>182745000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>197679000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>191494000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>174518000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>197530000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>177903000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>164913000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>148701000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>134593000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>115013000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>1706353.42</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>10027806.49</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>11180563.89</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>7746039.33</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>6920000.0</v>
       </c>
-      <c r="AH41"/>
-      <c r="AI41"/>
       <c r="AJ41"/>
-      <c r="AK41">
+      <c r="AK41"/>
+      <c r="AL41"/>
+      <c r="AM41">
         <v>1685000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:37">
+    <row r="42" spans="1:39">
       <c r="A42" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B42">
+        <v>6122531518.88</v>
+      </c>
+      <c r="C42">
+        <v>6342081017.0</v>
+      </c>
+      <c r="D42">
         <v>6309912000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>6295264000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>6373317000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>8758391000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>8759052000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>10548236000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>10603820000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>10603820000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>11936081000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>11990406000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>11963513000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>12496534000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>11893994000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>11847729000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>11820958000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>11764059000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>11688697001.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>11617578000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>11549616000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>11465575000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>11377213001.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>10327892001.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>10175375000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>10081946000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>9990286000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>9895757000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>7667855000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>7667855000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>7603860000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>7539631000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>-3029437000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>140792000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>127212000.0</v>
       </c>
-      <c r="AI42"/>
-      <c r="AJ42"/>
       <c r="AK42"/>
-    </row>
-    <row r="43" spans="1:37">
+      <c r="AL42"/>
+      <c r="AM42"/>
+    </row>
+    <row r="43" spans="1:39">
       <c r="A43" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
-      <c r="Y43">
-[...4 lines deleted...]
-      </c>
+      <c r="Y43"/>
+      <c r="Z43"/>
       <c r="AA43">
         <v>0.0</v>
       </c>
       <c r="AB43">
         <v>0.0</v>
       </c>
       <c r="AC43">
         <v>0.0</v>
       </c>
       <c r="AD43">
         <v>0.0</v>
       </c>
       <c r="AE43">
         <v>0.0</v>
       </c>
-      <c r="AF43"/>
-      <c r="AG43"/>
+      <c r="AF43">
+        <v>0.0</v>
+      </c>
+      <c r="AG43">
+        <v>0.0</v>
+      </c>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
-    </row>
-    <row r="44" spans="1:37">
+      <c r="AL43"/>
+      <c r="AM43"/>
+    </row>
+    <row r="44" spans="1:39">
       <c r="A44" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
-      <c r="Y44">
-[...4 lines deleted...]
-      </c>
+      <c r="Y44"/>
+      <c r="Z44"/>
       <c r="AA44">
         <v>0.0</v>
       </c>
       <c r="AB44">
         <v>0.0</v>
       </c>
       <c r="AC44">
         <v>0.0</v>
       </c>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
         <v>0.0</v>
       </c>
       <c r="AF44">
+        <v>0.0</v>
+      </c>
+      <c r="AG44">
+        <v>0.0</v>
+      </c>
+      <c r="AH44">
         <v>76898813.79</v>
       </c>
-      <c r="AG44">
+      <c r="AI44">
         <v>78335000.0</v>
       </c>
-      <c r="AH44"/>
-      <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
-    </row>
-    <row r="45" spans="1:37">
+      <c r="AL44"/>
+      <c r="AM44"/>
+    </row>
+    <row r="45" spans="1:39">
       <c r="A45" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B45">
+        <v>964372000.0</v>
+      </c>
+      <c r="C45">
+        <v>1184742000.0</v>
+      </c>
+      <c r="D45">
         <v>862337000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>836415000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>830507000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>1100419000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>795593000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>770118000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>747076000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>956383000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>584078000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>574210000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>557043000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>546029000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>518760000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
         <v>182050000.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>162200000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>181973000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>203498000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>209408000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>184194000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>199510000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>214757000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>220118000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>189038000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>87419000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>83736000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>70000000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>38000000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>32315000.0</v>
       </c>
-      <c r="AH45"/>
-      <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
-    </row>
-    <row r="46" spans="1:37">
+      <c r="AL45"/>
+      <c r="AM45"/>
+    </row>
+    <row r="46" spans="1:39">
       <c r="A46" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B46">
+        <v>960770362.0</v>
+      </c>
+      <c r="C46">
+        <v>908963451.0</v>
+      </c>
+      <c r="D46">
         <v>862337000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>836415000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>830507000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>823500000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>795593000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>770118000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>747076000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>747076000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>584078000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>574210000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>557043000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>546029000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>518760000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>509133000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>464390000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>474982000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>487367000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>182050000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>162200000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>181973000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>203498000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>209408000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>184194000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>199510000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>214757000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>220118000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>87419000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>87419000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>83736000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>69532000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>38324000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>32315000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>26972000.0</v>
       </c>
-      <c r="AI46"/>
-[...1 lines deleted...]
-      <c r="AK46">
+      <c r="AK46"/>
+      <c r="AL46"/>
+      <c r="AM46">
         <v>6267000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:37">
+    <row r="47" spans="1:39">
       <c r="A47" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>584078000.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>574210000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>557043000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>546029000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>518760000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>509133000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>464390000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>474982000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>487367000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>182050000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>162200000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>181973000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>203498000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>209408000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>184194000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>199510000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>214757000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>220118000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>189038000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>1847644.23</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>12190598.2</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>10427714.46</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>6102061.94</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>4967000.0</v>
       </c>
-      <c r="AH47"/>
-      <c r="AI47"/>
       <c r="AJ47"/>
-      <c r="AK47">
+      <c r="AK47"/>
+      <c r="AL47"/>
+      <c r="AM47">
         <v>903000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:37">
+    <row r="48" spans="1:39">
       <c r="A48" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B48">
+        <v>-2216529907.0</v>
+      </c>
+      <c r="C48">
+        <v>-2220778267.0</v>
+      </c>
+      <c r="D48">
         <v>-2095349000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-2104905000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-2099364000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-1977862000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-1928088000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-1951701000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-1981303000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-1981303000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-1706679000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-1718785000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-1619543000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-1725388000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-1262401000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-1322824000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-1303458000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-1300144000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-865046000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-1511854000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-1698105000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-1883643000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-2014375000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-1546458000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-1817895000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-1986054000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-2115679000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-2238921000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-2424182000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-2424182000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-2489127000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-2545899000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-411978000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-80968000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-85946000.0</v>
       </c>
-      <c r="AI48"/>
-[...1 lines deleted...]
-      <c r="AK48">
+      <c r="AK48"/>
+      <c r="AL48"/>
+      <c r="AM48">
         <v>-164387000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:37">
+    <row r="49" spans="1:39">
       <c r="A49" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
-      <c r="Y49">
-[...4 lines deleted...]
-      </c>
+      <c r="Y49"/>
+      <c r="Z49"/>
       <c r="AA49">
         <v>0.0</v>
       </c>
       <c r="AB49">
         <v>0.0</v>
       </c>
       <c r="AC49">
         <v>0.0</v>
       </c>
       <c r="AD49">
         <v>0.0</v>
       </c>
       <c r="AE49">
         <v>0.0</v>
       </c>
       <c r="AF49">
         <v>0.0</v>
       </c>
-      <c r="AG49"/>
-      <c r="AH49"/>
+      <c r="AG49">
+        <v>0.0</v>
+      </c>
+      <c r="AH49">
+        <v>0.0</v>
+      </c>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
-    </row>
-    <row r="50" spans="1:37">
+      <c r="AL49"/>
+      <c r="AM49"/>
+    </row>
+    <row r="50" spans="1:39">
       <c r="A50" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
-      <c r="Y50">
-[...4 lines deleted...]
-      </c>
+      <c r="Y50"/>
+      <c r="Z50"/>
       <c r="AA50">
         <v>0.0</v>
       </c>
       <c r="AB50">
         <v>0.0</v>
       </c>
       <c r="AC50">
         <v>0.0</v>
       </c>
       <c r="AD50">
         <v>0.0</v>
       </c>
       <c r="AE50">
         <v>0.0</v>
       </c>
       <c r="AF50">
         <v>0.0</v>
       </c>
-      <c r="AG50"/>
-      <c r="AH50"/>
+      <c r="AG50">
+        <v>0.0</v>
+      </c>
+      <c r="AH50">
+        <v>0.0</v>
+      </c>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
-    </row>
-    <row r="51" spans="1:37">
+      <c r="AL50"/>
+      <c r="AM50"/>
+    </row>
+    <row r="51" spans="1:39">
       <c r="A51" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B51">
+        <v>29168650.0</v>
+      </c>
+      <c r="C51">
+        <v>20761204.0</v>
+      </c>
+      <c r="D51">
         <v>24961000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>30739000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>41630000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>48628000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>54216000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>65839000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>74062000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>74062000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>18876000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>21367000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>29855000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>38418000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>44848000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>69006000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>78667000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>81557000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>88028000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>95881000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>81395000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>86847000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>94919000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>90798000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>99960000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>101988000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>107016000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>112573000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>831960000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>87803000.0</v>
       </c>
-      <c r="AD51"/>
-      <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
-    </row>
-    <row r="52" spans="1:37">
+      <c r="AL51"/>
+      <c r="AM51"/>
+    </row>
+    <row r="52" spans="1:39">
       <c r="A52" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B52">
+        <v>16408488.0</v>
+      </c>
+      <c r="C52">
+        <v>18994083.0</v>
+      </c>
+      <c r="D52">
         <v>22015000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>21800000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>27545000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>28581000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>29558000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>32504000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>32706000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>32706000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>10471000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>15926000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>23006000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>29801000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>33031000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>39806000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>39204000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>36473000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>36812000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>36421000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>30723000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>29227000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>31607000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>31961000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>33806000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>31878000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>29764000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>29453000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>831960000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>20947000.0</v>
       </c>
-      <c r="AD52">
-[...4 lines deleted...]
-      </c>
       <c r="AF52">
+        <v>0.0</v>
+      </c>
+      <c r="AG52">
+        <v>0.0</v>
+      </c>
+      <c r="AH52">
         <v>528188000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>408732000.0</v>
       </c>
-      <c r="AH52"/>
-      <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
-    </row>
-    <row r="53" spans="1:37">
+      <c r="AL52"/>
+      <c r="AM52"/>
+    </row>
+    <row r="53" spans="1:39">
       <c r="A53" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B53">
+        <v>2863949932.0</v>
+      </c>
+      <c r="C53">
+        <v>3127750457.0</v>
+      </c>
+      <c r="D53">
         <v>3042408000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>3007072000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>4967565000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>4075048000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>5472648000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>5577750000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>6634848000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>6634848000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>7657042000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>8330606000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>7829206000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>9021415000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>9570586000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>8648502000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>8993364000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>9168276000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>8015818000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>7475983000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>6832380000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>7181329000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>7510303000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>8682597000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>9657793000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>8962976000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>8099933000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>7777020000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>5283987000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>5283987000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>5080337000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>4920863000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>3365235000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>593241000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>614497000.0</v>
       </c>
-      <c r="AI53"/>
-      <c r="AJ53">
+      <c r="AK53"/>
+      <c r="AL53">
         <v>202374000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>95000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:37">
+    <row r="54" spans="1:39">
       <c r="A54" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
-      <c r="Y54">
-[...4 lines deleted...]
-      </c>
+      <c r="Y54"/>
+      <c r="Z54"/>
       <c r="AA54">
         <v>0.0</v>
       </c>
       <c r="AB54">
         <v>0.0</v>
       </c>
       <c r="AC54">
         <v>0.0</v>
       </c>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
       <c r="AF54">
         <v>0.0</v>
       </c>
-      <c r="AG54"/>
-      <c r="AH54"/>
+      <c r="AG54">
+        <v>0.0</v>
+      </c>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
-    </row>
-    <row r="55" spans="1:37">
+      <c r="AL54"/>
+      <c r="AM54"/>
+    </row>
+    <row r="55" spans="1:39">
       <c r="A55" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B55">
+        <v>6564587375.0</v>
+      </c>
+      <c r="C55">
+        <v>6705639380.0</v>
+      </c>
+      <c r="D55">
         <v>6836447000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>6647541000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>9215911000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>9567811000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>11324376000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>11344498000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>12570563000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>12570563000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>13059940000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>13248451000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>12772849000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>13793000000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>13822812000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>13402393000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>13243096000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>13254942000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>13680572000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>13006715000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>12714498000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>12410687000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>12288961000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>12177656000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>11635351000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>11366550000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>10931585000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>10300429000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>7106187000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>7106187000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>6660939000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>6158344000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>4376508000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>1300541000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>1161547000.0</v>
       </c>
-      <c r="AI55"/>
-[...1 lines deleted...]
-      <c r="AK55">
+      <c r="AK55"/>
+      <c r="AL55"/>
+      <c r="AM55">
         <v>167234000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:37">
+    <row r="56" spans="1:39">
       <c r="A56" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B56">
+        <v>4485972463.0</v>
+      </c>
+      <c r="C56">
+        <v>4909972642.0</v>
+      </c>
+      <c r="D56">
         <v>4913012000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>4514842000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>6213689000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>6088273000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>7702686000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>7596525000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>8074879000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>8074879000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>9339572000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>9760823000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>10505085000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>10500876000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>11826127000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>11735380000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>11622050000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>11916269000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>12343282000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>11773592000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>11546621000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>11270938000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>11414928000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>11275686000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>10828352000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>10591820000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>10138401000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>9514599000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>6595187000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>6595187000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>6239372000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>5825336000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>4294873000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>1250307000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>1117274000.0</v>
       </c>
-      <c r="AI56"/>
-      <c r="AJ56">
+      <c r="AK56"/>
+      <c r="AL56">
         <v>101187000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>156101000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:37">
+    <row r="57" spans="1:39">
       <c r="A57" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B57">
+        <v>1829727912.0</v>
+      </c>
+      <c r="C57">
+        <v>1730235098.0</v>
+      </c>
+      <c r="D57">
         <v>1726574000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>1537765000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>3983247000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>1937894000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>3607436000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>1779633000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>2928287000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>2928287000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>1811016000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>1903272000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>1839437000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>2255725000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>2226364000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>2272953000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>2450483000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>2576085000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>2623252000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>2528796000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>2374111000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>2384795000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>2330175000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>2512103000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>2335895000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>2446677000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>2174852000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>1970557000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>1380446000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>1380446000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>1100547000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>903558000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>1705004000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>685650000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>577133000.0</v>
       </c>
-      <c r="AI57"/>
-[...1 lines deleted...]
-      <c r="AK57">
+      <c r="AK57"/>
+      <c r="AL57"/>
+      <c r="AM57">
         <v>319928000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:37">
+    <row r="58" spans="1:39">
       <c r="A58" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B58">
+        <v>1893137204.0</v>
+      </c>
+      <c r="C58">
+        <v>1782790543.0</v>
+      </c>
+      <c r="D58">
         <v>1782315000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>1602230000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>4055062000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>2017132000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>3699204000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>1879518000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>3052871000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>3052871000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>1891197000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>1989840000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>1936213000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>2383609000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>2348938000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>2416250000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>2620801000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>2744741000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>2824239000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>2771001000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>2622462000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>2633909000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>2568005000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>2768470000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>2579952000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>2681700000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>2400805000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>2188270000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>1461180000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>1461180000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>1169427000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>978110000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>4783090000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>730674000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>577133000.0</v>
       </c>
-      <c r="AI58"/>
-[...1 lines deleted...]
-      <c r="AK58">
+      <c r="AK58"/>
+      <c r="AL58"/>
+      <c r="AM58">
         <v>319928000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:37">
+    <row r="59" spans="1:39">
       <c r="A59" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
-      <c r="Y59">
-[...4 lines deleted...]
-      </c>
+      <c r="Y59"/>
+      <c r="Z59"/>
       <c r="AA59">
         <v>0.0</v>
       </c>
       <c r="AB59">
         <v>0.0</v>
       </c>
       <c r="AC59">
         <v>0.0</v>
       </c>
       <c r="AD59">
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
       <c r="AF59">
         <v>0.0</v>
       </c>
-      <c r="AG59"/>
-      <c r="AH59"/>
+      <c r="AG59">
+        <v>0.0</v>
+      </c>
+      <c r="AH59">
+        <v>0.0</v>
+      </c>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
-    </row>
-    <row r="60" spans="1:37">
+      <c r="AL59"/>
+      <c r="AM59"/>
+    </row>
+    <row r="60" spans="1:39">
       <c r="A60" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B60">
+        <v>4671450170.0</v>
+      </c>
+      <c r="C60">
+        <v>4922848837.0</v>
+      </c>
+      <c r="D60">
         <v>5054132000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>5045311000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>5160849000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>7550679000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>7625172000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>9464980000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>9517692000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>9517692000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>11168743000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>11258611000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>10836636000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>11409391000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>11473874000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>10986143000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>10622295000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>10510201000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>10856333000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>10235714000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>10092036000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>9776778000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>9720956000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>9409186000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>9055399000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>8684850000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>8530780000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>8112159000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>5645007000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>5645007000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>5491512000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>5180234000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>-406582000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>569867000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>548960000.0</v>
       </c>
-      <c r="AI60"/>
-      <c r="AJ60">
+      <c r="AK60"/>
+      <c r="AL60">
         <v>-164387000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>-164387000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:37">
+    <row r="61" spans="1:39">
       <c r="A61" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
-      <c r="Y61">
-[...4 lines deleted...]
-      </c>
+      <c r="Y61"/>
+      <c r="Z61"/>
       <c r="AA61">
         <v>0.0</v>
       </c>
       <c r="AB61">
         <v>0.0</v>
       </c>
       <c r="AC61">
         <v>0.0</v>
       </c>
       <c r="AD61">
         <v>0.0</v>
       </c>
       <c r="AE61">
         <v>0.0</v>
       </c>
       <c r="AF61">
         <v>0.0</v>
       </c>
-      <c r="AG61"/>
-      <c r="AH61"/>
+      <c r="AG61">
+        <v>0.0</v>
+      </c>
+      <c r="AH61">
+        <v>0.0</v>
+      </c>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
-    </row>
-    <row r="62" spans="1:37">
+      <c r="AL61"/>
+      <c r="AM61"/>
+    </row>
+    <row r="62" spans="1:39">
       <c r="A62" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
-      <c r="Y62">
-[...4 lines deleted...]
-      </c>
+      <c r="Y62"/>
+      <c r="Z62"/>
       <c r="AA62">
         <v>0.0</v>
       </c>
       <c r="AB62">
         <v>0.0</v>
       </c>
       <c r="AC62">
         <v>0.0</v>
       </c>
       <c r="AD62">
         <v>0.0</v>
       </c>
       <c r="AE62">
         <v>0.0</v>
       </c>
-      <c r="AF62"/>
-      <c r="AG62"/>
+      <c r="AF62">
+        <v>0.0</v>
+      </c>
+      <c r="AG62">
+        <v>0.0</v>
+      </c>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J32"/>
+  <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B2">
+        <v>5630267000.0</v>
+      </c>
+      <c r="C2">
         <v>5269661000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>6179125000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>8610726000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>9751160000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>8646308000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>991761510.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3933647000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1929864000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1094644000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B3">
+        <v>108036000.0</v>
+      </c>
+      <c r="C3">
         <v>101123000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>140400000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>143611000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>125015000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>102802000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>12627702.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>35042000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>7668000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>4514000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:10">
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-      <c r="G4">
-[...1 lines deleted...]
-      </c>
+      <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B5">
-        <v>-189576000.0</v>
+        <v>-99785000.0</v>
       </c>
       <c r="C5">
-        <v>-443592000.0</v>
+        <v>-34455000.0</v>
       </c>
       <c r="D5">
-        <v>-736239000.0</v>
+        <v>-191304000.0</v>
       </c>
       <c r="E5">
-        <v>-30171000.0</v>
+        <v>-523309000.0</v>
       </c>
       <c r="F5">
+        <v>638726000.0</v>
+      </c>
+      <c r="G5">
         <v>724956000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>81587223.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>26662000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-94866000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-626145000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:10">
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B6">
-        <v>-88453000.0</v>
+        <v>8251000.0</v>
       </c>
       <c r="C6">
-        <v>-303192000.0</v>
+        <v>66668000.0</v>
       </c>
       <c r="D6">
-        <v>-592628000.0</v>
+        <v>-50904000.0</v>
       </c>
       <c r="E6">
-        <v>94844000.0</v>
+        <v>-379698000.0</v>
       </c>
       <c r="F6">
+        <v>763741000.0</v>
+      </c>
+      <c r="G6">
         <v>827758000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>94214925.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>61704000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-87198000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-621631000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:10">
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
-      <c r="G7">
-[...1 lines deleted...]
-      </c>
+      <c r="G7"/>
       <c r="H7">
         <v>0.0</v>
       </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:10">
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-      <c r="G8">
-[...1 lines deleted...]
-      </c>
+      <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B9">
+        <v>872133000.0</v>
+      </c>
+      <c r="C9">
         <v>809454000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>815203000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>653625000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1600286000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>2268066000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>213230472.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>729793000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>254952000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-297740000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:10">
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B10">
+        <v>-99785000.0</v>
+      </c>
+      <c r="C10">
         <v>-34455000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-191304000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-523309000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>638726000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1060942000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>81187535.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-2101961000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-80817000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-625627000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B11">
+        <v>12806000.0</v>
+      </c>
+      <c r="C11">
         <v>13500000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>13215000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>24364000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>55227000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>176784000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>13824760.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-50943000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>151000.0</v>
       </c>
-      <c r="J11">
-[...3 lines deleted...]
-    <row r="12" spans="1:10">
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>247680000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>836593000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>471380000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>391794000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>4265424000.0</v>
       </c>
-      <c r="I12">
-[...1 lines deleted...]
-      </c>
       <c r="J12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:10">
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B13">
+        <v>190789000.0</v>
+      </c>
+      <c r="C13">
         <v>391389000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>451746000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>298201000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>247009000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>313366000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>304491000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>156549000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>14049000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>518000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:10">
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
-      <c r="G14">
-[...1 lines deleted...]
-      </c>
+      <c r="G14"/>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:10">
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B15">
+        <v>-112591000.0</v>
+      </c>
+      <c r="C15">
         <v>-47955000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-204519000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-547673000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>583499000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>884158000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>67362774.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-2051018000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-80968000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-625627000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:10">
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-486656000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>583499000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>884158000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>468173000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-2506312000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-100810000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-625627000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B17">
+        <v>-112591000.0</v>
+      </c>
+      <c r="C17">
         <v>-47955000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-444278000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-486656000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>583499000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>884158000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>468173000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-1937689000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-80968000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-625627000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:10">
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B18">
+        <v>190789000.0</v>
+      </c>
+      <c r="C18">
         <v>391389000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>451746000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>298201000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>247009000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>313366000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>304491000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>156549000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>14049000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>518000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:10">
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
-      <c r="G19">
-[...1 lines deleted...]
-      </c>
+      <c r="G19"/>
       <c r="H19">
         <v>0.0</v>
       </c>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="20" spans="1:10">
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
-[...1 lines deleted...]
-      </c>
+      <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B21">
+        <v>-162505000.0</v>
+      </c>
+      <c r="C21">
         <v>-189576000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-443592000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-736239000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-30171000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>724956000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>26185003.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>2276792000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-94866000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-626145000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:10">
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-      <c r="G22">
-[...1 lines deleted...]
-      </c>
+      <c r="G22"/>
       <c r="H22">
         <v>0.0</v>
       </c>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:10">
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B23">
+        <v>6664905000.0</v>
+      </c>
+      <c r="C23">
         <v>6268691000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>7437920000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>10000590000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>11381617000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>10189418000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1178806980.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>4636778000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2279682000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1423049000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-      <c r="G24">
-[...1 lines deleted...]
-      </c>
+      <c r="G24"/>
       <c r="H24">
         <v>0.0</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:10">
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B25">
+        <v>108036000.0</v>
+      </c>
+      <c r="C25">
         <v>113961000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>140400000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>122980000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>125015000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>131178000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>87764000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>35042000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>7668000.0</v>
       </c>
-      <c r="J25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:10">
+      <c r="K25"/>
+    </row>
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B26">
+        <v>496677000.0</v>
+      </c>
+      <c r="C26">
         <v>512637000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>578610000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>684446000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>818882000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>734261000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>73197802.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>265152000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>170160000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>188334000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:10">
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B27">
+        <v>266567000.0</v>
+      </c>
+      <c r="C27">
         <v>274049000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>440605000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>530482000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>759507000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>558012000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>438396000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>189207000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>87292000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>68746000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:10">
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B28">
+        <v>308875000.0</v>
+      </c>
+      <c r="C28">
         <v>254840000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>320838000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>341243000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>326772000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>445006000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>352824000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>287710000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>101995000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>71325000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B29">
+        <v>12806000.0</v>
+      </c>
+      <c r="C29">
         <v>13500000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>9293000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>27871000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>55227000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>176784000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>96078000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-50943000.0</v>
       </c>
-      <c r="I29">
-[...1 lines deleted...]
-      </c>
       <c r="J29">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:10">
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B30">
+        <v>1034638000.0</v>
+      </c>
+      <c r="C30">
         <v>999030000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1258795000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1389864000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1630457000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1543110000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>187045469.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>703131000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>349818000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>328405000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:10">
+    <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B31">
+        <v>62720000.0</v>
+      </c>
+      <c r="C31">
         <v>155121000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>252288000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>212930000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>668897000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>335986000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>55002532.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-2128623000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>14049000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>518000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:10">
+    <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B32">
+        <v>6502400000.0</v>
+      </c>
+      <c r="C32">
         <v>6079115000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>6994328000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>9264351000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>11351446000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>10914374000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1204991983.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>4663440000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>2184816000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>796904000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AN32"/>
+  <dimension ref="A1:AP32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:40">
+    <row r="1" spans="1:42">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C1" t="s">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>74</v>
       </c>
       <c r="F1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>77</v>
       </c>
       <c r="J1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K1" t="s">
-        <v>78</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>80</v>
       </c>
       <c r="N1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O1" t="s">
-        <v>81</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>83</v>
       </c>
       <c r="R1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="S1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>86</v>
       </c>
       <c r="V1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="W1" t="s">
-        <v>87</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>89</v>
       </c>
       <c r="Z1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AA1" t="s">
-        <v>90</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>92</v>
       </c>
       <c r="AD1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AE1" t="s">
-        <v>93</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>94</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>95</v>
       </c>
       <c r="AH1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AI1" t="s">
-        <v>96</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>97</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>98</v>
       </c>
       <c r="AL1" t="s">
-        <v>129</v>
+        <v>99</v>
       </c>
       <c r="AM1" t="s">
-        <v>130</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>131</v>
       </c>
-    </row>
-    <row r="2" spans="1:40">
+      <c r="AO1" t="s">
+        <v>132</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="2" spans="1:42">
       <c r="A2" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B2">
+        <v>1475234000.0</v>
+      </c>
+      <c r="C2">
+        <v>1317147761.0</v>
+      </c>
+      <c r="D2">
         <v>1461627000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1354771000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1320102000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>1325364000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1334085000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1326710000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>1283502000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>1283502000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1421460000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>1548407000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>1693380000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>2386375000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>2036191000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>2056054000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>2130974000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>2807672000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>2471536000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>2381056000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>2090896000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>2392681000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>2194263000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>2099324000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>1937145000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>2000909000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>1858772000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>1674793000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>1358105000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>1266292000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>1082857000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>871965000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>712533000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>632914000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>510297000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>403891000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>382762000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>387252000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>41726000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>33112000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>31241000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:40">
+    <row r="3" spans="1:42">
       <c r="A3" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="B3"/>
+        <v>101</v>
+      </c>
+      <c r="B3">
+        <v>5432939.0</v>
+      </c>
       <c r="C3">
+        <v>-38250000.0</v>
+      </c>
+      <c r="D3"/>
+      <c r="E3">
         <v>19125000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>19125000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>25280750.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>44715000.0</v>
       </c>
       <c r="H3">
         <v>25280750.0</v>
       </c>
       <c r="I3">
+        <v>44715000.0</v>
+      </c>
+      <c r="J3">
         <v>25280750.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
+        <v>25280750.0</v>
+      </c>
+      <c r="L3">
         <v>20345250.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>20345250.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>25503000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>25503000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>22278500.0</v>
       </c>
       <c r="P3">
         <v>22278500.0</v>
       </c>
       <c r="Q3">
         <v>22278500.0</v>
       </c>
       <c r="R3">
-        <v>25700500.0</v>
+        <v>22278500.0</v>
       </c>
       <c r="S3">
-        <v>25700500.0</v>
+        <v>22278500.0</v>
       </c>
       <c r="T3">
         <v>25700500.0</v>
       </c>
       <c r="U3">
         <v>25700500.0</v>
       </c>
       <c r="V3">
-        <v>15633750.0</v>
+        <v>25700500.0</v>
       </c>
       <c r="W3">
-        <v>23323000.0</v>
+        <v>25700500.0</v>
       </c>
       <c r="X3">
         <v>15633750.0</v>
       </c>
       <c r="Y3">
+        <v>23323000.0</v>
+      </c>
+      <c r="Z3">
         <v>15633750.0</v>
       </c>
-      <c r="Z3">
-[...1 lines deleted...]
-      </c>
       <c r="AA3">
-        <v>13958500.0</v>
+        <v>15633750.0</v>
       </c>
       <c r="AB3">
         <v>8760500.0</v>
       </c>
       <c r="AC3">
+        <v>13958500.0</v>
+      </c>
+      <c r="AD3">
+        <v>8760500.0</v>
+      </c>
+      <c r="AE3">
         <v>32562000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>-98000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>2273355000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>11868000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>2920000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>1489000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>1197000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>1128500.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>1256000.0</v>
       </c>
-      <c r="AL3"/>
-      <c r="AM3"/>
       <c r="AN3"/>
-    </row>
-    <row r="4" spans="1:40">
+      <c r="AO3"/>
+      <c r="AP3"/>
+    </row>
+    <row r="4" spans="1:42">
       <c r="A4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-      <c r="Y4">
-[...4 lines deleted...]
-      </c>
+      <c r="Y4"/>
+      <c r="Z4"/>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:40">
+      <c r="AO4">
+        <v>0.0</v>
+      </c>
+      <c r="AP4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:42">
       <c r="A5" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>103</v>
+      </c>
+      <c r="B5">
+        <v>-31524172.0</v>
+      </c>
       <c r="C5">
-        <v>-23703000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-121250411.0</v>
+      </c>
+      <c r="D5"/>
       <c r="E5">
+        <v>1897000.0</v>
+      </c>
+      <c r="F5">
+        <v>4175000.0</v>
+      </c>
+      <c r="G5">
         <v>-92692000.0</v>
       </c>
-      <c r="F5">
-[...4 lines deleted...]
-      </c>
       <c r="H5">
+        <v>26726000.0</v>
+      </c>
+      <c r="I5">
+        <v>31771000.0</v>
+      </c>
+      <c r="J5">
+        <v>76117000.0</v>
+      </c>
+      <c r="K5">
         <v>-38516000.0</v>
       </c>
-      <c r="I5">
-[...2 lines deleted...]
-      <c r="J5">
+      <c r="L5">
         <v>-28720000.0</v>
       </c>
-      <c r="K5">
-[...4 lines deleted...]
-      </c>
       <c r="M5">
-        <v>-576696000.0</v>
+        <v>28776000.0</v>
       </c>
       <c r="N5">
-        <v>11577000.0</v>
+        <v>39917000.0</v>
       </c>
       <c r="O5">
-        <v>-81111000.0</v>
+        <v>-526817000.0</v>
       </c>
       <c r="P5">
-        <v>-60235000.0</v>
+        <v>80016000.0</v>
       </c>
       <c r="Q5">
-        <v>-457302000.0</v>
+        <v>-18071000.0</v>
       </c>
       <c r="R5">
-        <v>83134000.0</v>
+        <v>6087000.0</v>
       </c>
       <c r="S5">
-        <v>181888000.0</v>
+        <v>-395720000.0</v>
       </c>
       <c r="T5">
+        <v>564956000.0</v>
+      </c>
+      <c r="U5">
+        <v>244542000.0</v>
+      </c>
+      <c r="V5">
         <v>162109000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>187353000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>222920000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>181353000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>133330000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>101626000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>55104500.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>53710500.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>19457500.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-14042000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-2618000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-2290648000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>18129750.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-4725000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-34071000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-16835000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-42155000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-138143000.0</v>
       </c>
-      <c r="AL5">
-[...4 lines deleted...]
-      </c>
       <c r="AN5">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:40">
+      <c r="AO5">
+        <v>0.0</v>
+      </c>
+      <c r="AP5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:42">
       <c r="A6" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B6">
+        <v>-1436000.0</v>
+      </c>
+      <c r="C6">
+        <v>-159500411.0</v>
+      </c>
+      <c r="D6">
         <v>10064000.0</v>
       </c>
-      <c r="C6">
-[...4 lines deleted...]
-      </c>
       <c r="E6">
+        <v>21022000.0</v>
+      </c>
+      <c r="F6">
+        <v>23300000.0</v>
+      </c>
+      <c r="G6">
         <v>-67411250.0</v>
       </c>
-      <c r="F6">
-[...4 lines deleted...]
-      </c>
       <c r="H6">
+        <v>52006750.0</v>
+      </c>
+      <c r="I6">
+        <v>76486000.0</v>
+      </c>
+      <c r="J6">
+        <v>101397750.0</v>
+      </c>
+      <c r="K6">
         <v>-13235250.0</v>
       </c>
-      <c r="I6">
-[...7 lines deleted...]
-      </c>
       <c r="L6">
-        <v>-31365000.0</v>
+        <v>14365000.0</v>
       </c>
       <c r="M6">
-        <v>-551193000.0</v>
+        <v>49121250.0</v>
       </c>
       <c r="N6">
-        <v>33855500.0</v>
+        <v>65420000.0</v>
       </c>
       <c r="O6">
-        <v>-58832500.0</v>
+        <v>-501314000.0</v>
       </c>
       <c r="P6">
-        <v>-37956500.0</v>
+        <v>102294500.0</v>
       </c>
       <c r="Q6">
-        <v>-435023500.0</v>
+        <v>4207500.0</v>
       </c>
       <c r="R6">
-        <v>108834500.0</v>
+        <v>28365500.0</v>
       </c>
       <c r="S6">
-        <v>207588500.0</v>
+        <v>-373441500.0</v>
       </c>
       <c r="T6">
+        <v>590656500.0</v>
+      </c>
+      <c r="U6">
+        <v>270242500.0</v>
+      </c>
+      <c r="V6">
         <v>187809500.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>213053500.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>238553750.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>204676000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>148963750.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>117259750.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>63865000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>67669000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>28218000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>18520000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-2716000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-17293000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>29997750.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-1805000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-32582000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-15638000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-41026500.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-136887000.0</v>
       </c>
-      <c r="AL6"/>
-      <c r="AM6"/>
       <c r="AN6"/>
-    </row>
-    <row r="7" spans="1:40">
+      <c r="AO6"/>
+      <c r="AP6"/>
+    </row>
+    <row r="7" spans="1:42">
       <c r="A7" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
-      <c r="Y7">
-[...4 lines deleted...]
-      </c>
+      <c r="Y7"/>
+      <c r="Z7"/>
       <c r="AA7">
         <v>0.0</v>
       </c>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:40">
+      <c r="AO7">
+        <v>0.0</v>
+      </c>
+      <c r="AP7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:42">
       <c r="A8" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-      <c r="Y8">
-[...4 lines deleted...]
-      </c>
+      <c r="Y8"/>
+      <c r="Z8"/>
       <c r="AA8">
         <v>0.0</v>
       </c>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:40">
+      <c r="AO8">
+        <v>0.0</v>
+      </c>
+      <c r="AP8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:42">
       <c r="A9" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B9">
+        <v>253152000.0</v>
+      </c>
+      <c r="C9">
+        <v>244170438.0</v>
+      </c>
+      <c r="D9">
         <v>226624000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>212318000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>188483000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>170463000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>203574000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>214872000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>220545000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>220545000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>242842000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>273034000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>269070000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-284182000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>342353000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>219120000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>333577000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>1069000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>504010000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>581319000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>513888000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>597661000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>620577000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>597920000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>474803000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>466561000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>406320000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>335668000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>273373000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>238637000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>193740000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>166367000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>131049000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>108105000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>73237000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>57473000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>16137000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-47977000.0</v>
       </c>
-      <c r="AL9">
-[...4 lines deleted...]
-      </c>
       <c r="AN9">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:40">
+      <c r="AO9">
+        <v>0.0</v>
+      </c>
+      <c r="AP9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:42">
       <c r="A10" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B10">
+        <v>-1436000.0</v>
+      </c>
+      <c r="C10">
+        <v>-113202371.0</v>
+      </c>
+      <c r="D10">
         <v>10064000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>1897000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>4175000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-169069000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>26726000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>31771000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>76117000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>76117000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>14365000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>28776000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>39917000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-526817000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>80016000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-18071000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>6087000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-395720000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>564956000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>244542000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>224948000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>290446000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>303670000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>258043999.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>208782000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>187269000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>151049000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>143477000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>82429000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>71176000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>48200000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-2248204000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>26867000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>5129000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-29304000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-14963000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-41679000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-137625000.0</v>
       </c>
-      <c r="AL10">
-[...4 lines deleted...]
-      </c>
       <c r="AN10">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:40">
+      <c r="AO10">
+        <v>0.0</v>
+      </c>
+      <c r="AP10">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:42">
       <c r="A11" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B11">
+        <v>2631000.0</v>
+      </c>
+      <c r="C11">
+        <v>1313100.0</v>
+      </c>
+      <c r="D11">
         <v>508000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>7388000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>3248000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>3134000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>3113000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>2169000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>5084000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>5084000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>3822000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>5589000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>304000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-2418000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>19593000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>1295000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>9401000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-83051000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>40577000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>58291000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>39410000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>37285000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>50657000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>51286000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>37556000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>27599000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>27879000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>21632000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>18968000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-31847000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-8562000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-6070000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-4464000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>151000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-1489000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-1197000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-1128500.0</v>
       </c>
-      <c r="AK11">
-[...4 lines deleted...]
-      </c>
       <c r="AM11">
         <v>0.0</v>
       </c>
       <c r="AN11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:40">
+      <c r="AO11">
+        <v>0.0</v>
+      </c>
+      <c r="AP11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:42">
       <c r="A12" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>49879000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>96818000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>71703000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>65633000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>59202000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>59202000.0</v>
       </c>
-      <c r="R12"/>
-      <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
-      <c r="W12">
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12">
         <v>76739000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>88445000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>88445000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>87184000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>75808000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>52656000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>52656000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>50916000.0</v>
       </c>
-      <c r="AE12">
-[...4 lines deleted...]
-      </c>
       <c r="AG12">
         <v>0.0</v>
       </c>
       <c r="AH12">
         <v>0.0</v>
       </c>
       <c r="AI12">
         <v>0.0</v>
       </c>
       <c r="AJ12">
         <v>0.0</v>
       </c>
       <c r="AK12">
         <v>0.0</v>
       </c>
       <c r="AL12">
         <v>0.0</v>
       </c>
       <c r="AM12">
         <v>0.0</v>
       </c>
       <c r="AN12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:40">
+      <c r="AO12">
+        <v>0.0</v>
+      </c>
+      <c r="AP12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:42">
       <c r="A13" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B13">
+        <v>30327000.0</v>
+      </c>
+      <c r="C13">
+        <v>32144000.0</v>
+      </c>
+      <c r="D13">
         <v>34655000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>59074000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>64916000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>75234000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>96580000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>102523000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>117052000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>129598000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>128415000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>125313000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>96355000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>101663000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>71703000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>65633000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>59202000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>61589000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>62561000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>57729000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>65130000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>73993000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>75919000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>77714000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>85740000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>88346000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>86539000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>75021000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>54211000.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
-    </row>
-    <row r="14" spans="1:40">
+      <c r="AO13"/>
+      <c r="AP13"/>
+    </row>
+    <row r="14" spans="1:42">
       <c r="A14" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
-      <c r="Y14">
-[...4 lines deleted...]
-      </c>
+      <c r="Y14"/>
+      <c r="Z14"/>
       <c r="AA14">
         <v>0.0</v>
       </c>
       <c r="AB14">
         <v>0.0</v>
       </c>
       <c r="AC14">
         <v>0.0</v>
       </c>
       <c r="AD14">
         <v>0.0</v>
       </c>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:40">
+      <c r="AO14">
+        <v>0.0</v>
+      </c>
+      <c r="AP14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:42">
       <c r="A15" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B15">
+        <v>-4067000.0</v>
+      </c>
+      <c r="C15">
+        <v>-114515471.0</v>
+      </c>
+      <c r="D15">
         <v>9556000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-5491000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>927000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-172203000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>23613000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>29602000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>71033000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>71033000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>10543000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>23187000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>39613000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-523985000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>60423000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-19366000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-3314000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-312669000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>524379000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>186251000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>185538000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>253161000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>253013000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>206758000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>171226000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>159670000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>123242000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>121801000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>63460000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>99579000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>56772000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-2125447000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>31407000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>4978000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-29304000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-14963000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-41679000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>-137625000.0</v>
       </c>
-      <c r="AL15">
-[...4 lines deleted...]
-      </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:40">
+      <c r="AO15">
+        <v>0.0</v>
+      </c>
+      <c r="AP15">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:42">
       <c r="A16" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>12106000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>23187000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>44828000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-524399000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>60423000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-19366000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-3314000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-312669000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>524379000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>186251000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>185538000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>253161000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>253013000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>206758000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>171226000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>159670000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>123242000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>121801000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>63460000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>2104651.91</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>8265078.83</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>-324909118.18</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>-79001512.62</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>473000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>69230000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>-302801000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>233571000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>-625627000.0</v>
       </c>
-      <c r="AL16">
-[...4 lines deleted...]
-      </c>
       <c r="AN16">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:40">
+      <c r="AO16">
+        <v>0.0</v>
+      </c>
+      <c r="AP16">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:42">
       <c r="A17" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B17">
+        <v>-4067000.0</v>
+      </c>
+      <c r="C17">
+        <v>-117583000.0</v>
+      </c>
+      <c r="D17">
         <v>9556000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-5491000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>927000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-172203000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>23613000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>29602000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>71033000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-284640000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>12106000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>23187000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>44828000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-524399000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>60423000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-19366000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-3314000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-312669000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>524379000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>186251000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>185538000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>253161000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>253013000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>226758000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>171226000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>159670000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>123242000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>121801000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>63460000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>2104651.91</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>8265078.83</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>-318753299.34</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>5000716.5</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>-80968000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>69230000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>-302801000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>233571000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>-625627000.0</v>
       </c>
-      <c r="AL17">
-[...4 lines deleted...]
-      </c>
       <c r="AN17">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:40">
+      <c r="AO17">
+        <v>0.0</v>
+      </c>
+      <c r="AP17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:42">
       <c r="A18" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B18">
+        <v>30327000.0</v>
+      </c>
+      <c r="C18">
+        <v>32144000.0</v>
+      </c>
+      <c r="D18">
         <v>34655000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>59074000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>64916000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>75234000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>96580000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>102523000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>117052000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>129598000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>128415000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>125313000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>96355000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>101663000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>71703000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>65633000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>59202000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>61589000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>62561000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>57729000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>65130000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>73993000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>75919000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>77714000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>85740000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>88346000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>86539000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>75021000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>54585000.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
-    </row>
-    <row r="19" spans="1:40">
+      <c r="AO18"/>
+      <c r="AP18"/>
+    </row>
+    <row r="19" spans="1:42">
       <c r="A19" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-      <c r="Y19">
-[...4 lines deleted...]
-      </c>
+      <c r="Y19"/>
+      <c r="Z19"/>
       <c r="AA19">
         <v>0.0</v>
       </c>
       <c r="AB19">
         <v>0.0</v>
       </c>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
-      <c r="AF19"/>
-      <c r="AG19"/>
+      <c r="AF19">
+        <v>0.0</v>
+      </c>
+      <c r="AG19">
+        <v>0.0</v>
+      </c>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
-    </row>
-    <row r="20" spans="1:40">
+      <c r="AO19"/>
+      <c r="AP19"/>
+    </row>
+    <row r="20" spans="1:42">
       <c r="A20" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-      <c r="Y20">
-[...4 lines deleted...]
-      </c>
+      <c r="Y20"/>
+      <c r="Z20"/>
       <c r="AA20">
         <v>0.0</v>
       </c>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:40">
+      <c r="AO20">
+        <v>0.0</v>
+      </c>
+      <c r="AP20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:42">
       <c r="A21" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B21">
+        <v>-28789000.0</v>
+      </c>
+      <c r="C21">
+        <v>-96886411.0</v>
+      </c>
+      <c r="D21">
         <v>-14300000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-23703000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-59648000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-92692000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-32331000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-26037000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-38516000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-38516000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-31576000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-28788000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-56868000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-576696000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>11577000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-81111000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-60235000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-457302000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>83134000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>181888000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>162109000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>187353000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>222920000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>181353000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>133330000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>101626000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>63865000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>67669000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>28218000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>18520000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-2716000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-17293000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>28151000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-1805000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-34071000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-16835000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-42155000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-138143000.0</v>
       </c>
-      <c r="AL21">
-[...4 lines deleted...]
-      </c>
       <c r="AN21">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:40">
+      <c r="AO21">
+        <v>0.0</v>
+      </c>
+      <c r="AP21">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:42">
       <c r="A22" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
-      <c r="Y22">
-[...4 lines deleted...]
-      </c>
+      <c r="Y22"/>
+      <c r="Z22"/>
       <c r="AA22">
         <v>0.0</v>
       </c>
       <c r="AB22">
         <v>0.0</v>
       </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:40">
+      <c r="AO22">
+        <v>0.0</v>
+      </c>
+      <c r="AP22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:42">
       <c r="A23" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B23">
+        <v>1757175000.0</v>
+      </c>
+      <c r="C23">
+        <v>1658204610.0</v>
+      </c>
+      <c r="D23">
         <v>1702551000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>1590792000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>1568233000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>1588519000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>1569990000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>1567619000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>1542563000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>1542563000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>1695878000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>1850229000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>2019318000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>2678889000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>2366967000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>2356285000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>2524786000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>3266043000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>2892412000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>2780487000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>2442675000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>2802989000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>2591920000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>2515891000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>2278618000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>2365844000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>2201227000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>1942792000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>1603260000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>1486409000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>1279313000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>1055625000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>815431000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>742824000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>617605000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>478199000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>441054000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>477418000.0</v>
       </c>
-      <c r="AL23">
-[...4 lines deleted...]
-      </c>
       <c r="AN23">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:40">
+      <c r="AO23">
+        <v>0.0</v>
+      </c>
+      <c r="AP23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:42">
       <c r="A24" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-      <c r="Y24">
-[...4 lines deleted...]
-      </c>
+      <c r="Y24"/>
+      <c r="Z24"/>
       <c r="AA24">
         <v>0.0</v>
       </c>
       <c r="AB24">
         <v>0.0</v>
       </c>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
-      <c r="AF24"/>
-      <c r="AG24"/>
+      <c r="AF24">
+        <v>0.0</v>
+      </c>
+      <c r="AG24">
+        <v>0.0</v>
+      </c>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
-    </row>
-    <row r="25" spans="1:40">
+      <c r="AO24"/>
+      <c r="AP24"/>
+    </row>
+    <row r="25" spans="1:42">
       <c r="A25" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
-    </row>
-    <row r="26" spans="1:40">
+      <c r="AO25"/>
+      <c r="AP25"/>
+    </row>
+    <row r="26" spans="1:42">
       <c r="A26" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B26">
+        <v>131709000.0</v>
+      </c>
+      <c r="C26">
+        <v>109522117.0</v>
+      </c>
+      <c r="D26">
         <v>121942000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>122156000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>129525000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>123313000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>125508000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>128710000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>135106000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>135106000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>142832000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>144339000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>153362000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>143942000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>171779000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>168411000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>196251000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>205709000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>206203000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>207899000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>199071000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>215664000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>182683000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>179856000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>156058000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>178290000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>134969000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>105411000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>90044000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>79105000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>74625000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>59964000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>51458000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>43724000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>48908000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>35136000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>42392000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>53082000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>7086000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>7275000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>5921000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:40">
+    <row r="27" spans="1:42">
       <c r="A27" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B27">
+        <v>88067000.0</v>
+      </c>
+      <c r="C27">
+        <v>188501000.0</v>
+      </c>
+      <c r="D27">
         <v>70107000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>57699000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>60695000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>62798000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>73330000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>61689000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>76232000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>76232000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>105354000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>106411000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>103288000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>113249000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>124293000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>100264000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>145065000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>218473000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>229404000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>167045000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>144585000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>193110000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>143846000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>114520000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>106536000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>118324000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>122316000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>119592000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>78164000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>59883000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>61702000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>41682000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>25940000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>29584000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>21162000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>21315000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>15231000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>19014000.0</v>
       </c>
-      <c r="AL27"/>
-      <c r="AM27"/>
       <c r="AN27"/>
-    </row>
-    <row r="28" spans="1:40">
+      <c r="AO27"/>
+      <c r="AP27"/>
+    </row>
+    <row r="28" spans="1:42">
       <c r="A28" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B28">
+        <v>65092000.0</v>
+      </c>
+      <c r="C28">
+        <v>182917000.0</v>
+      </c>
+      <c r="D28">
         <v>57729000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>63743000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>61445000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>81054000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>50025000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>63729000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>60032000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>60032000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>66417000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>74858000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>73464000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>79120000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>78653000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>81839000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>80774000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>90478000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>80073000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>72130000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>84091000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>96053000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>118741000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>140006000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>90206000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>96367000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>96318000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>74328000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>85811000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>92253000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>71201000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>88473000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>35783000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>36602000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>37336000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>17867000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>10190000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>18070000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>13028000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>12002000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>10696000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:40">
+    <row r="29" spans="1:42">
       <c r="A29" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B29">
+        <v>2631000.0</v>
+      </c>
+      <c r="C29">
+        <v>1662000.0</v>
+      </c>
+      <c r="D29">
         <v>508000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>7388000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>3248000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>3134000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>3113000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>2169000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>5084000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>1504000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>4841000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>5589000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>1281000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-2418000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>19593000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>1295000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>9401000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-83051000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>40577000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>58291000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>39410000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>37285000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>50657000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>51286000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>37556000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>27599000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>27879000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>21632000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>18968000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-31847000.0</v>
       </c>
-      <c r="AD29"/>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
-    </row>
-    <row r="30" spans="1:40">
+      <c r="AO29"/>
+      <c r="AP29"/>
+    </row>
+    <row r="30" spans="1:42">
       <c r="A30" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B30">
+        <v>281941000.0</v>
+      </c>
+      <c r="C30">
+        <v>341056835.0</v>
+      </c>
+      <c r="D30">
         <v>240924000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>236021000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>248131000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>263155000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>235905000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>240909000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>259061000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>259061000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>274418000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>301822000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>325938000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>292514000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>330776000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>300231000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>393812000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>458371000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>420876000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>399431000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>351779000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>410308000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>397657000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>416567000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>341473000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>364935000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>342455000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>267999000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>245155000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>220117000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>196456000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>183660000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>102898000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>109910000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>107308000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>74308000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>58292000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>90166000.0</v>
       </c>
-      <c r="AL30">
-[...4 lines deleted...]
-      </c>
       <c r="AN30">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:40">
+      <c r="AO30">
+        <v>0.0</v>
+      </c>
+      <c r="AP30">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:42">
       <c r="A31" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B31">
+        <v>27353000.0</v>
+      </c>
+      <c r="C31">
+        <v>-16315960.0</v>
+      </c>
+      <c r="D31">
         <v>24364000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>25600000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>63823000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-76377000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>59057000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>57808000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>114633000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>114633000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>45941000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>57564000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>96785000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>49879000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>68439000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>63040000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>66322000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>61582000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>481822000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>62654000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>62839000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>103093000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>80750000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>76690999.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>75452000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>85643000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>87256000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>75764000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>54210000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>49212000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>50926000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-2114224000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-1208000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>6783000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>4767000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>1872000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>476000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>518000.0</v>
       </c>
-      <c r="AL31">
-[...4 lines deleted...]
-      </c>
       <c r="AN31">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:40">
+      <c r="AO31">
+        <v>0.0</v>
+      </c>
+      <c r="AP31">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:42">
       <c r="A32" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B32">
+        <v>1728386000.0</v>
+      </c>
+      <c r="C32">
+        <v>1561318199.0</v>
+      </c>
+      <c r="D32">
         <v>1688251000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>1567089000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>1508585000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>1495827000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>1537659000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>1541582000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>1504047000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>1504047000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>1664302000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>1821441000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>1962450000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>2102193000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>2378544000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>2275174000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>2464551000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>2808741000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>2975546000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>2962375000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>2604784000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>2990342000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>2814840000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>2697244000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>2411948000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>2467470000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>2265092000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>2010461000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>1631478000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>1504929000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>1276597000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>1038332000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>843582000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>741019000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>583534000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>461364000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>398899000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>339275000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>29390000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>20985000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>18250000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J30"/>
+  <dimension ref="A1:K30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B2">
+        <v>1205942000.0</v>
+      </c>
+      <c r="C2">
         <v>530110000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>698141000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>12651872033.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3458462000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1114585000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>709019000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>442532000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>6187000.0</v>
       </c>
-      <c r="J2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:10">
+      <c r="K2"/>
+    </row>
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B3">
+        <v>188812000</v>
+      </c>
+      <c r="C3">
         <v>210501000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>131291000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1129035553</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>98066000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>428211000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>71396000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>127387000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>43375000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1135000</v>
       </c>
     </row>
-    <row r="4" spans="1:10">
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-      <c r="G4">
-[...1 lines deleted...]
-      </c>
+      <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-      <c r="G5">
-[...1 lines deleted...]
-      </c>
+      <c r="G5"/>
       <c r="H5">
         <v>0.0</v>
       </c>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:10">
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B6">
+        <v>-501248000.0</v>
+      </c>
+      <c r="C6">
         <v>675832000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-168031000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-8134421089.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-1612008000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>2343877000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>405566000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>266487000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>436345000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>6187000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:10">
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B7">
+        <v>-430888000.0</v>
+      </c>
+      <c r="C7">
         <v>-261842000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-307875000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-2060658615.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-260808000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-161965000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1154223000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>274417000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>254984000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>148564000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:10">
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-      <c r="G8">
-[...1 lines deleted...]
-      </c>
+      <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B9">
+        <v>-163745000.0</v>
+      </c>
+      <c r="C9">
         <v>-9043000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>4706000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>82463619.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-16059000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-13058000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-17909000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-14634000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-27407000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-2940000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:10">
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
-      <c r="E10">
+      <c r="E10"/>
+      <c r="F10">
         <v>-301161000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-52849000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>118424000.0</v>
       </c>
-      <c r="H10">
-[...1 lines deleted...]
-      </c>
       <c r="I10">
         <v>0.0</v>
       </c>
       <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
         <v>-10120000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-3046000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>3839000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>4288000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>409896000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>257960000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>221321000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>35006000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:10">
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>227206000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>-120253000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>386503000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>235254000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2345691000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>60760000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>52098000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-332708000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-195078000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-184005000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>736185000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>31091000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>61070000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>116498000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:10">
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B14">
+        <v>108036000.0</v>
+      </c>
+      <c r="C14">
         <v>113961000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>140400000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>842656910.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>125015000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>131178000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>87764000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>35042000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>7668000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>4514000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:10">
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B15">
+        <v>2407847000.0</v>
+      </c>
+      <c r="C15">
         <v>2857461000.0</v>
       </c>
-      <c r="C15">
-[...1 lines deleted...]
-      </c>
       <c r="D15">
         <v>0.0</v>
       </c>
-      <c r="E15"/>
+      <c r="E15">
+        <v>0.0</v>
+      </c>
       <c r="F15"/>
-      <c r="G15">
-[...1 lines deleted...]
-      </c>
+      <c r="G15"/>
       <c r="H15">
         <v>0.0</v>
       </c>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:10">
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B16">
+        <v>704694000.0</v>
+      </c>
+      <c r="C16">
         <v>1205942000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>530110000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>4517450943.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1846454000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>3458462000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1114585000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>709019000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>442532000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>6187000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
-      <c r="G17">
-[...1 lines deleted...]
-      </c>
+      <c r="G17"/>
       <c r="H17">
         <v>0.0</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:10">
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B18">
+        <v>-364964000.0</v>
+      </c>
+      <c r="C18">
         <v>-116218000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-163372000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-4124784334.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>229387000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>811663000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>1874018000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>590074000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>199069000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-421586000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:10">
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B19">
+        <v>2373014000.0</v>
+      </c>
+      <c r="C19">
         <v>3678535000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>53206000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-848568000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-1784101000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>1432020000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-3684971000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-4567452000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-559561000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-96135000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:10">
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
-      <c r="E20">
-[...1 lines deleted...]
-      </c>
+      <c r="E20"/>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
+        <v>0.0</v>
+      </c>
+      <c r="H20">
         <v>2110715000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>4126861000.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
-      <c r="G21">
-[...1 lines deleted...]
-      </c>
+      <c r="G21"/>
       <c r="H21">
         <v>0.0</v>
       </c>
       <c r="I21">
         <v>0.0</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:10">
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B22">
+        <v>-112591000.0</v>
+      </c>
+      <c r="C22">
         <v>-47955000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-204519000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-3334558801.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>583499000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>884158000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>468173000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-1937689000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-80968000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-625627000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:10">
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>154</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>680000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>128000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>41447647.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>10723000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>265294000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>22936000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2919112000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>774448000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>522773000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B24">
+        <v>-19906000.0</v>
+      </c>
+      <c r="C24">
         <v>-23866000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-7001000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>7598849.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-56736000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-372830000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>186000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-52573000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-1984000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-96132000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:10">
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B25">
+        <v>189758000.0</v>
+      </c>
+      <c r="C25">
         <v>229640000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>265655000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>340687464.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-442083000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-40313000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-31619000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2169939000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>20652000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>35006000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:10">
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B26">
+        <v>-90345000.0</v>
+      </c>
+      <c r="C26">
         <v>-247890000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-202422000.0</v>
       </c>
-      <c r="D26">
-[...1 lines deleted...]
-      </c>
       <c r="E26">
         <v>0.0</v>
       </c>
-      <c r="F26"/>
-      <c r="G26">
+      <c r="F26">
+        <v>0.0</v>
+      </c>
+      <c r="G26"/>
+      <c r="H26">
         <v>2133651000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>4126861000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>509535000.0</v>
       </c>
-      <c r="J26">
-[...3 lines deleted...]
-    <row r="27" spans="1:10">
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B27">
+        <v>73592000.0</v>
+      </c>
+      <c r="C27">
         <v>64520000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>78265000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1072184648.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>289705000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>408208000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>281744000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>226695000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>40108000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>52098000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:10">
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B28">
+        <v>-2498192000.0</v>
+      </c>
+      <c r="C28">
         <v>-3104671000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-202294000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>41447647.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>10723000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>265294000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2133651000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>4126861000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>774448000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>522773000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B29">
+        <v>-176152000.0</v>
+      </c>
+      <c r="C29">
         <v>94283000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-32081000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-2995748781.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>327453000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1239874000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1945414000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>717461000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>242444000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-420451000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:10">
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B30">
+        <v>2185278000.0</v>
+      </c>
+      <c r="C30">
         <v>3678535000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>53206000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-5814373793.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-1880320000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1004780000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-3684971000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-4567452000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-559561000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-96135000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ30"/>
+  <dimension ref="A1:AL30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:38">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C1" t="s">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>74</v>
       </c>
       <c r="F1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>77</v>
       </c>
       <c r="J1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K1" t="s">
-        <v>78</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>80</v>
       </c>
       <c r="N1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O1" t="s">
-        <v>81</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>83</v>
       </c>
       <c r="R1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="S1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>86</v>
       </c>
       <c r="V1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="W1" t="s">
-        <v>87</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>89</v>
       </c>
       <c r="Z1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AA1" t="s">
-        <v>90</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>92</v>
       </c>
       <c r="AD1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AE1" t="s">
-        <v>93</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>94</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>95</v>
       </c>
       <c r="AH1" t="s">
         <v>96</v>
       </c>
       <c r="AI1" t="s">
-        <v>97</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:36">
+        <v>98</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:38">
       <c r="A2" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
-      <c r="G2">
+      <c r="G2"/>
+      <c r="H2"/>
+      <c r="I2">
         <v>530110000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>845134064.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>115715253.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>717186400.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>2063110554.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>651934666.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>1055285820.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>2216559320.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>2216559320.0</v>
       </c>
-      <c r="P2"/>
-      <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
-    </row>
-    <row r="3" spans="1:36">
+      <c r="AK2"/>
+      <c r="AL2"/>
+    </row>
+    <row r="3" spans="1:38">
       <c r="A3" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
@@ -13517,478 +14222,494 @@
       <c r="Y3">
         <v>0</v>
       </c>
       <c r="Z3">
         <v>0</v>
       </c>
       <c r="AA3">
         <v>0</v>
       </c>
       <c r="AB3">
         <v>0</v>
       </c>
       <c r="AC3">
         <v>0</v>
       </c>
       <c r="AD3">
         <v>0</v>
       </c>
       <c r="AE3">
         <v>0</v>
       </c>
       <c r="AF3">
         <v>0</v>
       </c>
       <c r="AG3">
+        <v>0</v>
+      </c>
+      <c r="AH3">
+        <v>0</v>
+      </c>
+      <c r="AI3">
         <v>5712000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>24215000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>24215000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>1000</v>
       </c>
     </row>
-    <row r="4" spans="1:36">
+    <row r="4" spans="1:38">
       <c r="A4" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-      <c r="Y4">
-[...4 lines deleted...]
-      </c>
+      <c r="Y4"/>
+      <c r="Z4"/>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
-      <c r="AF4"/>
-      <c r="AG4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
-    </row>
-    <row r="5" spans="1:36">
+      <c r="AK4"/>
+      <c r="AL4"/>
+    </row>
+    <row r="5" spans="1:38">
       <c r="A5" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
-      <c r="Y5">
-[...4 lines deleted...]
-      </c>
+      <c r="Y5"/>
+      <c r="Z5"/>
       <c r="AA5">
         <v>0.0</v>
       </c>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
-      <c r="AF5"/>
-      <c r="AG5"/>
+      <c r="AF5">
+        <v>0.0</v>
+      </c>
+      <c r="AG5">
+        <v>0.0</v>
+      </c>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
-    </row>
-    <row r="6" spans="1:36">
+      <c r="AK5"/>
+      <c r="AL5"/>
+    </row>
+    <row r="6" spans="1:38">
       <c r="A6" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
-      <c r="J6">
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6">
         <v>17518518.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-1351889606.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>1306156734.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-405451834.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-1116694803.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-1116694803.0</v>
       </c>
-      <c r="P6"/>
-      <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
-      <c r="Y6">
-[...4 lines deleted...]
-      </c>
+      <c r="Y6"/>
+      <c r="Z6"/>
       <c r="AA6">
         <v>0.0</v>
       </c>
       <c r="AB6">
         <v>0.0</v>
       </c>
       <c r="AC6">
         <v>0.0</v>
       </c>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
+        <v>0.0</v>
+      </c>
+      <c r="AH6">
+        <v>0.0</v>
+      </c>
+      <c r="AI6">
         <v>436345000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>201645000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>201645000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>6187000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:36">
+    <row r="7" spans="1:38">
       <c r="A7" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
-    </row>
-    <row r="8" spans="1:36">
+      <c r="AK7"/>
+      <c r="AL7"/>
+    </row>
+    <row r="8" spans="1:38">
       <c r="A8" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-      <c r="Y8">
-[...4 lines deleted...]
-      </c>
+      <c r="Y8"/>
+      <c r="Z8"/>
       <c r="AA8">
         <v>0.0</v>
       </c>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
-      <c r="AF8"/>
-      <c r="AG8"/>
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
-    </row>
-    <row r="9" spans="1:36">
+      <c r="AK8"/>
+      <c r="AL8"/>
+    </row>
+    <row r="9" spans="1:38">
       <c r="A9" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
-      <c r="Y9">
-[...4 lines deleted...]
-      </c>
+      <c r="Y9"/>
+      <c r="Z9"/>
       <c r="AA9">
         <v>0.0</v>
       </c>
       <c r="AB9">
         <v>0.0</v>
       </c>
       <c r="AC9">
         <v>0.0</v>
       </c>
       <c r="AD9">
         <v>0.0</v>
       </c>
       <c r="AE9">
         <v>0.0</v>
       </c>
       <c r="AF9">
         <v>0.0</v>
       </c>
       <c r="AG9">
+        <v>0.0</v>
+      </c>
+      <c r="AH9">
+        <v>0.0</v>
+      </c>
+      <c r="AI9">
         <v>-27407000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-9538000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-9538000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-2940000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:36">
+    <row r="10" spans="1:38">
       <c r="A10" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
-      <c r="Y10">
-[...4 lines deleted...]
-      </c>
+      <c r="Y10"/>
+      <c r="Z10"/>
       <c r="AA10">
         <v>0.0</v>
       </c>
       <c r="AB10">
         <v>0.0</v>
       </c>
       <c r="AC10">
         <v>0.0</v>
       </c>
       <c r="AD10">
         <v>0.0</v>
       </c>
       <c r="AE10">
         <v>0.0</v>
       </c>
       <c r="AF10">
         <v>0.0</v>
       </c>
-      <c r="AG10"/>
-      <c r="AH10"/>
+      <c r="AG10">
+        <v>0.0</v>
+      </c>
+      <c r="AH10">
+        <v>0.0</v>
+      </c>
       <c r="AI10"/>
       <c r="AJ10"/>
-    </row>
-    <row r="11" spans="1:36">
+      <c r="AK10"/>
+      <c r="AL10"/>
+    </row>
+    <row r="11" spans="1:38">
       <c r="A11" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
-[...4 lines deleted...]
-      </c>
+      <c r="J11"/>
+      <c r="K11"/>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
@@ -14009,1223 +14730,1271 @@
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
       <c r="AG11">
+        <v>0.0</v>
+      </c>
+      <c r="AH11">
+        <v>0.0</v>
+      </c>
+      <c r="AI11">
         <v>221321000.0</v>
       </c>
-      <c r="AH11">
-[...4 lines deleted...]
-      </c>
       <c r="AJ11">
+        <v>0.0</v>
+      </c>
+      <c r="AK11">
+        <v>0.0</v>
+      </c>
+      <c r="AL11">
         <v>35006000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:36">
+    <row r="12" spans="1:38">
       <c r="A12" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
-      <c r="Y12">
-[...4 lines deleted...]
-      </c>
+      <c r="Y12"/>
+      <c r="Z12"/>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
       <c r="AD12">
         <v>0.0</v>
       </c>
       <c r="AE12">
         <v>0.0</v>
       </c>
       <c r="AF12">
         <v>0.0</v>
       </c>
       <c r="AG12">
+        <v>0.0</v>
+      </c>
+      <c r="AH12">
+        <v>0.0</v>
+      </c>
+      <c r="AI12">
         <v>60760000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>24119000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>24119000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>52098000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:36">
+    <row r="13" spans="1:38">
       <c r="A13" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
-      <c r="Y13">
-[...4 lines deleted...]
-      </c>
+      <c r="Y13"/>
+      <c r="Z13"/>
       <c r="AA13">
         <v>0.0</v>
       </c>
       <c r="AB13">
         <v>0.0</v>
       </c>
       <c r="AC13">
         <v>0.0</v>
       </c>
       <c r="AD13">
         <v>0.0</v>
       </c>
       <c r="AE13">
         <v>0.0</v>
       </c>
       <c r="AF13">
         <v>0.0</v>
       </c>
       <c r="AG13">
+        <v>0.0</v>
+      </c>
+      <c r="AH13">
+        <v>0.0</v>
+      </c>
+      <c r="AI13">
         <v>61070000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>65735000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>65735000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>116498000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:36">
+    <row r="14" spans="1:38">
       <c r="A14" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
-      <c r="Y14">
-[...4 lines deleted...]
-      </c>
+      <c r="Y14"/>
+      <c r="Z14"/>
       <c r="AA14">
         <v>0.0</v>
       </c>
       <c r="AB14">
         <v>0.0</v>
       </c>
       <c r="AC14">
         <v>0.0</v>
       </c>
       <c r="AD14">
         <v>0.0</v>
       </c>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
+        <v>0.0</v>
+      </c>
+      <c r="AH14">
+        <v>0.0</v>
+      </c>
+      <c r="AI14">
         <v>7387000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>3201000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>3201000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>4514000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:36">
+    <row r="15" spans="1:38">
       <c r="A15" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
-      <c r="Y15">
-[...4 lines deleted...]
-      </c>
+      <c r="Y15"/>
+      <c r="Z15"/>
       <c r="AA15">
         <v>0.0</v>
       </c>
       <c r="AB15">
         <v>0.0</v>
       </c>
       <c r="AC15">
         <v>0.0</v>
       </c>
       <c r="AD15">
         <v>0.0</v>
       </c>
       <c r="AE15">
         <v>0.0</v>
       </c>
       <c r="AF15">
         <v>0.0</v>
       </c>
-      <c r="AG15"/>
-      <c r="AH15"/>
+      <c r="AG15">
+        <v>0.0</v>
+      </c>
+      <c r="AH15">
+        <v>0.0</v>
+      </c>
       <c r="AI15"/>
       <c r="AJ15"/>
-    </row>
-    <row r="16" spans="1:36">
+      <c r="AK15"/>
+      <c r="AL15"/>
+    </row>
+    <row r="16" spans="1:38">
       <c r="A16" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16">
         <v>530110000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>845134064.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>845134064.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>711220948.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>1958091401.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>649833986.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>1099864516.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>1099864516.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>2216559320.0</v>
       </c>
-      <c r="Q16"/>
-      <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
-    </row>
-    <row r="17" spans="1:36">
+      <c r="AK16"/>
+      <c r="AL16"/>
+    </row>
+    <row r="17" spans="1:38">
       <c r="A17" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-      <c r="Y17">
-[...4 lines deleted...]
-      </c>
+      <c r="Y17"/>
+      <c r="Z17"/>
       <c r="AA17">
         <v>0.0</v>
       </c>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
-      <c r="AF17"/>
-      <c r="AG17"/>
+      <c r="AF17">
+        <v>0.0</v>
+      </c>
+      <c r="AG17">
+        <v>0.0</v>
+      </c>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
-    </row>
-    <row r="18" spans="1:36">
+      <c r="AK17"/>
+      <c r="AL17"/>
+    </row>
+    <row r="18" spans="1:38">
       <c r="A18" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
-    </row>
-    <row r="19" spans="1:36">
+      <c r="AK18"/>
+      <c r="AL18"/>
+    </row>
+    <row r="19" spans="1:38">
       <c r="A19" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-      <c r="Y19">
-[...4 lines deleted...]
-      </c>
+      <c r="Y19"/>
+      <c r="Z19"/>
       <c r="AA19">
         <v>0.0</v>
       </c>
       <c r="AB19">
         <v>0.0</v>
       </c>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
       <c r="AF19">
         <v>0.0</v>
       </c>
       <c r="AG19">
+        <v>0.0</v>
+      </c>
+      <c r="AH19">
+        <v>0.0</v>
+      </c>
+      <c r="AI19">
         <v>-514202000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>15181000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>15181000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>-95000000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:36">
+    <row r="20" spans="1:38">
       <c r="A20" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
-    </row>
-    <row r="21" spans="1:36">
+      <c r="AK20"/>
+      <c r="AL20"/>
+    </row>
+    <row r="21" spans="1:38">
       <c r="A21" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
-      <c r="Y21">
-[...4 lines deleted...]
-      </c>
+      <c r="Y21"/>
+      <c r="Z21"/>
       <c r="AA21">
         <v>0.0</v>
       </c>
       <c r="AB21">
         <v>0.0</v>
       </c>
       <c r="AC21">
         <v>0.0</v>
       </c>
       <c r="AD21">
         <v>0.0</v>
       </c>
       <c r="AE21">
         <v>0.0</v>
       </c>
       <c r="AF21">
         <v>0.0</v>
       </c>
-      <c r="AG21"/>
-      <c r="AH21"/>
+      <c r="AG21">
+        <v>0.0</v>
+      </c>
+      <c r="AH21">
+        <v>0.0</v>
+      </c>
       <c r="AI21"/>
       <c r="AJ21"/>
-    </row>
-    <row r="22" spans="1:36">
+      <c r="AK21"/>
+      <c r="AL21"/>
+    </row>
+    <row r="22" spans="1:38">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B22">
+        <v>-4067000.0</v>
+      </c>
+      <c r="C22">
+        <v>-117583000.0</v>
+      </c>
+      <c r="D22">
         <v>9556000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-5491000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>927000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-172203000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>23613000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>29602000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>71033000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-274971000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>12106000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>23922603.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>45038372.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-504919767.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>62963661.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>62963661.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-3314000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-312669000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>524379000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>186251000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>185538000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>253161000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>253013000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>226758000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>226758000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>159670000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>123242000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>121801000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>63460000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>14476848.15</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>8265078.83</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-318753299.34</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>5000716.5</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>473000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-14963000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-41679000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-625627000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:36">
+    <row r="23" spans="1:38">
       <c r="A23" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
-      <c r="Y23">
-[...4 lines deleted...]
-      </c>
+      <c r="Y23"/>
+      <c r="Z23"/>
       <c r="AA23">
         <v>0.0</v>
       </c>
       <c r="AB23">
         <v>0.0</v>
       </c>
       <c r="AC23">
         <v>0.0</v>
       </c>
       <c r="AD23">
         <v>0.0</v>
       </c>
       <c r="AE23">
         <v>0.0</v>
       </c>
       <c r="AF23">
         <v>0.0</v>
       </c>
       <c r="AG23">
+        <v>0.0</v>
+      </c>
+      <c r="AH23">
+        <v>0.0</v>
+      </c>
+      <c r="AI23">
         <v>40717000.0</v>
       </c>
-      <c r="AH23"/>
-[...1 lines deleted...]
-      <c r="AJ23">
+      <c r="AJ23"/>
+      <c r="AK23"/>
+      <c r="AL23">
         <v>75295000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:36">
+    <row r="24" spans="1:38">
       <c r="A24" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-      <c r="Y24">
-[...4 lines deleted...]
-      </c>
+      <c r="Y24"/>
+      <c r="Z24"/>
       <c r="AA24">
         <v>0.0</v>
       </c>
       <c r="AB24">
         <v>0.0</v>
       </c>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
+        <v>0.0</v>
+      </c>
+      <c r="AH24">
+        <v>0.0</v>
+      </c>
+      <c r="AI24">
         <v>-2000000.0</v>
       </c>
-      <c r="AH24"/>
-[...1 lines deleted...]
-      <c r="AJ24">
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24">
         <v>-2000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:36">
+    <row r="25" spans="1:38">
       <c r="A25" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25">
         <v>-12558000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-18991000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>154805000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-36816000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-46986000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-87568000.0</v>
       </c>
-      <c r="I25"/>
-      <c r="J25">
+      <c r="K25"/>
+      <c r="L25">
         <v>-12200768.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-23922603.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-45038372.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>504919767.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-62963661.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-62963661.0</v>
       </c>
-      <c r="P25"/>
-      <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
-      <c r="V25">
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25">
         <v>-253013000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-226758000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-226758000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
-    </row>
-    <row r="26" spans="1:36">
+      <c r="AK25"/>
+      <c r="AL25"/>
+    </row>
+    <row r="26" spans="1:38">
       <c r="A26" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
-[...4 lines deleted...]
-      </c>
+      <c r="Y26"/>
+      <c r="Z26"/>
       <c r="AA26">
         <v>0.0</v>
       </c>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
+        <v>0.0</v>
+      </c>
+      <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
         <v>264913000.0</v>
       </c>
-      <c r="AH26"/>
-[...1 lines deleted...]
-      <c r="AJ26">
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26">
         <v>522773000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:36">
+    <row r="27" spans="1:38">
       <c r="A27" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27">
         <v>18049000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>18064000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>17398000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>13203000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>17384000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>16535000.0</v>
       </c>
-      <c r="I27"/>
-      <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
-    </row>
-    <row r="28" spans="1:36">
+      <c r="AK27"/>
+      <c r="AL27"/>
+    </row>
+    <row r="28" spans="1:38">
       <c r="A28" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
-      <c r="Y28">
-[...4 lines deleted...]
-      </c>
+      <c r="Y28"/>
+      <c r="Z28"/>
       <c r="AA28">
         <v>0.0</v>
       </c>
       <c r="AB28">
         <v>0.0</v>
       </c>
       <c r="AC28">
         <v>0.0</v>
       </c>
       <c r="AD28">
         <v>0.0</v>
       </c>
       <c r="AE28">
         <v>0.0</v>
       </c>
       <c r="AF28">
         <v>0.0</v>
       </c>
       <c r="AG28">
+        <v>0.0</v>
+      </c>
+      <c r="AH28">
+        <v>0.0</v>
+      </c>
+      <c r="AI28">
         <v>119031000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>6640000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>6640000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>75295000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:36">
+    <row r="29" spans="1:38">
       <c r="A29" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
-      <c r="Y29">
-[...4 lines deleted...]
-      </c>
+      <c r="Y29"/>
+      <c r="Z29"/>
       <c r="AA29">
         <v>0.0</v>
       </c>
       <c r="AB29">
         <v>0.0</v>
       </c>
       <c r="AC29">
         <v>0.0</v>
       </c>
       <c r="AD29">
         <v>0.0</v>
       </c>
       <c r="AE29">
         <v>0.0</v>
       </c>
       <c r="AF29">
         <v>0.0</v>
       </c>
       <c r="AG29">
+        <v>0.0</v>
+      </c>
+      <c r="AH29">
+        <v>0.0</v>
+      </c>
+      <c r="AI29">
         <v>37262000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>213723000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>213723000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-420451000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:36">
+    <row r="30" spans="1:38">
       <c r="A30" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
-      <c r="Y30">
-[...4 lines deleted...]
-      </c>
+      <c r="Y30"/>
+      <c r="Z30"/>
       <c r="AA30">
         <v>0.0</v>
       </c>
       <c r="AB30">
         <v>0.0</v>
       </c>
       <c r="AC30">
         <v>0.0</v>
       </c>
       <c r="AD30">
         <v>0.0</v>
       </c>
       <c r="AE30">
         <v>0.0</v>
       </c>
       <c r="AF30">
         <v>0.0</v>
       </c>
       <c r="AG30">
+        <v>0.0</v>
+      </c>
+      <c r="AH30">
+        <v>0.0</v>
+      </c>
+      <c r="AI30">
         <v>-559561000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-10144000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-10144000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-96135000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>