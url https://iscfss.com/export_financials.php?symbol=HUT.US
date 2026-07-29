--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1038,51 +1038,51 @@
       <c r="A2" t="s">
         <v>17</v>
       </c>
       <c r="B2">
         <v>15756000.0</v>
       </c>
       <c r="C2">
         <v>11290000.0</v>
       </c>
       <c r="D2">
         <v>19726256.0</v>
       </c>
       <c r="E2">
         <v>4498369.0</v>
       </c>
       <c r="F2">
         <v>7067443.0</v>
       </c>
       <c r="G2">
         <v>1462000.0</v>
       </c>
       <c r="H2">
         <v>563868.0</v>
       </c>
       <c r="I2">
-        <v>16869179.0</v>
+        <v>1700245.0</v>
       </c>
       <c r="J2">
         <v>5665363.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
@@ -1471,51 +1471,51 @@
       <c r="F14">
         <v>26831231.0</v>
       </c>
       <c r="G14">
         <v>18848778.0</v>
       </c>
       <c r="H14">
         <v>18122201.0</v>
       </c>
       <c r="I14">
         <v>16858085.0</v>
       </c>
       <c r="J14">
         <v>11368.0</v>
       </c>
       <c r="K14">
         <v>11368.0</v>
       </c>
       <c r="L14">
         <v>11368.0</v>
       </c>
       <c r="M14">
         <v>11368.0</v>
       </c>
       <c r="N14">
-        <v>11368.2</v>
+        <v>11368.0</v>
       </c>
       <c r="O14">
         <v>49015.0</v>
       </c>
       <c r="P14">
         <v>49262.0</v>
       </c>
       <c r="Q14"/>
     </row>
     <row r="15" spans="1:17">
       <c r="A15" t="s">
         <v>30</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15">
         <v>178231290.0</v>
       </c>
       <c r="H15">
         <v>170622599.0</v>
       </c>
       <c r="I15">
@@ -1666,51 +1666,51 @@
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
     </row>
     <row r="21" spans="1:17">
       <c r="A21" t="s">
         <v>36</v>
       </c>
       <c r="B21">
         <v>11141000.0</v>
       </c>
       <c r="C21">
         <v>13273000.0</v>
       </c>
       <c r="D21">
         <v>22894156.0</v>
       </c>
       <c r="E21">
         <v>2711552.0</v>
       </c>
       <c r="F21"/>
       <c r="G21">
         <v>604468.0</v>
       </c>
       <c r="H21">
-        <v>625002.0</v>
+        <v>625000.0</v>
       </c>
       <c r="I21">
         <v>381200.0</v>
       </c>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
     </row>
     <row r="22" spans="1:17">
       <c r="A22" t="s">
         <v>37</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22">
         <v>2.0</v>
       </c>
       <c r="E22">
         <v>7467338.0</v>
       </c>
@@ -2337,60 +2337,60 @@
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
       <c r="O39"/>
       <c r="P39"/>
       <c r="Q39"/>
     </row>
     <row r="40" spans="1:17">
       <c r="A40" t="s">
         <v>55</v>
       </c>
       <c r="B40">
         <v>171193000.0</v>
       </c>
       <c r="C40">
         <v>53475000.0</v>
       </c>
       <c r="D40">
         <v>-128216.0</v>
       </c>
       <c r="E40">
         <v>2994633.0</v>
       </c>
       <c r="F40">
-        <v>-19404516.0</v>
+        <v>1715436.0</v>
       </c>
       <c r="G40">
         <v>378000.0</v>
       </c>
       <c r="H40">
-        <v>1369128.0</v>
+        <v>1932996.0</v>
       </c>
       <c r="I40">
-        <v>-15868509.0</v>
+        <v>16169603.0</v>
       </c>
       <c r="J40">
         <v>253068.0</v>
       </c>
       <c r="K40">
         <v>223842.0</v>
       </c>
       <c r="L40">
         <v>161827.0</v>
       </c>
       <c r="M40">
         <v>131439.0</v>
       </c>
       <c r="N40">
         <v>110237.0</v>
       </c>
       <c r="O40">
         <v>2605.0</v>
       </c>
       <c r="P40"/>
       <c r="Q40"/>
     </row>
     <row r="41" spans="1:17">
       <c r="A41" t="s">
         <v>56</v>
@@ -2743,51 +2743,51 @@
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
     </row>
     <row r="52" spans="1:17">
       <c r="A52" t="s">
         <v>67</v>
       </c>
       <c r="B52">
         <v>202817000.0</v>
       </c>
       <c r="C52">
         <v>72437000.0</v>
       </c>
       <c r="D52">
         <v>89130047.0</v>
       </c>
       <c r="E52">
         <v>12636997.0</v>
       </c>
       <c r="F52">
-        <v>16494463.0</v>
+        <v>17280954.0</v>
       </c>
       <c r="G52">
         <v>4291000.0</v>
       </c>
       <c r="H52">
         <v>6231548.0</v>
       </c>
       <c r="I52">
         <v>4070004.0</v>
       </c>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
     </row>
     <row r="53" spans="1:17">
       <c r="A53" t="s">
         <v>68</v>
       </c>
       <c r="B53"/>
       <c r="C53">
@@ -3376,56 +3376,58 @@
     <row r="2" spans="1:59">
       <c r="A2" t="s">
         <v>17</v>
       </c>
       <c r="B2">
         <v>43927000.0</v>
       </c>
       <c r="C2">
         <v>15756000.0</v>
       </c>
       <c r="D2">
         <v>86271291.0</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2">
         <v>11290000.0</v>
       </c>
       <c r="H2"/>
       <c r="I2">
         <v>56466331.0</v>
       </c>
       <c r="J2">
         <v>31872000.0</v>
       </c>
-      <c r="K2"/>
+      <c r="K2">
+        <v>14924155.0</v>
+      </c>
       <c r="L2">
         <v>4311000.0</v>
       </c>
       <c r="M2">
-        <v>22281000.0</v>
+        <v>16819629.0</v>
       </c>
       <c r="N2">
         <v>22191000.0</v>
       </c>
       <c r="O2">
         <v>5959000.0</v>
       </c>
       <c r="P2">
         <v>12344000.0</v>
       </c>
       <c r="Q2">
         <v>12180000.0</v>
       </c>
       <c r="R2">
         <v>8637000.0</v>
       </c>
       <c r="S2">
         <v>7067443.0</v>
       </c>
       <c r="T2">
         <v>9596958.0</v>
       </c>
       <c r="U2">
         <v>6882101.0</v>
       </c>
@@ -3605,125 +3607,125 @@
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
     </row>
     <row r="5" spans="1:59">
       <c r="A5" t="s">
         <v>20</v>
       </c>
       <c r="B5">
         <v>-19680000.0</v>
       </c>
       <c r="C5">
         <v>-10432000.0</v>
       </c>
       <c r="D5">
-        <v>-29167574.0</v>
+        <v>-20962000.0</v>
       </c>
       <c r="E5">
         <v>-4529000.0</v>
       </c>
       <c r="F5">
         <v>-44365000.0</v>
       </c>
       <c r="G5">
         <v>-45553000.0</v>
       </c>
       <c r="H5">
         <v>312000.0</v>
       </c>
       <c r="I5">
         <v>-7611000.0</v>
       </c>
       <c r="J5">
         <v>-348000.0</v>
       </c>
       <c r="K5">
-        <v>14189454.0</v>
+        <v>10683604.0</v>
       </c>
       <c r="L5">
         <v>79000.0</v>
       </c>
       <c r="M5">
-        <v>22465000.0</v>
+        <v>16958528.0</v>
       </c>
       <c r="N5">
         <v>8102000.0</v>
       </c>
       <c r="O5">
         <v>2122000.0</v>
       </c>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5">
         <v>98591000.0</v>
       </c>
       <c r="S5">
         <v>103540357.0</v>
       </c>
       <c r="T5">
         <v>92356004.0</v>
       </c>
       <c r="U5">
         <v>48215439.0</v>
       </c>
       <c r="V5">
         <v>112507105.0</v>
       </c>
       <c r="W5">
         <v>45680940.0</v>
       </c>
       <c r="X5">
         <v>-97632657.0</v>
       </c>
       <c r="Y5">
         <v>-94098224.0</v>
       </c>
       <c r="Z5">
         <v>-85311307.0</v>
       </c>
       <c r="AA5">
-        <v>-80152277.0</v>
+        <v>1367901.0</v>
       </c>
       <c r="AB5">
         <v>6074742.0</v>
       </c>
       <c r="AC5">
         <v>5404606.0</v>
       </c>
       <c r="AD5">
-        <v>-51905244.0</v>
+        <v>1370467.0</v>
       </c>
       <c r="AE5">
         <v>4061740.0</v>
       </c>
       <c r="AF5">
         <v>2379283.0</v>
       </c>
       <c r="AG5">
         <v>1265551.0</v>
       </c>
       <c r="AH5">
         <v>125416.0</v>
       </c>
       <c r="AI5">
         <v>97300.0</v>
       </c>
       <c r="AJ5">
         <v>97300.0</v>
       </c>
       <c r="AK5">
         <v>97300.0</v>
       </c>
       <c r="AL5">
         <v>97300.0</v>
       </c>
@@ -4106,78 +4108,78 @@
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
     </row>
     <row r="10" spans="1:59">
       <c r="A10" t="s">
         <v>25</v>
       </c>
       <c r="B10">
         <v>160016000.0</v>
       </c>
       <c r="C10">
         <v>44914000.0</v>
       </c>
       <c r="D10">
-        <v>46603834.0</v>
+        <v>33493000.0</v>
       </c>
       <c r="E10">
         <v>216251000.0</v>
       </c>
       <c r="F10">
         <v>108382000.0</v>
       </c>
       <c r="G10">
         <v>85044000.0</v>
       </c>
       <c r="H10">
         <v>72282000.0</v>
       </c>
       <c r="I10">
         <v>175476000.0</v>
       </c>
       <c r="J10">
         <v>11546000.0</v>
       </c>
       <c r="K10">
-        <v>40819900.0</v>
+        <v>30734352.0</v>
       </c>
       <c r="L10">
         <v>12744000.0</v>
       </c>
       <c r="M10">
-        <v>26687000.0</v>
+        <v>20145660.0</v>
       </c>
       <c r="N10">
         <v>15904000.0</v>
       </c>
       <c r="O10">
         <v>30515000.0</v>
       </c>
       <c r="P10">
         <v>33021000.0</v>
       </c>
       <c r="Q10">
         <v>60132000.0</v>
       </c>
       <c r="R10">
         <v>78524000.0</v>
       </c>
       <c r="S10">
         <v>140126642.0</v>
       </c>
       <c r="T10">
         <v>223225032.0</v>
       </c>
       <c r="U10">
         <v>92680919.0</v>
       </c>
@@ -4344,78 +4346,78 @@
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
     </row>
     <row r="12" spans="1:59">
       <c r="A12" t="s">
         <v>27</v>
       </c>
       <c r="B12">
         <v>160016000.0</v>
       </c>
       <c r="C12">
         <v>44914000.0</v>
       </c>
       <c r="D12">
-        <v>46603834.0</v>
+        <v>33493000.0</v>
       </c>
       <c r="E12">
         <v>216251000.0</v>
       </c>
       <c r="F12">
         <v>108382000.0</v>
       </c>
       <c r="G12">
         <v>85044000.0</v>
       </c>
       <c r="H12">
         <v>72282000.0</v>
       </c>
       <c r="I12">
         <v>175476000.0</v>
       </c>
       <c r="J12">
         <v>11546000.0</v>
       </c>
       <c r="K12">
         <v>47364112.0</v>
       </c>
       <c r="L12">
         <v>13997000.0</v>
       </c>
       <c r="M12">
-        <v>26687000.0</v>
+        <v>20145660.0</v>
       </c>
       <c r="N12">
         <v>15904000.0</v>
       </c>
       <c r="O12">
         <v>30515000.0</v>
       </c>
       <c r="P12">
         <v>33021000.0</v>
       </c>
       <c r="Q12">
         <v>60132000.0</v>
       </c>
       <c r="R12">
         <v>78524000.0</v>
       </c>
       <c r="S12">
         <v>140126642.0</v>
       </c>
       <c r="T12">
         <v>223225032.0</v>
       </c>
       <c r="U12">
         <v>92680919.0</v>
       </c>
@@ -4519,78 +4521,78 @@
         <v>611776.0</v>
       </c>
       <c r="BC12">
         <v>636902.0</v>
       </c>
       <c r="BD12">
         <v>407338.0</v>
       </c>
       <c r="BE12">
         <v>461738.0</v>
       </c>
       <c r="BF12"/>
       <c r="BG12"/>
     </row>
     <row r="13" spans="1:59">
       <c r="A13" t="s">
         <v>28</v>
       </c>
       <c r="B13">
         <v>1125000.0</v>
       </c>
       <c r="C13">
         <v>1101000.0</v>
       </c>
       <c r="D13">
-        <v>1479111.0</v>
+        <v>1063000.0</v>
       </c>
       <c r="E13">
         <v>1044000.0</v>
       </c>
       <c r="F13">
         <v>1042000.0</v>
       </c>
       <c r="G13">
         <v>995000.0</v>
       </c>
       <c r="H13">
         <v>935000.0</v>
       </c>
       <c r="I13">
         <v>909000.0</v>
       </c>
       <c r="J13">
         <v>894000.0</v>
       </c>
       <c r="K13">
-        <v>1172235.0</v>
+        <v>882605.0</v>
       </c>
       <c r="L13">
         <v>773880000.0</v>
       </c>
       <c r="M13">
-        <v>773587000.0</v>
+        <v>583970511.0</v>
       </c>
       <c r="N13">
         <v>772002000.0</v>
       </c>
       <c r="O13">
         <v>767641000.0</v>
       </c>
       <c r="P13">
         <v>725648000.0</v>
       </c>
       <c r="Q13">
         <v>714461000.0</v>
       </c>
       <c r="R13">
         <v>670019000.0</v>
       </c>
       <c r="S13">
         <v>636597470.0</v>
       </c>
       <c r="T13">
         <v>560396059.0</v>
       </c>
       <c r="U13">
         <v>349405793.0</v>
       </c>
@@ -4785,108 +4787,108 @@
       <c r="AA14">
         <v>18108101.0</v>
       </c>
       <c r="AB14">
         <v>15604922.0</v>
       </c>
       <c r="AC14">
         <v>15834229.0</v>
       </c>
       <c r="AD14">
         <v>14795864.0</v>
       </c>
       <c r="AE14">
         <v>17045572.0</v>
       </c>
       <c r="AF14">
         <v>16670599.0</v>
       </c>
       <c r="AG14">
         <v>16476000.0</v>
       </c>
       <c r="AH14">
         <v>14889802.0</v>
       </c>
       <c r="AI14">
-        <v>11368.2</v>
+        <v>11368.0</v>
       </c>
       <c r="AJ14">
-        <v>11368.2</v>
+        <v>11368.0</v>
       </c>
       <c r="AK14">
-        <v>11368.2</v>
+        <v>11368.0</v>
       </c>
       <c r="AL14">
-        <v>11368.2</v>
+        <v>11368.0</v>
       </c>
       <c r="AM14">
-        <v>11368.2</v>
+        <v>11368.0</v>
       </c>
       <c r="AN14">
-        <v>11368.2</v>
+        <v>11368.0</v>
       </c>
       <c r="AO14">
-        <v>11368.2</v>
+        <v>11368.0</v>
       </c>
       <c r="AP14">
-        <v>11368.2</v>
+        <v>11368.0</v>
       </c>
       <c r="AQ14">
-        <v>11368.2</v>
+        <v>11368.0</v>
       </c>
       <c r="AR14">
-        <v>11368.2</v>
+        <v>11368.0</v>
       </c>
       <c r="AS14">
-        <v>11368.2</v>
+        <v>11368.0</v>
       </c>
       <c r="AT14">
-        <v>11368.2</v>
+        <v>11368.0</v>
       </c>
       <c r="AU14">
-        <v>11368.2</v>
+        <v>11368.0</v>
       </c>
       <c r="AV14">
-        <v>11368.2</v>
+        <v>11368.0</v>
       </c>
       <c r="AW14">
-        <v>11368.2</v>
+        <v>11368.0</v>
       </c>
       <c r="AX14">
-        <v>11368.2</v>
+        <v>11368.0</v>
       </c>
       <c r="AY14">
-        <v>11368.2</v>
+        <v>11368.0</v>
       </c>
       <c r="AZ14">
-        <v>11368.2</v>
+        <v>11368.0</v>
       </c>
       <c r="BA14">
-        <v>49262.2</v>
+        <v>49262.0</v>
       </c>
       <c r="BB14">
-        <v>49262.2</v>
+        <v>49262.0</v>
       </c>
       <c r="BC14">
         <v>49015.0</v>
       </c>
       <c r="BD14">
         <v>49262.2</v>
       </c>
       <c r="BE14">
         <v>49262.2</v>
       </c>
       <c r="BF14">
         <v>49262.2</v>
       </c>
       <c r="BG14">
         <v>49262.2</v>
       </c>
     </row>
     <row r="15" spans="1:59">
       <c r="A15" t="s">
         <v>30</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
@@ -5286,72 +5288,72 @@
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
     </row>
     <row r="20" spans="1:59">
       <c r="A20" t="s">
         <v>35</v>
       </c>
       <c r="B20">
         <v>209159000.0</v>
       </c>
       <c r="C20">
         <v>210087000.0</v>
       </c>
       <c r="D20">
-        <v>287500007.0</v>
+        <v>206619000.0</v>
       </c>
       <c r="E20">
         <v>55785000.0</v>
       </c>
       <c r="F20">
         <v>53169000.0</v>
       </c>
       <c r="G20">
         <v>53082000.0</v>
       </c>
       <c r="H20">
         <v>56436000.0</v>
       </c>
       <c r="I20">
         <v>55788000.0</v>
       </c>
       <c r="J20">
         <v>56351000.0</v>
       </c>
       <c r="K20">
-        <v>75944767.0</v>
+        <v>57180767.0</v>
       </c>
       <c r="L20"/>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
         <v>-9267000.0</v>
       </c>
       <c r="O20">
         <v>11543000.0</v>
       </c>
       <c r="P20">
         <v>3150000.0</v>
       </c>
       <c r="Q20">
         <v>3150000.0</v>
       </c>
       <c r="R20">
         <v>3150000.0</v>
       </c>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
@@ -5381,116 +5383,118 @@
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
     </row>
     <row r="21" spans="1:59">
       <c r="A21" t="s">
         <v>36</v>
       </c>
       <c r="B21">
         <v>10164000.0</v>
       </c>
       <c r="C21">
         <v>11141000.0</v>
       </c>
       <c r="D21">
-        <v>16601389.0</v>
+        <v>11931000.0</v>
       </c>
       <c r="E21">
         <v>12820000.0</v>
       </c>
       <c r="F21">
         <v>13326000.0</v>
       </c>
       <c r="G21">
         <v>13273000.0</v>
       </c>
       <c r="H21">
         <v>14698000.0</v>
       </c>
       <c r="I21">
         <v>15338000.0</v>
       </c>
       <c r="J21">
         <v>16302000.0</v>
       </c>
-      <c r="K21"/>
+      <c r="K21">
+        <v>22894156.0</v>
+      </c>
       <c r="L21">
-        <v>461000.0</v>
+        <v>10802514.0</v>
       </c>
       <c r="M21">
-        <v>14781000.0</v>
+        <v>11157979.0</v>
       </c>
       <c r="N21">
         <v>14958000.0</v>
       </c>
       <c r="O21">
         <v>3592000.0</v>
       </c>
       <c r="P21">
         <v>10084000.0</v>
       </c>
       <c r="Q21">
         <v>10428000.0</v>
       </c>
       <c r="R21">
         <v>10771000.0</v>
       </c>
       <c r="S21"/>
       <c r="T21">
         <v>1588793.0</v>
       </c>
       <c r="U21">
         <v>589583.0</v>
       </c>
       <c r="V21">
         <v>597025.0</v>
       </c>
       <c r="W21">
         <v>604468.0</v>
       </c>
       <c r="X21">
         <v>592781.0</v>
       </c>
       <c r="Y21">
         <v>603523.0</v>
       </c>
       <c r="Z21">
         <v>614261.0</v>
       </c>
       <c r="AA21">
-        <v>625002.0</v>
+        <v>625000.0</v>
       </c>
       <c r="AB21">
         <v>381200.0</v>
       </c>
       <c r="AC21">
         <v>381200.0</v>
       </c>
       <c r="AD21">
         <v>381200.0</v>
       </c>
       <c r="AE21">
         <v>381200.0</v>
       </c>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21">
         <v>7022900.0</v>
       </c>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
@@ -5509,51 +5513,51 @@
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
     </row>
     <row r="22" spans="1:59">
       <c r="A22" t="s">
         <v>37</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22">
         <v>-6250000.0</v>
       </c>
       <c r="M22">
-        <v>39730000.0</v>
+        <v>29991647.0</v>
       </c>
       <c r="N22">
         <v>-2865000.0</v>
       </c>
       <c r="O22">
         <v>9892000.0</v>
       </c>
       <c r="P22">
         <v>7629000.0</v>
       </c>
       <c r="Q22">
         <v>3095000.0</v>
       </c>
       <c r="R22">
         <v>3812000.0</v>
       </c>
       <c r="S22">
         <v>3359359.0</v>
       </c>
       <c r="T22">
         <v>155917856.0</v>
       </c>
       <c r="U22">
         <v>84949648.0</v>
       </c>
@@ -5603,78 +5607,78 @@
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
     </row>
     <row r="23" spans="1:59">
       <c r="A23" t="s">
         <v>38</v>
       </c>
       <c r="B23">
         <v>2609744000.0</v>
       </c>
       <c r="C23">
         <v>2753720000.0</v>
       </c>
       <c r="D23">
-        <v>3740525110.0</v>
+        <v>2688221000.0</v>
       </c>
       <c r="E23">
         <v>2021365000.0</v>
       </c>
       <c r="F23">
         <v>1571883000.0</v>
       </c>
       <c r="G23">
         <v>1518860000.0</v>
       </c>
       <c r="H23">
         <v>1099223000.0</v>
       </c>
       <c r="I23">
         <v>1086977000.0</v>
       </c>
       <c r="J23">
         <v>999040000.0</v>
       </c>
       <c r="K23">
-        <v>976871624.0</v>
+        <v>735511765.0</v>
       </c>
       <c r="L23">
         <v>179082000.0</v>
       </c>
       <c r="M23">
-        <v>557549000.0</v>
+        <v>420886306.0</v>
       </c>
       <c r="N23">
         <v>541453000.0</v>
       </c>
       <c r="O23">
         <v>412937000.0</v>
       </c>
       <c r="P23">
         <v>561918000.0</v>
       </c>
       <c r="Q23">
         <v>572868000.0</v>
       </c>
       <c r="R23">
         <v>753443000.0</v>
       </c>
       <c r="S23">
         <v>720708561.0</v>
       </c>
       <c r="T23">
         <v>651207245.0</v>
       </c>
       <c r="U23">
         <v>362658276.0</v>
       </c>
@@ -6092,81 +6096,81 @@
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
     </row>
     <row r="28" spans="1:59">
       <c r="A28" t="s">
         <v>43</v>
       </c>
       <c r="B28">
         <v>262895000.0</v>
       </c>
       <c r="C28">
         <v>384417000.0</v>
       </c>
       <c r="D28">
-        <v>496966107.0</v>
+        <v>357157000.0</v>
       </c>
       <c r="E28">
         <v>145744000.0</v>
       </c>
       <c r="F28">
         <v>246479000.0</v>
       </c>
       <c r="G28">
         <v>260605000.0</v>
       </c>
       <c r="H28">
         <v>271688000.0</v>
       </c>
       <c r="I28">
         <v>193345000.0</v>
       </c>
       <c r="J28">
         <v>207105000.0</v>
       </c>
       <c r="K28">
-        <v>227934514.0</v>
+        <v>171617756.0</v>
       </c>
       <c r="L28">
         <v>130330000.0</v>
       </c>
       <c r="M28">
-        <v>37415000.0</v>
+        <v>28244085.0</v>
       </c>
       <c r="N28">
-        <v>32377000.0</v>
+        <v>175791339.0</v>
       </c>
       <c r="O28">
         <v>16904000.0</v>
       </c>
       <c r="P28">
         <v>17258000.0</v>
       </c>
       <c r="Q28">
         <v>-10327000.0</v>
       </c>
       <c r="R28">
         <v>-35045000.0</v>
       </c>
       <c r="S28">
         <v>-99432164.0</v>
       </c>
       <c r="T28">
         <v>-212889884.0</v>
       </c>
       <c r="U28">
         <v>-86586513.0</v>
       </c>
       <c r="V28">
         <v>-38538776.0</v>
       </c>
@@ -6378,78 +6382,78 @@
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
     </row>
     <row r="30" spans="1:59">
       <c r="A30" t="s">
         <v>45</v>
       </c>
       <c r="B30">
         <v>7191000.0</v>
       </c>
       <c r="C30">
         <v>31122000.0</v>
       </c>
       <c r="D30">
-        <v>9285145.0</v>
+        <v>28808000.0</v>
       </c>
       <c r="E30">
         <v>10928000.0</v>
       </c>
       <c r="F30">
         <v>5291000.0</v>
       </c>
       <c r="G30">
         <v>8062000.0</v>
       </c>
       <c r="H30">
         <v>8010000.0</v>
       </c>
       <c r="I30">
         <v>7566000.0</v>
       </c>
       <c r="J30">
         <v>7744000.0</v>
       </c>
       <c r="K30">
-        <v>4398849.0</v>
+        <v>3312006.0</v>
       </c>
       <c r="L30">
         <v>461000.0</v>
       </c>
       <c r="M30">
-        <v>2116000.0</v>
+        <v>1597340.0</v>
       </c>
       <c r="N30">
         <v>2865000.0</v>
       </c>
       <c r="O30">
         <v>1589000.0</v>
       </c>
       <c r="P30">
         <v>1853000.0</v>
       </c>
       <c r="Q30">
         <v>2927000.0</v>
       </c>
       <c r="R30">
         <v>3743000.0</v>
       </c>
       <c r="S30">
         <v>647428.0</v>
       </c>
       <c r="T30">
         <v>95984.0</v>
       </c>
       <c r="U30">
         <v>938043.0</v>
       </c>
@@ -6739,78 +6743,78 @@
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
     </row>
     <row r="33" spans="1:59">
       <c r="A33" t="s">
         <v>48</v>
       </c>
       <c r="B33">
         <v>2393170000.0</v>
       </c>
       <c r="C33">
         <v>2345537000.0</v>
       </c>
       <c r="D33">
-        <v>3429665440.0</v>
+        <v>2464814000.0</v>
       </c>
       <c r="E33">
         <v>1610103000.0</v>
       </c>
       <c r="F33">
         <v>1302734000.0</v>
       </c>
       <c r="G33">
         <v>1262019000.0</v>
       </c>
       <c r="H33">
         <v>988971000.0</v>
       </c>
       <c r="I33">
         <v>891320000.0</v>
       </c>
       <c r="J33">
         <v>965495000.0</v>
       </c>
       <c r="K33">
-        <v>872835401.0</v>
+        <v>895619492.0</v>
       </c>
       <c r="L33">
         <v>156634000.0</v>
       </c>
       <c r="M33">
-        <v>154252000.0</v>
+        <v>116442778.0</v>
       </c>
       <c r="N33">
         <v>173113000.0</v>
       </c>
       <c r="O33">
         <v>167314000.0</v>
       </c>
       <c r="P33">
         <v>295995000.0</v>
       </c>
       <c r="Q33">
         <v>317902000.0</v>
       </c>
       <c r="R33">
         <v>299764000.0</v>
       </c>
       <c r="S33">
         <v>252629337.0</v>
       </c>
       <c r="T33">
         <v>160380373.0</v>
       </c>
       <c r="U33">
         <v>97230432.0</v>
       </c>
@@ -6955,78 +6959,78 @@
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
     </row>
     <row r="35" spans="1:59">
       <c r="A35" t="s">
         <v>50</v>
       </c>
       <c r="B35">
         <v>667141000.0</v>
       </c>
       <c r="C35">
         <v>688667000.0</v>
       </c>
       <c r="D35">
-        <v>1008176490.0</v>
+        <v>724551000.0</v>
       </c>
       <c r="E35">
         <v>405628000.0</v>
       </c>
       <c r="F35">
         <v>370953000.0</v>
       </c>
       <c r="G35">
         <v>384326000.0</v>
       </c>
       <c r="H35">
         <v>276249000.0</v>
       </c>
       <c r="I35">
         <v>301867000.0</v>
       </c>
       <c r="J35">
         <v>150478000.0</v>
       </c>
       <c r="K35">
-        <v>314886954.0</v>
+        <v>140306017.0</v>
       </c>
       <c r="L35">
         <v>144501000.0</v>
       </c>
       <c r="M35">
-        <v>28400000.0</v>
+        <v>21438781.0</v>
       </c>
       <c r="N35">
         <v>32424000.0</v>
       </c>
       <c r="O35">
         <v>31414000.0</v>
       </c>
       <c r="P35">
         <v>39345000.0</v>
       </c>
       <c r="Q35">
         <v>39559000.0</v>
       </c>
       <c r="R35">
         <v>80343000.0</v>
       </c>
       <c r="S35">
         <v>128677497.0</v>
       </c>
       <c r="T35">
         <v>19932106.0</v>
       </c>
       <c r="U35">
         <v>12976507.0</v>
       </c>
@@ -7082,126 +7086,126 @@
       <c r="AU35"/>
       <c r="AV35"/>
       <c r="AW35"/>
       <c r="AX35"/>
       <c r="AY35"/>
       <c r="AZ35"/>
       <c r="BA35"/>
       <c r="BB35"/>
       <c r="BC35"/>
       <c r="BD35"/>
       <c r="BE35"/>
       <c r="BF35"/>
       <c r="BG35"/>
     </row>
     <row r="36" spans="1:59">
       <c r="A36" t="s">
         <v>51</v>
       </c>
       <c r="B36">
         <v>1337597000.0</v>
       </c>
       <c r="C36">
         <v>1456191000.0</v>
       </c>
       <c r="D36">
-        <v>2120512752.0</v>
+        <v>1523959000.0</v>
       </c>
       <c r="E36">
         <v>1048907000.0</v>
       </c>
       <c r="F36">
         <v>773124000.0</v>
       </c>
       <c r="G36">
         <v>864997000.0</v>
       </c>
       <c r="H36">
         <v>613007000.0</v>
       </c>
       <c r="I36">
         <v>574820000.0</v>
       </c>
       <c r="J36">
         <v>653143000.0</v>
       </c>
       <c r="K36">
-        <v>-359785283.0</v>
+        <v>581526886.0</v>
       </c>
       <c r="L36">
-        <v>254000.0</v>
+        <v>-5170514.0</v>
       </c>
       <c r="M36">
-        <v>26213000.0</v>
+        <v>19787845.0</v>
       </c>
       <c r="N36">
         <v>27330000.0</v>
       </c>
       <c r="O36">
         <v>27220000.0</v>
       </c>
       <c r="P36">
         <v>29395000.0</v>
       </c>
       <c r="Q36">
         <v>37150000.0</v>
       </c>
       <c r="R36">
         <v>53826000.0</v>
       </c>
       <c r="S36">
         <v>19489635.0</v>
       </c>
       <c r="T36">
         <v>30816433.0</v>
       </c>
       <c r="U36">
         <v>21252735.0</v>
       </c>
       <c r="V36">
         <v>6252735.0</v>
       </c>
       <c r="W36">
         <v>23868000.0</v>
       </c>
       <c r="X36">
         <v>4431417.0</v>
       </c>
       <c r="Y36">
         <v>4431417.0</v>
       </c>
       <c r="Z36">
-        <v>24176648.0</v>
+        <v>5779459.0</v>
       </c>
       <c r="AA36">
-        <v>21535422.0</v>
+        <v>5652240.0</v>
       </c>
       <c r="AB36">
-        <v>38769824.0</v>
+        <v>10173535.0</v>
       </c>
       <c r="AC36">
-        <v>44285425.0</v>
+        <v>5193738.0</v>
       </c>
       <c r="AD36">
         <v>14343835.0</v>
       </c>
       <c r="AE36">
         <v>20750783.0</v>
       </c>
       <c r="AF36">
         <v>5568760.0</v>
       </c>
       <c r="AG36">
         <v>32000000.0</v>
       </c>
       <c r="AH36">
         <v>72977100.0</v>
       </c>
       <c r="AI36"/>
       <c r="AJ36"/>
       <c r="AK36"/>
       <c r="AL36"/>
       <c r="AM36"/>
       <c r="AN36"/>
       <c r="AO36"/>
       <c r="AP36"/>
       <c r="AQ36"/>
@@ -7373,138 +7377,138 @@
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
       <c r="BG38"/>
     </row>
     <row r="39" spans="1:59">
       <c r="A39" t="s">
         <v>54</v>
       </c>
       <c r="B39">
         <v>49367000.0</v>
       </c>
       <c r="C39">
         <v>332147000.0</v>
       </c>
       <c r="D39">
-        <v>254970691.0</v>
+        <v>161106000.0</v>
       </c>
       <c r="E39">
         <v>184083000.0</v>
       </c>
       <c r="F39">
         <v>155476000.0</v>
       </c>
       <c r="G39">
         <v>163735000.0</v>
       </c>
       <c r="H39">
         <v>29960000.0</v>
       </c>
       <c r="I39">
         <v>12615000.0</v>
       </c>
       <c r="J39">
         <v>14255000.0</v>
       </c>
       <c r="K39">
-        <v>-51762961.0</v>
+        <v>30576013.0</v>
       </c>
       <c r="L39">
         <v>14240000.0</v>
       </c>
       <c r="M39">
-        <v>334764000.0</v>
+        <v>252708880.0</v>
       </c>
       <c r="N39">
         <v>352436000.0</v>
       </c>
       <c r="O39">
         <v>203627000.0</v>
       </c>
       <c r="P39">
         <v>223420000.0</v>
       </c>
       <c r="Q39">
         <v>188812000.0</v>
       </c>
       <c r="R39">
         <v>367600000.0</v>
       </c>
       <c r="S39">
         <v>323945795.0</v>
       </c>
       <c r="T39">
         <v>111588000.0</v>
       </c>
       <c r="U39">
         <v>86859234.0</v>
       </c>
       <c r="V39">
-        <v>169790536.0</v>
+        <v>169790535.0</v>
       </c>
       <c r="W39">
         <v>47000.0</v>
       </c>
       <c r="X39">
         <v>14119230.0</v>
       </c>
       <c r="Y39">
         <v>12385768.0</v>
       </c>
       <c r="Z39">
         <v>1400886.0</v>
       </c>
       <c r="AA39">
         <v>10484106.0</v>
       </c>
       <c r="AB39">
         <v>9277070.0</v>
       </c>
       <c r="AC39">
         <v>5363624.0</v>
       </c>
       <c r="AD39">
-        <v>135646.0</v>
+        <v>135645.0</v>
       </c>
       <c r="AE39">
-        <v>79901.0</v>
+        <v>79900.0</v>
       </c>
       <c r="AF39">
         <v>26480315.0</v>
       </c>
       <c r="AG39">
-        <v>14027297.0</v>
+        <v>18590320.0</v>
       </c>
       <c r="AH39">
         <v>8004399.0</v>
       </c>
       <c r="AI39"/>
       <c r="AJ39">
         <v>3108.0</v>
       </c>
       <c r="AK39"/>
       <c r="AL39"/>
       <c r="AM39"/>
       <c r="AN39"/>
       <c r="AO39"/>
       <c r="AP39">
         <v>1250.0</v>
       </c>
       <c r="AQ39">
         <v>1250.0</v>
       </c>
       <c r="AR39">
         <v>1250.0</v>
       </c>
       <c r="AS39"/>
       <c r="AT39"/>
       <c r="AU39">
@@ -7516,141 +7520,141 @@
       <c r="AW39"/>
       <c r="AX39"/>
       <c r="AY39"/>
       <c r="AZ39">
         <v>1719.0</v>
       </c>
       <c r="BA39"/>
       <c r="BB39"/>
       <c r="BC39"/>
       <c r="BD39"/>
       <c r="BE39"/>
       <c r="BF39"/>
       <c r="BG39"/>
     </row>
     <row r="40" spans="1:59">
       <c r="A40" t="s">
         <v>55</v>
       </c>
       <c r="B40">
         <v>43927000.0</v>
       </c>
       <c r="C40">
         <v>171193000.0</v>
       </c>
       <c r="D40">
-        <v>149315109.0</v>
+        <v>167349000.0</v>
       </c>
       <c r="E40">
         <v>146461000.0</v>
       </c>
       <c r="F40">
         <v>134070000.0</v>
       </c>
       <c r="G40">
         <v>53475000.0</v>
       </c>
       <c r="H40">
         <v>32243000.0</v>
       </c>
       <c r="I40">
         <v>44891000.0</v>
       </c>
       <c r="J40">
-        <v>-40196938.0</v>
+        <v>-287971.0</v>
       </c>
       <c r="K40">
-        <v>-90720998.0</v>
+        <v>-15241183.0</v>
       </c>
       <c r="L40">
-        <v>-86000.0</v>
+        <v>11020562.0</v>
       </c>
       <c r="M40">
-        <v>-23312000.0</v>
+        <v>117000.0</v>
       </c>
       <c r="N40">
-        <v>-22632000.0</v>
+        <v>-130892015.0</v>
       </c>
       <c r="O40">
-        <v>-619000.0</v>
+        <v>8162869.0</v>
       </c>
       <c r="P40">
         <v>12344000.0</v>
       </c>
       <c r="Q40">
         <v>12180000.0</v>
       </c>
       <c r="R40">
         <v>8637000.0</v>
       </c>
       <c r="S40">
-        <v>-4565516.0</v>
+        <v>2501927.0</v>
       </c>
       <c r="T40">
-        <v>-7638918.0</v>
+        <v>1958040.0</v>
       </c>
       <c r="U40">
-        <v>-5541792.0</v>
+        <v>1340309.0</v>
       </c>
       <c r="V40">
-        <v>-4768077.0</v>
+        <v>1271168.0</v>
       </c>
       <c r="W40">
         <v>378000.0</v>
       </c>
       <c r="X40">
-        <v>-3059741.0</v>
+        <v>515446.0</v>
       </c>
       <c r="Y40">
-        <v>-1546942.0</v>
+        <v>516593.0</v>
       </c>
       <c r="Z40">
-        <v>-1574082.0</v>
+        <v>505328.0</v>
       </c>
       <c r="AA40">
-        <v>1369128.0</v>
+        <v>1932996.0</v>
       </c>
       <c r="AB40">
-        <v>-408078.0</v>
+        <v>1666392.0</v>
       </c>
       <c r="AC40">
-        <v>-7327337.0</v>
+        <v>1356594.0</v>
       </c>
       <c r="AD40">
-        <v>-11034092.0</v>
+        <v>1035922.0</v>
       </c>
       <c r="AE40">
-        <v>-15868509.0</v>
+        <v>1000670.0</v>
       </c>
       <c r="AF40">
         <v>17322125.0</v>
       </c>
       <c r="AG40">
         <v>16792637.0</v>
       </c>
       <c r="AH40">
-        <v>-12743697.0</v>
+        <v>-2.0</v>
       </c>
       <c r="AI40">
         <v>253068.0</v>
       </c>
       <c r="AJ40">
         <v>227284.0</v>
       </c>
       <c r="AK40">
         <v>223842.0</v>
       </c>
       <c r="AL40">
         <v>155445.0</v>
       </c>
       <c r="AM40">
         <v>151750.0</v>
       </c>
       <c r="AN40">
         <v>164143.0</v>
       </c>
       <c r="AO40">
         <v>161827.0</v>
       </c>
       <c r="AP40">
         <v>129009.0</v>
       </c>
@@ -7762,129 +7766,129 @@
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
     </row>
     <row r="42" spans="1:59">
       <c r="A42" t="s">
         <v>57</v>
       </c>
       <c r="B42">
         <v>1612762000.0</v>
       </c>
       <c r="C42">
         <v>1425775000.0</v>
       </c>
       <c r="D42">
-        <v>1637490363.0</v>
+        <v>1176823000.0</v>
       </c>
       <c r="E42">
         <v>1035222000.0</v>
       </c>
       <c r="F42">
         <v>905576000.0</v>
       </c>
       <c r="G42">
         <v>789597000.0</v>
       </c>
       <c r="H42">
         <v>623263000.0</v>
       </c>
       <c r="I42">
         <v>588080000.0</v>
       </c>
       <c r="J42">
         <v>580812000.0</v>
       </c>
       <c r="K42">
-        <v>759831383.0</v>
+        <v>572096586.0</v>
       </c>
       <c r="L42">
         <v>-738286000.0</v>
       </c>
       <c r="M42">
-        <v>-84106000.0</v>
+        <v>-63490497.0</v>
       </c>
       <c r="N42">
         <v>-85395000.0</v>
       </c>
       <c r="O42">
         <v>-79803000.0</v>
       </c>
       <c r="P42">
         <v>13534000.0</v>
       </c>
       <c r="Q42">
         <v>15441000.0</v>
       </c>
       <c r="R42">
         <v>14499000.0</v>
       </c>
       <c r="S42">
         <v>14088907.0</v>
       </c>
       <c r="T42">
         <v>53646051.0</v>
       </c>
       <c r="U42">
         <v>51175469.0</v>
       </c>
       <c r="V42">
         <v>25621434.0</v>
       </c>
       <c r="W42">
         <v>21162000.0</v>
       </c>
       <c r="X42">
         <v>6833168.0</v>
       </c>
       <c r="Y42">
         <v>6665426.0</v>
       </c>
       <c r="Z42">
         <v>5591530.0</v>
       </c>
       <c r="AA42">
-        <v>6668381.0</v>
+        <v>5444996.0</v>
       </c>
       <c r="AB42">
         <v>1367901.0</v>
       </c>
       <c r="AC42">
         <v>1367901.0</v>
       </c>
       <c r="AD42">
-        <v>6531289.0</v>
+        <v>5173076.0</v>
       </c>
       <c r="AE42">
         <v>2535287.0</v>
       </c>
       <c r="AF42">
         <v>7298527.0</v>
       </c>
       <c r="AG42">
         <v>1662640.0</v>
       </c>
       <c r="AH42">
         <v>2104749.0</v>
       </c>
       <c r="AI42"/>
       <c r="AJ42"/>
       <c r="AK42"/>
       <c r="AL42"/>
       <c r="AM42"/>
       <c r="AN42"/>
       <c r="AO42"/>
       <c r="AP42"/>
       <c r="AQ42"/>
       <c r="AR42"/>
       <c r="AS42"/>
       <c r="AT42"/>
@@ -8138,78 +8142,78 @@
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
     </row>
     <row r="46" spans="1:59">
       <c r="A46" t="s">
         <v>61</v>
       </c>
       <c r="B46">
         <v>829872000.0</v>
       </c>
       <c r="C46">
         <v>661740000.0</v>
       </c>
       <c r="D46">
-        <v>926356446.0</v>
+        <v>665749000.0</v>
       </c>
       <c r="E46">
         <v>401769000.0</v>
       </c>
       <c r="F46">
         <v>373357000.0</v>
       </c>
       <c r="G46">
         <v>242274000.0</v>
       </c>
       <c r="H46">
         <v>214761000.0</v>
       </c>
       <c r="I46">
         <v>158142000.0</v>
       </c>
       <c r="J46">
         <v>157143000.0</v>
       </c>
       <c r="K46">
         <v>174850315.0</v>
       </c>
       <c r="L46">
         <v>66694000.0</v>
       </c>
       <c r="M46">
-        <v>113258000.0</v>
+        <v>85496954.0</v>
       </c>
       <c r="N46">
         <v>120923000.0</v>
       </c>
       <c r="O46">
         <v>124959000.0</v>
       </c>
       <c r="P46">
         <v>253366000.0</v>
       </c>
       <c r="Q46">
         <v>267174000.0</v>
       </c>
       <c r="R46">
         <v>232017000.0</v>
       </c>
       <c r="S46">
         <v>233139702.0</v>
       </c>
       <c r="T46">
         <v>127975147.0</v>
       </c>
       <c r="U46">
         <v>75388114.0</v>
       </c>
@@ -8352,78 +8356,78 @@
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
       <c r="BG47"/>
     </row>
     <row r="48" spans="1:59">
       <c r="A48" t="s">
         <v>63</v>
       </c>
       <c r="B48">
         <v>-214368000.0</v>
       </c>
       <c r="C48">
         <v>5481000.0</v>
       </c>
       <c r="D48">
-        <v>396788664.0</v>
+        <v>285162000.0</v>
       </c>
       <c r="E48">
         <v>235053000.0</v>
       </c>
       <c r="F48">
         <v>97741000.0</v>
       </c>
       <c r="G48">
         <v>231630000.0</v>
       </c>
       <c r="H48">
         <v>79405000.0</v>
       </c>
       <c r="I48">
         <v>78758000.0</v>
       </c>
       <c r="J48">
         <v>150624000.0</v>
       </c>
       <c r="K48">
-        <v>-132192287.0</v>
+        <v>-99530972.0</v>
       </c>
       <c r="L48">
         <v>-110872000.0</v>
       </c>
       <c r="M48">
-        <v>-339283000.0</v>
+        <v>-256120212.0</v>
       </c>
       <c r="N48">
         <v>-322570000.0</v>
       </c>
       <c r="O48">
         <v>-431073000.0</v>
       </c>
       <c r="P48">
         <v>-244405000.0</v>
       </c>
       <c r="Q48">
         <v>-220619000.0</v>
       </c>
       <c r="R48">
         <v>-132552000.0</v>
       </c>
       <c r="S48">
         <v>-188259503.0</v>
       </c>
       <c r="T48">
         <v>-77081015.0</v>
       </c>
       <c r="U48">
         <v>-100455241.0</v>
       </c>
@@ -8695,81 +8699,81 @@
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
     </row>
     <row r="51" spans="1:59">
       <c r="A51" t="s">
         <v>66</v>
       </c>
       <c r="B51">
         <v>422911000.0</v>
       </c>
       <c r="C51">
         <v>429331000.0</v>
       </c>
       <c r="D51">
-        <v>543569941.0</v>
+        <v>390650000.0</v>
       </c>
       <c r="E51">
         <v>361995000.0</v>
       </c>
       <c r="F51">
         <v>354861000.0</v>
       </c>
       <c r="G51">
         <v>345649000.0</v>
       </c>
       <c r="H51">
         <v>343970000.0</v>
       </c>
       <c r="I51">
         <v>368821000.0</v>
       </c>
       <c r="J51">
         <v>218651000.0</v>
       </c>
       <c r="K51">
-        <v>268754414.0</v>
+        <v>202352109.0</v>
       </c>
       <c r="L51">
         <v>143074000.0</v>
       </c>
       <c r="M51">
-        <v>64102000.0</v>
+        <v>48389745.0</v>
       </c>
       <c r="N51">
-        <v>48281000.0</v>
+        <v>191695339.0</v>
       </c>
       <c r="O51">
         <v>47419000.0</v>
       </c>
       <c r="P51">
         <v>50279000.0</v>
       </c>
       <c r="Q51">
         <v>49805000.0</v>
       </c>
       <c r="R51">
         <v>43479000.0</v>
       </c>
       <c r="S51">
         <v>40694478.0</v>
       </c>
       <c r="T51">
         <v>10335148.0</v>
       </c>
       <c r="U51">
         <v>6094406.0</v>
       </c>
       <c r="V51">
         <v>1300836.0</v>
       </c>
@@ -8820,84 +8824,84 @@
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
     </row>
     <row r="52" spans="1:59">
       <c r="A52" t="s">
         <v>67</v>
       </c>
       <c r="B52">
         <v>202818000.0</v>
       </c>
       <c r="C52">
         <v>202817000.0</v>
       </c>
       <c r="D52">
-        <v>195763100.0</v>
+        <v>140690000.0</v>
       </c>
       <c r="E52">
         <v>74762000.0</v>
       </c>
       <c r="F52">
         <v>74603000.0</v>
       </c>
       <c r="G52">
         <v>72437000.0</v>
       </c>
       <c r="H52">
         <v>72600000.0</v>
       </c>
       <c r="I52">
         <v>71343000.0</v>
       </c>
       <c r="J52">
         <v>72788000.0</v>
       </c>
       <c r="K52">
-        <v>87160778.0</v>
+        <v>65942619.0</v>
       </c>
       <c r="L52">
-        <v>1389000.0</v>
+        <v>46244082.0</v>
       </c>
       <c r="M52">
-        <v>35702000.0</v>
+        <v>26950963.0</v>
       </c>
       <c r="N52">
-        <v>16196000.0</v>
+        <v>147088015.0</v>
       </c>
       <c r="O52">
-        <v>16217000.0</v>
+        <v>16081667.0</v>
       </c>
       <c r="P52">
         <v>15452000.0</v>
       </c>
       <c r="Q52">
         <v>11846000.0</v>
       </c>
       <c r="R52">
         <v>13906000.0</v>
       </c>
       <c r="S52">
         <v>16494463.0</v>
       </c>
       <c r="T52">
         <v>10335148.0</v>
       </c>
       <c r="U52">
         <v>6094406.0</v>
       </c>
       <c r="V52">
         <v>1300836.0</v>
       </c>
       <c r="W52">
         <v>4291000.0</v>
       </c>
@@ -8956,87 +8960,103 @@
     </row>
     <row r="53" spans="1:59">
       <c r="A53" t="s">
         <v>68</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53">
         <v>114986000.0</v>
       </c>
       <c r="G53">
         <v>132874000.0</v>
       </c>
       <c r="H53">
         <v>1764000.0</v>
       </c>
       <c r="I53">
         <v>1495606.0</v>
       </c>
       <c r="J53">
         <v>1561650.0</v>
       </c>
       <c r="K53">
-        <v>6544211.0</v>
+        <v>4927304.0</v>
       </c>
       <c r="L53">
         <v>1253000.0</v>
       </c>
       <c r="M53">
         <v>368942000.0</v>
       </c>
       <c r="N53">
         <v>352436000.0</v>
       </c>
       <c r="O53">
         <v>203627000.0</v>
       </c>
       <c r="P53">
         <v>1693000.0</v>
       </c>
       <c r="Q53"/>
       <c r="R53"/>
-      <c r="S53"/>
-[...2 lines deleted...]
-      <c r="V53"/>
+      <c r="S53">
+        <v>208384322.0</v>
+      </c>
+      <c r="T53">
+        <v>152272044.0</v>
+      </c>
+      <c r="U53">
+        <v>79121638.0</v>
+      </c>
+      <c r="V53">
+        <v>168212387.0</v>
+      </c>
       <c r="W53">
         <v>3018000.0</v>
       </c>
-      <c r="X53"/>
-      <c r="Y53"/>
+      <c r="X53">
+        <v>14064837.0</v>
+      </c>
+      <c r="Y53">
+        <v>12333522.0</v>
+      </c>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
-      <c r="AG53"/>
-      <c r="AH53"/>
+      <c r="AG53">
+        <v>14123480.0</v>
+      </c>
+      <c r="AH53">
+        <v>8004398.0</v>
+      </c>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
@@ -9093,78 +9113,78 @@
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
     </row>
     <row r="55" spans="1:59">
       <c r="A55" t="s">
         <v>70</v>
       </c>
       <c r="B55">
         <v>2609744000.0</v>
       </c>
       <c r="C55">
         <v>2753720000.0</v>
       </c>
       <c r="D55">
-        <v>3740525110.0</v>
+        <v>2688221000.0</v>
       </c>
       <c r="E55">
         <v>2021365000.0</v>
       </c>
       <c r="F55">
         <v>1571883000.0</v>
       </c>
       <c r="G55">
         <v>1518860000.0</v>
       </c>
       <c r="H55">
         <v>1099223000.0</v>
       </c>
       <c r="I55">
         <v>1086977000.0</v>
       </c>
       <c r="J55">
         <v>999040000.0</v>
       </c>
       <c r="K55">
         <v>976871624.0</v>
       </c>
       <c r="L55">
         <v>179082000.0</v>
       </c>
       <c r="M55">
-        <v>557549000.0</v>
+        <v>420886306.0</v>
       </c>
       <c r="N55">
         <v>541453000.0</v>
       </c>
       <c r="O55">
         <v>412937000.0</v>
       </c>
       <c r="P55">
         <v>561918000.0</v>
       </c>
       <c r="Q55">
         <v>572868000.0</v>
       </c>
       <c r="R55">
         <v>753443000.0</v>
       </c>
       <c r="S55">
         <v>720708561.0</v>
       </c>
       <c r="T55">
         <v>651207245.0</v>
       </c>
       <c r="U55">
         <v>362658276.0</v>
       </c>
@@ -9268,76 +9288,78 @@
         <v>619970.0</v>
       </c>
       <c r="BC55">
         <v>642249.0</v>
       </c>
       <c r="BD55">
         <v>500000.0</v>
       </c>
       <c r="BE55">
         <v>500000.0</v>
       </c>
       <c r="BF55"/>
       <c r="BG55"/>
     </row>
     <row r="56" spans="1:59">
       <c r="A56" t="s">
         <v>71</v>
       </c>
       <c r="B56">
         <v>216574000.0</v>
       </c>
       <c r="C56">
         <v>408183000.0</v>
       </c>
       <c r="D56">
-        <v>310859670.0</v>
+        <v>223407000.0</v>
       </c>
       <c r="E56">
         <v>411262000.0</v>
       </c>
       <c r="F56">
         <v>269149000.0</v>
       </c>
       <c r="G56">
         <v>256841000.0</v>
       </c>
       <c r="H56">
         <v>110252000.0</v>
       </c>
       <c r="I56">
         <v>195657000.0</v>
       </c>
       <c r="J56">
         <v>33545000.0</v>
       </c>
-      <c r="K56"/>
+      <c r="K56">
+        <v>81252132.0</v>
+      </c>
       <c r="L56">
         <v>22448000.0</v>
       </c>
       <c r="M56">
-        <v>403297000.0</v>
+        <v>304443528.0</v>
       </c>
       <c r="N56">
         <v>368340000.0</v>
       </c>
       <c r="O56">
         <v>245623000.0</v>
       </c>
       <c r="P56">
         <v>265923000.0</v>
       </c>
       <c r="Q56">
         <v>254966000.0</v>
       </c>
       <c r="R56">
         <v>453679000.0</v>
       </c>
       <c r="S56">
         <v>468079224.0</v>
       </c>
       <c r="T56">
         <v>490826872.0</v>
       </c>
       <c r="U56">
         <v>265427844.0</v>
       </c>
@@ -9441,84 +9463,84 @@
         <v>619970.0</v>
       </c>
       <c r="BC56">
         <v>642249.0</v>
       </c>
       <c r="BD56">
         <v>407338.0</v>
       </c>
       <c r="BE56">
         <v>461738.0</v>
       </c>
       <c r="BF56"/>
       <c r="BG56"/>
     </row>
     <row r="57" spans="1:59">
       <c r="A57" t="s">
         <v>72</v>
       </c>
       <c r="B57">
         <v>252427000.0</v>
       </c>
       <c r="C57">
         <v>375583000.0</v>
       </c>
       <c r="D57">
-        <v>431349500.0</v>
+        <v>310000000.0</v>
       </c>
       <c r="E57">
         <v>227370000.0</v>
       </c>
       <c r="F57">
         <v>213235000.0</v>
       </c>
       <c r="G57">
         <v>153955000.0</v>
       </c>
       <c r="H57">
         <v>110478000.0</v>
       </c>
       <c r="I57">
         <v>116788000.0</v>
       </c>
       <c r="J57">
         <v>107971000.0</v>
       </c>
       <c r="K57">
-        <v>87160778.0</v>
+        <v>65625591.0</v>
       </c>
       <c r="L57">
-        <v>11277000.0</v>
+        <v>60864644.0</v>
       </c>
       <c r="M57">
-        <v>57983000.0</v>
+        <v>43770593.0</v>
       </c>
       <c r="N57">
         <v>38387000.0</v>
       </c>
       <c r="O57">
-        <v>30133000.0</v>
+        <v>29881538.0</v>
       </c>
       <c r="P57">
         <v>27796000.0</v>
       </c>
       <c r="Q57">
         <v>24026000.0</v>
       </c>
       <c r="R57">
         <v>22543000.0</v>
       </c>
       <c r="S57">
         <v>26063833.0</v>
       </c>
       <c r="T57">
         <v>21890146.0</v>
       </c>
       <c r="U57">
         <v>14316816.0</v>
       </c>
       <c r="V57">
         <v>8611249.0</v>
       </c>
       <c r="W57">
         <v>6131000.0</v>
       </c>
@@ -9612,78 +9634,78 @@
       <c r="BA57">
         <v>21505.0</v>
       </c>
       <c r="BB57">
         <v>6423.0</v>
       </c>
       <c r="BC57">
         <v>2605.0</v>
       </c>
       <c r="BD57"/>
       <c r="BE57"/>
       <c r="BF57"/>
       <c r="BG57"/>
     </row>
     <row r="58" spans="1:59">
       <c r="A58" t="s">
         <v>73</v>
       </c>
       <c r="B58">
         <v>919568000.0</v>
       </c>
       <c r="C58">
         <v>1064250000.0</v>
       </c>
       <c r="D58">
-        <v>1439525990.0</v>
+        <v>1034551000.0</v>
       </c>
       <c r="E58">
         <v>632998000.0</v>
       </c>
       <c r="F58">
         <v>584188000.0</v>
       </c>
       <c r="G58">
         <v>538281000.0</v>
       </c>
       <c r="H58">
         <v>386727000.0</v>
       </c>
       <c r="I58">
         <v>418655000.0</v>
       </c>
       <c r="J58">
         <v>258449000.0</v>
       </c>
       <c r="K58">
-        <v>333870838.0</v>
+        <v>251379939.0</v>
       </c>
       <c r="L58">
         <v>155778000.0</v>
       </c>
       <c r="M58">
-        <v>86383000.0</v>
+        <v>65209374.0</v>
       </c>
       <c r="N58">
         <v>70811000.0</v>
       </c>
       <c r="O58">
         <v>55547000.0</v>
       </c>
       <c r="P58">
         <v>67141000.0</v>
       </c>
       <c r="Q58">
         <v>63585000.0</v>
       </c>
       <c r="R58">
         <v>102886000.0</v>
       </c>
       <c r="S58">
         <v>154741330.0</v>
       </c>
       <c r="T58">
         <v>21890146.0</v>
       </c>
       <c r="U58">
         <v>14316816.0</v>
       </c>
@@ -9850,78 +9872,78 @@
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
     </row>
     <row r="60" spans="1:59">
       <c r="A60" t="s">
         <v>75</v>
       </c>
       <c r="B60">
         <v>1379839000.0</v>
       </c>
       <c r="C60">
         <v>1421925000.0</v>
       </c>
       <c r="D60">
-        <v>2006590564.0</v>
+        <v>1442086000.0</v>
       </c>
       <c r="E60">
         <v>1266790000.0</v>
       </c>
       <c r="F60">
         <v>959994000.0</v>
       </c>
       <c r="G60">
         <v>976669000.0</v>
       </c>
       <c r="H60">
         <v>703915000.0</v>
       </c>
       <c r="I60">
         <v>660136000.0</v>
       </c>
       <c r="J60">
         <v>731982000.0</v>
       </c>
       <c r="K60">
-        <v>643000785.0</v>
+        <v>484131825.0</v>
       </c>
       <c r="L60">
         <v>23304000.0</v>
       </c>
       <c r="M60">
-        <v>471166000.0</v>
+        <v>355676931.0</v>
       </c>
       <c r="N60">
         <v>470642000.0</v>
       </c>
       <c r="O60">
         <v>357390000.0</v>
       </c>
       <c r="P60">
         <v>494777000.0</v>
       </c>
       <c r="Q60">
         <v>509283000.0</v>
       </c>
       <c r="R60">
         <v>650557000.0</v>
       </c>
       <c r="S60">
         <v>565967231.0</v>
       </c>
       <c r="T60">
         <v>629317099.0</v>
       </c>
       <c r="U60">
         <v>348341460.0</v>
       </c>
@@ -10360,116 +10382,116 @@
       <c r="A5" t="s">
         <v>124</v>
       </c>
       <c r="B5">
         <v>-269761000.0</v>
       </c>
       <c r="C5">
         <v>481704000.0</v>
       </c>
       <c r="D5">
         <v>35309204.0</v>
       </c>
       <c r="E5">
         <v>-29345463.0</v>
       </c>
       <c r="F5">
         <v>-19815000.0</v>
       </c>
       <c r="G5">
         <v>-7138100.0</v>
       </c>
       <c r="H5">
         <v>-2658377.0</v>
       </c>
       <c r="I5">
-        <v>-49777939.0</v>
+        <v>-48148310.0</v>
       </c>
       <c r="J5">
         <v>1377588.0</v>
       </c>
       <c r="K5">
         <v>-105959.0</v>
       </c>
       <c r="L5">
         <v>-105438.0</v>
       </c>
       <c r="M5">
         <v>-57107.0</v>
       </c>
       <c r="N5">
         <v>-225219.0</v>
       </c>
       <c r="O5">
         <v>-166873.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>125</v>
       </c>
       <c r="B6">
         <v>-165248000.0</v>
       </c>
       <c r="C6">
         <v>528709000.0</v>
       </c>
       <c r="D6">
         <v>43595151.0</v>
       </c>
       <c r="E6">
         <v>-14946000.0</v>
       </c>
       <c r="F6">
         <v>-7822000.0</v>
       </c>
       <c r="G6">
         <v>-2388540.0</v>
       </c>
       <c r="H6">
         <v>30395220.0</v>
       </c>
       <c r="I6">
-        <v>-2759158.0</v>
+        <v>-1129529.0</v>
       </c>
       <c r="J6">
         <v>2302536.0</v>
       </c>
       <c r="K6">
         <v>-105959.0</v>
       </c>
       <c r="L6">
         <v>-105438.0</v>
       </c>
       <c r="M6">
         <v>-32107.0</v>
       </c>
       <c r="N6">
         <v>-225219.0</v>
       </c>
       <c r="O6">
-        <v>-168873.0</v>
+        <v>-166873.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>126</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>127</v>
       </c>
@@ -10520,101 +10542,101 @@
         <v>5950764.0</v>
       </c>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
         <v>129</v>
       </c>
       <c r="B10">
         <v>-299834000.0</v>
       </c>
       <c r="C10">
         <v>451910000.0</v>
       </c>
       <c r="D10">
         <v>16536507.0</v>
       </c>
       <c r="E10">
         <v>-50433223.0</v>
       </c>
       <c r="F10">
-        <v>-26734000.0</v>
+        <v>-34414143.0</v>
       </c>
       <c r="G10">
-        <v>3991447.0</v>
+        <v>-23762823.0</v>
       </c>
       <c r="H10">
         <v>2130570.0</v>
       </c>
       <c r="I10">
         <v>-136765537.0</v>
       </c>
       <c r="J10">
         <v>673632.0</v>
       </c>
       <c r="K10">
         <v>-105959.0</v>
       </c>
       <c r="L10">
         <v>-105438.0</v>
       </c>
       <c r="M10">
         <v>-82107.0</v>
       </c>
       <c r="N10">
         <v>-225219.0</v>
       </c>
       <c r="O10">
         <v>-168873.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
         <v>130</v>
       </c>
       <c r="B11">
         <v>-51836000.0</v>
       </c>
       <c r="C11">
         <v>113457000.0</v>
       </c>
       <c r="D11">
         <v>143055.0</v>
       </c>
       <c r="E11">
         <v>-904354.0</v>
       </c>
       <c r="F11">
-        <v>5069000.0</v>
+        <v>6525222.0</v>
       </c>
       <c r="G11">
-        <v>-15048707.0</v>
+        <v>-14325934.0</v>
       </c>
       <c r="H11">
         <v>4758814.0</v>
       </c>
       <c r="I11">
         <v>86083087.0</v>
       </c>
       <c r="J11">
         <v>106560.0</v>
       </c>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11">
         <v>25000.0</v>
       </c>
       <c r="N11"/>
       <c r="O11">
         <v>2000.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
         <v>131</v>
       </c>
       <c r="B12">
@@ -10895,60 +10917,60 @@
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
         <v>140</v>
       </c>
       <c r="B21">
         <v>-317401000.0</v>
       </c>
       <c r="C21">
         <v>460539000.0</v>
       </c>
       <c r="D21">
         <v>7074490.0</v>
       </c>
       <c r="E21">
         <v>-51852410.0</v>
       </c>
       <c r="F21">
-        <v>-19815000.0</v>
+        <v>-25507453.0</v>
       </c>
       <c r="G21">
-        <v>-7138100.0</v>
+        <v>-23337766.0</v>
       </c>
       <c r="H21">
-        <v>-2658377.0</v>
+        <v>5978726.0</v>
       </c>
       <c r="I21">
-        <v>-49107210.0</v>
+        <v>-48148310.0</v>
       </c>
       <c r="J21">
         <v>1377588.0</v>
       </c>
       <c r="K21">
         <v>-105959.0</v>
       </c>
       <c r="L21">
         <v>-105438.0</v>
       </c>
       <c r="M21">
         <v>-57107.0</v>
       </c>
       <c r="N21">
         <v>-225219.0</v>
       </c>
       <c r="O21">
         <v>-166873.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
         <v>141</v>
       </c>
       <c r="B22"/>
@@ -10964,75 +10986,75 @@
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
         <v>142</v>
       </c>
       <c r="B23">
         <v>332482000.0</v>
       </c>
       <c r="C23">
         <v>298154000.0</v>
       </c>
       <c r="D23">
         <v>65241013.0</v>
       </c>
       <c r="E23">
         <v>117329015.0</v>
       </c>
       <c r="F23">
         <v>99000000.0</v>
       </c>
       <c r="G23">
-        <v>64377931.0</v>
+        <v>32416988.0</v>
       </c>
       <c r="H23">
         <v>84622493.0</v>
       </c>
       <c r="I23">
         <v>98546310.0</v>
       </c>
       <c r="J23">
         <v>6065664.0</v>
       </c>
       <c r="K23">
         <v>105959.0</v>
       </c>
       <c r="L23">
         <v>105438.0</v>
       </c>
       <c r="M23">
         <v>57107.0</v>
       </c>
       <c r="N23">
         <v>225219.0</v>
       </c>
       <c r="O23">
-        <v>168873.0</v>
+        <v>174223.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
         <v>143</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
         <v>144</v>
       </c>
@@ -11211,117 +11233,117 @@
       <c r="G30">
         <v>2567467.0</v>
       </c>
       <c r="H30">
         <v>4763511.0</v>
       </c>
       <c r="I30">
         <v>25623552.0</v>
       </c>
       <c r="J30">
         <v>5277132.0</v>
       </c>
       <c r="K30">
         <v>105959.0</v>
       </c>
       <c r="L30">
         <v>105438.0</v>
       </c>
       <c r="M30">
         <v>57107.0</v>
       </c>
       <c r="N30">
         <v>225219.0</v>
       </c>
       <c r="O30">
-        <v>168873.0</v>
+        <v>174223.0</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
         <v>150</v>
       </c>
       <c r="B31">
         <v>17567000.0</v>
       </c>
       <c r="C31">
         <v>-8629000.0</v>
       </c>
       <c r="D31">
         <v>9462017.0</v>
       </c>
       <c r="E31">
         <v>1419186.0</v>
       </c>
       <c r="F31">
-        <v>-6919000.0</v>
+        <v>-8906690.0</v>
       </c>
       <c r="G31">
-        <v>11129547.0</v>
+        <v>-425057.0</v>
       </c>
       <c r="H31">
-        <v>4788947.0</v>
+        <v>-3848156.0</v>
       </c>
       <c r="I31">
-        <v>-85634823.0</v>
+        <v>-88617227.0</v>
       </c>
       <c r="J31">
         <v>-703956.0</v>
       </c>
       <c r="K31">
         <v>-105959.0</v>
       </c>
       <c r="L31"/>
       <c r="M31">
         <v>-25000.0</v>
       </c>
       <c r="N31"/>
       <c r="O31">
         <v>-2000.0</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
         <v>151</v>
       </c>
       <c r="B32">
         <v>15081000.0</v>
       </c>
       <c r="C32">
         <v>162385000.0</v>
       </c>
       <c r="D32">
         <v>72315503.0</v>
       </c>
       <c r="E32">
         <v>65476604.0</v>
       </c>
       <c r="F32">
         <v>79185000.0</v>
       </c>
       <c r="G32">
-        <v>40710527.0</v>
+        <v>9079222.0</v>
       </c>
       <c r="H32">
         <v>81990119.0</v>
       </c>
       <c r="I32">
         <v>49439100.0</v>
       </c>
       <c r="J32">
         <v>6739296.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
@@ -11528,57 +11550,57 @@
       <c r="C2">
         <v>35009000.0</v>
       </c>
       <c r="D2">
         <v>32330000.0</v>
       </c>
       <c r="E2">
         <v>21776000.0</v>
       </c>
       <c r="F2">
         <v>18659000.0</v>
       </c>
       <c r="G2">
         <v>20313000.0</v>
       </c>
       <c r="H2">
         <v>17559000.0</v>
       </c>
       <c r="I2">
         <v>20636000.0</v>
       </c>
       <c r="J2">
         <v>28147000.0</v>
       </c>
       <c r="K2">
-        <v>20174000.0</v>
+        <v>15189523.0</v>
       </c>
       <c r="L2">
         <v>13526000.0</v>
       </c>
       <c r="M2">
-        <v>11987000.0</v>
+        <v>9048826.0</v>
       </c>
       <c r="N2">
         <v>8507000.0</v>
       </c>
       <c r="O2">
         <v>7770000.0</v>
       </c>
       <c r="P2">
         <v>18402000.0</v>
       </c>
       <c r="Q2">
         <v>12279000.0</v>
       </c>
       <c r="R2">
         <v>7563000.0</v>
       </c>
       <c r="S2">
         <v>4270000.0</v>
       </c>
       <c r="T2">
         <v>1671000.0</v>
       </c>
       <c r="U2">
         <v>17434276.0</v>
       </c>
@@ -11653,108 +11675,108 @@
       <c r="C3">
         <v>40428000.0</v>
       </c>
       <c r="D3">
         <v>28467000.0</v>
       </c>
       <c r="E3">
         <v>20527000.0</v>
       </c>
       <c r="F3">
         <v>15535000.0</v>
       </c>
       <c r="G3">
         <v>14948000.0</v>
       </c>
       <c r="H3">
         <v>10918000.0</v>
       </c>
       <c r="I3">
         <v>11796000.0</v>
       </c>
       <c r="J3">
         <v>11723000.0</v>
       </c>
       <c r="K3">
-        <v>-530000.0</v>
+        <v>5894770.0</v>
       </c>
       <c r="L3">
         <v>4471000.0</v>
       </c>
       <c r="M3">
-        <v>4118000.0</v>
+        <v>3108623.0</v>
       </c>
       <c r="N3">
         <v>2946000.0</v>
       </c>
       <c r="O3">
         <v>6795000.0</v>
       </c>
       <c r="P3">
         <v>5873000.0</v>
       </c>
       <c r="Q3">
         <v>6262000.0</v>
       </c>
       <c r="R3">
         <v>2821000.0</v>
       </c>
       <c r="S3">
         <v>2338000.0</v>
       </c>
       <c r="T3">
         <v>572000.0</v>
       </c>
       <c r="U3">
-        <v>3752319.0</v>
+        <v>2977580.0</v>
       </c>
       <c r="V3">
+        <v>5802420.0</v>
+      </c>
+      <c r="W3">
+        <v>3717054.0</v>
+      </c>
+      <c r="X3">
         <v>3545173.0</v>
       </c>
-      <c r="W3">
-[...4 lines deleted...]
-      </c>
       <c r="Y3">
-        <v>18856682.0</v>
+        <v>6958311.0</v>
       </c>
       <c r="Z3">
-        <v>4732305.0</v>
+        <v>7009115.0</v>
       </c>
       <c r="AA3">
-        <v>4732305.0</v>
+        <v>8444531.0</v>
       </c>
       <c r="AB3">
-        <v>4732305.0</v>
+        <v>8178269.0</v>
       </c>
       <c r="AC3">
         <v>4732305.0</v>
       </c>
       <c r="AD3">
-        <v>4732305.0</v>
+        <v>8178269.0</v>
       </c>
       <c r="AE3">
         <v>18037246.0</v>
       </c>
       <c r="AF3">
         <v>17440571.0</v>
       </c>
       <c r="AG3">
         <v>5900495.0</v>
       </c>
       <c r="AH3">
         <v>5640469.0</v>
       </c>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
@@ -11839,120 +11861,120 @@
       <c r="C5">
         <v>-374406000.0</v>
       </c>
       <c r="D5">
         <v>78247000.0</v>
       </c>
       <c r="E5">
         <v>173453000.0</v>
       </c>
       <c r="F5">
         <v>-147055000.0</v>
       </c>
       <c r="G5">
         <v>269709000.0</v>
       </c>
       <c r="H5">
         <v>9299000.0</v>
       </c>
       <c r="I5">
         <v>-66314000.0</v>
       </c>
       <c r="J5">
         <v>269010000.0</v>
       </c>
       <c r="K5">
-        <v>16001000.0</v>
+        <v>12047564.0</v>
       </c>
       <c r="L5">
         <v>1410000.0</v>
       </c>
       <c r="M5">
-        <v>4293000.0</v>
+        <v>3240728.0</v>
       </c>
       <c r="N5">
         <v>25192000.0</v>
       </c>
       <c r="O5">
         <v>-72129000.0</v>
       </c>
       <c r="P5">
         <v>3771000.0</v>
       </c>
       <c r="Q5">
         <v>-14368000.0</v>
       </c>
       <c r="R5">
         <v>-4364000.0</v>
       </c>
       <c r="S5">
         <v>-830000.0</v>
       </c>
       <c r="T5">
         <v>-253000.0</v>
       </c>
       <c r="U5">
-        <v>-14798203.0</v>
+        <v>9927420.0</v>
       </c>
       <c r="V5">
-        <v>31425957.0</v>
+        <v>5846580.0</v>
       </c>
       <c r="W5">
-        <v>-7582931.0</v>
+        <v>-1484609.0</v>
       </c>
       <c r="X5">
-        <v>-8240144.0</v>
+        <v>-6615547.0</v>
       </c>
       <c r="Y5">
-        <v>-17703868.0</v>
+        <v>2496362.0</v>
       </c>
       <c r="Z5">
-        <v>-4578665.0</v>
+        <v>-7168201.0</v>
       </c>
       <c r="AA5">
-        <v>-3562891.0</v>
+        <v>-11536194.0</v>
       </c>
       <c r="AB5">
-        <v>9310834.0</v>
+        <v>5864870.0</v>
       </c>
       <c r="AC5">
         <v>34301781.0</v>
       </c>
       <c r="AD5">
-        <v>-5370598.0</v>
+        <v>-9676168.0</v>
       </c>
       <c r="AE5">
-        <v>-29579040.0</v>
+        <v>-29961638.0</v>
       </c>
       <c r="AF5">
-        <v>-11449025.0</v>
+        <v>-11226493.0</v>
       </c>
       <c r="AG5">
-        <v>-4918622.0</v>
+        <v>-4706573.0</v>
       </c>
       <c r="AH5">
-        <v>-2709718.0</v>
+        <v>-2253608.0</v>
       </c>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5">
         <v>-25071.0</v>
       </c>
       <c r="BB5"/>
       <c r="BC5"/>
     </row>
@@ -11966,120 +11988,120 @@
       <c r="C6">
         <v>-333978000.0</v>
       </c>
       <c r="D6">
         <v>106714000.0</v>
       </c>
       <c r="E6">
         <v>193980000.0</v>
       </c>
       <c r="F6">
         <v>-131520000.0</v>
       </c>
       <c r="G6">
         <v>284657000.0</v>
       </c>
       <c r="H6">
         <v>20217000.0</v>
       </c>
       <c r="I6">
         <v>-54518000.0</v>
       </c>
       <c r="J6">
         <v>280733000.0</v>
       </c>
       <c r="K6">
-        <v>15471000.0</v>
+        <v>17942334.0</v>
       </c>
       <c r="L6">
         <v>5881000.0</v>
       </c>
       <c r="M6">
-        <v>8411000.0</v>
+        <v>6349351.0</v>
       </c>
       <c r="N6">
         <v>28138000.0</v>
       </c>
       <c r="O6">
         <v>-65334000.0</v>
       </c>
       <c r="P6">
         <v>9644000.0</v>
       </c>
       <c r="Q6">
         <v>-8106000.0</v>
       </c>
       <c r="R6">
         <v>-1543000.0</v>
       </c>
       <c r="S6">
         <v>1508000.0</v>
       </c>
       <c r="T6">
         <v>319000.0</v>
       </c>
       <c r="U6">
-        <v>-11045884.0</v>
+        <v>12905000.0</v>
       </c>
       <c r="V6">
-        <v>34971130.0</v>
+        <v>11649000.0</v>
       </c>
       <c r="W6">
-        <v>1214725.0</v>
+        <v>2232445.0</v>
       </c>
       <c r="X6">
         <v>-3070374.0</v>
       </c>
       <c r="Y6">
-        <v>1152814.0</v>
+        <v>9454673.0</v>
       </c>
       <c r="Z6">
-        <v>153640.0</v>
+        <v>-159086.0</v>
       </c>
       <c r="AA6">
-        <v>1169414.0</v>
+        <v>-3091663.0</v>
       </c>
       <c r="AB6">
         <v>14043139.0</v>
       </c>
       <c r="AC6">
         <v>39034086.0</v>
       </c>
       <c r="AD6">
-        <v>-638293.0</v>
+        <v>-1497899.0</v>
       </c>
       <c r="AE6">
-        <v>-11541794.0</v>
+        <v>-11924392.0</v>
       </c>
       <c r="AF6">
-        <v>5991546.0</v>
+        <v>6214078.0</v>
       </c>
       <c r="AG6">
-        <v>981873.0</v>
+        <v>1193922.0</v>
       </c>
       <c r="AH6">
-        <v>2930751.0</v>
+        <v>3386861.0</v>
       </c>
       <c r="AI6">
         <v>-47448.0</v>
       </c>
       <c r="AJ6">
         <v>-10579.0</v>
       </c>
       <c r="AK6">
         <v>-74353.0</v>
       </c>
       <c r="AL6">
         <v>-11263.0</v>
       </c>
       <c r="AM6">
         <v>-9026.0</v>
       </c>
       <c r="AN6">
         <v>-11317.0</v>
       </c>
       <c r="AO6">
         <v>-43320.0</v>
       </c>
       <c r="AP6">
         <v>-4935.0</v>
       </c>
@@ -12092,51 +12114,51 @@
       <c r="AS6">
         <v>-17986.0</v>
       </c>
       <c r="AT6">
         <v>-12796.0</v>
       </c>
       <c r="AU6">
         <v>-15632.0</v>
       </c>
       <c r="AV6">
         <v>-10693.0</v>
       </c>
       <c r="AW6">
         <v>-78524.0</v>
       </c>
       <c r="AX6">
         <v>-16576.0</v>
       </c>
       <c r="AY6">
         <v>-15173.0</v>
       </c>
       <c r="AZ6">
         <v>-114946.0</v>
       </c>
       <c r="BA6">
-        <v>-27071.0</v>
+        <v>-25071.0</v>
       </c>
       <c r="BB6">
         <v>-26097.0</v>
       </c>
       <c r="BC6">
         <v>-115705.0</v>
       </c>
     </row>
     <row r="7" spans="1:55">
       <c r="A7" t="s">
         <v>126</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
@@ -12251,57 +12273,57 @@
       <c r="C9">
         <v>-348393000.0</v>
       </c>
       <c r="D9">
         <v>127775000.0</v>
       </c>
       <c r="E9">
         <v>19523000.0</v>
       </c>
       <c r="F9">
         <v>3156000.0</v>
       </c>
       <c r="G9">
         <v>319538000.0</v>
       </c>
       <c r="H9">
         <v>26176000.0</v>
       </c>
       <c r="I9">
         <v>-57263000.0</v>
       </c>
       <c r="J9">
         <v>23594000.0</v>
       </c>
       <c r="K9">
-        <v>17992000.0</v>
+        <v>13546639.0</v>
       </c>
       <c r="L9">
         <v>8177000.0</v>
       </c>
       <c r="M9">
-        <v>8543000.0</v>
+        <v>6448996.0</v>
       </c>
       <c r="N9">
         <v>7140000.0</v>
       </c>
       <c r="O9">
         <v>5339000.0</v>
       </c>
       <c r="P9">
         <v>16675000.0</v>
       </c>
       <c r="Q9">
         <v>19701000.0</v>
       </c>
       <c r="R9">
         <v>11437000.0</v>
       </c>
       <c r="S9">
         <v>19277000.0</v>
       </c>
       <c r="T9">
         <v>2987000.0</v>
       </c>
       <c r="U9">
         <v>16115167.0</v>
       </c>
@@ -12376,108 +12398,108 @@
       <c r="C10">
         <v>-379998000.0</v>
       </c>
       <c r="D10">
         <v>69631000.0</v>
       </c>
       <c r="E10">
         <v>165057000.0</v>
       </c>
       <c r="F10">
         <v>-154524000.0</v>
       </c>
       <c r="G10">
         <v>260146000.0</v>
       </c>
       <c r="H10">
         <v>1361000.0</v>
       </c>
       <c r="I10">
         <v>-72326000.0</v>
       </c>
       <c r="J10">
         <v>262729000.0</v>
       </c>
       <c r="K10">
-        <v>10023000.0</v>
+        <v>7546574.0</v>
       </c>
       <c r="L10">
         <v>-4313000.0</v>
       </c>
       <c r="M10">
-        <v>-1364000.0</v>
+        <v>-1029665.0</v>
       </c>
       <c r="N10">
         <v>17617000.0</v>
       </c>
       <c r="O10">
-        <v>-82816000.0</v>
+        <v>-184712804.0</v>
       </c>
       <c r="P10">
         <v>-245000.0</v>
       </c>
       <c r="Q10">
-        <v>-17886000.0</v>
+        <v>-23024290.0</v>
       </c>
       <c r="R10">
-        <v>-6483000.0</v>
+        <v>-8105111.0</v>
       </c>
       <c r="S10">
-        <v>-1601000.0</v>
+        <v>-2024512.0</v>
       </c>
       <c r="T10">
-        <v>-764000.0</v>
+        <v>-967835.0</v>
       </c>
       <c r="U10">
-        <v>-14384595.0</v>
+        <v>8550000.0</v>
       </c>
       <c r="V10">
-        <v>28698769.0</v>
+        <v>5764000.0</v>
       </c>
       <c r="W10">
         <v>12281392.0</v>
       </c>
       <c r="X10">
         <v>-900338.0</v>
       </c>
       <c r="Y10">
         <v>2840413.0</v>
       </c>
       <c r="Z10">
-        <v>-8390675.0</v>
+        <v>-10230020.0</v>
       </c>
       <c r="AA10">
-        <v>-23733309.0</v>
+        <v>-13395417.0</v>
       </c>
       <c r="AB10">
-        <v>-1742677.0</v>
+        <v>-5188641.0</v>
       </c>
       <c r="AC10">
-        <v>33672051.0</v>
+        <v>30226087.0</v>
       </c>
       <c r="AD10">
-        <v>-6065495.0</v>
+        <v>-9511459.0</v>
       </c>
       <c r="AE10">
         <v>-116569335.0</v>
       </c>
       <c r="AF10">
         <v>-11443878.0</v>
       </c>
       <c r="AG10">
         <v>-4936542.0</v>
       </c>
       <c r="AH10">
         <v>-3815784.0</v>
       </c>
       <c r="AI10">
         <v>-47448.0</v>
       </c>
       <c r="AJ10">
         <v>-10579.0</v>
       </c>
       <c r="AK10">
         <v>-74353.0</v>
       </c>
       <c r="AL10">
         <v>-11263.0</v>
       </c>
@@ -12543,87 +12565,87 @@
       <c r="C11">
         <v>-78224000.0</v>
       </c>
       <c r="D11">
         <v>19019000.0</v>
       </c>
       <c r="E11">
         <v>27574000.0</v>
       </c>
       <c r="F11">
         <v>-20205000.0</v>
       </c>
       <c r="G11">
         <v>110482000.0</v>
       </c>
       <c r="H11">
         <v>453000.0</v>
       </c>
       <c r="I11">
         <v>-1874000.0</v>
       </c>
       <c r="J11">
         <v>4396000.0</v>
       </c>
       <c r="K11">
-        <v>-482000.0</v>
+        <v>-362910.0</v>
       </c>
       <c r="L11">
         <v>61000.0</v>
       </c>
       <c r="M11">
-        <v>322000.0</v>
+        <v>243073.0</v>
       </c>
       <c r="N11">
         <v>289000.0</v>
       </c>
       <c r="O11">
         <v>-2123000.0</v>
       </c>
       <c r="P11">
         <v>315000.0</v>
       </c>
       <c r="Q11">
-        <v>7401000.0</v>
+        <v>9527159.0</v>
       </c>
       <c r="R11">
         <v>-2370000.0</v>
       </c>
       <c r="S11">
-        <v>242000.0</v>
+        <v>12208714.0</v>
       </c>
       <c r="T11">
         <v>-204000.0</v>
       </c>
       <c r="U11">
-        <v>6045594.0</v>
+        <v>12671703.0</v>
       </c>
       <c r="V11">
-        <v>-6825248.0</v>
+        <v>-13264493.0</v>
       </c>
       <c r="W11">
-        <v>-30400547.0</v>
+        <v>-14746334.0</v>
       </c>
       <c r="X11">
         <v>-6284829.0</v>
       </c>
       <c r="Y11">
         <v>-11179226.0</v>
       </c>
       <c r="Z11">
         <v>2721823.0</v>
       </c>
       <c r="AA11">
         <v>4764958.0</v>
       </c>
       <c r="AB11">
         <v>9906881.0</v>
       </c>
       <c r="AC11">
         <v>-584853.0</v>
       </c>
       <c r="AD11">
         <v>-488868.0</v>
       </c>
       <c r="AE11">
         <v>86331760.0</v>
       </c>
@@ -12672,57 +12694,57 @@
       <c r="C12">
         <v>5592000.0</v>
       </c>
       <c r="D12">
         <v>8616000.0</v>
       </c>
       <c r="E12">
         <v>8396000.0</v>
       </c>
       <c r="F12">
         <v>7469000.0</v>
       </c>
       <c r="G12">
         <v>9563000.0</v>
       </c>
       <c r="H12">
         <v>7938000.0</v>
       </c>
       <c r="I12">
         <v>6012000.0</v>
       </c>
       <c r="J12">
         <v>6281000.0</v>
       </c>
       <c r="K12">
-        <v>5978000.0</v>
+        <v>4500989.0</v>
       </c>
       <c r="L12">
         <v>5723000.0</v>
       </c>
       <c r="M12">
-        <v>5657000.0</v>
+        <v>4270393.0</v>
       </c>
       <c r="N12">
         <v>7575000.0</v>
       </c>
       <c r="O12">
         <v>1972000.0</v>
       </c>
       <c r="P12">
         <v>1913000.0</v>
       </c>
       <c r="Q12">
         <v>1862000.0</v>
       </c>
       <c r="R12">
         <v>1845000.0</v>
       </c>
       <c r="S12">
         <v>406304.0</v>
       </c>
       <c r="T12">
         <v>579151.0</v>
       </c>
       <c r="U12">
         <v>149000.0</v>
       </c>
@@ -12959,105 +12981,105 @@
       <c r="C15">
         <v>-279681000.0</v>
       </c>
       <c r="D15">
         <v>50109000.0</v>
       </c>
       <c r="E15">
         <v>137312000.0</v>
       </c>
       <c r="F15">
         <v>-133889000.0</v>
       </c>
       <c r="G15">
         <v>152225000.0</v>
       </c>
       <c r="H15">
         <v>647000.0</v>
       </c>
       <c r="I15">
         <v>-71866000.0</v>
       </c>
       <c r="J15">
         <v>250876000.0</v>
       </c>
       <c r="K15">
-        <v>10582000.0</v>
+        <v>7967459.0</v>
       </c>
       <c r="L15">
         <v>-4374000.0</v>
       </c>
       <c r="M15">
-        <v>-1686000.0</v>
+        <v>-1272738.0</v>
       </c>
       <c r="N15">
         <v>17328000.0</v>
       </c>
       <c r="O15">
         <v>-80693000.0</v>
       </c>
       <c r="P15">
         <v>-560000.0</v>
       </c>
       <c r="Q15">
         <v>-25287000.0</v>
       </c>
       <c r="R15">
         <v>-4113000.0</v>
       </c>
       <c r="S15">
         <v>-1843000.0</v>
       </c>
       <c r="T15">
         <v>-560000.0</v>
       </c>
       <c r="U15">
         <v>-4040000.0</v>
       </c>
       <c r="V15">
-        <v>19134000.0</v>
+        <v>18983007.0</v>
       </c>
       <c r="W15">
         <v>27330099.0</v>
       </c>
       <c r="X15">
         <v>-900338.0</v>
       </c>
       <c r="Y15">
         <v>2840413.0</v>
       </c>
       <c r="Z15">
         <v>-10230020.0</v>
       </c>
       <c r="AA15">
         <v>-13395417.0</v>
       </c>
       <c r="AB15">
         <v>-5188641.0</v>
       </c>
       <c r="AC15">
-        <v>30226087.0</v>
+        <v>29633694.0</v>
       </c>
       <c r="AD15">
         <v>-9511459.0</v>
       </c>
       <c r="AE15">
         <v>-116569335.0</v>
       </c>
       <c r="AF15">
         <v>-11443878.0</v>
       </c>
       <c r="AG15">
         <v>-4936542.0</v>
       </c>
       <c r="AH15">
         <v>-3815784.0</v>
       </c>
       <c r="AI15">
         <v>-47448.0</v>
       </c>
       <c r="AJ15">
         <v>-10579.0</v>
       </c>
       <c r="AK15">
         <v>-42808.0</v>
       </c>
@@ -13539,144 +13561,144 @@
       <c r="C21">
         <v>-433874000.0</v>
       </c>
       <c r="D21">
         <v>74122000.0</v>
       </c>
       <c r="E21">
         <v>187859000.0</v>
       </c>
       <c r="F21">
         <v>-147650000.0</v>
       </c>
       <c r="G21">
         <v>281914000.0</v>
       </c>
       <c r="H21">
         <v>-1569000.0</v>
       </c>
       <c r="I21">
         <v>-86693000.0</v>
       </c>
       <c r="J21">
         <v>266887000.0</v>
       </c>
       <c r="K21">
-        <v>10901000.0</v>
+        <v>8207643.0</v>
       </c>
       <c r="L21">
         <v>-665000.0</v>
       </c>
       <c r="M21">
-        <v>935000.0</v>
+        <v>705819.0</v>
       </c>
       <c r="N21">
         <v>-1775000.0</v>
       </c>
       <c r="O21">
-        <v>-71619000.0</v>
+        <v>-37766241.0</v>
       </c>
       <c r="P21">
         <v>3771000.0</v>
       </c>
       <c r="Q21">
-        <v>-14368000.0</v>
+        <v>-18495639.0</v>
       </c>
       <c r="R21">
-        <v>-4364000.0</v>
+        <v>-5455916.0</v>
       </c>
       <c r="S21">
-        <v>-830000.0</v>
+        <v>-1049559.0</v>
       </c>
       <c r="T21">
-        <v>-253000.0</v>
+        <v>-320500.0</v>
       </c>
       <c r="U21">
-        <v>8123168.0</v>
+        <v>9927000.0</v>
       </c>
       <c r="V21">
-        <v>6379567.0</v>
+        <v>5847000.0</v>
       </c>
       <c r="W21">
-        <v>-1530223.0</v>
+        <v>-1484609.0</v>
       </c>
       <c r="X21">
-        <v>-841157.0</v>
+        <v>-832672.0</v>
       </c>
       <c r="Y21">
-        <v>2460208.0</v>
+        <v>2496362.0</v>
       </c>
       <c r="Z21">
-        <v>-5387583.0</v>
+        <v>-7168201.0</v>
       </c>
       <c r="AA21">
-        <v>-21937016.0</v>
+        <v>-11536194.0</v>
       </c>
       <c r="AB21">
-        <v>-249373.0</v>
+        <v>-3678663.0</v>
       </c>
       <c r="AC21">
-        <v>34292669.0</v>
+        <v>30869751.0</v>
       </c>
       <c r="AD21">
-        <v>-6321657.0</v>
+        <v>-9676168.0</v>
       </c>
       <c r="AE21">
-        <v>-35022445.0</v>
+        <v>-29961638.0</v>
       </c>
       <c r="AF21">
-        <v>-11131848.0</v>
+        <v>-11226493.0</v>
       </c>
       <c r="AG21">
-        <v>-3171620.0</v>
+        <v>-4706573.0</v>
       </c>
       <c r="AH21">
-        <v>218701.0</v>
+        <v>-2253608.0</v>
       </c>
       <c r="AI21">
         <v>-47448.0</v>
       </c>
       <c r="AJ21">
         <v>-10579.0</v>
       </c>
       <c r="AK21">
         <v>-74353.0</v>
       </c>
       <c r="AL21">
         <v>-11263.0</v>
       </c>
       <c r="AM21">
         <v>-9026.0</v>
       </c>
       <c r="AN21">
         <v>-11317.0</v>
       </c>
       <c r="AO21">
         <v>-43320.0</v>
       </c>
       <c r="AP21">
-        <v>-4935.0</v>
+        <v>-4968.1</v>
       </c>
       <c r="AQ21">
         <v>-29033.0</v>
       </c>
       <c r="AR21">
         <v>-28150.0</v>
       </c>
       <c r="AS21">
         <v>-17986.0</v>
       </c>
       <c r="AT21">
         <v>-12796.0</v>
       </c>
       <c r="AU21">
         <v>-15632.0</v>
       </c>
       <c r="AV21">
         <v>-10693.0</v>
       </c>
       <c r="AW21">
         <v>-78524.0</v>
       </c>
       <c r="AX21">
         <v>-16576.0</v>
       </c>
@@ -13765,108 +13787,108 @@
       <c r="C23">
         <v>120490000.0</v>
       </c>
       <c r="D23">
         <v>85983000.0</v>
       </c>
       <c r="E23">
         <v>146560000.0</v>
       </c>
       <c r="F23">
         <v>169465000.0</v>
       </c>
       <c r="G23">
         <v>57937000.0</v>
       </c>
       <c r="H23">
         <v>45304000.0</v>
       </c>
       <c r="I23">
         <v>50066000.0</v>
       </c>
       <c r="J23">
         <v>215146000.0</v>
       </c>
       <c r="K23">
-        <v>27265000.0</v>
+        <v>20528519.0</v>
       </c>
       <c r="L23">
         <v>22368000.0</v>
       </c>
       <c r="M23">
-        <v>19595000.0</v>
+        <v>14792004.0</v>
       </c>
       <c r="N23">
         <v>17422000.0</v>
       </c>
       <c r="O23">
         <v>84728000.0</v>
       </c>
       <c r="P23">
         <v>31306000.0</v>
       </c>
       <c r="Q23">
         <v>46348000.0</v>
       </c>
       <c r="R23">
         <v>23364000.0</v>
       </c>
       <c r="S23">
         <v>24377000.0</v>
       </c>
       <c r="T23">
         <v>4911000.0</v>
       </c>
       <c r="U23">
-        <v>25426275.0</v>
+        <v>25638000.0</v>
       </c>
       <c r="V23">
         <v>26317301.0</v>
       </c>
       <c r="W23">
         <v>15530816.0</v>
       </c>
       <c r="X23">
         <v>12372112.0</v>
       </c>
       <c r="Y23">
         <v>16875797.0</v>
       </c>
       <c r="Z23">
         <v>17759861.0</v>
       </c>
       <c r="AA23">
-        <v>31535237.0</v>
+        <v>54748363.0</v>
       </c>
       <c r="AB23">
-        <v>17462740.0</v>
+        <v>40675866.0</v>
       </c>
       <c r="AC23">
         <v>6012281.0</v>
       </c>
       <c r="AD23">
-        <v>18423671.0</v>
+        <v>41636797.0</v>
       </c>
       <c r="AE23">
         <v>43022277.0</v>
       </c>
       <c r="AF23">
         <v>29103926.0</v>
       </c>
       <c r="AG23">
         <v>12727952.0</v>
       </c>
       <c r="AH23">
         <v>13692157.0</v>
       </c>
       <c r="AI23">
         <v>47448.0</v>
       </c>
       <c r="AJ23">
         <v>10579.0</v>
       </c>
       <c r="AK23">
         <v>74353.0</v>
       </c>
       <c r="AL23">
         <v>11263.0</v>
       </c>
@@ -13891,51 +13913,51 @@
       <c r="AS23">
         <v>17986.0</v>
       </c>
       <c r="AT23">
         <v>12796.0</v>
       </c>
       <c r="AU23">
         <v>15632.0</v>
       </c>
       <c r="AV23">
         <v>10693.0</v>
       </c>
       <c r="AW23">
         <v>78524.0</v>
       </c>
       <c r="AX23">
         <v>16576.0</v>
       </c>
       <c r="AY23">
         <v>15173.0</v>
       </c>
       <c r="AZ23">
         <v>114946.0</v>
       </c>
       <c r="BA23">
-        <v>27071.0</v>
+        <v>69003.0</v>
       </c>
       <c r="BB23">
         <v>26097.0</v>
       </c>
       <c r="BC23">
         <v>115705.0</v>
       </c>
     </row>
     <row r="24" spans="1:55">
       <c r="A24" t="s">
         <v>143</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
@@ -14236,57 +14258,57 @@
       <c r="C28">
         <v>45732000.0</v>
       </c>
       <c r="D28">
         <v>25858000.0</v>
       </c>
       <c r="E28">
         <v>30158000.0</v>
       </c>
       <c r="F28">
         <v>21059000.0</v>
       </c>
       <c r="G28">
         <v>18844000.0</v>
       </c>
       <c r="H28">
         <v>16175000.0</v>
       </c>
       <c r="I28">
         <v>17899000.0</v>
       </c>
       <c r="J28">
         <v>19999000.0</v>
       </c>
       <c r="K28">
-        <v>33376000.0</v>
+        <v>25129648.0</v>
       </c>
       <c r="L28">
         <v>4171000.0</v>
       </c>
       <c r="M28">
-        <v>5211000.0</v>
+        <v>3933714.0</v>
       </c>
       <c r="N28">
         <v>6375000.0</v>
       </c>
       <c r="O28">
         <v>6342000.0</v>
       </c>
       <c r="P28">
         <v>5864000.0</v>
       </c>
       <c r="Q28">
         <v>9654000.0</v>
       </c>
       <c r="R28">
         <v>5515000.0</v>
       </c>
       <c r="S28">
         <v>13829000.0</v>
       </c>
       <c r="T28">
         <v>2327000.0</v>
       </c>
       <c r="U28">
         <v>6973555.0</v>
       </c>
@@ -14502,117 +14524,117 @@
       <c r="C30">
         <v>85481000.0</v>
       </c>
       <c r="D30">
         <v>53653000.0</v>
       </c>
       <c r="E30">
         <v>-168336000.0</v>
       </c>
       <c r="F30">
         <v>150806000.0</v>
       </c>
       <c r="G30">
         <v>37624000.0</v>
       </c>
       <c r="H30">
         <v>27745000.0</v>
       </c>
       <c r="I30">
         <v>29430000.0</v>
       </c>
       <c r="J30">
         <v>-243293000.0</v>
       </c>
       <c r="K30">
-        <v>7091000.0</v>
+        <v>5338996.0</v>
       </c>
       <c r="L30">
         <v>8842000.0</v>
       </c>
       <c r="M30">
-        <v>7608000.0</v>
+        <v>5743177.0</v>
       </c>
       <c r="N30">
         <v>8915000.0</v>
       </c>
       <c r="O30">
         <v>76958000.0</v>
       </c>
       <c r="P30">
         <v>12904000.0</v>
       </c>
       <c r="Q30">
         <v>34069000.0</v>
       </c>
       <c r="R30">
         <v>15801000.0</v>
       </c>
       <c r="S30">
         <v>20107000.0</v>
       </c>
       <c r="T30">
         <v>3240000.0</v>
       </c>
       <c r="U30">
         <v>7992000.0</v>
       </c>
       <c r="V30">
         <v>4075416.0</v>
       </c>
       <c r="W30">
         <v>874686.0</v>
       </c>
       <c r="X30">
-        <v>806166.0</v>
+        <v>637290.0</v>
       </c>
       <c r="Y30">
-        <v>1179376.0</v>
+        <v>1094745.0</v>
       </c>
       <c r="Z30">
         <v>-292761.0</v>
       </c>
       <c r="AA30">
-        <v>1216588.0</v>
+        <v>24429714.0</v>
       </c>
       <c r="AB30">
-        <v>923183.0</v>
+        <v>24136309.0</v>
       </c>
       <c r="AC30">
         <v>-21369510.0</v>
       </c>
       <c r="AD30">
-        <v>780124.0</v>
+        <v>23993250.0</v>
       </c>
       <c r="AE30">
         <v>13288582.0</v>
       </c>
       <c r="AF30">
         <v>2696915.0</v>
       </c>
       <c r="AG30">
-        <v>3818645.0</v>
+        <v>946368.0</v>
       </c>
       <c r="AH30">
         <v>5819412.0</v>
       </c>
       <c r="AI30">
         <v>47448.0</v>
       </c>
       <c r="AJ30">
         <v>10579.0</v>
       </c>
       <c r="AK30">
         <v>74353.0</v>
       </c>
       <c r="AL30">
         <v>11263.0</v>
       </c>
       <c r="AM30">
         <v>9026.0</v>
       </c>
       <c r="AN30">
         <v>11317.0</v>
       </c>
       <c r="AO30">
         <v>43320.0</v>
       </c>
@@ -14628,161 +14650,161 @@
       <c r="AS30">
         <v>17986.0</v>
       </c>
       <c r="AT30">
         <v>12796.0</v>
       </c>
       <c r="AU30">
         <v>15632.0</v>
       </c>
       <c r="AV30">
         <v>10693.0</v>
       </c>
       <c r="AW30">
         <v>78524.0</v>
       </c>
       <c r="AX30">
         <v>16576.0</v>
       </c>
       <c r="AY30">
         <v>15173.0</v>
       </c>
       <c r="AZ30">
         <v>114946.0</v>
       </c>
       <c r="BA30">
-        <v>27071.0</v>
+        <v>69003.0</v>
       </c>
       <c r="BB30">
         <v>26097.0</v>
       </c>
       <c r="BC30">
         <v>115705.0</v>
       </c>
     </row>
     <row r="31" spans="1:55">
       <c r="A31" t="s">
         <v>150</v>
       </c>
       <c r="B31">
         <v>-227364000.0</v>
       </c>
       <c r="C31">
         <v>53876000.0</v>
       </c>
       <c r="D31">
         <v>-4491000.0</v>
       </c>
       <c r="E31">
         <v>-22802000.0</v>
       </c>
       <c r="F31">
         <v>-6874000.0</v>
       </c>
       <c r="G31">
         <v>-21768000.0</v>
       </c>
       <c r="H31">
         <v>2930000.0</v>
       </c>
       <c r="I31">
         <v>14367000.0</v>
       </c>
       <c r="J31">
         <v>-4158000.0</v>
       </c>
       <c r="K31">
-        <v>-878000.0</v>
+        <v>-661068.0</v>
       </c>
       <c r="L31">
         <v>-3648000.0</v>
       </c>
       <c r="M31">
-        <v>-2299000.0</v>
+        <v>-1735484.0</v>
       </c>
       <c r="N31">
         <v>19392000.0</v>
       </c>
       <c r="O31">
-        <v>-11197000.0</v>
+        <v>-146946563.0</v>
       </c>
       <c r="P31">
         <v>-4016000.0</v>
       </c>
       <c r="Q31">
-        <v>-3518000.0</v>
+        <v>-4528651.0</v>
       </c>
       <c r="R31">
-        <v>-2119000.0</v>
+        <v>-2649195.0</v>
       </c>
       <c r="S31">
-        <v>-771000.0</v>
+        <v>-974953.0</v>
       </c>
       <c r="T31">
-        <v>-511000.0</v>
+        <v>-647335.0</v>
       </c>
       <c r="U31">
-        <v>-23147073.0</v>
+        <v>-1377000.0</v>
       </c>
       <c r="V31">
-        <v>22685892.0</v>
+        <v>-83000.0</v>
       </c>
       <c r="W31">
-        <v>15357485.0</v>
+        <v>13766000.0</v>
       </c>
       <c r="X31">
-        <v>6284829.0</v>
+        <v>-67666.0</v>
       </c>
       <c r="Y31">
-        <v>11179226.0</v>
+        <v>344051.0</v>
       </c>
       <c r="Z31">
-        <v>-2721823.0</v>
+        <v>-3061819.0</v>
       </c>
       <c r="AA31">
-        <v>-5783264.0</v>
+        <v>-1859223.0</v>
       </c>
       <c r="AB31">
-        <v>-9906881.0</v>
+        <v>-1509978.0</v>
       </c>
       <c r="AC31">
-        <v>584853.0</v>
+        <v>-643664.0</v>
       </c>
       <c r="AD31">
-        <v>1439927.0</v>
+        <v>164709.0</v>
       </c>
       <c r="AE31">
-        <v>-85883496.0</v>
+        <v>-86607697.0</v>
       </c>
       <c r="AF31">
-        <v>251123.0</v>
+        <v>-217385.0</v>
       </c>
       <c r="AG31">
-        <v>-8960.0</v>
+        <v>-229969.0</v>
       </c>
       <c r="AH31">
-        <v>6510.0</v>
+        <v>-1562176.0</v>
       </c>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31">
         <v>-74353.0</v>
       </c>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31">
         <v>-25000.0</v>
       </c>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31">
         <v>-2000.0</v>
@@ -14800,57 +14822,57 @@
       <c r="C32">
         <v>-313384000.0</v>
       </c>
       <c r="D32">
         <v>160105000.0</v>
       </c>
       <c r="E32">
         <v>41299000.0</v>
       </c>
       <c r="F32">
         <v>21815000.0</v>
       </c>
       <c r="G32">
         <v>339851000.0</v>
       </c>
       <c r="H32">
         <v>43735000.0</v>
       </c>
       <c r="I32">
         <v>-36627000.0</v>
       </c>
       <c r="J32">
         <v>51741000.0</v>
       </c>
       <c r="K32">
-        <v>38166000.0</v>
+        <v>28736162.0</v>
       </c>
       <c r="L32">
         <v>21703000.0</v>
       </c>
       <c r="M32">
-        <v>20530000.0</v>
+        <v>15497823.0</v>
       </c>
       <c r="N32">
         <v>15647000.0</v>
       </c>
       <c r="O32">
         <v>13109000.0</v>
       </c>
       <c r="P32">
         <v>35077000.0</v>
       </c>
       <c r="Q32">
         <v>31980000.0</v>
       </c>
       <c r="R32">
         <v>19000000.0</v>
       </c>
       <c r="S32">
         <v>23547000.0</v>
       </c>
       <c r="T32">
         <v>4658000.0</v>
       </c>
       <c r="U32">
         <v>33549443.0</v>
       </c>
@@ -15045,51 +15067,51 @@
       </c>
       <c r="K2">
         <v>328844.0</v>
       </c>
       <c r="L2">
         <v>396287.0</v>
       </c>
       <c r="M2">
         <v>539917.0</v>
       </c>
       <c r="N2">
         <v>598301.0</v>
       </c>
       <c r="O2">
         <v>461738.0</v>
       </c>
       <c r="P2">
         <v>1.0</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>153</v>
       </c>
       <c r="B3">
-        <v>202928000</v>
+        <v>648086000</v>
       </c>
       <c r="C3">
         <v>264596000</v>
       </c>
       <c r="D3">
         <v>815210</v>
       </c>
       <c r="E3">
         <v>54881015</v>
       </c>
       <c r="F3">
         <v>86431354</v>
       </c>
       <c r="G3">
         <v>5810969</v>
       </c>
       <c r="H3">
         <v>9234400</v>
       </c>
       <c r="I3">
         <v>84363382</v>
       </c>
       <c r="J3">
         <v>52646352</v>
       </c>
@@ -15185,140 +15207,140 @@
       </c>
       <c r="K6">
         <v>-42592.0</v>
       </c>
       <c r="L6">
         <v>-67443.0</v>
       </c>
       <c r="M6">
         <v>-143630.0</v>
       </c>
       <c r="N6">
         <v>-58384.0</v>
       </c>
       <c r="O6">
         <v>136563.0</v>
       </c>
       <c r="P6">
         <v>461737.0</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>157</v>
       </c>
       <c r="B7">
-        <v>-51730998.0</v>
+        <v>-50841000.0</v>
       </c>
       <c r="C7">
         <v>-14403000.0</v>
       </c>
       <c r="D7">
         <v>8863394.0</v>
       </c>
       <c r="E7">
         <v>1510528.0</v>
       </c>
       <c r="F7">
         <v>2168616.0</v>
       </c>
       <c r="G7">
-        <v>1252547.0</v>
+        <v>-7521387.0</v>
       </c>
       <c r="H7">
         <v>-13074965.0</v>
       </c>
       <c r="I7">
-        <v>8421856.0</v>
+        <v>8846302.0</v>
       </c>
       <c r="J7">
         <v>1352.0</v>
       </c>
       <c r="K7">
         <v>63367.0</v>
       </c>
       <c r="L7">
         <v>37995.0</v>
       </c>
       <c r="M7">
         <v>-61523.0</v>
       </c>
       <c r="N7">
         <v>166835.0</v>
       </c>
       <c r="O7">
         <v>11825.0</v>
       </c>
       <c r="P7"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>158</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>159</v>
       </c>
       <c r="B9">
-        <v>-26090876.0</v>
+        <v>-25642000.0</v>
       </c>
       <c r="C9">
         <v>-1792000.0</v>
       </c>
       <c r="D9">
         <v>-867848.0</v>
       </c>
       <c r="E9">
         <v>66430.0</v>
       </c>
       <c r="F9">
         <v>244795.0</v>
       </c>
       <c r="G9">
         <v>-451061.0</v>
       </c>
       <c r="H9">
         <v>-451061.0</v>
       </c>
       <c r="I9">
-        <v>-451061.0</v>
+        <v>52518.0</v>
       </c>
       <c r="J9">
         <v>1352.0</v>
       </c>
       <c r="K9">
         <v>1352.0</v>
       </c>
       <c r="L9">
         <v>7607.0</v>
       </c>
       <c r="M9">
         <v>-6406.0</v>
       </c>
       <c r="N9">
         <v>1784.0</v>
       </c>
       <c r="O9">
         <v>-9680.0</v>
       </c>
       <c r="P9"/>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>160</v>
       </c>
@@ -15557,51 +15579,51 @@
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>167</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>168</v>
       </c>
       <c r="B18">
-        <v>-342154000.0</v>
+        <v>-787312000.0</v>
       </c>
       <c r="C18">
         <v>-333131000.0</v>
       </c>
       <c r="D18">
         <v>-27297417.0</v>
       </c>
       <c r="E18">
         <v>-134169781.0</v>
       </c>
       <c r="F18">
         <v>-166672852.0</v>
       </c>
       <c r="G18">
         <v>-7102966.0</v>
       </c>
       <c r="H18">
         <v>5274175.0</v>
       </c>
       <c r="I18">
         <v>-91135869.0</v>
       </c>
       <c r="J18">
         <v>-3405462.0</v>
       </c>
@@ -15761,156 +15783,156 @@
       <c r="J22">
         <v>567072.0</v>
       </c>
       <c r="K22">
         <v>-105959.0</v>
       </c>
       <c r="L22">
         <v>-105438.0</v>
       </c>
       <c r="M22">
         <v>-82107.0</v>
       </c>
       <c r="N22">
         <v>-225219.0</v>
       </c>
       <c r="O22">
         <v>-168873.0</v>
       </c>
       <c r="P22"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>172</v>
       </c>
       <c r="B23">
-        <v>-1749212.0</v>
+        <v>12972000.0</v>
       </c>
       <c r="C23">
         <v>21329000.0</v>
       </c>
       <c r="D23">
-        <v>-58567611.0</v>
+        <v>-47096021.0</v>
       </c>
       <c r="E23">
         <v>-15193007.0</v>
       </c>
       <c r="F23">
-        <v>105394014.0</v>
+        <v>261870707.0</v>
       </c>
       <c r="G23">
-        <v>7453612.0</v>
+        <v>375528.0</v>
       </c>
       <c r="H23">
-        <v>19956000.0</v>
+        <v>21144.0</v>
       </c>
       <c r="I23">
-        <v>22403613.0</v>
+        <v>-3892963.0</v>
       </c>
       <c r="J23">
         <v>142917972.0</v>
       </c>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23">
         <v>-25000.0</v>
       </c>
       <c r="N23"/>
       <c r="O23">
-        <v>-87789.0</v>
+        <v>-9347.0</v>
       </c>
       <c r="P23">
-        <v>-38262.0</v>
+        <v>461737.0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>173</v>
       </c>
       <c r="B24">
-        <v>-551279000.0</v>
+        <v>-421550000.0</v>
       </c>
       <c r="C24">
         <v>-21667000.0</v>
       </c>
       <c r="D24">
-        <v>172911234.0</v>
+        <v>117294293.0</v>
       </c>
       <c r="E24">
         <v>-553332.0</v>
       </c>
       <c r="F24">
         <v>-192986586.0</v>
       </c>
       <c r="G24">
         <v>-1329640.0</v>
       </c>
       <c r="H24">
         <v>-497734.0</v>
       </c>
       <c r="I24">
         <v>-5800095.0</v>
       </c>
       <c r="J24">
         <v>-21600.0</v>
       </c>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24">
         <v>-25000.0</v>
       </c>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>174</v>
       </c>
       <c r="B25">
-        <v>-1812000.0</v>
+        <v>51946000.0</v>
       </c>
       <c r="C25">
         <v>-567491000.0</v>
       </c>
       <c r="D25">
         <v>-57911409.0</v>
       </c>
       <c r="E25">
         <v>18678916.0</v>
       </c>
       <c r="F25">
         <v>-48482985.0</v>
       </c>
       <c r="G25">
-        <v>-27516475.0</v>
+        <v>-18742541.0</v>
       </c>
       <c r="H25">
         <v>-5164713.0</v>
       </c>
       <c r="I25">
-        <v>-14369192.0</v>
+        <v>-14793638.0</v>
       </c>
       <c r="J25">
         <v>47747518.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25">
         <v>25000.0</v>
       </c>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>175</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
@@ -16284,84 +16306,84 @@
       </c>
       <c r="BA1" t="s">
         <v>116</v>
       </c>
       <c r="BB1" t="s">
         <v>117</v>
       </c>
       <c r="BC1" t="s">
         <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>118</v>
       </c>
       <c r="BE1" t="s">
         <v>119</v>
       </c>
       <c r="BF1" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="2" spans="1:58">
       <c r="A2" t="s">
         <v>152</v>
       </c>
       <c r="B2">
-        <v>47200944.0</v>
+        <v>48614000.0</v>
       </c>
       <c r="C2">
         <v>39629000.0</v>
       </c>
       <c r="D2">
         <v>222350557.0</v>
       </c>
       <c r="E2">
         <v>108974000.0</v>
       </c>
       <c r="F2">
         <v>85635000.0</v>
       </c>
       <c r="G2">
         <v>72911000.0</v>
       </c>
       <c r="H2">
         <v>176097000.0</v>
       </c>
       <c r="I2">
         <v>16474465.0</v>
       </c>
       <c r="J2">
         <v>40819900.0</v>
       </c>
       <c r="K2">
-        <v>21140000.0</v>
+        <v>15916849.0</v>
       </c>
       <c r="L2">
         <v>10379000.0</v>
       </c>
       <c r="M2">
-        <v>15904000.0</v>
+        <v>12005717.0</v>
       </c>
       <c r="N2">
         <v>30515000.0</v>
       </c>
       <c r="O2">
         <v>33021000.0</v>
       </c>
       <c r="P2">
         <v>60132000.0</v>
       </c>
       <c r="Q2">
         <v>78524000.0</v>
       </c>
       <c r="R2">
         <v>140127000.0</v>
       </c>
       <c r="S2">
         <v>223225032.0</v>
       </c>
       <c r="T2">
         <v>92680000.0</v>
       </c>
       <c r="U2">
         <v>39839612.0</v>
       </c>
@@ -16460,123 +16482,123 @@
       </c>
       <c r="BA2">
         <v>611776.0</v>
       </c>
       <c r="BB2">
         <v>636902.0</v>
       </c>
       <c r="BC2">
         <v>407338.0</v>
       </c>
       <c r="BD2">
         <v>461738.0</v>
       </c>
       <c r="BE2">
         <v>299733.0</v>
       </c>
       <c r="BF2">
         <v>1.0</v>
       </c>
     </row>
     <row r="3" spans="1:58">
       <c r="A3" t="s">
         <v>153</v>
       </c>
       <c r="B3">
-        <v>36109789</v>
+        <v>97934000</v>
       </c>
       <c r="C3">
         <v>186397000</v>
       </c>
       <c r="D3">
         <v>352091716</v>
       </c>
       <c r="E3">
         <v>45363000</v>
       </c>
       <c r="F3">
         <v>64232000</v>
       </c>
       <c r="G3">
         <v>186523000</v>
       </c>
       <c r="H3">
         <v>61044000</v>
       </c>
       <c r="I3">
         <v>4969775</v>
       </c>
       <c r="J3">
         <v>18165577</v>
       </c>
       <c r="K3">
-        <v>3586789</v>
+        <v>2700585</v>
       </c>
       <c r="L3">
         <v>197000</v>
       </c>
       <c r="M3">
-        <v>3387000</v>
+        <v>2556801</v>
       </c>
       <c r="N3">
         <v>85000</v>
       </c>
       <c r="O3">
         <v>65679000</v>
       </c>
       <c r="P3">
         <v>35990000</v>
       </c>
       <c r="Q3">
         <v>55997000</v>
       </c>
       <c r="R3">
         <v>46393000</v>
       </c>
       <c r="S3">
         <v>52356058</v>
       </c>
       <c r="T3">
         <v>23827296</v>
       </c>
       <c r="U3">
         <v>10004735</v>
       </c>
       <c r="V3">
         <v>243265</v>
       </c>
       <c r="W3">
         <v>2031223</v>
       </c>
       <c r="X3">
-        <v>3779746</v>
+        <v>3773048</v>
       </c>
       <c r="Y3">
         <v>3779746</v>
       </c>
       <c r="Z3">
-        <v>0</v>
+        <v>5.65</v>
       </c>
       <c r="AA3">
         <v>9234400</v>
       </c>
       <c r="AB3">
         <v>0</v>
       </c>
       <c r="AC3">
         <v>0</v>
       </c>
       <c r="AD3">
         <v>0</v>
       </c>
       <c r="AE3">
         <v>2699306</v>
       </c>
       <c r="AF3">
         <v>27793573</v>
       </c>
       <c r="AG3">
         <v>11657946</v>
       </c>
       <c r="AH3">
         <v>57112557</v>
       </c>
@@ -16760,84 +16782,84 @@
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
     </row>
     <row r="6" spans="1:58">
       <c r="A6" t="s">
         <v>156</v>
       </c>
       <c r="B6">
-        <v>113953323.0</v>
+        <v>112012000.0</v>
       </c>
       <c r="C6">
         <v>8985000.0</v>
       </c>
       <c r="D6">
         <v>-182721814.0</v>
       </c>
       <c r="E6">
         <v>113378000.0</v>
       </c>
       <c r="F6">
         <v>23339000.0</v>
       </c>
       <c r="G6">
-        <v>-72911000.0</v>
+        <v>12724000.0</v>
       </c>
       <c r="H6">
         <v>-103186000.0</v>
       </c>
       <c r="I6">
-        <v>224487864.0</v>
+        <v>163923000.0</v>
       </c>
       <c r="J6">
-        <v>-24345435.0</v>
+        <v>-18783000.0</v>
       </c>
       <c r="K6">
-        <v>19679900.0</v>
+        <v>-15636094.0</v>
       </c>
       <c r="L6">
         <v>2365000.0</v>
       </c>
       <c r="M6">
-        <v>10783000.0</v>
+        <v>8139942.0</v>
       </c>
       <c r="N6">
         <v>-14611000.0</v>
       </c>
       <c r="O6">
         <v>-2506000.0</v>
       </c>
       <c r="P6">
         <v>-27111000.0</v>
       </c>
       <c r="Q6">
         <v>-18392000.0</v>
       </c>
       <c r="R6">
         <v>-61603000.0</v>
       </c>
       <c r="S6">
         <v>-83098390.0</v>
       </c>
       <c r="T6">
         <v>130545032.0</v>
       </c>
       <c r="U6">
         <v>52840388.0</v>
       </c>
@@ -16934,135 +16956,135 @@
       <c r="AZ6">
         <v>-16661.0</v>
       </c>
       <c r="BA6">
         <v>-13475.0</v>
       </c>
       <c r="BB6">
         <v>-25126.0</v>
       </c>
       <c r="BC6">
         <v>229564.0</v>
       </c>
       <c r="BD6">
         <v>-54400.0</v>
       </c>
       <c r="BE6">
         <v>162005.0</v>
       </c>
       <c r="BF6"/>
     </row>
     <row r="7" spans="1:58">
       <c r="A7" t="s">
         <v>157</v>
       </c>
       <c r="B7">
-        <v>21397445.0</v>
+        <v>21698000.0</v>
       </c>
       <c r="C7">
         <v>-31059000.0</v>
       </c>
       <c r="D7">
         <v>3269978.0</v>
       </c>
       <c r="E7">
         <v>-15726000.0</v>
       </c>
       <c r="F7">
         <v>-7326000.0</v>
       </c>
       <c r="G7">
-        <v>4616000.0</v>
+        <v>4859792.0</v>
       </c>
       <c r="H7">
         <v>-5840000.0</v>
       </c>
       <c r="I7">
-        <v>-4014267.0</v>
+        <v>2234643.0</v>
       </c>
       <c r="J7">
         <v>-13890530.0</v>
       </c>
       <c r="K7">
-        <v>1882394.0</v>
+        <v>1417302.0</v>
       </c>
       <c r="L7">
         <v>2832000.0</v>
       </c>
       <c r="M7">
-        <v>4191000.0</v>
+        <v>3163730.0</v>
       </c>
       <c r="N7">
         <v>7378000.0</v>
       </c>
       <c r="O7">
         <v>2460000.0</v>
       </c>
       <c r="P7">
         <v>-1774000.0</v>
       </c>
       <c r="Q7">
         <v>4897000.0</v>
       </c>
       <c r="R7">
         <v>-3582000.0</v>
       </c>
       <c r="S7">
         <v>-376678.0</v>
       </c>
       <c r="T7">
-        <v>333294.0</v>
+        <v>-379551.0</v>
       </c>
       <c r="U7">
-        <v>719407.0</v>
+        <v>650000.0</v>
       </c>
       <c r="V7">
-        <v>1492593.0</v>
+        <v>1903855.0</v>
       </c>
       <c r="W7">
         <v>-630003.0</v>
       </c>
       <c r="X7">
-        <v>879486.0</v>
+        <v>916573.0</v>
       </c>
       <c r="Y7">
         <v>-256087.0</v>
       </c>
       <c r="Z7">
-        <v>1259151.0</v>
+        <v>1323304.0</v>
       </c>
       <c r="AA7">
         <v>-11030861.0</v>
       </c>
       <c r="AB7">
         <v>-7121869.0</v>
       </c>
       <c r="AC7">
         <v>-327728.0</v>
       </c>
       <c r="AD7">
-        <v>5405493.0</v>
+        <v>5442412.0</v>
       </c>
       <c r="AE7">
         <v>1913819.0</v>
       </c>
       <c r="AF7">
         <v>14249617.0</v>
       </c>
       <c r="AG7">
         <v>-14233693.0</v>
       </c>
       <c r="AH7">
         <v>6492113.0</v>
       </c>
       <c r="AI7">
         <v>26389.0</v>
       </c>
       <c r="AJ7">
         <v>4905.0</v>
       </c>
       <c r="AK7">
         <v>67644.0</v>
       </c>
       <c r="AL7">
         <v>2409.0</v>
       </c>
@@ -17164,111 +17186,111 @@
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
     </row>
     <row r="9" spans="1:58">
       <c r="A9" t="s">
         <v>159</v>
       </c>
       <c r="B9">
-        <v>23313531.0</v>
+        <v>23641000.0</v>
       </c>
       <c r="C9">
         <v>-24752000.0</v>
       </c>
       <c r="D9">
         <v>1632989.0</v>
       </c>
       <c r="E9">
         <v>-5388000.0</v>
       </c>
       <c r="F9">
         <v>2865000.0</v>
       </c>
       <c r="G9">
-        <v>306000.0</v>
+        <v>337031.0</v>
       </c>
       <c r="H9">
         <v>-605000.0</v>
       </c>
       <c r="I9">
-        <v>2248887.0</v>
+        <v>1667225.0</v>
       </c>
       <c r="J9">
         <v>-1959508.0</v>
       </c>
       <c r="K9">
-        <v>24151.0</v>
+        <v>18183.0</v>
       </c>
       <c r="L9">
         <v>175000.0</v>
       </c>
       <c r="M9">
-        <v>804000.0</v>
+        <v>606928.0</v>
       </c>
       <c r="N9">
         <v>-1276000.0</v>
       </c>
       <c r="O9">
         <v>139000.0</v>
       </c>
       <c r="P9">
         <v>1059000.0</v>
       </c>
       <c r="Q9">
         <v>670000.0</v>
       </c>
       <c r="R9">
         <v>-1780000.0</v>
       </c>
       <c r="S9">
         <v>244795.0</v>
       </c>
       <c r="T9">
         <v>244795.0</v>
       </c>
       <c r="U9">
-        <v>650143.0</v>
+        <v>650000.0</v>
       </c>
       <c r="V9">
-        <v>-650143.0</v>
+        <v>-644870.0</v>
       </c>
       <c r="W9">
         <v>-451061.0</v>
       </c>
       <c r="X9">
         <v>-451061.0</v>
       </c>
       <c r="Y9">
         <v>-451061.0</v>
       </c>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9">
         <v>4229.0</v>
       </c>
       <c r="AH9">
         <v>50000.0</v>
       </c>
       <c r="AI9">
         <v>-2503.0</v>
@@ -17331,51 +17353,51 @@
         <v>-2847.0</v>
       </c>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
     </row>
     <row r="10" spans="1:58">
       <c r="A10" t="s">
         <v>160</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10">
         <v>1630000.0</v>
       </c>
       <c r="M10">
-        <v>-34000.0</v>
+        <v>-25666.0</v>
       </c>
       <c r="N10">
         <v>-8275000.0</v>
       </c>
       <c r="O10">
         <v>-4501000.0</v>
       </c>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
@@ -17638,84 +17660,84 @@
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
     </row>
     <row r="14" spans="1:58">
       <c r="A14" t="s">
         <v>164</v>
       </c>
       <c r="B14">
-        <v>38579106.0</v>
+        <v>39121000.0</v>
       </c>
       <c r="C14">
         <v>40428000.0</v>
       </c>
       <c r="D14">
         <v>28466814.0</v>
       </c>
       <c r="E14">
         <v>20110000.0</v>
       </c>
       <c r="F14">
         <v>15508000.0</v>
       </c>
       <c r="G14">
         <v>14948000.0</v>
       </c>
       <c r="H14">
         <v>10881000.0</v>
       </c>
       <c r="I14">
         <v>15777503.0</v>
       </c>
       <c r="J14">
-        <v>15891846.0</v>
+        <v>11784000.0</v>
       </c>
       <c r="K14">
-        <v>8354584.0</v>
+        <v>5894770.0</v>
       </c>
       <c r="L14">
         <v>4529000.0</v>
       </c>
       <c r="M14">
-        <v>9669000.0</v>
+        <v>7298999.0</v>
       </c>
       <c r="N14">
         <v>11036000.0</v>
       </c>
       <c r="O14">
         <v>29004000.0</v>
       </c>
       <c r="P14">
         <v>25683000.0</v>
       </c>
       <c r="Q14">
         <v>21247000.0</v>
       </c>
       <c r="R14">
         <v>18594000.0</v>
       </c>
       <c r="S14">
         <v>9315382.0</v>
       </c>
       <c r="T14">
         <v>5192268.0</v>
       </c>
       <c r="U14">
         <v>2977580.0</v>
       </c>
@@ -17846,84 +17868,84 @@
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
     </row>
     <row r="16" spans="1:58">
       <c r="A16" t="s">
         <v>166</v>
       </c>
       <c r="B16">
-        <v>161154267.0</v>
+        <v>160626000.0</v>
       </c>
       <c r="C16">
         <v>48614000.0</v>
       </c>
       <c r="D16">
         <v>39628742.0</v>
       </c>
       <c r="E16">
         <v>222352000.0</v>
       </c>
       <c r="F16">
         <v>108974000.0</v>
       </c>
       <c r="G16">
-        <v>85635000.0</v>
+        <v>85553713.0</v>
       </c>
       <c r="H16">
         <v>72911000.0</v>
       </c>
       <c r="I16">
         <v>240962329.0</v>
       </c>
       <c r="J16">
         <v>16474465.0</v>
       </c>
       <c r="K16">
-        <v>40819900.0</v>
+        <v>30734352.0</v>
       </c>
       <c r="L16">
         <v>12744000.0</v>
       </c>
       <c r="M16">
-        <v>26687000.0</v>
+        <v>20145660.0</v>
       </c>
       <c r="N16">
         <v>15904000.0</v>
       </c>
       <c r="O16">
         <v>30515000.0</v>
       </c>
       <c r="P16">
         <v>33021000.0</v>
       </c>
       <c r="Q16">
         <v>60132000.0</v>
       </c>
       <c r="R16">
         <v>78524000.0</v>
       </c>
       <c r="S16">
         <v>140126642.0</v>
       </c>
       <c r="T16">
         <v>223225032.0</v>
       </c>
       <c r="U16">
         <v>92680000.0</v>
       </c>
@@ -18084,84 +18106,84 @@
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
     </row>
     <row r="18" spans="1:58">
       <c r="A18" t="s">
         <v>168</v>
       </c>
       <c r="B18">
-        <v>-62954717.0</v>
+        <v>-125156000.0</v>
       </c>
       <c r="C18">
         <v>-243757000.0</v>
       </c>
       <c r="D18">
         <v>-351321721.0</v>
       </c>
       <c r="E18">
         <v>-94150000.0</v>
       </c>
       <c r="F18">
         <v>-98081000.0</v>
       </c>
       <c r="G18">
         <v>-208163000.0</v>
       </c>
       <c r="H18">
         <v>-65246000.0</v>
       </c>
       <c r="I18">
         <v>-27445823.0</v>
       </c>
       <c r="J18">
         <v>-53691621.0</v>
       </c>
       <c r="K18">
-        <v>8389581.0</v>
+        <v>6316731.0</v>
       </c>
       <c r="L18">
         <v>1998000.0</v>
       </c>
       <c r="M18">
-        <v>-4711000.0</v>
+        <v>-3556271.0</v>
       </c>
       <c r="N18">
         <v>-9345000.0</v>
       </c>
       <c r="O18">
         <v>43373000.0</v>
       </c>
       <c r="P18">
         <v>-62954000.0</v>
       </c>
       <c r="Q18">
         <v>-83473000.0</v>
       </c>
       <c r="R18">
         <v>-74681000.0</v>
       </c>
       <c r="S18">
         <v>-79961220.0</v>
       </c>
       <c r="T18">
         <v>-45144632.0</v>
       </c>
       <c r="U18">
         <v>-27939677.0</v>
       </c>
@@ -18560,84 +18582,84 @@
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
     </row>
     <row r="22" spans="1:58">
       <c r="A22" t="s">
         <v>134</v>
       </c>
       <c r="B22">
-        <v>-216803710.0</v>
+        <v>-253135000.0</v>
       </c>
       <c r="C22">
         <v>-301774000.0</v>
       </c>
       <c r="D22">
         <v>50611671.0</v>
       </c>
       <c r="E22">
         <v>137483000.0</v>
       </c>
       <c r="F22">
         <v>-134319000.0</v>
       </c>
       <c r="G22">
         <v>151984000.0</v>
       </c>
       <c r="H22">
-        <v>874944.0</v>
+        <v>644719.0</v>
       </c>
       <c r="I22">
-        <v>-95953930.0</v>
+        <v>-70128000.0</v>
       </c>
       <c r="J22">
-        <v>348614566.0</v>
+        <v>250707000.0</v>
       </c>
       <c r="K22">
-        <v>14412816.0</v>
+        <v>-1682652.0</v>
       </c>
       <c r="L22">
         <v>-4374000.0</v>
       </c>
       <c r="M22">
-        <v>-16713000.0</v>
+        <v>-12616420.0</v>
       </c>
       <c r="N22">
         <v>108503000.0</v>
       </c>
       <c r="O22">
         <v>-186668000.0</v>
       </c>
       <c r="P22">
         <v>-23786000.0</v>
       </c>
       <c r="Q22">
         <v>-88067000.0</v>
       </c>
       <c r="R22">
         <v>55708000.0</v>
       </c>
       <c r="S22">
         <v>-111178488.0</v>
       </c>
       <c r="T22">
         <v>23374054.0</v>
       </c>
       <c r="U22">
         <v>-20430017.0</v>
       </c>
@@ -18730,220 +18752,220 @@
       </c>
       <c r="AY22">
         <v>-15173.0</v>
       </c>
       <c r="AZ22">
         <v>-114946.0</v>
       </c>
       <c r="BA22">
         <v>-27071.0</v>
       </c>
       <c r="BB22">
         <v>-26097.0</v>
       </c>
       <c r="BC22">
         <v>-115705.0</v>
       </c>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
     </row>
     <row r="23" spans="1:58">
       <c r="A23" t="s">
         <v>172</v>
       </c>
       <c r="B23">
-        <v>-9822037.0</v>
+        <v>-9960000.0</v>
       </c>
       <c r="C23">
         <v>-38000.0</v>
       </c>
       <c r="D23">
         <v>8705943.0</v>
       </c>
       <c r="E23">
         <v>810000.0</v>
       </c>
       <c r="F23">
         <v>3500000.0</v>
       </c>
       <c r="G23">
         <v>1392000.0</v>
       </c>
       <c r="H23">
         <v>-367000.0</v>
       </c>
       <c r="I23">
-        <v>-13885.0</v>
+        <v>-363066.0</v>
       </c>
       <c r="J23">
-        <v>-40457.0</v>
+        <v>-30000.0</v>
       </c>
       <c r="K23">
-        <v>99471213.0</v>
+        <v>8730948.0</v>
       </c>
       <c r="L23">
-        <v>15257000.0</v>
+        <v>2320727.76</v>
       </c>
       <c r="M23">
-        <v>18251000.0</v>
+        <v>2247899.0</v>
       </c>
       <c r="N23">
-        <v>-967000.0</v>
+        <v>4231350.0</v>
       </c>
       <c r="O23">
-        <v>1758000.0</v>
+        <v>-37823691.0</v>
       </c>
       <c r="P23">
-        <v>-2331000.0</v>
+        <v>-5883187.0</v>
       </c>
       <c r="Q23">
-        <v>-2354000.0</v>
+        <v>-383891.0</v>
       </c>
       <c r="R23">
-        <v>-1148000.0</v>
+        <v>-30817000.0</v>
       </c>
       <c r="S23">
-        <v>52306971.0</v>
+        <v>-3807459.0</v>
       </c>
       <c r="T23">
-        <v>12693043.0</v>
+        <v>4126344.0</v>
       </c>
       <c r="U23">
-        <v>15680062.0</v>
+        <v>-2254731.0</v>
       </c>
       <c r="V23">
-        <v>24713938.0</v>
+        <v>567201.0</v>
       </c>
       <c r="W23">
-        <v>842706.0</v>
+        <v>-155520.0</v>
       </c>
       <c r="X23">
-        <v>900.0</v>
+        <v>-305928.0</v>
       </c>
       <c r="Y23">
         <v>7719620.0</v>
       </c>
       <c r="Z23">
-        <v>6615500.0</v>
+        <v>-8338.0</v>
       </c>
       <c r="AA23">
-        <v>19956000.0</v>
+        <v>11803.0</v>
       </c>
       <c r="AB23">
         <v>-4842940.0</v>
       </c>
       <c r="AC23">
         <v>-663090.0</v>
       </c>
       <c r="AD23">
         <v>-55745.0</v>
       </c>
       <c r="AE23">
-        <v>47676.0</v>
+        <v>45294.0</v>
       </c>
       <c r="AF23">
-        <v>22355937.0</v>
+        <v>720365.0</v>
       </c>
       <c r="AG23">
-        <v>1071000.0</v>
+        <v>1143471.0</v>
       </c>
       <c r="AH23">
-        <v>54850426.0</v>
+        <v>-19286.0</v>
       </c>
       <c r="AI23"/>
       <c r="AJ23"/>
       <c r="AK23"/>
       <c r="AL23"/>
       <c r="AM23"/>
       <c r="AN23"/>
       <c r="AO23"/>
       <c r="AP23"/>
       <c r="AQ23"/>
       <c r="AR23"/>
       <c r="AS23"/>
       <c r="AT23"/>
       <c r="AU23"/>
       <c r="AV23">
         <v>-25000.0</v>
       </c>
       <c r="AW23"/>
       <c r="AX23"/>
       <c r="AY23"/>
       <c r="AZ23"/>
       <c r="BA23"/>
       <c r="BB23"/>
       <c r="BC23">
         <v>266611.0</v>
       </c>
       <c r="BD23">
         <v>-54400.0</v>
       </c>
       <c r="BE23">
-        <v>-29495.0</v>
+        <v>162005.0</v>
       </c>
       <c r="BF23"/>
     </row>
     <row r="24" spans="1:58">
       <c r="A24" t="s">
         <v>173</v>
       </c>
       <c r="B24">
-        <v>-16605751.0</v>
+        <v>-61317000.0</v>
       </c>
       <c r="C24">
         <v>-279405000.0</v>
       </c>
       <c r="D24">
         <v>-312052976.0</v>
       </c>
       <c r="E24">
         <v>2119000.0</v>
       </c>
       <c r="F24">
         <v>5100000.0</v>
       </c>
       <c r="G24">
-        <v>1914912.0</v>
+        <v>-3826704.0</v>
       </c>
       <c r="H24">
-        <v>-35391000.0</v>
+        <v>-197837.0</v>
       </c>
       <c r="I24">
-        <v>10509.0</v>
+        <v>-4406132.0</v>
       </c>
       <c r="J24">
-        <v>1418722.0</v>
+        <v>-6712262.0</v>
       </c>
       <c r="K24">
-        <v>8198000.0</v>
+        <v>4460099.0</v>
       </c>
       <c r="L24">
         <v>-9171000.0</v>
       </c>
       <c r="M24">
-        <v>-14943000.0</v>
+        <v>-11280270.0</v>
       </c>
       <c r="N24">
         <v>-144000.0</v>
       </c>
       <c r="O24">
         <v>-78841000.0</v>
       </c>
       <c r="P24">
         <v>31136000.0</v>
       </c>
       <c r="Q24">
         <v>27303000.0</v>
       </c>
       <c r="R24">
         <v>19669000.0</v>
       </c>
       <c r="S24">
         <v>-48731171.0</v>
       </c>
       <c r="T24">
         <v>-38375415.0</v>
       </c>
       <c r="U24">
         <v>-40974653.0</v>
       </c>
@@ -18990,135 +19012,135 @@
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24">
         <v>-25000.0</v>
       </c>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
     </row>
     <row r="25" spans="1:58">
       <c r="A25" t="s">
         <v>174</v>
       </c>
       <c r="B25">
-        <v>181523270.0</v>
+        <v>166485000.0</v>
       </c>
       <c r="C25">
         <v>275817000.0</v>
       </c>
       <c r="D25">
         <v>-106985305.0</v>
       </c>
       <c r="E25">
         <v>-225823000.0</v>
       </c>
       <c r="F25">
         <v>108938000.0</v>
       </c>
       <c r="G25">
-        <v>-306752000.0</v>
+        <v>-306995792.0</v>
       </c>
       <c r="H25">
-        <v>-15598000.0</v>
+        <v>-14844719.0</v>
       </c>
       <c r="I25">
-        <v>92287872.0</v>
+        <v>28755853.0</v>
       </c>
       <c r="J25">
-        <v>-341823040.0</v>
+        <v>-281689470.0</v>
       </c>
       <c r="K25">
-        <v>-1087168.0</v>
+        <v>-882366.0</v>
       </c>
       <c r="L25">
         <v>-807000.0</v>
       </c>
       <c r="M25">
-        <v>1107000.0</v>
+        <v>835658.0</v>
       </c>
       <c r="N25">
         <v>-138140000.0</v>
       </c>
       <c r="O25">
         <v>132884000.0</v>
       </c>
       <c r="P25">
         <v>-28982000.0</v>
       </c>
       <c r="Q25">
         <v>23998000.0</v>
       </c>
       <c r="R25">
         <v>-101428000.0</v>
       </c>
       <c r="S25">
         <v>60008883.0</v>
       </c>
       <c r="T25">
-        <v>-47342868.0</v>
+        <v>-46630022.0</v>
       </c>
       <c r="U25">
-        <v>-9014706.0</v>
+        <v>-8945299.0</v>
       </c>
       <c r="V25">
-        <v>-52134294.0</v>
+        <v>-52545556.0</v>
       </c>
       <c r="W25">
         <v>1488050.0</v>
       </c>
       <c r="X25">
-        <v>-3471112.0</v>
+        <v>-3508199.0</v>
       </c>
       <c r="Y25">
         <v>-8810073.0</v>
       </c>
       <c r="Z25">
-        <v>-237055.0</v>
+        <v>-301208.0</v>
       </c>
       <c r="AA25">
         <v>20121913.0</v>
       </c>
       <c r="AB25">
         <v>14352149.0</v>
       </c>
       <c r="AC25">
         <v>-34585883.0</v>
       </c>
       <c r="AD25">
-        <v>-5052892.0</v>
+        <v>-5089811.0</v>
       </c>
       <c r="AE25">
         <v>14683924.0</v>
       </c>
       <c r="AF25">
         <v>-17265979.0</v>
       </c>
       <c r="AG25">
         <v>-6022899.0</v>
       </c>
       <c r="AH25">
         <v>-5764238.0</v>
       </c>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25">
         <v>25000.0</v>
@@ -19210,56 +19232,58 @@
       </c>
       <c r="C27">
         <v>40051000.0</v>
       </c>
       <c r="D27">
         <v>6317958.0</v>
       </c>
       <c r="E27">
         <v>7640000.0</v>
       </c>
       <c r="F27">
         <v>3793000.0</v>
       </c>
       <c r="G27">
         <v>4342000.0</v>
       </c>
       <c r="H27">
         <v>4957000.0</v>
       </c>
       <c r="I27">
         <v>7010000.0</v>
       </c>
       <c r="J27">
         <v>4474000.0</v>
       </c>
-      <c r="K27"/>
+      <c r="K27">
+        <v>415965.0</v>
+      </c>
       <c r="L27">
         <v>303000.0</v>
       </c>
       <c r="M27">
-        <v>2477000.0</v>
+        <v>1869854.0</v>
       </c>
       <c r="N27">
         <v>3035000.0</v>
       </c>
       <c r="O27">
         <v>1742000.0</v>
       </c>
       <c r="P27">
         <v>1895000.0</v>
       </c>
       <c r="Q27">
         <v>1977000.0</v>
       </c>
       <c r="R27">
         <v>1299000.0</v>
       </c>
       <c r="S27">
         <v>2549994.0</v>
       </c>
       <c r="T27">
         <v>2801365.0</v>
       </c>
       <c r="U27">
         <v>1767546.0</v>
       </c>
@@ -19310,216 +19334,216 @@
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
     </row>
     <row r="28" spans="1:58">
       <c r="A28" t="s">
         <v>177</v>
       </c>
       <c r="B28">
-        <v>188351361.0</v>
+        <v>190997000.0</v>
       </c>
       <c r="C28">
         <v>368511000.0</v>
       </c>
       <c r="D28">
         <v>166850917.0</v>
       </c>
       <c r="E28">
         <v>205245000.0</v>
       </c>
       <c r="F28">
         <v>115519000.0</v>
       </c>
       <c r="G28">
         <v>162334000.0</v>
       </c>
       <c r="H28">
         <v>-3250000.0</v>
       </c>
       <c r="I28">
-        <v>227428978.0</v>
+        <v>167509000.0</v>
       </c>
       <c r="J28">
-        <v>-19752874.0</v>
+        <v>-14647000.0</v>
       </c>
       <c r="K28">
-        <v>-67549641.0</v>
+        <v>-49995317.0</v>
       </c>
       <c r="L28">
         <v>-15087000.0</v>
       </c>
       <c r="M28">
-        <v>14372000.0</v>
+        <v>-10393000.0</v>
       </c>
       <c r="N28">
         <v>-4763000.0</v>
       </c>
       <c r="O28">
-        <v>35923000.0</v>
+        <v>7766000.0</v>
       </c>
       <c r="P28">
-        <v>2525000.0</v>
+        <v>1761000.0</v>
       </c>
       <c r="Q28">
-        <v>36591000.0</v>
+        <v>28384000.0</v>
       </c>
       <c r="R28">
         <v>24787000.0</v>
       </c>
       <c r="S28">
-        <v>48815567.0</v>
+        <v>49311611.0</v>
       </c>
       <c r="T28">
         <v>214716140.0</v>
       </c>
       <c r="U28">
         <v>121103657.0</v>
       </c>
       <c r="V28">
         <v>71205343.0</v>
       </c>
       <c r="W28">
         <v>614961.0</v>
       </c>
       <c r="X28">
         <v>-7856.0</v>
       </c>
       <c r="Y28">
         <v>7710910.0</v>
       </c>
       <c r="Z28">
         <v>-15487.0</v>
       </c>
       <c r="AA28">
         <v>-1080398.0</v>
       </c>
       <c r="AB28">
         <v>-3643496.0</v>
       </c>
       <c r="AC28">
         <v>-663090.0</v>
       </c>
       <c r="AD28"/>
       <c r="AE28">
         <v>47676.0</v>
       </c>
       <c r="AF28">
-        <v>21274937.0</v>
+        <v>20390694.0</v>
       </c>
       <c r="AG28">
         <v>1071000.0</v>
       </c>
       <c r="AH28">
         <v>54850426.0</v>
       </c>
       <c r="AI28"/>
       <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
       <c r="AM28"/>
       <c r="AN28"/>
       <c r="AO28"/>
       <c r="AP28"/>
       <c r="AQ28"/>
       <c r="AR28"/>
       <c r="AS28"/>
       <c r="AT28"/>
       <c r="AU28"/>
       <c r="AV28"/>
       <c r="AW28"/>
       <c r="AX28"/>
       <c r="AY28"/>
       <c r="AZ28"/>
       <c r="BA28"/>
       <c r="BB28"/>
       <c r="BC28">
         <v>266611.0</v>
       </c>
       <c r="BD28">
         <v>-54400.0</v>
       </c>
       <c r="BE28">
         <v>162005.0</v>
       </c>
       <c r="BF28"/>
     </row>
     <row r="29" spans="1:58">
       <c r="A29" t="s">
         <v>178</v>
       </c>
       <c r="B29">
-        <v>-26844928.0</v>
+        <v>-27222000.0</v>
       </c>
       <c r="C29">
         <v>-57360000.0</v>
       </c>
       <c r="D29">
         <v>769994.0</v>
       </c>
       <c r="E29">
         <v>-48787000.0</v>
       </c>
       <c r="F29">
         <v>-33849000.0</v>
       </c>
       <c r="G29">
         <v>-21640000.0</v>
       </c>
       <c r="H29">
         <v>-4202000.0</v>
       </c>
       <c r="I29">
-        <v>-22476048.0</v>
+        <v>-16350000.0</v>
       </c>
       <c r="J29">
-        <v>-35526044.0</v>
+        <v>-26343000.0</v>
       </c>
       <c r="K29">
-        <v>4802792.0</v>
+        <v>3888354.0</v>
       </c>
       <c r="L29">
         <v>2195000.0</v>
       </c>
       <c r="M29">
-        <v>-1324000.0</v>
+        <v>-999469.0</v>
       </c>
       <c r="N29">
         <v>-9260000.0</v>
       </c>
       <c r="O29">
         <v>-22306000.0</v>
       </c>
       <c r="P29">
         <v>-26964000.0</v>
       </c>
       <c r="Q29">
         <v>-27476000.0</v>
       </c>
       <c r="R29">
         <v>-28288000.0</v>
       </c>
       <c r="S29">
         <v>-27605162.0</v>
       </c>
       <c r="T29">
         <v>-21317336.0</v>
       </c>
       <c r="U29">
         <v>-17934942.0</v>
       </c>
@@ -19612,84 +19636,84 @@
       </c>
       <c r="AY29">
         <v>-19369.0</v>
       </c>
       <c r="AZ29">
         <v>-16661.0</v>
       </c>
       <c r="BA29">
         <v>-13475.0</v>
       </c>
       <c r="BB29">
         <v>-25126.0</v>
       </c>
       <c r="BC29">
         <v>-37047.0</v>
       </c>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
     </row>
     <row r="30" spans="1:58">
       <c r="A30" t="s">
         <v>179</v>
       </c>
       <c r="B30">
-        <v>-50463179.0</v>
+        <v>-51172000.0</v>
       </c>
       <c r="C30">
         <v>-302367000.0</v>
       </c>
       <c r="D30">
         <v>-350357727.0</v>
       </c>
       <c r="E30">
         <v>-43244000.0</v>
       </c>
       <c r="F30">
         <v>-58236000.0</v>
       </c>
       <c r="G30">
-        <v>-183692000.0</v>
+        <v>-127769000.0</v>
       </c>
       <c r="H30">
         <v>-95695000.0</v>
       </c>
       <c r="I30">
-        <v>16083641.0</v>
+        <v>11667000.0</v>
       </c>
       <c r="J30">
-        <v>31455983.0</v>
+        <v>23325000.0</v>
       </c>
       <c r="K30">
-        <v>99471213.0</v>
+        <v>73182048.0</v>
       </c>
       <c r="L30">
         <v>15257000.0</v>
       </c>
       <c r="M30">
-        <v>-2270000.0</v>
+        <v>-1713592.0</v>
       </c>
       <c r="N30">
         <v>-554000.0</v>
       </c>
       <c r="O30">
         <v>-13162000.0</v>
       </c>
       <c r="P30">
         <v>-4854000.0</v>
       </c>
       <c r="Q30">
         <v>-28694000.0</v>
       </c>
       <c r="R30">
         <v>-56898000.0</v>
       </c>
       <c r="S30">
         <v>-101087229.0</v>
       </c>
       <c r="T30">
         <v>-62202711.0</v>
       </c>
       <c r="U30">
         <v>-50979388.0</v>
       </c>