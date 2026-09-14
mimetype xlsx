--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="181">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -256,50 +256,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3160,361 +3163,367 @@
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BG62"/>
+  <dimension ref="A1:BH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:59">
+    <row r="1" spans="1:60">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>78</v>
       </c>
       <c r="C1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="E1" t="s">
         <v>80</v>
       </c>
       <c r="F1" t="s">
         <v>81</v>
       </c>
       <c r="G1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="I1" t="s">
         <v>83</v>
       </c>
       <c r="J1" t="s">
         <v>84</v>
       </c>
       <c r="K1" t="s">
+        <v>85</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="M1" t="s">
         <v>86</v>
       </c>
       <c r="N1" t="s">
         <v>87</v>
       </c>
       <c r="O1" t="s">
+        <v>88</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Q1" t="s">
         <v>89</v>
       </c>
       <c r="R1" t="s">
         <v>90</v>
       </c>
       <c r="S1" t="s">
+        <v>91</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="U1" t="s">
         <v>92</v>
       </c>
       <c r="V1" t="s">
         <v>93</v>
       </c>
       <c r="W1" t="s">
+        <v>94</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="Y1" t="s">
         <v>95</v>
       </c>
       <c r="Z1" t="s">
         <v>96</v>
       </c>
       <c r="AA1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AC1" t="s">
         <v>98</v>
       </c>
       <c r="AD1" t="s">
         <v>99</v>
       </c>
       <c r="AE1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AG1" t="s">
         <v>101</v>
       </c>
       <c r="AH1" t="s">
         <v>102</v>
       </c>
       <c r="AI1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AK1" t="s">
         <v>104</v>
       </c>
       <c r="AL1" t="s">
         <v>105</v>
       </c>
       <c r="AM1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AO1" t="s">
         <v>107</v>
       </c>
       <c r="AP1" t="s">
         <v>108</v>
       </c>
       <c r="AQ1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AS1" t="s">
         <v>110</v>
       </c>
       <c r="AT1" t="s">
         <v>111</v>
       </c>
       <c r="AU1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AW1" t="s">
         <v>113</v>
       </c>
       <c r="AX1" t="s">
         <v>114</v>
       </c>
       <c r="AY1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="BA1" t="s">
         <v>116</v>
       </c>
       <c r="BB1" t="s">
         <v>117</v>
       </c>
       <c r="BC1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BE1" t="s">
         <v>119</v>
       </c>
       <c r="BF1" t="s">
         <v>120</v>
       </c>
       <c r="BG1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="2" spans="1:59">
+    <row r="2" spans="1:60">
       <c r="A2" t="s">
         <v>17</v>
       </c>
       <c r="B2">
+        <v>69711000.0</v>
+      </c>
+      <c r="C2">
         <v>43927000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>15756000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>86271291.0</v>
       </c>
-      <c r="E2"/>
       <c r="F2"/>
-      <c r="G2">
+      <c r="G2"/>
+      <c r="H2">
         <v>11290000.0</v>
       </c>
-      <c r="H2"/>
-      <c r="I2">
+      <c r="I2"/>
+      <c r="J2">
         <v>56466331.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>31872000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>14924155.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>4311000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>16819629.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>22191000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>5959000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>12344000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>12180000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>8637000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>7067443.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>9596958.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>6882101.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>6039245.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1462000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>3575187.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2063535.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2079410.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>563868.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2074471.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>8683931.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>12070014.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>16869179.0</v>
       </c>
-      <c r="AF2"/>
       <c r="AG2"/>
-      <c r="AH2">
+      <c r="AH2"/>
+      <c r="AI2">
         <v>12743697.0</v>
       </c>
-      <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
       <c r="AQ2"/>
       <c r="AR2"/>
       <c r="AS2"/>
       <c r="AT2"/>
       <c r="AU2"/>
       <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2"/>
       <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
-    </row>
-    <row r="3" spans="1:59">
+      <c r="BH2"/>
+    </row>
+    <row r="3" spans="1:60">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3532,52 +3541,53 @@
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
-    </row>
-    <row r="4" spans="1:59">
+      <c r="BH3"/>
+    </row>
+    <row r="4" spans="1:60">
       <c r="A4" t="s">
         <v>19</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3595,152 +3605,153 @@
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
-    </row>
-    <row r="5" spans="1:59">
+      <c r="BH4"/>
+    </row>
+    <row r="5" spans="1:60">
       <c r="A5" t="s">
         <v>20</v>
       </c>
       <c r="B5">
+        <v>-32381000.0</v>
+      </c>
+      <c r="C5">
         <v>-19680000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-10432000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-20962000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-4529000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-44365000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-45553000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>312000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-7611000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-348000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>10683604.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>79000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>16958528.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>8102000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>2122000.0</v>
       </c>
-      <c r="P5"/>
       <c r="Q5"/>
-      <c r="R5">
+      <c r="R5"/>
+      <c r="S5">
         <v>98591000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>103540357.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>92356004.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>48215439.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>112507105.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>45680940.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-97632657.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-94098224.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-85311307.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>1367901.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>6074742.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>5404606.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>1370467.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>4061740.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>2379283.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>1265551.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>125416.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>97300.0</v>
       </c>
       <c r="AJ5">
         <v>97300.0</v>
       </c>
       <c r="AK5">
         <v>97300.0</v>
       </c>
       <c r="AL5">
         <v>97300.0</v>
       </c>
       <c r="AM5">
         <v>97300.0</v>
       </c>
       <c r="AN5">
         <v>97300.0</v>
       </c>
       <c r="AO5">
         <v>97300.0</v>
       </c>
       <c r="AP5">
         <v>97300.0</v>
       </c>
       <c r="AQ5">
         <v>97300.0</v>
       </c>
@@ -3758,56 +3769,59 @@
       </c>
       <c r="AV5">
         <v>97300.0</v>
       </c>
       <c r="AW5">
         <v>97300.0</v>
       </c>
       <c r="AX5">
         <v>97300.0</v>
       </c>
       <c r="AY5">
         <v>97300.0</v>
       </c>
       <c r="AZ5">
         <v>97300.0</v>
       </c>
       <c r="BA5">
         <v>97300.0</v>
       </c>
       <c r="BB5">
         <v>97300.0</v>
       </c>
       <c r="BC5">
         <v>97300.0</v>
       </c>
-      <c r="BD5"/>
+      <c r="BD5">
+        <v>97300.0</v>
+      </c>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
-    </row>
-    <row r="6" spans="1:59">
+      <c r="BH5"/>
+    </row>
+    <row r="6" spans="1:60">
       <c r="A6" t="s">
         <v>21</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -3825,260 +3839,267 @@
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
-    </row>
-    <row r="7" spans="1:59">
+      <c r="BH6"/>
+    </row>
+    <row r="7" spans="1:60">
       <c r="A7" t="s">
         <v>22</v>
       </c>
       <c r="B7">
+        <v>30402000.0</v>
+      </c>
+      <c r="C7">
         <v>18161000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>19170000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>43178000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>45886000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>45504000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>45064000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>46673000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>40002000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>41047000.0</v>
       </c>
-      <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7">
         <v>1242000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>25023000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>1430000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>21298000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>21218000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>19979000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>9949000.0</v>
       </c>
-      <c r="S7"/>
-      <c r="T7">
+      <c r="T7"/>
+      <c r="U7">
         <v>709203.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>302211.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>297519.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>292942.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>328311.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>327240.0</v>
       </c>
-      <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
-    </row>
-    <row r="8" spans="1:59">
+      <c r="BH7"/>
+    </row>
+    <row r="8" spans="1:60">
       <c r="A8" t="s">
         <v>23</v>
       </c>
       <c r="B8">
+        <v>1232000.0</v>
+      </c>
+      <c r="C8">
         <v>1125000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>1101000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>1063000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>1044000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>1042000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>995000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>935000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>909000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>894000.0</v>
       </c>
-      <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>98503000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>773587000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>98503000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>767641000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>725648000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>714461000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>670019000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>636597470.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>560396059.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>349405793.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
-    </row>
-    <row r="9" spans="1:59">
+      <c r="BH8"/>
+    </row>
+    <row r="9" spans="1:60">
       <c r="A9" t="s">
         <v>24</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -4096,227 +4117,231 @@
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
-    </row>
-    <row r="10" spans="1:59">
+      <c r="BH9"/>
+    </row>
+    <row r="10" spans="1:60">
       <c r="A10" t="s">
         <v>25</v>
       </c>
       <c r="B10">
+        <v>7020726000.0</v>
+      </c>
+      <c r="C10">
         <v>160016000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>44914000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>33493000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>216251000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>108382000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>85044000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>72282000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>175476000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>11546000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>30734352.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>12744000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>20145660.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>15904000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>30515000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>33021000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>60132000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>78524000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>140126642.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>223225032.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>92680919.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>39839612.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>6718000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>2259951.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>8677242.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1026200.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>2946017.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>3182972.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>6045470.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>3133006.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>3556560.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>7400309.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>9824882.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>23664330.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>259519.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>280578.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>286252.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>292961.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>301815.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>325309.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>328844.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>338876.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>369173.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>375190.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>396287.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>410673.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>430355.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>507649.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>539917.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>549967.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>562271.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>581640.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>598301.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>611776.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>636902.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>407338.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>461738.0</v>
       </c>
-      <c r="BF10"/>
       <c r="BG10"/>
-    </row>
-    <row r="11" spans="1:59">
+      <c r="BH10"/>
+    </row>
+    <row r="11" spans="1:60">
       <c r="A11" t="s">
         <v>26</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4334,331 +4359,335 @@
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
-    </row>
-    <row r="12" spans="1:59">
+      <c r="BH11"/>
+    </row>
+    <row r="12" spans="1:60">
       <c r="A12" t="s">
         <v>27</v>
       </c>
       <c r="B12">
+        <v>7020726000.0</v>
+      </c>
+      <c r="C12">
         <v>160016000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>44914000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>33493000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>216251000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>108382000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>85044000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>72282000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>175476000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>11546000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>47364112.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>13997000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>20145660.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>15904000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>30515000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>33021000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>60132000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>78524000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>140126642.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>223225032.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>92680919.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>39839612.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>9736000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2259951.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>8677242.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1026200.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>2946017.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>3182972.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>6045470.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>3133006.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>3556560.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>7400309.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>9824882.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>23664330.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>259519.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>280578.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>286252.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>292961.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>301815.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>325309.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>328844.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>338876.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>369173.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>375190.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>396287.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>410673.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>430355.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>507649.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>539917.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>549967.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>562271.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>581640.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>598301.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>611776.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>636902.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>407338.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>461738.0</v>
       </c>
-      <c r="BF12"/>
       <c r="BG12"/>
-    </row>
-    <row r="13" spans="1:59">
+      <c r="BH12"/>
+    </row>
+    <row r="13" spans="1:60">
       <c r="A13" t="s">
         <v>28</v>
       </c>
       <c r="B13">
+        <v>1232000.0</v>
+      </c>
+      <c r="C13">
         <v>1125000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1101000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1063000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1044000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1042000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>995000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>935000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>909000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>894000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>882605.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>773880000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>583970511.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>772002000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>767641000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>725648000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>714461000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>670019000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>636597470.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>560396059.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>349405793.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>258702083.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>178231290.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>177158850.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>177157949.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>170676997.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>170622599.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>169370073.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>169232466.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>168789700.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>162733360.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>163672258.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>154661551.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>153148442.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>658049.0</v>
       </c>
       <c r="AJ13">
         <v>658049.0</v>
       </c>
       <c r="AK13">
         <v>658049.0</v>
       </c>
       <c r="AL13">
         <v>658049.0</v>
       </c>
       <c r="AM13">
         <v>658049.0</v>
       </c>
       <c r="AN13">
         <v>658049.0</v>
       </c>
       <c r="AO13">
         <v>658049.0</v>
       </c>
       <c r="AP13">
         <v>658049.0</v>
       </c>
       <c r="AQ13">
         <v>658049.0</v>
       </c>
@@ -4676,162 +4705,165 @@
       </c>
       <c r="AV13">
         <v>658049.0</v>
       </c>
       <c r="AW13">
         <v>658049.0</v>
       </c>
       <c r="AX13">
         <v>658049.0</v>
       </c>
       <c r="AY13">
         <v>658049.0</v>
       </c>
       <c r="AZ13">
         <v>658049.0</v>
       </c>
       <c r="BA13">
         <v>658049.0</v>
       </c>
       <c r="BB13">
         <v>658049.0</v>
       </c>
       <c r="BC13">
         <v>658049.0</v>
       </c>
-      <c r="BD13"/>
-      <c r="BE13">
+      <c r="BD13">
+        <v>658049.0</v>
+      </c>
+      <c r="BE13"/>
+      <c r="BF13">
         <v>500000.0</v>
       </c>
-      <c r="BF13"/>
       <c r="BG13"/>
-    </row>
-    <row r="14" spans="1:59">
+      <c r="BH13"/>
+    </row>
+    <row r="14" spans="1:60">
       <c r="A14" t="s">
         <v>29</v>
       </c>
       <c r="B14">
+        <v>118483238.0</v>
+      </c>
+      <c r="C14">
         <v>111064728.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>105328890.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>121761796.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>119018761.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>102854747.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>101047739.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>96407378.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>90192842.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>93696683.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>49805421.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>43197355.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>43193201.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>42337489.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>41481777.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>38906019.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>35602695.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>35633691.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>33918012.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>29298350.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>25856953.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>25407894.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>19858741.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>19409780.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>18305579.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>18094000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>18108101.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>15604922.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>15834229.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>14795864.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>17045572.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>16670599.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>16476000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>14889802.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11368.0</v>
       </c>
       <c r="AJ14">
         <v>11368.0</v>
       </c>
       <c r="AK14">
         <v>11368.0</v>
       </c>
       <c r="AL14">
         <v>11368.0</v>
       </c>
       <c r="AM14">
         <v>11368.0</v>
       </c>
       <c r="AN14">
         <v>11368.0</v>
       </c>
       <c r="AO14">
         <v>11368.0</v>
       </c>
       <c r="AP14">
         <v>11368.0</v>
       </c>
       <c r="AQ14">
         <v>11368.0</v>
       </c>
@@ -4841,138 +4873,139 @@
       <c r="AS14">
         <v>11368.0</v>
       </c>
       <c r="AT14">
         <v>11368.0</v>
       </c>
       <c r="AU14">
         <v>11368.0</v>
       </c>
       <c r="AV14">
         <v>11368.0</v>
       </c>
       <c r="AW14">
         <v>11368.0</v>
       </c>
       <c r="AX14">
         <v>11368.0</v>
       </c>
       <c r="AY14">
         <v>11368.0</v>
       </c>
       <c r="AZ14">
         <v>11368.0</v>
       </c>
       <c r="BA14">
-        <v>49262.0</v>
+        <v>11368.0</v>
       </c>
       <c r="BB14">
         <v>49262.0</v>
       </c>
       <c r="BC14">
+        <v>49262.0</v>
+      </c>
+      <c r="BD14">
         <v>49015.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49262.2</v>
       </c>
       <c r="BE14">
         <v>49262.2</v>
       </c>
       <c r="BF14">
         <v>49262.2</v>
       </c>
       <c r="BG14">
         <v>49262.2</v>
       </c>
-    </row>
-    <row r="15" spans="1:59">
+      <c r="BH14">
+        <v>49262.2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:60">
       <c r="A15" t="s">
         <v>30</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15">
         <v>349405793.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>258702083.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>178231290.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>177158850.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>177157949.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>170676997.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>170622599.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>169370073.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>169232466.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>168789700.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>162733360.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>163672258.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>154661551.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>153148442.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>658049.0</v>
       </c>
       <c r="AJ15">
         <v>658049.0</v>
       </c>
       <c r="AK15">
         <v>658049.0</v>
       </c>
       <c r="AL15">
         <v>658049.0</v>
       </c>
       <c r="AM15">
         <v>658049.0</v>
       </c>
       <c r="AN15">
         <v>658049.0</v>
       </c>
       <c r="AO15">
         <v>658049.0</v>
       </c>
       <c r="AP15">
         <v>658049.0</v>
       </c>
       <c r="AQ15">
         <v>658049.0</v>
       </c>
@@ -4990,149 +5023,155 @@
       </c>
       <c r="AV15">
         <v>658049.0</v>
       </c>
       <c r="AW15">
         <v>658049.0</v>
       </c>
       <c r="AX15">
         <v>658049.0</v>
       </c>
       <c r="AY15">
         <v>658049.0</v>
       </c>
       <c r="AZ15">
         <v>658049.0</v>
       </c>
       <c r="BA15">
         <v>658049.0</v>
       </c>
       <c r="BB15">
         <v>658049.0</v>
       </c>
       <c r="BC15">
         <v>658049.0</v>
       </c>
-      <c r="BD15"/>
-      <c r="BE15">
+      <c r="BD15">
+        <v>658049.0</v>
+      </c>
+      <c r="BE15"/>
+      <c r="BF15">
         <v>500000.0</v>
       </c>
-      <c r="BF15"/>
       <c r="BG15"/>
-    </row>
-    <row r="16" spans="1:59">
+      <c r="BH15"/>
+    </row>
+    <row r="16" spans="1:60">
       <c r="A16" t="s">
         <v>31</v>
       </c>
       <c r="B16">
+        <v>3038000.0</v>
+      </c>
+      <c r="C16">
         <v>1970000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1458000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1961000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>6147000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>4562000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>6199000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>5635000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>554000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1143000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>3560220.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1352000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1031000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>441000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>2617000.0</v>
       </c>
-      <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
-    </row>
-    <row r="17" spans="1:59">
+      <c r="BH16"/>
+    </row>
+    <row r="17" spans="1:60">
       <c r="A17" t="s">
         <v>32</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5150,52 +5189,53 @@
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
-    </row>
-    <row r="18" spans="1:59">
+      <c r="BH17"/>
+    </row>
+    <row r="18" spans="1:60">
       <c r="A18" t="s">
         <v>33</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -5213,52 +5253,53 @@
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
-    </row>
-    <row r="19" spans="1:59">
+      <c r="BH18"/>
+    </row>
+    <row r="19" spans="1:60">
       <c r="A19" t="s">
         <v>34</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5276,645 +5317,659 @@
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
-    </row>
-    <row r="20" spans="1:59">
+      <c r="BH19"/>
+    </row>
+    <row r="20" spans="1:60">
       <c r="A20" t="s">
         <v>35</v>
       </c>
       <c r="B20">
+        <v>208032000.0</v>
+      </c>
+      <c r="C20">
         <v>209159000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>210087000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>206619000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>55785000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>53169000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>53082000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>56436000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>55788000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>56351000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>57180767.0</v>
       </c>
-      <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>0.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>-9267000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>11543000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3150000.0</v>
       </c>
       <c r="Q20">
         <v>3150000.0</v>
       </c>
       <c r="R20">
         <v>3150000.0</v>
       </c>
-      <c r="S20"/>
+      <c r="S20">
+        <v>3150000.0</v>
+      </c>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
-    </row>
-    <row r="21" spans="1:59">
+      <c r="BH20"/>
+    </row>
+    <row r="21" spans="1:60">
       <c r="A21" t="s">
         <v>36</v>
       </c>
       <c r="B21">
+        <v>9195000.0</v>
+      </c>
+      <c r="C21">
         <v>10164000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>11141000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>11931000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>12820000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>13326000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>13273000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>14698000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>15338000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>16302000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>22894156.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>10802514.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>11157979.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>14958000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>3592000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>10084000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>10428000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>10771000.0</v>
       </c>
-      <c r="S21"/>
-      <c r="T21">
+      <c r="T21"/>
+      <c r="U21">
         <v>1588793.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>589583.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>597025.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>604468.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>592781.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>603523.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>614261.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>625000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>381200.0</v>
       </c>
       <c r="AC21">
         <v>381200.0</v>
       </c>
       <c r="AD21">
         <v>381200.0</v>
       </c>
       <c r="AE21">
         <v>381200.0</v>
       </c>
-      <c r="AF21"/>
+      <c r="AF21">
+        <v>381200.0</v>
+      </c>
       <c r="AG21"/>
-      <c r="AH21">
+      <c r="AH21"/>
+      <c r="AI21">
         <v>7022900.0</v>
       </c>
-      <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
-    </row>
-    <row r="22" spans="1:59">
+      <c r="BH21"/>
+    </row>
+    <row r="22" spans="1:60">
       <c r="A22" t="s">
         <v>37</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
-      <c r="L22">
+      <c r="L22"/>
+      <c r="M22">
         <v>-6250000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>29991647.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-2865000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>9892000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>7629000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>3095000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>3812000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>3359359.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>155917856.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>84949648.0</v>
       </c>
-      <c r="V22"/>
-      <c r="W22">
+      <c r="W22"/>
+      <c r="X22">
         <v>26548213.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>30058370.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>25308053.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>8023526.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>321189.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>104288.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>121344.0</v>
       </c>
-      <c r="AD22"/>
       <c r="AE22"/>
-      <c r="AF22">
+      <c r="AF22"/>
+      <c r="AG22">
         <v>53192.0</v>
       </c>
-      <c r="AG22"/>
-      <c r="AH22">
+      <c r="AH22"/>
+      <c r="AI22">
         <v>399800.0</v>
       </c>
-      <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
-    </row>
-    <row r="23" spans="1:59">
+      <c r="BH22"/>
+    </row>
+    <row r="23" spans="1:60">
       <c r="A23" t="s">
         <v>38</v>
       </c>
       <c r="B23">
+        <v>9975107000.0</v>
+      </c>
+      <c r="C23">
         <v>2609744000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2753720000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2688221000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2021365000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1571883000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1518860000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1099223000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1086977000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>999040000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>735511765.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>179082000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>420886306.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>541453000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>412937000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>561918000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>572868000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>753443000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>720708561.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>651207245.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>362658276.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>339804471.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>43164000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>72209794.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>72007913.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>64573519.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>71237244.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>96202645.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>106561011.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>76730985.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>82895453.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>184353433.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>165724566.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>164401032.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>262794.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>284458.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>291595.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>297551.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>305119.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>326538.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>335539.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>346041.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>373873.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>391602.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>410589.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>448965.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>467211.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>534871.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>547813.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>556118.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>566594.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>595453.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>607981.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>619970.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>642249.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="BE23">
         <v>500000.0</v>
       </c>
-      <c r="BF23"/>
+      <c r="BF23">
+        <v>500000.0</v>
+      </c>
       <c r="BG23"/>
-    </row>
-    <row r="24" spans="1:59">
+      <c r="BH23"/>
+    </row>
+    <row r="24" spans="1:60">
       <c r="A24" t="s">
         <v>39</v>
       </c>
       <c r="B24">
+        <v>7403736000.0</v>
+      </c>
+      <c r="C24">
         <v>204784000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>210235000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>217387000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>251171000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>244374000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>235620000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>232341000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>263858000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>110621000.0</v>
       </c>
-      <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>140847000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>7387000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>155906000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>14229000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>17529000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>19403000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>21014000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>24200015.0</v>
       </c>
-      <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-      <c r="Z24">
+      <c r="Z24"/>
+      <c r="AA24">
         <v>21280500.0</v>
       </c>
-      <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
-    </row>
-    <row r="25" spans="1:59">
+      <c r="BH24"/>
+    </row>
+    <row r="25" spans="1:60">
       <c r="A25" t="s">
         <v>40</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
@@ -5932,141 +5987,145 @@
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
-    </row>
-    <row r="26" spans="1:59">
+      <c r="BH25"/>
+    </row>
+    <row r="26" spans="1:60">
       <c r="A26" t="s">
         <v>41</v>
       </c>
       <c r="B26">
+        <v>45937000.0</v>
+      </c>
+      <c r="C26">
         <v>49966000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>51536000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>56556000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>90822000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>89758000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>88393000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>90069000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>87232000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>82556000.0</v>
       </c>
-      <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26">
         <v>84308000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>93583000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>97475000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>100169000.0</v>
       </c>
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
-    </row>
-    <row r="27" spans="1:59">
+      <c r="BH26"/>
+    </row>
+    <row r="27" spans="1:60">
       <c r="A27" t="s">
         <v>42</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6084,1175 +6143,1201 @@
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
-    </row>
-    <row r="28" spans="1:59">
+      <c r="BH27"/>
+    </row>
+    <row r="28" spans="1:60">
       <c r="A28" t="s">
         <v>43</v>
       </c>
       <c r="B28">
+        <v>648117000.0</v>
+      </c>
+      <c r="C28">
         <v>262895000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>384417000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>357157000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>145744000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>246479000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>260605000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>271688000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>193345000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>207105000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>171617756.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>130330000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>28244085.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>175791339.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>16904000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>17258000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-10327000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-35045000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-99432164.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-212889884.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-86586513.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-38538776.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-2120000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>24746360.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>18905998.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>27673953.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>23092606.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>23273240.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>23534512.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>27907575.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>28809682.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>6382621.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-9824882.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-23664330.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-259519.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-280578.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-286252.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-292961.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-301815.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-325309.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-328844.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-338876.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-369173.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-375190.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-396287.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-410673.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-430355.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-507649.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-539917.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-549967.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-562271.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-581640.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-598301.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-611776.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-636902.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-407338.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-461738.0</v>
       </c>
-      <c r="BF28"/>
       <c r="BG28"/>
-    </row>
-    <row r="29" spans="1:59">
+      <c r="BH28"/>
+    </row>
+    <row r="29" spans="1:60">
       <c r="A29" t="s">
         <v>44</v>
       </c>
       <c r="B29">
+        <v>9081064000.0</v>
+      </c>
+      <c r="C29">
         <v>1784589000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1832086000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1789558000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1582899000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1269351000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1277254000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1001212000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>988955000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>909586000.0</v>
       </c>
-      <c r="K29"/>
-      <c r="L29">
+      <c r="L29"/>
+      <c r="M29">
         <v>66633000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>510245000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>86149000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>377511000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>523838000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>539109000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>684087000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>606661709.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>638943044.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>354133655.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>317808887.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>141018879.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>67790849.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>69100545.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>61988781.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
-    </row>
-    <row r="30" spans="1:59">
+      <c r="BH29"/>
+    </row>
+    <row r="30" spans="1:60">
       <c r="A30" t="s">
         <v>45</v>
       </c>
       <c r="B30">
+        <v>11934000.0</v>
+      </c>
+      <c r="C30">
         <v>7191000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>31122000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>28808000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>10928000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>5291000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>8062000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>8010000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>7566000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>7744000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>3312006.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>461000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1597340.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>2865000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1589000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1853000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>2927000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>3743000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>647428.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>95984.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>938043.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>75197631.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>451061.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>66608.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>165787.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>108958.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>943438.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>557197.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1701549.0</v>
       </c>
-      <c r="AD30"/>
       <c r="AE30"/>
-      <c r="AF30">
+      <c r="AF30"/>
+      <c r="AG30">
         <v>772.0</v>
       </c>
-      <c r="AG30"/>
-      <c r="AH30">
+      <c r="AH30"/>
+      <c r="AI30">
         <v>4230.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>3275.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>772.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>5343.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>4590.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>3304.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>1229.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>6695.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>5915.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>3450.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>15162.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>14302.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>38292.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>11856.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>2222.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>7896.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>6151.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>4323.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>12094.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>9680.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>8194.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>5347.0</v>
       </c>
-      <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
-    </row>
-    <row r="31" spans="1:59">
+      <c r="BH30"/>
+    </row>
+    <row r="31" spans="1:60">
       <c r="A31" t="s">
         <v>46</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>336255000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>481543000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>495705000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>636636000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>565967231.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>629317099.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>348341460.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>316805570.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>115554879.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>41112850.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>41844545.0</v>
       </c>
-      <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
-    </row>
-    <row r="32" spans="1:59">
+      <c r="BH31"/>
+    </row>
+    <row r="32" spans="1:60">
       <c r="A32" t="s">
         <v>47</v>
       </c>
       <c r="B32">
+        <v>6719037000.0</v>
+      </c>
+      <c r="C32">
         <v>-35853000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>32600000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-86593000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>183892000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>55914000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>102886000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-226000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>78869000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-74426000.0</v>
       </c>
-      <c r="K32"/>
-      <c r="L32">
+      <c r="L32"/>
+      <c r="M32">
         <v>11171000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>345314000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>8440000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>215490000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>238127000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>230940000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>431136000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>442015391.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>468936726.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>251111028.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>276216530.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>75673231.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>15407215.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>16373482.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>555179.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
-    </row>
-    <row r="33" spans="1:59">
+      <c r="BH32"/>
+    </row>
+    <row r="33" spans="1:60">
       <c r="A33" t="s">
         <v>48</v>
       </c>
       <c r="B33">
+        <v>2889856000.0</v>
+      </c>
+      <c r="C33">
         <v>2393170000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>2345537000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2464814000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1610103000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1302734000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1262019000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>988971000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>891320000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>965495000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>895619492.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>156634000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>116442778.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>173113000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>167314000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>295995000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>317902000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>299764000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>252629337.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>160380373.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>97230432.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>54976692.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>33381000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>25705635.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>25471063.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>54013949.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>56542494.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>83081118.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>93329024.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>73462334.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>79258993.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>150418846.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>137309363.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>132328273.0</v>
       </c>
-      <c r="AI33"/>
       <c r="AJ33"/>
       <c r="AK33"/>
       <c r="AL33"/>
       <c r="AM33"/>
       <c r="AN33"/>
       <c r="AO33"/>
       <c r="AP33"/>
       <c r="AQ33"/>
       <c r="AR33"/>
       <c r="AS33"/>
       <c r="AT33"/>
       <c r="AU33"/>
       <c r="AV33"/>
       <c r="AW33"/>
       <c r="AX33"/>
       <c r="AY33"/>
       <c r="AZ33"/>
       <c r="BA33"/>
       <c r="BB33"/>
       <c r="BC33"/>
-      <c r="BD33">
+      <c r="BD33"/>
+      <c r="BE33">
         <v>92662.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>38262.0</v>
       </c>
-      <c r="BF33"/>
       <c r="BG33"/>
-    </row>
-    <row r="34" spans="1:59">
+      <c r="BH33"/>
+    </row>
+    <row r="34" spans="1:60">
       <c r="A34" t="s">
         <v>49</v>
       </c>
       <c r="B34">
+        <v>371687000.0</v>
+      </c>
+      <c r="C34">
         <v>360877000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>332153000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>286203000.0</v>
       </c>
-      <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
-      <c r="H34">
-[...1 lines deleted...]
-      </c>
+      <c r="H34"/>
       <c r="I34">
         <v>1734000.0</v>
       </c>
       <c r="J34">
         <v>1734000.0</v>
       </c>
-      <c r="K34"/>
-      <c r="L34">
+      <c r="K34">
+        <v>1734000.0</v>
+      </c>
+      <c r="L34"/>
+      <c r="M34">
         <v>1650000.0</v>
       </c>
-      <c r="M34"/>
       <c r="N34"/>
-      <c r="O34">
-[...1 lines deleted...]
-      </c>
+      <c r="O34"/>
       <c r="P34">
         <v>125000.0</v>
       </c>
-      <c r="Q34"/>
+      <c r="Q34">
+        <v>125000.0</v>
+      </c>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
-      <c r="X34">
+      <c r="X34"/>
+      <c r="Y34">
         <v>1.0</v>
       </c>
-      <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
-    </row>
-    <row r="35" spans="1:59">
+      <c r="BH34"/>
+    </row>
+    <row r="35" spans="1:60">
       <c r="A35" t="s">
         <v>50</v>
       </c>
       <c r="B35">
+        <v>7854860000.0</v>
+      </c>
+      <c r="C35">
         <v>667141000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>688667000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>724551000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>405628000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>370953000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>384326000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>276249000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>301867000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>150478000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>140306017.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>144501000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>21438781.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>32424000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>31414000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>39345000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>39559000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>80343000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>128677497.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>19932106.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>12976507.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>14387652.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>307000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>1.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>29646775.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>21280500.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>19807075.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>22483312.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>25653882.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>27031494.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>28296238.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>13782930.0</v>
       </c>
-      <c r="AG35"/>
-      <c r="AH35">
+      <c r="AH35"/>
+      <c r="AI35">
         <v>12743697.0</v>
       </c>
-      <c r="AI35"/>
       <c r="AJ35"/>
       <c r="AK35"/>
       <c r="AL35"/>
       <c r="AM35"/>
       <c r="AN35"/>
       <c r="AO35"/>
       <c r="AP35"/>
       <c r="AQ35"/>
       <c r="AR35"/>
       <c r="AS35"/>
       <c r="AT35"/>
       <c r="AU35"/>
       <c r="AV35"/>
       <c r="AW35"/>
       <c r="AX35"/>
       <c r="AY35"/>
       <c r="AZ35"/>
       <c r="BA35"/>
       <c r="BB35"/>
       <c r="BC35"/>
       <c r="BD35"/>
       <c r="BE35"/>
       <c r="BF35"/>
       <c r="BG35"/>
-    </row>
-    <row r="36" spans="1:59">
+      <c r="BH35"/>
+    </row>
+    <row r="36" spans="1:60">
       <c r="A36" t="s">
         <v>51</v>
       </c>
       <c r="B36">
+        <v>1264675000.0</v>
+      </c>
+      <c r="C36">
         <v>1337597000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>1456191000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>1523959000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1048907000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>773124000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>864997000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>613007000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>574820000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>653143000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>581526886.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-5170514.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>19787845.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>27330000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>27220000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>29395000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>37150000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>53826000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>19489635.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>30816433.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>21252735.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>6252735.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>23868000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4431417.0</v>
       </c>
       <c r="Y36">
         <v>4431417.0</v>
       </c>
       <c r="Z36">
+        <v>4431417.0</v>
+      </c>
+      <c r="AA36">
         <v>5779459.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>5652240.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>10173535.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>5193738.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>14343835.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>20750783.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>5568760.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>32000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>72977100.0</v>
       </c>
-      <c r="AI36"/>
       <c r="AJ36"/>
       <c r="AK36"/>
       <c r="AL36"/>
       <c r="AM36"/>
       <c r="AN36"/>
       <c r="AO36"/>
       <c r="AP36"/>
       <c r="AQ36"/>
       <c r="AR36"/>
       <c r="AS36"/>
       <c r="AT36"/>
       <c r="AU36"/>
       <c r="AV36"/>
       <c r="AW36"/>
       <c r="AX36"/>
       <c r="AY36"/>
       <c r="AZ36"/>
       <c r="BA36"/>
       <c r="BB36"/>
       <c r="BC36"/>
-      <c r="BD36">
+      <c r="BD36"/>
+      <c r="BE36">
         <v>92662.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>38262.0</v>
       </c>
-      <c r="BF36"/>
       <c r="BG36"/>
-    </row>
-    <row r="37" spans="1:59">
+      <c r="BH36"/>
+    </row>
+    <row r="37" spans="1:60">
       <c r="A37" t="s">
         <v>52</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -7270,667 +7355,679 @@
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
-    </row>
-    <row r="38" spans="1:59">
+      <c r="BH37"/>
+    </row>
+    <row r="38" spans="1:60">
       <c r="A38" t="s">
         <v>53</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>976871624.0</v>
       </c>
-      <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>27220000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>75396000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>109531000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>136833000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>156502931.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>107263461.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>63251594.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>25302924.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>1.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>4573405.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>4567405.0</v>
       </c>
-      <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
-      <c r="AD38">
-[...1 lines deleted...]
-      </c>
+      <c r="AD38"/>
       <c r="AE38">
         <v>-1.0</v>
       </c>
       <c r="AF38">
         <v>-1.0</v>
       </c>
-      <c r="AG38"/>
+      <c r="AG38">
+        <v>-1.0</v>
+      </c>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
       <c r="BG38"/>
-    </row>
-    <row r="39" spans="1:59">
+      <c r="BH38"/>
+    </row>
+    <row r="39" spans="1:60">
       <c r="A39" t="s">
         <v>54</v>
       </c>
       <c r="B39">
+        <v>52591000.0</v>
+      </c>
+      <c r="C39">
         <v>49367000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>332147000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>161106000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>184083000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>155476000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>163735000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>29960000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>12615000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>14255000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>30576013.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>14240000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>252708880.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>352436000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>203627000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>223420000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>188812000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>367600000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>323945795.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>111588000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>86859234.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>169790535.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>47000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>14119230.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>12385768.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>1400886.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>10484106.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>9277070.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>5363624.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>135645.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>79900.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>26480315.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>18590320.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>8004399.0</v>
       </c>
-      <c r="AI39"/>
-      <c r="AJ39">
+      <c r="AJ39"/>
+      <c r="AK39">
         <v>3108.0</v>
       </c>
-      <c r="AK39"/>
       <c r="AL39"/>
       <c r="AM39"/>
       <c r="AN39"/>
       <c r="AO39"/>
-      <c r="AP39">
-[...1 lines deleted...]
-      </c>
+      <c r="AP39"/>
       <c r="AQ39">
         <v>1250.0</v>
       </c>
       <c r="AR39">
         <v>1250.0</v>
       </c>
-      <c r="AS39"/>
+      <c r="AS39">
+        <v>1250.0</v>
+      </c>
       <c r="AT39"/>
-      <c r="AU39">
-[...1 lines deleted...]
-      </c>
+      <c r="AU39"/>
       <c r="AV39">
         <v>25000.0</v>
       </c>
-      <c r="AW39"/>
+      <c r="AW39">
+        <v>25000.0</v>
+      </c>
       <c r="AX39"/>
       <c r="AY39"/>
-      <c r="AZ39">
+      <c r="AZ39"/>
+      <c r="BA39">
         <v>1719.0</v>
       </c>
-      <c r="BA39"/>
       <c r="BB39"/>
       <c r="BC39"/>
       <c r="BD39"/>
       <c r="BE39"/>
       <c r="BF39"/>
       <c r="BG39"/>
-    </row>
-    <row r="40" spans="1:59">
+      <c r="BH39"/>
+    </row>
+    <row r="40" spans="1:60">
       <c r="A40" t="s">
         <v>55</v>
       </c>
       <c r="B40">
+        <v>118288000.0</v>
+      </c>
+      <c r="C40">
         <v>43927000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>171193000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>167349000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>146461000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>134070000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>53475000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>32243000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>44891000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>-287971.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>-15241183.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>11020562.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>117000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>-130892015.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>8162869.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>12344000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>12180000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>8637000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>2501927.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>1958040.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>1340309.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>1271168.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>378000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>515446.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>516593.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>505328.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>1932996.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>1666392.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>1356594.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>1035922.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>1000670.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>17322125.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>16792637.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>-2.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>253068.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>227284.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>223842.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>155445.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>151750.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>164143.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>161827.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>129009.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>151906.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>140602.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>131439.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>126829.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>132279.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>184307.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>186556.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>116337.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>110237.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>123923.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>21505.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>6423.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>2605.0</v>
       </c>
-      <c r="BD40"/>
       <c r="BE40"/>
       <c r="BF40"/>
       <c r="BG40"/>
-    </row>
-    <row r="41" spans="1:59">
+      <c r="BH40"/>
+    </row>
+    <row r="41" spans="1:60">
       <c r="A41" t="s">
         <v>56</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>212000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>4518000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>1600000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>50770000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>104477482.0</v>
       </c>
-      <c r="T41"/>
       <c r="U41"/>
-      <c r="V41">
+      <c r="V41"/>
+      <c r="W41">
         <v>14387652.0</v>
       </c>
-      <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
-    </row>
-    <row r="42" spans="1:59">
+      <c r="BH41"/>
+    </row>
+    <row r="42" spans="1:60">
       <c r="A42" t="s">
         <v>57</v>
       </c>
       <c r="B42">
+        <v>1838331000.0</v>
+      </c>
+      <c r="C42">
         <v>1612762000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1425775000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1176823000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1035222000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>905576000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>789597000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>623263000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>588080000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>580812000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>572096586.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-738286000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-63490497.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-85395000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-79803000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>13534000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>15441000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>14499000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>14088907.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>53646051.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>51175469.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>25621434.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>21162000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>6833168.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>6665426.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>5591530.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>5444996.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1367901.0</v>
       </c>
       <c r="AC42">
         <v>1367901.0</v>
       </c>
       <c r="AD42">
+        <v>1367901.0</v>
+      </c>
+      <c r="AE42">
         <v>5173076.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>2535287.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>7298527.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>1662640.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>2104749.0</v>
       </c>
-      <c r="AI42"/>
       <c r="AJ42"/>
       <c r="AK42"/>
       <c r="AL42"/>
       <c r="AM42"/>
       <c r="AN42"/>
       <c r="AO42"/>
       <c r="AP42"/>
       <c r="AQ42"/>
       <c r="AR42"/>
       <c r="AS42"/>
       <c r="AT42"/>
       <c r="AU42"/>
       <c r="AV42"/>
       <c r="AW42"/>
       <c r="AX42"/>
       <c r="AY42"/>
       <c r="AZ42"/>
       <c r="BA42"/>
       <c r="BB42"/>
       <c r="BC42"/>
-      <c r="BD42">
+      <c r="BD42"/>
+      <c r="BE42">
         <v>500000.0</v>
       </c>
-      <c r="BE42"/>
       <c r="BF42"/>
       <c r="BG42"/>
-    </row>
-    <row r="43" spans="1:59">
+      <c r="BH42"/>
+    </row>
+    <row r="43" spans="1:60">
       <c r="A43" t="s">
         <v>58</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -7948,52 +8045,53 @@
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
-    </row>
-    <row r="44" spans="1:59">
+      <c r="BH43"/>
+    </row>
+    <row r="44" spans="1:60">
       <c r="A44" t="s">
         <v>59</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -8011,556 +8109,567 @@
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
-    </row>
-    <row r="45" spans="1:59">
+      <c r="BH44"/>
+    </row>
+    <row r="45" spans="1:60">
       <c r="A45" t="s">
         <v>60</v>
       </c>
       <c r="B45">
+        <v>1564224000.0</v>
+      </c>
+      <c r="C45">
         <v>956779000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>753508000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>739526000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>485606000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>431156000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>294137000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>261635000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>194491000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>184788000.0</v>
       </c>
-      <c r="K45"/>
-      <c r="L45">
+      <c r="L45"/>
+      <c r="M45">
         <v>85684000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>466137000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>77801000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>457487000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>442746000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>96640849.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>54379667.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>39277179.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>20681437.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>20436123.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>29223040.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>34382070.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>43930094.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>48662399.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>53394705.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>58127010.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>144850086.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>105309363.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>52328273.0</v>
       </c>
-      <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
-    </row>
-    <row r="46" spans="1:59">
+      <c r="BH45"/>
+    </row>
+    <row r="46" spans="1:60">
       <c r="A46" t="s">
         <v>61</v>
       </c>
       <c r="B46">
+        <v>1401576000.0</v>
+      </c>
+      <c r="C46">
         <v>829872000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>661740000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>665749000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>401769000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>373357000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>242274000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>214761000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>158142000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>157143000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>174850315.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>66694000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>85496954.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>120923000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>124959000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>253366000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>267174000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>232017000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>233139702.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>127975147.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>75388114.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>48126932.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>7416000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>20681437.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>20436123.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>29223040.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>34382070.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>43930094.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>48662399.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>53394705.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>58127010.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>144850086.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>105309363.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>52328273.0</v>
       </c>
-      <c r="AI46"/>
       <c r="AJ46"/>
       <c r="AK46"/>
       <c r="AL46"/>
       <c r="AM46"/>
       <c r="AN46"/>
       <c r="AO46"/>
       <c r="AP46"/>
       <c r="AQ46"/>
       <c r="AR46"/>
       <c r="AS46"/>
       <c r="AT46"/>
       <c r="AU46"/>
       <c r="AV46"/>
       <c r="AW46"/>
       <c r="AX46"/>
       <c r="AY46"/>
       <c r="AZ46"/>
       <c r="BA46"/>
       <c r="BB46"/>
       <c r="BC46"/>
       <c r="BD46"/>
       <c r="BE46"/>
       <c r="BF46"/>
       <c r="BG46"/>
-    </row>
-    <row r="47" spans="1:59">
+      <c r="BH46"/>
+    </row>
+    <row r="47" spans="1:60">
       <c r="A47" t="s">
         <v>62</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
-      <c r="O47">
+      <c r="O47"/>
+      <c r="P47">
         <v>124959000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>207365000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>194793000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>149010000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>96126406.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>53116912.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>33978838.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>29673768.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>32522602.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>21132230.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>20903658.0</v>
       </c>
-      <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
       <c r="BG47"/>
-    </row>
-    <row r="48" spans="1:59">
+      <c r="BH47"/>
+    </row>
+    <row r="48" spans="1:60">
       <c r="A48" t="s">
         <v>63</v>
       </c>
       <c r="B48">
+        <v>-364559000.0</v>
+      </c>
+      <c r="C48">
         <v>-214368000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>5481000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>285162000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>235053000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>97741000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>231630000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>79405000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>78758000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>150624000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-99530972.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-110872000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-256120212.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-322570000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-431073000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-244405000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-220619000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-132552000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-188259503.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-77081015.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-100455241.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-80025052.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-9084000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-142879169.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-141978830.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-142979899.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-134589223.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-110807147.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-109064469.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-142736521.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-136671025.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-20101690.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-8657813.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-3721272.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-745623.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-698175.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-687596.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-613243.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-601980.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-592954.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-581637.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-538317.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-533382.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-504349.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-476199.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-433213.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-420417.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-404785.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-394092.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-315568.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-298992.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-283819.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-168873.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-141802.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-115705.0</v>
       </c>
-      <c r="BD48"/>
       <c r="BE48"/>
       <c r="BF48"/>
       <c r="BG48"/>
-    </row>
-    <row r="49" spans="1:59">
+      <c r="BH48"/>
+    </row>
+    <row r="49" spans="1:60">
       <c r="A49" t="s">
         <v>64</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -8578,512 +8687,523 @@
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
-    </row>
-    <row r="50" spans="1:59">
+      <c r="BH49"/>
+    </row>
+    <row r="50" spans="1:60">
       <c r="A50" t="s">
         <v>65</v>
       </c>
       <c r="B50">
+        <v>234705000.0</v>
+      </c>
+      <c r="C50">
         <v>199966000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>199926000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>130085000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>64938000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>64983000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>64965000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>64956000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>64961000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>66983000.0</v>
       </c>
-      <c r="K50"/>
-      <c r="L50">
+      <c r="L50"/>
+      <c r="M50">
         <v>985000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>31692000.0</v>
       </c>
-      <c r="N50"/>
-      <c r="O50">
+      <c r="O50"/>
+      <c r="P50">
         <v>11892000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>11532000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>10423000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>12516000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>16494463.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>9625945.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>5792195.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>1003317.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>25464000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>26678000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>27256000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>7419653.0</v>
       </c>
-      <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
-    </row>
-    <row r="51" spans="1:59">
+      <c r="BH50"/>
+    </row>
+    <row r="51" spans="1:60">
       <c r="A51" t="s">
         <v>66</v>
       </c>
       <c r="B51">
+        <v>7668843000.0</v>
+      </c>
+      <c r="C51">
         <v>422911000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>429331000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>390650000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>361995000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>354861000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>345649000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>343970000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>368821000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>218651000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>202352109.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>143074000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>48389745.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>191695339.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>47419000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>50279000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>49805000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>43479000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>40694478.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>10335148.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>6094406.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1300836.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>4598000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>27006311.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>27583240.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>28700153.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>26038623.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>26456212.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>29579982.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>31040581.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>32366242.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>13782930.0</v>
       </c>
-      <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
-    </row>
-    <row r="52" spans="1:59">
+      <c r="BH51"/>
+    </row>
+    <row r="52" spans="1:60">
       <c r="A52" t="s">
         <v>67</v>
       </c>
       <c r="B52">
+        <v>239253000.0</v>
+      </c>
+      <c r="C52">
         <v>202818000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>202817000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>140690000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>74762000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>74603000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>72437000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>72600000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>71343000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>72788000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>65942619.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>46244082.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>26950963.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>147088015.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>16081667.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>15452000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>11846000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>13906000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>16494463.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>10335148.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>6094406.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>1300836.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>4291000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>27006311.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>27583240.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>7419653.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>6231548.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>3972900.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>3926100.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>4009087.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>4070004.0</v>
       </c>
-      <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
-    </row>
-    <row r="53" spans="1:59">
+      <c r="BH52"/>
+    </row>
+    <row r="53" spans="1:60">
       <c r="A53" t="s">
         <v>68</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
-      <c r="F53">
+      <c r="F53"/>
+      <c r="G53">
         <v>114986000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>132874000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>1764000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>1495606.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>1561650.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>4927304.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>1253000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>368942000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>352436000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>203627000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>1693000.0</v>
       </c>
-      <c r="Q53"/>
       <c r="R53"/>
-      <c r="S53">
+      <c r="S53"/>
+      <c r="T53">
         <v>208384322.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>152272044.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>79121638.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>168212387.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>3018000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>14064837.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>12333522.0</v>
       </c>
-      <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
-      <c r="AG53">
+      <c r="AG53"/>
+      <c r="AH53">
         <v>14123480.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>8004398.0</v>
       </c>
-      <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
-    </row>
-    <row r="54" spans="1:59">
+      <c r="BH53"/>
+    </row>
+    <row r="54" spans="1:60">
       <c r="A54" t="s">
         <v>69</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -9101,748 +9221,761 @@
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
-    </row>
-    <row r="55" spans="1:59">
+      <c r="BH54"/>
+    </row>
+    <row r="55" spans="1:60">
       <c r="A55" t="s">
         <v>70</v>
       </c>
       <c r="B55">
+        <v>9975107000.0</v>
+      </c>
+      <c r="C55">
         <v>2609744000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2753720000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2688221000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2021365000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1571883000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1518860000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1099223000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1086977000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>999040000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>976871624.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>179082000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>420886306.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>541453000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>412937000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>561918000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>572868000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>753443000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>720708561.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>651207245.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>362658276.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>339804471.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>43164000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>72209794.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>72007913.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>64573519.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>71237244.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>96202645.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>106561011.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>76730985.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>82895453.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>184353433.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>165724566.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>164401032.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>262794.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>284458.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>291595.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>297551.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>305119.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>326538.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>335539.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>346041.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>373873.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>391602.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>410589.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>448965.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>467211.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>534871.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>547813.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>556118.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>566594.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>595453.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>607981.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>619970.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>642249.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="BE55">
         <v>500000.0</v>
       </c>
-      <c r="BF55"/>
+      <c r="BF55">
+        <v>500000.0</v>
+      </c>
       <c r="BG55"/>
-    </row>
-    <row r="56" spans="1:59">
+      <c r="BH55"/>
+    </row>
+    <row r="56" spans="1:60">
       <c r="A56" t="s">
         <v>71</v>
       </c>
       <c r="B56">
+        <v>7085251000.0</v>
+      </c>
+      <c r="C56">
         <v>216574000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>408183000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>223407000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>411262000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>269149000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>256841000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>110252000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>195657000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>33545000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>81252132.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>22448000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>304443528.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>368340000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>245623000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>265923000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>254966000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>453679000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>468079224.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>490826872.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>265427844.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>284827779.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>9783000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>46504159.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>46536850.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>10559570.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>14694750.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>13121527.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>13231987.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>3268652.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>3636461.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>33934588.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>28415203.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>32072759.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>262794.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>284458.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>291595.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>297551.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>305119.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>326538.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>335539.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>346041.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>373873.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>391602.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>410589.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>448965.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>467211.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>534871.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>547813.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>556118.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>566594.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>595453.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>607981.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>619970.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>642249.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>407338.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>461738.0</v>
       </c>
-      <c r="BF56"/>
       <c r="BG56"/>
-    </row>
-    <row r="57" spans="1:59">
+      <c r="BH56"/>
+    </row>
+    <row r="57" spans="1:60">
       <c r="A57" t="s">
         <v>72</v>
       </c>
       <c r="B57">
+        <v>366214000.0</v>
+      </c>
+      <c r="C57">
         <v>252427000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>375583000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>310000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>227370000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>213235000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>153955000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>110478000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>116788000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>107971000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>65625591.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>60864644.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>43770593.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>38387000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>29881538.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>27796000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>24026000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>22543000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>26063833.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>21890146.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>14316816.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>8611249.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>6131000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>31096944.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>30163368.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>10004391.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>8728412.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>7713764.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>13966625.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>17115023.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>21939853.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>17322125.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>16792637.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>12743697.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>253068.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>227284.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>223842.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>155445.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>151750.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>164143.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>161827.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>129009.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>151906.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>140602.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>131439.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>126829.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>132279.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>184307.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>186556.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>116337.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>110237.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>123923.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>21505.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>6423.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>2605.0</v>
       </c>
-      <c r="BD57"/>
       <c r="BE57"/>
       <c r="BF57"/>
       <c r="BG57"/>
-    </row>
-    <row r="58" spans="1:59">
+      <c r="BH57"/>
+    </row>
+    <row r="58" spans="1:60">
       <c r="A58" t="s">
         <v>73</v>
       </c>
       <c r="B58">
+        <v>8221074000.0</v>
+      </c>
+      <c r="C58">
         <v>919568000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1064250000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1034551000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>632998000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>584188000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>538281000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>386727000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>418655000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>258449000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>251379939.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>155778000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>65209374.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>70811000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>55547000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>67141000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>63585000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>102886000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>154741330.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>21890146.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>14316816.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>22998901.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>6438000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>31096945.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>30163368.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>31284891.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>28535487.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>30197076.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>39620507.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>44146517.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>50236091.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>31105055.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>16792637.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>12743697.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>253068.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>227284.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>223842.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>155445.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>151750.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>164143.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>161827.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>129009.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>151906.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>140602.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>131439.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>126829.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>132279.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>184307.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>186556.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>116337.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>110237.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>123923.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>21505.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>6423.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>2605.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-500000.0</v>
       </c>
       <c r="BE58">
         <v>-500000.0</v>
       </c>
-      <c r="BF58"/>
+      <c r="BF58">
+        <v>-500000.0</v>
+      </c>
       <c r="BG58"/>
-    </row>
-    <row r="59" spans="1:59">
+      <c r="BH58"/>
+    </row>
+    <row r="59" spans="1:60">
       <c r="A59" t="s">
         <v>74</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -9860,227 +9993,231 @@
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
-    </row>
-    <row r="60" spans="1:59">
+      <c r="BH59"/>
+    </row>
+    <row r="60" spans="1:60">
       <c r="A60" t="s">
         <v>75</v>
       </c>
       <c r="B60">
+        <v>1442623000.0</v>
+      </c>
+      <c r="C60">
         <v>1379839000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1421925000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1442086000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1266790000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>959994000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>976669000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>703915000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>660136000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>731982000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>484131825.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>23304000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>355676931.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>470642000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>357390000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>494777000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>509283000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>650557000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>565967231.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>629317099.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>348341460.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>316805570.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>36726000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>41112849.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>41844545.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>33288628.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>42701757.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>66005569.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>66940504.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>32584468.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>32659362.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>153248378.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>148931929.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>151657335.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>9726.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>57174.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>67753.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>142106.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>153369.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>162395.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>173712.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>217032.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>221967.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>251000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>279150.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>322136.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>334932.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>350564.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>361257.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>439781.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>456357.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>471530.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>586476.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>613547.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>639644.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="BE60">
         <v>500000.0</v>
       </c>
-      <c r="BF60"/>
+      <c r="BF60">
+        <v>500000.0</v>
+      </c>
       <c r="BG60"/>
-    </row>
-    <row r="61" spans="1:59">
+      <c r="BH60"/>
+    </row>
+    <row r="61" spans="1:60">
       <c r="A61" t="s">
         <v>76</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -10098,52 +10235,53 @@
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
-    </row>
-    <row r="62" spans="1:59">
+      <c r="BH61"/>
+    </row>
+    <row r="62" spans="1:60">
       <c r="A62" t="s">
         <v>77</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -10161,50 +10299,51 @@
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
+      <c r="BH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -10257,1075 +10396,1075 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B2">
         <v>107774000.0</v>
       </c>
       <c r="C2">
         <v>86655000.0</v>
       </c>
       <c r="D2">
         <v>40804056.0</v>
       </c>
       <c r="E2">
         <v>32544673.0</v>
       </c>
       <c r="F2">
         <v>25783000.0</v>
       </c>
       <c r="G2">
         <v>61810464.0</v>
       </c>
       <c r="H2">
         <v>79858982.0</v>
       </c>
       <c r="I2">
         <v>72922758.0</v>
       </c>
       <c r="J2">
         <v>788532.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B3">
         <v>104513000.0</v>
       </c>
       <c r="C3">
         <v>47005000.0</v>
       </c>
       <c r="D3">
         <v>8285947.0</v>
       </c>
       <c r="E3">
         <v>14399463.0</v>
       </c>
       <c r="F3">
         <v>11993000.0</v>
       </c>
       <c r="G3">
         <v>4749560.0</v>
       </c>
       <c r="H3">
         <v>33053597.0</v>
       </c>
       <c r="I3">
         <v>47018781.0</v>
       </c>
       <c r="J3">
         <v>924948.0</v>
       </c>
       <c r="K3">
         <v>52516.0</v>
       </c>
       <c r="L3">
         <v>22816.0</v>
       </c>
       <c r="M3">
         <v>25000.0</v>
       </c>
       <c r="N3"/>
       <c r="O3">
         <v>-2000.0</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B5">
         <v>-269761000.0</v>
       </c>
       <c r="C5">
         <v>481704000.0</v>
       </c>
       <c r="D5">
         <v>35309204.0</v>
       </c>
       <c r="E5">
         <v>-29345463.0</v>
       </c>
       <c r="F5">
         <v>-19815000.0</v>
       </c>
       <c r="G5">
         <v>-7138100.0</v>
       </c>
       <c r="H5">
         <v>-2658377.0</v>
       </c>
       <c r="I5">
         <v>-48148310.0</v>
       </c>
       <c r="J5">
         <v>1377588.0</v>
       </c>
       <c r="K5">
         <v>-105959.0</v>
       </c>
       <c r="L5">
         <v>-105438.0</v>
       </c>
       <c r="M5">
         <v>-57107.0</v>
       </c>
       <c r="N5">
         <v>-225219.0</v>
       </c>
       <c r="O5">
         <v>-166873.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B6">
         <v>-165248000.0</v>
       </c>
       <c r="C6">
         <v>528709000.0</v>
       </c>
       <c r="D6">
         <v>43595151.0</v>
       </c>
       <c r="E6">
         <v>-14946000.0</v>
       </c>
       <c r="F6">
         <v>-7822000.0</v>
       </c>
       <c r="G6">
         <v>-2388540.0</v>
       </c>
       <c r="H6">
         <v>30395220.0</v>
       </c>
       <c r="I6">
         <v>-1129529.0</v>
       </c>
       <c r="J6">
         <v>2302536.0</v>
       </c>
       <c r="K6">
         <v>-105959.0</v>
       </c>
       <c r="L6">
         <v>-105438.0</v>
       </c>
       <c r="M6">
         <v>-32107.0</v>
       </c>
       <c r="N6">
         <v>-225219.0</v>
       </c>
       <c r="O6">
         <v>-166873.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B9">
         <v>-92693000.0</v>
       </c>
       <c r="C9">
         <v>75730000.0</v>
       </c>
       <c r="D9">
         <v>31511446.0</v>
       </c>
       <c r="E9">
         <v>32931930.0</v>
       </c>
       <c r="F9">
         <v>53402000.0</v>
       </c>
       <c r="G9">
         <v>-21099937.0</v>
       </c>
       <c r="H9">
         <v>2131137.0</v>
       </c>
       <c r="I9">
         <v>-23483658.0</v>
       </c>
       <c r="J9">
         <v>5950764.0</v>
       </c>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B10">
         <v>-299834000.0</v>
       </c>
       <c r="C10">
         <v>451910000.0</v>
       </c>
       <c r="D10">
         <v>16536507.0</v>
       </c>
       <c r="E10">
         <v>-50433223.0</v>
       </c>
       <c r="F10">
         <v>-34414143.0</v>
       </c>
       <c r="G10">
         <v>-23762823.0</v>
       </c>
       <c r="H10">
         <v>2130570.0</v>
       </c>
       <c r="I10">
         <v>-136765537.0</v>
       </c>
       <c r="J10">
         <v>673632.0</v>
       </c>
       <c r="K10">
         <v>-105959.0</v>
       </c>
       <c r="L10">
         <v>-105438.0</v>
       </c>
       <c r="M10">
         <v>-82107.0</v>
       </c>
       <c r="N10">
         <v>-225219.0</v>
       </c>
       <c r="O10">
         <v>-168873.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B11">
         <v>-51836000.0</v>
       </c>
       <c r="C11">
         <v>113457000.0</v>
       </c>
       <c r="D11">
         <v>143055.0</v>
       </c>
       <c r="E11">
         <v>-904354.0</v>
       </c>
       <c r="F11">
         <v>6525222.0</v>
       </c>
       <c r="G11">
         <v>-14325934.0</v>
       </c>
       <c r="H11">
         <v>4758814.0</v>
       </c>
       <c r="I11">
         <v>86083087.0</v>
       </c>
       <c r="J11">
         <v>106560.0</v>
       </c>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11">
         <v>25000.0</v>
       </c>
       <c r="N11"/>
       <c r="O11">
         <v>2000.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B12">
         <v>30073000.0</v>
       </c>
       <c r="C12">
         <v>29794000.0</v>
       </c>
       <c r="D12">
         <v>18772696.0</v>
       </c>
       <c r="E12">
         <v>5731099.0</v>
       </c>
       <c r="F12">
         <v>1355346.0</v>
       </c>
       <c r="G12">
         <v>2449167.0</v>
       </c>
       <c r="H12">
         <v>4826061.0</v>
       </c>
       <c r="I12">
         <v>904511.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>25000.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
       <c r="O12">
         <v>2000.0</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>922000.0</v>
       </c>
       <c r="F13">
         <v>2853716.0</v>
       </c>
       <c r="G13">
         <v>8301.0</v>
       </c>
       <c r="H13">
         <v>41244.0</v>
       </c>
       <c r="I13">
         <v>32408.0</v>
       </c>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B14">
         <v>21849000.0</v>
       </c>
       <c r="C14">
         <v>473000.0</v>
       </c>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B15">
         <v>-226149000.0</v>
       </c>
       <c r="C15">
         <v>331882000.0</v>
       </c>
       <c r="D15">
         <v>16451426.0</v>
       </c>
       <c r="E15">
         <v>-49528869.0</v>
       </c>
       <c r="F15">
         <v>-31803000.0</v>
       </c>
       <c r="G15">
         <v>-19306098.0</v>
       </c>
       <c r="H15">
         <v>2130570.0</v>
       </c>
       <c r="I15">
         <v>-136765537.0</v>
       </c>
       <c r="J15">
         <v>567072.0</v>
       </c>
       <c r="K15">
         <v>-105959.0</v>
       </c>
       <c r="L15">
         <v>-105438.0</v>
       </c>
       <c r="M15">
         <v>-82107.0</v>
       </c>
       <c r="N15">
         <v>-225219.0</v>
       </c>
       <c r="O15">
         <v>-168873.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-242813000.0</v>
       </c>
       <c r="F16">
         <v>-72710434.0</v>
       </c>
       <c r="G16">
         <v>19040154.0</v>
       </c>
       <c r="H16">
         <v>2130570.0</v>
       </c>
       <c r="I16">
         <v>-136765537.0</v>
       </c>
       <c r="J16">
         <v>567072.0</v>
       </c>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B17">
         <v>-247998000.0</v>
       </c>
       <c r="C17">
         <v>338453000.0</v>
       </c>
       <c r="D17">
         <v>-69425000.0</v>
       </c>
       <c r="E17">
         <v>-242813000.0</v>
       </c>
       <c r="F17">
         <v>-72710434.0</v>
       </c>
       <c r="G17">
         <v>19040154.0</v>
       </c>
       <c r="H17">
         <v>2130570.0</v>
       </c>
       <c r="I17">
         <v>-136765537.0</v>
       </c>
       <c r="J17"/>
       <c r="K17">
         <v>-105959.0</v>
       </c>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B18">
         <v>-30073000.0</v>
       </c>
       <c r="C18">
         <v>-29794000.0</v>
       </c>
       <c r="D18">
         <v>-29642000.0</v>
       </c>
       <c r="E18">
         <v>-6670000.0</v>
       </c>
       <c r="F18">
         <v>1498370.0</v>
       </c>
       <c r="G18">
         <v>-2440866.0</v>
       </c>
       <c r="H18">
         <v>-4784817.0</v>
       </c>
       <c r="I18">
         <v>-2023504.0</v>
       </c>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B21">
         <v>-317401000.0</v>
       </c>
       <c r="C21">
         <v>460539000.0</v>
       </c>
       <c r="D21">
         <v>7074490.0</v>
       </c>
       <c r="E21">
         <v>-51852410.0</v>
       </c>
       <c r="F21">
         <v>-25507453.0</v>
       </c>
       <c r="G21">
         <v>-23337766.0</v>
       </c>
       <c r="H21">
         <v>5978726.0</v>
       </c>
       <c r="I21">
         <v>-48148310.0</v>
       </c>
       <c r="J21">
         <v>1377588.0</v>
       </c>
       <c r="K21">
         <v>-105959.0</v>
       </c>
       <c r="L21">
         <v>-105438.0</v>
       </c>
       <c r="M21">
         <v>-57107.0</v>
       </c>
       <c r="N21">
         <v>-225219.0</v>
       </c>
       <c r="O21">
         <v>-166873.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B23">
         <v>332482000.0</v>
       </c>
       <c r="C23">
         <v>298154000.0</v>
       </c>
       <c r="D23">
         <v>65241013.0</v>
       </c>
       <c r="E23">
         <v>117329015.0</v>
       </c>
       <c r="F23">
         <v>99000000.0</v>
       </c>
       <c r="G23">
         <v>32416988.0</v>
       </c>
       <c r="H23">
         <v>84622493.0</v>
       </c>
       <c r="I23">
         <v>98546310.0</v>
       </c>
       <c r="J23">
         <v>6065664.0</v>
       </c>
       <c r="K23">
         <v>105959.0</v>
       </c>
       <c r="L23">
         <v>105438.0</v>
       </c>
       <c r="M23">
         <v>57107.0</v>
       </c>
       <c r="N23">
         <v>225219.0</v>
       </c>
       <c r="O23">
         <v>174223.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B25">
         <v>104513000.0</v>
       </c>
       <c r="C25">
         <v>49409000.0</v>
       </c>
       <c r="D25">
         <v>17731000.0</v>
       </c>
       <c r="E25">
         <v>94528000.0</v>
       </c>
       <c r="F25">
         <v>23287650.0</v>
       </c>
       <c r="G25">
         <v>21264918.0</v>
       </c>
       <c r="H25">
         <v>33053597.0</v>
       </c>
       <c r="I25">
         <v>47018781.0</v>
       </c>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>58721575.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27">
         <v>133956.0</v>
       </c>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B28">
         <v>122807000.0</v>
       </c>
       <c r="C28">
         <v>72917000.0</v>
       </c>
       <c r="D28">
         <v>36993499.0</v>
       </c>
       <c r="E28">
         <v>20641621.0</v>
       </c>
       <c r="F28">
         <v>31325000.0</v>
       </c>
       <c r="G28">
         <v>2567467.0</v>
       </c>
       <c r="H28">
         <v>4763511.0</v>
       </c>
       <c r="I28">
         <v>7760865.0</v>
       </c>
       <c r="J28">
         <v>3247536.0</v>
       </c>
       <c r="K28">
         <v>105959.0</v>
       </c>
       <c r="L28">
         <v>105438.0</v>
       </c>
       <c r="M28">
         <v>57107.0</v>
       </c>
       <c r="N28">
         <v>225219.0</v>
       </c>
       <c r="O28">
         <v>168873.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B29">
         <v>-51836000.0</v>
       </c>
       <c r="C29">
         <v>113457000.0</v>
       </c>
       <c r="D29">
         <v>-1452000.0</v>
       </c>
       <c r="E29">
         <v>9593000.0</v>
       </c>
       <c r="F29">
         <v>5620296.0</v>
       </c>
       <c r="G29">
         <v>-15048707.0</v>
       </c>
       <c r="H29"/>
       <c r="I29">
         <v>0.0</v>
       </c>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B30">
         <v>224708000.0</v>
       </c>
       <c r="C30">
         <v>-384809000.0</v>
       </c>
       <c r="D30">
         <v>24436956.0</v>
       </c>
       <c r="E30">
         <v>84784341.0</v>
       </c>
       <c r="F30">
         <v>73217000.0</v>
       </c>
       <c r="G30">
         <v>2567467.0</v>
       </c>
       <c r="H30">
         <v>4763511.0</v>
       </c>
       <c r="I30">
         <v>25623552.0</v>
       </c>
       <c r="J30">
         <v>5277132.0</v>
       </c>
       <c r="K30">
         <v>105959.0</v>
       </c>
       <c r="L30">
         <v>105438.0</v>
       </c>
       <c r="M30">
         <v>57107.0</v>
       </c>
       <c r="N30">
         <v>225219.0</v>
       </c>
       <c r="O30">
         <v>174223.0</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B31">
         <v>17567000.0</v>
       </c>
       <c r="C31">
         <v>-8629000.0</v>
       </c>
       <c r="D31">
         <v>9462017.0</v>
       </c>
       <c r="E31">
         <v>1419186.0</v>
       </c>
       <c r="F31">
         <v>-8906690.0</v>
       </c>
       <c r="G31">
         <v>-425057.0</v>
       </c>
       <c r="H31">
         <v>-3848156.0</v>
       </c>
       <c r="I31">
         <v>-88617227.0</v>
       </c>
       <c r="J31">
         <v>-703956.0</v>
       </c>
       <c r="K31">
         <v>-105959.0</v>
       </c>
       <c r="L31"/>
       <c r="M31">
         <v>-25000.0</v>
       </c>
       <c r="N31"/>
       <c r="O31">
         <v>-2000.0</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B32">
         <v>15081000.0</v>
       </c>
       <c r="C32">
         <v>162385000.0</v>
       </c>
       <c r="D32">
         <v>72315503.0</v>
       </c>
       <c r="E32">
         <v>65476604.0</v>
       </c>
       <c r="F32">
         <v>79185000.0</v>
       </c>
       <c r="G32">
         <v>9079222.0</v>
       </c>
       <c r="H32">
         <v>81990119.0</v>
       </c>
       <c r="I32">
         <v>49439100.0</v>
       </c>
@@ -11339,484 +11478,493 @@
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BC32"/>
+  <dimension ref="A1:BD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:55">
+    <row r="1" spans="1:56">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>78</v>
       </c>
       <c r="C1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="E1" t="s">
         <v>80</v>
       </c>
       <c r="F1" t="s">
         <v>81</v>
       </c>
       <c r="G1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="I1" t="s">
         <v>83</v>
       </c>
       <c r="J1" t="s">
         <v>84</v>
       </c>
       <c r="K1" t="s">
+        <v>85</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="M1" t="s">
         <v>86</v>
       </c>
       <c r="N1" t="s">
         <v>87</v>
       </c>
       <c r="O1" t="s">
+        <v>88</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Q1" t="s">
         <v>89</v>
       </c>
       <c r="R1" t="s">
         <v>90</v>
       </c>
       <c r="S1" t="s">
+        <v>91</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="U1" t="s">
         <v>92</v>
       </c>
       <c r="V1" t="s">
         <v>93</v>
       </c>
       <c r="W1" t="s">
+        <v>94</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="Y1" t="s">
         <v>95</v>
       </c>
       <c r="Z1" t="s">
         <v>96</v>
       </c>
       <c r="AA1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AC1" t="s">
         <v>98</v>
       </c>
       <c r="AD1" t="s">
         <v>99</v>
       </c>
       <c r="AE1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AG1" t="s">
         <v>101</v>
       </c>
       <c r="AH1" t="s">
         <v>102</v>
       </c>
       <c r="AI1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AK1" t="s">
         <v>104</v>
       </c>
       <c r="AL1" t="s">
         <v>105</v>
       </c>
       <c r="AM1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AO1" t="s">
         <v>107</v>
       </c>
       <c r="AP1" t="s">
         <v>108</v>
       </c>
       <c r="AQ1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AS1" t="s">
         <v>110</v>
       </c>
       <c r="AT1" t="s">
         <v>111</v>
       </c>
       <c r="AU1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AW1" t="s">
         <v>113</v>
       </c>
       <c r="AX1" t="s">
         <v>114</v>
       </c>
       <c r="AY1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="BA1" t="s">
         <v>116</v>
       </c>
       <c r="BB1" t="s">
         <v>117</v>
       </c>
       <c r="BC1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="2" spans="1:55">
+    <row r="2" spans="1:56">
       <c r="A2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B2">
+        <v>826000.0</v>
+      </c>
+      <c r="C2">
         <v>25548000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>35009000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>32330000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>21776000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>18659000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>20313000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>17559000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>20636000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>28147000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>15189523.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>13526000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>9048826.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>8507000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>7770000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>18402000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>12279000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>7563000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>4270000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1671000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>17434276.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>22241885.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>14656130.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>11565946.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>15696421.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>18052622.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>30318649.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>16539557.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>15357229.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>17643547.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>29733695.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>26407011.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>8909307.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>7872745.0</v>
       </c>
-      <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
       <c r="AQ2"/>
       <c r="AR2"/>
       <c r="AS2"/>
       <c r="AT2"/>
       <c r="AU2"/>
       <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2"/>
       <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
-    </row>
-    <row r="3" spans="1:55">
+      <c r="BD2"/>
+    </row>
+    <row r="3" spans="1:56">
       <c r="A3" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B3">
+        <v>39727000.0</v>
+      </c>
+      <c r="C3">
         <v>39121000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>40428000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>28467000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>20527000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>15535000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>14948000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>10918000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>11796000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>11723000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>5894770.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>4471000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>3108623.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2946000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>6795000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>5873000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>6262000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>2821000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>2338000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>572000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2977580.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>5802420.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>3717054.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>3545173.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>6958311.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>7009115.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>8444531.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>8178269.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>4732305.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>8178269.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>18037246.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>17440571.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>5900495.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>5640469.0</v>
       </c>
-      <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
-      <c r="BA3">
+      <c r="BA3"/>
+      <c r="BB3">
         <v>-2000.0</v>
       </c>
-      <c r="BB3"/>
       <c r="BC3"/>
-    </row>
-    <row r="4" spans="1:55">
+      <c r="BD3"/>
+    </row>
+    <row r="4" spans="1:56">
       <c r="A4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -11828,348 +11976,355 @@
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
-    </row>
-    <row r="5" spans="1:55">
+      <c r="BD4"/>
+    </row>
+    <row r="5" spans="1:56">
       <c r="A5" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B5">
+        <v>-169889000.0</v>
+      </c>
+      <c r="C5">
         <v>-292834000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-374406000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>78247000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>173453000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-147055000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>269709000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>9299000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-66314000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>269010000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>12047564.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>1410000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>3240728.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>25192000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-72129000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>3771000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-14368000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-4364000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-830000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-253000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>9927420.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>5846580.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-1484609.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-6615547.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>2496362.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-7168201.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-11536194.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>5864870.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>34301781.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-9676168.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-29961638.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-11226493.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-4706573.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-2253608.0</v>
       </c>
-      <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
-      <c r="BA5">
+      <c r="BA5"/>
+      <c r="BB5">
         <v>-25071.0</v>
       </c>
-      <c r="BB5"/>
       <c r="BC5"/>
-    </row>
-    <row r="6" spans="1:55">
+      <c r="BD5"/>
+    </row>
+    <row r="6" spans="1:56">
       <c r="A6" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B6">
+        <v>-130162000.0</v>
+      </c>
+      <c r="C6">
         <v>-253713000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-333978000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>106714000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>193980000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-131520000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>284657000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>20217000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-54518000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>280733000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>17942334.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>5881000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>6349351.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>28138000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-65334000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>9644000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-8106000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-1543000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>1508000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>319000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>12905000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>11649000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>2232445.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-3070374.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>9454673.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-159086.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-3091663.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>14043139.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>39034086.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-1497899.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-11924392.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>6214078.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>1193922.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>3386861.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-47448.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-10579.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-74353.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-11263.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-9026.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-11317.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-43320.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-4935.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-29033.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-28150.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-17986.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-12796.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-15632.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-10693.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-78524.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-16576.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-15173.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-114946.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-25071.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-26097.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-115705.0</v>
       </c>
     </row>
-    <row r="7" spans="1:55">
+    <row r="7" spans="1:56">
       <c r="A7" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -12181,54 +12336,55 @@
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
-    </row>
-    <row r="8" spans="1:55">
+      <c r="BD7"/>
+    </row>
+    <row r="8" spans="1:56">
       <c r="A8" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -12240,1224 +12396,1255 @@
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
-    </row>
-    <row r="9" spans="1:55">
+      <c r="BD8"/>
+    </row>
+    <row r="9" spans="1:56">
       <c r="A9" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B9">
+        <v>74106000.0</v>
+      </c>
+      <c r="C9">
         <v>45469000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-348393000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>127775000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>19523000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>3156000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>319538000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>26176000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-57263000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>23594000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>13546639.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>8177000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>6448996.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>7140000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>5339000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>16675000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>19701000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>11437000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>19277000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>2987000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>16115167.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>10272770.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-1669895.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-5811214.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-6466762.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-5312721.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-15460806.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>10210317.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>12923159.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-5541533.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-16738815.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-8752110.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-1108937.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>3116204.0</v>
       </c>
-      <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
-    </row>
-    <row r="10" spans="1:55">
+      <c r="BD9"/>
+    </row>
+    <row r="10" spans="1:56">
       <c r="A10" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B10">
+        <v>-208604000.0</v>
+      </c>
+      <c r="C10">
         <v>-302077000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-379998000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>69631000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>165057000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-154524000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>260146000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1361000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-72326000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>262729000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>7546574.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-4313000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-1029665.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>17617000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-184712804.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-245000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-23024290.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-8105111.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-2024512.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-967835.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>8550000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>5764000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>12281392.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-900338.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>2840413.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-10230020.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-13395417.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-5188641.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>30226087.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-9511459.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-116569335.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-11443878.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-4936542.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-3815784.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-47448.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-10579.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-74353.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-11263.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-9026.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-11317.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-43320.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-4935.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-29033.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-28150.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-42986.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-12796.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-15632.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-10693.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-78524.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-16576.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-15173.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-114946.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-27071.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-26097.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-115705.0</v>
       </c>
     </row>
-    <row r="11" spans="1:55">
+    <row r="11" spans="1:56">
       <c r="A11" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B11">
+        <v>31462000.0</v>
+      </c>
+      <c r="C11">
         <v>-48942000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-78224000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>19019000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>27574000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-20205000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>110482000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>453000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-1874000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>4396000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-362910.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>61000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>243073.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>289000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-2123000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>315000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>9527159.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-2370000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>12208714.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-204000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>12671703.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-13264493.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-14746334.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-6284829.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-11179226.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>2721823.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>4764958.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>9906881.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-584853.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-488868.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>86331760.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-251123.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>17920.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>2225152.0</v>
       </c>
-      <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
-      <c r="AS11">
+      <c r="AS11"/>
+      <c r="AT11">
         <v>25000.0</v>
       </c>
-      <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
-      <c r="BA11">
+      <c r="BA11"/>
+      <c r="BB11">
         <v>2000.0</v>
       </c>
-      <c r="BB11"/>
       <c r="BC11"/>
-    </row>
-    <row r="12" spans="1:55">
+      <c r="BD11"/>
+    </row>
+    <row r="12" spans="1:56">
       <c r="A12" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B12">
+        <v>51160000.0</v>
+      </c>
+      <c r="C12">
         <v>9243000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>5592000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>8616000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>8396000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>7469000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>9563000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>7938000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>6012000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>6281000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>4500989.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>5723000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>4270393.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>7575000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1972000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1913000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1862000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1845000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>406304.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>579151.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>149000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>221000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>532854.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>569620.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>693971.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>652722.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1281083.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1146630.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1214583.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1183765.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>658535.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>245976.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>17920.0</v>
       </c>
-      <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
-      <c r="AS12">
+      <c r="AS12"/>
+      <c r="AT12">
         <v>25000.0</v>
       </c>
-      <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
-      <c r="BA12">
+      <c r="BA12"/>
+      <c r="BB12">
         <v>2000.0</v>
       </c>
-      <c r="BB12"/>
       <c r="BC12"/>
-    </row>
-    <row r="13" spans="1:55">
+      <c r="BD12"/>
+    </row>
+    <row r="13" spans="1:56">
       <c r="A13" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>133</v>
+      </c>
+      <c r="B13">
+        <v>27085000.0</v>
+      </c>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
-      <c r="F13"/>
+      <c r="F13">
+        <v>0.0</v>
+      </c>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-      <c r="O13">
+      <c r="O13"/>
+      <c r="P13">
         <v>2000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>48000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>319000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>553000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>731862.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>764888.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>788017.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>36707.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1342.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1833.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>1296.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>3830.0</v>
       </c>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
-    </row>
-    <row r="14" spans="1:55">
+      <c r="BD13"/>
+    </row>
+    <row r="14" spans="1:56">
       <c r="A14" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B14">
+        <v>26951000.0</v>
+      </c>
+      <c r="C14">
         <v>33286000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>22093000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-503000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-171000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>430000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>241000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-261000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>324000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>169000.0</v>
       </c>
-      <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
-    </row>
-    <row r="15" spans="1:55">
+      <c r="BD14"/>
+    </row>
+    <row r="15" spans="1:56">
       <c r="A15" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B15">
+        <v>-150191000.0</v>
+      </c>
+      <c r="C15">
         <v>-219849000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-279681000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>50109000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>137312000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-133889000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>152225000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>647000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-71866000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>250876000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>7967459.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-4374000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-1272738.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>17328000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-80693000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-560000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-25287000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-4113000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-1843000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-560000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-4040000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>18983007.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>27330099.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-900338.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>2840413.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-10230020.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-13395417.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-5188641.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>29633694.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-9511459.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-116569335.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-11443878.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-4936542.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-3815784.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-47448.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-10579.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-42808.0</v>
       </c>
       <c r="AL15">
         <v>-42808.0</v>
       </c>
       <c r="AM15">
+        <v>-42808.0</v>
+      </c>
+      <c r="AN15">
         <v>-9026.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-10172.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-43320.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-4935.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-29033.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-28150.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-42986.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-12796.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-15632.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-10693.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-78524.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-16576.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-15173.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-114946.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-27071.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-26097.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-115705.0</v>
       </c>
     </row>
-    <row r="16" spans="1:55">
+    <row r="16" spans="1:56">
       <c r="A16" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16">
         <v>-186668000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-23786000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-88067000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>55708000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-111178488.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>23374226.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-20430189.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>35524017.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>27330099.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-900338.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>2840413.0</v>
       </c>
-      <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
-    </row>
-    <row r="17" spans="1:55">
+      <c r="BD16"/>
+    </row>
+    <row r="17" spans="1:56">
       <c r="A17" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B17">
+        <v>-177142000.0</v>
+      </c>
+      <c r="C17">
         <v>-253135000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-301774000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>50612000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>137483000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-134319000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>149664000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>908000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-70452000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>258333000.0</v>
       </c>
-      <c r="K17"/>
-      <c r="L17">
+      <c r="L17"/>
+      <c r="M17">
         <v>-4374000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-16713000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>108503000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-186668000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-23786000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-88067000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>55708000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-111178488.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>23374226.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-20430189.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>35524017.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>27330099.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-900338.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>2840413.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-8390675.0</v>
       </c>
-      <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
-    </row>
-    <row r="18" spans="1:55">
+      <c r="BD17"/>
+    </row>
+    <row r="18" spans="1:56">
       <c r="A18" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B18">
+        <v>-24075000.0</v>
+      </c>
+      <c r="C18">
         <v>-9243000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-5592000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-8616000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-8396000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-7469000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-9563000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-7938000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-6012000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-6281000.0</v>
       </c>
-      <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>-5723000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-1437000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-1432000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-1970000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-1865000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-1543000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-1292000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>325558.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>185737.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>639310.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-184477.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-531512.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-567787.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-692675.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-648892.0</v>
       </c>
-      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
-    </row>
-    <row r="19" spans="1:55">
+      <c r="BD18"/>
+    </row>
+    <row r="19" spans="1:56">
       <c r="A19" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -13469,54 +13656,55 @@
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
-    </row>
-    <row r="20" spans="1:55">
+      <c r="BD19"/>
+    </row>
+    <row r="20" spans="1:56">
       <c r="A20" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -13528,221 +13716,225 @@
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
-    </row>
-    <row r="21" spans="1:55">
+      <c r="BD20"/>
+    </row>
+    <row r="21" spans="1:56">
       <c r="A21" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B21">
+        <v>-206330000.0</v>
+      </c>
+      <c r="C21">
         <v>-74713000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-433874000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>74122000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>187859000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-147650000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>281914000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-1569000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-86693000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>266887000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>8207643.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-665000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>705819.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-1775000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-37766241.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>3771000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-18495639.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-5455916.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-1049559.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-320500.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>9927000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>5847000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-1484609.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-832672.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>2496362.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-7168201.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-11536194.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-3678663.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>30869751.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-9676168.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-29961638.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-11226493.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-4706573.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-2253608.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-47448.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-10579.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-74353.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-11263.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-9026.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-11317.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-43320.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-4968.1</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-29033.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-28150.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-17986.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-12796.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-15632.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-10693.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-78524.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-16576.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-15173.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-114946.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-25071.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-26097.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-115705.0</v>
       </c>
     </row>
-    <row r="22" spans="1:55">
+    <row r="22" spans="1:56">
       <c r="A22" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -13754,221 +13946,225 @@
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
-    </row>
-    <row r="23" spans="1:55">
+      <c r="BD22"/>
+    </row>
+    <row r="23" spans="1:56">
       <c r="A23" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B23">
+        <v>254371000.0</v>
+      </c>
+      <c r="C23">
         <v>145730000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>120490000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>85983000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>146560000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>169465000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>57937000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>45304000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>50066000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>215146000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>20528519.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>22368000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>14792004.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>17422000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>84728000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>31306000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>46348000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>23364000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>24377000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>4911000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>25638000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>26317301.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>15530816.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>12372112.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>16875797.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>17759861.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>54748363.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>40675866.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>6012281.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>41636797.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>43022277.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>29103926.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>12727952.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>13692157.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>47448.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>10579.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>74353.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>11263.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>9026.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>11317.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>43320.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>4935.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>29033.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>28150.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>17986.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>12796.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>15632.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>10693.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>78524.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>16576.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>15173.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>114946.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>69003.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>26097.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>115705.0</v>
       </c>
     </row>
-    <row r="24" spans="1:55">
+    <row r="24" spans="1:56">
       <c r="A24" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -13980,177 +14176,181 @@
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
-    </row>
-    <row r="25" spans="1:55">
+      <c r="BD24"/>
+    </row>
+    <row r="25" spans="1:56">
       <c r="A25" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B25">
+        <v>40615000.0</v>
+      </c>
+      <c r="C25">
         <v>39121000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>40428000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>28467000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>20110000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>15508000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>14948000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>10881000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>11796000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>11784000.0</v>
       </c>
-      <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>4529000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>9669000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>11036000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>29004000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>25683000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>21247000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>18594000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>9315382.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>5192435.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2977413.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>5802420.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>3752319.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>3545173.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>8797656.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>5169770.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>18856682.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4732305.0</v>
       </c>
       <c r="AC25">
         <v>4732305.0</v>
       </c>
       <c r="AD25">
         <v>4732305.0</v>
       </c>
       <c r="AE25">
+        <v>4732305.0</v>
+      </c>
+      <c r="AF25">
         <v>18037246.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>17440571.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>5900495.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>5640469.0</v>
       </c>
-      <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
-    </row>
-    <row r="26" spans="1:55">
+      <c r="BD25"/>
+    </row>
+    <row r="26" spans="1:56">
       <c r="A26" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -14162,802 +14362,819 @@
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
-    </row>
-    <row r="27" spans="1:55">
+      <c r="BD26"/>
+    </row>
+    <row r="27" spans="1:56">
       <c r="A27" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>6591637.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1172596.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
-    </row>
-    <row r="28" spans="1:55">
+      <c r="BD27"/>
+    </row>
+    <row r="28" spans="1:56">
       <c r="A28" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B28">
+        <v>76080000.0</v>
+      </c>
+      <c r="C28">
         <v>81740000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>45732000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>25858000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>30158000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>21059000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>18844000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>16175000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>17899000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>19999000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>25129648.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>4171000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>3933714.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>6375000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>6342000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>5864000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>9654000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>5515000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>13829000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2327000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>6973555.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>4075416.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>874686.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>806166.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1179376.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>292761.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1216588.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>923183.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1053938.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1569802.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1572344.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>2379738.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>2062683.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1746102.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>47448.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>10579.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>74353.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>11263.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>9026.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>11317.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>43320.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>4935.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>29033.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>28150.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>17986.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>12796.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>15632.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>10693.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>78524.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>16576.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>15173.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>114946.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>27071.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>26097.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>115705.0</v>
       </c>
     </row>
-    <row r="29" spans="1:55">
+    <row r="29" spans="1:56">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B29">
+        <v>-31462000.0</v>
+      </c>
+      <c r="C29">
         <v>-48942000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-78224000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>19019000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>27574000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-20205000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>110482000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>453000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-1874000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>4396000.0</v>
       </c>
-      <c r="K29"/>
-      <c r="L29">
+      <c r="L29"/>
+      <c r="M29">
         <v>61000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-2055000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-1072000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-2123000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>315000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>8472000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1121000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>12075745.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-5675795.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>6045594.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-6825248.0</v>
       </c>
-      <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
-    </row>
-    <row r="30" spans="1:55">
+      <c r="BD29"/>
+    </row>
+    <row r="30" spans="1:56">
       <c r="A30" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B30">
+        <v>253545000.0</v>
+      </c>
+      <c r="C30">
         <v>120182000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>85481000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>53653000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-168336000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>150806000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>37624000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>27745000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>29430000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-243293000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>5338996.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>8842000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>5743177.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>8915000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>76958000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>12904000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>34069000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>15801000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>20107000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>3240000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>7992000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>4075416.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>874686.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>637290.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1094745.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-292761.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>24429714.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>24136309.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-21369510.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>23993250.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>13288582.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>2696915.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>946368.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>5819412.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>47448.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>10579.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>74353.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>11263.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>9026.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>11317.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>43320.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>4935.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>29033.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>28150.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>17986.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>12796.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>15632.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>10693.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>78524.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>16576.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>15173.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>114946.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>69003.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>26097.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>115705.0</v>
       </c>
     </row>
-    <row r="31" spans="1:55">
+    <row r="31" spans="1:56">
       <c r="A31" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B31">
+        <v>-2274000.0</v>
+      </c>
+      <c r="C31">
         <v>-227364000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>53876000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-4491000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-22802000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-6874000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-21768000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>2930000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>14367000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-4158000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-661068.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-3648000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-1735484.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>19392000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-146946563.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-4016000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-4528651.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-2649195.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-974953.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-647335.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-1377000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-83000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>13766000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-67666.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>344051.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-3061819.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-1859223.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-1509978.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-643664.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>164709.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-86607697.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-217385.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-229969.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-1562176.0</v>
       </c>
-      <c r="AI31"/>
       <c r="AJ31"/>
-      <c r="AK31">
+      <c r="AK31"/>
+      <c r="AL31">
         <v>-74353.0</v>
       </c>
-      <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
-      <c r="AS31">
+      <c r="AS31"/>
+      <c r="AT31">
         <v>-25000.0</v>
       </c>
-      <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
-      <c r="BA31">
+      <c r="BA31"/>
+      <c r="BB31">
         <v>-2000.0</v>
       </c>
-      <c r="BB31"/>
       <c r="BC31"/>
-    </row>
-    <row r="32" spans="1:55">
+      <c r="BD31"/>
+    </row>
+    <row r="32" spans="1:56">
       <c r="A32" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B32">
+        <v>74932000.0</v>
+      </c>
+      <c r="C32">
         <v>71017000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-313384000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>160105000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>41299000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>21815000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>339851000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>43735000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-36627000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>51741000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>28736162.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>21703000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>15497823.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>15647000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>13109000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>35077000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>31980000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>19000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>23547000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>4658000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>33549443.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>32514655.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>12986235.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>5754732.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>9229659.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>12739901.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>14857843.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>26749874.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>28280388.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>12102014.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>12994880.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>17654901.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>7800370.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>10988949.0</v>
       </c>
-      <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
+      <c r="BD32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -15014,1091 +15231,1091 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B2">
         <v>85635000.0</v>
       </c>
       <c r="C2">
         <v>30957000.0</v>
       </c>
       <c r="D2">
         <v>30515000.0</v>
       </c>
       <c r="E2">
         <v>105780003.0</v>
       </c>
       <c r="F2">
         <v>2815939.0</v>
       </c>
       <c r="G2">
         <v>2946017.0</v>
       </c>
       <c r="H2">
         <v>3556560.0</v>
       </c>
       <c r="I2">
         <v>23248485.0</v>
       </c>
       <c r="J2">
         <v>328844.0</v>
       </c>
       <c r="K2">
         <v>328844.0</v>
       </c>
       <c r="L2">
         <v>396287.0</v>
       </c>
       <c r="M2">
         <v>539917.0</v>
       </c>
       <c r="N2">
         <v>598301.0</v>
       </c>
       <c r="O2">
         <v>461738.0</v>
       </c>
       <c r="P2">
         <v>1.0</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B3">
         <v>648086000</v>
       </c>
       <c r="C3">
         <v>264596000</v>
       </c>
       <c r="D3">
         <v>815210</v>
       </c>
       <c r="E3">
         <v>54881015</v>
       </c>
       <c r="F3">
         <v>86431354</v>
       </c>
       <c r="G3">
         <v>5810969</v>
       </c>
       <c r="H3">
         <v>9234400</v>
       </c>
       <c r="I3">
         <v>84363382</v>
       </c>
       <c r="J3">
         <v>52646352</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3">
         <v>0</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
       <c r="P3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B6">
         <v>-37021000.0</v>
       </c>
       <c r="C6">
         <v>54678000.0</v>
       </c>
       <c r="D6">
         <v>8435874.0</v>
       </c>
       <c r="E6">
         <v>-82744637.0</v>
       </c>
       <c r="F6">
         <v>137310703.0</v>
       </c>
       <c r="G6">
         <v>-130078.0</v>
       </c>
       <c r="H6">
         <v>-610543.0</v>
       </c>
       <c r="I6">
         <v>-19691925.0</v>
       </c>
       <c r="J6">
         <v>-42592.0</v>
       </c>
       <c r="K6">
         <v>-42592.0</v>
       </c>
       <c r="L6">
         <v>-67443.0</v>
       </c>
       <c r="M6">
         <v>-143630.0</v>
       </c>
       <c r="N6">
         <v>-58384.0</v>
       </c>
       <c r="O6">
         <v>136563.0</v>
       </c>
       <c r="P6">
         <v>461737.0</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B7">
         <v>-50841000.0</v>
       </c>
       <c r="C7">
         <v>-14403000.0</v>
       </c>
       <c r="D7">
         <v>8863394.0</v>
       </c>
       <c r="E7">
         <v>1510528.0</v>
       </c>
       <c r="F7">
         <v>2168616.0</v>
       </c>
       <c r="G7">
         <v>-7521387.0</v>
       </c>
       <c r="H7">
         <v>-13074965.0</v>
       </c>
       <c r="I7">
         <v>8846302.0</v>
       </c>
       <c r="J7">
         <v>1352.0</v>
       </c>
       <c r="K7">
         <v>63367.0</v>
       </c>
       <c r="L7">
         <v>37995.0</v>
       </c>
       <c r="M7">
         <v>-61523.0</v>
       </c>
       <c r="N7">
         <v>166835.0</v>
       </c>
       <c r="O7">
         <v>11825.0</v>
       </c>
       <c r="P7"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B9">
         <v>-25642000.0</v>
       </c>
       <c r="C9">
         <v>-1792000.0</v>
       </c>
       <c r="D9">
         <v>-867848.0</v>
       </c>
       <c r="E9">
         <v>66430.0</v>
       </c>
       <c r="F9">
         <v>244795.0</v>
       </c>
       <c r="G9">
         <v>-451061.0</v>
       </c>
       <c r="H9">
         <v>-451061.0</v>
       </c>
       <c r="I9">
         <v>52518.0</v>
       </c>
       <c r="J9">
         <v>1352.0</v>
       </c>
       <c r="K9">
         <v>1352.0</v>
       </c>
       <c r="L9">
         <v>7607.0</v>
       </c>
       <c r="M9">
         <v>-6406.0</v>
       </c>
       <c r="N9">
         <v>1784.0</v>
       </c>
       <c r="O9">
         <v>-9680.0</v>
       </c>
       <c r="P9"/>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>-4588000.0</v>
       </c>
       <c r="E10">
         <v>-3463420.0</v>
       </c>
       <c r="F10">
         <v>-5699465.0</v>
       </c>
       <c r="G10">
         <v>-1703608.0</v>
       </c>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>4588000.0</v>
       </c>
       <c r="F11">
         <v>5699465.0</v>
       </c>
       <c r="G11">
         <v>1703608.0</v>
       </c>
       <c r="H11">
         <v>-13074965.0</v>
       </c>
       <c r="I11">
         <v>8371856.0</v>
       </c>
       <c r="J11">
         <v>54414870.0</v>
       </c>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-72626000.0</v>
       </c>
       <c r="F12">
         <v>-32987330.0</v>
       </c>
       <c r="G12">
         <v>-42849616.0</v>
       </c>
       <c r="H12">
         <v>-7600627.0</v>
       </c>
       <c r="I12">
         <v>74552413.0</v>
       </c>
       <c r="J12">
         <v>-6366000.0</v>
       </c>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-2675000.0</v>
       </c>
       <c r="F13">
         <v>-3775644.0</v>
       </c>
       <c r="G13">
         <v>-3775644.0</v>
       </c>
       <c r="H13">
         <v>-3775644.0</v>
       </c>
       <c r="I13">
         <v>50000.0</v>
       </c>
       <c r="J13">
         <v>-300000.0</v>
       </c>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B14">
         <v>104513000.0</v>
       </c>
       <c r="C14">
         <v>49409000.0</v>
       </c>
       <c r="D14">
         <v>10828000.0</v>
       </c>
       <c r="E14">
         <v>71357926.0</v>
       </c>
       <c r="F14">
         <v>23287650.0</v>
       </c>
       <c r="G14">
         <v>21264918.0</v>
       </c>
       <c r="H14">
         <v>33053597.0</v>
       </c>
       <c r="I14">
         <v>47018781.0</v>
       </c>
       <c r="J14">
         <v>924948.0</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>0.0</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B16">
         <v>48614000.0</v>
       </c>
       <c r="C16">
         <v>85635000.0</v>
       </c>
       <c r="D16">
         <v>40819900.0</v>
       </c>
       <c r="E16">
         <v>23035366.0</v>
       </c>
       <c r="F16">
         <v>140126642.0</v>
       </c>
       <c r="G16">
         <v>2815939.0</v>
       </c>
       <c r="H16">
         <v>2946017.0</v>
       </c>
       <c r="I16">
         <v>3556560.0</v>
       </c>
       <c r="J16">
         <v>286252.0</v>
       </c>
       <c r="K16">
         <v>286252.0</v>
       </c>
       <c r="L16">
         <v>328844.0</v>
       </c>
       <c r="M16">
         <v>396287.0</v>
       </c>
       <c r="N16">
         <v>539917.0</v>
       </c>
       <c r="O16">
         <v>598301.0</v>
       </c>
       <c r="P16">
         <v>461738.0</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B18">
         <v>-787312000.0</v>
       </c>
       <c r="C18">
         <v>-333131000.0</v>
       </c>
       <c r="D18">
         <v>-27297417.0</v>
       </c>
       <c r="E18">
         <v>-134169781.0</v>
       </c>
       <c r="F18">
         <v>-166672852.0</v>
       </c>
       <c r="G18">
         <v>-7102966.0</v>
       </c>
       <c r="H18">
         <v>5274175.0</v>
       </c>
       <c r="I18">
         <v>-91135869.0</v>
       </c>
       <c r="J18">
         <v>-3405462.0</v>
       </c>
       <c r="K18">
         <v>-42592.0</v>
       </c>
       <c r="L18">
         <v>-67443.0</v>
       </c>
       <c r="M18">
         <v>-118630.0</v>
       </c>
       <c r="N18">
         <v>-58384.0</v>
       </c>
       <c r="O18">
         <v>-75648.0</v>
       </c>
       <c r="P18"/>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B19">
         <v>-162691000.0</v>
       </c>
       <c r="C19">
         <v>-188472000.0</v>
       </c>
       <c r="D19">
         <v>34574000.0</v>
       </c>
       <c r="E19">
         <v>-103608000.0</v>
       </c>
       <c r="F19">
         <v>-235066940.0</v>
       </c>
       <c r="G19">
         <v>-7140609.0</v>
       </c>
       <c r="H19">
         <v>-9732134.0</v>
       </c>
       <c r="I19">
         <v>-90163477.0</v>
       </c>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B20">
         <v>757698000.0</v>
       </c>
       <c r="C20">
         <v>162534000.0</v>
       </c>
       <c r="D20">
         <v>2000.0</v>
       </c>
       <c r="E20">
         <v>124855000.0</v>
       </c>
       <c r="F20">
         <v>390894999.0</v>
       </c>
       <c r="G20">
         <v>7494622.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>54840426.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B21">
         <v>85451000.0</v>
       </c>
       <c r="C21">
         <v>128083000.0</v>
       </c>
       <c r="D21"/>
       <c r="E21">
         <v>-20954000.0</v>
       </c>
       <c r="F21">
         <v>15948649.0</v>
       </c>
       <c r="G21">
         <v>-30206.0</v>
       </c>
       <c r="H21">
         <v>-5386985.0</v>
       </c>
       <c r="I21">
         <v>20618613.0</v>
       </c>
       <c r="J21">
         <v>20618613.0</v>
       </c>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B22">
         <v>-247998000.0</v>
       </c>
       <c r="C22">
         <v>331409000.0</v>
       </c>
       <c r="D22">
         <v>6208000.0</v>
       </c>
       <c r="E22">
         <v>-183296296.0</v>
       </c>
       <c r="F22">
         <v>-72710434.0</v>
       </c>
       <c r="G22">
         <v>19040154.0</v>
       </c>
       <c r="H22">
         <v>2130570.0</v>
       </c>
       <c r="I22">
         <v>-136765537.0</v>
       </c>
       <c r="J22">
         <v>567072.0</v>
       </c>
       <c r="K22">
         <v>-105959.0</v>
       </c>
       <c r="L22">
         <v>-105438.0</v>
       </c>
       <c r="M22">
         <v>-82107.0</v>
       </c>
       <c r="N22">
         <v>-225219.0</v>
       </c>
       <c r="O22">
         <v>-168873.0</v>
       </c>
       <c r="P22"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B23">
         <v>12972000.0</v>
       </c>
       <c r="C23">
         <v>21329000.0</v>
       </c>
       <c r="D23">
         <v>-47096021.0</v>
       </c>
       <c r="E23">
         <v>-15193007.0</v>
       </c>
       <c r="F23">
         <v>261870707.0</v>
       </c>
       <c r="G23">
         <v>375528.0</v>
       </c>
       <c r="H23">
         <v>21144.0</v>
       </c>
       <c r="I23">
         <v>-3892963.0</v>
       </c>
       <c r="J23">
         <v>142917972.0</v>
       </c>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23">
         <v>-25000.0</v>
       </c>
       <c r="N23"/>
       <c r="O23">
         <v>-9347.0</v>
       </c>
       <c r="P23">
         <v>461737.0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B24">
         <v>-421550000.0</v>
       </c>
       <c r="C24">
         <v>-21667000.0</v>
       </c>
       <c r="D24">
         <v>117294293.0</v>
       </c>
       <c r="E24">
         <v>-553332.0</v>
       </c>
       <c r="F24">
         <v>-192986586.0</v>
       </c>
       <c r="G24">
         <v>-1329640.0</v>
       </c>
       <c r="H24">
         <v>-497734.0</v>
       </c>
       <c r="I24">
         <v>-5800095.0</v>
       </c>
       <c r="J24">
         <v>-21600.0</v>
       </c>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24">
         <v>-25000.0</v>
       </c>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B25">
         <v>51946000.0</v>
       </c>
       <c r="C25">
         <v>-567491000.0</v>
       </c>
       <c r="D25">
         <v>-57911409.0</v>
       </c>
       <c r="E25">
         <v>18678916.0</v>
       </c>
       <c r="F25">
         <v>-48482985.0</v>
       </c>
       <c r="G25">
         <v>-18742541.0</v>
       </c>
       <c r="H25">
         <v>-5164713.0</v>
       </c>
       <c r="I25">
         <v>-14793638.0</v>
       </c>
       <c r="J25">
         <v>47747518.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25">
         <v>25000.0</v>
       </c>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26">
         <v>-1.0</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B27">
         <v>57802000.0</v>
       </c>
       <c r="C27">
         <v>20783000.0</v>
       </c>
       <c r="D27">
         <v>13531500.0</v>
       </c>
       <c r="E27">
         <v>5218531.0</v>
       </c>
       <c r="F27">
         <v>9875359.0</v>
       </c>
       <c r="G27">
         <v>-284434.0</v>
       </c>
       <c r="H27">
         <v>2905408.0</v>
       </c>
       <c r="I27">
         <v>3517013.0</v>
       </c>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27">
         <v>81400.0</v>
       </c>
       <c r="P27"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B28">
         <v>856127000.0</v>
       </c>
       <c r="C28">
         <v>311946000.0</v>
       </c>
       <c r="D28">
         <v>-24784000.0</v>
       </c>
       <c r="E28">
         <v>75357316.0</v>
       </c>
       <c r="F28">
         <v>455840707.0</v>
       </c>
       <c r="G28">
         <v>8302528.0</v>
       </c>
       <c r="H28">
         <v>-5386984.0</v>
       </c>
       <c r="I28">
         <v>77244039.0</v>
       </c>
       <c r="J28">
         <v>142917972.0</v>
       </c>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28">
         <v>212211.0</v>
       </c>
       <c r="P28">
         <v>461737.0</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B29">
         <v>-139226000.0</v>
       </c>
       <c r="C29">
         <v>-68535000.0</v>
       </c>
       <c r="D29">
         <v>-19621000.0</v>
       </c>
       <c r="E29">
         <v>-79288766.0</v>
       </c>
       <c r="F29">
         <v>-80241498.0</v>
       </c>
       <c r="G29">
         <v>-1291997.0</v>
       </c>
       <c r="H29">
         <v>14508575.0</v>
       </c>
       <c r="I29">
         <v>-6772487.0</v>
       </c>
       <c r="J29">
         <v>49240890.0</v>
       </c>
       <c r="K29">
         <v>-42592.0</v>
       </c>
       <c r="L29">
         <v>-67443.0</v>
       </c>
       <c r="M29">
         <v>-118630.0</v>
       </c>
       <c r="N29">
         <v>-58384.0</v>
       </c>
       <c r="O29">
         <v>-75648.0</v>
       </c>
       <c r="P29"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B30">
         <v>-754207000.0</v>
       </c>
       <c r="C30">
         <v>-188472000.0</v>
       </c>
       <c r="D30">
         <v>64647000.0</v>
       </c>
       <c r="E30">
         <v>-78212297.0</v>
       </c>
       <c r="F30">
         <v>-235066940.0</v>
       </c>
       <c r="G30">
         <v>-7140609.0</v>
       </c>
       <c r="H30">
         <v>-9732134.0</v>
       </c>
       <c r="I30">
         <v>-90163477.0</v>
       </c>
@@ -16113,519 +16330,525 @@
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BF30"/>
+  <dimension ref="A1:BG30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:58">
+    <row r="1" spans="1:59">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>78</v>
       </c>
       <c r="C1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="E1" t="s">
         <v>80</v>
       </c>
       <c r="F1" t="s">
         <v>81</v>
       </c>
       <c r="G1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="I1" t="s">
         <v>83</v>
       </c>
       <c r="J1" t="s">
         <v>84</v>
       </c>
       <c r="K1" t="s">
+        <v>85</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="M1" t="s">
         <v>86</v>
       </c>
       <c r="N1" t="s">
         <v>87</v>
       </c>
       <c r="O1" t="s">
+        <v>88</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Q1" t="s">
         <v>89</v>
       </c>
       <c r="R1" t="s">
         <v>90</v>
       </c>
       <c r="S1" t="s">
+        <v>91</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="U1" t="s">
         <v>92</v>
       </c>
       <c r="V1" t="s">
         <v>93</v>
       </c>
       <c r="W1" t="s">
+        <v>94</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="Y1" t="s">
         <v>95</v>
       </c>
       <c r="Z1" t="s">
         <v>96</v>
       </c>
       <c r="AA1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AC1" t="s">
         <v>98</v>
       </c>
       <c r="AD1" t="s">
         <v>99</v>
       </c>
       <c r="AE1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AG1" t="s">
         <v>101</v>
       </c>
       <c r="AH1" t="s">
         <v>102</v>
       </c>
       <c r="AI1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AK1" t="s">
         <v>104</v>
       </c>
       <c r="AL1" t="s">
         <v>105</v>
       </c>
       <c r="AM1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AO1" t="s">
         <v>107</v>
       </c>
       <c r="AP1" t="s">
         <v>108</v>
       </c>
       <c r="AQ1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AS1" t="s">
         <v>110</v>
       </c>
       <c r="AT1" t="s">
         <v>111</v>
       </c>
       <c r="AU1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AW1" t="s">
         <v>113</v>
       </c>
       <c r="AX1" t="s">
         <v>114</v>
       </c>
       <c r="AY1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="BA1" t="s">
         <v>116</v>
       </c>
       <c r="BB1" t="s">
         <v>117</v>
       </c>
       <c r="BC1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BE1" t="s">
         <v>119</v>
       </c>
       <c r="BF1" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:58">
+        <v>120</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="2" spans="1:59">
       <c r="A2" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B2">
+        <v>160626000.0</v>
+      </c>
+      <c r="C2">
         <v>48614000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>39629000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>222350557.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>108974000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>85635000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>72911000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>176097000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>16474465.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>40819900.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>15916849.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>10379000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>12005717.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>30515000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>33021000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>60132000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>78524000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>140127000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>223225032.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>92680000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>39839612.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2815939.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2259951.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>8677242.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1026200.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2946017.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>3182972.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>6045470.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>3133006.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>3556560.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>7400309.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>9824882.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>23664330.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>23248485.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>280578.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>286252.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>292961.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>301815.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>325309.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>328844.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>338876.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>369173.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>375190.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>396287.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>410673.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>430355.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>507649.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>539917.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>549967.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>562271.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>581640.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>598301.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>611776.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>636902.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>407338.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>461738.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>299733.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1.0</v>
       </c>
     </row>
-    <row r="3" spans="1:58">
+    <row r="3" spans="1:59">
       <c r="A3" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B3">
+        <v>518248000</v>
+      </c>
+      <c r="C3">
         <v>97934000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>186397000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>352091716</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>45363000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>64232000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>186523000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>61044000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>4969775</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>18165577</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2700585</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>197000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2556801</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>85000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>65679000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>35990000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>55997000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>46393000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>52356058</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>23827296</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>10004735</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>243265</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>2031223</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>3773048</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>3779746</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>5.65</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>9234400</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AC3">
         <v>0</v>
       </c>
       <c r="AD3">
         <v>0</v>
       </c>
       <c r="AE3">
+        <v>0</v>
+      </c>
+      <c r="AF3">
         <v>2699306</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>27793573</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>11657946</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>57112557</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AJ3">
         <v>0</v>
       </c>
       <c r="AK3">
         <v>0</v>
       </c>
       <c r="AL3">
         <v>0</v>
       </c>
       <c r="AM3">
         <v>0</v>
       </c>
       <c r="AN3">
         <v>0</v>
       </c>
       <c r="AO3">
         <v>0</v>
       </c>
       <c r="AP3">
         <v>0</v>
       </c>
       <c r="AQ3">
         <v>0</v>
       </c>
@@ -16652,54 +16875,57 @@
       </c>
       <c r="AY3">
         <v>0</v>
       </c>
       <c r="AZ3">
         <v>0</v>
       </c>
       <c r="BA3">
         <v>0</v>
       </c>
       <c r="BB3">
         <v>0</v>
       </c>
       <c r="BC3">
         <v>0</v>
       </c>
       <c r="BD3">
         <v>0</v>
       </c>
       <c r="BE3">
         <v>0</v>
       </c>
       <c r="BF3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:58">
+      <c r="BG3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:59">
       <c r="A4" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -16714,54 +16940,55 @@
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
-    </row>
-    <row r="5" spans="1:58">
+      <c r="BG4"/>
+    </row>
+    <row r="5" spans="1:59">
       <c r="A5" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -16776,396 +17003,403 @@
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
-    </row>
-    <row r="6" spans="1:58">
+      <c r="BG5"/>
+    </row>
+    <row r="6" spans="1:59">
       <c r="A6" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B6">
+        <v>6860100000.0</v>
+      </c>
+      <c r="C6">
         <v>112012000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>8985000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-182721814.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>113378000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>23339000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>12724000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-103186000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>163923000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-18783000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-15636094.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>2365000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>8139942.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-14611000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-2506000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-27111000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-18392000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-61603000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-83098390.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>130545032.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>52840388.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>37023673.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>555988.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-6417291.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>7651042.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-1919817.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-236955.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-2862498.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>2912464.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-423554.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-3843749.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-2424573.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-13839448.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>415845.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-21059.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-5674.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-6709.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-8854.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-23494.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-3535.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-10032.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-30297.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-6017.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-21097.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-14386.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-19682.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-77294.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-32268.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-10050.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-12304.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-19369.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-16661.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-13475.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-25126.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>229564.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-54400.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>162005.0</v>
       </c>
-      <c r="BF6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:58">
+      <c r="BG6"/>
+    </row>
+    <row r="7" spans="1:59">
       <c r="A7" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B7">
+        <v>50591000.0</v>
+      </c>
+      <c r="C7">
         <v>21698000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-31059000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>3269978.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-15726000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-7326000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>4859792.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-5840000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>2234643.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-13890530.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1417302.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>2832000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>3163730.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>7378000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>2460000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-1774000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>4897000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-3582000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-376678.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-379551.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>650000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>1903855.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-630003.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>916573.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-256087.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>1323304.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-11030861.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-7121869.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-327728.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>5442412.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>1913819.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>14249617.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-14233693.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>6492113.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>26389.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>4905.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>67644.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>2409.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-14468.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>7782.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>33288.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-25362.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>23016.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>7053.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>3600.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-6886.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-61662.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>3425.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>68474.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>4272.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-4196.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>98285.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>13596.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>971.0</v>
       </c>
-      <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
-    </row>
-    <row r="8" spans="1:58">
+      <c r="BG7"/>
+    </row>
+    <row r="8" spans="1:59">
       <c r="A8" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -17180,912 +17414,927 @@
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
-    </row>
-    <row r="9" spans="1:58">
+      <c r="BG8"/>
+    </row>
+    <row r="9" spans="1:59">
       <c r="A9" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B9">
+        <v>-5157000.0</v>
+      </c>
+      <c r="C9">
         <v>23641000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-24752000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1632989.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-5388000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>2865000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>337031.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-605000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1667225.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-1959508.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>18183.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>175000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>606928.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-1276000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>139000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1059000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>670000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-1780000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>244795.0</v>
       </c>
       <c r="T9">
         <v>244795.0</v>
       </c>
       <c r="U9">
+        <v>244795.0</v>
+      </c>
+      <c r="V9">
         <v>650000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-644870.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-451061.0</v>
       </c>
       <c r="X9">
         <v>-451061.0</v>
       </c>
       <c r="Y9">
         <v>-451061.0</v>
       </c>
-      <c r="Z9"/>
+      <c r="Z9">
+        <v>-451061.0</v>
+      </c>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
-      <c r="AG9">
+      <c r="AG9"/>
+      <c r="AH9">
         <v>4229.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>50000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-2503.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>4571.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-753.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-1286.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-2075.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>5466.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-780.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-2465.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>11712.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-860.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-1010.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-1436.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-9634.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>5674.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-1745.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-1828.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>7771.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-2414.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-1486.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-2847.0</v>
       </c>
-      <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
-    </row>
-    <row r="10" spans="1:58">
+      <c r="BG9"/>
+    </row>
+    <row r="10" spans="1:59">
       <c r="A10" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
-      <c r="L10">
+      <c r="L10"/>
+      <c r="M10">
         <v>1630000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-25666.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-8275000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-4501000.0</v>
       </c>
-      <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
-    </row>
-    <row r="11" spans="1:58">
+      <c r="BG10"/>
+    </row>
+    <row r="11" spans="1:59">
       <c r="A11" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-      <c r="O11">
+      <c r="O11"/>
+      <c r="P11">
         <v>4501000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>87000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>2125000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-2125000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>5699465.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>0.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-2142736.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>2142736.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-178942.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>879486.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-256087.0</v>
       </c>
-      <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
-    </row>
-    <row r="12" spans="1:58">
+      <c r="BG11"/>
+    </row>
+    <row r="12" spans="1:59">
       <c r="A12" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-      <c r="O12">
+      <c r="O12"/>
+      <c r="P12">
         <v>19022000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-27087000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>34447000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-99008000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>74634622.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-50230012.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-1188852.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-56203088.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-28823216.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-4010342.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-10511344.0</v>
       </c>
-      <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
-    </row>
-    <row r="13" spans="1:58">
+      <c r="BG12"/>
+    </row>
+    <row r="13" spans="1:59">
       <c r="A13" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-      <c r="O13">
+      <c r="O13"/>
+      <c r="P13">
         <v>-2180000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-1810000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>992000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>323000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-6320938.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-305473.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2850767.0</v>
       </c>
       <c r="V13">
         <v>2850767.0</v>
       </c>
       <c r="W13">
         <v>2850767.0</v>
       </c>
       <c r="X13">
         <v>2850767.0</v>
       </c>
-      <c r="Y13"/>
+      <c r="Y13">
+        <v>2850767.0</v>
+      </c>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
-    </row>
-    <row r="14" spans="1:58">
+      <c r="BG13"/>
+    </row>
+    <row r="14" spans="1:59">
       <c r="A14" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B14">
+        <v>40615000.0</v>
+      </c>
+      <c r="C14">
         <v>39121000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>40428000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>28466814.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>20110000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>15508000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>14948000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>10881000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>15777503.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>11784000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>5894770.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>4529000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>7298999.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>11036000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>29004000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>25683000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>21247000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>18594000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>9315382.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>5192268.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>2977580.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>5802420.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>3752319.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>3545173.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>8797656.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>5169770.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>18856682.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4732305.0</v>
       </c>
       <c r="AC14">
         <v>4732305.0</v>
       </c>
       <c r="AD14">
         <v>4732305.0</v>
       </c>
       <c r="AE14">
+        <v>4732305.0</v>
+      </c>
+      <c r="AF14">
         <v>18037246.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>17440571.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>5900495.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>5640469.0</v>
       </c>
-      <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
-    </row>
-    <row r="15" spans="1:58">
+      <c r="BG14"/>
+    </row>
+    <row r="15" spans="1:59">
       <c r="A15" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15">
         <v>0.0</v>
       </c>
       <c r="P15">
         <v>0.0</v>
       </c>
       <c r="Q15">
         <v>0.0</v>
       </c>
       <c r="R15">
         <v>0.0</v>
       </c>
       <c r="S15">
         <v>0.0</v>
       </c>
       <c r="T15">
         <v>0.0</v>
       </c>
-      <c r="U15"/>
+      <c r="U15">
+        <v>0.0</v>
+      </c>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
-    </row>
-    <row r="16" spans="1:58">
+      <c r="BG15"/>
+    </row>
+    <row r="16" spans="1:59">
       <c r="A16" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B16">
+        <v>7020726000.0</v>
+      </c>
+      <c r="C16">
         <v>160626000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>48614000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>39628742.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>222352000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>108974000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>85553713.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>72911000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>240962329.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>16474465.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>30734352.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>12744000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>20145660.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>15904000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>30515000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>33021000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>60132000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>78524000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>140126642.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>223225032.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>92680000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>39839612.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>2815939.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>2259951.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>8677242.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1026200.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>2946017.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>3182972.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>6045470.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>3133006.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>3556560.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>7400309.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>9824882.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>23664330.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>259519.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>280578.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>286252.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>292961.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>301815.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>325309.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>328844.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>338876.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>369173.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>375190.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>396287.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>410673.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>430355.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>507649.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>539917.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>549967.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>562271.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>581640.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>598301.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>611776.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>636902.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>407338.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>461738.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>1.0</v>
       </c>
     </row>
-    <row r="17" spans="1:58">
+    <row r="17" spans="1:59">
       <c r="A17" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -18100,1092 +18349,1117 @@
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
-    </row>
-    <row r="18" spans="1:58">
+      <c r="BG17"/>
+    </row>
+    <row r="18" spans="1:59">
       <c r="A18" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B18">
+        <v>-523871000.0</v>
+      </c>
+      <c r="C18">
         <v>-125156000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-243757000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-351321721.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-94150000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-98081000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-208163000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-65246000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-27445823.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-53691621.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>6316731.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>1998000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-3556271.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-9345000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>43373000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-62954000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-83473000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-74681000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-79961220.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-45144632.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-27939677.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-13627323.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-402024.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-486021.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-968707.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-1466468.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-3543206.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>5623938.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>3561252.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-367809.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>1908670.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-23699509.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-29810449.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-54434581.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-21059.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-5674.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-6709.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-8854.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-23494.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-3535.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-10032.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-30297.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-6017.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-21097.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-14386.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-19682.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-77294.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-7268.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-10050.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-12304.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-19369.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-16661.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-13475.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-25126.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-37047.0</v>
       </c>
-      <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
-    </row>
-    <row r="19" spans="1:58">
+      <c r="BG18"/>
+    </row>
+    <row r="19" spans="1:59">
       <c r="A19" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B19">
+        <v>-1606000.0</v>
+      </c>
+      <c r="C19">
         <v>-16839000.0</v>
       </c>
-      <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-350360000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-43244000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-58236000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-127769000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-95695000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>11667000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>23325000.0</v>
       </c>
-      <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>15257000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-2270000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-554000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-13162000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-4854000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-28694000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-56898000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-101087229.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-62202795.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-50979304.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-20797612.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-1688172.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-5923414.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>908839.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-437862.0</v>
       </c>
-      <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-    </row>
-    <row r="20" spans="1:58">
+      <c r="BG19"/>
+    </row>
+    <row r="20" spans="1:59">
       <c r="A20" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B20">
+        <v>43870000.0</v>
+      </c>
+      <c r="C20">
         <v>230670000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>309414000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>130860000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>205286000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>112138000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>162052000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>67000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>283000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>132000.0</v>
       </c>
-      <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20">
         <v>2000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>0.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>9000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>41541000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>7383000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>43403000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>32528000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>2725769.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>208136198.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>107340863.0</v>
       </c>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
-    </row>
-    <row r="21" spans="1:58">
+      <c r="BG20"/>
+    </row>
+    <row r="21" spans="1:59">
       <c r="A21" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B21">
+        <v>7490300000.0</v>
+      </c>
+      <c r="C21">
         <v>-29713000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>59135000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>27286000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-851000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-119000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-1110000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-2950000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>-5790000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-3194000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-5377000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-6593000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>32158865.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>3486794.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>6499176.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-26196186.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>2747.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-8756.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-8710.0</v>
       </c>
-      <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
-    </row>
-    <row r="22" spans="1:58">
+      <c r="BG21"/>
+    </row>
+    <row r="22" spans="1:59">
       <c r="A22" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B22">
+        <v>-177142000.0</v>
+      </c>
+      <c r="C22">
         <v>-253135000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-301774000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>50611671.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>137483000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-134319000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>151984000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>644719.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-70128000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>250707000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-1682652.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-4374000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-12616420.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>108503000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-186668000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-23786000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-88067000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>55708000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-111178488.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>23374054.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-20430017.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>35524017.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>27330099.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-900338.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>1001068.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-8390675.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-23733309.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-1742677.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>33672051.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-6065495.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-116569335.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-11443877.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-4936541.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-3815784.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-47448.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-10579.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-74353.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-11263.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-9026.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-11317.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-43320.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-4935.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-29033.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-28150.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-42986.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-12796.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-15632.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-10693.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-78524.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-16576.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-15173.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-114946.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-27071.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-26097.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-115705.0</v>
       </c>
-      <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
-    </row>
-    <row r="23" spans="1:58">
+      <c r="BG22"/>
+    </row>
+    <row r="23" spans="1:59">
       <c r="A23" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B23">
+        <v>-105264000.0</v>
+      </c>
+      <c r="C23">
         <v>-9960000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-38000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>8705943.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>810000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3500000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1392000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-367000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-363066.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-30000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>8730948.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2320727.76</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2247899.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>4231350.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-37823691.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-5883187.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-383891.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-30817000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-3807459.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>4126344.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-2254731.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>567201.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-155520.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-305928.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>7719620.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-8338.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>11803.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-4842940.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-663090.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-55745.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>45294.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>720365.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1143471.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-19286.0</v>
       </c>
-      <c r="AI23"/>
       <c r="AJ23"/>
       <c r="AK23"/>
       <c r="AL23"/>
       <c r="AM23"/>
       <c r="AN23"/>
       <c r="AO23"/>
       <c r="AP23"/>
       <c r="AQ23"/>
       <c r="AR23"/>
       <c r="AS23"/>
       <c r="AT23"/>
       <c r="AU23"/>
-      <c r="AV23">
+      <c r="AV23"/>
+      <c r="AW23">
         <v>-25000.0</v>
       </c>
-      <c r="AW23"/>
       <c r="AX23"/>
       <c r="AY23"/>
       <c r="AZ23"/>
       <c r="BA23"/>
       <c r="BB23"/>
-      <c r="BC23">
+      <c r="BC23"/>
+      <c r="BD23">
         <v>266611.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-54400.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>162005.0</v>
       </c>
-      <c r="BF23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:58">
+      <c r="BG23"/>
+    </row>
+    <row r="24" spans="1:59">
       <c r="A24" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B24">
+        <v>107686000.0</v>
+      </c>
+      <c r="C24">
         <v>-61317000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-279405000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-312052976.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2119000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>5100000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-3826704.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-197837.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-4406132.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-6712262.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>4460099.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-9171000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-11280270.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-144000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-78841000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>31136000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>27303000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>19669000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-48731171.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-38375415.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-40974653.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-20554347.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>343051.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-5923414.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>908839.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-437862.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>4386649.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-4842940.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>14302.0</v>
       </c>
-      <c r="AD24"/>
-      <c r="AE24">
+      <c r="AE24"/>
+      <c r="AF24">
         <v>-5800095.0</v>
       </c>
-      <c r="AF24"/>
-      <c r="AG24">
+      <c r="AG24"/>
+      <c r="AH24">
         <v>14900000.0</v>
       </c>
-      <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
-      <c r="AV24">
+      <c r="AV24"/>
+      <c r="AW24">
         <v>-25000.0</v>
       </c>
-      <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
-    </row>
-    <row r="25" spans="1:58">
+      <c r="BG24"/>
+    </row>
+    <row r="25" spans="1:59">
       <c r="A25" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B25">
+        <v>62201000.0</v>
+      </c>
+      <c r="C25">
         <v>166485000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>275817000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-106985305.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-225823000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>108938000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-306995792.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-14844719.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>28755853.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-281689470.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-882366.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-807000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>835658.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-138140000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>132884000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-28982000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>23998000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-101428000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>60008883.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-46630022.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-8945299.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-52545556.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1488050.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-3508199.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-8810073.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-301208.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>20121913.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>14352149.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-34585883.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-5089811.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>14683924.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-17265979.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-6022899.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-5764238.0</v>
       </c>
-      <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
-      <c r="AS25">
+      <c r="AS25"/>
+      <c r="AT25">
         <v>25000.0</v>
       </c>
-      <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
-      <c r="BC25">
+      <c r="BC25"/>
+      <c r="BD25">
         <v>78658.0</v>
       </c>
-      <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
-    </row>
-    <row r="26" spans="1:58">
+      <c r="BG25"/>
+    </row>
+    <row r="26" spans="1:59">
       <c r="A26" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -19200,610 +19474,623 @@
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
-    </row>
-    <row r="27" spans="1:58">
+      <c r="BG26"/>
+    </row>
+    <row r="27" spans="1:59">
       <c r="A27" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B27">
+        <v>51239000.0</v>
+      </c>
+      <c r="C27">
         <v>50874000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>40051000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>6317958.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>7640000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>3793000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>4342000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>4957000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>7010000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>4474000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>415965.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>303000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1869854.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>3035000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1742000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1895000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1977000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1299000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>2549994.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>2801365.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1767546.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>2756454.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>195456.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>167745.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>60228.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>-707863.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>478264.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>670136.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>655360.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>1101648.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1137730.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1113732.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1140135.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>125416.0</v>
       </c>
-      <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
-    </row>
-    <row r="28" spans="1:58">
+      <c r="BG27"/>
+    </row>
+    <row r="28" spans="1:59">
       <c r="A28" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B28">
+        <v>7449662000.0</v>
+      </c>
+      <c r="C28">
         <v>190997000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>368511000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>166850917.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>205245000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>115519000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>162334000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-3250000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>167509000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-14647000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-49995317.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-15087000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-10393000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-4763000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>7766000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1761000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>28384000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>24787000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>49311611.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>214716140.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>121103657.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>71205343.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>614961.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-7856.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>7710910.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-15487.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-1080398.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-3643496.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-663090.0</v>
       </c>
-      <c r="AD28"/>
-      <c r="AE28">
+      <c r="AE28"/>
+      <c r="AF28">
         <v>47676.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>20390694.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1071000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>54850426.0</v>
       </c>
-      <c r="AI28"/>
       <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
       <c r="AM28"/>
       <c r="AN28"/>
       <c r="AO28"/>
       <c r="AP28"/>
       <c r="AQ28"/>
       <c r="AR28"/>
       <c r="AS28"/>
       <c r="AT28"/>
       <c r="AU28"/>
       <c r="AV28"/>
       <c r="AW28"/>
       <c r="AX28"/>
       <c r="AY28"/>
       <c r="AZ28"/>
       <c r="BA28"/>
       <c r="BB28"/>
-      <c r="BC28">
+      <c r="BC28"/>
+      <c r="BD28">
         <v>266611.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-54400.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>162005.0</v>
       </c>
-      <c r="BF28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:58">
+      <c r="BG28"/>
+    </row>
+    <row r="29" spans="1:59">
       <c r="A29" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B29">
+        <v>-5623000.0</v>
+      </c>
+      <c r="C29">
         <v>-27222000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-57360000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>769994.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-48787000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-33849000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-21640000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-4202000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-16350000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-26343000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>3888354.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2195000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-999469.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-9260000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-22306000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-26964000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-27476000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-28288000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-27605162.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-21317336.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-17934942.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-13384058.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1629199.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-486021.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-968707.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-1466468.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>5691194.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>5623938.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>3561252.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-367809.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>4607976.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>4094064.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-18152503.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>2677976.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-21059.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-5674.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-6709.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-8854.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-23494.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-3535.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-10032.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-30297.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-6017.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-21097.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-14386.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-19682.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-77294.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-7268.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-10050.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-12304.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-19369.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-16661.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-13475.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-25126.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-37047.0</v>
       </c>
-      <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
-    </row>
-    <row r="30" spans="1:58">
+      <c r="BG29"/>
+    </row>
+    <row r="30" spans="1:59">
       <c r="A30" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B30">
+        <v>-583958000.0</v>
+      </c>
+      <c r="C30">
         <v>-51172000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-302367000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-350357727.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-43244000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-58236000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-127769000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-95695000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>11667000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>23325000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>73182048.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>15257000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-1713592.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-554000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-13162000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-4854000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-28694000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-56898000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-101087229.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-62202711.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-50979388.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-20797612.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-1688172.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-5923414.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>908839.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-437862.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-4847751.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-4842940.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>14302.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-55745.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-8499401.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-27793573.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>3242054.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-57112557.0</v>
       </c>
-      <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
       <c r="AQ30"/>
       <c r="AR30"/>
       <c r="AS30"/>
       <c r="AT30"/>
       <c r="AU30"/>
-      <c r="AV30">
+      <c r="AV30"/>
+      <c r="AW30">
         <v>-25000.0</v>
       </c>
-      <c r="AW30"/>
       <c r="AX30"/>
       <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
+      <c r="BG30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>