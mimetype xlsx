--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="217">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -280,50 +280,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1410,92 +1413,96 @@
       <c r="N6">
         <v>0.0</v>
       </c>
       <c r="O6">
         <v>0.0</v>
       </c>
       <c r="P6">
         <v>0.0</v>
       </c>
       <c r="Q6">
         <v>0.0</v>
       </c>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" t="s">
         <v>30</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>38675000.0</v>
+      </c>
       <c r="C7">
         <v>42001000.0</v>
       </c>
       <c r="D7">
         <v>49882000.0</v>
       </c>
       <c r="E7">
         <v>56086000.0</v>
       </c>
       <c r="F7">
         <v>64455000.0</v>
       </c>
       <c r="G7">
         <v>70596000.0</v>
       </c>
       <c r="H7">
         <v>76702000.0</v>
       </c>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" t="s">
         <v>31</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>205000.0</v>
+      </c>
       <c r="C8">
         <v>208000.0</v>
       </c>
       <c r="D8">
         <v>212000.0</v>
       </c>
       <c r="E8">
         <v>223000.0</v>
       </c>
       <c r="F8">
         <v>239000.0</v>
       </c>
       <c r="G8">
         <v>246000.0</v>
       </c>
       <c r="H8">
         <v>247000.0</v>
       </c>
       <c r="I8">
         <v>244000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -2431,51 +2438,53 @@
         <v>779597000.0</v>
       </c>
       <c r="T23">
         <v>443213000.0</v>
       </c>
       <c r="U23">
         <v>194011000.0</v>
       </c>
       <c r="V23">
         <v>127545000.0</v>
       </c>
       <c r="W23">
         <v>83219000.0</v>
       </c>
       <c r="X23">
         <v>39888710.0</v>
       </c>
       <c r="Y23">
         <v>26582659.0</v>
       </c>
     </row>
     <row r="24" spans="1:25">
       <c r="A24" t="s">
         <v>47</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>489665000.0</v>
+      </c>
       <c r="C24">
         <v>342857000.0</v>
       </c>
       <c r="D24">
         <v>324000000.0</v>
       </c>
       <c r="E24">
         <v>290000000.0</v>
       </c>
       <c r="F24">
         <v>232221000.0</v>
       </c>
       <c r="G24">
         <v>202780000.0</v>
       </c>
       <c r="H24">
         <v>208324000.0</v>
       </c>
       <c r="I24">
         <v>53853000.0</v>
       </c>
       <c r="J24">
         <v>342507000.0</v>
       </c>
       <c r="K24">
@@ -2555,51 +2564,53 @@
         <v>327852000.0</v>
       </c>
       <c r="N25">
         <v>143750000.0</v>
       </c>
       <c r="O25"/>
       <c r="P25">
         <v>193500000.0</v>
       </c>
       <c r="Q25">
         <v>257000000.0</v>
       </c>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
     </row>
     <row r="26" spans="1:25">
       <c r="A26" t="s">
         <v>49</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>36433000.0</v>
+      </c>
       <c r="C26">
         <v>69712000.0</v>
       </c>
       <c r="D26">
         <v>75414000.0</v>
       </c>
       <c r="E26">
         <v>91194000.0</v>
       </c>
       <c r="F26">
         <v>72584000.0</v>
       </c>
       <c r="G26">
         <v>71030000.0</v>
       </c>
       <c r="H26">
         <v>54541000.0</v>
       </c>
       <c r="I26">
         <v>50429000.0</v>
       </c>
       <c r="J26">
         <v>39904000.0</v>
       </c>
       <c r="K26">
@@ -2636,51 +2647,51 @@
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
     </row>
     <row r="28" spans="1:25">
       <c r="A28" t="s">
         <v>51</v>
       </c>
       <c r="B28">
-        <v>34167000.0</v>
+        <v>523832000.0</v>
       </c>
       <c r="C28">
         <v>376697000.0</v>
       </c>
       <c r="D28">
         <v>361733000.0</v>
       </c>
       <c r="E28">
         <v>334252000.0</v>
       </c>
       <c r="F28">
         <v>276454000.0</v>
       </c>
       <c r="G28">
         <v>206698000.0</v>
       </c>
       <c r="H28">
         <v>313238000.0</v>
       </c>
       <c r="I28">
         <v>263878000.0</v>
       </c>
       <c r="J28">
         <v>325598000.0</v>
       </c>
@@ -2712,97 +2723,99 @@
         <v>266616000.0</v>
       </c>
       <c r="T28">
         <v>122050000.0</v>
       </c>
       <c r="U28">
         <v>-6290000.0</v>
       </c>
       <c r="V28">
         <v>-28411000.0</v>
       </c>
       <c r="W28">
         <v>-28092000.0</v>
       </c>
       <c r="X28">
         <v>5824667.0</v>
       </c>
       <c r="Y28">
         <v>5626958.0</v>
       </c>
     </row>
     <row r="29" spans="1:25">
       <c r="A29" t="s">
         <v>52</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>1038294000.0</v>
+      </c>
       <c r="C29">
         <v>917934000.0</v>
       </c>
       <c r="D29">
         <v>856892000.0</v>
       </c>
       <c r="E29">
         <v>842040000.0</v>
       </c>
       <c r="F29">
         <v>804680000.0</v>
       </c>
       <c r="G29">
         <v>755221000.0</v>
       </c>
       <c r="H29">
         <v>794318000.0</v>
       </c>
       <c r="I29">
         <v>837609000.0</v>
       </c>
       <c r="J29">
         <v>845823000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
     </row>
     <row r="30" spans="1:25">
       <c r="A30" t="s">
         <v>53</v>
       </c>
       <c r="B30">
-        <v>186506000.0</v>
+        <v>390400000.0</v>
       </c>
       <c r="C30">
         <v>359143000.0</v>
       </c>
       <c r="D30">
         <v>359820000.0</v>
       </c>
       <c r="E30">
         <v>290593000.0</v>
       </c>
       <c r="F30">
         <v>221672000.0</v>
       </c>
       <c r="G30">
         <v>146767000.0</v>
       </c>
       <c r="H30">
         <v>198884000.0</v>
       </c>
       <c r="I30">
         <v>185902000.0</v>
       </c>
       <c r="J30">
         <v>163435000.0</v>
       </c>
@@ -2887,51 +2900,53 @@
         <v>8804000.0</v>
       </c>
       <c r="N31">
         <v>-27595000.0</v>
       </c>
       <c r="O31"/>
       <c r="P31">
         <v>-132263000.0</v>
       </c>
       <c r="Q31">
         <v>-184047000.0</v>
       </c>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
     </row>
     <row r="32" spans="1:25">
       <c r="A32" t="s">
         <v>55</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>65151000.0</v>
+      </c>
       <c r="C32">
         <v>70297000.0</v>
       </c>
       <c r="D32">
         <v>97885000.0</v>
       </c>
       <c r="E32">
         <v>82800000.0</v>
       </c>
       <c r="F32">
         <v>52498000.0</v>
       </c>
       <c r="G32">
         <v>43644000.0</v>
       </c>
       <c r="H32">
         <v>20192000.0</v>
       </c>
       <c r="I32">
         <v>-185374000.0</v>
       </c>
       <c r="J32">
         <v>51828000.0</v>
       </c>
       <c r="K32"/>
@@ -3009,51 +3024,53 @@
         <v>600541999.0</v>
       </c>
       <c r="T33">
         <v>287501000.0</v>
       </c>
       <c r="U33">
         <v>87601999.0</v>
       </c>
       <c r="V33">
         <v>29790000.0</v>
       </c>
       <c r="W33">
         <v>11080999.0</v>
       </c>
       <c r="X33">
         <v>7504794.0</v>
       </c>
       <c r="Y33">
         <v>8897970.0</v>
       </c>
     </row>
     <row r="34" spans="1:25">
       <c r="A34" t="s">
         <v>57</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>63316000.0</v>
+      </c>
       <c r="C34">
         <v>42481000.0</v>
       </c>
       <c r="D34">
         <v>35665000.0</v>
       </c>
       <c r="E34">
         <v>33614000.0</v>
       </c>
       <c r="F34">
         <v>54313000.0</v>
       </c>
       <c r="G34">
         <v>63595000.0</v>
       </c>
       <c r="H34">
         <v>69233000.0</v>
       </c>
       <c r="I34">
         <v>1450000.0</v>
       </c>
       <c r="J34">
         <v>14313000.0</v>
       </c>
       <c r="K34"/>
@@ -3329,51 +3346,51 @@
       </c>
       <c r="T38">
         <v>12365000.0</v>
       </c>
       <c r="U38">
         <v>7727000.0</v>
       </c>
       <c r="V38">
         <v>3301000.0</v>
       </c>
       <c r="W38">
         <v>2106000.0</v>
       </c>
       <c r="X38">
         <v>3007000.0</v>
       </c>
       <c r="Y38">
         <v>3310000.0</v>
       </c>
     </row>
     <row r="39" spans="1:25">
       <c r="A39" t="s">
         <v>62</v>
       </c>
       <c r="B39">
-        <v>237570000.0</v>
+        <v>33676000.0</v>
       </c>
       <c r="C39">
         <v>28063000.0</v>
       </c>
       <c r="D39">
         <v>28491000.0</v>
       </c>
       <c r="E39">
         <v>26057000.0</v>
       </c>
       <c r="F39">
         <v>15229000.0</v>
       </c>
       <c r="G39">
         <v>16569000.0</v>
       </c>
       <c r="H39">
         <v>14248000.0</v>
       </c>
       <c r="I39">
         <v>13922000.0</v>
       </c>
       <c r="J39">
         <v>10951000.0</v>
       </c>
@@ -3702,51 +3719,53 @@
         <v>0.0</v>
       </c>
       <c r="P44">
         <v>0.0</v>
       </c>
       <c r="Q44">
         <v>0.0</v>
       </c>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44">
         <v>14212000.0</v>
       </c>
       <c r="Y44">
         <v>13146000.0</v>
       </c>
     </row>
     <row r="45" spans="1:25">
       <c r="A45" t="s">
         <v>68</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>90928000.0</v>
+      </c>
       <c r="C45">
         <v>94095000.0</v>
       </c>
       <c r="D45">
         <v>108527000.0</v>
       </c>
       <c r="E45">
         <v>56411000.0</v>
       </c>
       <c r="F45">
         <v>66315000.0</v>
       </c>
       <c r="G45">
         <v>68453000.0</v>
       </c>
       <c r="H45">
         <v>93367000.0</v>
       </c>
       <c r="I45">
         <v>40374000.0</v>
       </c>
       <c r="J45">
         <v>45541000.0</v>
       </c>
       <c r="K45">
@@ -4055,99 +4074,101 @@
       <c r="N49">
         <v>175763000.0</v>
       </c>
       <c r="O49">
         <v>0.0</v>
       </c>
       <c r="P49">
         <v>72902000.0</v>
       </c>
       <c r="Q49">
         <v>52383000.0</v>
       </c>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
     </row>
     <row r="50" spans="1:25">
       <c r="A50" t="s">
         <v>73</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>20000000.0</v>
+      </c>
       <c r="C50">
         <v>13750000.0</v>
       </c>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50">
         <v>559000.0</v>
       </c>
       <c r="G50">
         <v>499000.0</v>
       </c>
       <c r="H50">
         <v>529000.0</v>
       </c>
       <c r="I50">
         <v>243132000.0</v>
       </c>
       <c r="J50">
         <v>549000.0</v>
       </c>
       <c r="K50">
         <v>54000.0</v>
       </c>
       <c r="L50">
         <v>242000.0</v>
       </c>
       <c r="M50">
         <v>29393000.0</v>
       </c>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
     </row>
     <row r="51" spans="1:25">
       <c r="A51" t="s">
         <v>74</v>
       </c>
       <c r="B51">
-        <v>58675000.0</v>
+        <v>548340000.0</v>
       </c>
       <c r="C51">
         <v>398608000.0</v>
       </c>
       <c r="D51">
         <v>373882000.0</v>
       </c>
       <c r="E51">
         <v>346086000.0</v>
       </c>
       <c r="F51">
         <v>297235000.0</v>
       </c>
       <c r="G51">
         <v>273875000.0</v>
       </c>
       <c r="H51">
         <v>324842000.0</v>
       </c>
       <c r="I51">
         <v>296985000.0</v>
       </c>
       <c r="J51">
         <v>343056000.0</v>
       </c>
@@ -4889,608 +4910,614 @@
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CL62"/>
+  <dimension ref="A1:CM62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:90">
+    <row r="1" spans="1:91">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="D1" t="s">
         <v>87</v>
       </c>
       <c r="E1" t="s">
         <v>88</v>
       </c>
       <c r="F1" t="s">
+        <v>89</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="H1" t="s">
         <v>90</v>
       </c>
       <c r="I1" t="s">
         <v>91</v>
       </c>
       <c r="J1" t="s">
+        <v>92</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="L1" t="s">
         <v>93</v>
       </c>
       <c r="M1" t="s">
         <v>94</v>
       </c>
       <c r="N1" t="s">
+        <v>95</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="P1" t="s">
         <v>96</v>
       </c>
       <c r="Q1" t="s">
         <v>97</v>
       </c>
       <c r="R1" t="s">
+        <v>98</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="T1" t="s">
         <v>99</v>
       </c>
       <c r="U1" t="s">
         <v>100</v>
       </c>
       <c r="V1" t="s">
+        <v>101</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="X1" t="s">
         <v>102</v>
       </c>
       <c r="Y1" t="s">
         <v>103</v>
       </c>
       <c r="Z1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AB1" t="s">
         <v>105</v>
       </c>
       <c r="AC1" t="s">
         <v>106</v>
       </c>
       <c r="AD1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AF1" t="s">
         <v>108</v>
       </c>
       <c r="AG1" t="s">
         <v>109</v>
       </c>
       <c r="AH1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AJ1" t="s">
         <v>111</v>
       </c>
       <c r="AK1" t="s">
         <v>112</v>
       </c>
       <c r="AL1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AN1" t="s">
         <v>114</v>
       </c>
       <c r="AO1" t="s">
         <v>115</v>
       </c>
       <c r="AP1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AR1" t="s">
         <v>117</v>
       </c>
       <c r="AS1" t="s">
         <v>118</v>
       </c>
       <c r="AT1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AV1" t="s">
         <v>120</v>
       </c>
       <c r="AW1" t="s">
         <v>121</v>
       </c>
       <c r="AX1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AZ1" t="s">
         <v>123</v>
       </c>
       <c r="BA1" t="s">
         <v>124</v>
       </c>
       <c r="BB1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BD1" t="s">
         <v>126</v>
       </c>
       <c r="BE1" t="s">
         <v>127</v>
       </c>
       <c r="BF1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BH1" t="s">
         <v>129</v>
       </c>
       <c r="BI1" t="s">
         <v>130</v>
       </c>
       <c r="BJ1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BL1" t="s">
         <v>132</v>
       </c>
       <c r="BM1" t="s">
         <v>133</v>
       </c>
       <c r="BN1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BP1" t="s">
         <v>135</v>
       </c>
       <c r="BQ1" t="s">
         <v>136</v>
       </c>
       <c r="BR1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BT1" t="s">
         <v>138</v>
       </c>
       <c r="BU1" t="s">
         <v>139</v>
       </c>
       <c r="BV1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BX1" t="s">
         <v>141</v>
       </c>
       <c r="BY1" t="s">
         <v>142</v>
       </c>
       <c r="BZ1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="CB1" t="s">
         <v>144</v>
       </c>
       <c r="CC1" t="s">
         <v>145</v>
       </c>
       <c r="CD1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CF1" t="s">
         <v>147</v>
       </c>
       <c r="CG1" t="s">
         <v>148</v>
       </c>
       <c r="CH1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CJ1" t="s">
         <v>150</v>
       </c>
       <c r="CK1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CL1" t="s">
         <v>23</v>
       </c>
-      <c r="CL1" t="s">
+      <c r="CM1" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2" spans="1:90">
+    <row r="2" spans="1:91">
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2">
+        <v>11998000.0</v>
+      </c>
+      <c r="C2">
         <v>12354000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>11783000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>11157000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>19754000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>11539000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>8151000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>9740000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>13963000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>10074000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>11987000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>9720000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>9556000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>14254000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>15115000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>10983000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>12364000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>13621000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>5918000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>6318000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>8156000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>648000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>4838000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>5046000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>5799000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>7944000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>10440000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>9456000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>7469000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>10020000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>9979000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>9570000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>7851000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>9194000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>10259000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>8107000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>9426000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>7273000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>6696000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>5537000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>5206000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>7220000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>9718000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>8773000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>12708000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>10804000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>9884000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>13422000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>9068000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>8185000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>8620000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>9395000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>6978000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>8432000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>8254000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>11591000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>9194000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>8084000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>11256000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>10320000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>8902000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>8310000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>8754000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>11705000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>13962000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>7150000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>13592000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>7887000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>7547000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>6505000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>8586000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>8138000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>7109000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>5823000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>3937000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>4634000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>4228000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>2684000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>4778000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>2944000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>2236000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>2671000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>3011000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>2221000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>2637000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>2809000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>1613019.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>1939799.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>1396000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>222000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:90">
+    <row r="3" spans="1:91">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5539,52 +5566,53 @@
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
+      <c r="CM3"/>
     </row>
-    <row r="4" spans="1:90">
+    <row r="4" spans="1:91">
       <c r="A4" t="s">
         <v>27</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5633,355 +5661,357 @@
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
+      <c r="CM4"/>
     </row>
-    <row r="5" spans="1:90">
+    <row r="5" spans="1:91">
       <c r="A5" t="s">
         <v>28</v>
       </c>
       <c r="B5">
+        <v>-7066000.0</v>
+      </c>
+      <c r="C5">
         <v>-6165000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-7494999.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-4943000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-329000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>11886000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>9745999.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>14004999.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>21730999.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>22827000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>20678000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>23058000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>19715000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>18119000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>21447000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>19549000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>18461000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>16839999.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>13185000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>11963999.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>10242000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>13060999.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>9958000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>4935000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>12214000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>14935999.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>22564000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>22175000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>19230999.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>16495000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>14165000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>15390000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>13002000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>10370000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>3777000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>5345000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>5861000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>3615000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>2447000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>4314000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>4964000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>3585000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>1027000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>1733000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-3350000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-2655000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-1256000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-585000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-927000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-797000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-801000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-1581000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-2288000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-1359000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-1187000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-1539000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-921000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-1209000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-1162000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-1050000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-1516000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-1960000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-1404000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-1695000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-1843000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-793000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-968000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-45000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-1000000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>51000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-434000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>158000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>402000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>56000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>25000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-73000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-14102000.0</v>
       </c>
       <c r="BZ5">
         <v>-14102000.0</v>
       </c>
       <c r="CA5">
+        <v>-14102000.0</v>
+      </c>
+      <c r="CB5">
         <v>-12446000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-10590000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-9224000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-21055000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-20686000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-20517000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-21439000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-12281000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1991757.0</v>
       </c>
       <c r="CJ5">
         <v>-1991757.0</v>
       </c>
-      <c r="CK5"/>
+      <c r="CK5">
+        <v>-1991757.0</v>
+      </c>
       <c r="CL5"/>
+      <c r="CM5"/>
     </row>
-    <row r="6" spans="1:90">
+    <row r="6" spans="1:91">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -6037,289 +6067,301 @@
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
         <v>0.0</v>
       </c>
       <c r="BL6">
         <v>0.0</v>
       </c>
-      <c r="BM6"/>
+      <c r="BM6">
+        <v>0.0</v>
+      </c>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
+      <c r="CM6"/>
     </row>
-    <row r="7" spans="1:90">
+    <row r="7" spans="1:91">
       <c r="A7" t="s">
         <v>30</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>32694000.0</v>
+      </c>
       <c r="C7">
+        <v>38675000.0</v>
+      </c>
+      <c r="D7">
         <v>41295000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>36976000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>39718000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>42001000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>45432000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>47206000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>48105000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>49882000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>50323000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>52615000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>54218000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>56086000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>58635000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>59334000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>61969000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>64455000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>66939000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>66922000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>69401000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>70596000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>73376000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>75106000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>75523000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>76702000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>69989000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>72666000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>70573000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
-      <c r="BH7">
-[...1 lines deleted...]
-      </c>
+      <c r="BH7"/>
       <c r="BI7">
         <v>5000.0</v>
       </c>
-      <c r="BJ7"/>
+      <c r="BJ7">
+        <v>5000.0</v>
+      </c>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
+      <c r="CM7"/>
     </row>
-    <row r="8" spans="1:90">
+    <row r="8" spans="1:91">
       <c r="A8" t="s">
         <v>31</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>198000.0</v>
+      </c>
       <c r="C8">
         <v>205000.0</v>
       </c>
       <c r="D8">
         <v>205000.0</v>
       </c>
       <c r="E8">
-        <v>208000.0</v>
+        <v>205000.0</v>
       </c>
       <c r="F8">
         <v>208000.0</v>
       </c>
       <c r="G8">
+        <v>208000.0</v>
+      </c>
+      <c r="H8">
         <v>207000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>208000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>212000.0</v>
       </c>
       <c r="J8">
         <v>212000.0</v>
       </c>
       <c r="K8">
+        <v>212000.0</v>
+      </c>
+      <c r="L8">
         <v>215000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>218000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>220000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>223000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>225000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>232000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>237000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>239000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>238000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>243000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -6345,522 +6387,527 @@
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
+      <c r="CM8"/>
     </row>
-    <row r="9" spans="1:90">
+    <row r="9" spans="1:91">
       <c r="A9" t="s">
         <v>32</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>279070000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>284420000.0</v>
       </c>
-      <c r="N9"/>
-      <c r="O9">
+      <c r="O9"/>
+      <c r="P9">
         <v>336125000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>374280000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>395103000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>413794000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>409910000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>429084000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>445711000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>454512000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>454153000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>450391000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>444974000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>460781000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>469257000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>463190000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>457748000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>452573000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>446649000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>441813000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>438325000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>434256000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>431211000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>426983000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>421023000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>405895000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>401338000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>396136000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>391282000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>438367000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>453317000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>449091000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>455659000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>442308000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>442651000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>452429000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>455319000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>443144000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>438135000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>434157000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>427607000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>420825000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>416252000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>412352000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>408577000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>400597000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>394806000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>390102000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>368729000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>363402000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>356459000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>347703000.0</v>
       </c>
-      <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
+      <c r="CM9"/>
     </row>
-    <row r="10" spans="1:90">
+    <row r="10" spans="1:91">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10">
+        <v>26459000.0</v>
+      </c>
+      <c r="C10">
         <v>24508000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>23889000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>61011000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>23378000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>21911000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>18497000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>17646000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>18642000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>12149000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>9398000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>16582999.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>12026000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>11834000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>8831000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>11958000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>9748000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>20781000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>11189000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>12982000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>21623000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>67177000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>74745000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>83212000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>151009000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>11604000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>49410000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>9177000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>8526000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>33107000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>9025000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>10452000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>6436000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>16909000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>8660000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>13592000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>12667000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>17027000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>9103000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>6700000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>13457000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>58437000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>13462000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>16828000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>7183000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>256872000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>225913000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>9218000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>21641000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>58131000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>30781000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>4608000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>5749000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>25162000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>3212000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>5772000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>3963000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>5080000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>1473000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>3258000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>4413000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>6271000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>6280000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>3088000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>893000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>5715000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>26731000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>5627000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>9566000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>14106000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>14545000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>14335000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>14277000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>2993000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>3742000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>3437000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>6336000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>16572000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>943000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>3381000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>16177000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>31820000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>21875000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>15099000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>20599000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>28092000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>5922094.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>943054.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>4251000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>4449000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:90">
+    <row r="11" spans="1:91">
       <c r="A11" t="s">
         <v>34</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -6909,1696 +6956,1712 @@
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
+      <c r="CM11"/>
     </row>
-    <row r="12" spans="1:90">
+    <row r="12" spans="1:91">
       <c r="A12" t="s">
         <v>35</v>
       </c>
       <c r="B12">
+        <v>26459000.0</v>
+      </c>
+      <c r="C12">
         <v>24508000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>23889000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>61011000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>23378000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>21911000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>18497000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>17646000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>18642000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>12149000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>9398000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>16582999.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>12026000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>11834000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>8831000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>11958000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>9748000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>20781000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>11189000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>12982000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>21623000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>67177000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>74745000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>83212000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>151009000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>11604000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>49410000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>9177000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>8526000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>33107000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>9025000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>10452000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>6436000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>16909000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>8660000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>13592000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>12667000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>17027000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>9103000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>6700000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>13457000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>58437000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>13462000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>16828000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>7183000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>256872000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>225913000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>9218000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>21641000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>58131000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>30781000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>4608000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>5749000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>25162000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>3212000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>5772000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>3963000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>5080000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>1473000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>3258000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>4413000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>6271000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>6280000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>3088000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>893000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>5715000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>26731000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>5627000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>9566000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>14106000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>14545000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>14335000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>14277000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>2993000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>3742000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>3437000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>6336000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>16572000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>943000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>3381000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>16177000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>31820000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>21875000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>15099000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>20599000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>28092000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>5922094.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>943054.0</v>
       </c>
-      <c r="CK12"/>
       <c r="CL12"/>
+      <c r="CM12"/>
     </row>
-    <row r="13" spans="1:90">
+    <row r="13" spans="1:91">
       <c r="A13" t="s">
         <v>36</v>
       </c>
       <c r="B13">
-        <v>205000.0</v>
+        <v>198000.0</v>
       </c>
       <c r="C13">
         <v>205000.0</v>
       </c>
       <c r="D13">
         <v>205000.0</v>
       </c>
       <c r="E13">
-        <v>208000.0</v>
+        <v>205000.0</v>
       </c>
       <c r="F13">
         <v>208000.0</v>
       </c>
       <c r="G13">
+        <v>208000.0</v>
+      </c>
+      <c r="H13">
         <v>207000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>208000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>212000.0</v>
       </c>
       <c r="J13">
         <v>212000.0</v>
       </c>
       <c r="K13">
+        <v>212000.0</v>
+      </c>
+      <c r="L13">
         <v>215000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>218000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>220000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>223000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>225000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>232000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>237000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>239000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>238000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>243000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>247000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>246000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>247000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>246000.0</v>
       </c>
       <c r="Y13">
         <v>246000.0</v>
       </c>
       <c r="Z13">
+        <v>246000.0</v>
+      </c>
+      <c r="AA13">
         <v>247000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>248000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>247000.0</v>
       </c>
       <c r="AC13">
         <v>247000.0</v>
       </c>
       <c r="AD13">
-        <v>244000.0</v>
+        <v>247000.0</v>
       </c>
       <c r="AE13">
         <v>244000.0</v>
       </c>
       <c r="AF13">
         <v>244000.0</v>
       </c>
       <c r="AG13">
+        <v>244000.0</v>
+      </c>
+      <c r="AH13">
         <v>243000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>241000.0</v>
       </c>
       <c r="AI13">
         <v>241000.0</v>
       </c>
       <c r="AJ13">
         <v>241000.0</v>
       </c>
       <c r="AK13">
+        <v>241000.0</v>
+      </c>
+      <c r="AL13">
         <v>240000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>235000.0</v>
       </c>
       <c r="AM13">
         <v>235000.0</v>
       </c>
       <c r="AN13">
-        <v>234000.0</v>
+        <v>235000.0</v>
       </c>
       <c r="AO13">
         <v>234000.0</v>
       </c>
       <c r="AP13">
+        <v>234000.0</v>
+      </c>
+      <c r="AQ13">
         <v>241000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>243000.0</v>
       </c>
       <c r="AR13">
         <v>243000.0</v>
       </c>
       <c r="AS13">
+        <v>243000.0</v>
+      </c>
+      <c r="AT13">
         <v>244000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>241000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>242000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>247000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>248000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>245000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>244000.0</v>
       </c>
       <c r="AZ13">
         <v>244000.0</v>
       </c>
       <c r="BA13">
+        <v>244000.0</v>
+      </c>
+      <c r="BB13">
         <v>243000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>240000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>238000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>237000.0</v>
       </c>
       <c r="BE13">
         <v>237000.0</v>
       </c>
       <c r="BF13">
+        <v>237000.0</v>
+      </c>
+      <c r="BG13">
         <v>234000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>232000.0</v>
       </c>
       <c r="BH13">
         <v>232000.0</v>
       </c>
       <c r="BI13">
+        <v>232000.0</v>
+      </c>
+      <c r="BJ13">
         <v>225000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>222000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>220000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>218000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>217000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>213000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>212000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>206000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BR13">
         <v>204000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BS13">
         <v>202000.0</v>
       </c>
-      <c r="BS13">
+      <c r="BT13">
         <v>199000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>185000.0</v>
       </c>
       <c r="BU13">
         <v>185000.0</v>
       </c>
       <c r="BV13">
-        <v>182000.0</v>
+        <v>185000.0</v>
       </c>
       <c r="BW13">
         <v>182000.0</v>
       </c>
       <c r="BX13">
+        <v>182000.0</v>
+      </c>
+      <c r="BY13">
         <v>180000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>178000.0</v>
       </c>
       <c r="BZ13">
         <v>178000.0</v>
       </c>
       <c r="CA13">
         <v>178000.0</v>
       </c>
       <c r="CB13">
+        <v>178000.0</v>
+      </c>
+      <c r="CC13">
         <v>177000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>176000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>174000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>173000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>171000.0</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>169000.0</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>164000.0</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>121846.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>121766.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>120000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>118000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:90">
+    <row r="14" spans="1:91">
       <c r="A14" t="s">
         <v>37</v>
       </c>
       <c r="B14">
+        <v>17406000.0</v>
+      </c>
+      <c r="C14">
         <v>17857000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>17794000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>17772000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>18475000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>18613000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>18471000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>18454000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>18943000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>19389000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>19475000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>19486000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>19699000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>20159000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>20615000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>20967000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>21167000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>21466000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>21531000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>21871000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>22341000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>21903000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>22175000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>22116000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>21827000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>22676000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>22561000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>22400000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>22311000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>22294000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>22110000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>21918000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>21592000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>21515000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>21622000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>21492000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>21474000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>21473000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>21445000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>21376000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>21460000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>22551000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>22592000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>22654000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>22602000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>22126000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>22975000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>23098000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>23086000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>22973000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>22873000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>22760000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>22487000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>22399000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>22326000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>22248000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>22164000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>21775000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>21968000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>21476000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>21157000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>20925000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>20849000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>20756000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>20496000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>20296000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>20239000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>20405000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>20252000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>19528000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>19845000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>18178000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>18215000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>17372000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>18137000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>17993000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>17768000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>16725000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>17415000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>17244000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>16995000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>16077000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>16950000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>16773000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>16677000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>15547000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>13149000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>13044000.0</v>
       </c>
-      <c r="CK14"/>
       <c r="CL14"/>
+      <c r="CM14"/>
     </row>
-    <row r="15" spans="1:90">
+    <row r="15" spans="1:91">
       <c r="A15" t="s">
         <v>38</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>218000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>220000.0</v>
       </c>
-      <c r="N15"/>
-      <c r="O15">
+      <c r="O15"/>
+      <c r="P15">
         <v>225000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>232000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>237000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>239000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>238000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>243000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>247000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>246000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>247000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>246000.0</v>
       </c>
       <c r="Y15">
         <v>246000.0</v>
       </c>
       <c r="Z15">
+        <v>246000.0</v>
+      </c>
+      <c r="AA15">
         <v>247000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>248000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>247000.0</v>
       </c>
       <c r="AC15">
         <v>247000.0</v>
       </c>
       <c r="AD15">
-        <v>244000.0</v>
+        <v>247000.0</v>
       </c>
       <c r="AE15">
         <v>244000.0</v>
       </c>
       <c r="AF15">
         <v>244000.0</v>
       </c>
       <c r="AG15">
+        <v>244000.0</v>
+      </c>
+      <c r="AH15">
         <v>243000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>241000.0</v>
       </c>
       <c r="AI15">
         <v>241000.0</v>
       </c>
       <c r="AJ15">
         <v>241000.0</v>
       </c>
       <c r="AK15">
+        <v>241000.0</v>
+      </c>
+      <c r="AL15">
         <v>240000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>235000.0</v>
       </c>
       <c r="AM15">
         <v>235000.0</v>
       </c>
       <c r="AN15">
-        <v>234000.0</v>
+        <v>235000.0</v>
       </c>
       <c r="AO15">
         <v>234000.0</v>
       </c>
       <c r="AP15">
+        <v>234000.0</v>
+      </c>
+      <c r="AQ15">
         <v>241000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>243000.0</v>
       </c>
       <c r="AR15">
         <v>243000.0</v>
       </c>
       <c r="AS15">
+        <v>243000.0</v>
+      </c>
+      <c r="AT15">
         <v>244000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>241000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>242000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>247000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>248000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>245000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>244000.0</v>
       </c>
       <c r="AZ15">
         <v>244000.0</v>
       </c>
       <c r="BA15">
+        <v>244000.0</v>
+      </c>
+      <c r="BB15">
         <v>243000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>240000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>238000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>237000.0</v>
       </c>
       <c r="BE15">
         <v>237000.0</v>
       </c>
       <c r="BF15">
+        <v>237000.0</v>
+      </c>
+      <c r="BG15">
         <v>234000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>232000.0</v>
       </c>
       <c r="BH15">
         <v>232000.0</v>
       </c>
       <c r="BI15">
+        <v>232000.0</v>
+      </c>
+      <c r="BJ15">
         <v>225000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>222000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>220000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>218000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>217000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>213000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>212000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>206000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>204000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>202000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>199000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>185000.0</v>
       </c>
       <c r="BU15">
         <v>185000.0</v>
       </c>
       <c r="BV15">
-        <v>182000.0</v>
+        <v>185000.0</v>
       </c>
       <c r="BW15">
         <v>182000.0</v>
       </c>
       <c r="BX15">
+        <v>182000.0</v>
+      </c>
+      <c r="BY15">
         <v>180000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>178000.0</v>
       </c>
       <c r="BZ15">
         <v>178000.0</v>
       </c>
       <c r="CA15">
         <v>178000.0</v>
       </c>
       <c r="CB15">
+        <v>178000.0</v>
+      </c>
+      <c r="CC15">
         <v>177000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>176000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>174000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>173000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>171000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>169000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>164000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>121846.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>121766.0</v>
       </c>
-      <c r="CK15"/>
       <c r="CL15"/>
+      <c r="CM15"/>
     </row>
-    <row r="16" spans="1:90">
+    <row r="16" spans="1:91">
       <c r="A16" t="s">
         <v>39</v>
       </c>
       <c r="B16">
+        <v>31569000.0</v>
+      </c>
+      <c r="C16">
         <v>31708000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>30906000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>29277000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>28022000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>26869000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>27703000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>28583000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>24722000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>22461000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>26217000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>24703000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>20542000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>21909000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>20378000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>18969000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>21632000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>19212000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>17820000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>19182000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>18686000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>28247000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>31768000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>35044000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>30010000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>28443000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>31224000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>27575000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>30023000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>28130000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>30043000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>29480000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>24525000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>27916000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>25495000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>24689000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>24005000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>24053000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>22158000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>21290000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>19944000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>19086000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>22721000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>23828000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>19600000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>12738000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>13015000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>16588000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>13700000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>15248000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>13114000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>12261000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>15345000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>15388000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>21853000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>25213000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>28279000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>36721000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>32187000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>22771000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>21827000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>18069000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>15625000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>13144000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>14733000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>13764000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>18499000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>15916000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>20096000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>21208000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>21175000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>7377000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>5610000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>5278000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>4466000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>6608000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>6599000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>4035000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>3538000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>5180000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>4127000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>4609000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>5291000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>4524000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>2195000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>2603000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>2255827.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>2596441.0</v>
       </c>
-      <c r="CK16"/>
       <c r="CL16"/>
+      <c r="CM16"/>
     </row>
-    <row r="17" spans="1:90">
+    <row r="17" spans="1:91">
       <c r="A17" t="s">
         <v>40</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
+      <c r="AA17"/>
+      <c r="AB17">
         <v>1108000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>1094000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>1302000.0</v>
       </c>
-      <c r="AD17"/>
-      <c r="AE17">
+      <c r="AE17"/>
+      <c r="AF17">
         <v>14028000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>13952000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>15134000.0</v>
       </c>
-      <c r="AH17"/>
-      <c r="AI17">
+      <c r="AI17"/>
+      <c r="AJ17">
         <v>15159000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>15421000.0</v>
       </c>
-      <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
-      <c r="BE17">
+      <c r="BE17"/>
+      <c r="BF17">
         <v>51000.0</v>
       </c>
-      <c r="BF17"/>
-      <c r="BG17">
+      <c r="BG17"/>
+      <c r="BH17">
         <v>9740000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>7176000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>10221000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>12440000.0</v>
       </c>
-      <c r="BK17">
+      <c r="BL17">
         <v>19813000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BM17">
         <v>20218000.0</v>
       </c>
-      <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
+      <c r="CM17"/>
     </row>
-    <row r="18" spans="1:90">
+    <row r="18" spans="1:91">
       <c r="A18" t="s">
         <v>41</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>69767000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>70968000.0</v>
       </c>
-      <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18">
         <v>53084000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>52977000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>60299000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>55731000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>40976000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>47279000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>44381000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>45789000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>45254000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>39128000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>27425000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>36705000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>27911000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>29081000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>26645000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>35300000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>38005000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>38070000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>38351000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>37325000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>35572000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>41223000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>83215000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>77349000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>82008000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>79185000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>81139000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>68421000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>84581000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>77727000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>76272000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>51052000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>48052000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>47020000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>45189000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>38202000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>35668000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>33565000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>29798000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>28419000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>27673000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>28816000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>27292000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>26604000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>11587000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>12038000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>12337000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>13605000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>14636000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>14957000.0</v>
       </c>
-      <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
+      <c r="CM18"/>
     </row>
-    <row r="19" spans="1:90">
+    <row r="19" spans="1:91">
       <c r="A19" t="s">
         <v>42</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -8647,1728 +8710,1750 @@
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
+      <c r="CM19"/>
     </row>
-    <row r="20" spans="1:90">
+    <row r="20" spans="1:91">
       <c r="A20" t="s">
         <v>43</v>
       </c>
       <c r="B20">
+        <v>786949000.0</v>
+      </c>
+      <c r="C20">
         <v>786896000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>781757000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>739070000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>684909000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>678743000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>647541000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>647451000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>647100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>625711000.0</v>
       </c>
       <c r="K20">
         <v>625711000.0</v>
       </c>
       <c r="L20">
-        <v>624966000.0</v>
+        <v>625711000.0</v>
       </c>
       <c r="M20">
         <v>624966000.0</v>
       </c>
       <c r="N20">
         <v>624966000.0</v>
       </c>
       <c r="O20">
-        <v>623841000.0</v>
+        <v>624966000.0</v>
       </c>
       <c r="P20">
         <v>623841000.0</v>
       </c>
       <c r="Q20">
         <v>623841000.0</v>
       </c>
       <c r="R20">
+        <v>623841000.0</v>
+      </c>
+      <c r="S20">
         <v>620879000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>597552000.0</v>
       </c>
       <c r="T20">
         <v>597552000.0</v>
       </c>
       <c r="U20">
         <v>597552000.0</v>
       </c>
       <c r="V20">
+        <v>597552000.0</v>
+      </c>
+      <c r="W20">
         <v>594237000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>586730000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>586235000.0</v>
       </c>
       <c r="Y20">
         <v>586235000.0</v>
       </c>
       <c r="Z20">
+        <v>586235000.0</v>
+      </c>
+      <c r="AA20">
         <v>646680000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>645986000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>645266000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>645541000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>645263000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>645543000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>645655000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>646367000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>645750000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>689375000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>688836000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>897752000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>799862000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>799958000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>787354000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>765533000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>751400000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>806801000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>807107000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>807677000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>567146000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>566297000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>566998000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>544874000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>536637000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>519514000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>518941000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>518916000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>519522000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>518472000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>512830000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>512120000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>512185000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>482644000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>506764000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>506771000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>506214000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>468287000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>464225000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>464270000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>464169000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>401706000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>506502000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>506544000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>505676000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>451271000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>246386000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>223284000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>223053000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>190780000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>137707000.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>135026000.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CA20">
         <v>53328000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>50146000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>35501000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>15776000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14637000.0</v>
       </c>
       <c r="CE20">
         <v>14637000.0</v>
       </c>
       <c r="CF20">
+        <v>14637000.0</v>
+      </c>
+      <c r="CG20">
         <v>14554000.0</v>
       </c>
-      <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
+      <c r="CM20"/>
     </row>
-    <row r="21" spans="1:90">
+    <row r="21" spans="1:91">
       <c r="A21" t="s">
         <v>44</v>
       </c>
       <c r="B21">
+        <v>68975000.0</v>
+      </c>
+      <c r="C21">
         <v>72927000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>71958000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>52015000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>27350000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>87175999.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>22546999.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>24117999.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>25649000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>63574000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>20090000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>19188000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>21160999.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>49592000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>25453000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>28271000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>31088999.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>49894000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>16663000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>18957000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>21232000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>38383000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>22250000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>24915999.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>28127000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>31625000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>36141000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>39037000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>43460999.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>47857000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>53703000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>59690000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>66503000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>72311000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>80861000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>89489000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>97469000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>81348000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>90090000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>93398000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>94256000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>94992000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>102450000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>110428000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>119110000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>24684000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>26908000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>29773000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>24397000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>21222000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>14815000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>15888000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>17337000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>18879000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>20350000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>14173000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>15301000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>16867000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>19802000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>21890000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>24014000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>26205000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>16759000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>18598000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>20488000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>22406000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>24553000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>26880000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>29317000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>32372000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>38195000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>10519000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>12213000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>13936000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>16117000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>15002000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>18449000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>4238000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>5269000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>3085000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>15266000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>844000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>15393000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>16677000.0</v>
       </c>
-      <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
-      <c r="CL21">
+      <c r="CL21"/>
+      <c r="CM21">
         <v>3689000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:90">
+    <row r="22" spans="1:91">
       <c r="A22" t="s">
         <v>45</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>-6042000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-7481000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-6655000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>8234000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-8293000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-6628000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-7108000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-5335000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-3080000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-1019000.0</v>
       </c>
-      <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
-      <c r="W22">
+      <c r="W22"/>
+      <c r="X22">
         <v>1.0</v>
       </c>
-      <c r="X22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Y22"/>
       <c r="Z22">
         <v>1.0</v>
       </c>
       <c r="AA22">
         <v>1.0</v>
       </c>
-      <c r="AB22"/>
-      <c r="AC22">
+      <c r="AB22">
+        <v>1.0</v>
+      </c>
+      <c r="AC22"/>
+      <c r="AD22">
         <v>-240000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-302000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-340999.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-232000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-112999.0</v>
       </c>
-      <c r="AH22">
-[...1 lines deleted...]
-      </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
+        <v>0.0</v>
+      </c>
+      <c r="AK22">
         <v>-23000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-20000.0</v>
       </c>
-      <c r="AL22">
-[...1 lines deleted...]
-      </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
+        <v>0.0</v>
+      </c>
+      <c r="AQ22">
         <v>1.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>9228000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>13481000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>14155000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>14772000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>18509000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>11931000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>7994000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>15498000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>13290000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>12432000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>9631000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>15001000.0</v>
       </c>
-      <c r="BC22">
-[...1 lines deleted...]
-      </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
+        <v>0.0</v>
+      </c>
+      <c r="BG22">
         <v>29962000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>30125000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>23846000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>33318000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>35506000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>28085000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>31023000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>23013000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>35775000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>34673000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>32995000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>30599000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>30271000.0</v>
       </c>
-      <c r="BS22"/>
       <c r="BT22"/>
-      <c r="BU22">
+      <c r="BU22"/>
+      <c r="BV22">
         <v>15567000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>13680000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>24674000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>22280000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>19757000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>15290000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>15903000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>14747000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>14110000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>12553000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>10030000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>9664000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>9234000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>7919000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>2466906.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>2407769.0</v>
       </c>
-      <c r="CK22"/>
       <c r="CL22"/>
+      <c r="CM22"/>
     </row>
-    <row r="23" spans="1:90">
+    <row r="23" spans="1:91">
       <c r="A23" t="s">
         <v>46</v>
       </c>
       <c r="B23">
+        <v>1589125000.0</v>
+      </c>
+      <c r="C23">
         <v>1526683000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1544182000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1480812000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1363566000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1343617000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1328780000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1325913000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1346954000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1262142000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1282300000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1257325000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1238545000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1199040000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1194684000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1177909000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1157185000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1119349000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1049983999.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1055872000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1024742000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1050974999.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1090681000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1125526000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1190048000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1104271000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1161933000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1114675000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1091360000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1049531999.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1040565000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1050003000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1051253000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1036928000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1077797000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1093485000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1292294000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1153215000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1161094000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1142557000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1127554000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1164160000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1272144000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1284507000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1281741000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1155914000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1130562000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>929541000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>867840000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>885600000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>820012000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>790326000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>776075000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>787850000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>777340000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>748306000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>767550000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>786644000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>755299000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>754018000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>789005000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>788983000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>732784000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>728603000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>733821000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>754215000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>761288000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>777135000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>772803000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>779597000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>767724000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>499503000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>472984000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>443213000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>420761000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>335075000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>314493000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>199444000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>190576000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>155459000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>132727000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>129699000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>115402000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>100156000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>82785000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>83219000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>55548791.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>48931823.0</v>
       </c>
-      <c r="CK23"/>
       <c r="CL23"/>
+      <c r="CM23"/>
     </row>
-    <row r="24" spans="1:90">
+    <row r="24" spans="1:91">
       <c r="A24" t="s">
         <v>47</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>834739000.0</v>
+      </c>
       <c r="C24">
+        <v>489665000.0</v>
+      </c>
+      <c r="D24">
         <v>589591000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>643165000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>561511000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>342857000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>428204000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>496550000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>558897000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>324000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>358000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>395000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>447000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>290000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>341000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>342000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>335000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>232221000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>262362000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>267502000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>267642000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>202780000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>250917000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>331054000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>451189000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>208324000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>53457000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>59590000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>79722000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>53853000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>315691000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>352438000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>378210000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>342507000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>374328000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>400173000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>422297000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>292065000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>325858000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>334674000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>350013000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>311993000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>419426000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>467630000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>498356000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>327852000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>333619000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>152500000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>137500000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>143750000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>150000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>156250000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>177500000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>192500000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>222500000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>213500000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>244000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>193500000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>233750000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>254000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>286500000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>257000000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>269500000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>293000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>301005000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>219005000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>301550000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>295094000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>321639000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>280204000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>335252000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>179627000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>177164000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>123734000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>154500000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>107000000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>113000000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>1000000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>1134000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>1132000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>2129000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>2127000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="CF24">
         <v>2000000.0</v>
       </c>
-      <c r="CG24"/>
+      <c r="CG24">
+        <v>2000000.0</v>
+      </c>
       <c r="CH24"/>
-      <c r="CI24">
-[...1 lines deleted...]
-      </c>
+      <c r="CI24"/>
       <c r="CJ24">
         <v>10076000.0</v>
       </c>
       <c r="CK24">
         <v>10076000.0</v>
       </c>
       <c r="CL24">
         <v>10076000.0</v>
       </c>
+      <c r="CM24">
+        <v>10076000.0</v>
+      </c>
     </row>
-    <row r="25" spans="1:90">
+    <row r="25" spans="1:91">
       <c r="A25" t="s">
         <v>48</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>395000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>447000000.0</v>
       </c>
-      <c r="N25"/>
-      <c r="O25">
+      <c r="O25"/>
+      <c r="P25">
         <v>341000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>342000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>335000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>232221000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>262362000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>267502000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>267642000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>202780000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>250917000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>331054000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>451189000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>208324000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>53457000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>59590000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>79722000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>53853000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>315691000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>352438000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>378210000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>342507000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>374328000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>400173000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>422297000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>292065000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>325858000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>334674000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>350013000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>311993000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>419426000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>467630000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>498356000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>327852000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>333619000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>152500000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>137500000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>143750000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>150000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>156250000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>177500000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>192500000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>222500000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>213500000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>244000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>193500000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>233750000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>254005000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>286505000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>257000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>269500000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>293000000.0</v>
       </c>
-      <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
+      <c r="CM25"/>
     </row>
-    <row r="26" spans="1:90">
+    <row r="26" spans="1:91">
       <c r="A26" t="s">
         <v>49</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>36433000.0</v>
+      </c>
       <c r="C26">
-        <v>35144000.0</v>
+        <v>36433000.0</v>
       </c>
       <c r="D26">
         <v>35144000.0</v>
       </c>
       <c r="E26">
+        <v>35144000.0</v>
+      </c>
+      <c r="F26">
         <v>51309000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>69712000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>64319000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>64918000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>73467000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>75414000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>95387000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>97227000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>96473000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>91194000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>95854000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>96982000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>95930000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>72584000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>68216000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>66639000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>64703000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>71030000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>66122000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>59524000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>67194000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>54541000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>60943000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>59357000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>54038000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>50880000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>45948000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>47099000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>42831000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>40485000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>31937000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>35546000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>37569000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>34675000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>32932000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>36261000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>37256000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>34917000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>34050000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>22050000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>14700000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>12250000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>12750000.0</v>
       </c>
-      <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
+      <c r="CM26"/>
     </row>
-    <row r="27" spans="1:90">
+    <row r="27" spans="1:91">
       <c r="A27" t="s">
         <v>50</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -10417,394 +10502,402 @@
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
+      <c r="CM27"/>
     </row>
-    <row r="28" spans="1:90">
+    <row r="28" spans="1:91">
       <c r="A28" t="s">
         <v>51</v>
       </c>
       <c r="B28">
-        <v>34167000.0</v>
+        <v>860974000.0</v>
       </c>
       <c r="C28">
+        <v>523832000.0</v>
+      </c>
+      <c r="D28">
         <v>626997000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>632880000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>591601000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>376697000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>468889000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>539860000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>602110000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>361733000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>398925000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>431032000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>489192000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>334252000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>390804000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>389376000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>387221000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>276454000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>318667000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>321993000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>315968000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>206698000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>250088000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>323484000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>376236000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>313238000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>363848000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>410400000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>387377287.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>263878000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>306666000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>341986000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>371774000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>325598000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>365668000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>386581000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>409630000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>275038000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>316755000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>327974000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>336556000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>253556000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>405964000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>450802000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>491173000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>99730000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>135206000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>169532000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>140859000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>110619000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>144219000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>176642000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>196751000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>167338000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>219288000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>207728000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>240037000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>188420000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>232277000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>250772000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>282139000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>250761000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>263288000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>290047000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>300314000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>213568000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>275139000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>289835000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>312489000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>266616000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>321161000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>188538000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>164052000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>122050000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>151901000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>104704000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>107802000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-6290000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>23334000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>4260000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-15039000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-30538000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-20875000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-12099000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-20599000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-28092000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>4153670.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>9132710.0</v>
       </c>
-      <c r="CK28"/>
       <c r="CL28"/>
+      <c r="CM28"/>
     </row>
-    <row r="29" spans="1:90">
+    <row r="29" spans="1:91">
       <c r="A29" t="s">
         <v>52</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>1252179000.0</v>
+      </c>
       <c r="C29">
+        <v>1038294000.0</v>
+      </c>
+      <c r="D29">
         <v>1109369000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1131910000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1069545000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>917934000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>964726000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1010878000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1068253000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>856892000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>911354000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>946618000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>975969000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>842040000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>897261000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>917359000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>917282000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>804680000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>796285000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>806191000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>809193000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>755221000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>806523000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>867604000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>976331000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -10825,594 +10918,603 @@
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
+      <c r="CM29"/>
     </row>
-    <row r="30" spans="1:90">
+    <row r="30" spans="1:91">
       <c r="A30" t="s">
         <v>53</v>
       </c>
       <c r="B30">
-        <v>186506000.0</v>
+        <v>453034000.0</v>
       </c>
       <c r="C30">
+        <v>390400000.0</v>
+      </c>
+      <c r="D30">
         <v>414906000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>399511000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>388360000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>359143000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>391523000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>377491000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>397561000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>359820000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>363683000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>333184000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>320766000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>290593000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>289264000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>270475000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>247315000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>221672000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>208530000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>208021000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>168629000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>146767000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>173234000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>200887000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>195087000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>198884000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>216815000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>209262000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>194387000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>185902000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>185791000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>185862000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>186069000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>163435000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>163475000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>158188000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>169428000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>149747000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>162692000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>150540000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>144766000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>142230000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>206431000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>214261000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>221206000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>160696000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>196255000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>230173000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>189872000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>178875000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>164388000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>168466000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>160672000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>144684000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>162945000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>142053000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>167004000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>127426000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>109188000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>94559000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>108845000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>123285000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>84989000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>93695000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>99075000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>147012000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>109487000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>88706000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>89791000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>91567000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>169789000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>141089000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>90239000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>86867000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>86157000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>66116000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>57435000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>41848000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>51858000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>38472000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>56016000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>47583000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>48920000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>41111000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>37997000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>33074000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>32358130.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>34183188.0</v>
       </c>
-      <c r="CK30"/>
       <c r="CL30"/>
+      <c r="CM30"/>
     </row>
-    <row r="31" spans="1:90">
+    <row r="31" spans="1:91">
       <c r="A31" t="s">
         <v>54</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>-92536000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-117158000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-122518000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-93033000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-76753000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-72648000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-80873000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-80847000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-78371000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-77781000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-62778000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-53914000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-75137000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-89753000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>585465000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-94570000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-115942000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-139349000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>540624000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-169373000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-186606000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-205400000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>503316000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-245859000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-260318000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-329564000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>648033000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-251028000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-254799000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-252587000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>652325000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-261380000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-291524000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-316729000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>8804000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-2590000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-7290000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>4112000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-27595000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-30446000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-52037000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-74161000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-93080000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-114968000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-116359000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-126195000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-132263000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-115325000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-145850000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-175559000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-184047000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-135718000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-143894000.0</v>
       </c>
-      <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
+      <c r="CM31"/>
     </row>
-    <row r="32" spans="1:90">
+    <row r="32" spans="1:91">
       <c r="A32" t="s">
         <v>55</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>282568000.0</v>
+      </c>
       <c r="C32">
+        <v>65151000.0</v>
+      </c>
+      <c r="D32">
         <v>144991000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>243550000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>228481000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>70297000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>166543000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>209785000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>262870000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>97885000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>140748000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>179968000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>213295000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>82800000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>127501000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>145232000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>146349000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>52498000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>76938000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>90016000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>95042000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>43644000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>84706000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>145179000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>239897000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -11433,1079 +11535,1092 @@
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
+      <c r="CM32"/>
     </row>
-    <row r="33" spans="1:90">
+    <row r="33" spans="1:91">
       <c r="A33" t="s">
         <v>56</v>
       </c>
       <c r="B33">
+        <v>1074383000.0</v>
+      </c>
+      <c r="C33">
         <v>1078099000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1069137000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>990370999.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>923592000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>934500000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>890971000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>890377000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>895995999.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>861682000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>876769000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>877824000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>877035000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>870556000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>871065000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>874197000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>882988000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>861666999.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>816641000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>820227000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>819526000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>820461999.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>830849000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>827564000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>830643000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>879535000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>881497000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>881469999.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>874850999.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>816600999.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>832421000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>840137000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>845115000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>845633000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>890556000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>904834000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1095509000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>973133000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>976527000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>969362000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>946826000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>934571000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>1015283000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>1014272000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>1016564000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>669755000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>667110000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>651636000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>624366000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>613086000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>586911000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>585861000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>585106000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>587478000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>585742000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>573739000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>573363000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>575120000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>557232000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>583020000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>583562000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>588369000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>550737000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>549392000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>557407000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>561432000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>526654000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>594448000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>595113000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>600542000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>555066000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>316821000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>289830000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>287501000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>251950000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>195263000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>188771000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>93035000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>89017000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>67314000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>38527000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>31944000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>30644000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>30977000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>11567000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>11081000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>10506027.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>9507472.0</v>
       </c>
-      <c r="CK33"/>
       <c r="CL33"/>
+      <c r="CM33"/>
     </row>
-    <row r="34" spans="1:90">
+    <row r="34" spans="1:91">
       <c r="A34" t="s">
         <v>57</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>63520000.0</v>
+      </c>
       <c r="C34">
+        <v>63316000.0</v>
+      </c>
+      <c r="D34">
         <v>63442000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>66384000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>44828000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>42481000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>44322000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>40038000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>38932000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>35665000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>32700000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>34363000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>43393000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>33614000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>48221000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>49093000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>51756000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>54313000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>56873000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>57324000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>61542000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>63595000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>64318000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>66547000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>67317000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>69233000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>59460000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>62225000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>61395000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>1450000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>4886000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>4829000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>14666000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>14313000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>14726000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>15362000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>15101000.0</v>
       </c>
-      <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
-      <c r="AZ34">
+      <c r="AZ34"/>
+      <c r="BA34">
         <v>5029000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>4956000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>4885000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>4814000.0</v>
       </c>
-      <c r="BD34"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BE34"/>
       <c r="BF34">
         <v>49000.0</v>
       </c>
       <c r="BG34">
+        <v>49000.0</v>
+      </c>
+      <c r="BH34">
         <v>1972000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2914000.0</v>
       </c>
       <c r="BI34">
         <v>2914000.0</v>
       </c>
       <c r="BJ34">
+        <v>2914000.0</v>
+      </c>
+      <c r="BK34">
         <v>3847000.0</v>
       </c>
-      <c r="BK34">
+      <c r="BL34">
         <v>2000000.0</v>
       </c>
-      <c r="BL34">
+      <c r="BM34">
         <v>152000.0</v>
       </c>
-      <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
+      <c r="CM34"/>
     </row>
-    <row r="35" spans="1:90">
+    <row r="35" spans="1:91">
       <c r="A35" t="s">
         <v>58</v>
       </c>
       <c r="B35">
+        <v>959511000.0</v>
+      </c>
+      <c r="C35">
         <v>614621000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>714350000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>758926000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>657789000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>443470000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>534741999.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>599584000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>663260000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>426675000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>464163000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>506174000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>561361000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>401316000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>442305000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>444069999.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>447055000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>342265000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>360211000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>372105000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>373564999.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>312164000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>360489000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>436728999.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>545930999.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>353549000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>180115000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>190183000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>167801287.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>90603000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>358582000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>395337000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>431227000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>394145000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>424626000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>456758000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>520613000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>369414000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>407866000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>413859000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>431152000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>380414000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>504007000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>545357000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>574628000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>378904000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>381671000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>199520000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>182689000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>181952000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>185668000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>194844000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>212254000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>225804000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>254987000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>242316000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>271341000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>220153000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>247309000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>268957000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>301756000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>274452000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>286136000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>308109000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>316812000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>234233000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>318659000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>312250000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>337409000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>294420000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>349433000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>193906000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>191350000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>137228000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>167579000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>119983000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>125809000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>12502000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>12171000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>11911000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>11884000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>8684000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>7378000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>6644000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>4793000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>4746000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>27778689.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>26516509.0</v>
       </c>
-      <c r="CK35"/>
       <c r="CL35"/>
+      <c r="CM35"/>
     </row>
-    <row r="36" spans="1:90">
+    <row r="36" spans="1:91">
       <c r="A36" t="s">
         <v>59</v>
       </c>
       <c r="B36">
+        <v>135105000.0</v>
+      </c>
+      <c r="C36">
         <v>134781000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>134399000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>124743999.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>118084000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>54088000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>111244000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>104684000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>98773999.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>45945000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>83738000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>79720000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>76934000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>41708000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>59457000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>64096000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>69764000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>50190999.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>64463000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>64488000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>62819000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>44167999.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>58944000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>55083000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>49578000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>52177000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>45005000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>41481999.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>38152999.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>30524999.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>32035000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>30783000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>30445000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>25375000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>26149000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>28565000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>-18707000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>24814000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>23447999.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>-16963000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>-20068000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>24460000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>15297000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>12108000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>11944000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>20998000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>2587000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>16158000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>16141000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>15733000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>16614000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>15639000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>15584000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>15272000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>15048000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>13191000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>14366000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>14892000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>13034000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>13968000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>9553000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>10575000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>13463000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>12272000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>17088000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>14412000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>17461000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>16932000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>14664000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>15722000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>16259000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>12876000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>10866000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>8737000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>7503000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>7508000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>4012000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>2294000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>1468000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>1273000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>1024000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>1147000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>541000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>641000.0</v>
       </c>
       <c r="CG36">
         <v>641000.0</v>
       </c>
       <c r="CH36">
+        <v>641000.0</v>
+      </c>
+      <c r="CI36">
         <v>656000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>648580.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>537561.0</v>
       </c>
-      <c r="CK36"/>
       <c r="CL36"/>
+      <c r="CM36"/>
     </row>
-    <row r="37" spans="1:90">
+    <row r="37" spans="1:91">
       <c r="A37" t="s">
         <v>60</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
@@ -12561,1384 +12676,1398 @@
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
       <c r="BJ37">
         <v>0.0</v>
       </c>
       <c r="BK37">
         <v>0.0</v>
       </c>
       <c r="BL37">
         <v>0.0</v>
       </c>
-      <c r="BM37"/>
+      <c r="BM37">
+        <v>0.0</v>
+      </c>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
+      <c r="CM37"/>
     </row>
-    <row r="38" spans="1:90">
+    <row r="38" spans="1:91">
       <c r="A38" t="s">
         <v>61</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>78344000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>43262000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>61082000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>65871000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>67054000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>69995000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>66189000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>69233000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>68122000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>176649000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>70369000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>67509000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>57912000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>37722000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>46113000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>42576000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>39647000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>24927000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>44762000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>43603000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>44576000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>800092000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>843481000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>857857000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>1059442000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>940699000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>946428000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>939880000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>919532000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>905683000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>967826000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>965174000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>967586000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>625078000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>627051000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>612929000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>585412000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>574344000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>550943000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>550468000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>551837000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>553673000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>553870000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>540194000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>541838000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>543944000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>525220000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>549798000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>550559000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>555434000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>518322000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>515313000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>521398000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>522285000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>484247000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>550314000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>551353000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>555834000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>508536000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>272443000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>249591000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>249354000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>218186000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>163246000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>159212000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>65293000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>61660000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>43810000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>19268000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>18782000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>18789000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>19564000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>2446000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>2106000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>3313000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>3049000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>3007000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>6999000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:90">
+    <row r="39" spans="1:91">
       <c r="A39" t="s">
         <v>62</v>
       </c>
       <c r="B39">
-        <v>237570000.0</v>
+        <v>35249000.0</v>
       </c>
       <c r="C39">
+        <v>33676000.0</v>
+      </c>
+      <c r="D39">
         <v>36250000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>29919000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>28236000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>28063000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>27789000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>40399000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>34755000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>28491000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>32450000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>29734000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>28718000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>26057000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>25524000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>21279000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>17134000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>15229000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>13624000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>14642000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>14964000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>16569000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>11853000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>13863000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>13309000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>14248000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>14211000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>14766000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>13596000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>13922000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>13328000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>13552000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>13633000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>10951000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>15106000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>16871000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>14690000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>13308000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>12772000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>15955000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>14887000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>28922000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>32190000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>34079000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>28375000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>60575000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>34240000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>27192000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>20902000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>35238000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>35167000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>29120000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>23545000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>15525000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>25441000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>26742000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>23220000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>49056000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>57281000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>73181000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>92185000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>71058000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>90778000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>82428000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>76446000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>40056000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>98416000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>88354000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>78333000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>73382000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>28324000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>27258000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>63071000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>52172000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>54238000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>47979000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>42194000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>32699000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>32855000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>31545000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>7897000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>24218000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>25465000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>18734000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>18471000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>14377000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>4295634.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>1890340.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>2783000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>671000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:90">
+    <row r="40" spans="1:91">
       <c r="A40" t="s">
         <v>63</v>
       </c>
       <c r="B40">
+        <v>157390000.0</v>
+      </c>
+      <c r="C40">
         <v>305067000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>253236000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>180462000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>137466000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>274347000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>209672000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>162090000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>124315000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>259008000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>215463000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>153902000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>107292000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>198991000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>150211000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>118287000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>83639000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>161650000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>122046000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>109980000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>73113000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>148703999.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>128922000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>103598000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>74960000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>160159000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>130830000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>99817000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>80591000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>137023000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>112088000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>96877000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>80180000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>102357000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>93040000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>85924000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>72593000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>104442000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>85354000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>75918000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>64050000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>105115000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>87827000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>80538000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>64747000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>124353000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>107877000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>84280000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>63998000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>122034000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>83506000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>65882000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>54241000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>29000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>106000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>103000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>12000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>765000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>77341000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>69029000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>99942000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>139297000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>72601000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>56577000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>56606000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>184691000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>94880000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>79969000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>68401000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>135834000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>93214000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>45696000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>61667000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>108449000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>78672000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>54862000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>40444000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>54361000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>41928000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>33164000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>27827000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>36430000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>28780000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>22241000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>13159000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>23828000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>23003477.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>18049650.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>20829000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>7682000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:90">
+    <row r="41" spans="1:91">
       <c r="A41" t="s">
         <v>64</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>70020000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>65760000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>53084000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>52977000.0</v>
       </c>
-      <c r="Q41"/>
-      <c r="R41">
+      <c r="R41"/>
+      <c r="S41">
         <v>55731000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>40976000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46193000.0</v>
       </c>
       <c r="U41">
         <v>46193000.0</v>
       </c>
       <c r="V41">
+        <v>46193000.0</v>
+      </c>
+      <c r="W41">
         <v>47559000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>41779000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>35819000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>25759000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>36318000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>27429000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>28793000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>27760000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>36750000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>42891000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>42899000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>53017000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>50541000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>50298000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>56585000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>52957000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>41716000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>43349000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>39355000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>38584000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>33733000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>30739000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>29834000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>30765000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>24197000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>23690000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>24153000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>22403000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>17715000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>15055000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>20478000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>18970000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>18794000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>19309000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>14637000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>15405000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>14575000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>13559000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>14952000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>15251000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>17452000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>16636000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>15109000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>15807000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>15228000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>17109000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>16215000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>15770000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>14216000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>14181000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>14279000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>14186000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>13494000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>13079000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>12983000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>12809000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>11502000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>11037000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>10779000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>9755000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>6557000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>5378000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>4644000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>4793000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>4746000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>2634000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>1670000.0</v>
       </c>
-      <c r="CK41"/>
       <c r="CL41"/>
+      <c r="CM41"/>
     </row>
-    <row r="42" spans="1:90">
+    <row r="42" spans="1:91">
       <c r="A42" t="s">
         <v>65</v>
       </c>
       <c r="B42">
+        <v>-203972000.0</v>
+      </c>
+      <c r="C42">
         <v>-102104000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>-98971000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-95886000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-61784000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>17580000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>15155000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>15850000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>40630000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>94826000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>120266000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>137663000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>143067000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>181150000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>199125000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>237855000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>259736000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>277825000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>274007000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>293720000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>311100000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>324626000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>324715001.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>321745001.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>316608000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>293146000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>301922000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>296770000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>330725713.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>327779000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>322480000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>318598000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>315090000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>312262000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>309816000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>306248000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>303210000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>292700000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>289009000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>286368000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>282136000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>334633000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>352078000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>348886000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>356848000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>348234000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>349608000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>360017000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>364173000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>355053000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>350797000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>347657000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>343470000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>337110000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>334075000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>331532000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>328152000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>324862000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>321654000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>317714000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>300078000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>297727000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>294315000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>291659000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>286159000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>283711000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>282309000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>264415000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>198315000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>190021000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>174644000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>109831000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>104523000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>95445000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>88018000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>81628000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>74840000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>70202000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>66668000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>63055000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>85339000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>76902000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>75128000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>72416000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>70296000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>59608000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>-15067671301.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>3215684.0</v>
       </c>
-      <c r="CK42"/>
       <c r="CL42"/>
+      <c r="CM42"/>
     </row>
-    <row r="43" spans="1:90">
+    <row r="43" spans="1:91">
       <c r="A43" t="s">
         <v>66</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -13987,87 +14116,86 @@
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
+      <c r="CM43"/>
     </row>
-    <row r="44" spans="1:90">
+    <row r="44" spans="1:91">
       <c r="A44" t="s">
         <v>67</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -14123,2092 +14251,2117 @@
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
       <c r="BJ44">
         <v>0.0</v>
       </c>
       <c r="BK44">
         <v>0.0</v>
       </c>
       <c r="BL44">
         <v>0.0</v>
       </c>
-      <c r="BM44"/>
+      <c r="BM44">
+        <v>0.0</v>
+      </c>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
-      <c r="CI44">
+      <c r="CI44"/>
+      <c r="CJ44">
         <v>15069000.0</v>
       </c>
-      <c r="CJ44">
+      <c r="CK44">
         <v>14771000.0</v>
       </c>
-      <c r="CK44">
+      <c r="CL44">
         <v>14212000.0</v>
       </c>
-      <c r="CL44">
+      <c r="CM44">
         <v>13146000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:90">
+    <row r="45" spans="1:91">
       <c r="A45" t="s">
         <v>68</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>43680000.0</v>
+      </c>
       <c r="C45">
+        <v>90928000.0</v>
+      </c>
+      <c r="D45">
         <v>43015000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>36672000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>38853000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>94095000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>42708000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>45766000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>47476000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>108527000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>46360000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>51269000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>52871000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>56411000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>58299000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>67846000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>67917000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>68453000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>85378000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>89380000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>91175000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>93367000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>92314000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>95234000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>92164000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>40374000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>41164000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>42958000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>43835000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>45541000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>47075000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>46977000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>36067000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>32434000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>30099000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>29482000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>27294000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>28888000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>47457000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>49098000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>48978000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>44677000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>40059000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>38707000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>38954000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>38742000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>35968000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>35393000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>33269000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>33805000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>31872000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>33545000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>31525000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>31176000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>32012000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>33222000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>33003000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>32935000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>32415000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>34079000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>36009000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>39147000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>42407000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>44134000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>43760000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>44708000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>46530000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>44378000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>40239000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>38147000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>33764000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>32017000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>29559000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>27742000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>27357000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>23504000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>19259000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>13162000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>11855000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>11413000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>9121000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>8975000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>7192785.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>6458123.0</v>
       </c>
-      <c r="CK45"/>
       <c r="CL45"/>
+      <c r="CM45"/>
     </row>
-    <row r="46" spans="1:90">
+    <row r="46" spans="1:91">
       <c r="A46" t="s">
         <v>69</v>
       </c>
       <c r="B46">
+        <v>43680000.0</v>
+      </c>
+      <c r="C46">
         <v>43499000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>43015000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>36672000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>38853000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>40854000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>42708000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>45766000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>47476000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>47859000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>46360000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>51269000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>52871000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>56411000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>58299000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>59232000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>60573000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>66315000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>68021000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>67846000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>67917000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>68453000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>85378000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>89380000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>91175000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>93367000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>92314000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>95234000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>92164000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>40374000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>41164000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>42958000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>43835000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>45541000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>47075000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>46977000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>36067000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>32434000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>30099000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>29482000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>27294000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>28888000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>47457000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>49098000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>48978000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>44677000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>40059000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>38707000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>38954000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>38742000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>35968000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>35393000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>33269000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>33805000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>31872000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>33545000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>31525000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>31176000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>32012000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>33222000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>33003000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>32935000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>32415000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>34079000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>36009000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>39147000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>42407000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>44134000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>43760000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>44708000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>46530000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>44378000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>40239000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>38147000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>33764000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>32017000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>29559000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>27742000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>27357000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>23504000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>19259000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>13162000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>11855000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>11413000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>9121000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>8975000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>7192785.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>6458123.0</v>
       </c>
-      <c r="CK46"/>
       <c r="CL46"/>
+      <c r="CM46"/>
     </row>
-    <row r="47" spans="1:90">
+    <row r="47" spans="1:91">
       <c r="A47" t="s">
         <v>70</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>23440000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>24179000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>56411000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>26187000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>27214000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>26836000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>31004000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>68021000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>67846000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>29710000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>29093000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>34879000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>37082000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>38326000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>38413000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>39972000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>40189000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>38359000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>40374000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>41164000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>42958000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>43835000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>45541000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>47075000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>46977000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>36067000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>32434000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>30099000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>29482000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>27294000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>28888000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>47457000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>49098000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>48978000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>44677000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>40059000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>38707000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>38954000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>38742000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>35968000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>35393000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>33269000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>33805000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>31872000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>33545000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>31525000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>31176000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>32012000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>33222000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>33003000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>32935000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>32415000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>34079000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>36009000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>39147000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>42407000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>44134000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>43760000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>44708000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>46530000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>44378000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>40239000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>38147000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>33764000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>32017000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>29559000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>27742000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>27357000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>23504000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>19259000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>13162000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>11855000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>11413000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>9121000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>8975000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>7193000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>6459000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>4498000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>1899000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:90">
+    <row r="48" spans="1:91">
       <c r="A48" t="s">
         <v>71</v>
       </c>
       <c r="B48">
+        <v>608280000.0</v>
+      </c>
+      <c r="C48">
         <v>636693000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>606039000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>575619000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>556189000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>531653000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>497664000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>470515000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>433033000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>415027000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>412195000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>390679000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>365967000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>352548000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>335464000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>317723000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>303848000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>276996000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>245938000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>232211000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>219414000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>214009000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>220146000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>209088000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>195541000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>237849000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>223536000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>209882000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>199410000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>196106000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>192984000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>184507000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>179135000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>180443000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>210543000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>206173000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>356346000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>351483000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>347329000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>335037000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>319868000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>313866000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>294523000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>275149000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>256316000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>254814000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>242021000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>229802000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>209889000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>175763000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>153643000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>136472000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>120667000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>109330000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>90728000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>80265000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>73758000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>72902000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>66397000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>65908000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>56439000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>52383000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>56197000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>48747000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>46372000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>43858000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>29459000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>93453000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>139003000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>128752000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>116953000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>108123000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>98314000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>88101000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>76599000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>66112000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>56011000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>46200000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>38172000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>31387000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>25107000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>19511000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>14992000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>11226000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>6569000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>1742000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>-705766.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>-1516269.0</v>
       </c>
-      <c r="CK48"/>
       <c r="CL48"/>
+      <c r="CM48"/>
     </row>
-    <row r="49" spans="1:90">
+    <row r="49" spans="1:91">
       <c r="A49" t="s">
         <v>72</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>390679000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>365967000.0</v>
       </c>
-      <c r="N49"/>
-      <c r="O49">
+      <c r="O49"/>
+      <c r="P49">
         <v>335464000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>317723000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>303848000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>276996000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>245938000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>232211000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>219414000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>214009000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>220146000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>209088000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>195541000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>237849000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>223536000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>209882000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>199410000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>196106000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>192984000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>184507000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>179135000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>180443000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>210543000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>206173000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>356346000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>351483000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>347329000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>335037000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>319868000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>313866000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>294523000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>275149000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>256316000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>254814000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>242021000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>229802000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>209889000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>175763000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>153643000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>136472000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>120667000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>109330000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>90728000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>80414000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>73758000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>72902000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>66397000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>65908000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>56439000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BK49">
         <v>52383000.0</v>
       </c>
-      <c r="BK49">
+      <c r="BL49">
         <v>56197000.0</v>
       </c>
-      <c r="BL49">
+      <c r="BM49">
         <v>48747000.0</v>
       </c>
-      <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
+      <c r="CM49"/>
     </row>
-    <row r="50" spans="1:90">
+    <row r="50" spans="1:91">
       <c r="A50" t="s">
         <v>73</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>20000000.0</v>
+      </c>
       <c r="C50">
         <v>20000000.0</v>
       </c>
       <c r="D50">
-        <v>13750000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="E50">
         <v>13750000.0</v>
       </c>
       <c r="F50">
         <v>13750000.0</v>
       </c>
       <c r="G50">
         <v>13750000.0</v>
       </c>
       <c r="H50">
         <v>13750000.0</v>
       </c>
       <c r="I50">
         <v>13750000.0</v>
       </c>
-      <c r="J50"/>
+      <c r="J50">
+        <v>13750000.0</v>
+      </c>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
-      <c r="R50">
+      <c r="R50"/>
+      <c r="S50">
         <v>559000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>555000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>551000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>548000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>499000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>540000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>536000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>533000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>529000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>250525000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>248034000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>245569000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>243132000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>511000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>508000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>504000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>549000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>697000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>400869000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>422297000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>54000.0</v>
       </c>
-      <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>242000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>29393000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
+      <c r="CM50"/>
     </row>
-    <row r="51" spans="1:90">
+    <row r="51" spans="1:91">
       <c r="A51" t="s">
         <v>74</v>
       </c>
       <c r="B51">
-        <v>58675000.0</v>
+        <v>887433000.0</v>
       </c>
       <c r="C51">
+        <v>548340000.0</v>
+      </c>
+      <c r="D51">
         <v>650886000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>693891000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>614979000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>398608000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>487386000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>557506000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>620752000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>373882000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>408323000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>447615000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>501218000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>346086000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>399635000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>401334000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>396969000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>297235000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>329856000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>334975000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>337591000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>273875000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>324833000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>406696000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>527245000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>324842000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>413258000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>419577000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>395903287.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>296985000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>316202000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>352946000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>378714000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>343056000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>375025000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>801042000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>422297000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>292119000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>325858000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>334674000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>350013000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>312235000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>419426000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>467630000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>498356000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>356602000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>361119000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>178750000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>162500000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>168750000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>175000000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>181250000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>202500000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>285376000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>290786000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>272088000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>301498000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>317632000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>233835000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>254030000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>286552000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>257032000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>269568000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>293135000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>301207000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>219283000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>301870000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>295462000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>322055000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>280722000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>335706000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>202873000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>178329000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>125043000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>155643000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>108141000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>114138000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>10282000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>24277000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>7641000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>1138000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>1282000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>1000000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>3000000.0</v>
       </c>
-      <c r="CG51"/>
       <c r="CH51"/>
-      <c r="CI51">
-[...1 lines deleted...]
-      </c>
+      <c r="CI51"/>
       <c r="CJ51">
         <v>10075764.0</v>
       </c>
-      <c r="CK51"/>
+      <c r="CK51">
+        <v>10075764.0</v>
+      </c>
       <c r="CL51"/>
+      <c r="CM51"/>
     </row>
-    <row r="52" spans="1:90">
+    <row r="52" spans="1:91">
       <c r="A52" t="s">
         <v>75</v>
       </c>
       <c r="B52">
+        <v>31217000.0</v>
+      </c>
+      <c r="C52">
         <v>34304000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>34129000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>25995000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>26251000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>26065000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>25740000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>25338000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>25088000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>11032000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>11116000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>11208000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>10825000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>10530000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>10414000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>10241000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>10213000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>10701000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>10621000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>10149000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>10219000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>9270000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>9598000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>9095000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>8739000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>7998000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>261053999.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>258570000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>255862000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>243132000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>511000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>508000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>504000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>549000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>697000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>400869000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>422297000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>54000.0</v>
       </c>
-      <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
-      <c r="AP52">
+      <c r="AP52"/>
+      <c r="AQ52">
         <v>242000.0</v>
       </c>
-      <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
-      <c r="AT52">
+      <c r="AT52"/>
+      <c r="AU52">
         <v>28750000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>27500000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>26250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="AX52">
         <v>25000000.0</v>
       </c>
       <c r="AY52">
         <v>25000000.0</v>
       </c>
       <c r="AZ52">
         <v>25000000.0</v>
       </c>
       <c r="BA52">
         <v>25000000.0</v>
       </c>
       <c r="BB52">
+        <v>25000000.0</v>
+      </c>
+      <c r="BC52">
         <v>92876000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>68286000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>58588000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>57498000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>124132000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>85000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>25000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>47000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>32000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>68000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>135000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>202000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>278000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>320000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>368000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>416000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>518000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>454000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>23246000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>1165000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>1309000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>1143000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>1141000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>1138000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>9282000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>23143000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>7641000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>1138000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>1282000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="CF52">
         <v>1000000.0</v>
       </c>
       <c r="CG52">
+        <v>1000000.0</v>
+      </c>
+      <c r="CH52">
         <v>13159000.0</v>
       </c>
-      <c r="CH52"/>
-      <c r="CI52">
+      <c r="CI52"/>
+      <c r="CJ52">
         <v>22394452.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>16898653.0</v>
       </c>
-      <c r="CK52"/>
       <c r="CL52"/>
+      <c r="CM52"/>
     </row>
-    <row r="53" spans="1:90">
+    <row r="53" spans="1:91">
       <c r="A53" t="s">
         <v>76</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53">
         <v>6042000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>7481000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>6655000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>8218000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>8293000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>6628000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>7108000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>5335000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>3080000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>1019000.0</v>
       </c>
-      <c r="R53"/>
-      <c r="S53">
+      <c r="S53"/>
+      <c r="T53">
         <v>68216000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>66639000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>64703000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>71030000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>66122000.0</v>
       </c>
-      <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
-      <c r="AC53">
+      <c r="AC53"/>
+      <c r="AD53">
         <v>240000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>302000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>341000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>232000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>113000.0</v>
       </c>
-      <c r="AH53">
-[...1 lines deleted...]
-      </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
+        <v>0.0</v>
+      </c>
+      <c r="AK53">
         <v>23000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>20000.0</v>
       </c>
-      <c r="AL53">
-[...1 lines deleted...]
-      </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
         <v>0.0</v>
       </c>
       <c r="AP53">
         <v>0.0</v>
       </c>
       <c r="AQ53">
         <v>0.0</v>
       </c>
       <c r="AR53">
         <v>0.0</v>
       </c>
       <c r="AS53">
         <v>0.0</v>
       </c>
       <c r="AT53">
         <v>0.0</v>
       </c>
       <c r="AU53">
@@ -16243,113 +16396,114 @@
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
       <c r="BI53">
         <v>0.0</v>
       </c>
       <c r="BJ53">
         <v>0.0</v>
       </c>
       <c r="BK53">
         <v>0.0</v>
       </c>
       <c r="BL53">
         <v>0.0</v>
       </c>
-      <c r="BM53"/>
+      <c r="BM53">
+        <v>0.0</v>
+      </c>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
+      <c r="CM53"/>
     </row>
-    <row r="54" spans="1:90">
+    <row r="54" spans="1:91">
       <c r="A54" t="s">
         <v>77</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -16405,1197 +16559,1210 @@
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
       <c r="BK54">
         <v>0.0</v>
       </c>
       <c r="BL54">
         <v>0.0</v>
       </c>
-      <c r="BM54"/>
+      <c r="BM54">
+        <v>0.0</v>
+      </c>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
+      <c r="CM54"/>
     </row>
-    <row r="55" spans="1:90">
+    <row r="55" spans="1:91">
       <c r="A55" t="s">
         <v>78</v>
       </c>
       <c r="B55">
+        <v>1589125000.0</v>
+      </c>
+      <c r="C55">
         <v>1526683000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1544182000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1480812000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1363566000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1343617000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1328780000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1325913000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1346954000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1262142000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1282300000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1257325000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1238545000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1199040000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1194684000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1177909000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1157185000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1119349000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1049984000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1055872000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1024742000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1050975000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1090681000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1125526000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1190048000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1104271000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1161933000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1114675000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1091360000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1049532000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1040565000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1050003000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1051253000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>1036928000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>1077797000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>1093485000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>1292294000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>1153215000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>1161094000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>1142557000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>1127554000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>1164160000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>1272144000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>1284507000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>1281741000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>1155914000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>1130562000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>929541000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>867840000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>885600000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>820012000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>790326000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>776075000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>787850000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>777340000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>748306000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>767550000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>786644000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>755299000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>754018000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>789005000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>788983000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>732784000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>728603000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>733821000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>754215000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>761288000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>777135000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>772803000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>779597000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>767724000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>499503000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>472984000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>443213000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>420761000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>335075000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>314493000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>199444000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>190576000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>155459000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>132727000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>129699000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>115402000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>100156000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>82785000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>83219000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>55548791.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>48931823.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>39889000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>26583000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:90">
+    <row r="56" spans="1:91">
       <c r="A56" t="s">
         <v>79</v>
       </c>
       <c r="B56">
+        <v>514742000.0</v>
+      </c>
+      <c r="C56">
         <v>448584000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>475045000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>490441000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>439974000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>409117000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>437809000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>435536000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>450958000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>400460000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>405531000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>379501000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>361510000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>328484000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>323619000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>303712000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>274197000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>257682000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>233343000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>235645000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>205216000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>230513000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>259832000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>297962000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>359405000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>224736000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>280436000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>233205000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>216509000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>232931000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>208144000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>209866000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>206138000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>191295000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>187241000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>188651000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>196785000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>180082000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>184567000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>173195000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>180728000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>229589000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>256861000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>270235000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>265177000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>486159000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>463452000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>277905000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>243474000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>272514000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>233101000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>204465000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>190969000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>200372000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>191598000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>174567000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>194187000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>211524000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>198067000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>170998000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>205443000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>200614000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>182047000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>179211000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>176414000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>192783000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>234634000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>182687000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>177690000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>179055000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>212658000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>182682000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>183154000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>155712000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>168811000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>139812000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>125722000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>106409000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>101559000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>88145000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>94200000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>97755000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>84758000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>69179000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>71218000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>72138000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>45042764.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>39424351.0</v>
       </c>
-      <c r="CK56"/>
       <c r="CL56"/>
+      <c r="CM56"/>
     </row>
-    <row r="57" spans="1:90">
+    <row r="57" spans="1:91">
       <c r="A57" t="s">
         <v>80</v>
       </c>
       <c r="B57">
+        <v>232174000.0</v>
+      </c>
+      <c r="C57">
         <v>383433000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>330054000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>246891000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>211493000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>338820000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>271266000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>225751000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>188088000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>302575000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>264783000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>199533000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>148215000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>245684000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>196118000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>158480000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>127848000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>205184000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>156405000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>145629000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>110174000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>186869000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>175126000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>152783000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>119508000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>204544000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>433548000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>395418000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>373945000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>418305000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>152110000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>135927000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>112556000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>139467000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>128794000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>118720000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>106024000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>135768000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>114208000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>102745000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>89200000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>131421000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>120266000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>113139000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>97055000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>176376000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>158276000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>140540000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>111768000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>173384000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>130461000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>112690000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>101729000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>116725000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>98499000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>95495000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>94983000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>169702000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>120869000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>102257000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>132023000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>166159000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>97320000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>81565000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>86104000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>192993000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>131617000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>106856000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>97872000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>166151000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>126929000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>87300000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>78210000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>122201000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>88358000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>67245000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>57655000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>70362000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>73387000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>48929000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>35328000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>45483000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>38417000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>30216000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>22397000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>29240000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>26872323.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>22585890.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>22225000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>7904000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:90">
+    <row r="58" spans="1:91">
       <c r="A58" t="s">
         <v>81</v>
       </c>
       <c r="B58">
+        <v>1191685000.0</v>
+      </c>
+      <c r="C58">
         <v>998054000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1044404000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1005817000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>869282000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>782290000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>806008000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>825335000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>851348000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>729250000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>728946000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>705707000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>709576000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>647000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>638423000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>602550000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>574903000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>547449000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>516616000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>517734000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>483739000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>499033000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>535615000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>589512000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>665439000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>558093000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>613663000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>585601000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>541746287.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>508908000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>510692000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>531264000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>543783000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>533612000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>553420000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>575478000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>626637000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>505182000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>522073999.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>516604000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>520352000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>511835000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>624273000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>658496000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>671683000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>555280000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>539947000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>340060000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>294457000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>355336000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>316129000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>307534000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>313983000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>342529000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>353486000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>337811000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>366324000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>389855000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>368178000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>371214000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>433779000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>440611000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>383456000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>389674000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>402916000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>427226000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>450276000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>419106000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>435281000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>460571000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>476362000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>281206000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>269560000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>259429000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>255937000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>187228000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>183464000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>82864000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>85558000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>60840000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>47212000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>54167000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>45795000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>36860000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>27190000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>33986000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>54651012.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>49102399.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>32301000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>17980000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:90">
+    <row r="59" spans="1:91">
       <c r="A59" t="s">
         <v>82</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
@@ -17651,590 +17818,597 @@
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
       <c r="BK59">
         <v>0.0</v>
       </c>
       <c r="BL59">
         <v>0.0</v>
       </c>
-      <c r="BM59"/>
+      <c r="BM59">
+        <v>0.0</v>
+      </c>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
+      <c r="CM59"/>
     </row>
-    <row r="60" spans="1:90">
+    <row r="60" spans="1:91">
       <c r="A60" t="s">
         <v>83</v>
       </c>
       <c r="B60">
+        <v>397440000.0</v>
+      </c>
+      <c r="C60">
         <v>528629000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>499778000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>474995000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>494284000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>561327000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>522772000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>500578000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>495606000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>532892000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>553354000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>551618000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>528969000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>552040000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>556261000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>575359000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>582282000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>571900000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>533368000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>538138000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>541003000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>551942000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>555066000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>536014000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>524609000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>546178000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>548270000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>529073999.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>549613713.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>540624000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>529873000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>518739000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>507470000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>503316000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>524377000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>518007000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>665657000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>648033000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>639020000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>625953000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>607202000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>652325000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>647871000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>626011000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>610058000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>600634000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>590615000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>589481000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>573383000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>530264000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>503883000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>482792000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>462092000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>445321000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>423854000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>410495000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>401226000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>396789000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>387121000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>382804000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>355226000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>348372000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>349328000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>338929000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>330905000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>326989000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>311012000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>358029000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>337522000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>319026000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>291362000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>218297000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>203424000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>183784000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>164824000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>147847000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>131029000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>116580000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>105018000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>94619000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>85515000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>75532000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>69607000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>63296000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>55595000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>49233000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>897779.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>-170576.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>7588000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>8603000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:90">
+    <row r="61" spans="1:91">
       <c r="A61" t="s">
         <v>84</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
-      <c r="L61">
+      <c r="L61"/>
+      <c r="M61">
         <v>-141407000.0</v>
       </c>
-      <c r="M61">
+      <c r="N61">
         <v>-141353000.0</v>
       </c>
-      <c r="N61"/>
-      <c r="O61">
+      <c r="O61"/>
+      <c r="P61">
         <v>-137000000.0</v>
       </c>
-      <c r="P61">
+      <c r="Q61">
         <v>-136425000.0</v>
       </c>
-      <c r="Q61">
+      <c r="R61">
         <v>-135367000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-135969000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-135903000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-135364000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-134611000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-129886000.0</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>-129438000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-128646000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-128366000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-128348000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-128048000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-127133000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-126983000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-124794000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-124169000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AG61">
         <v>-123215000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AH61">
         <v>-123235000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AI61">
         <v>-121994000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>-121395000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AK61">
         <v>-120735000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AL61">
         <v>-117813000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>-113195000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AN61">
         <v>-112329000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AO61">
         <v>-109768000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AP61">
         <v>-109146000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AQ61">
         <v>-103734000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-101239000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-100205000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-98811000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-94074000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-93043000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-92412000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AX61">
         <v>-91146000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AY61">
         <v>-88091000.0</v>
       </c>
-      <c r="AY61">
+      <c r="AZ61">
         <v>-87338000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BA61">
         <v>-86500000.0</v>
       </c>
-      <c r="BA61">
+      <c r="BB61">
         <v>-84137000.0</v>
       </c>
-      <c r="BB61">
+      <c r="BC61">
         <v>-83715000.0</v>
       </c>
-      <c r="BC61">
+      <c r="BD61">
         <v>-82177000.0</v>
       </c>
-      <c r="BD61">
+      <c r="BE61">
         <v>-80820000.0</v>
       </c>
-      <c r="BE61">
+      <c r="BF61">
         <v>-80425000.0</v>
       </c>
-      <c r="BF61">
+      <c r="BG61">
         <v>-75735000.0</v>
       </c>
-      <c r="BG61">
+      <c r="BH61">
         <v>-73152000.0</v>
       </c>
-      <c r="BH61">
+      <c r="BI61">
         <v>-72388000.0</v>
       </c>
-      <c r="BI61">
+      <c r="BJ61">
         <v>-68651000.0</v>
       </c>
-      <c r="BJ61">
+      <c r="BK61">
         <v>-65675000.0</v>
       </c>
-      <c r="BK61">
+      <c r="BL61">
         <v>-62144000.0</v>
       </c>
-      <c r="BL61">
+      <c r="BM61">
         <v>-56044000.0</v>
       </c>
-      <c r="BM61">
+      <c r="BN61">
         <v>-54459000.0</v>
       </c>
-      <c r="BN61">
+      <c r="BO61">
         <v>-51561000.0</v>
       </c>
-      <c r="BO61">
+      <c r="BP61">
         <v>-42957000.0</v>
       </c>
-      <c r="BP61">
+      <c r="BQ61">
         <v>-31735000.0</v>
       </c>
-      <c r="BQ61">
+      <c r="BR61">
         <v>-28098000.0</v>
       </c>
-      <c r="BR61">
+      <c r="BS61">
         <v>-21443000.0</v>
       </c>
-      <c r="BS61">
+      <c r="BT61">
         <v>-20045000.0</v>
       </c>
-      <c r="BT61">
+      <c r="BU61">
         <v>-18297000.0</v>
       </c>
-      <c r="BU61">
+      <c r="BV61">
         <v>-17602000.0</v>
       </c>
-      <c r="BV61">
+      <c r="BW61">
         <v>-20703000.0</v>
       </c>
-      <c r="BW61">
+      <c r="BX61">
         <v>-16094000.0</v>
       </c>
-      <c r="BX61">
+      <c r="BY61">
         <v>-12252000.0</v>
       </c>
-      <c r="BY61">
+      <c r="BZ61">
         <v>-10955000.0</v>
       </c>
-      <c r="BZ61">
+      <c r="CA61">
         <v>-9396000.0</v>
       </c>
-      <c r="CA61">
+      <c r="CB61">
         <v>-7322000.0</v>
       </c>
-      <c r="CB61">
+      <c r="CC61">
         <v>-6029000.0</v>
       </c>
-      <c r="CC61">
+      <c r="CD61">
         <v>-4758000.0</v>
       </c>
-      <c r="CD61">
+      <c r="CE61">
         <v>-3061000.0</v>
       </c>
-      <c r="CE61">
+      <c r="CF61">
         <v>-1044000.0</v>
       </c>
-      <c r="CF61">
+      <c r="CG61">
         <v>-750000.0</v>
       </c>
-      <c r="CG61">
+      <c r="CH61">
         <v>-236000.0</v>
       </c>
-      <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
+      <c r="CM61"/>
     </row>
-    <row r="62" spans="1:90">
+    <row r="62" spans="1:91">
       <c r="A62" t="s">
         <v>85</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -18283,50 +18457,51 @@
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
+      <c r="CM62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -18419,51 +18594,51 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B2">
         <v>1190350000.0</v>
       </c>
       <c r="C2">
         <v>1010077000.0</v>
       </c>
       <c r="D2">
         <v>942697000.0</v>
       </c>
       <c r="E2">
         <v>785881000.0</v>
       </c>
       <c r="F2">
         <v>636776000.0</v>
       </c>
       <c r="G2">
         <v>592428000.0</v>
       </c>
       <c r="H2">
         <v>575602000.0</v>
       </c>
       <c r="I2">
         <v>521537000.0</v>
       </c>
@@ -18496,51 +18671,51 @@
       </c>
       <c r="S2">
         <v>423750000.0</v>
       </c>
       <c r="T2">
         <v>344829000.0</v>
       </c>
       <c r="U2">
         <v>197075000.0</v>
       </c>
       <c r="V2">
         <v>136750000.0</v>
       </c>
       <c r="W2">
         <v>107529000.0</v>
       </c>
       <c r="X2">
         <v>78329403.0</v>
       </c>
       <c r="Y2">
         <v>28975943.0</v>
       </c>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B3">
         <v>32429000.0</v>
       </c>
       <c r="C3">
         <v>17700000.0</v>
       </c>
       <c r="D3">
         <v>18438000.0</v>
       </c>
       <c r="E3">
         <v>21459000.0</v>
       </c>
       <c r="F3">
         <v>20778000.0</v>
       </c>
       <c r="G3">
         <v>25522000.0</v>
       </c>
       <c r="H3">
         <v>31205000.0</v>
       </c>
       <c r="I3">
         <v>37911000.0</v>
       </c>
@@ -18573,94 +18748,94 @@
       </c>
       <c r="S3">
         <v>29920000.0</v>
       </c>
       <c r="T3">
         <v>25200000.0</v>
       </c>
       <c r="U3">
         <v>11408000.0</v>
       </c>
       <c r="V3">
         <v>6596000.0</v>
       </c>
       <c r="W3">
         <v>2365000.0</v>
       </c>
       <c r="X3">
         <v>5328484.0</v>
       </c>
       <c r="Y3">
         <v>3047914.0</v>
       </c>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4">
         <v>-122000.0</v>
       </c>
       <c r="H4">
         <v>-236000.0</v>
       </c>
       <c r="I4">
         <v>-298000.0</v>
       </c>
       <c r="J4">
         <v>388000.0</v>
       </c>
       <c r="K4">
         <v>-1863000.0</v>
       </c>
       <c r="L4">
         <v>-2843000.0</v>
       </c>
       <c r="M4">
         <v>32049000.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B5">
         <v>169277000.0</v>
       </c>
       <c r="C5">
         <v>166593000.0</v>
       </c>
       <c r="D5">
         <v>141255000.0</v>
       </c>
       <c r="E5">
         <v>111719000.0</v>
       </c>
       <c r="F5">
         <v>67022000.0</v>
       </c>
       <c r="G5">
         <v>52621000.0</v>
       </c>
       <c r="H5">
         <v>67045000.0</v>
       </c>
       <c r="I5">
         <v>53634000.0</v>
       </c>
@@ -18693,51 +18868,51 @@
       </c>
       <c r="S5">
         <v>88913000.0</v>
       </c>
       <c r="T5">
         <v>83722000.0</v>
       </c>
       <c r="U5">
         <v>47493000.0</v>
       </c>
       <c r="V5">
         <v>31581000.0</v>
       </c>
       <c r="W5">
         <v>19684000.0</v>
       </c>
       <c r="X5">
         <v>-217484.0</v>
       </c>
       <c r="Y5">
         <v>-6530114.0</v>
       </c>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B6">
         <v>201706000.0</v>
       </c>
       <c r="C6">
         <v>184293000.0</v>
       </c>
       <c r="D6">
         <v>159693000.0</v>
       </c>
       <c r="E6">
         <v>133178000.0</v>
       </c>
       <c r="F6">
         <v>87800000.0</v>
       </c>
       <c r="G6">
         <v>78143000.0</v>
       </c>
       <c r="H6">
         <v>98250000.0</v>
       </c>
       <c r="I6">
         <v>91545000.0</v>
       </c>
@@ -18770,119 +18945,119 @@
       </c>
       <c r="S6">
         <v>118833000.0</v>
       </c>
       <c r="T6">
         <v>108922000.0</v>
       </c>
       <c r="U6">
         <v>58901000.0</v>
       </c>
       <c r="V6">
         <v>38177000.0</v>
       </c>
       <c r="W6">
         <v>22049000.0</v>
       </c>
       <c r="X6">
         <v>5111000.0</v>
       </c>
       <c r="Y6">
         <v>-3482200.0</v>
       </c>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>-236000.0</v>
       </c>
       <c r="I8">
         <v>-2047000.0</v>
       </c>
       <c r="J8">
         <v>-8374000.0</v>
       </c>
       <c r="K8">
         <v>-1863000.0</v>
       </c>
       <c r="L8">
         <v>-2843000.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B9">
         <v>508793000.0</v>
       </c>
       <c r="C9">
         <v>476008000.0</v>
       </c>
       <c r="D9">
         <v>419363000.0</v>
       </c>
       <c r="E9">
         <v>346574000.0</v>
       </c>
       <c r="F9">
         <v>268864000.0</v>
       </c>
       <c r="G9">
         <v>251699000.0</v>
       </c>
       <c r="H9">
         <v>301155000.0</v>
       </c>
       <c r="I9">
         <v>273588000.0</v>
       </c>
@@ -18915,51 +19090,51 @@
       </c>
       <c r="S9">
         <v>191726000.0</v>
       </c>
       <c r="T9">
         <v>203124000.0</v>
       </c>
       <c r="U9">
         <v>124843000.0</v>
       </c>
       <c r="V9">
         <v>89212000.0</v>
       </c>
       <c r="W9">
         <v>66382000.0</v>
       </c>
       <c r="X9">
         <v>31964726.0</v>
       </c>
       <c r="Y9">
         <v>9046070.0</v>
       </c>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B10">
         <v>135080000.0</v>
       </c>
       <c r="C10">
         <v>154016000.0</v>
       </c>
       <c r="D10">
         <v>83895000.0</v>
       </c>
       <c r="E10">
         <v>108577000.0</v>
       </c>
       <c r="F10">
         <v>80036000.0</v>
       </c>
       <c r="G10">
         <v>-33873000.0</v>
       </c>
       <c r="H10">
         <v>52491000.0</v>
       </c>
       <c r="I10">
         <v>25221000.0</v>
       </c>
@@ -18992,51 +19167,51 @@
       </c>
       <c r="S10">
         <v>75140000.0</v>
       </c>
       <c r="T10">
         <v>75497000.0</v>
       </c>
       <c r="U10">
         <v>46822000.0</v>
       </c>
       <c r="V10">
         <v>32016000.0</v>
       </c>
       <c r="W10">
         <v>18992000.0</v>
       </c>
       <c r="X10">
         <v>-184434.0</v>
       </c>
       <c r="Y10">
         <v>-6863011.0</v>
       </c>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B11">
         <v>30040000.0</v>
       </c>
       <c r="C11">
         <v>37390000.0</v>
       </c>
       <c r="D11">
         <v>21416000.0</v>
       </c>
       <c r="E11">
         <v>33025000.0</v>
       </c>
       <c r="F11">
         <v>17049000.0</v>
       </c>
       <c r="G11">
         <v>-10155000.0</v>
       </c>
       <c r="H11">
         <v>10512000.0</v>
       </c>
       <c r="I11">
         <v>11277000.0</v>
       </c>
@@ -19069,51 +19244,51 @@
       </c>
       <c r="S11">
         <v>34489000.0</v>
       </c>
       <c r="T11">
         <v>33596000.0</v>
       </c>
       <c r="U11">
         <v>20133000.0</v>
       </c>
       <c r="V11">
         <v>14247000.0</v>
       </c>
       <c r="W11">
         <v>8128000.0</v>
       </c>
       <c r="X11">
         <v>-122017.0</v>
       </c>
       <c r="Y11">
         <v>-2697000.0</v>
       </c>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B12">
         <v>34197000.0</v>
       </c>
       <c r="C12">
         <v>25347000.0</v>
       </c>
       <c r="D12">
         <v>19573000.0</v>
       </c>
       <c r="E12">
         <v>11883000.0</v>
       </c>
       <c r="F12">
         <v>8150000.0</v>
       </c>
       <c r="G12">
         <v>9292000.0</v>
       </c>
       <c r="H12">
         <v>15648000.0</v>
       </c>
       <c r="I12">
         <v>19013000.0</v>
       </c>
@@ -19146,119 +19321,119 @@
       </c>
       <c r="S12">
         <v>13773000.0</v>
       </c>
       <c r="T12">
         <v>8263000.0</v>
       </c>
       <c r="U12">
         <v>703000.0</v>
       </c>
       <c r="V12">
         <v>472000.0</v>
       </c>
       <c r="W12">
         <v>692000.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:25">
       <c r="A13" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>15648000.0</v>
       </c>
       <c r="I13">
         <v>19013000.0</v>
       </c>
       <c r="J13">
         <v>18613000.0</v>
       </c>
       <c r="K13">
         <v>16274000.0</v>
       </c>
       <c r="L13">
         <v>18136000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
     </row>
     <row r="14" spans="1:25">
       <c r="A14" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
     </row>
     <row r="15" spans="1:25">
       <c r="A15" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B15">
         <v>105040000.0</v>
       </c>
       <c r="C15">
         <v>116626000.0</v>
       </c>
       <c r="D15">
         <v>62479000.0</v>
       </c>
       <c r="E15">
         <v>75552000.0</v>
       </c>
       <c r="F15">
         <v>62987000.0</v>
       </c>
       <c r="G15">
         <v>-23718000.0</v>
       </c>
       <c r="H15">
         <v>41743000.0</v>
       </c>
       <c r="I15">
         <v>13646000.0</v>
       </c>
@@ -19291,51 +19466,51 @@
       </c>
       <c r="S15">
         <v>40651000.0</v>
       </c>
       <c r="T15">
         <v>41901000.0</v>
       </c>
       <c r="U15">
         <v>26689000.0</v>
       </c>
       <c r="V15">
         <v>17769000.0</v>
       </c>
       <c r="W15">
         <v>10864000.0</v>
       </c>
       <c r="X15">
         <v>-1062417.0</v>
       </c>
       <c r="Y15">
         <v>-4166012.0</v>
       </c>
     </row>
     <row r="16" spans="1:25">
       <c r="A16" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>75552000.0</v>
       </c>
       <c r="F16">
         <v>62987000.0</v>
       </c>
       <c r="G16">
         <v>-23840000.0</v>
       </c>
       <c r="H16">
         <v>41743000.0</v>
       </c>
       <c r="I16">
         <v>13646000.0</v>
       </c>
       <c r="J16">
         <v>-170117000.0</v>
       </c>
       <c r="K16">
         <v>37617000.0</v>
       </c>
@@ -19356,53 +19531,55 @@
       </c>
       <c r="Q16">
         <v>8525000.0</v>
       </c>
       <c r="R16"/>
       <c r="S16">
         <v>10081000.0</v>
       </c>
       <c r="T16">
         <v>41901000.0</v>
       </c>
       <c r="U16">
         <v>26689000.0</v>
       </c>
       <c r="V16">
         <v>17769000.0</v>
       </c>
       <c r="W16">
         <v>9933000.0</v>
       </c>
       <c r="X16"/>
       <c r="Y16"/>
     </row>
     <row r="17" spans="1:25">
       <c r="A17" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>167</v>
+      </c>
+      <c r="B17">
+        <v>105040000.0</v>
+      </c>
       <c r="C17">
         <v>116626000.0</v>
       </c>
       <c r="D17">
         <v>76731000.0</v>
       </c>
       <c r="E17">
         <v>75552000.0</v>
       </c>
       <c r="F17">
         <v>62987000.0</v>
       </c>
       <c r="G17">
         <v>-23718000.0</v>
       </c>
       <c r="H17">
         <v>41979000.0</v>
       </c>
       <c r="I17">
         <v>13944000.0</v>
       </c>
       <c r="J17">
         <v>-170505000.0</v>
       </c>
       <c r="K17">
@@ -19415,200 +19592,202 @@
         <v>79051000.0</v>
       </c>
       <c r="N17">
         <v>66463000.0</v>
       </c>
       <c r="O17">
         <v>35953000.0</v>
       </c>
       <c r="P17">
         <v>21481000.0</v>
       </c>
       <c r="Q17">
         <v>12381000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
     </row>
     <row r="18" spans="1:25">
       <c r="A18" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>168</v>
+      </c>
+      <c r="B18">
+        <v>-34197000.0</v>
+      </c>
       <c r="C18">
         <v>-25347000.0</v>
       </c>
       <c r="D18">
         <v>-19276000.0</v>
       </c>
       <c r="E18">
         <v>-11883000.0</v>
       </c>
       <c r="F18">
         <v>-8150000.0</v>
       </c>
       <c r="G18">
         <v>-9292000.0</v>
       </c>
       <c r="H18">
         <v>-15648000.0</v>
       </c>
       <c r="I18">
         <v>-19013000.0</v>
       </c>
       <c r="J18">
         <v>-18613000.0</v>
       </c>
       <c r="K18">
         <v>-16274000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
     </row>
     <row r="19" spans="1:25">
       <c r="A19" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19">
         <v>4271000.0</v>
       </c>
       <c r="H19">
         <v>4433000.0</v>
       </c>
       <c r="I19">
         <v>-26875000.0</v>
       </c>
       <c r="J19">
         <v>-15048000.0</v>
       </c>
       <c r="K19">
         <v>-15077000.0</v>
       </c>
       <c r="L19">
         <v>-19933000.0</v>
       </c>
       <c r="M19">
         <v>-8388000.0</v>
       </c>
       <c r="N19">
         <v>-6266000.0</v>
       </c>
       <c r="O19">
         <v>-7795000.0</v>
       </c>
       <c r="P19">
         <v>-12337000.0</v>
       </c>
       <c r="Q19">
         <v>-14140000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
     </row>
     <row r="20" spans="1:25">
       <c r="A20" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20">
         <v>80341000.0</v>
       </c>
       <c r="H20">
         <v>1855000.0</v>
       </c>
       <c r="I20">
         <v>3657000.0</v>
       </c>
       <c r="J20">
         <v>259339000.0</v>
       </c>
       <c r="K20">
         <v>9600000.0</v>
       </c>
       <c r="L20">
         <v>3300000.0</v>
       </c>
       <c r="M20">
         <v>3438000.0</v>
       </c>
       <c r="N20">
         <v>-5114000.0</v>
       </c>
       <c r="O20">
         <v>18237000.0</v>
       </c>
       <c r="P20">
         <v>26898000.0</v>
       </c>
       <c r="Q20">
         <v>21379000.0</v>
       </c>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
     </row>
     <row r="21" spans="1:25">
       <c r="A21" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B21">
         <v>199299000.0</v>
       </c>
       <c r="C21">
         <v>168819000.0</v>
       </c>
       <c r="D21">
         <v>125348000.0</v>
       </c>
       <c r="E21">
         <v>99760000.0</v>
       </c>
       <c r="F21">
         <v>52839000.0</v>
       </c>
       <c r="G21">
         <v>-28852000.0</v>
       </c>
       <c r="H21">
         <v>63706000.0</v>
       </c>
       <c r="I21">
         <v>52096000.0</v>
       </c>
@@ -19641,80 +19820,80 @@
       </c>
       <c r="S21">
         <v>91644000.0</v>
       </c>
       <c r="T21">
         <v>83741000.0</v>
       </c>
       <c r="U21">
         <v>47509000.0</v>
       </c>
       <c r="V21">
         <v>31581000.0</v>
       </c>
       <c r="W21">
         <v>19684000.0</v>
       </c>
       <c r="X21">
         <v>-216669.0</v>
       </c>
       <c r="Y21">
         <v>-6530114.0</v>
       </c>
     </row>
     <row r="22" spans="1:25">
       <c r="A22" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
     </row>
     <row r="23" spans="1:25">
       <c r="A23" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B23">
         <v>1499844000.0</v>
       </c>
       <c r="C23">
         <v>1317266000.0</v>
       </c>
       <c r="D23">
         <v>1236712000.0</v>
       </c>
       <c r="E23">
         <v>1032695000.0</v>
       </c>
       <c r="F23">
         <v>852801000.0</v>
       </c>
       <c r="G23">
         <v>872979000.0</v>
       </c>
       <c r="H23">
         <v>813051000.0</v>
       </c>
       <c r="I23">
         <v>743029000.0</v>
       </c>
@@ -19747,125 +19926,127 @@
       </c>
       <c r="S23">
         <v>578189000.0</v>
       </c>
       <c r="T23">
         <v>464212000.0</v>
       </c>
       <c r="U23">
         <v>274409000.0</v>
       </c>
       <c r="V23">
         <v>194381000.0</v>
       </c>
       <c r="W23">
         <v>150752000.0</v>
       </c>
       <c r="X23">
         <v>110510798.0</v>
       </c>
       <c r="Y23">
         <v>44552127.0</v>
       </c>
     </row>
     <row r="24" spans="1:25">
       <c r="A24" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
     </row>
     <row r="25" spans="1:25">
       <c r="A25" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>175</v>
+      </c>
+      <c r="B25">
+        <v>32429000.0</v>
+      </c>
       <c r="C25">
         <v>25300000.0</v>
       </c>
       <c r="D25">
         <v>25434000.0</v>
       </c>
       <c r="E25">
         <v>27359000.0</v>
       </c>
       <c r="F25">
         <v>25978000.0</v>
       </c>
       <c r="G25">
         <v>30222000.0</v>
       </c>
       <c r="H25">
         <v>34405000.0</v>
       </c>
       <c r="I25">
         <v>39311000.0</v>
       </c>
       <c r="J25">
         <v>50089000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
     </row>
     <row r="26" spans="1:25">
       <c r="A26" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>7600000.0</v>
       </c>
       <c r="D26">
         <v>6500000.0</v>
       </c>
       <c r="E26">
         <v>5900000.0</v>
       </c>
       <c r="F26">
         <v>5200000.0</v>
       </c>
       <c r="G26">
         <v>4700000.0</v>
       </c>
       <c r="H26">
         <v>3000000.0</v>
       </c>
       <c r="I26">
         <v>1400000.0</v>
       </c>
       <c r="J26">
         <v>800000.0</v>
@@ -19880,51 +20061,51 @@
         <v>800000.0</v>
       </c>
       <c r="N26">
         <v>200000.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
     </row>
     <row r="27" spans="1:25">
       <c r="A27" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>10200000.0</v>
       </c>
       <c r="D27">
         <v>7300000.0</v>
       </c>
       <c r="E27">
         <v>6300000.0</v>
       </c>
       <c r="F27">
         <v>4300000.0</v>
       </c>
       <c r="G27">
         <v>4099999.0</v>
       </c>
       <c r="H27">
         <v>8400000.0</v>
       </c>
       <c r="I27">
         <v>7900000.0</v>
       </c>
       <c r="J27">
         <v>6600000.0</v>
@@ -19937,53 +20118,55 @@
       </c>
       <c r="M27">
         <v>6000000.0</v>
       </c>
       <c r="N27">
         <v>4600000.0</v>
       </c>
       <c r="O27">
         <v>6100000.0</v>
       </c>
       <c r="P27">
         <v>1096000.0</v>
       </c>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
     </row>
     <row r="28" spans="1:25">
       <c r="A28" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>178</v>
+      </c>
+      <c r="B28">
+        <v>318015000.0</v>
+      </c>
       <c r="C28">
         <v>273594000.0</v>
       </c>
       <c r="D28">
         <v>246275000.0</v>
       </c>
       <c r="E28">
         <v>201224000.0</v>
       </c>
       <c r="F28">
         <v>172002000.0</v>
       </c>
       <c r="G28">
         <v>165304000.0</v>
       </c>
       <c r="H28">
         <v>191991000.0</v>
       </c>
       <c r="I28">
         <v>173083000.0</v>
       </c>
       <c r="J28">
         <v>167064000.0</v>
       </c>
       <c r="K28">
@@ -20012,100 +20195,102 @@
       </c>
       <c r="S28">
         <v>131148000.0</v>
       </c>
       <c r="T28">
         <v>102176000.0</v>
       </c>
       <c r="U28">
         <v>65926000.0</v>
       </c>
       <c r="V28">
         <v>51035000.0</v>
       </c>
       <c r="W28">
         <v>40858000.0</v>
       </c>
       <c r="X28">
         <v>25185000.0</v>
       </c>
       <c r="Y28">
         <v>11563000.0</v>
       </c>
     </row>
     <row r="29" spans="1:25">
       <c r="A29" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>179</v>
+      </c>
+      <c r="B29">
+        <v>30040000.0</v>
+      </c>
       <c r="C29">
         <v>37390000.0</v>
       </c>
       <c r="D29">
         <v>28766000.0</v>
       </c>
       <c r="E29">
         <v>33025000.0</v>
       </c>
       <c r="F29">
         <v>17049000.0</v>
       </c>
       <c r="G29">
         <v>-10155000.0</v>
       </c>
       <c r="H29">
         <v>10512000.0</v>
       </c>
       <c r="I29">
         <v>11277000.0</v>
       </c>
       <c r="J29">
         <v>-51999000.0</v>
       </c>
       <c r="K29">
         <v>19677000.0</v>
       </c>
       <c r="L29">
         <v>21670000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
     </row>
     <row r="30" spans="1:25">
       <c r="A30" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B30">
         <v>309494000.0</v>
       </c>
       <c r="C30">
         <v>307189000.0</v>
       </c>
       <c r="D30">
         <v>294015000.0</v>
       </c>
       <c r="E30">
         <v>246814000.0</v>
       </c>
       <c r="F30">
         <v>216025000.0</v>
       </c>
       <c r="G30">
         <v>280551000.0</v>
       </c>
       <c r="H30">
         <v>237449000.0</v>
       </c>
       <c r="I30">
         <v>221492000.0</v>
       </c>
@@ -20138,51 +20323,51 @@
       </c>
       <c r="S30">
         <v>154439000.0</v>
       </c>
       <c r="T30">
         <v>119383000.0</v>
       </c>
       <c r="U30">
         <v>77334000.0</v>
       </c>
       <c r="V30">
         <v>57631000.0</v>
       </c>
       <c r="W30">
         <v>43223000.0</v>
       </c>
       <c r="X30">
         <v>32181395.0</v>
       </c>
       <c r="Y30">
         <v>15576184.0</v>
       </c>
     </row>
     <row r="31" spans="1:25">
       <c r="A31" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B31">
         <v>-64219000.0</v>
       </c>
       <c r="C31">
         <v>-14803000.0</v>
       </c>
       <c r="D31">
         <v>-41453000.0</v>
       </c>
       <c r="E31">
         <v>8817000.0</v>
       </c>
       <c r="F31">
         <v>27197000.0</v>
       </c>
       <c r="G31">
         <v>-5021000.0</v>
       </c>
       <c r="H31">
         <v>-11215000.0</v>
       </c>
       <c r="I31">
         <v>-26875000.0</v>
       </c>
@@ -20215,51 +20400,51 @@
       </c>
       <c r="S31">
         <v>-16504000.0</v>
       </c>
       <c r="T31">
         <v>-8244000.0</v>
       </c>
       <c r="U31">
         <v>-687000.0</v>
       </c>
       <c r="V31">
         <v>435000.0</v>
       </c>
       <c r="W31">
         <v>-692000.0</v>
       </c>
       <c r="X31">
         <v>33000.0</v>
       </c>
       <c r="Y31">
         <v>-332897.0</v>
       </c>
     </row>
     <row r="32" spans="1:25">
       <c r="A32" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B32">
         <v>1699143000.0</v>
       </c>
       <c r="C32">
         <v>1486085000.0</v>
       </c>
       <c r="D32">
         <v>1362060000.0</v>
       </c>
       <c r="E32">
         <v>1132455000.0</v>
       </c>
       <c r="F32">
         <v>905640000.0</v>
       </c>
       <c r="G32">
         <v>844127000.0</v>
       </c>
       <c r="H32">
         <v>876757000.0</v>
       </c>
       <c r="I32">
         <v>795125000.0</v>
       </c>
@@ -20311,1019 +20496,1026 @@
       <c r="Y32">
         <v>38022013.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CR32"/>
+  <dimension ref="A1:CS32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:96">
+    <row r="1" spans="1:97">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="D1" t="s">
         <v>87</v>
       </c>
       <c r="E1" t="s">
         <v>88</v>
       </c>
       <c r="F1" t="s">
+        <v>89</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="H1" t="s">
         <v>90</v>
       </c>
       <c r="I1" t="s">
         <v>91</v>
       </c>
       <c r="J1" t="s">
+        <v>92</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="L1" t="s">
         <v>93</v>
       </c>
       <c r="M1" t="s">
         <v>94</v>
       </c>
       <c r="N1" t="s">
+        <v>95</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="P1" t="s">
         <v>96</v>
       </c>
       <c r="Q1" t="s">
         <v>97</v>
       </c>
       <c r="R1" t="s">
+        <v>98</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="T1" t="s">
         <v>99</v>
       </c>
       <c r="U1" t="s">
         <v>100</v>
       </c>
       <c r="V1" t="s">
+        <v>101</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="X1" t="s">
         <v>102</v>
       </c>
       <c r="Y1" t="s">
         <v>103</v>
       </c>
       <c r="Z1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AB1" t="s">
         <v>105</v>
       </c>
       <c r="AC1" t="s">
         <v>106</v>
       </c>
       <c r="AD1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AF1" t="s">
         <v>108</v>
       </c>
       <c r="AG1" t="s">
         <v>109</v>
       </c>
       <c r="AH1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AJ1" t="s">
         <v>111</v>
       </c>
       <c r="AK1" t="s">
         <v>112</v>
       </c>
       <c r="AL1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AN1" t="s">
         <v>114</v>
       </c>
       <c r="AO1" t="s">
         <v>115</v>
       </c>
       <c r="AP1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AR1" t="s">
         <v>117</v>
       </c>
       <c r="AS1" t="s">
         <v>118</v>
       </c>
       <c r="AT1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AV1" t="s">
         <v>120</v>
       </c>
       <c r="AW1" t="s">
         <v>121</v>
       </c>
       <c r="AX1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AZ1" t="s">
         <v>123</v>
       </c>
       <c r="BA1" t="s">
         <v>124</v>
       </c>
       <c r="BB1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BD1" t="s">
         <v>126</v>
       </c>
       <c r="BE1" t="s">
         <v>127</v>
       </c>
       <c r="BF1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BH1" t="s">
         <v>129</v>
       </c>
       <c r="BI1" t="s">
         <v>130</v>
       </c>
       <c r="BJ1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BL1" t="s">
         <v>132</v>
       </c>
       <c r="BM1" t="s">
         <v>133</v>
       </c>
       <c r="BN1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BP1" t="s">
         <v>135</v>
       </c>
       <c r="BQ1" t="s">
         <v>136</v>
       </c>
       <c r="BR1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BT1" t="s">
         <v>138</v>
       </c>
       <c r="BU1" t="s">
         <v>139</v>
       </c>
       <c r="BV1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BX1" t="s">
         <v>141</v>
       </c>
       <c r="BY1" t="s">
         <v>142</v>
       </c>
       <c r="BZ1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="CB1" t="s">
         <v>144</v>
       </c>
       <c r="CC1" t="s">
         <v>145</v>
       </c>
       <c r="CD1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CF1" t="s">
         <v>147</v>
       </c>
       <c r="CG1" t="s">
         <v>148</v>
       </c>
       <c r="CH1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CJ1" t="s">
         <v>150</v>
       </c>
       <c r="CK1" t="s">
-        <v>182</v>
+        <v>151</v>
       </c>
       <c r="CL1" t="s">
+        <v>183</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="CN1" t="s">
         <v>184</v>
       </c>
       <c r="CO1" t="s">
         <v>185</v>
       </c>
       <c r="CP1" t="s">
+        <v>186</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="CR1" t="s">
         <v>187</v>
       </c>
+      <c r="CS1" t="s">
+        <v>188</v>
+      </c>
     </row>
-    <row r="2" spans="1:96">
+    <row r="2" spans="1:97">
       <c r="A2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B2">
+        <v>325970000.0</v>
+      </c>
+      <c r="C2">
         <v>305051000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>306467000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>269028000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>278043000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>260320000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>247849000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>248605000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>253303000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>234342000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>244774000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>235198000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>228383000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>216033000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>193368000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>189233000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>187247000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>173233000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>153902000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>161526000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>148115000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>141207000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>145459000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>149514000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>156248000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>153160000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>143034000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>141628000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>137780000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>132580999.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>128596000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>127574000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>132786000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>111621000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>113775000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>113669000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>115741000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>114246000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>108354000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>103099000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>111857000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>104467000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>94821000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>101233000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>101394000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>6479000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>129899000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>124289000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>123610000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>128455000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>106087000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>102869000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>106128000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>106942000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>103475000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>107605000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>111741000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>101539000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>112403000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>111445000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>107734000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>104441000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>101056000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>103969000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>108218000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>88526000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>124404000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>119603000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>115117000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>110046000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>120033000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>98569000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>95078000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>92390000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>93553000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>77322000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>79260000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>60436000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>50880000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>44231000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>41528000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>37391000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>35570000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>32218000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>30331000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>27301419.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>25571378.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>27328102.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>28391000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>23900000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>21193000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>17586000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>15650000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>12109000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>10972000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>5895000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:96">
+    <row r="3" spans="1:97">
       <c r="A3" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B3">
+        <v>9721000.0</v>
+      </c>
+      <c r="C3">
         <v>8965000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>8741000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>7117000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>6949000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>4425000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>6321000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>6033000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>5972000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>4609500.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>6104000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>6142000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>6407000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1181000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>6512000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>6902000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>6864000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1533000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>6322000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>6356000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>6567000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>3011000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>7569000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>7527000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>7415000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>5995000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>8125000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>8747000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>8338000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>7946000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>9571000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>10373000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>10021000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>11408000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>13176000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>12774000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>11931000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>11372000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>12143000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>11402000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>10799000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>2859000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>13789000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>14142000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>10289000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>7053000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>7565000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>7514000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>7157000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>6778000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>5643000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>5551000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>5437000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>3357000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>6350000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>4053000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>6621000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>6842000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>6374000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>5763000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>5738000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>6021000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>5499000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>4851000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>5597000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>7295000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>5697000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>6935000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>7445000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>10068000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>9296000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>5394000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>5162000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>5946000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>6491000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>6481000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>6282000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>3227000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>3388000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>3209000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>1584000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>1668000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>2587000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>1494000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>847000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>683146.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>607012.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>537421.0</v>
       </c>
-      <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
+      <c r="CS3"/>
     </row>
-    <row r="4" spans="1:96">
+    <row r="4" spans="1:97">
       <c r="A4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
-      <c r="V4">
+      <c r="V4"/>
+      <c r="W4">
         <v>-33000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-29000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-25000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-35000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-41000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-52000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-97000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-46000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>6000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>228000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-490000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-42000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-210000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>1004000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-549000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>143000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-6717000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>5824000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-970000.0</v>
       </c>
-      <c r="AO4">
-[...1 lines deleted...]
-      </c>
       <c r="AP4">
+        <v>0.0</v>
+      </c>
+      <c r="AQ4">
         <v>-2843000.0</v>
       </c>
-      <c r="AQ4">
-[...1 lines deleted...]
-      </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
         <v>32049000.0</v>
       </c>
-      <c r="AU4">
-[...1 lines deleted...]
-      </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
@@ -21427,650 +21619,657 @@
       </c>
       <c r="CK4">
         <v>0.0</v>
       </c>
       <c r="CL4">
         <v>0.0</v>
       </c>
       <c r="CM4">
         <v>0.0</v>
       </c>
       <c r="CN4">
         <v>0.0</v>
       </c>
       <c r="CO4">
         <v>0.0</v>
       </c>
       <c r="CP4">
         <v>0.0</v>
       </c>
       <c r="CQ4">
         <v>0.0</v>
       </c>
       <c r="CR4">
         <v>0.0</v>
       </c>
+      <c r="CS4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:96">
+    <row r="5" spans="1:97">
       <c r="A5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B5">
+        <v>35957000.0</v>
+      </c>
+      <c r="C5">
         <v>51534000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>53655000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>46143000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>34070000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>48994000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>45582000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>46159000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>23774000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>34429000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>43944000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>41818000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>20715000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>30502000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>30631000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>31073000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>17513000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>21181000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>19983000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>16990000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>8868000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>6377000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>13758000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>16063000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>16273000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>18730000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>20636000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>20194000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>7640000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>20911000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>13530000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>14422000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>3864000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>18649000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>7445000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>11892000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>15828000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>11388000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>24783000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>29956000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>15709000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>28961000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>30376000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>29598000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>9366000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-6464000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>21360000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>34617000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>41948000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>37634000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>25819000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>31145000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>20193000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>35292000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>35909000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>16080000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>5972000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>19262000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>3133000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>23268000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>11339000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>129000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>24924000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>11619000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>7438000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>23725000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>12286000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>18394000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>14299000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>23427000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>18580000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>7345000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>20629000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>23233000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>21826000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>19767000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>18915000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>14406000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>12123000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>11307000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>9673000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>7984000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>7218000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>7765000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>7382000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>4565629.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>3470988.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>8665579.0</v>
       </c>
-      <c r="CK5">
-[...1 lines deleted...]
-      </c>
       <c r="CL5">
         <v>0.0</v>
       </c>
       <c r="CM5">
         <v>0.0</v>
       </c>
       <c r="CN5">
         <v>0.0</v>
       </c>
       <c r="CO5">
         <v>0.0</v>
       </c>
       <c r="CP5">
         <v>0.0</v>
       </c>
       <c r="CQ5">
         <v>0.0</v>
       </c>
       <c r="CR5">
         <v>0.0</v>
       </c>
+      <c r="CS5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:96">
+    <row r="6" spans="1:97">
       <c r="A6" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B6">
+        <v>45678000.0</v>
+      </c>
+      <c r="C6">
         <v>60499000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>62396000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>53260000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>41019000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>53419000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>51903000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>52192000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>29746000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>39038500.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>50048000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>47960000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>27122000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>31683000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>37143000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>37975000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>24377000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>22714000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>26305000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>23346000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>15435000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>9388000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>21327000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>23590000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>23688000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>24725000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>28761000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>28941000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>15978000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>28857000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>23101000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>24795000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>13885000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>30057000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>20621000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>24666000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>27759000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>22760000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>36926000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>41358000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>26508000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>31820000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>44165000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>43740000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>19655000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>589000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>28925000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>42131000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>49105000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>44412000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>31462000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>36696000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>25630000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>38649000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>42259000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>20133000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>12593000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>26104000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>9507000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>29031000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>17077000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>6150000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>30423000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>16470000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>13035000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>31020000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>17983000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>25329000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>21744000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>33495000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>27876000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>12739000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>25791000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>29179000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>28317000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>26248000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>25197000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>17633000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>15511000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>14516000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>11257000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>9652000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>9805000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>9259000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>8229000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>5248775.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>4078000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>9203000.0</v>
       </c>
-      <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
+      <c r="CS6"/>
     </row>
-    <row r="7" spans="1:96">
+    <row r="7" spans="1:97">
       <c r="A7" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -22225,99 +22424,100 @@
       </c>
       <c r="CK7">
         <v>0.0</v>
       </c>
       <c r="CL7">
         <v>0.0</v>
       </c>
       <c r="CM7">
         <v>0.0</v>
       </c>
       <c r="CN7">
         <v>0.0</v>
       </c>
       <c r="CO7">
         <v>0.0</v>
       </c>
       <c r="CP7">
         <v>0.0</v>
       </c>
       <c r="CQ7">
         <v>0.0</v>
       </c>
       <c r="CR7">
         <v>0.0</v>
       </c>
+      <c r="CS7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:96">
+    <row r="8" spans="1:97">
       <c r="A8" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-      <c r="Y8">
+      <c r="Y8"/>
+      <c r="Z8">
         <v>-35000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-41000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-52000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-97000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-46000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-2358000.0</v>
       </c>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -22469,1254 +22669,1269 @@
       </c>
       <c r="CK8">
         <v>0.0</v>
       </c>
       <c r="CL8">
         <v>0.0</v>
       </c>
       <c r="CM8">
         <v>0.0</v>
       </c>
       <c r="CN8">
         <v>0.0</v>
       </c>
       <c r="CO8">
         <v>0.0</v>
       </c>
       <c r="CP8">
         <v>0.0</v>
       </c>
       <c r="CQ8">
         <v>0.0</v>
       </c>
       <c r="CR8">
         <v>0.0</v>
       </c>
+      <c r="CS8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:96">
+    <row r="9" spans="1:97">
       <c r="A9" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B9">
+        <v>125797000.0</v>
+      </c>
+      <c r="C9">
         <v>136912000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>134817000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>133477000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>117647000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>128101000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>122200000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>123049000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>102658000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>104886000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>113404000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>111561000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>89512000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>97678000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>92002000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>84092000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>72802000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>75061000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>70105000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>68600000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>55098000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>57140000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>59845000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>68343000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>66370999.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>79109000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>76255000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>79126000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>66665000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>72873000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>69852000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>69970000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>60893000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>74306000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>62601000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>67749000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>73108000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>63878000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>75046000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>81160000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>68632000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>80633000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>80644000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>82786000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>53032000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>3022000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>68150000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>85116000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>87121000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>82889000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>68648000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>67538000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>57908000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>73823000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>71883000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>51620000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>40692000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>53697000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>60663000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>62060000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>48353000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>54472000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>57246000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>52639000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>43348000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>47892000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>62476000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>59390000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>62132000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>69795000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>65322000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>57404000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>55929000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>55006000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>51784000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>51854000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>46784000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>36281000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>32235000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>30229000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>26098000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>23084000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>23579000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>22990000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>20799000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>17581903.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>14762233.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>17018932.0</v>
       </c>
-      <c r="CK9">
-[...1 lines deleted...]
-      </c>
       <c r="CL9">
+        <v>0.0</v>
+      </c>
+      <c r="CM9">
         <v>31965000.0</v>
       </c>
-      <c r="CM9">
-[...1 lines deleted...]
-      </c>
       <c r="CN9">
         <v>0.0</v>
       </c>
       <c r="CO9">
         <v>0.0</v>
       </c>
       <c r="CP9">
+        <v>0.0</v>
+      </c>
+      <c r="CQ9">
         <v>9046000.0</v>
       </c>
-      <c r="CQ9">
-[...1 lines deleted...]
-      </c>
       <c r="CR9">
         <v>0.0</v>
       </c>
+      <c r="CS9">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:96">
+    <row r="10" spans="1:97">
       <c r="A10" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B10">
+        <v>27066000.0</v>
+      </c>
+      <c r="C10">
         <v>43274000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>42646000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>27708000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>21452000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>46780000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>37581000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>52095000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>17560000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1768000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>31295000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>34985000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>15847000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>23370000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>25403000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>21677000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>38127000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>41149000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>15695000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>16251000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>6941000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-10846000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>13475000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>16986000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-53488000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>17610000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>16120000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>14046000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>4715000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>9967000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>9640000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>8423000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-2809000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-31569000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>2148000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-203986000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>10903000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>4366000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>19553000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>24362000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>10876000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>32552000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>30804000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>31495000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>3647000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>22041000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>19345000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>32598000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>40624000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>35763000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>29692000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>28691000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>19493000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>32633000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>18388000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>12523000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>2104000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>16803000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-1089000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>19226000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>8170000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-2308000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>20850000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>5205000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>5121000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>49140000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-96321000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>19345000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>18638000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>21909000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>16828000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>17901000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>18502000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>20724000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>19216000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>18037000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>17520000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>14084000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>11719000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>11114000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>9905000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>8142000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>7265000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>8214000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>8395000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>4608184.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>1914577.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>6234620.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>4008000.0</v>
       </c>
-      <c r="CL10">
-[...1 lines deleted...]
-      </c>
       <c r="CM10">
         <v>0.0</v>
       </c>
       <c r="CN10">
+        <v>0.0</v>
+      </c>
+      <c r="CO10">
         <v>-3316000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>3316000.0</v>
       </c>
-      <c r="CP10">
-[...1 lines deleted...]
-      </c>
       <c r="CQ10">
         <v>0.0</v>
       </c>
       <c r="CR10">
         <v>0.0</v>
       </c>
+      <c r="CS10">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:96">
+    <row r="11" spans="1:97">
       <c r="A11" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B11">
+        <v>3819000.0</v>
+      </c>
+      <c r="C11">
         <v>12620000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>12226000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>8278000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-3084000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>12791000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>10432000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>14613000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-446000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-1064000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>9779000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>10273000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>2428000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>6286000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>7662000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>7802000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>11275000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>10091000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1968000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>3454000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>1536000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-4742000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>2388000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>3414000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-11215000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>3256000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>2414000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>3477000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>1365000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>6912000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>1391000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>2561000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>413000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-2259000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-1984000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-53504000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>5748000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>179000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>7265000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>8223000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>4010000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>50000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>11430000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>12662000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>2145000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>9248000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>7126000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>12685000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>6498000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>13644000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>12531000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>12877000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>8124000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>13988000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>7972000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>6218000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>1517000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>8902000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-1242000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>9760000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>4209000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>2559000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>9797000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>1937000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>2205000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>16357000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>-32327000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>9699000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>8387000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>10110000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>7998000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>8092000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>8289000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>9222000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>8729000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>7936000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>7709000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>6056000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>4934000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>4834000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>4309000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>3623000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>3499000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>3557000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>3568000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>2086000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>805320.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>2618340.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>1661000.0</v>
       </c>
-      <c r="CL11">
-[...1 lines deleted...]
-      </c>
       <c r="CM11">
+        <v>0.0</v>
+      </c>
+      <c r="CN11">
         <v>-77000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>77000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>1375000.0</v>
       </c>
-      <c r="CP11">
-[...1 lines deleted...]
-      </c>
       <c r="CQ11">
         <v>0.0</v>
       </c>
       <c r="CR11">
         <v>0.0</v>
       </c>
+      <c r="CS11">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:96">
+    <row r="12" spans="1:97">
       <c r="A12" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B12">
+        <v>8891000.0</v>
+      </c>
+      <c r="C12">
         <v>8260000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>11009000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>9281000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>5647000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>5453000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>6800000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>7954000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>5140000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>4427000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>5047000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>5796000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>4303000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>4130000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>3022000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2743000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2408000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2185000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2830000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2630000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2499000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1776000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2259000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2916000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2341000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2492000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>4374000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>4524000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>4258000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>4377000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>4628000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>5022000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>5024000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>4835000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>4880000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>4930000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>4040000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>16274000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>4277000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>4123000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>3971000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>4336000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>4638000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>4763000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>4393000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>3898000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1878000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1594000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1371000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1418000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1531000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1706000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1863000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>2030000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>2312000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>2015000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1866000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>2390000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>2762000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>3535000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>3572000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>3854000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>4040000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>3553000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>2955000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>3247000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>3256000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>3020000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>2733000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>13773000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>4938000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>2294000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>1833000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>8263000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>2621000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>1825000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>1425000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>703000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>404000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>193000.0</v>
       </c>
-      <c r="CC12">
-[...1 lines deleted...]
-      </c>
       <c r="CD12">
+        <v>0.0</v>
+      </c>
+      <c r="CE12">
         <v>472000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>84000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>64000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>165000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>692000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>219088000.0</v>
       </c>
-      <c r="CJ12">
-[...1 lines deleted...]
-      </c>
       <c r="CK12">
         <v>0.0</v>
       </c>
       <c r="CL12">
+        <v>0.0</v>
+      </c>
+      <c r="CM12">
         <v>220000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>217000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>419000.0</v>
       </c>
-      <c r="CO12">
-[...1 lines deleted...]
-      </c>
       <c r="CP12">
+        <v>0.0</v>
+      </c>
+      <c r="CQ12">
         <v>332000.0</v>
       </c>
-      <c r="CQ12">
-[...1 lines deleted...]
-      </c>
       <c r="CR12">
         <v>0.0</v>
       </c>
+      <c r="CS12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:96">
+    <row r="13" spans="1:97">
       <c r="A13" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13">
         <v>2341000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>2492000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>4374000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>4524000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>4258000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -23739,86 +23954,85 @@
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
+      <c r="CS13"/>
     </row>
-    <row r="14" spans="1:96">
+    <row r="14" spans="1:97">
       <c r="A14" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -23973,805 +24187,814 @@
       </c>
       <c r="CK14">
         <v>0.0</v>
       </c>
       <c r="CL14">
         <v>0.0</v>
       </c>
       <c r="CM14">
         <v>0.0</v>
       </c>
       <c r="CN14">
         <v>0.0</v>
       </c>
       <c r="CO14">
         <v>0.0</v>
       </c>
       <c r="CP14">
         <v>0.0</v>
       </c>
       <c r="CQ14">
         <v>0.0</v>
       </c>
       <c r="CR14">
         <v>0.0</v>
       </c>
+      <c r="CS14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:96">
+    <row r="15" spans="1:97">
       <c r="A15" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B15">
+        <v>23247000.0</v>
+      </c>
+      <c r="C15">
         <v>30654000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>30420000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>19430000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>24536000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>33989000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>27149000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>37482000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>18006000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>2832000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>21516000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>24712000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>13419000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>17084000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>17741000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>13875000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>26852000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>31058000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>13727000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>12797000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>5405000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-6137000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>11058000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>13547000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-42308000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>14313000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>13654000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>10472000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>3304000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>3061000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>8477000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>5372000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-3264000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-29612000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>4370000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-150173000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>5298000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>4154000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>12292000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>15169000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>6002000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>19343000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>19374000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>18833000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>1502000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>12793000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>12219000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>19913000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>34126000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>22120000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>17171000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>15805000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>11337000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>18602000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>10463000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>6507000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>856000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>6505000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>489000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>9469000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>4056000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>-3814000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>7450000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>2375000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>2514000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>14399000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>-63994000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>9646000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>10251000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>11799000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>8830000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>9809000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>10213000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>11502000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>10487000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>10101000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>9811000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>8028000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>6785000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>6280000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>5596000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>4519000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>3766000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>4657000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>4827000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>2522184.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>1109257.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>3616280.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>2347000.0</v>
       </c>
-      <c r="CL15">
-[...1 lines deleted...]
-      </c>
       <c r="CM15">
         <v>0.0</v>
       </c>
       <c r="CN15">
+        <v>0.0</v>
+      </c>
+      <c r="CO15">
         <v>-1941000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>1941000.0</v>
       </c>
-      <c r="CP15">
-[...1 lines deleted...]
-      </c>
       <c r="CQ15">
         <v>0.0</v>
       </c>
       <c r="CR15">
         <v>0.0</v>
       </c>
+      <c r="CS15">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:96">
+    <row r="16" spans="1:97">
       <c r="A16" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>24712000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>13419000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>17084000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>17741000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>13875000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>26852000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>31058000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>13727000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>12797000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>5405000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-6137000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>11058000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>13547000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-42308000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>14313000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>13654000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>10472000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>3304000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>3061000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>8477000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>5372000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-3264000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-29612000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>4370000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-150173000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>5298000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>4154000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>12292000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>15169000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>6002000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>19343000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>19374000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>18833000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>1502000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>12793000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>12219000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>19913000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>34126000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>22120000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>17171000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>15805000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>11337000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>18645000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>10463000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>6656000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>856000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>6505000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>489000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>9469000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>4056000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>1328000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>7450000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>2375000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>2681000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>9507000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>-5714000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>5714000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>5614000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>3459000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>2438000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>1135000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>3049000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>11502000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>10487000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>10101000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>9811000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>8028000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>6785000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>6280000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>5596000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>4519000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>3766000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>4657000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>4827000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>2448000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>811000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>4600000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>2074000.0</v>
       </c>
-      <c r="CL16">
-[...1 lines deleted...]
-      </c>
       <c r="CM16">
         <v>0.0</v>
       </c>
       <c r="CN16">
+        <v>0.0</v>
+      </c>
+      <c r="CO16">
         <v>-1688000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>1688000.0</v>
       </c>
-      <c r="CP16">
-[...1 lines deleted...]
-      </c>
       <c r="CQ16">
         <v>0.0</v>
       </c>
       <c r="CR16">
         <v>0.0</v>
       </c>
+      <c r="CS16">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="17" spans="1:96">
+    <row r="17" spans="1:97">
       <c r="A17" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>167</v>
+      </c>
+      <c r="B17">
+        <v>23247000.0</v>
+      </c>
       <c r="C17">
+        <v>30654000.0</v>
+      </c>
+      <c r="D17">
         <v>30420000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>19430000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>24536000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>33989000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>27149000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>37482000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>18006000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>2832000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>21516000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>24712000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>13419000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>17084000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>17741000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>13875000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>26852000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>31058000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>13727000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>12797000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>5405000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-6104000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>11087000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>13572000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-42273000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>14354000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>13706000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>10569000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>3350000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>3055000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>8249000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>5862000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-3222000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-29310000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>4132000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-150482000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>5155000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>4187000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>12288000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>16139000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>6866000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>22186000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>19374000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>18833000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>1502000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>12793000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>12219000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>19913000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>34126000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>22119000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>17161000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>15814000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>11369000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>18496000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>10416000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>6454000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>587000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>7901000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>153000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>9466000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>3961000.0</v>
       </c>
-      <c r="BJ17">
-[...1 lines deleted...]
-      </c>
       <c r="BK17">
+        <v>0.0</v>
+      </c>
+      <c r="BL17">
         <v>11053000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BM17">
         <v>3268000.0</v>
       </c>
-      <c r="BM17">
-[...1 lines deleted...]
-      </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
@@ -24821,138 +25044,145 @@
       </c>
       <c r="CK17">
         <v>0.0</v>
       </c>
       <c r="CL17">
         <v>0.0</v>
       </c>
       <c r="CM17">
         <v>0.0</v>
       </c>
       <c r="CN17">
         <v>0.0</v>
       </c>
       <c r="CO17">
         <v>0.0</v>
       </c>
       <c r="CP17">
         <v>0.0</v>
       </c>
       <c r="CQ17">
         <v>0.0</v>
       </c>
       <c r="CR17">
         <v>0.0</v>
       </c>
+      <c r="CS17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:96">
+    <row r="18" spans="1:97">
       <c r="A18" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>168</v>
+      </c>
+      <c r="B18">
+        <v>-8891000.0</v>
+      </c>
       <c r="C18">
+        <v>-8260000.0</v>
+      </c>
+      <c r="D18">
         <v>-11009000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-9281000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-5647000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-5453000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-6800000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-7954000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-5140000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-4427000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-5047000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-5796000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-4303000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-4130000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-3111000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-2446000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-2196000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-2185000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-2217000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-2029000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-1719000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-1776000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-2259000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-2916000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-2341000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-2492000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-4374000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-4524000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-4258000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -24975,415 +25205,415 @@
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
+      <c r="CS18"/>
     </row>
-    <row r="19" spans="1:96">
+    <row r="19" spans="1:97">
       <c r="A19" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>1062000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>1719000.0</v>
       </c>
-      <c r="N19"/>
-      <c r="O19">
+      <c r="O19"/>
+      <c r="P19">
         <v>-785000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-4881000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>24365000.0</v>
       </c>
-      <c r="R19"/>
-      <c r="S19">
+      <c r="S19"/>
+      <c r="T19">
         <v>-394000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>2151000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>420000.0</v>
       </c>
-      <c r="V19"/>
       <c r="W19"/>
-      <c r="X19">
+      <c r="X19"/>
+      <c r="Y19">
         <v>3948000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-5296000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>10385000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-82000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-3829000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-2041000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-7108000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-3921000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-10715000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-5131000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-4441000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-3950000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-3411000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-3246000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-4043000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-3687000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-3847000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-3500000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-4194000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-6021000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-4597000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-5121000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-3836000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-1932000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-1425000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-1195000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-1131000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-1427000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-1858000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-1850000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-1908000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-2176000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-2178000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-1533000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>-1936000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BH19">
         <v>-3333000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>-3600000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>-3468000.0</v>
       </c>
-      <c r="BJ19"/>
-      <c r="BK19">
+      <c r="BK19"/>
+      <c r="BL19">
         <v>-3779000.0</v>
       </c>
-      <c r="BL19">
+      <c r="BM19">
         <v>-4020000.0</v>
       </c>
-      <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
+      <c r="CS19"/>
     </row>
-    <row r="20" spans="1:96">
+    <row r="20" spans="1:97">
       <c r="A20" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20">
         <v>1699000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>2284000.0</v>
       </c>
-      <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>1332000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>2069000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>1555000.0</v>
       </c>
-      <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>1677000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>861000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>628000.0</v>
       </c>
-      <c r="V20"/>
       <c r="W20"/>
-      <c r="X20">
+      <c r="X20"/>
+      <c r="Y20">
         <v>109000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>61425000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>-301000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>127000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>754000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>1275000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>992000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>-31000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>1984000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>712000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>44392000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>1347000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>213300000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>300000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>5504000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>1049000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>1747000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>1300000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>810000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>303000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>597000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>1590000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>2042000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>233000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>1034000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>129000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>740000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>-5300000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>596000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>-1150000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>751000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>15277000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>1379000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>830000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>523000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>24294000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>969000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>1112000.0</v>
       </c>
-      <c r="BJ20">
-[...1 lines deleted...]
-      </c>
       <c r="BK20">
+        <v>0.0</v>
+      </c>
+      <c r="BL20">
         <v>295000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>5929000.0</v>
       </c>
-      <c r="BM20">
-[...1 lines deleted...]
-      </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
         <v>0.0</v>
       </c>
       <c r="BQ20">
         <v>0.0</v>
       </c>
       <c r="BR20">
         <v>0.0</v>
       </c>
       <c r="BS20">
         <v>0.0</v>
       </c>
       <c r="BT20">
         <v>0.0</v>
       </c>
       <c r="BU20">
         <v>0.0</v>
       </c>
       <c r="BV20">
@@ -25433,376 +25663,380 @@
       </c>
       <c r="CK20">
         <v>0.0</v>
       </c>
       <c r="CL20">
         <v>0.0</v>
       </c>
       <c r="CM20">
         <v>0.0</v>
       </c>
       <c r="CN20">
         <v>0.0</v>
       </c>
       <c r="CO20">
         <v>0.0</v>
       </c>
       <c r="CP20">
         <v>0.0</v>
       </c>
       <c r="CQ20">
         <v>0.0</v>
       </c>
       <c r="CR20">
         <v>0.0</v>
       </c>
+      <c r="CS20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:96">
+    <row r="21" spans="1:97">
       <c r="A21" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B21">
+        <v>41606000.0</v>
+      </c>
+      <c r="C21">
         <v>58325000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>55875000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>45654000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>32732000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>47050000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>42445000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>59403000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>19921000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>29856000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>37342000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>39719000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>18431000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>25499000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>29299000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>29004000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>15958000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>10164000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>18306000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>16129000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>8240000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-12654000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>13699000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>15954000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-45851000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>18499000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>20576000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>17875000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>6756000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>17075000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>13561000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>19138000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>2322000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-27128000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>6098000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-200575000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>14149000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>8409000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>23240000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>28209000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>14376000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>36709000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>30056000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>28797000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>7936000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-8779000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>21277000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>34023000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>41948000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>37634000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>25819000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>31145000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>20193000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>35292000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>20564000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>14701000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>3637000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>18739000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>2244000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>22826000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>11638000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>1327000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>24629000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>9225000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>7830000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>51700000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>-94090000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>21723000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>21842000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>28501000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>22284000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>20230000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>20629000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>23233000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>21826000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>19767000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>18915000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>14406000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>12123000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>11307000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>9673000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>7984000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>7218000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>8150000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>8229000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>4565287.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>2134183.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>6492265.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>6392000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>1452000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>-328000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>328000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>3515000.0</v>
       </c>
-      <c r="CP21">
-[...1 lines deleted...]
-      </c>
       <c r="CQ21">
         <v>0.0</v>
       </c>
       <c r="CR21">
         <v>0.0</v>
       </c>
+      <c r="CS21">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:96">
+    <row r="22" spans="1:97">
       <c r="A22" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -25957,344 +26191,350 @@
       </c>
       <c r="CK22">
         <v>0.0</v>
       </c>
       <c r="CL22">
         <v>0.0</v>
       </c>
       <c r="CM22">
         <v>0.0</v>
       </c>
       <c r="CN22">
         <v>0.0</v>
       </c>
       <c r="CO22">
         <v>0.0</v>
       </c>
       <c r="CP22">
         <v>0.0</v>
       </c>
       <c r="CQ22">
         <v>0.0</v>
       </c>
       <c r="CR22">
         <v>0.0</v>
       </c>
+      <c r="CS22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:96">
+    <row r="23" spans="1:97">
       <c r="A23" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B23">
+        <v>410161000.0</v>
+      </c>
+      <c r="C23">
         <v>383638000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>385409000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>356851000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>362958000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>341371000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>327604000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>312251000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>336040000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>309372000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>320836000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>307040000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>299464000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>288212000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>256071000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>244321000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>244090999.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>238130000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>205701000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>213997000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>194973000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>211001000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>191605000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>201903000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>268470000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>213770000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>198713000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>202879000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>197689000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>188379000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>184887000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>178406000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>191357000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>213055000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>170278000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>381993000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>174700000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>169715000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>160160000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>156050000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>166113000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>148391000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>145409000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>155222000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>146490000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>18280000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>176772000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>175382000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>168735999.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>174163000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>143512000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>140010000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>142680000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>146101999.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>139517000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>143145000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>147966000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>135974000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>146528000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>149710000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>143925000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>137667000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>133378000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>146218000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>143736000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>124743000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>172880000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>159957000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>155407000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>151340000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>160728000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>135743000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>130378000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>124163000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>123511000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>109409000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>107129000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>82311000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>70992000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>63153000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>57953000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>52491000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>51931000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>47058000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>42901000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>40317693.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>36863597.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>36785355.0</v>
       </c>
-      <c r="CK23">
-[...1 lines deleted...]
-      </c>
       <c r="CL23">
         <v>0.0</v>
       </c>
       <c r="CM23">
         <v>0.0</v>
       </c>
       <c r="CN23">
         <v>0.0</v>
       </c>
       <c r="CO23">
         <v>0.0</v>
       </c>
       <c r="CP23">
         <v>0.0</v>
       </c>
       <c r="CQ23">
         <v>0.0</v>
       </c>
       <c r="CR23">
         <v>0.0</v>
       </c>
+      <c r="CS23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:96">
+    <row r="24" spans="1:97">
       <c r="A24" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -26347,431 +26587,435 @@
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
+      <c r="CS24"/>
     </row>
-    <row r="25" spans="1:96">
+    <row r="25" spans="1:97">
       <c r="A25" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>175</v>
+      </c>
+      <c r="B25">
+        <v>9721000.0</v>
+      </c>
       <c r="C25">
+        <v>8965000.0</v>
+      </c>
+      <c r="D25">
         <v>9398000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>7117000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>6949000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>6974000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>6321000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>6033000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>5972000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>6285000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>6104000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>6142000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>6407000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>6781000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>6812000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>6902000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>6864000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>6733000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>6322000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>6356000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>6567000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>7711000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>7569000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>7527000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>7415000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2582000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>10141000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>10972000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>10710000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>9346000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>9571000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>10373000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>10021000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>12208000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>13176000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>12774000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>11931000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>12472000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>12143000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>11402000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>10799000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>19833000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>13789000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>14142000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>10289000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>8353000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>7565000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>7914000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>7157000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>6978000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>5643000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>5551000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>5437000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>6257000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>6350000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>6023000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>6621000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>6842000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>6374000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>5763000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>5738000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>6021000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>5499000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>5744000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>5597000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>7295000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>6658000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>6935000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>7445000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>10068000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>9296000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>5394000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>5162000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>5946000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>6491000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>6481000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>6282000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>3227000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>3388000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>3209000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>1584000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>1668000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>2587000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>1494000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>847000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>683146.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>607012.0</v>
       </c>
-      <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
+      <c r="CS25"/>
     </row>
-    <row r="26" spans="1:96">
+    <row r="26" spans="1:97">
       <c r="A26" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>7600000.0</v>
       </c>
-      <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>6500000.0</v>
       </c>
-      <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>5900000.0</v>
       </c>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26">
         <v>5200000.0</v>
       </c>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>4700000.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>3000000.0</v>
       </c>
-      <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
+      <c r="AD26"/>
+      <c r="AE26">
         <v>1400000.0</v>
       </c>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
         <v>800000.0</v>
       </c>
-      <c r="AI26">
-[...1 lines deleted...]
-      </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
+        <v>0.0</v>
+      </c>
+      <c r="AM26">
         <v>1100000.0</v>
       </c>
-      <c r="AM26">
-[...1 lines deleted...]
-      </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
         <v>0.0</v>
       </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
         <v>0.0</v>
       </c>
       <c r="AU26">
         <v>0.0</v>
       </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
+        <v>0.0</v>
+      </c>
+      <c r="AY26">
         <v>200000.0</v>
       </c>
-      <c r="AY26">
-[...1 lines deleted...]
-      </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
@@ -26863,556 +27107,569 @@
       </c>
       <c r="CK26">
         <v>0.0</v>
       </c>
       <c r="CL26">
         <v>0.0</v>
       </c>
       <c r="CM26">
         <v>0.0</v>
       </c>
       <c r="CN26">
         <v>0.0</v>
       </c>
       <c r="CO26">
         <v>0.0</v>
       </c>
       <c r="CP26">
         <v>0.0</v>
       </c>
       <c r="CQ26">
         <v>0.0</v>
       </c>
       <c r="CR26">
         <v>0.0</v>
       </c>
+      <c r="CS26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:96">
+    <row r="27" spans="1:97">
       <c r="A27" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>10200000.0</v>
       </c>
-      <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>7300000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-      <c r="N27">
+      <c r="N27"/>
+      <c r="O27">
         <v>6300000.0</v>
       </c>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-      <c r="R27">
+      <c r="R27"/>
+      <c r="S27">
         <v>4300000.0</v>
       </c>
-      <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27">
         <v>4099999.0</v>
       </c>
-      <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-      <c r="Z27">
+      <c r="Z27"/>
+      <c r="AA27">
         <v>8400000.0</v>
       </c>
-      <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-      <c r="AD27">
+      <c r="AD27"/>
+      <c r="AE27">
         <v>7900000.0</v>
       </c>
-      <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-      <c r="AH27">
+      <c r="AH27"/>
+      <c r="AI27">
         <v>6600000.0</v>
       </c>
-      <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
-      <c r="AL27">
+      <c r="AL27"/>
+      <c r="AM27">
         <v>7100000.0</v>
       </c>
-      <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
-      <c r="AP27">
+      <c r="AP27"/>
+      <c r="AQ27">
         <v>15371000.0</v>
       </c>
-      <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
-      <c r="AX27">
+      <c r="AX27"/>
+      <c r="AY27">
         <v>6600000.0</v>
       </c>
-      <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
-      <c r="BB27">
+      <c r="BB27"/>
+      <c r="BC27">
         <v>6100000.0</v>
       </c>
-      <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
-      <c r="BH27">
+      <c r="BH27"/>
+      <c r="BI27">
         <v>508000.0</v>
       </c>
-      <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
-      <c r="BL27">
+      <c r="BL27"/>
+      <c r="BM27">
         <v>4764000.0</v>
       </c>
-      <c r="BM27"/>
       <c r="BN27"/>
-      <c r="BO27">
+      <c r="BO27"/>
+      <c r="BP27">
         <v>13042000.0</v>
       </c>
-      <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
+      <c r="CS27"/>
     </row>
-    <row r="28" spans="1:96">
+    <row r="28" spans="1:97">
       <c r="A28" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>178</v>
+      </c>
+      <c r="B28">
+        <v>84711000.0</v>
+      </c>
       <c r="C28">
+        <v>79868000.0</v>
+      </c>
+      <c r="D28">
         <v>81296000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>80217000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>76634000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>62409000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>70375000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>71410000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>74268000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>57618000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>64347000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>64019000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>62289000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>54145000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>54458000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>46033000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>48395000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>43428000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>43576000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>45190000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>39808000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>39439000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>38561000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>44857000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>43446000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>43195000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>48123000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>52537000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>50749000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>34602000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>45915000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>45488000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>47078000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>36627000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>41576000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>43705000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>46856000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>33167000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>38256000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>39624000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>42057000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>25275000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>43629000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>46665000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>42333000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>35286000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>39276000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>43184000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>37688000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>38231000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>37197000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>30847000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>32263000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>31044000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>31163000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>31487000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>31572000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>29675000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>29060000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>34379000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>31886000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>28695000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>27714000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>37398000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>30874000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>31329000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>42779000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>34506000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>34531000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>34771000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>34435000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>31780000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>30162000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>27068000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>25675000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>25606000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>23827000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>18648000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>16724000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>15713000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>14841000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>13432000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>13774000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>13346000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>11723000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>12333128.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>10686000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>9681000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>8158000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>7476000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>6616000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>6267000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>4826000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>3912000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>4910000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>2741000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:96">
+    <row r="29" spans="1:97">
       <c r="A29" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>179</v>
+      </c>
+      <c r="B29">
+        <v>3819000.0</v>
+      </c>
       <c r="C29">
+        <v>12620000.0</v>
+      </c>
+      <c r="D29">
         <v>12226000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>8278000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-3084000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>12791000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>10432000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>14613000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-446000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-1064000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>9779000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>10273000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2428000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>6286000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>7662000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>7802000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>11275000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>10091000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1968000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>3454000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1536000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-4742000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2388000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>3414000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-11215000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>3256000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>2414000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>3477000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>1365000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -27435,918 +27692,928 @@
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
+      <c r="CS29"/>
     </row>
-    <row r="30" spans="1:96">
+    <row r="30" spans="1:97">
       <c r="A30" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B30">
+        <v>84191000.0</v>
+      </c>
+      <c r="C30">
         <v>78587000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>78942000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>87823000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>84915000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>81051000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>79755000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>63646000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>82737000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>75030000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>76062000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>71842000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>71081000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>72179000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>62703000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>55088000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>56843999.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>64897000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>51799000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>52471000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>46858000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>69794000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>46146000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>52389000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>112222000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>60610000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>55679000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>61251000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>59909000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>55798000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>56291000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>50832000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>58571000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>101434000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>56503000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>268324000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>58959000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>55469000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>51806000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>52951000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>54256000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>43924000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>50588000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>53989000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>45096000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>11801000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>46873000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>51093000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>45125999.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>45708000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>37425000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>37141000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>36552000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>39159999.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>36042000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>35540000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>36225000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>34435000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>34125000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>38265000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>36191000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>33226000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>32322000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>42249000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>35518000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>36217000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>48476000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>40354000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>40290000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>41294000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>40695000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>37174000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>35300000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>31773000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>29958000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>32087000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>27869000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>21875000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>20112000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>18922000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>16425000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>15100000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>16361000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>14840000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>12570000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>13016274.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>11292219.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>9457253.0</v>
       </c>
-      <c r="CK30">
-[...1 lines deleted...]
-      </c>
       <c r="CL30">
         <v>0.0</v>
       </c>
       <c r="CM30">
         <v>0.0</v>
       </c>
       <c r="CN30">
         <v>0.0</v>
       </c>
       <c r="CO30">
         <v>0.0</v>
       </c>
       <c r="CP30">
         <v>0.0</v>
       </c>
       <c r="CQ30">
         <v>0.0</v>
       </c>
       <c r="CR30">
         <v>0.0</v>
       </c>
+      <c r="CS30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:96">
+    <row r="31" spans="1:97">
       <c r="A31" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B31">
+        <v>-14540000.0</v>
+      </c>
+      <c r="C31">
         <v>-15051000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-13229000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-17946000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-11280000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-270000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-4864000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-7308000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-2361000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-28088000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-6047000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-4734000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-2584000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-2129000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-3896000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-7327000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>22169000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>30985000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-2611000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>122000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-1299000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>1808000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-224000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>1032000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-7637000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-889000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-4456000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-3829000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-2041000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-7108000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-3921000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-10715000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-5131000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-4441000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-3950000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-3411000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-3246000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-4043000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-3687000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-3847000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-3500000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-4157000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-6038000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-4662000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-5076000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-3727000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-1932000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-1425000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-1324000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-1871000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>3873000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-2454000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-700000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-2659000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-2176000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-2178000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-1533000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-1936000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-1873000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-3600000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-3468000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-3579000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-3779000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-4017000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-2317000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-2560000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-2236000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>1429000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>4339000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-6592000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-5456000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>10556000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-2127000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-2509000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-2610000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-1730000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-1395000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-322000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-404000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-193000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>232000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>158000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>47000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>64000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>166000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>42897.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-220000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-2496380.0</v>
       </c>
-      <c r="CK31">
-[...1 lines deleted...]
-      </c>
       <c r="CL31">
         <v>0.0</v>
       </c>
       <c r="CM31">
         <v>0.0</v>
       </c>
       <c r="CN31">
         <v>0.0</v>
       </c>
       <c r="CO31">
         <v>0.0</v>
       </c>
       <c r="CP31">
         <v>0.0</v>
       </c>
       <c r="CQ31">
         <v>0.0</v>
       </c>
       <c r="CR31">
         <v>0.0</v>
       </c>
+      <c r="CS31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:96">
+    <row r="32" spans="1:97">
       <c r="A32" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B32">
+        <v>451767000.0</v>
+      </c>
+      <c r="C32">
         <v>441963000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>441284000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>402505000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>395690000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>388421000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>370049000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>371654000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>355961000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>339228000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>358178000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>346759000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>317895000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>313711000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>285370000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>273325000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>260048999.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>248294000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>224007000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>230126000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>203213000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>198347000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>205304000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>217857000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>222619000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>232269000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>219289000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>220754000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>204445000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>205454000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>198448000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>197544000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>193679000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>185927000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>176376000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>181418000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>188849000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>178124000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>183400000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>184259000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>180489000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>185100000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>175465000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>184019000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>154426000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>9501000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>198049000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>209405000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>210731000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>211344000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>174735000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>170407000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>164036000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>180765000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>175358000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>159225000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>152433000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>155236000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>173066000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>173505000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>156087000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>158913000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>158302000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>156608000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>151566000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>136418000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>186880000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>178993000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>177249000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>179841000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>185355000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>155973000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>151007000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>147396000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>145337000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>129176000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>126044000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>96717000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>83115000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>74460000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>67626000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>60475000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>59149000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>55208000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>51130000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>44883322.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>40333611.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>44347034.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>43544000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>31810000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>27654000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>25549000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>25281000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>17167000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>14057000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>6798000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y30"/>
@@ -28441,51 +28708,51 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B2">
         <v>21911000.0</v>
       </c>
       <c r="C2">
         <v>12149000.0</v>
       </c>
       <c r="D2">
         <v>11834000.0</v>
       </c>
       <c r="E2">
         <v>20781000.0</v>
       </c>
       <c r="F2">
         <v>67177000.0</v>
       </c>
       <c r="G2">
         <v>11604000.0</v>
       </c>
       <c r="H2">
         <v>33107000.0</v>
       </c>
       <c r="I2">
         <v>16909000.0</v>
       </c>
@@ -28516,51 +28783,51 @@
       <c r="R2">
         <v>14106000.0</v>
       </c>
       <c r="S2">
         <v>2993000.0</v>
       </c>
       <c r="T2">
         <v>16572000.0</v>
       </c>
       <c r="U2">
         <v>31820000.0</v>
       </c>
       <c r="V2">
         <v>28092000.0</v>
       </c>
       <c r="W2">
         <v>4251000.0</v>
       </c>
       <c r="X2">
         <v>4448806.0</v>
       </c>
       <c r="Y2"/>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B3">
         <v>10437000</v>
       </c>
       <c r="C3">
         <v>8651000</v>
       </c>
       <c r="D3">
         <v>35186000</v>
       </c>
       <c r="E3">
         <v>24299000</v>
       </c>
       <c r="F3">
         <v>15760000</v>
       </c>
       <c r="G3">
         <v>16397000</v>
       </c>
       <c r="H3">
         <v>23552000</v>
       </c>
       <c r="I3">
         <v>15005000</v>
       </c>
@@ -28593,51 +28860,51 @@
       </c>
       <c r="S3">
         <v>19821000</v>
       </c>
       <c r="T3">
         <v>18909000</v>
       </c>
       <c r="U3">
         <v>18110000</v>
       </c>
       <c r="V3">
         <v>8166000</v>
       </c>
       <c r="W3">
         <v>6943000</v>
       </c>
       <c r="X3">
         <v>4178538</v>
       </c>
       <c r="Y3">
         <v>2311696</v>
       </c>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>-46396000.0</v>
       </c>
       <c r="G4">
         <v>55573000.0</v>
       </c>
       <c r="H4">
         <v>-21503000.0</v>
       </c>
       <c r="I4">
         <v>16198000.0</v>
       </c>
       <c r="J4">
         <v>-118000.0</v>
       </c>
       <c r="K4">
         <v>-41410000.0</v>
       </c>
       <c r="L4">
         <v>-198435000.0</v>
@@ -28646,51 +28913,51 @@
         <v>198741000.0</v>
       </c>
       <c r="N4">
         <v>32969000.0</v>
       </c>
       <c r="O4">
         <v>20082000.0</v>
       </c>
       <c r="P4">
         <v>-1267000.0</v>
       </c>
       <c r="Q4">
         <v>-112000.0</v>
       </c>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>4297000.0</v>
       </c>
       <c r="G5">
         <v>-2542000.0</v>
       </c>
       <c r="H5">
         <v>8253000.0</v>
       </c>
       <c r="I5">
         <v>-1361000.0</v>
       </c>
       <c r="J5">
         <v>-366000.0</v>
       </c>
       <c r="K5">
         <v>11904000.0</v>
       </c>
       <c r="L5">
         <v>-14742000.0</v>
@@ -28699,51 +28966,51 @@
         <v>2324000.0</v>
       </c>
       <c r="N5">
         <v>-3838000.0</v>
       </c>
       <c r="O5">
         <v>42776000.0</v>
       </c>
       <c r="P5">
         <v>-9852000.0</v>
       </c>
       <c r="Q5">
         <v>26700000.0</v>
       </c>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B6">
         <v>2597000.0</v>
       </c>
       <c r="C6">
         <v>9762000.0</v>
       </c>
       <c r="D6">
         <v>315000.0</v>
       </c>
       <c r="E6">
         <v>-8947000.0</v>
       </c>
       <c r="F6">
         <v>-46396000.0</v>
       </c>
       <c r="G6">
         <v>55573000.0</v>
       </c>
       <c r="H6">
         <v>-21503000.0</v>
       </c>
       <c r="I6">
         <v>16198000.0</v>
       </c>
@@ -28776,51 +29043,51 @@
       </c>
       <c r="S6">
         <v>11113000.0</v>
       </c>
       <c r="T6">
         <v>-13579000.0</v>
       </c>
       <c r="U6">
         <v>-15248000.0</v>
       </c>
       <c r="V6">
         <v>3728000.0</v>
       </c>
       <c r="W6">
         <v>23841000.0</v>
       </c>
       <c r="X6">
         <v>-197709.0</v>
       </c>
       <c r="Y6">
         <v>4448806.0</v>
       </c>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B7">
         <v>-29541000.0</v>
       </c>
       <c r="C7">
         <v>2920000.0</v>
       </c>
       <c r="D7">
         <v>-31137000.0</v>
       </c>
       <c r="E7">
         <v>-46728000.0</v>
       </c>
       <c r="F7">
         <v>-84017000.0</v>
       </c>
       <c r="G7">
         <v>33584000.0</v>
       </c>
       <c r="H7">
         <v>7643000.0</v>
       </c>
       <c r="I7">
         <v>2008000.0</v>
       </c>
@@ -28853,51 +29120,51 @@
       </c>
       <c r="S7">
         <v>-2175000.0</v>
       </c>
       <c r="T7">
         <v>-41934000.0</v>
       </c>
       <c r="U7">
         <v>306000.0</v>
       </c>
       <c r="V7">
         <v>-3056000.0</v>
       </c>
       <c r="W7">
         <v>67000.0</v>
       </c>
       <c r="X7">
         <v>-226352.0</v>
       </c>
       <c r="Y7">
         <v>-6312647.0</v>
       </c>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
         <v>-78665000.0</v>
       </c>
       <c r="G8">
         <v>51927000.0</v>
       </c>
       <c r="H8">
         <v>-20392000.0</v>
       </c>
       <c r="I8">
         <v>-21603000.0</v>
       </c>
       <c r="J8">
         <v>-2682000.0</v>
       </c>
       <c r="K8">
         <v>3883000.0</v>
       </c>
       <c r="L8">
         <v>28860000.0</v>
@@ -28906,51 +29173,51 @@
         <v>-8139000.0</v>
       </c>
       <c r="N8">
         <v>-33663000.0</v>
       </c>
       <c r="O8">
         <v>24046000.0</v>
       </c>
       <c r="P8">
         <v>-28234000.0</v>
       </c>
       <c r="Q8">
         <v>5656000.0</v>
       </c>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B9">
         <v>-14923000.0</v>
       </c>
       <c r="C9">
         <v>627000.0</v>
       </c>
       <c r="D9">
         <v>-15046000.0</v>
       </c>
       <c r="E9">
         <v>-25847000.0</v>
       </c>
       <c r="F9">
         <v>-39845000.0</v>
       </c>
       <c r="G9">
         <v>33051000.0</v>
       </c>
       <c r="H9">
         <v>-10123000.0</v>
       </c>
       <c r="I9">
         <v>-10509000.0</v>
       </c>
@@ -28969,51 +29236,51 @@
       <c r="N9">
         <v>-21731000.0</v>
       </c>
       <c r="O9">
         <v>19713000.0</v>
       </c>
       <c r="P9">
         <v>0.0</v>
       </c>
       <c r="Q9">
         <v>5656000.0</v>
       </c>
       <c r="R9">
         <v>-94000.0</v>
       </c>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>-4564000.0</v>
       </c>
       <c r="E10"/>
       <c r="F10">
         <v>-44126000.0</v>
       </c>
       <c r="G10">
         <v>5735000.0</v>
       </c>
       <c r="H10">
         <v>19926000.0</v>
       </c>
       <c r="I10">
         <v>23026000.0</v>
       </c>
       <c r="J10">
         <v>-15664000.0</v>
       </c>
       <c r="K10">
         <v>17391000.0</v>
       </c>
@@ -29026,51 +29293,51 @@
       <c r="N10">
         <v>23981000.0</v>
       </c>
       <c r="O10">
         <v>1272000.0</v>
       </c>
       <c r="P10">
         <v>0.0</v>
       </c>
       <c r="Q10">
         <v>0.0</v>
       </c>
       <c r="R10">
         <v>3777000.0</v>
       </c>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-12497000.0</v>
       </c>
       <c r="F11">
         <v>-2682000.0</v>
       </c>
       <c r="G11">
         <v>-6371000.0</v>
       </c>
       <c r="H11">
         <v>28179000.0</v>
       </c>
       <c r="I11">
         <v>24972000.0</v>
       </c>
       <c r="J11">
         <v>-4907000.0</v>
       </c>
       <c r="K11">
         <v>-612000.0</v>
       </c>
@@ -29095,51 +29362,51 @@
       <c r="R11">
         <v>35263000.0</v>
       </c>
       <c r="S11"/>
       <c r="T11">
         <v>18235000.0</v>
       </c>
       <c r="U11">
         <v>17396000.0</v>
       </c>
       <c r="V11">
         <v>13674000.0</v>
       </c>
       <c r="W11">
         <v>11301000.0</v>
       </c>
       <c r="X11">
         <v>13426000.0</v>
       </c>
       <c r="Y11">
         <v>6525000.0</v>
       </c>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>28048000.0</v>
       </c>
       <c r="F12">
         <v>5278000.0</v>
       </c>
       <c r="G12">
         <v>89908000.0</v>
       </c>
       <c r="H12">
         <v>31768000.0</v>
       </c>
       <c r="I12">
         <v>36380000.0</v>
       </c>
       <c r="J12">
         <v>217575000.0</v>
       </c>
       <c r="K12">
         <v>19094000.0</v>
       </c>
@@ -29150,98 +29417,98 @@
         <v>34144000.0</v>
       </c>
       <c r="N12">
         <v>27441000.0</v>
       </c>
       <c r="O12">
         <v>10195000.0</v>
       </c>
       <c r="P12">
         <v>64551000.0</v>
       </c>
       <c r="Q12">
         <v>20377000.0</v>
       </c>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
     </row>
     <row r="13" spans="1:25">
       <c r="A13" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>35302000.0</v>
       </c>
       <c r="F13">
         <v>-5306000.0</v>
       </c>
       <c r="G13">
         <v>-13141000.0</v>
       </c>
       <c r="H13">
         <v>30195000.0</v>
       </c>
       <c r="I13">
         <v>34120000.0</v>
       </c>
       <c r="J13">
         <v>-11332000.0</v>
       </c>
       <c r="K13">
         <v>14948000.0</v>
       </c>
       <c r="L13">
         <v>-39963000.0</v>
       </c>
       <c r="M13">
         <v>11159000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
     </row>
     <row r="14" spans="1:25">
       <c r="A14" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B14">
         <v>32429000.0</v>
       </c>
       <c r="C14">
         <v>25300000.0</v>
       </c>
       <c r="D14">
         <v>24938000.0</v>
       </c>
       <c r="E14">
         <v>27359000.0</v>
       </c>
       <c r="F14">
         <v>25978000.0</v>
       </c>
       <c r="G14">
         <v>30222000.0</v>
       </c>
       <c r="H14">
         <v>34405000.0</v>
       </c>
       <c r="I14">
         <v>39311000.0</v>
       </c>
@@ -29274,51 +29541,51 @@
       </c>
       <c r="S14">
         <v>29920000.0</v>
       </c>
       <c r="T14">
         <v>25200000.0</v>
       </c>
       <c r="U14">
         <v>11408000.0</v>
       </c>
       <c r="V14">
         <v>6596000.0</v>
       </c>
       <c r="W14">
         <v>2365000.0</v>
       </c>
       <c r="X14">
         <v>5328484.0</v>
       </c>
       <c r="Y14">
         <v>3047914.0</v>
       </c>
     </row>
     <row r="15" spans="1:25">
       <c r="A15" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15">
         <v>2524000.0</v>
       </c>
       <c r="E15"/>
       <c r="F15">
         <v>804000.0</v>
       </c>
       <c r="G15">
         <v>1002999.0</v>
       </c>
       <c r="H15">
         <v>1244000.0</v>
       </c>
       <c r="I15"/>
       <c r="J15">
         <v>267940000.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>311796000.0</v>
@@ -29331,51 +29598,51 @@
       </c>
       <c r="O15">
         <v>0.0</v>
       </c>
       <c r="P15">
         <v>268872000.0</v>
       </c>
       <c r="Q15">
         <v>0.0</v>
       </c>
       <c r="R15"/>
       <c r="S15">
         <v>570577000.0</v>
       </c>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15">
         <v>3893000.0</v>
       </c>
       <c r="X15"/>
       <c r="Y15"/>
     </row>
     <row r="16" spans="1:25">
       <c r="A16" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B16">
         <v>24508000.0</v>
       </c>
       <c r="C16">
         <v>21911000.0</v>
       </c>
       <c r="D16">
         <v>12149000.0</v>
       </c>
       <c r="E16">
         <v>11834000.0</v>
       </c>
       <c r="F16">
         <v>20781000.0</v>
       </c>
       <c r="G16">
         <v>67177000.0</v>
       </c>
       <c r="H16">
         <v>11604000.0</v>
       </c>
       <c r="I16">
         <v>33107000.0</v>
       </c>
@@ -29408,51 +29675,51 @@
       </c>
       <c r="S16">
         <v>14106000.0</v>
       </c>
       <c r="T16">
         <v>2993000.0</v>
       </c>
       <c r="U16">
         <v>16572000.0</v>
       </c>
       <c r="V16">
         <v>31820000.0</v>
       </c>
       <c r="W16">
         <v>28092000.0</v>
       </c>
       <c r="X16">
         <v>4251097.0</v>
       </c>
       <c r="Y16">
         <v>4448806.0</v>
       </c>
     </row>
     <row r="17" spans="1:25">
       <c r="A17" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17">
         <v>170000.0</v>
       </c>
       <c r="G17">
         <v>484000.0</v>
       </c>
       <c r="H17">
         <v>115000.0</v>
       </c>
       <c r="I17">
         <v>-208000.0</v>
       </c>
       <c r="J17">
         <v>214000.0</v>
       </c>
       <c r="K17">
         <v>78000.0</v>
       </c>
       <c r="L17">
         <v>-589000.0</v>
@@ -29461,51 +29728,51 @@
         <v>-51000.0</v>
       </c>
       <c r="N17">
         <v>17000.0</v>
       </c>
       <c r="O17">
         <v>28000.0</v>
       </c>
       <c r="P17">
         <v>75000.0</v>
       </c>
       <c r="Q17">
         <v>97000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
     </row>
     <row r="18" spans="1:25">
       <c r="A18" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B18">
         <v>182957000.0</v>
       </c>
       <c r="C18">
         <v>192668000.0</v>
       </c>
       <c r="D18">
         <v>100076000.0</v>
       </c>
       <c r="E18">
         <v>61101000.0</v>
       </c>
       <c r="F18">
         <v>2227000.0</v>
       </c>
       <c r="G18">
         <v>120341000.0</v>
       </c>
       <c r="H18">
         <v>108668000.0</v>
       </c>
       <c r="I18">
         <v>86653000.0</v>
       </c>
@@ -29538,135 +29805,139 @@
       </c>
       <c r="S18">
         <v>81379000.0</v>
       </c>
       <c r="T18">
         <v>34775000.0</v>
       </c>
       <c r="U18">
         <v>24432000.0</v>
       </c>
       <c r="V18">
         <v>17828000.0</v>
       </c>
       <c r="W18">
         <v>5528000.0</v>
       </c>
       <c r="X18">
         <v>-144403.0</v>
       </c>
       <c r="Y18">
         <v>-12071012.0</v>
       </c>
     </row>
     <row r="19" spans="1:25">
       <c r="A19" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>206</v>
+      </c>
+      <c r="B19">
+        <v>0.0</v>
+      </c>
       <c r="C19">
         <v>-79749000.0</v>
       </c>
       <c r="D19">
         <v>-35148000.0</v>
       </c>
       <c r="E19">
         <v>-20128000.0</v>
       </c>
       <c r="F19">
         <v>-20143000.0</v>
       </c>
       <c r="G19">
         <v>-13000000.0</v>
       </c>
       <c r="H19">
         <v>-5000000.0</v>
       </c>
       <c r="I19">
         <v>1040000.0</v>
       </c>
       <c r="J19">
         <v>1177000.0</v>
       </c>
       <c r="K19">
         <v>-86636000.0</v>
       </c>
       <c r="L19">
         <v>-15438000.0</v>
       </c>
       <c r="M19">
         <v>-12172000.0</v>
       </c>
       <c r="N19">
         <v>438000.0</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
     </row>
     <row r="20" spans="1:25">
       <c r="A20" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
     </row>
     <row r="21" spans="1:25">
       <c r="A21" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>208</v>
+      </c>
+      <c r="B21">
+        <v>153312000.0</v>
+      </c>
       <c r="C21">
         <v>33687000.0</v>
       </c>
       <c r="D21">
         <v>34000000.0</v>
       </c>
       <c r="E21">
         <v>57220000.0</v>
       </c>
       <c r="F21">
         <v>29501000.0</v>
       </c>
       <c r="G21">
         <v>-5574000.0</v>
       </c>
       <c r="H21">
         <v>-97039000.0</v>
       </c>
       <c r="I21">
         <v>-56886000.0</v>
       </c>
       <c r="J21">
         <v>36347000.0</v>
       </c>
       <c r="K21">
@@ -29679,51 +29950,51 @@
         <v>217575000.0</v>
       </c>
       <c r="N21">
         <v>-24924000.0</v>
       </c>
       <c r="O21">
         <v>-3482000.0</v>
       </c>
       <c r="P21">
         <v>-66199000.0</v>
       </c>
       <c r="Q21">
         <v>38000000.0</v>
       </c>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
     </row>
     <row r="22" spans="1:25">
       <c r="A22" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B22">
         <v>105040000.0</v>
       </c>
       <c r="C22">
         <v>116626000.0</v>
       </c>
       <c r="D22">
         <v>62479000.0</v>
       </c>
       <c r="E22">
         <v>75552000.0</v>
       </c>
       <c r="F22">
         <v>62987000.0</v>
       </c>
       <c r="G22">
         <v>-23840000.0</v>
       </c>
       <c r="H22">
         <v>41743000.0</v>
       </c>
       <c r="I22">
         <v>13646000.0</v>
       </c>
@@ -29756,51 +30027,51 @@
       </c>
       <c r="S22">
         <v>40651000.0</v>
       </c>
       <c r="T22">
         <v>41901000.0</v>
       </c>
       <c r="U22">
         <v>26689000.0</v>
       </c>
       <c r="V22">
         <v>17769000.0</v>
       </c>
       <c r="W22">
         <v>10864000.0</v>
       </c>
       <c r="X22">
         <v>-1062417.0</v>
       </c>
       <c r="Y22">
         <v>-4166012.0</v>
       </c>
     </row>
     <row r="23" spans="1:25">
       <c r="A23" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B23">
         <v>-33604000.0</v>
       </c>
       <c r="C23">
         <v>-231000.0</v>
       </c>
       <c r="D23">
         <v>966000.0</v>
       </c>
       <c r="E23">
         <v>-3140000.0</v>
       </c>
       <c r="F23">
         <v>804000.0</v>
       </c>
       <c r="G23">
         <v>1003000.0</v>
       </c>
       <c r="H23">
         <v>-3430000.0</v>
       </c>
       <c r="I23">
         <v>-6617000.0</v>
       </c>
@@ -29833,54 +30104,54 @@
       </c>
       <c r="S23">
         <v>12631000.0</v>
       </c>
       <c r="T23">
         <v>14957000.0</v>
       </c>
       <c r="U23">
         <v>7592000.0</v>
       </c>
       <c r="V23">
         <v>25000.0</v>
       </c>
       <c r="W23">
         <v>-10076000.0</v>
       </c>
       <c r="X23">
         <v>-4238538.0</v>
       </c>
       <c r="Y23">
         <v>10075764.0</v>
       </c>
     </row>
     <row r="24" spans="1:25">
       <c r="A24" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B24">
-        <v>-135278000.0</v>
+        <v>154000.0</v>
       </c>
       <c r="C24">
         <v>154000.0</v>
       </c>
       <c r="D24">
         <v>154000.0</v>
       </c>
       <c r="E24">
         <v>154000.0</v>
       </c>
       <c r="F24">
         <v>-837000.0</v>
       </c>
       <c r="G24">
         <v>5810000.0</v>
       </c>
       <c r="H24">
         <v>5609000.0</v>
       </c>
       <c r="I24">
         <v>1040000.0</v>
       </c>
       <c r="J24">
         <v>1177000.0</v>
       </c>
@@ -29908,51 +30179,51 @@
       <c r="R24">
         <v>-51945000.0</v>
       </c>
       <c r="S24">
         <v>-231040000.0</v>
       </c>
       <c r="T24">
         <v>-168209000.0</v>
       </c>
       <c r="U24">
         <v>-51073000.0</v>
       </c>
       <c r="V24">
         <v>-475000.0</v>
       </c>
       <c r="W24"/>
       <c r="X24">
         <v>-60000.0</v>
       </c>
       <c r="Y24">
         <v>-6324415.0</v>
       </c>
     </row>
     <row r="25" spans="1:25">
       <c r="A25" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B25">
         <v>28074000.0</v>
       </c>
       <c r="C25">
         <v>8786000.0</v>
       </c>
       <c r="D25">
         <v>39467000.0</v>
       </c>
       <c r="E25">
         <v>-20538000.0</v>
       </c>
       <c r="F25">
         <v>-25298000.0</v>
       </c>
       <c r="G25">
         <v>82550000.0</v>
       </c>
       <c r="H25">
         <v>15421000.0</v>
       </c>
       <c r="I25">
         <v>17158000.0</v>
       </c>
@@ -29985,51 +30256,51 @@
       </c>
       <c r="S25">
         <v>5477000.0</v>
       </c>
       <c r="T25">
         <v>7321000.0</v>
       </c>
       <c r="U25">
         <v>763000.0</v>
       </c>
       <c r="V25">
         <v>3080000.0</v>
       </c>
       <c r="W25">
         <v>2853000.0</v>
       </c>
       <c r="X25">
         <v>1562571.0</v>
       </c>
       <c r="Y25">
         <v>381753.0</v>
       </c>
     </row>
     <row r="26" spans="1:25">
       <c r="A26" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B26">
         <v>-166725000.0</v>
       </c>
       <c r="C26">
         <v>-145091000.0</v>
       </c>
       <c r="D26">
         <v>-133293000.0</v>
       </c>
       <c r="E26">
         <v>-128188000.0</v>
       </c>
       <c r="F26">
         <v>-74715000.0</v>
       </c>
       <c r="G26">
         <v>-35044000.0</v>
       </c>
       <c r="H26">
         <v>-18367000.0</v>
       </c>
       <c r="I26">
         <v>-3187000.0</v>
       </c>
@@ -30058,51 +30329,51 @@
         <v>-1550000.0</v>
       </c>
       <c r="R26">
         <v>-3304000.0</v>
       </c>
       <c r="S26">
         <v>-6162000.0</v>
       </c>
       <c r="T26">
         <v>-10084000.0</v>
       </c>
       <c r="U26">
         <v>-3460000.0</v>
       </c>
       <c r="V26">
         <v>-1357000.0</v>
       </c>
       <c r="W26">
         <v>-12500000.0</v>
       </c>
       <c r="X26"/>
       <c r="Y26"/>
     </row>
     <row r="27" spans="1:25">
       <c r="A27" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B27">
         <v>46512000.0</v>
       </c>
       <c r="C27">
         <v>45074000.0</v>
       </c>
       <c r="D27">
         <v>45697000.0</v>
       </c>
       <c r="E27">
         <v>30971000.0</v>
       </c>
       <c r="F27">
         <v>25857000.0</v>
       </c>
       <c r="G27">
         <v>24081000.0</v>
       </c>
       <c r="H27">
         <v>24213000.0</v>
       </c>
       <c r="I27">
         <v>18818000.0</v>
       </c>
@@ -30131,51 +30402,51 @@
         <v>20682000.0</v>
       </c>
       <c r="R27">
         <v>19904000.0</v>
       </c>
       <c r="S27">
         <v>26807000.0</v>
       </c>
       <c r="T27">
         <v>19812000.0</v>
       </c>
       <c r="U27">
         <v>9839000.0</v>
       </c>
       <c r="V27">
         <v>6943000.0</v>
       </c>
       <c r="W27">
         <v>1412000.0</v>
       </c>
       <c r="X27"/>
       <c r="Y27"/>
     </row>
     <row r="28" spans="1:25">
       <c r="A28" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B28">
         <v>-45030000.0</v>
       </c>
       <c r="C28">
         <v>-111635000.0</v>
       </c>
       <c r="D28">
         <v>-98327000.0</v>
       </c>
       <c r="E28">
         <v>-74108000.0</v>
       </c>
       <c r="F28">
         <v>-44410000.0</v>
       </c>
       <c r="G28">
         <v>-39615000.0</v>
       </c>
       <c r="H28">
         <v>-118836000.0</v>
       </c>
       <c r="I28">
         <v>-66690000.0</v>
       </c>
@@ -30208,51 +30479,51 @@
       </c>
       <c r="S28">
         <v>161537000.0</v>
       </c>
       <c r="T28">
         <v>119799000.0</v>
       </c>
       <c r="U28">
         <v>11393000.0</v>
       </c>
       <c r="V28">
         <v>-1175000.0</v>
       </c>
       <c r="W28">
         <v>18313000.0</v>
       </c>
       <c r="X28">
         <v>6694.0</v>
       </c>
       <c r="Y28">
         <v>22844233.0</v>
       </c>
     </row>
     <row r="29" spans="1:25">
       <c r="A29" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B29">
         <v>193394000.0</v>
       </c>
       <c r="C29">
         <v>201319000.0</v>
       </c>
       <c r="D29">
         <v>135262000.0</v>
       </c>
       <c r="E29">
         <v>85400000.0</v>
       </c>
       <c r="F29">
         <v>17987000.0</v>
       </c>
       <c r="G29">
         <v>136738000.0</v>
       </c>
       <c r="H29">
         <v>132220000.0</v>
       </c>
       <c r="I29">
         <v>101658000.0</v>
       </c>
@@ -30285,51 +30556,51 @@
       </c>
       <c r="S29">
         <v>101200000.0</v>
       </c>
       <c r="T29">
         <v>53684000.0</v>
       </c>
       <c r="U29">
         <v>42542000.0</v>
       </c>
       <c r="V29">
         <v>25994000.0</v>
       </c>
       <c r="W29">
         <v>12471000.0</v>
       </c>
       <c r="X29">
         <v>4034135.0</v>
       </c>
       <c r="Y29">
         <v>-9759316.0</v>
       </c>
     </row>
     <row r="30" spans="1:25">
       <c r="A30" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B30">
         <v>-145751000.0</v>
       </c>
       <c r="C30">
         <v>-79749000.0</v>
       </c>
       <c r="D30">
         <v>-36652000.0</v>
       </c>
       <c r="E30">
         <v>-20128000.0</v>
       </c>
       <c r="F30">
         <v>-20143000.0</v>
       </c>
       <c r="G30">
         <v>-42034000.0</v>
       </c>
       <c r="H30">
         <v>-35002000.0</v>
       </c>
       <c r="I30">
         <v>-18562000.0</v>
       </c>
@@ -30381,4360 +30652,4397 @@
       <c r="Y30">
         <v>-8636111.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CN30"/>
+  <dimension ref="A1:CO30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:92">
+    <row r="1" spans="1:93">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="D1" t="s">
         <v>87</v>
       </c>
       <c r="E1" t="s">
         <v>88</v>
       </c>
       <c r="F1" t="s">
+        <v>89</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="H1" t="s">
         <v>90</v>
       </c>
       <c r="I1" t="s">
         <v>91</v>
       </c>
       <c r="J1" t="s">
+        <v>92</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="L1" t="s">
         <v>93</v>
       </c>
       <c r="M1" t="s">
         <v>94</v>
       </c>
       <c r="N1" t="s">
+        <v>95</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="P1" t="s">
         <v>96</v>
       </c>
       <c r="Q1" t="s">
         <v>97</v>
       </c>
       <c r="R1" t="s">
+        <v>98</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="T1" t="s">
         <v>99</v>
       </c>
       <c r="U1" t="s">
         <v>100</v>
       </c>
       <c r="V1" t="s">
+        <v>101</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="X1" t="s">
         <v>102</v>
       </c>
       <c r="Y1" t="s">
         <v>103</v>
       </c>
       <c r="Z1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AB1" t="s">
         <v>105</v>
       </c>
       <c r="AC1" t="s">
         <v>106</v>
       </c>
       <c r="AD1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AF1" t="s">
         <v>108</v>
       </c>
       <c r="AG1" t="s">
         <v>109</v>
       </c>
       <c r="AH1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AJ1" t="s">
         <v>111</v>
       </c>
       <c r="AK1" t="s">
         <v>112</v>
       </c>
       <c r="AL1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AN1" t="s">
         <v>114</v>
       </c>
       <c r="AO1" t="s">
         <v>115</v>
       </c>
       <c r="AP1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AR1" t="s">
         <v>117</v>
       </c>
       <c r="AS1" t="s">
         <v>118</v>
       </c>
       <c r="AT1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AV1" t="s">
         <v>120</v>
       </c>
       <c r="AW1" t="s">
         <v>121</v>
       </c>
       <c r="AX1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AZ1" t="s">
         <v>123</v>
       </c>
       <c r="BA1" t="s">
         <v>124</v>
       </c>
       <c r="BB1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BD1" t="s">
         <v>126</v>
       </c>
       <c r="BE1" t="s">
         <v>127</v>
       </c>
       <c r="BF1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BH1" t="s">
         <v>129</v>
       </c>
       <c r="BI1" t="s">
         <v>130</v>
       </c>
       <c r="BJ1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BL1" t="s">
         <v>132</v>
       </c>
       <c r="BM1" t="s">
         <v>133</v>
       </c>
       <c r="BN1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BP1" t="s">
         <v>135</v>
       </c>
       <c r="BQ1" t="s">
         <v>136</v>
       </c>
       <c r="BR1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BT1" t="s">
         <v>138</v>
       </c>
       <c r="BU1" t="s">
         <v>139</v>
       </c>
       <c r="BV1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BX1" t="s">
         <v>141</v>
       </c>
       <c r="BY1" t="s">
         <v>142</v>
       </c>
       <c r="BZ1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="CB1" t="s">
         <v>144</v>
       </c>
       <c r="CC1" t="s">
         <v>145</v>
       </c>
       <c r="CD1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CF1" t="s">
         <v>147</v>
       </c>
       <c r="CG1" t="s">
         <v>148</v>
       </c>
       <c r="CH1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CJ1" t="s">
         <v>150</v>
       </c>
       <c r="CK1" t="s">
-        <v>182</v>
+        <v>151</v>
       </c>
       <c r="CL1" t="s">
+        <v>183</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
       </c>
-      <c r="CM1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CN1" t="s">
+        <v>186</v>
+      </c>
+      <c r="CO1" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="2" spans="1:92">
+    <row r="2" spans="1:93">
       <c r="A2" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B2">
+        <v>24508000.0</v>
+      </c>
+      <c r="C2">
         <v>23889000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>61011000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>23378000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>21911000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>18497000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>17646000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>18642000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>12149000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>9398000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>16583000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>12026000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>11834000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>8831000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>11958000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>9748000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>20781000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>11189000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>12982000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>21623000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>67177000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>74745000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>83212000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>151009000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>11604000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>49410000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>9177000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>8526000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>33107000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>9025000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>10452000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>6436000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>16909000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>8660000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>13592000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>12667000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>17027000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>9103000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>6700000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>13457000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>58437000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>13462000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>16828000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>7183000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>256872000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>225913000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>9218000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>21641000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>58131000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>30781000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>4608000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>5749000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>25162000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>3212000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>5772000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>3963000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>5080000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1473000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>3258000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>4413000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>6347000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>6745000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>3973000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>1868000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>6459000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>26731000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>5627000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>9566000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>14106000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>14545000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>14335000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>14277000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>2993000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>3742000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>3437000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>6336000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>16572000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>943000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>3381000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>16177000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>31820000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>21875000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>15099000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>20599000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>28092000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>5922094.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>943054.0</v>
       </c>
-      <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
+      <c r="CO2"/>
     </row>
-    <row r="3" spans="1:92">
+    <row r="3" spans="1:93">
       <c r="A3" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B3">
+        <v>5680000</v>
+      </c>
+      <c r="C3">
         <v>2578000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3967000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2042000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1850000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>7214000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>7566000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>9006000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>8797000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>10429000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>8034000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>8192000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>8531000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>7676000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>5849000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>4790000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>5984000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>3239000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>4574000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>5910000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2037000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>3836000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>2960000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>5678000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>3923000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>6066000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>6693000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>6351000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>4442000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>4732000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>2993000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>5183000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>2097000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>4695000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>5262000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>9047000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>6768000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>4812000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>4298000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>3680000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>2232000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>3662000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>5508000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>3785000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>6482000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>9230000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>5250000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>6593000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>4840000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>6207000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>4743000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>6579000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>4268000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>7297000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>2584000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>6493000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>5267000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>3466000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>4280000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>2856000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>3337000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>3809000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>2202000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>1923000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>566000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>1645000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>2544000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>4829000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>3598000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>2343000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>4154000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>7794000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>5530000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>7059000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>3756000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>5072000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>3022000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>3154000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>1756000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>5600000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>7600000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>2180000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>1701000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>3292000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>993000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>2566612</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>1341674</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>3035000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>4179000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>2312000</v>
       </c>
     </row>
-    <row r="4" spans="1:92">
+    <row r="4" spans="1:93">
       <c r="A4" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>4514000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>176000.0</v>
       </c>
-      <c r="N4"/>
-      <c r="O4">
+      <c r="O4"/>
+      <c r="P4">
         <v>-3038000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>2260000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-11028000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>9592000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-1793000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-8641000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-45554000.0</v>
       </c>
-      <c r="V4"/>
-      <c r="W4">
+      <c r="W4"/>
+      <c r="X4">
         <v>-8467000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-67797000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>139405000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-37806000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>40233000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>651000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-24581000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>24082000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-1427000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>4016000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-10473000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>8249000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-4932000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>925000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-4360000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>7924000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>2403000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-6757000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-44980000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>44975000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-3366000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>9645000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-249689000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>30959000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>216695000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-12423000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-36490000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>27350000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>26173000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-1141000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-19413000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>21950000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-2560000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>1809000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>-1117000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>3607000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>-1785000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BI4">
         <v>-1155000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>-1934000.0</v>
       </c>
-      <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
+      <c r="CO4"/>
     </row>
-    <row r="5" spans="1:92">
+    <row r="5" spans="1:93">
       <c r="A5" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>2237000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-1691000.0</v>
       </c>
-      <c r="N5"/>
-      <c r="O5">
+      <c r="O5"/>
+      <c r="P5">
         <v>1078000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>4157000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-23963000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-713000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>2826000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>164000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>2020000.0</v>
       </c>
-      <c r="V5"/>
-      <c r="W5">
+      <c r="W5"/>
+      <c r="X5">
         <v>212000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-4036000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>6242000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>11608000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>583000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-2084000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-1854000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>2407000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>372000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-387000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-3753000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>1436000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>1149000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-2123000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-828000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-765000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>2245000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-559000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>10983000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-9361000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-1256000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-5941000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>1816000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-934000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-1231000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>12414000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-7925000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>7684000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-2439000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-3029000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-6054000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>9935000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>19753000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>8856000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>4232000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-14616000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>7198000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-3569000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>1135000.0</v>
       </c>
-      <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
+      <c r="CO5"/>
     </row>
-    <row r="6" spans="1:92">
+    <row r="6" spans="1:93">
       <c r="A6" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B6">
+        <v>1951000.0</v>
+      </c>
+      <c r="C6">
         <v>619000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-37122000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>37633000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1467000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>3414000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>851000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-996000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>6493000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>2751000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-7185000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>4557000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>192000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>3003000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-3127000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>2210000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-11033000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>9592000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-1793000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-8641000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-45554000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-7568000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-8467000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-67797000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>139405000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-37806000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>40233000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>651000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-24581000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>24082000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-1427000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>4016000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-10473000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>8249000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-4932000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>925000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-4360000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>7924000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>2403000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-6757000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-44980000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>44975000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-3366000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>9645000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-249689000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>30959000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>216695000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-12423000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-36490000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>27350000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>26173000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-1141000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-19413000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>21950000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-2560000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>1809000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-1117000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>3607000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-1785000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-1155000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-1934000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-398000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>2772000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>2105000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-4591000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-20272000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>21104000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-3939000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-4540000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-439000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>210000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>58000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>11284000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-749000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>305000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-2899000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-10236000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>15629000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-2438000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-12796000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-15643000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>9945000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>6776000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-5500000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-7493000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>22169906.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>4979040.0</v>
       </c>
-      <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
+      <c r="CO6"/>
     </row>
-    <row r="7" spans="1:92">
+    <row r="7" spans="1:93">
       <c r="A7" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B7">
+        <v>-214953000.0</v>
+      </c>
+      <c r="C7">
         <v>69706000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>32348999.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>29276000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-160872000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>92343000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>36479000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>46499000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-172401000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>39299000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>24659000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>32538000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-127633000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>45614000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>10212000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-828000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-101726000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>21056000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>3044000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-5833000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-102284000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>29737000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>51942000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>29721000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-77816000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>40539000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>25615000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>2184000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-60695000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>18404000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>16336000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>18417000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-51149000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>17501000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-106000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>25354000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-50704000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>35640000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>6800000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>15741000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-43006000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>39020000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>16264000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>17371000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-62402000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>22842000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>48314000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-7378000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-65341000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>36335000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>17152000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>3559000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-59271000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>45531000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-24127000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>29688000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-30460000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>14268000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-33000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>3299000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-21727000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>27994000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>2482000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>1917000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-45425000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>22852000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>9387000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>1702000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-23952000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>26775000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>12295000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>8162000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-49407000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>6744000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-3045000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-10975000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-34658000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>19026000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>1575000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-2670000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-17625000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>7063000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>231000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>2236000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-12586000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>4424330.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>4481010.0</v>
       </c>
-      <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
+      <c r="CO7"/>
     </row>
-    <row r="8" spans="1:92">
+    <row r="8" spans="1:93">
       <c r="A8" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>-6165000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-30842000.0</v>
       </c>
-      <c r="N8"/>
-      <c r="O8">
+      <c r="O8"/>
+      <c r="P8">
         <v>-19542000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-27706000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-29448000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-14488000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-340000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-41929000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-21908000.0</v>
       </c>
-      <c r="V8"/>
-      <c r="W8">
+      <c r="W8"/>
+      <c r="X8">
         <v>28488000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-5958000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>2560000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>16588000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-7891000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-17368000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-11721000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>4214000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-740000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-4634000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-20443000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>544000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-6423000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>10816000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-7619000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>15933000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>-5316000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-2205000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-4529000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>28406000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>8828000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>6157000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>-14531000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>9074000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>24686000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-35327000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>-6572000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>-10780000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>6477000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>-6195000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-23165000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>25212000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>-29273000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>21518000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>6589000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BG8">
         <v>8799000.0</v>
       </c>
-      <c r="BG8">
+      <c r="BH8">
         <v>-26041000.0</v>
       </c>
-      <c r="BH8">
+      <c r="BI8">
         <v>-3856000.0</v>
       </c>
-      <c r="BI8">
+      <c r="BJ8">
         <v>-7136000.0</v>
       </c>
-      <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
+      <c r="CO8"/>
     </row>
-    <row r="9" spans="1:92">
+    <row r="9" spans="1:93">
       <c r="A9" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B9">
+        <v>-62639000.0</v>
+      </c>
+      <c r="C9">
         <v>15815000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-9287000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>2045000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-2879000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>31596000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>35412000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>15704000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-33019000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>3462000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-14068000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-5267000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>827000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>18912000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-15934000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-34616000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>5791000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-16551000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>4455000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-28927000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1178000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>9558000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>23832000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-12037000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>11698000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-3306000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>167000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-12113000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>5129000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-1406000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-3719000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-932000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-4452000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-7375000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-1923000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>4285000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>6663000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-8002000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-10376000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>4984000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>14834000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>11889000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-7175000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-1003000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-6547000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>3265000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>31486000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-32436000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>27757000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-34931000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>8624000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>9318000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-4742000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>25212000.0</v>
       </c>
-      <c r="BC9">
-[...1 lines deleted...]
-      </c>
       <c r="BD9">
+        <v>0.0</v>
+      </c>
+      <c r="BE9">
         <v>28107000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>6589000.0</v>
       </c>
-      <c r="BF9">
-[...1 lines deleted...]
-      </c>
       <c r="BG9">
         <v>0.0</v>
       </c>
       <c r="BH9">
         <v>0.0</v>
       </c>
       <c r="BI9">
         <v>0.0</v>
       </c>
       <c r="BJ9">
+        <v>0.0</v>
+      </c>
+      <c r="BK9">
         <v>5656000.0</v>
       </c>
-      <c r="BK9">
-[...1 lines deleted...]
-      </c>
       <c r="BL9">
         <v>0.0</v>
       </c>
       <c r="BM9">
+        <v>0.0</v>
+      </c>
+      <c r="BN9">
         <v>6639000.0</v>
       </c>
-      <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
+      <c r="CO9"/>
     </row>
-    <row r="10" spans="1:92">
+    <row r="10" spans="1:93">
       <c r="A10" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>41966000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>35194000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>44993000.0</v>
       </c>
-      <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
-      <c r="R10">
+      <c r="R10"/>
+      <c r="S10">
         <v>32617000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>2949000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>17340000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-97032000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>32854000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>31034000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>31591000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-89744000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>56099000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>21137000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>16245000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-73555000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>34063000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>17532000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>14808000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-43377000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>20317000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>7147000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>15299000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-58427000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>43921000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>16576000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>2725000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-45831000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>25445000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>18351000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>16555000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-68618000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>23275000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>15168000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>20225000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-85720000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>60477000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>12577000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-6091000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-42982000.0</v>
       </c>
-      <c r="BB10">
-[...1 lines deleted...]
-      </c>
       <c r="BC10">
         <v>0.0</v>
       </c>
       <c r="BD10">
         <v>0.0</v>
       </c>
       <c r="BE10">
         <v>0.0</v>
       </c>
       <c r="BF10">
         <v>0.0</v>
       </c>
       <c r="BG10">
         <v>0.0</v>
       </c>
       <c r="BH10">
         <v>0.0</v>
       </c>
       <c r="BI10">
         <v>0.0</v>
       </c>
       <c r="BJ10">
         <v>0.0</v>
       </c>
       <c r="BK10">
         <v>0.0</v>
       </c>
       <c r="BL10">
         <v>0.0</v>
       </c>
-      <c r="BM10"/>
+      <c r="BM10">
+        <v>0.0</v>
+      </c>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
+      <c r="CO10"/>
     </row>
-    <row r="11" spans="1:92">
+    <row r="11" spans="1:93">
       <c r="A11" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>38378000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-91586000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>2438000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>30270000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>24255000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-73639000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>38312000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-4153000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>2961000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-80703000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>442000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>25206000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>41657000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-84680000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>19935000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>32923000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>21741000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-46420000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>11783000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>16704000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>23438000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-26953000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>15521000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>5168000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>16661000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-42257000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>20472000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>9871000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>18505000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-49460000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>19975000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>8692000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>17155000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-49687000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>14702000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>24859000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>15535000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-50844000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>39431000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>13114000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>12783000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-30052000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>10384000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-1524000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-686000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-41281000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>20085000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>18810000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>11232000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>-15138000.0</v>
       </c>
-      <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
-      <c r="BN11">
+      <c r="BN11"/>
+      <c r="BO11">
         <v>35263000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>31189000.0</v>
       </c>
-      <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
-      <c r="BV11">
+      <c r="BV11"/>
+      <c r="BW11">
         <v>18235000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>11400000.0</v>
       </c>
-      <c r="BX11"/>
       <c r="BY11"/>
-      <c r="BZ11">
+      <c r="BZ11"/>
+      <c r="CA11">
         <v>17396000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>8361000.0</v>
       </c>
-      <c r="CB11"/>
       <c r="CC11"/>
-      <c r="CD11">
+      <c r="CD11"/>
+      <c r="CE11">
         <v>13674000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>5263000.0</v>
       </c>
-      <c r="CF11"/>
       <c r="CG11"/>
-      <c r="CH11">
+      <c r="CH11"/>
+      <c r="CI11">
         <v>11301000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>7298000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>960000.0</v>
       </c>
-      <c r="CK11"/>
-      <c r="CL11">
+      <c r="CL11"/>
+      <c r="CM11">
         <v>13426000.0</v>
       </c>
-      <c r="CM11"/>
-      <c r="CN11">
+      <c r="CN11"/>
+      <c r="CO11">
         <v>6525000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:92">
+    <row r="12" spans="1:93">
       <c r="A12" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>12726000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>12001000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>20826000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>7900000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>7181000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>14037000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-14908000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>10473000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>7265000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>5667000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>27244000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>3449000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>5015000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>54427000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>15251000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>5740000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>5743000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>5034000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>19388000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>5004000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>6474000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>5514000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>44667000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>9133000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>151174000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>12601000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-5203000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>4614000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>5725000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>13958000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>490000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>13157000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>7841000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>6092000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>7994000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>10342000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>915000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>14893000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>4534000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>3487000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1749000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>17671000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>-5169000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>6077000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>-1145000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>10432000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>24222000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>15973000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>16403000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>7953000.0</v>
       </c>
-      <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
-      <c r="CC12">
+      <c r="CC12"/>
+      <c r="CD12">
         <v>2175000.0</v>
       </c>
-      <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
-      <c r="CG12">
+      <c r="CG12"/>
+      <c r="CH12">
         <v>3456000.0</v>
       </c>
-      <c r="CH12"/>
       <c r="CI12"/>
-      <c r="CJ12">
+      <c r="CJ12"/>
+      <c r="CK12">
         <v>748000.0</v>
       </c>
-      <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
+      <c r="CO12"/>
     </row>
-    <row r="13" spans="1:92">
+    <row r="13" spans="1:93">
       <c r="A13" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>-95048000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>50717000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>24021000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29892000.0</v>
       </c>
       <c r="Q13">
         <v>29892000.0</v>
       </c>
       <c r="R13">
+        <v>29892000.0</v>
+      </c>
+      <c r="S13">
         <v>30554000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>7744000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>30342000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-73946000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>15575000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>26378000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>25512000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-80606000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>36205000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>29195000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>21500000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-56705000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>28443000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>14553000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>18510000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-27386000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-11332000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>11647000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>8768000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-828000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>14948000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>2245000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-559000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>-39963000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>11159000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
+      <c r="CO13"/>
     </row>
-    <row r="14" spans="1:92">
+    <row r="14" spans="1:93">
       <c r="A14" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B14">
+        <v>9721000.0</v>
+      </c>
+      <c r="C14">
         <v>8965000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>9398000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>7117000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>6949000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>6974000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>6321000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>6033000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>5972000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>6285000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>6104000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>6142000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>6407000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>6781000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>6812000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>6902000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>6864000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>6733000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>6322000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>6356000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>6567000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>7711000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>7569000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>7527000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>7415000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>2582000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>10141000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>10972000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>10710000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>9346000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>9571000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>10373000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>10021000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>12208000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>13176000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>12774000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>11931000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>12472000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>12143000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>11402000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>10799000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>19833000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>13789000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>14142000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>10289000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>8353000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>7565000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>7914000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>7157000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>6978000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>5643000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>5551000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>5437000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>6257000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>6350000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>6023000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>6621000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>6842000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>6374000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>5763000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>5738000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>6021000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>5499000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>5744000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>5597000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>7295000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>6658000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>6935000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>7445000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>10068000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>9296000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>5394000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>5162000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>5946000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>6491000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>6481000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>6282000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>3227000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>3388000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>3209000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>1584000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>1668000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>2587000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>1494000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>847000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>683146.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>607012.0</v>
       </c>
-      <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
+      <c r="CO14"/>
     </row>
-    <row r="15" spans="1:92">
+    <row r="15" spans="1:93">
       <c r="A15" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
-      <c r="J15">
+      <c r="J15"/>
+      <c r="K15">
         <v>1537000.0</v>
       </c>
-      <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>360000.0</v>
       </c>
-      <c r="M15"/>
       <c r="N15"/>
-      <c r="O15">
+      <c r="O15"/>
+      <c r="P15">
         <v>236000.0</v>
       </c>
-      <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
-      <c r="V15">
+      <c r="V15"/>
+      <c r="W15">
         <v>1003000.0</v>
       </c>
-      <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-      <c r="Z15">
+      <c r="Z15"/>
+      <c r="AA15">
         <v>240797000.0</v>
       </c>
-      <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-      <c r="AD15">
+      <c r="AD15"/>
+      <c r="AE15">
         <v>23797000.0</v>
       </c>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
+        <v>0.0</v>
+      </c>
+      <c r="AI15">
         <v>26940000.0</v>
       </c>
-      <c r="AI15">
-[...1 lines deleted...]
-      </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
+        <v>0.0</v>
+      </c>
+      <c r="AL15">
         <v>169440000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>31877000.0</v>
       </c>
-      <c r="AM15">
-[...1 lines deleted...]
-      </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
+        <v>0.0</v>
+      </c>
+      <c r="AQ15">
         <v>39796000.0</v>
       </c>
-      <c r="AQ15">
-[...1 lines deleted...]
-      </c>
       <c r="AR15">
         <v>0.0</v>
       </c>
       <c r="AS15">
+        <v>0.0</v>
+      </c>
+      <c r="AT15">
         <v>195296000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>848000.0</v>
       </c>
-      <c r="AU15">
-[...1 lines deleted...]
-      </c>
       <c r="AV15">
         <v>0.0</v>
       </c>
       <c r="AW15">
         <v>0.0</v>
       </c>
       <c r="AX15">
+        <v>0.0</v>
+      </c>
+      <c r="AY15">
         <v>12461000.0</v>
       </c>
-      <c r="AY15">
-[...1 lines deleted...]
-      </c>
       <c r="AZ15">
         <v>0.0</v>
       </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
+        <v>0.0</v>
+      </c>
+      <c r="BC15">
         <v>28970000.0</v>
       </c>
-      <c r="BC15">
-[...1 lines deleted...]
-      </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
+        <v>0.0</v>
+      </c>
+      <c r="BG15">
         <v>52082000.0</v>
       </c>
-      <c r="BG15">
-[...1 lines deleted...]
-      </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
       <c r="BJ15">
+        <v>0.0</v>
+      </c>
+      <c r="BK15">
         <v>65960000.0</v>
       </c>
-      <c r="BK15">
-[...1 lines deleted...]
-      </c>
       <c r="BL15">
         <v>0.0</v>
       </c>
-      <c r="BM15"/>
-      <c r="BN15">
+      <c r="BM15">
+        <v>0.0</v>
+      </c>
+      <c r="BN15"/>
+      <c r="BO15">
         <v>43840000.0</v>
       </c>
-      <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
-      <c r="CH15">
+      <c r="CH15"/>
+      <c r="CI15">
         <v>2643000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1250000.0</v>
       </c>
       <c r="CJ15">
         <v>1250000.0</v>
       </c>
-      <c r="CK15"/>
+      <c r="CK15">
+        <v>1250000.0</v>
+      </c>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
+      <c r="CO15"/>
     </row>
-    <row r="16" spans="1:92">
+    <row r="16" spans="1:93">
       <c r="A16" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B16">
+        <v>26459000.0</v>
+      </c>
+      <c r="C16">
         <v>24508000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>23889000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>61011000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>23378000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>21911000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>18497000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>17646000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>18642000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>12149000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>9398000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>16583000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>12026000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>11834000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>8831000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>11958000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>9748000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>20781000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>11189000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>12982000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>21623000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>67177000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>74745000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>83212000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>151009000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>11604000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>49410000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>9177000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>8526000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>33107000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>9025000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>10452000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>6436000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>16909000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>8660000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>13592000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>12667000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>17027000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>9103000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>6700000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>13457000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>58437000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>13462000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>16828000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>7183000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>256872000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>225913000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>9218000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>21641000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>58131000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>30781000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>4608000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>5749000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>25162000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>3212000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>5772000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>3963000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>5080000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>1473000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>3258000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>4413000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>6347000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>6745000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>3973000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>1868000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>6459000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>26731000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>5627000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>9566000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>14106000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>14545000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>14335000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>14277000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>2993000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>3742000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>3437000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>6336000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>16572000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>943000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>3381000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>16177000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>31820000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>21875000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>15099000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>20599000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>28092000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>5922094.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>943054.0</v>
       </c>
-      <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
+      <c r="CO16"/>
     </row>
-    <row r="17" spans="1:92">
+    <row r="17" spans="1:93">
       <c r="A17" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
-      <c r="R17">
+      <c r="R17"/>
+      <c r="S17">
         <v>-19000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-80000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>114000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>155000.0</v>
       </c>
-      <c r="V17"/>
-      <c r="W17">
+      <c r="W17"/>
+      <c r="X17">
         <v>134000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>36000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-143000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>77000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-40000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>5000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>73000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-94000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-41000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-89000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>16000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>22000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>27000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>143000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>22000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-55000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>8000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-33000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>158000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-567000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-28000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>40000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-34000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-30000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-54000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>19000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>14000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>40000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>47000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>7000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-77000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-8000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>157000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>-551000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>430000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>-181000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>-454000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>282000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>428000.0</v>
       </c>
-      <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
+      <c r="CO17"/>
     </row>
-    <row r="18" spans="1:92">
+    <row r="18" spans="1:93">
       <c r="A18" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B18">
+        <v>-167848000.0</v>
+      </c>
+      <c r="C18">
         <v>123829000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>89800000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>78005000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-108677000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>132401000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>77641000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>98215000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-139521000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>69939000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>60740000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>70029000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-100632000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>83503000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>38608000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>24073000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-85083000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>42954000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>29190000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>14874000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-84791000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>54917000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>73220000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>52273000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-60069000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>74409000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>51259000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>25731000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-42731000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>48059000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>38961000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>37993000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-38360000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>42668000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>23884000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>32631000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-25160000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>44689000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>33965000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>46747000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-12112000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>77368000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>59398000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>56700000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-48636000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>45102000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>74672000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>14771000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-14005000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>63760000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>38710000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>20085000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-29094000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>57924000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>9262000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>34580000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-17818000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>50298000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>18523000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>32586000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-6729000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>35330000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>22710000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>6122000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-22611000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>66441000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>17771000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>24774000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-1546000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>54448000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>35495000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>25416000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-33980000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>36058000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>13670000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>3259000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-18212000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>29579000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>10574000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>1902000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-17623000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>11757000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>6802000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>6774000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>-7505000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>2647515.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>4977603.0</v>
       </c>
-      <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
+      <c r="CO18"/>
     </row>
-    <row r="19" spans="1:92">
+    <row r="19" spans="1:93">
       <c r="A19" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-63102000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-54793000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-15287000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-31701000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-8371000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-9078000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-30599000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-10853000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-10036000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-5591000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>154000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-9349000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-3171000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>157000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-3316000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-1417000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-4974000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-5715000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-8037000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-13646000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-4247000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-5746000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-13000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-5000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-9540000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-6793000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-8087000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
-      <c r="AF19">
+      <c r="AF19"/>
+      <c r="AG19">
         <v>1040000.0</v>
       </c>
-      <c r="AG19"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AH19"/>
       <c r="AI19">
         <v>1000000.0</v>
       </c>
       <c r="AJ19">
         <v>1000000.0</v>
       </c>
       <c r="AK19">
+        <v>1000000.0</v>
+      </c>
+      <c r="AL19">
         <v>177000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>1177000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>177000.0</v>
       </c>
       <c r="AN19">
         <v>177000.0</v>
       </c>
-      <c r="AO19"/>
-      <c r="AP19">
+      <c r="AO19">
+        <v>177000.0</v>
+      </c>
+      <c r="AP19"/>
+      <c r="AQ19">
         <v>-300000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-12000000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-638000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-2500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-12500000.0</v>
       </c>
       <c r="AU19">
         <v>-12500000.0</v>
       </c>
       <c r="AV19">
+        <v>-12500000.0</v>
+      </c>
+      <c r="AW19">
         <v>109000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>219000.0</v>
       </c>
-      <c r="AX19"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AY19"/>
       <c r="AZ19">
         <v>219000.0</v>
       </c>
-      <c r="BA19"/>
+      <c r="BA19">
+        <v>219000.0</v>
+      </c>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
+      <c r="CO19"/>
     </row>
-    <row r="20" spans="1:92">
+    <row r="20" spans="1:93">
       <c r="A20" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -34783,2620 +35091,2653 @@
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
+      <c r="CO20"/>
     </row>
-    <row r="21" spans="1:92">
+    <row r="21" spans="1:93">
       <c r="A21" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>208</v>
+      </c>
+      <c r="B21">
+        <v>345000000.0</v>
+      </c>
       <c r="C21">
+        <v>-100000000.0</v>
+      </c>
+      <c r="D21">
         <v>-46813000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>81563000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>218562000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-85438000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-68437000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-52042000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>156984000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-51000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-1000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>7000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>102220000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-30137000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-5092000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-135000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>64865000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-48178000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-80133000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-120132000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>242869000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-95156000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-7627000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-20129000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>25873000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-21627000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-39125000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-28125000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>31991000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-34176000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-28082000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-29000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>127605000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-36000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-11000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-17500000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>40500000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-109250000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-50014000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-32514000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>139980000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-6266000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>213924000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>16188000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-6271000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-6269000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-7405000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-21250000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>10000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-32482000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>9000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-30500000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>50500000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-42894000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-20260000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-32516000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>29471000.0</v>
       </c>
-      <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
+      <c r="CO21"/>
     </row>
-    <row r="22" spans="1:92">
+    <row r="22" spans="1:93">
       <c r="A22" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B22">
+        <v>23247000.0</v>
+      </c>
+      <c r="C22">
         <v>30654000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>30420000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>19430000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>24536000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>33989000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>27149000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>37482000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>18006000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>2832000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>21516000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>24712000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>13419000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>17084000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>17741000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>13875000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>26852000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>31058000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>13727000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>12797000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>5405000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-6137000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>11058000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>13547000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-42308000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>14313000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>13654000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>10472000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>3304000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>3061000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>8477000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>5372000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-3264000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-29612000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>4370000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-150173000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>5298000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>4154000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>12292000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>15169000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>6002000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>19343000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>19374000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>18833000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>1502000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>12793000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>12219000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>19913000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>34126000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>22120000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>17171000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>15805000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>11337000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>18602000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>10463000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>6507000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>856000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>6505000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>489000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>9469000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>4056000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-3814000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>7450000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>2375000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>2514000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>14399000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-63994000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>6471000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>10251000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>11799000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>8830000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>9809000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>10213000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>11502000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>10487000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>10101000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>9811000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>8028000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>6785000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>6280000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>5596000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>4519000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>3766000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>4657000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>4827000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>2522184.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>1109257.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>4886000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>2347000.0</v>
       </c>
-      <c r="CL22"/>
-      <c r="CM22">
+      <c r="CM22"/>
+      <c r="CN22">
         <v>1941000.0</v>
       </c>
-      <c r="CN22"/>
+      <c r="CO22"/>
     </row>
-    <row r="23" spans="1:92">
+    <row r="23" spans="1:93">
       <c r="A23" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B23">
+        <v>-20530000.0</v>
+      </c>
+      <c r="C23">
         <v>-594000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-467000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-326000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-32217000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>198000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>63000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-213000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-216000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1537000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>62000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-640000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>111000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>22893000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>236000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-838000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>148000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>191000.0</v>
       </c>
       <c r="S23">
         <v>191000.0</v>
       </c>
       <c r="T23">
+        <v>191000.0</v>
+      </c>
+      <c r="U23">
         <v>248000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>174000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>178000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>179000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>178000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>468000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>541000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>234000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-4439000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>234000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-1826000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-354000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-4671000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-1151000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-869000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>35500000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-938000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-1268000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-3000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>75000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>123000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>471000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>294000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>89000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2734000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>154000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>12004000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>652000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>4217000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>668000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-5889000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-39000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>830000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-3976000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-2409000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>137000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1145000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>50965000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>11000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>57000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>362000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>66564000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>361000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>137000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-2248000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>42053000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>18000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>1661000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>104506000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>3294000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>3003000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-1589000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>8154000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>6185000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>4906000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>3598000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>268000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>2916000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>1406000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>1273000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>1997000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-25000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>25000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-15658000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-993000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-10076000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-563.0</v>
       </c>
-      <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
+      <c r="CO23"/>
     </row>
-    <row r="24" spans="1:92">
+    <row r="24" spans="1:93">
       <c r="A24" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B24">
+        <v>-2134000.0</v>
+      </c>
+      <c r="C24">
         <v>-5191000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-4487000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-4240000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>154000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-5019000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>-555000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>154000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-424000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-351000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>2601000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>154000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-3000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>2675000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>157000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>4750000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-518000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-400000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>81000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-1400000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-411000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-1287000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-68000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-1472000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>2581000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>2706000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-442000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-3645000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>2110000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-1959000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>1040000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-727000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>1000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>2889000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>1499000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>177000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>103000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>111000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-549000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-614000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-850000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>641000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>212000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-4941000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-624000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-354000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-521000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>52000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>205000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>180000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>219000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-507000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-31000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-305000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>97000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-361000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-291000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>475000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-475000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-143000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-135000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>8482000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>822000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-59756000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-51945000.0</v>
       </c>
-      <c r="BO24"/>
-      <c r="BP24">
+      <c r="BP24"/>
+      <c r="BQ24">
         <v>-46357000.0</v>
       </c>
-      <c r="BQ24"/>
-      <c r="BR24">
+      <c r="BR24"/>
+      <c r="BS24">
         <v>233000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-77000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-371000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-878000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-168209000.0</v>
       </c>
-      <c r="BW24"/>
       <c r="BX24"/>
-      <c r="BY24">
+      <c r="BY24"/>
+      <c r="BZ24">
         <v>-96312000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>-30511000.0</v>
       </c>
-      <c r="CA24"/>
-      <c r="CB24">
+      <c r="CB24"/>
+      <c r="CC24">
         <v>-20562000.0</v>
       </c>
-      <c r="CC24"/>
-      <c r="CD24">
+      <c r="CD24"/>
+      <c r="CE24">
         <v>-559000.0</v>
       </c>
-      <c r="CE24"/>
-      <c r="CF24">
+      <c r="CF24"/>
+      <c r="CG24">
         <v>-12366000.0</v>
       </c>
-      <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
+      <c r="CO24"/>
     </row>
-    <row r="25" spans="1:92">
+    <row r="25" spans="1:93">
       <c r="A25" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B25">
+        <v>1785000.0</v>
+      </c>
+      <c r="C25">
         <v>5113000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2333000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>13685000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>6943000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-2378000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3484000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>4532000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>3148000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>28725000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>5113000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1485000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>4144000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2161000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1731000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1723000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-26153000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-30578000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1776000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1571000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1933000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>15654000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2189000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2632000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>62075000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>7865000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>2172000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>2161000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>2227000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>5464000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>3453000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-1640000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>3445000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>46830000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>5973000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>210062000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>3828000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-2409000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>3644000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>5849000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>4785000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>7277000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1751000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>3168000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>461000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-561000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>10592000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-209000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-72000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1258000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-2222000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-1578000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>6953000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-6658000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>17294000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-4734000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>2246000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-4990000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>20739000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>2011000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>724000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>8504000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>2893000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>1559000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-1078000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>1291000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>108302000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>8133000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-1261000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-18803000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>9540000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>7671000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>651000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-12436000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>6479000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>6029000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>3035000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-7344000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>3011000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>2294000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>539000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-4434000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>2894000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>2550000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>660000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>1821374.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>334009.0</v>
       </c>
-      <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
+      <c r="CO25"/>
     </row>
-    <row r="26" spans="1:92">
+    <row r="26" spans="1:93">
       <c r="A26" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B26">
+        <v>-153130000.0</v>
+      </c>
+      <c r="C26">
         <v>-13628000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-18728000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-69059000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-65310000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-19080000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-7667000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-36419000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-81925000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-34346000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-28851000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-15434000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-54662000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-25174000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-43560000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-28473000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-30981000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-5219000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-25602000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-23937000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-19957000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-5132000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-580000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-84000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-29248000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-13161000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-746000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-75000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-4385000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-96000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-371000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-36000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-2684000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-396000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-191000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-78000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-4181000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-116000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-392000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-68000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-59642000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-23053000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-544000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-13663000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-4485000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-5100000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-35874000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-9612000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-3067000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-689000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-179000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-16000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-565000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-564000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-49000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-115000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-3710000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-1895000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-95000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-94000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-2437000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-171000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>-80000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>-188000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>-1111000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>-141000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>-1242000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>-373000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>-1548000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>-389000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>-29000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>-253000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>-5491000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>-4463000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>-3727000.0</v>
       </c>
-      <c r="BX26"/>
       <c r="BY26"/>
-      <c r="BZ26">
+      <c r="BZ26"/>
+      <c r="CA26">
         <v>-2063000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>-383000.0</v>
       </c>
-      <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
+      <c r="CO26"/>
     </row>
-    <row r="27" spans="1:92">
+    <row r="27" spans="1:93">
       <c r="A27" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B27">
+        <v>15693000.0</v>
+      </c>
+      <c r="C27">
         <v>10193000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>10562000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>10399000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>15358000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>11111000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>8679000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>11335000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>13949000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>10299000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>12247000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>11589000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>11562000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>7888000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>7917000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>7231000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>7935000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>7878000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>6413000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>5941000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>5625000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>5522000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>4032000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>6023000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>8504000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>6119000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>6611000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>6117000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>5366000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>5978000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>3723000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>4634000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>4483000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>3127000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>4110000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>3662000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>3939000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>3432000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>3358000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>4579000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>5208000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>6199000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>3512000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>6496000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>5280000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>4626000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>5231000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>5137000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>5136000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>5655000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>3860000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>4197000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>4635000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>4468000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>2592000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>3749000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>4842000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>5239000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>4455000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>4458000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>5236000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>4001000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>4621000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>6095000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>5965000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>3330000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>3136000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>6800000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>6638000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>26807000.0</v>
       </c>
-      <c r="BS27"/>
       <c r="BT27"/>
-      <c r="BU27">
+      <c r="BU27"/>
+      <c r="BV27">
         <v>6418000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>19812000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>8000.0</v>
       </c>
-      <c r="BX27"/>
-      <c r="BY27">
+      <c r="BY27"/>
+      <c r="BZ27">
         <v>4206000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>9839000.0</v>
       </c>
-      <c r="CA27"/>
       <c r="CB27"/>
-      <c r="CC27">
+      <c r="CC27"/>
+      <c r="CD27">
         <v>2263000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>6943000.0</v>
       </c>
-      <c r="CE27"/>
       <c r="CF27"/>
-      <c r="CG27">
+      <c r="CG27"/>
+      <c r="CH27">
         <v>1410000.0</v>
       </c>
-      <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
+      <c r="CO27"/>
     </row>
-    <row r="28" spans="1:92">
+    <row r="28" spans="1:93">
       <c r="A28" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B28">
+        <v>172048000.0</v>
+      </c>
+      <c r="C28">
         <v>-113277000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-67557000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>12242000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>123562000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-104320000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-76041000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-99133000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>167859000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-66809000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-65851000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-68116000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>102449000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-78860000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-44324000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-22311000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>71387000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-35165000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-30503000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-23824000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>45082000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-53132000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-80534000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-120038000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>214089000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-107776000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-8139000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-24643000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>21722000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-23549000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-39850000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-32832000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>29541000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-35441000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-28273000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-30016000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>122551000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-36119000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-11317000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-17567000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-18160000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-131832000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-50264000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-46088000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>138229000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-11212000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>155234000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>7269000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-5121000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-6290000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-12318000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-21305000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>10265000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-34544000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>9022000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-30479000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>47930000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-45968000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-20344000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-32553000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>27396000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-12109000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-23286000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-5613000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>78565000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-84515000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>5184000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-27219000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>43860000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-52437000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>158367000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-342000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>55949000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-29144000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>48707000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-4052000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>104288000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-13064000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>16613000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>5864000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>1980000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-1337000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>58000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>92000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>12000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>19522488.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>1437.0</v>
       </c>
-      <c r="CJ28"/>
       <c r="CK28"/>
-      <c r="CL28">
+      <c r="CL28"/>
+      <c r="CM28">
         <v>7000.0</v>
       </c>
-      <c r="CM28"/>
-      <c r="CN28">
+      <c r="CN28"/>
+      <c r="CO28">
         <v>22844000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:92">
+    <row r="29" spans="1:93">
       <c r="A29" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B29">
+        <v>-162168000.0</v>
+      </c>
+      <c r="C29">
         <v>126407000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>93767000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>80047000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-106827000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>139615000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>85207000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>107221000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-130723999.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>80368000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>68774000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>78221000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-92101000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>91179000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>44457000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>28863000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-79099000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>46193000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>33764000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>20784000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-82754000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>58753000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>76180000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>57951000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-56146000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>80475000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>57952000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>32082000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-38289000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>52791000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>41954000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>43176000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-36263000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>47363000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>29146000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>41678000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-18392000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>49501000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>38263000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>50427000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-9880000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>81030000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>64906000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>60485000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-42154000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>54332000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>79922000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>21364000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-9165000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>69967000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>43453000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>26664000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-24826000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>65221000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>11846000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>41073000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-12551000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>53764000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>22803000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>35442000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-3392000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>39139000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>24912000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>8045000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-22045000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>68086000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>20315000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>29603000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>2052000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>56791000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>39649000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>33210000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>-28450000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>43117000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>17426000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>8331000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>-15190000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>32733000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>12330000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>7502000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>-10023000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>13937000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>8503000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>10066000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>-6512000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>5214127.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>6319277.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>938000.0</v>
       </c>
-      <c r="CK29"/>
-      <c r="CL29">
+      <c r="CL29"/>
+      <c r="CM29">
         <v>4034000.0</v>
       </c>
-      <c r="CM29"/>
       <c r="CN29"/>
+      <c r="CO29"/>
     </row>
-    <row r="30" spans="1:92">
+    <row r="30" spans="1:93">
       <c r="A30" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B30">
+        <v>-7814000.0</v>
+      </c>
+      <c r="C30">
         <v>-12569000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-63102000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-54793000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-15287000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-31701000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-8371000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-9078000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-30599000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-10853000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-10036000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-5591000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-10172000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-9349000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-3171000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-4292000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-3316000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-1417000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-4974000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-5715000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-8037000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-13646000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-4247000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-5746000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-18395000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-10582000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-9540000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-6793000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-8087000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-5066000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-3490000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-6239000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-3767000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-3695000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-5832000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-10880000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-108541000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-5403000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-24551000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-39584000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-17098000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>96344000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-17980000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-4792000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-345730000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-12131000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-18407000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-41075000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-22218000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-36367000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-5009000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-6507000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-4775000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-8719000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-23585000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-8234000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-36926000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-4008000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-3790000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-4326000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-26366000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-26378000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-64000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-1053000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-60322000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-3796000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-4465000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-6345000.0</v>
       </c>
-      <c r="BQ30"/>
-      <c r="BR30">
+      <c r="BR30"/>
+      <c r="BS30">
         <v>-4520000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-197214000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-32566000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-16561000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-14753000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-65926000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-7105000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-99334000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-4040000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-31381000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-26162000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-7600000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-2655000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-1785000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-15658000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-993000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-2566612.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-1341674.0</v>
       </c>
-      <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
+      <c r="CO30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>