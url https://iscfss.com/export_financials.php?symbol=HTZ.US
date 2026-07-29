--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -17344,51 +17344,51 @@
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
     </row>
     <row r="5" spans="1:82">
       <c r="A5" t="s">
         <v>151</v>
       </c>
       <c r="B5">
-        <v>-59000000.0</v>
+        <v>-27000000.0</v>
       </c>
       <c r="C5">
         <v>-44000000.0</v>
       </c>
       <c r="D5">
         <v>481000000.0</v>
       </c>
       <c r="E5">
         <v>68000000.0</v>
       </c>
       <c r="F5">
         <v>-258000000.0</v>
       </c>
       <c r="G5">
         <v>-296000000.0</v>
       </c>
       <c r="H5">
         <v>-1377000000.0</v>
       </c>
       <c r="I5">
         <v>-239000000.0</v>
       </c>
       <c r="J5">
         <v>-365000000.0</v>
       </c>
@@ -17592,51 +17592,51 @@
       </c>
       <c r="BY5">
         <v>332473000.0</v>
       </c>
       <c r="BZ5">
         <v>139014000.0</v>
       </c>
       <c r="CA5">
         <v>270727000.0</v>
       </c>
       <c r="CB5">
         <v>3502912000.0</v>
       </c>
       <c r="CC5">
         <v>269883000.0</v>
       </c>
       <c r="CD5">
         <v>147013000.0</v>
       </c>
     </row>
     <row r="6" spans="1:82">
       <c r="A6" t="s">
         <v>152</v>
       </c>
       <c r="B6">
-        <v>504000000.0</v>
+        <v>536000000.0</v>
       </c>
       <c r="C6">
         <v>548000000.0</v>
       </c>
       <c r="D6">
         <v>1013000000.0</v>
       </c>
       <c r="E6">
         <v>555000000.0</v>
       </c>
       <c r="F6">
         <v>396000000.0</v>
       </c>
       <c r="G6">
         <v>500000000.0</v>
       </c>
       <c r="H6">
         <v>-318000000.0</v>
       </c>
       <c r="I6">
         <v>926000000.0</v>
       </c>
       <c r="J6">
         <v>737000000.0</v>
       </c>
@@ -25137,54 +25137,54 @@
       <c r="L7">
         <v>-85000000.0</v>
       </c>
       <c r="M7">
         <v>-221000000.0</v>
       </c>
       <c r="N7">
         <v>-119000000.0</v>
       </c>
       <c r="O7">
         <v>-135000000.0</v>
       </c>
       <c r="P7">
         <v>-61000000.0</v>
       </c>
       <c r="Q7">
         <v>-94000000.0</v>
       </c>
       <c r="R7">
         <v>41000000.0</v>
       </c>
       <c r="S7">
         <v>-29000000.0</v>
       </c>
       <c r="T7">
-        <v>-18000000.0</v>
+        <v>-159000000.0</v>
       </c>
       <c r="U7">
-        <v>-212000000.0</v>
+        <v>-103000000.0</v>
       </c>
       <c r="V7">
         <v>-113000000.0</v>
       </c>
       <c r="W7">
         <v>9000000.0</v>
       </c>
       <c r="X7">
         <v>-29000000.0</v>
       </c>
       <c r="Y7">
         <v>38000000.0</v>
       </c>
       <c r="Z7">
         <v>123000000.0</v>
       </c>
       <c r="AA7">
         <v>-18000000.0</v>
       </c>
       <c r="AB7">
         <v>128000000.0</v>
       </c>
       <c r="AC7">
         <v>-240000000.0</v>
       </c>
@@ -26187,51 +26187,51 @@
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
     </row>
     <row r="14" spans="1:82">
       <c r="A14" t="s">
         <v>191</v>
       </c>
       <c r="B14">
-        <v>558000000.0</v>
+        <v>563000000.0</v>
       </c>
       <c r="C14">
         <v>592000000.0</v>
       </c>
       <c r="D14">
         <v>553000000.0</v>
       </c>
       <c r="E14">
         <v>29000000.0</v>
       </c>
       <c r="F14">
         <v>654000000.0</v>
       </c>
       <c r="G14">
         <v>816000000.0</v>
       </c>
       <c r="H14">
         <v>1080000000.0</v>
       </c>
       <c r="I14">
         <v>1165000000.0</v>
       </c>
       <c r="J14">
         <v>1120000000.0</v>
       </c>
@@ -26241,54 +26241,54 @@
       <c r="L14">
         <v>639000000.0</v>
       </c>
       <c r="M14">
         <v>450000000.0</v>
       </c>
       <c r="N14">
         <v>501000000.0</v>
       </c>
       <c r="O14">
         <v>335000000.0</v>
       </c>
       <c r="P14">
         <v>415000000.0</v>
       </c>
       <c r="Q14">
         <v>215000000.0</v>
       </c>
       <c r="R14">
         <v>24000000.0</v>
       </c>
       <c r="S14">
         <v>150000000.0</v>
       </c>
       <c r="T14">
-        <v>146000000.0</v>
+        <v>135000000.0</v>
       </c>
       <c r="U14">
-        <v>259000000.0</v>
+        <v>195000000.0</v>
       </c>
       <c r="V14">
         <v>363000000.0</v>
       </c>
       <c r="W14">
         <v>529000000.0</v>
       </c>
       <c r="X14">
         <v>485000000.0</v>
       </c>
       <c r="Y14">
         <v>731000000.0</v>
       </c>
       <c r="Z14">
         <v>798000000.0</v>
       </c>
       <c r="AA14">
         <v>787000000.0</v>
       </c>
       <c r="AB14">
         <v>779000000.0</v>
       </c>
       <c r="AC14">
         <v>736000000.0</v>
       </c>
@@ -26926,54 +26926,54 @@
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
     </row>
     <row r="18" spans="1:82">
       <c r="A18" t="s">
         <v>195</v>
       </c>
       <c r="B18">
         <v>-3611000000.0</v>
       </c>
       <c r="C18">
         <v>-2218000000.0</v>
       </c>
       <c r="D18">
         <v>626000000.0</v>
       </c>
       <c r="E18">
-        <v>346000000.0</v>
+        <v>-2725000000.0</v>
       </c>
       <c r="F18">
-        <v>251000000.0</v>
+        <v>-2618000000.0</v>
       </c>
       <c r="G18">
         <v>746000000.0</v>
       </c>
       <c r="H18">
         <v>395000000.0</v>
       </c>
       <c r="I18">
         <v>-3203000000.0</v>
       </c>
       <c r="J18">
         <v>-334000000.0</v>
       </c>
       <c r="K18">
         <v>-675000000.0</v>
       </c>
       <c r="L18">
         <v>-946000000.0</v>
       </c>
       <c r="M18">
         <v>-3300000000.0</v>
       </c>
       <c r="N18">
         <v>-2307000000.0</v>
       </c>
@@ -28012,54 +28012,54 @@
       <c r="CA23">
         <v>47145000.0</v>
       </c>
       <c r="CB23">
         <v>752005000.0</v>
       </c>
       <c r="CC23">
         <v>-983624000.0</v>
       </c>
       <c r="CD23">
         <v>-93932000.0</v>
       </c>
     </row>
     <row r="24" spans="1:82">
       <c r="A24" t="s">
         <v>200</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>-273000000.0</v>
       </c>
       <c r="D24">
         <v>51000000.0</v>
       </c>
       <c r="E24">
-        <v>-846000000.0</v>
+        <v>2225000000.0</v>
       </c>
       <c r="F24">
-        <v>-718000000.0</v>
+        <v>2151000000.0</v>
       </c>
       <c r="G24">
         <v>6000000.0</v>
       </c>
       <c r="H24">
         <v>12000000.0</v>
       </c>
       <c r="I24">
         <v>-1000000.0</v>
       </c>
       <c r="J24">
         <v>1000000.0</v>
       </c>
       <c r="K24">
         <v>3000000.0</v>
       </c>
       <c r="L24">
         <v>2000000.0</v>
       </c>
       <c r="M24">
         <v>1561000000.0</v>
       </c>
       <c r="N24">
         <v>-1443000000.0</v>
       </c>
@@ -28251,51 +28251,51 @@
       </c>
       <c r="BY24">
         <v>2116005000.0</v>
       </c>
       <c r="BZ24">
         <v>3408419000.0</v>
       </c>
       <c r="CA24">
         <v>12216220000.0</v>
       </c>
       <c r="CB24">
         <v>1565449000.0</v>
       </c>
       <c r="CC24">
         <v>2412722000.0</v>
       </c>
       <c r="CD24">
         <v>2716706000.0</v>
       </c>
     </row>
     <row r="25" spans="1:82">
       <c r="A25" t="s">
         <v>201</v>
       </c>
       <c r="B25">
-        <v>38000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="C25">
         <v>-127000000.0</v>
       </c>
       <c r="D25">
         <v>48000000.0</v>
       </c>
       <c r="E25">
         <v>620000000.0</v>
       </c>
       <c r="F25">
         <v>66000000.0</v>
       </c>
       <c r="G25">
         <v>-109000000.0</v>
       </c>
       <c r="H25">
         <v>659000000.0</v>
       </c>
       <c r="I25">
         <v>-108000000.0</v>
       </c>
       <c r="J25">
         <v>-455000000.0</v>
       </c>
@@ -28305,54 +28305,54 @@
       <c r="L25">
         <v>-280000000.0</v>
       </c>
       <c r="M25">
         <v>135000000.0</v>
       </c>
       <c r="N25">
         <v>98000000.0</v>
       </c>
       <c r="O25">
         <v>30000000.0</v>
       </c>
       <c r="P25">
         <v>-31000000.0</v>
       </c>
       <c r="Q25">
         <v>-389000000.0</v>
       </c>
       <c r="R25">
         <v>102000000.0</v>
       </c>
       <c r="S25">
         <v>729000000.0</v>
       </c>
       <c r="T25">
-        <v>10000000.0</v>
+        <v>21000000.0</v>
       </c>
       <c r="U25">
-        <v>386000000.0</v>
+        <v>419000000.0</v>
       </c>
       <c r="V25">
         <v>-242000000.0</v>
       </c>
       <c r="W25">
         <v>-222000000.0</v>
       </c>
       <c r="X25">
         <v>68000000.0</v>
       </c>
       <c r="Y25">
         <v>255000000.0</v>
       </c>
       <c r="Z25">
         <v>-116000000.0</v>
       </c>
       <c r="AA25">
         <v>40000000.0</v>
       </c>
       <c r="AB25">
         <v>23000000.0</v>
       </c>
       <c r="AC25">
         <v>7000000.0</v>
       </c>