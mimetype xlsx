--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -2717,51 +2717,51 @@
       </c>
       <c r="Q35">
         <v>344428000.0</v>
       </c>
       <c r="R35">
         <v>313323955.0</v>
       </c>
       <c r="S35">
         <v>993837361.0</v>
       </c>
       <c r="T35">
         <v>496470203.0</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="A36" t="s">
         <v>54</v>
       </c>
       <c r="B36">
         <v>1577004000.0</v>
       </c>
       <c r="C36">
         <v>2850000000.0</v>
       </c>
       <c r="D36">
-        <v>4207000000.0</v>
+        <v>3164000000.0</v>
       </c>
       <c r="E36">
         <v>818000000.0</v>
       </c>
       <c r="F36">
         <v>933000000.0</v>
       </c>
       <c r="G36">
         <v>878000000.0</v>
       </c>
       <c r="H36">
         <v>987000000.0</v>
       </c>
       <c r="I36">
         <v>660000000.0</v>
       </c>
       <c r="J36">
         <v>406990000.0</v>
       </c>
       <c r="K36">
         <v>207761000.0</v>
       </c>
       <c r="L36">
         <v>195446000.0</v>
       </c>
@@ -14301,51 +14301,51 @@
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
     </row>
     <row r="5" spans="1:20">
       <c r="A5" t="s">
         <v>136</v>
       </c>
       <c r="B5">
-        <v>6260652000.0</v>
+        <v>7405585000.0</v>
       </c>
       <c r="C5">
         <v>5123000000.0</v>
       </c>
       <c r="D5">
         <v>5734000000.0</v>
       </c>
       <c r="E5">
         <v>-1197000000.0</v>
       </c>
       <c r="F5">
         <v>-3000000.0</v>
       </c>
       <c r="G5">
         <v>-1746000000.0</v>
       </c>
       <c r="H5">
         <v>2880000000.0</v>
       </c>
       <c r="I5">
         <v>1637000000.0</v>
       </c>
       <c r="J5">
         <v>1684000000.0</v>
       </c>
@@ -14363,51 +14363,51 @@
       </c>
       <c r="O5">
         <v>234495000.0</v>
       </c>
       <c r="P5">
         <v>143836000.0</v>
       </c>
       <c r="Q5">
         <v>281738000.0</v>
       </c>
       <c r="R5">
         <v>78224860.0</v>
       </c>
       <c r="S5">
         <v>-155214612.0</v>
       </c>
       <c r="T5">
         <v>-131001550.0</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" t="s">
         <v>137</v>
       </c>
       <c r="B6">
-        <v>7418231000.0</v>
+        <v>8563164000.0</v>
       </c>
       <c r="C6">
         <v>6455000000.0</v>
       </c>
       <c r="D6">
         <v>7148000000.0</v>
       </c>
       <c r="E6">
         <v>259000000.0</v>
       </c>
       <c r="F6">
         <v>1500000000.0</v>
       </c>
       <c r="G6">
         <v>-384000000.0</v>
       </c>
       <c r="H6">
         <v>3871000000.0</v>
       </c>
       <c r="I6">
         <v>2528000000.0</v>
       </c>
       <c r="J6">
         <v>2473000000.0</v>
       </c>
@@ -16616,54 +16616,54 @@
       </c>
       <c r="BQ4">
         <v>0.0</v>
       </c>
       <c r="BR4">
         <v>0.0</v>
       </c>
       <c r="BS4">
         <v>0.0</v>
       </c>
       <c r="BT4">
         <v>0.0</v>
       </c>
       <c r="BU4">
         <v>0.0</v>
       </c>
       <c r="BV4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:74">
       <c r="A5" t="s">
         <v>136</v>
       </c>
       <c r="B5">
-        <v>1485958123.0</v>
+        <v>1367677836.0</v>
       </c>
       <c r="C5">
-        <v>1656812519.0</v>
+        <v>1816576583.0</v>
       </c>
       <c r="D5">
         <v>2206000000.0</v>
       </c>
       <c r="E5">
         <v>2219000000.0</v>
       </c>
       <c r="F5">
         <v>1349000000.0</v>
       </c>
       <c r="G5">
         <v>902000000.0</v>
       </c>
       <c r="H5">
         <v>1739000000.0</v>
       </c>
       <c r="I5">
         <v>1577000000.0</v>
       </c>
       <c r="J5">
         <v>1040000000.0</v>
       </c>
       <c r="K5">
         <v>977000000.0</v>
       </c>
@@ -16840,54 +16840,54 @@
       </c>
       <c r="BQ5">
         <v>37966000.0</v>
       </c>
       <c r="BR5">
         <v>-31738000.0</v>
       </c>
       <c r="BS5">
         <v>0.0</v>
       </c>
       <c r="BT5">
         <v>0.0</v>
       </c>
       <c r="BU5">
         <v>0.0</v>
       </c>
       <c r="BV5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:74">
       <c r="A6" t="s">
         <v>137</v>
       </c>
       <c r="B6">
-        <v>1776192083.0</v>
+        <v>1657911796.0</v>
       </c>
       <c r="C6">
-        <v>1941823713.0</v>
+        <v>2101587777.0</v>
       </c>
       <c r="D6">
         <v>2525000000.0</v>
       </c>
       <c r="E6">
         <v>2536000000.0</v>
       </c>
       <c r="F6">
         <v>1668000000.0</v>
       </c>
       <c r="G6">
         <v>1207000000.0</v>
       </c>
       <c r="H6">
         <v>2068000000.0</v>
       </c>
       <c r="I6">
         <v>1914000000.0</v>
       </c>
       <c r="J6">
         <v>1385000000.0</v>
       </c>
       <c r="K6">
         <v>1322000000.0</v>
       </c>
@@ -27570,51 +27570,51 @@
       <c r="N24">
         <v>1000000.0</v>
       </c>
       <c r="O24">
         <v>25000000.0</v>
       </c>
       <c r="P24">
         <v>25000000.0</v>
       </c>
       <c r="Q24">
         <v>-127000000.0</v>
       </c>
       <c r="R24">
         <v>-19000000.0</v>
       </c>
       <c r="S24">
         <v>-518000000.0</v>
       </c>
       <c r="T24">
         <v>13000000.0</v>
       </c>
       <c r="U24">
         <v>35000000.0</v>
       </c>
       <c r="V24">
-        <v>8000000.0</v>
+        <v>43000000.0</v>
       </c>
       <c r="W24">
         <v>-276000000.0</v>
       </c>
       <c r="X24">
         <v>3000000.0</v>
       </c>
       <c r="Y24">
         <v>23000000.0</v>
       </c>
       <c r="Z24">
         <v>-33000000.0</v>
       </c>
       <c r="AA24">
         <v>-423000000.0</v>
       </c>
       <c r="AB24">
         <v>9000000.0</v>
       </c>
       <c r="AC24">
         <v>-79000000.0</v>
       </c>
       <c r="AD24">
         <v>-146000000.0</v>
       </c>