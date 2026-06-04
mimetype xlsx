--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="208">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="209">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -274,50 +274,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -4097,590 +4100,596 @@
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CJ62"/>
+  <dimension ref="A1:CK62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:88">
+    <row r="1" spans="1:89">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="D1" t="s">
         <v>85</v>
       </c>
       <c r="E1" t="s">
         <v>86</v>
       </c>
       <c r="F1" t="s">
+        <v>87</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="H1" t="s">
         <v>88</v>
       </c>
       <c r="I1" t="s">
         <v>89</v>
       </c>
       <c r="J1" t="s">
+        <v>90</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="L1" t="s">
         <v>91</v>
       </c>
       <c r="M1" t="s">
         <v>92</v>
       </c>
       <c r="N1" t="s">
+        <v>93</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="P1" t="s">
         <v>94</v>
       </c>
       <c r="Q1" t="s">
         <v>95</v>
       </c>
       <c r="R1" t="s">
+        <v>96</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="T1" t="s">
         <v>97</v>
       </c>
       <c r="U1" t="s">
         <v>98</v>
       </c>
       <c r="V1" t="s">
+        <v>99</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="X1" t="s">
         <v>100</v>
       </c>
       <c r="Y1" t="s">
         <v>101</v>
       </c>
       <c r="Z1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AB1" t="s">
         <v>103</v>
       </c>
       <c r="AC1" t="s">
         <v>104</v>
       </c>
       <c r="AD1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AF1" t="s">
         <v>106</v>
       </c>
       <c r="AG1" t="s">
         <v>107</v>
       </c>
       <c r="AH1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AJ1" t="s">
         <v>109</v>
       </c>
       <c r="AK1" t="s">
         <v>110</v>
       </c>
       <c r="AL1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AN1" t="s">
         <v>112</v>
       </c>
       <c r="AO1" t="s">
         <v>113</v>
       </c>
       <c r="AP1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AR1" t="s">
         <v>115</v>
       </c>
       <c r="AS1" t="s">
         <v>116</v>
       </c>
       <c r="AT1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AV1" t="s">
         <v>118</v>
       </c>
       <c r="AW1" t="s">
         <v>119</v>
       </c>
       <c r="AX1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AZ1" t="s">
         <v>121</v>
       </c>
       <c r="BA1" t="s">
         <v>122</v>
       </c>
       <c r="BB1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BD1" t="s">
         <v>124</v>
       </c>
       <c r="BE1" t="s">
         <v>125</v>
       </c>
       <c r="BF1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BH1" t="s">
         <v>127</v>
       </c>
       <c r="BI1" t="s">
         <v>128</v>
       </c>
       <c r="BJ1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BL1" t="s">
         <v>130</v>
       </c>
       <c r="BM1" t="s">
         <v>131</v>
       </c>
       <c r="BN1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BP1" t="s">
         <v>133</v>
       </c>
       <c r="BQ1" t="s">
         <v>134</v>
       </c>
       <c r="BR1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BT1" t="s">
         <v>136</v>
       </c>
       <c r="BU1" t="s">
         <v>137</v>
       </c>
       <c r="BV1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BX1" t="s">
         <v>139</v>
       </c>
       <c r="BY1" t="s">
         <v>140</v>
       </c>
       <c r="BZ1" t="s">
+        <v>141</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="CB1" t="s">
         <v>142</v>
       </c>
       <c r="CC1" t="s">
         <v>143</v>
       </c>
       <c r="CD1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CF1" t="s">
         <v>145</v>
       </c>
       <c r="CG1" t="s">
         <v>146</v>
       </c>
       <c r="CH1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CJ1" t="s">
         <v>148</v>
       </c>
+      <c r="CK1" t="s">
+        <v>149</v>
+      </c>
     </row>
-    <row r="2" spans="1:88">
+    <row r="2" spans="1:89">
       <c r="A2" t="s">
         <v>23</v>
       </c>
       <c r="B2">
+        <v>45189000.0</v>
+      </c>
+      <c r="C2">
         <v>65262000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>52577000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>51834000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>36446000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>54861000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>46860000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>49519000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>35161000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>50790000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>44059000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>44600000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>31868000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>46339000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>32491999.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>34711000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>20228000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>42081000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>37098000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>36886000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>28300000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>36343000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>28782000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>29162000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>22450000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>30306000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>25451000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>27274000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>18256000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>25961000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>21473000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>25115000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>18789000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>26896000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>19057000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>22193000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>16513000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>21463000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>16535000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>16681000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>12086000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>17241000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>19613000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>12977000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>9320000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>14101000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>11613000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>10393000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>8962000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>14268000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>14051000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>11402000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>8456000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>11575000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>9491000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>9317000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>6545000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>10813000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>7755000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>8790000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>7449000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>8716000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>5733000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>7658000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>3945000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>11852000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>5798000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>6645000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>3975000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>9432000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>7213000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>7534000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>3560000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>6956000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>291563000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>535247000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>1115721000000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>540000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>377962000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>679984000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>582103000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>150081.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>322276.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>720489.0</v>
       </c>
-      <c r="CG2"/>
-      <c r="CH2">
+      <c r="CH2"/>
+      <c r="CI2">
         <v>1979.0</v>
       </c>
-      <c r="CI2"/>
       <c r="CJ2"/>
+      <c r="CK2"/>
     </row>
-    <row r="3" spans="1:88">
+    <row r="3" spans="1:89">
       <c r="A3" t="s">
         <v>24</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4727,52 +4736,53 @@
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
+      <c r="CK3"/>
     </row>
-    <row r="4" spans="1:88">
+    <row r="4" spans="1:89">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4819,296 +4829,298 @@
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
+      <c r="CK4"/>
     </row>
-    <row r="5" spans="1:88">
+    <row r="5" spans="1:89">
       <c r="A5" t="s">
         <v>26</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
-[...1 lines deleted...]
-      </c>
+      <c r="D5"/>
       <c r="E5">
         <v>0.0</v>
       </c>
-      <c r="F5"/>
+      <c r="F5">
+        <v>0.0</v>
+      </c>
       <c r="G5"/>
       <c r="H5"/>
-      <c r="I5">
-[...1 lines deleted...]
-      </c>
+      <c r="I5"/>
       <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
         <v>6230000.0</v>
       </c>
-      <c r="K5">
-[...1 lines deleted...]
-      </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5">
+        <v>0.0</v>
+      </c>
+      <c r="O5">
         <v>-67794000.0</v>
       </c>
-      <c r="O5">
-[...1 lines deleted...]
-      </c>
       <c r="P5">
         <v>0.0</v>
       </c>
       <c r="Q5">
         <v>0.0</v>
       </c>
       <c r="R5">
         <v>0.0</v>
       </c>
       <c r="S5">
         <v>0.0</v>
       </c>
       <c r="T5">
         <v>0.0</v>
       </c>
       <c r="U5">
         <v>0.0</v>
       </c>
       <c r="V5">
         <v>0.0</v>
       </c>
       <c r="W5">
         <v>0.0</v>
       </c>
       <c r="X5">
         <v>0.0</v>
       </c>
       <c r="Y5">
         <v>0.0</v>
       </c>
       <c r="Z5">
         <v>0.0</v>
       </c>
       <c r="AA5">
         <v>0.0</v>
       </c>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
+        <v>0.0</v>
+      </c>
+      <c r="AF5">
         <v>-84639000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-90965000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-120251000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-100134000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-62714000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-71813000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-79688000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-89025000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-37460000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-44496000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-30617000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-24815000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-27615000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-8101000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>5929000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-2997000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-16939000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-13121000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-7761000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-11642000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-24516000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-39936000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-43206000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-44863000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-59611000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-53004000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-40743000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-46473000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-58465000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-56096000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-70053000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-59071000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-65520000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-49549000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-38055000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-38157000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-36005000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-39348000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-14467000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-7391000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>11499000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>9030000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>10237000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>10870000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>73257.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>3024401.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>1994395.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>889000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>1291333.0</v>
       </c>
-      <c r="CB5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CC5"/>
       <c r="CD5">
         <v>1000000.0</v>
       </c>
-      <c r="CE5"/>
+      <c r="CE5">
+        <v>1000000.0</v>
+      </c>
       <c r="CF5"/>
       <c r="CG5"/>
-      <c r="CH5">
+      <c r="CH5"/>
+      <c r="CI5">
         <v>-2041822.0</v>
       </c>
-      <c r="CI5"/>
       <c r="CJ5"/>
+      <c r="CK5"/>
     </row>
-    <row r="6" spans="1:88">
+    <row r="6" spans="1:89">
       <c r="A6" t="s">
         <v>27</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -5155,96 +5167,97 @@
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
+      <c r="CK6"/>
     </row>
-    <row r="7" spans="1:88">
+    <row r="7" spans="1:89">
       <c r="A7" t="s">
         <v>28</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
-      <c r="X7">
+      <c r="X7"/>
+      <c r="Y7">
         <v>10178000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>11144000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>11538000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>11922000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>8530000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>8856000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
@@ -5259,113 +5272,116 @@
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
+      <c r="CK7"/>
     </row>
-    <row r="8" spans="1:88">
+    <row r="8" spans="1:89">
       <c r="A8" t="s">
         <v>29</v>
       </c>
       <c r="B8">
+        <v>187000.0</v>
+      </c>
+      <c r="C8">
         <v>183000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>182000.0</v>
       </c>
       <c r="D8">
         <v>182000.0</v>
       </c>
       <c r="E8">
+        <v>182000.0</v>
+      </c>
+      <c r="F8">
         <v>174000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>171000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>163000.0</v>
       </c>
       <c r="H8">
         <v>163000.0</v>
       </c>
       <c r="I8">
         <v>163000.0</v>
       </c>
       <c r="J8">
+        <v>163000.0</v>
+      </c>
+      <c r="K8">
         <v>158000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>152000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>145000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>139000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>134000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>131000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>128000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>124000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>117000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>116000.0</v>
       </c>
       <c r="T8">
         <v>116000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>116000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -5389,103 +5405,104 @@
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
+      <c r="CK8"/>
     </row>
-    <row r="9" spans="1:88">
+    <row r="9" spans="1:89">
       <c r="A9" t="s">
         <v>30</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>1409168000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1341416000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1288341000.0</v>
       </c>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
-      <c r="Y9">
+      <c r="Y9"/>
+      <c r="Z9">
         <v>1182080000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1145106000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1147054000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1149774000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>1051427000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1052269000.0</v>
       </c>
-      <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
@@ -5499,312 +5516,316 @@
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
+      <c r="CK9"/>
     </row>
-    <row r="10" spans="1:88">
+    <row r="10" spans="1:89">
       <c r="A10" t="s">
         <v>31</v>
       </c>
       <c r="B10">
+        <v>42365000.0</v>
+      </c>
+      <c r="C10">
         <v>56874000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>29404000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>52246000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>51159000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>113124000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>38904000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>27676000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>50176000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>98899000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>31979000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>61695000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>71129000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>15797000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>57065000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>115309000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>59330000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>133115000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>235851000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>18447000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>74987000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>198282000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>27554000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>35884000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>34282000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>64393000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>21045000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>13261000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>16465000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>34212000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>43212000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>59461000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>118228000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>91309000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>140568000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>160412000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>148140000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>13044000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>69012000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>59715000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>13478000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>95196000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>147304000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>115987000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>171756000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>227116000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>158627000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>116008000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>224538000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>268368000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>204993000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>133944000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>206928000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>182994000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>107093000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>56140000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>48433000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>64474000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>96309000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>198245000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>114435000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>107014000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>83011000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>52751000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>106138000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>124828000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>77247000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>37367000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>7884000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>17242000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>20489000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>13851000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>13804000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>7856000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>26185643.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>7465828.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>41488328.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>16404000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>7127982.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>23211755.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>31554481.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>15362447.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>10641651.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>52727676.0</v>
       </c>
-      <c r="CG10"/>
-      <c r="CH10">
+      <c r="CH10"/>
+      <c r="CI10">
         <v>8678329.0</v>
       </c>
-      <c r="CI10"/>
       <c r="CJ10"/>
+      <c r="CK10"/>
     </row>
-    <row r="11" spans="1:88">
+    <row r="11" spans="1:89">
       <c r="A11" t="s">
         <v>32</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -5851,1214 +5872,23184 @@
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
+      <c r="CK11"/>
     </row>
-    <row r="12" spans="1:88">
+    <row r="12" spans="1:89">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="B12">
+        <v>42365000.0</v>
+      </c>
+      <c r="C12">
         <v>56874000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>29404000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>52246000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>51159000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>113124000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>38904000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>27676000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>50176000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>98899000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>31979000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>61695000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>71129000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>15797000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>57065000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>115309000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>59330000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>133115000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>235851000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>18447000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>74987000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>198282000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>27554000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>35884000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>34282000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>64393000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>21045000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>13261000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>16465000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>34212000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>43212000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>59461000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>118228000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>91309000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>140568000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>160412000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>148140000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>13044000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>69012000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>59715000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>13478000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>95196000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>147304000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>115987000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>171756000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>227116000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>158627000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>116008000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>224538000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>268368000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>204993000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>133944000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>206928000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>182994000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>107093000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>56140000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>48433000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>64474000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>96309000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>198245000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>114435000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>107014000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>83011000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>52751000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>106138000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>124828000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>77247000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>37367000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>7884000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>17242000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>20489000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>13851000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>13804000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>7856000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>26185643.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>7465828.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>41488328.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>16404000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>7127982.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>23211755.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>31554481.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>15362447.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>10641651.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>52727676.0</v>
       </c>
-      <c r="CG12"/>
-      <c r="CH12">
+      <c r="CH12"/>
+      <c r="CI12">
         <v>8678329.0</v>
       </c>
-      <c r="CI12"/>
       <c r="CJ12"/>
+      <c r="CK12"/>
     </row>
-    <row r="13" spans="1:88">
+    <row r="13" spans="1:89">
       <c r="A13" t="s">
         <v>34</v>
       </c>
       <c r="B13">
+        <v>187000.0</v>
+      </c>
+      <c r="C13">
         <v>183000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>182000.0</v>
       </c>
       <c r="D13">
         <v>182000.0</v>
       </c>
       <c r="E13">
+        <v>182000.0</v>
+      </c>
+      <c r="F13">
         <v>174000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>171000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>163000.0</v>
       </c>
       <c r="H13">
         <v>163000.0</v>
       </c>
       <c r="I13">
         <v>163000.0</v>
       </c>
       <c r="J13">
+        <v>163000.0</v>
+      </c>
+      <c r="K13">
         <v>158000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>152000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>145000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>139000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>134000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>131000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>128000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>124000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>117000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>116000.0</v>
       </c>
       <c r="T13">
         <v>116000.0</v>
       </c>
       <c r="U13">
         <v>116000.0</v>
       </c>
       <c r="V13">
-        <v>115000.0</v>
+        <v>116000.0</v>
       </c>
       <c r="W13">
         <v>115000.0</v>
       </c>
       <c r="X13">
         <v>115000.0</v>
       </c>
       <c r="Y13">
+        <v>115000.0</v>
+      </c>
+      <c r="Z13">
         <v>111000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>108000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>105000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>104000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>96000.0</v>
       </c>
       <c r="AD13">
         <v>96000.0</v>
       </c>
       <c r="AE13">
         <v>96000.0</v>
       </c>
       <c r="AF13">
+        <v>96000.0</v>
+      </c>
+      <c r="AG13">
         <v>94000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>85000.0</v>
       </c>
       <c r="AH13">
         <v>85000.0</v>
       </c>
       <c r="AI13">
+        <v>85000.0</v>
+      </c>
+      <c r="AJ13">
         <v>84000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>83000.0</v>
       </c>
       <c r="AK13">
         <v>83000.0</v>
       </c>
       <c r="AL13">
+        <v>83000.0</v>
+      </c>
+      <c r="AM13">
         <v>80000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>77000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>75000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>74000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73000.0</v>
       </c>
       <c r="AQ13">
         <v>73000.0</v>
       </c>
       <c r="AR13">
         <v>73000.0</v>
       </c>
       <c r="AS13">
         <v>73000.0</v>
       </c>
       <c r="AT13">
-        <v>65000.0</v>
+        <v>73000.0</v>
       </c>
       <c r="AU13">
         <v>65000.0</v>
       </c>
       <c r="AV13">
+        <v>65000.0</v>
+      </c>
+      <c r="AW13">
         <v>64000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62000.0</v>
       </c>
       <c r="AX13">
         <v>62000.0</v>
       </c>
       <c r="AY13">
         <v>62000.0</v>
       </c>
       <c r="AZ13">
         <v>62000.0</v>
       </c>
       <c r="BA13">
         <v>62000.0</v>
       </c>
       <c r="BB13">
+        <v>62000.0</v>
+      </c>
+      <c r="BC13">
         <v>53000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>51000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50000.0</v>
       </c>
       <c r="BE13">
         <v>50000.0</v>
       </c>
       <c r="BF13">
+        <v>50000.0</v>
+      </c>
+      <c r="BG13">
         <v>44000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>43951000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>43893000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43000.0</v>
       </c>
       <c r="BJ13">
         <v>43000.0</v>
       </c>
       <c r="BK13">
-        <v>36000.0</v>
+        <v>43000.0</v>
       </c>
       <c r="BL13">
         <v>36000.0</v>
       </c>
       <c r="BM13">
-        <v>35000.0</v>
+        <v>36000.0</v>
       </c>
       <c r="BN13">
         <v>35000.0</v>
       </c>
       <c r="BO13">
         <v>35000.0</v>
       </c>
       <c r="BP13">
         <v>35000.0</v>
       </c>
       <c r="BQ13">
         <v>35000.0</v>
       </c>
       <c r="BR13">
-        <v>33000.0</v>
+        <v>35000.0</v>
       </c>
       <c r="BS13">
         <v>33000.0</v>
       </c>
       <c r="BT13">
         <v>33000.0</v>
       </c>
       <c r="BU13">
         <v>33000.0</v>
       </c>
       <c r="BV13">
         <v>33000.0</v>
       </c>
       <c r="BW13">
+        <v>33000.0</v>
+      </c>
+      <c r="BX13">
         <v>32539.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>32371.0</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>23091.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>22000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>13676.0</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>13647.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>10235.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9802.0</v>
       </c>
       <c r="CE13">
         <v>9802.0</v>
       </c>
       <c r="CF13">
         <v>9802.0</v>
       </c>
-      <c r="CG13"/>
-      <c r="CH13">
+      <c r="CG13">
+        <v>9802.0</v>
+      </c>
+      <c r="CH13"/>
+      <c r="CI13">
         <v>2059.0</v>
       </c>
-      <c r="CI13"/>
       <c r="CJ13"/>
+      <c r="CK13"/>
     </row>
-    <row r="14" spans="1:88">
+    <row r="14" spans="1:89">
       <c r="A14" t="s">
         <v>35</v>
       </c>
       <c r="B14">
+        <v>196821000.0</v>
+      </c>
+      <c r="C14">
         <v>194791000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>194358000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>190777000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>175383000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>165607000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>161515000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>161309000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>157920000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>157758000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>147110000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>142084000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>137056000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>132275000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>129334000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>124255000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>118296000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>116754000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>116239000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>129572000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>114803000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>114263000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>113744000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>111729000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>108955000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>106072000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>104655000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>98737000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>96508000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>96357000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>95671000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>87199000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>84666000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>84027000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>82607000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>82395000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>81420000.0</v>
       </c>
       <c r="AL14">
         <v>81420000.0</v>
       </c>
       <c r="AM14">
+        <v>81420000.0</v>
+      </c>
+      <c r="AN14">
         <v>74157000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>72762000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>71199000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>71239000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>71496000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>71593000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>64163000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>63766000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>63779000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>62588000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>62695000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>60870000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>60750000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>61145000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>53823000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>51895000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>48808000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>48687000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>47210000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>47018000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>43337000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>43313000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42737000.0</v>
       </c>
       <c r="BJ14">
         <v>42737000.0</v>
       </c>
       <c r="BK14">
+        <v>42737000.0</v>
+      </c>
+      <c r="BL14">
         <v>35208000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>35260000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>35813000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>35181000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>35576000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>34632000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>32798000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>32775000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>32634000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>32832000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>32639000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>32629000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>32526000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>25401000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>23120000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>22871000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>13779000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>12945000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>9958861.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>9912595.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>9917000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>5242000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>2892000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2059000.0</v>
       </c>
       <c r="CI14">
         <v>2059000.0</v>
       </c>
       <c r="CJ14">
+        <v>2059000.0</v>
+      </c>
+      <c r="CK14">
         <v>411000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:88">
+    <row r="15" spans="1:89">
       <c r="A15" t="s">
         <v>36</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>139000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>134000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>131000.0</v>
       </c>
-      <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-      <c r="T15">
-[...1 lines deleted...]
-      </c>
+      <c r="T15"/>
       <c r="U15">
         <v>116000.0</v>
       </c>
       <c r="V15">
-        <v>115000.0</v>
+        <v>116000.0</v>
       </c>
       <c r="W15">
         <v>115000.0</v>
       </c>
       <c r="X15">
         <v>115000.0</v>
       </c>
       <c r="Y15">
+        <v>115000.0</v>
+      </c>
+      <c r="Z15">
         <v>111000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>108000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>105000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>104000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>96000.0</v>
       </c>
       <c r="AD15">
         <v>96000.0</v>
       </c>
       <c r="AE15">
         <v>96000.0</v>
       </c>
       <c r="AF15">
+        <v>96000.0</v>
+      </c>
+      <c r="AG15">
         <v>94000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>85000.0</v>
       </c>
       <c r="AH15">
         <v>85000.0</v>
       </c>
       <c r="AI15">
+        <v>85000.0</v>
+      </c>
+      <c r="AJ15">
         <v>84000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>83000.0</v>
       </c>
       <c r="AK15">
         <v>83000.0</v>
       </c>
       <c r="AL15">
+        <v>83000.0</v>
+      </c>
+      <c r="AM15">
         <v>80000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>77000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>75000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>74000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73000.0</v>
       </c>
       <c r="AQ15">
         <v>73000.0</v>
       </c>
       <c r="AR15">
         <v>73000.0</v>
       </c>
       <c r="AS15">
         <v>73000.0</v>
       </c>
       <c r="AT15">
-        <v>65000.0</v>
+        <v>73000.0</v>
       </c>
       <c r="AU15">
         <v>65000.0</v>
       </c>
       <c r="AV15">
+        <v>65000.0</v>
+      </c>
+      <c r="AW15">
         <v>64000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62000.0</v>
       </c>
       <c r="AX15">
         <v>62000.0</v>
       </c>
       <c r="AY15">
         <v>62000.0</v>
       </c>
       <c r="AZ15">
         <v>62000.0</v>
       </c>
       <c r="BA15">
         <v>62000.0</v>
       </c>
       <c r="BB15">
+        <v>62000.0</v>
+      </c>
+      <c r="BC15">
         <v>53000.0</v>
       </c>
-      <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
-      <c r="BI15">
-[...1 lines deleted...]
-      </c>
+      <c r="BI15"/>
       <c r="BJ15">
         <v>43000.0</v>
       </c>
       <c r="BK15">
-        <v>36000.0</v>
+        <v>43000.0</v>
       </c>
       <c r="BL15">
         <v>36000.0</v>
       </c>
       <c r="BM15">
-        <v>35000.0</v>
+        <v>36000.0</v>
       </c>
       <c r="BN15">
         <v>35000.0</v>
       </c>
       <c r="BO15">
         <v>35000.0</v>
       </c>
       <c r="BP15">
         <v>35000.0</v>
       </c>
       <c r="BQ15">
         <v>35000.0</v>
       </c>
       <c r="BR15">
-        <v>33000.0</v>
+        <v>35000.0</v>
       </c>
       <c r="BS15">
         <v>33000.0</v>
       </c>
       <c r="BT15">
         <v>33000.0</v>
       </c>
       <c r="BU15">
         <v>33000.0</v>
       </c>
       <c r="BV15">
         <v>33000.0</v>
       </c>
       <c r="BW15">
+        <v>33000.0</v>
+      </c>
+      <c r="BX15">
         <v>32539.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>32371.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>23091.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>21927.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>13676.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>13647.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>10235.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9802.0</v>
       </c>
       <c r="CE15">
         <v>9802.0</v>
       </c>
       <c r="CF15">
         <v>9802.0</v>
       </c>
-      <c r="CG15"/>
-      <c r="CH15">
+      <c r="CG15">
+        <v>9802.0</v>
+      </c>
+      <c r="CH15"/>
+      <c r="CI15">
         <v>2059.0</v>
       </c>
-      <c r="CI15"/>
       <c r="CJ15"/>
+      <c r="CK15"/>
     </row>
-    <row r="16" spans="1:88">
+    <row r="16" spans="1:89">
       <c r="A16" t="s">
         <v>37</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>-49519000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>45892000.0</v>
       </c>
-      <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>31472000.0</v>
       </c>
-      <c r="N16"/>
       <c r="O16"/>
-      <c r="P16">
+      <c r="P16"/>
+      <c r="Q16">
         <v>-1876000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>20352000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>40399000.0</v>
       </c>
-      <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
-      <c r="AQ16">
+      <c r="AQ16"/>
+      <c r="AR16">
         <v>2152000.0</v>
       </c>
-      <c r="AR16"/>
-      <c r="AS16">
+      <c r="AS16"/>
+      <c r="AT16">
         <v>5080000.0</v>
       </c>
-      <c r="AT16"/>
-      <c r="AU16">
+      <c r="AU16"/>
+      <c r="AV16">
         <v>11250000.0</v>
       </c>
-      <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
-      <c r="BC16">
+      <c r="BC16"/>
+      <c r="BD16">
         <v>-9491000.0</v>
       </c>
-      <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
-      <c r="BK16">
+      <c r="BK16"/>
+      <c r="BL16">
         <v>-5033000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>-4893000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>-3210000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>-2425000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>-3207000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>-4274000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>-5396000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>-6871000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>-7769000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>-7896000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>-6969000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>-6593000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>-5072929000000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>-4939369000000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>-4312934000000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>-3450971000000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>-3567304000000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>-3222094000000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>-2975660000000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>-2729982000000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>-1847841.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>-1655304.0</v>
       </c>
-      <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
+      <c r="CK16"/>
+    </row>
+    <row r="17" spans="1:89">
+      <c r="A17" t="s">
+        <v>38</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+    </row>
+    <row r="18" spans="1:89">
+      <c r="A18" t="s">
+        <v>39</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18">
+        <v>1894000.0</v>
+      </c>
+      <c r="S18">
+        <v>2161000.0</v>
+      </c>
+      <c r="T18">
+        <v>1643000.0</v>
+      </c>
+      <c r="U18">
+        <v>1978000.0</v>
+      </c>
+      <c r="V18">
+        <v>2349000.0</v>
+      </c>
+      <c r="W18">
+        <v>2683000.0</v>
+      </c>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+    </row>
+    <row r="19" spans="1:89">
+      <c r="A19" t="s">
+        <v>40</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+    </row>
+    <row r="20" spans="1:89">
+      <c r="A20" t="s">
+        <v>41</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+    </row>
+    <row r="21" spans="1:89">
+      <c r="A21" t="s">
+        <v>42</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21"/>
+      <c r="AG21"/>
+      <c r="AH21"/>
+      <c r="AI21"/>
+      <c r="AJ21"/>
+      <c r="AK21"/>
+      <c r="AL21"/>
+      <c r="AM21"/>
+      <c r="AN21"/>
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21"/>
+      <c r="AR21"/>
+      <c r="AS21"/>
+      <c r="AT21"/>
+      <c r="AU21"/>
+      <c r="AV21"/>
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21"/>
+      <c r="AZ21"/>
+      <c r="BA21"/>
+      <c r="BB21"/>
+      <c r="BC21"/>
+      <c r="BD21"/>
+      <c r="BE21"/>
+      <c r="BF21"/>
+      <c r="BG21"/>
+      <c r="BH21"/>
+      <c r="BI21"/>
+      <c r="BJ21"/>
+      <c r="BK21"/>
+      <c r="BL21"/>
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21"/>
+      <c r="BR21"/>
+      <c r="BS21"/>
+      <c r="BT21"/>
+      <c r="BU21"/>
+      <c r="BV21"/>
+      <c r="BW21"/>
+      <c r="BX21"/>
+      <c r="BY21"/>
+      <c r="BZ21"/>
+      <c r="CA21"/>
+      <c r="CB21"/>
+      <c r="CC21"/>
+      <c r="CD21"/>
+      <c r="CE21"/>
+      <c r="CF21"/>
+      <c r="CG21"/>
+      <c r="CH21"/>
+      <c r="CI21"/>
+      <c r="CJ21"/>
+      <c r="CK21"/>
+    </row>
+    <row r="22" spans="1:89">
+      <c r="A22" t="s">
+        <v>43</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22">
+        <v>75467000.0</v>
+      </c>
+      <c r="I22"/>
+      <c r="J22">
+        <v>1.0</v>
+      </c>
+      <c r="K22">
+        <v>148754000.0</v>
+      </c>
+      <c r="L22">
+        <v>1.0</v>
+      </c>
+      <c r="M22">
+        <v>106120000.0</v>
+      </c>
+      <c r="N22">
+        <v>110433000.0</v>
+      </c>
+      <c r="O22">
+        <v>1.0</v>
+      </c>
+      <c r="P22">
+        <v>90905000.0</v>
+      </c>
+      <c r="Q22">
+        <v>140792000.0</v>
+      </c>
+      <c r="R22">
+        <v>82105000.0</v>
+      </c>
+      <c r="S22">
+        <v>1.0</v>
+      </c>
+      <c r="T22">
+        <v>267219000.0</v>
+      </c>
+      <c r="U22">
+        <v>43276000.0</v>
+      </c>
+      <c r="V22">
+        <v>1.0</v>
+      </c>
+      <c r="W22">
+        <v>-58481000.0</v>
+      </c>
+      <c r="X22">
+        <v>1.0</v>
+      </c>
+      <c r="Y22">
+        <v>-33599000.0</v>
+      </c>
+      <c r="Z22">
+        <v>-22060000.0</v>
+      </c>
+      <c r="AA22">
+        <v>-70810000.0</v>
+      </c>
+      <c r="AB22">
+        <v>1.0</v>
+      </c>
+      <c r="AC22">
+        <v>1.0</v>
+      </c>
+      <c r="AD22">
+        <v>-11131000.0</v>
+      </c>
+      <c r="AE22">
+        <v>1.0</v>
+      </c>
+      <c r="AF22">
+        <v>1.0</v>
+      </c>
+      <c r="AG22">
+        <v>1.0</v>
+      </c>
+      <c r="AH22">
+        <v>-3632000.0</v>
+      </c>
+      <c r="AI22">
+        <v>-16700000.0</v>
+      </c>
+      <c r="AJ22">
+        <v>1.0</v>
+      </c>
+      <c r="AK22">
+        <v>-17226000.0</v>
+      </c>
+      <c r="AL22">
+        <v>-12924000.0</v>
+      </c>
+      <c r="AM22">
+        <v>-21336000.0</v>
+      </c>
+      <c r="AN22">
+        <v>1.0</v>
+      </c>
+      <c r="AO22">
+        <v>1.0</v>
+      </c>
+      <c r="AP22">
+        <v>-3646000.0</v>
+      </c>
+      <c r="AQ22">
+        <v>-21430000.0</v>
+      </c>
+      <c r="AR22">
+        <v>1.0</v>
+      </c>
+      <c r="AS22">
+        <v>1.0</v>
+      </c>
+      <c r="AT22">
+        <v>1.0</v>
+      </c>
+      <c r="AU22">
+        <v>-22113000.0</v>
+      </c>
+      <c r="AV22">
+        <v>1.0</v>
+      </c>
+      <c r="AW22">
+        <v>-3491000.0</v>
+      </c>
+      <c r="AX22">
+        <v>1.0</v>
+      </c>
+      <c r="AY22">
+        <v>-15233000.0</v>
+      </c>
+      <c r="AZ22">
+        <v>-3632000.0</v>
+      </c>
+      <c r="BA22">
+        <v>1.0</v>
+      </c>
+      <c r="BB22">
+        <v>-810000.0</v>
+      </c>
+      <c r="BC22">
+        <v>-9635000.0</v>
+      </c>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22"/>
+      <c r="CC22"/>
+      <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22"/>
+      <c r="CI22"/>
+      <c r="CJ22"/>
+      <c r="CK22"/>
+    </row>
+    <row r="23" spans="1:89">
+      <c r="A23" t="s">
+        <v>44</v>
+      </c>
+      <c r="B23">
+        <v>4826418000.0</v>
+      </c>
+      <c r="C23">
+        <v>4584026000.0</v>
+      </c>
+      <c r="D23">
+        <v>4410167000.0</v>
+      </c>
+      <c r="E23">
+        <v>4284479000.0</v>
+      </c>
+      <c r="F23">
+        <v>4031211000.0</v>
+      </c>
+      <c r="G23">
+        <v>3831591000.0</v>
+      </c>
+      <c r="H23">
+        <v>3656359000.0</v>
+      </c>
+      <c r="I23">
+        <v>3672136000.0</v>
+      </c>
+      <c r="J23">
+        <v>3696033000.0</v>
+      </c>
+      <c r="K23">
+        <v>3416926000.0</v>
+      </c>
+      <c r="L23">
+        <v>3336402000.0</v>
+      </c>
+      <c r="M23">
+        <v>3224504000.0</v>
+      </c>
+      <c r="N23">
+        <v>3251819000.0</v>
+      </c>
+      <c r="O23">
+        <v>3028855000.0</v>
+      </c>
+      <c r="P23">
+        <v>2924522000.0</v>
+      </c>
+      <c r="Q23">
+        <v>2869723000.0</v>
+      </c>
+      <c r="R23">
+        <v>2691547000.0</v>
+      </c>
+      <c r="S23">
+        <v>2600013000.0</v>
+      </c>
+      <c r="T23">
+        <v>2791208000.0</v>
+      </c>
+      <c r="U23">
+        <v>2578572000.0</v>
+      </c>
+      <c r="V23">
+        <v>2583851000.0</v>
+      </c>
+      <c r="W23">
+        <v>2623997000.0</v>
+      </c>
+      <c r="X23">
+        <v>2504001000.0</v>
+      </c>
+      <c r="Y23">
+        <v>2468501000.0</v>
+      </c>
+      <c r="Z23">
+        <v>2396751000.0</v>
+      </c>
+      <c r="AA23">
+        <v>2461968000.0</v>
+      </c>
+      <c r="AB23">
+        <v>2316929000.0</v>
+      </c>
+      <c r="AC23">
+        <v>2311567000.0</v>
+      </c>
+      <c r="AD23">
+        <v>2138631000.0</v>
+      </c>
+      <c r="AE23">
+        <v>1945191000.0</v>
+      </c>
+      <c r="AF23">
+        <v>1823054000.0</v>
+      </c>
+      <c r="AG23">
+        <v>1792597000.0</v>
+      </c>
+      <c r="AH23">
+        <v>1619712000.0</v>
+      </c>
+      <c r="AI23">
+        <v>1654715000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>1582997000.0</v>
+      </c>
+      <c r="AK23">
+        <v>1588709000.0</v>
+      </c>
+      <c r="AL23">
+        <v>1586248000.0</v>
+      </c>
+      <c r="AM23">
+        <v>1464204000.0</v>
+      </c>
+      <c r="AN23">
+        <v>1419424000.0</v>
+      </c>
+      <c r="AO23">
+        <v>1395171000.0</v>
+      </c>
+      <c r="AP23">
+        <v>1331815000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>1323984000.0</v>
+      </c>
+      <c r="AR23">
+        <v>1332731000.0</v>
+      </c>
+      <c r="AS23">
+        <v>1396553000.0</v>
+      </c>
+      <c r="AT23">
+        <v>1387088000.0</v>
+      </c>
+      <c r="AU23">
+        <v>1299223000.0</v>
+      </c>
+      <c r="AV23">
+        <v>1199338000.0</v>
+      </c>
+      <c r="AW23">
+        <v>1149473000.0</v>
+      </c>
+      <c r="AX23">
+        <v>1159399000.0</v>
+      </c>
+      <c r="AY23">
+        <v>1221715000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>1227513000.0</v>
+      </c>
+      <c r="BA23">
+        <v>1210853000.0</v>
+      </c>
+      <c r="BB23">
+        <v>1211186000.0</v>
+      </c>
+      <c r="BC23">
+        <v>1123643000.0</v>
+      </c>
+      <c r="BD23">
+        <v>909513000.0</v>
+      </c>
+      <c r="BE23">
+        <v>801872000.0</v>
+      </c>
+      <c r="BF23">
+        <v>763366000.0</v>
+      </c>
+      <c r="BG23">
+        <v>747394000.0</v>
+      </c>
+      <c r="BH23">
+        <v>688637000.0</v>
+      </c>
+      <c r="BI23">
+        <v>691253000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>574406000.0</v>
+      </c>
+      <c r="BK23">
+        <v>591247000.0</v>
+      </c>
+      <c r="BL23">
+        <v>504282000.0</v>
+      </c>
+      <c r="BM23">
+        <v>497441000.0</v>
+      </c>
+      <c r="BN23">
+        <v>500957000.0</v>
+      </c>
+      <c r="BO23">
+        <v>508967000.0</v>
+      </c>
+      <c r="BP23">
+        <v>505120000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>501895000.0</v>
+      </c>
+      <c r="BR23">
+        <v>550272000.0</v>
+      </c>
+      <c r="BS23">
+        <v>608672000.0</v>
+      </c>
+      <c r="BT23">
+        <v>675003000.0</v>
+      </c>
+      <c r="BU23">
+        <v>622566000.0</v>
+      </c>
+      <c r="BV23">
+        <v>548944000.0</v>
+      </c>
+      <c r="BW23">
+        <v>541943000.0</v>
+      </c>
+      <c r="BX23">
+        <v>446084472.0</v>
+      </c>
+      <c r="BY23">
+        <v>427736808.0</v>
+      </c>
+      <c r="BZ23">
+        <v>386272034.0</v>
+      </c>
+      <c r="CA23">
+        <v>301142000.0</v>
+      </c>
+      <c r="CB23">
+        <v>245654938.0</v>
+      </c>
+      <c r="CC23">
+        <v>217239108.0</v>
+      </c>
+      <c r="CD23">
+        <v>208576310.0</v>
+      </c>
+      <c r="CE23">
+        <v>193647879.0</v>
+      </c>
+      <c r="CF23">
+        <v>141549683.0</v>
+      </c>
+      <c r="CG23">
+        <v>139778102.0</v>
+      </c>
+      <c r="CH23"/>
+      <c r="CI23">
+        <v>25232672.0</v>
+      </c>
+      <c r="CJ23"/>
+      <c r="CK23"/>
+    </row>
+    <row r="24" spans="1:89">
+      <c r="A24" t="s">
+        <v>45</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24">
+        <v>1714479000.0</v>
+      </c>
+      <c r="O24">
+        <v>1574351000.0</v>
+      </c>
+      <c r="P24">
+        <v>1521220000.0</v>
+      </c>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24">
+        <v>1265131000.0</v>
+      </c>
+      <c r="Z24">
+        <v>1194952000.0</v>
+      </c>
+      <c r="AA24">
+        <v>1183156000.0</v>
+      </c>
+      <c r="AB24">
+        <v>1182290000.0</v>
+      </c>
+      <c r="AC24">
+        <v>1077658000.0</v>
+      </c>
+      <c r="AD24">
+        <v>1121170000.0</v>
+      </c>
+      <c r="AE24">
+        <v>963786000.0</v>
+      </c>
+      <c r="AF24">
+        <v>797401000.0</v>
+      </c>
+      <c r="AG24">
+        <v>803785000.0</v>
+      </c>
+      <c r="AH24">
+        <v>772192000.0</v>
+      </c>
+      <c r="AI24">
+        <v>637699000.0</v>
+      </c>
+      <c r="AJ24">
+        <v>587180000.0</v>
+      </c>
+      <c r="AK24">
+        <v>661387000.0</v>
+      </c>
+      <c r="AL24">
+        <v>761839000.0</v>
+      </c>
+      <c r="AM24">
+        <v>544433000.0</v>
+      </c>
+      <c r="AN24">
+        <v>649186000.0</v>
+      </c>
+      <c r="AO24">
+        <v>660695000.0</v>
+      </c>
+      <c r="AP24">
+        <v>583745000.0</v>
+      </c>
+      <c r="AQ24">
+        <v>582864000.0</v>
+      </c>
+      <c r="AR24">
+        <v>572864000.0</v>
+      </c>
+      <c r="AS24">
+        <v>622486000.0</v>
+      </c>
+      <c r="AT24">
+        <v>610202000.0</v>
+      </c>
+      <c r="AU24">
+        <v>610177000.0</v>
+      </c>
+      <c r="AV24">
+        <v>531527000.0</v>
+      </c>
+      <c r="AW24">
+        <v>480171000.0</v>
+      </c>
+      <c r="AX24">
+        <v>497135000.0</v>
+      </c>
+      <c r="AY24">
+        <v>557440000.0</v>
+      </c>
+      <c r="AZ24">
+        <v>570086000.0</v>
+      </c>
+      <c r="BA24">
+        <v>577611000.0</v>
+      </c>
+      <c r="BB24">
+        <v>587122000.0</v>
+      </c>
+      <c r="BC24">
+        <v>596100000.0</v>
+      </c>
+      <c r="BD24">
+        <v>430905000.0</v>
+      </c>
+      <c r="BE24">
+        <v>317774000.0</v>
+      </c>
+      <c r="BF24">
+        <v>271374000.0</v>
+      </c>
+      <c r="BG24">
+        <v>305540000.0</v>
+      </c>
+      <c r="BH24">
+        <v>258832000.0</v>
+      </c>
+      <c r="BI24">
+        <v>258562000.0</v>
+      </c>
+      <c r="BJ24">
+        <v>163750000.0</v>
+      </c>
+      <c r="BK24">
+        <v>170000000.0</v>
+      </c>
+      <c r="BL24">
+        <v>160000000.0</v>
+      </c>
+      <c r="BM24">
+        <v>137100000.0</v>
+      </c>
+      <c r="BN24">
+        <v>130600000.0</v>
+      </c>
+      <c r="BO24">
+        <v>130600000.0</v>
+      </c>
+      <c r="BP24">
+        <v>130600000.0</v>
+      </c>
+      <c r="BQ24">
+        <v>131017000.0</v>
+      </c>
+      <c r="BR24">
+        <v>159951000.0</v>
+      </c>
+      <c r="BS24">
+        <v>127200000.0</v>
+      </c>
+      <c r="BT24">
+        <v>137200000.0</v>
+      </c>
+      <c r="BU24">
+        <v>95050000.0</v>
+      </c>
+      <c r="BV24">
+        <v>70050000.0</v>
+      </c>
+      <c r="BW24">
+        <v>55050000.0</v>
+      </c>
+      <c r="BX24">
+        <v>19749000.0</v>
+      </c>
+      <c r="BY24">
+        <v>12000000.0</v>
+      </c>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+    </row>
+    <row r="25" spans="1:89">
+      <c r="A25" t="s">
+        <v>46</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25">
+        <v>1714479000.0</v>
+      </c>
+      <c r="O25">
+        <v>1574351000.0</v>
+      </c>
+      <c r="P25">
+        <v>1521220000.0</v>
+      </c>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25">
+        <v>1266077000.0</v>
+      </c>
+      <c r="AA25">
+        <v>1287075000.0</v>
+      </c>
+      <c r="AB25">
+        <v>1193875000.0</v>
+      </c>
+      <c r="AC25">
+        <v>1171079000.0</v>
+      </c>
+      <c r="AD25">
+        <v>1121170000.0</v>
+      </c>
+      <c r="AE25">
+        <v>963786000.0</v>
+      </c>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+    </row>
+    <row r="26" spans="1:89">
+      <c r="A26" t="s">
+        <v>47</v>
+      </c>
+      <c r="B26">
+        <v>4721987000.0</v>
+      </c>
+      <c r="C26">
+        <v>4466647000.0</v>
+      </c>
+      <c r="D26">
+        <v>4306154000.0</v>
+      </c>
+      <c r="E26">
+        <v>4176486000.0</v>
+      </c>
+      <c r="F26">
+        <v>3924450000.0</v>
+      </c>
+      <c r="G26">
+        <v>3659978000.0</v>
+      </c>
+      <c r="H26">
+        <v>3560513000.0</v>
+      </c>
+      <c r="I26">
+        <v>3568539000.0</v>
+      </c>
+      <c r="J26">
+        <v>3571641000.0</v>
+      </c>
+      <c r="K26">
+        <v>3248046000.0</v>
+      </c>
+      <c r="L26">
+        <v>3261391000.0</v>
+      </c>
+      <c r="M26">
+        <v>3112789000.0</v>
+      </c>
+      <c r="N26">
+        <v>3130178000.0</v>
+      </c>
+      <c r="O26">
+        <v>2963955000.0</v>
+      </c>
+      <c r="P26">
+        <v>2825738000.0</v>
+      </c>
+      <c r="Q26">
+        <v>2718891000.0</v>
+      </c>
+      <c r="R26">
+        <v>2592334000.0</v>
+      </c>
+      <c r="S26">
+        <v>2434522000.0</v>
+      </c>
+      <c r="T26">
+        <v>2511854000.0</v>
+      </c>
+      <c r="U26">
+        <v>2521090000.0</v>
+      </c>
+      <c r="V26">
+        <v>2464355000.0</v>
+      </c>
+      <c r="W26">
+        <v>2354078000.0</v>
+      </c>
+      <c r="X26">
+        <v>2420827000.0</v>
+      </c>
+      <c r="Y26">
+        <v>2363521000.0</v>
+      </c>
+      <c r="Z26">
+        <v>2302480000.0</v>
+      </c>
+      <c r="AA26">
+        <v>2314526000.0</v>
+      </c>
+      <c r="AB26">
+        <v>2247206000.0</v>
+      </c>
+      <c r="AC26">
+        <v>2251999000.0</v>
+      </c>
+      <c r="AD26">
+        <v>2081042000.0</v>
+      </c>
+      <c r="AE26">
+        <v>1880373000.0</v>
+      </c>
+      <c r="AF26">
+        <v>1760516000.0</v>
+      </c>
+      <c r="AG26">
+        <v>1701936000.0</v>
+      </c>
+      <c r="AH26">
+        <v>1483578000.0</v>
+      </c>
+      <c r="AI26">
+        <v>1542214000.0</v>
+      </c>
+      <c r="AJ26">
+        <v>1417114000.0</v>
+      </c>
+      <c r="AK26">
+        <v>1395469000.0</v>
+      </c>
+      <c r="AL26">
+        <v>1406267000.0</v>
+      </c>
+      <c r="AM26">
+        <v>1423942000.0</v>
+      </c>
+      <c r="AN26">
+        <v>1320610000.0</v>
+      </c>
+      <c r="AO26">
+        <v>1302778000.0</v>
+      </c>
+      <c r="AP26"/>
+      <c r="AQ26">
+        <v>1200638000.0</v>
+      </c>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26">
+        <v>1020737000.0</v>
+      </c>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+    </row>
+    <row r="27" spans="1:89">
+      <c r="A27" t="s">
+        <v>48</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+    </row>
+    <row r="28" spans="1:89">
+      <c r="A28" t="s">
+        <v>49</v>
+      </c>
+      <c r="B28">
+        <v>2511869000.0</v>
+      </c>
+      <c r="C28">
+        <v>2245837000.0</v>
+      </c>
+      <c r="D28">
+        <v>2138321000.0</v>
+      </c>
+      <c r="E28">
+        <v>2028817000.0</v>
+      </c>
+      <c r="F28">
+        <v>1942675000.0</v>
+      </c>
+      <c r="G28">
+        <v>1674025000.0</v>
+      </c>
+      <c r="H28">
+        <v>1718785000.0</v>
+      </c>
+      <c r="I28">
+        <v>1738396000.0</v>
+      </c>
+      <c r="J28">
+        <v>1721221000.0</v>
+      </c>
+      <c r="K28">
+        <v>1461165000.0</v>
+      </c>
+      <c r="L28">
+        <v>1606107000.0</v>
+      </c>
+      <c r="M28">
+        <v>1530799000.0</v>
+      </c>
+      <c r="N28">
+        <v>1648316000.0</v>
+      </c>
+      <c r="O28">
+        <v>1564060000.0</v>
+      </c>
+      <c r="P28">
+        <v>1470247000.0</v>
+      </c>
+      <c r="Q28">
+        <v>1389963000.0</v>
+      </c>
+      <c r="R28">
+        <v>1271541000.0</v>
+      </c>
+      <c r="S28">
+        <v>1110570000.0</v>
+      </c>
+      <c r="T28">
+        <v>1180727000.0</v>
+      </c>
+      <c r="U28">
+        <v>1166881000.0</v>
+      </c>
+      <c r="V28">
+        <v>1165170000.0</v>
+      </c>
+      <c r="W28">
+        <v>1097668000.0</v>
+      </c>
+      <c r="X28">
+        <v>-17801000.0</v>
+      </c>
+      <c r="Y28">
+        <v>1239425000.0</v>
+      </c>
+      <c r="Z28">
+        <v>1242939000.0</v>
+      </c>
+      <c r="AA28">
+        <v>1234220000.0</v>
+      </c>
+      <c r="AB28">
+        <v>1184752000.0</v>
+      </c>
+      <c r="AC28">
+        <v>1166348000.0</v>
+      </c>
+      <c r="AD28">
+        <v>1113561000.0</v>
+      </c>
+      <c r="AE28">
+        <v>929574000.0</v>
+      </c>
+      <c r="AF28">
+        <v>754189000.0</v>
+      </c>
+      <c r="AG28">
+        <v>744324000.0</v>
+      </c>
+      <c r="AH28">
+        <v>653964000.0</v>
+      </c>
+      <c r="AI28">
+        <v>695543000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>587088000.0</v>
+      </c>
+      <c r="AK28">
+        <v>588653000.0</v>
+      </c>
+      <c r="AL28">
+        <v>613699000.0</v>
+      </c>
+      <c r="AM28">
+        <v>641753000.0</v>
+      </c>
+      <c r="AN28">
+        <v>580174000.0</v>
+      </c>
+      <c r="AO28">
+        <v>600980000.0</v>
+      </c>
+      <c r="AP28">
+        <v>587871000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>494413000.0</v>
+      </c>
+      <c r="AR28">
+        <v>443021000.0</v>
+      </c>
+      <c r="AS28">
+        <v>523898000.0</v>
+      </c>
+      <c r="AT28">
+        <v>442686000.0</v>
+      </c>
+      <c r="AU28">
+        <v>399142000.0</v>
+      </c>
+      <c r="AV28">
+        <v>372900000.0</v>
+      </c>
+      <c r="AW28">
+        <v>364163000.0</v>
+      </c>
+      <c r="AX28">
+        <v>272597000.0</v>
+      </c>
+      <c r="AY28">
+        <v>289072000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>365093000.0</v>
+      </c>
+      <c r="BA28">
+        <v>443667000.0</v>
+      </c>
+      <c r="BB28">
+        <v>380194000.0</v>
+      </c>
+      <c r="BC28">
+        <v>413106000.0</v>
+      </c>
+      <c r="BD28">
+        <v>323812000.0</v>
+      </c>
+      <c r="BE28">
+        <v>261634000.0</v>
+      </c>
+      <c r="BF28">
+        <v>222941000.0</v>
+      </c>
+      <c r="BG28">
+        <v>241066000.0</v>
+      </c>
+      <c r="BH28">
+        <v>162523000.0</v>
+      </c>
+      <c r="BI28">
+        <v>60317000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>49315000.0</v>
+      </c>
+      <c r="BK28">
+        <v>62986000.0</v>
+      </c>
+      <c r="BL28">
+        <v>76989000.0</v>
+      </c>
+      <c r="BM28">
+        <v>84349000.0</v>
+      </c>
+      <c r="BN28">
+        <v>24462000.0</v>
+      </c>
+      <c r="BO28">
+        <v>5772000.0</v>
+      </c>
+      <c r="BP28">
+        <v>53353000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>93650000.0</v>
+      </c>
+      <c r="BR28">
+        <v>152067000.0</v>
+      </c>
+      <c r="BS28">
+        <v>199540000.0</v>
+      </c>
+      <c r="BT28">
+        <v>244611000.0</v>
+      </c>
+      <c r="BU28">
+        <v>200099000.0</v>
+      </c>
+      <c r="BV28">
+        <v>129146000.0</v>
+      </c>
+      <c r="BW28">
+        <v>126394000.0</v>
+      </c>
+      <c r="BX28">
+        <v>25764357.0</v>
+      </c>
+      <c r="BY28">
+        <v>26234172.0</v>
+      </c>
+      <c r="BZ28">
+        <v>71511672.0</v>
+      </c>
+      <c r="CA28">
+        <v>65596000.0</v>
+      </c>
+      <c r="CB28">
+        <v>83872018.0</v>
+      </c>
+      <c r="CC28">
+        <v>37788245.0</v>
+      </c>
+      <c r="CD28">
+        <v>54445519.0</v>
+      </c>
+      <c r="CE28">
+        <v>136637553.0</v>
+      </c>
+      <c r="CF28">
+        <v>14358349.0</v>
+      </c>
+      <c r="CG28">
+        <v>-27727676.0</v>
+      </c>
+      <c r="CH28"/>
+      <c r="CI28">
+        <v>-8678329.0</v>
+      </c>
+      <c r="CJ28"/>
+      <c r="CK28"/>
+    </row>
+    <row r="29" spans="1:89">
+      <c r="A29" t="s">
+        <v>50</v>
+      </c>
+      <c r="B29">
+        <v>4766027000.0</v>
+      </c>
+      <c r="C29">
+        <v>4502497000.0</v>
+      </c>
+      <c r="D29">
+        <v>4341003000.0</v>
+      </c>
+      <c r="E29">
+        <v>4215241000.0</v>
+      </c>
+      <c r="F29">
+        <v>3977253000.0</v>
+      </c>
+      <c r="G29">
+        <v>3758536000.0</v>
+      </c>
+      <c r="H29">
+        <v>3591019000.0</v>
+      </c>
+      <c r="I29">
+        <v>3603672000.0</v>
+      </c>
+      <c r="J29">
+        <v>3637936000.0</v>
+      </c>
+      <c r="K29">
+        <v>3357575000.0</v>
+      </c>
+      <c r="L29">
+        <v>3284795000.0</v>
+      </c>
+      <c r="M29">
+        <v>3174118000.0</v>
+      </c>
+      <c r="N29">
+        <v>3213485000.0</v>
+      </c>
+      <c r="O29">
+        <v>2975810000.0</v>
+      </c>
+      <c r="P29">
+        <v>2883938000.0</v>
+      </c>
+      <c r="Q29">
+        <v>2826352000.0</v>
+      </c>
+      <c r="R29">
+        <v>2657443000.0</v>
+      </c>
+      <c r="S29">
+        <v>2544850000.0</v>
+      </c>
+      <c r="T29">
+        <v>2746233000.0</v>
+      </c>
+      <c r="U29">
+        <v>2533873000.0</v>
+      </c>
+      <c r="V29">
+        <v>2546692000.0</v>
+      </c>
+      <c r="W29">
+        <v>2578342000.0</v>
+      </c>
+      <c r="X29">
+        <v>2465466000.0</v>
+      </c>
+      <c r="Y29">
+        <v>2429161000.0</v>
+      </c>
+      <c r="Z29">
+        <v>2363157000.0</v>
+      </c>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+    </row>
+    <row r="30" spans="1:89">
+      <c r="A30" t="s">
+        <v>51</v>
+      </c>
+      <c r="B30">
+        <v>40377000.0</v>
+      </c>
+      <c r="C30">
+        <v>37261000.0</v>
+      </c>
+      <c r="D30">
+        <v>36327000.0</v>
+      </c>
+      <c r="E30">
+        <v>34862000.0</v>
+      </c>
+      <c r="F30">
+        <v>33095999.0</v>
+      </c>
+      <c r="G30">
+        <v>32578000.0</v>
+      </c>
+      <c r="H30">
+        <v>31450000.0</v>
+      </c>
+      <c r="I30">
+        <v>31533000.0</v>
+      </c>
+      <c r="J30">
+        <v>35399000.0</v>
+      </c>
+      <c r="K30">
+        <v>32741000.0</v>
+      </c>
+      <c r="L30">
+        <v>32052999.0</v>
+      </c>
+      <c r="M30">
+        <v>32086000.0</v>
+      </c>
+      <c r="N30">
+        <v>31485000.0</v>
+      </c>
+      <c r="O30">
+        <v>31682000.0</v>
+      </c>
+      <c r="P30">
+        <v>25494000.0</v>
+      </c>
+      <c r="Q30">
+        <v>22112000.0</v>
+      </c>
+      <c r="R30">
+        <v>19648000.0</v>
+      </c>
+      <c r="S30">
+        <v>17365000.0</v>
+      </c>
+      <c r="T30">
+        <v>17859000.0</v>
+      </c>
+      <c r="U30">
+        <v>19063000.0</v>
+      </c>
+      <c r="V30">
+        <v>20597000.0</v>
+      </c>
+      <c r="W30">
+        <v>19077000.0</v>
+      </c>
+      <c r="X30">
+        <v>19506000.0</v>
+      </c>
+      <c r="Y30">
+        <v>19458000.0</v>
+      </c>
+      <c r="Z30">
+        <v>19137000.0</v>
+      </c>
+      <c r="AA30">
+        <v>20207000.0</v>
+      </c>
+      <c r="AB30">
+        <v>19847000.0</v>
+      </c>
+      <c r="AC30">
+        <v>18206000.0</v>
+      </c>
+      <c r="AD30">
+        <v>18366000.0</v>
+      </c>
+      <c r="AE30">
+        <v>16959000.0</v>
+      </c>
+      <c r="AF30">
+        <v>15722000.0</v>
+      </c>
+      <c r="AG30">
+        <v>14408000.0</v>
+      </c>
+      <c r="AH30">
+        <v>11087000.0</v>
+      </c>
+      <c r="AI30">
+        <v>12262000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>10507000.0</v>
+      </c>
+      <c r="AK30">
+        <v>10204000.0</v>
+      </c>
+      <c r="AL30">
+        <v>11484000.0</v>
+      </c>
+      <c r="AM30">
+        <v>11614000.0</v>
+      </c>
+      <c r="AN30">
+        <v>10861000.0</v>
+      </c>
+      <c r="AO30">
+        <v>9453000.0</v>
+      </c>
+      <c r="AP30">
+        <v>10993000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>9239000.0</v>
+      </c>
+      <c r="AR30">
+        <v>8528000.0</v>
+      </c>
+      <c r="AS30">
+        <v>9226000.0</v>
+      </c>
+      <c r="AT30">
+        <v>9102000.0</v>
+      </c>
+      <c r="AU30">
+        <v>9453000.0</v>
+      </c>
+      <c r="AV30">
+        <v>9146000.0</v>
+      </c>
+      <c r="AW30">
+        <v>8700000.0</v>
+      </c>
+      <c r="AX30">
+        <v>8176000.0</v>
+      </c>
+      <c r="AY30">
+        <v>8962000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>10275000.0</v>
+      </c>
+      <c r="BA30">
+        <v>10245000.0</v>
+      </c>
+      <c r="BB30">
+        <v>9674000.0</v>
+      </c>
+      <c r="BC30">
+        <v>9635000.0</v>
+      </c>
+      <c r="BD30">
+        <v>7774000.0</v>
+      </c>
+      <c r="BE30">
+        <v>7111000.0</v>
+      </c>
+      <c r="BF30">
+        <v>5962000.0</v>
+      </c>
+      <c r="BG30">
+        <v>5820000.0</v>
+      </c>
+      <c r="BH30">
+        <v>4667000.0</v>
+      </c>
+      <c r="BI30">
+        <v>4153000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>4306000.0</v>
+      </c>
+      <c r="BK30">
+        <v>4520000.0</v>
+      </c>
+      <c r="BL30">
+        <v>11512000.0</v>
+      </c>
+      <c r="BM30">
+        <v>11114000.0</v>
+      </c>
+      <c r="BN30">
+        <v>11369000.0</v>
+      </c>
+      <c r="BO30">
+        <v>3757000.0</v>
+      </c>
+      <c r="BP30">
+        <v>10382000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>9327000.0</v>
+      </c>
+      <c r="BR30">
+        <v>7961000.0</v>
+      </c>
+      <c r="BS30">
+        <v>8803000.0</v>
+      </c>
+      <c r="BT30">
+        <v>7859000.0</v>
+      </c>
+      <c r="BU30">
+        <v>7911000.0</v>
+      </c>
+      <c r="BV30">
+        <v>6833000.0</v>
+      </c>
+      <c r="BW30">
+        <v>6387000.0</v>
+      </c>
+      <c r="BX30">
+        <v>5612071.0</v>
+      </c>
+      <c r="BY30">
+        <v>4934961.0</v>
+      </c>
+      <c r="BZ30">
+        <v>3976516.0</v>
+      </c>
+      <c r="CA30">
+        <v>2907000.0</v>
+      </c>
+      <c r="CB30">
+        <v>2216976.0</v>
+      </c>
+      <c r="CC30">
+        <v>2089839.0</v>
+      </c>
+      <c r="CD30">
+        <v>1758701.0</v>
+      </c>
+      <c r="CE30">
+        <v>1479375.0</v>
+      </c>
+      <c r="CF30">
+        <v>1174993.0</v>
+      </c>
+      <c r="CG30">
+        <v>730771.0</v>
+      </c>
+      <c r="CH30"/>
+      <c r="CI30">
+        <v>80902.0</v>
+      </c>
+      <c r="CJ30"/>
+      <c r="CK30"/>
+    </row>
+    <row r="31" spans="1:89">
+      <c r="A31" t="s">
+        <v>52</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31">
+        <v>1652057000.0</v>
+      </c>
+      <c r="M31">
+        <v>1585510000.0</v>
+      </c>
+      <c r="N31">
+        <v>1499006000.0</v>
+      </c>
+      <c r="O31">
+        <v>1401459000.0</v>
+      </c>
+      <c r="P31">
+        <v>1362718000.0</v>
+      </c>
+      <c r="Q31">
+        <v>1327740000.0</v>
+      </c>
+      <c r="R31">
+        <v>1333448000.0</v>
+      </c>
+      <c r="S31">
+        <v>1308547000.0</v>
+      </c>
+      <c r="T31">
+        <v>1337532000.0</v>
+      </c>
+      <c r="U31">
+        <v>1356358000.0</v>
+      </c>
+      <c r="V31">
+        <v>1315394000.0</v>
+      </c>
+      <c r="W31">
+        <v>1291704000.0</v>
+      </c>
+      <c r="X31">
+        <v>1173080000.0</v>
+      </c>
+      <c r="Y31">
+        <v>1164030000.0</v>
+      </c>
+      <c r="Z31">
+        <v>1097080000.0</v>
+      </c>
+      <c r="AA31">
+        <v>1133049000.0</v>
+      </c>
+      <c r="AB31">
+        <v>1085681000.0</v>
+      </c>
+      <c r="AC31">
+        <v>1104684000.0</v>
+      </c>
+      <c r="AD31">
+        <v>990349000.0</v>
+      </c>
+      <c r="AE31">
+        <v>955444000.0</v>
+      </c>
+      <c r="AF31">
+        <v>1004180000.0</v>
+      </c>
+      <c r="AG31">
+        <v>963697000.0</v>
+      </c>
+      <c r="AH31">
+        <v>828731000.0</v>
+      </c>
+      <c r="AI31">
+        <v>840967000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>836284000.0</v>
+      </c>
+      <c r="AK31">
+        <v>817451000.0</v>
+      </c>
+      <c r="AL31">
+        <v>807896000.0</v>
+      </c>
+      <c r="AM31">
+        <v>787944000.0</v>
+      </c>
+      <c r="AN31">
+        <v>753589000.0</v>
+      </c>
+      <c r="AO31">
+        <v>717795000.0</v>
+      </c>
+      <c r="AP31"/>
+      <c r="AQ31">
+        <v>717134000.0</v>
+      </c>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31">
+        <v>658864000.0</v>
+      </c>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+    </row>
+    <row r="32" spans="1:89">
+      <c r="A32" t="s">
+        <v>53</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32"/>
+      <c r="D32"/>
+      <c r="E32"/>
+      <c r="F32"/>
+      <c r="G32"/>
+      <c r="H32"/>
+      <c r="I32"/>
+      <c r="J32"/>
+      <c r="K32"/>
+      <c r="L32"/>
+      <c r="M32"/>
+      <c r="N32"/>
+      <c r="O32"/>
+      <c r="P32"/>
+      <c r="Q32"/>
+      <c r="R32"/>
+      <c r="S32"/>
+      <c r="T32"/>
+      <c r="U32"/>
+      <c r="V32"/>
+      <c r="W32"/>
+      <c r="X32"/>
+      <c r="Y32"/>
+      <c r="Z32"/>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32"/>
+      <c r="CI32"/>
+      <c r="CJ32"/>
+      <c r="CK32"/>
+    </row>
+    <row r="33" spans="1:89">
+      <c r="A33" t="s">
+        <v>54</v>
+      </c>
+      <c r="B33">
+        <v>4784053000.0</v>
+      </c>
+      <c r="C33">
+        <v>14842000.0</v>
+      </c>
+      <c r="D33">
+        <v>4344436000.0</v>
+      </c>
+      <c r="E33">
+        <v>4196321000.0</v>
+      </c>
+      <c r="F33">
+        <v>3943794000.0</v>
+      </c>
+      <c r="G33">
+        <v>16778000.0</v>
+      </c>
+      <c r="H33">
+        <v>17249000.0</v>
+      </c>
+      <c r="I33">
+        <v>3599797000.0</v>
+      </c>
+      <c r="J33">
+        <v>3595328000.0</v>
+      </c>
+      <c r="K33">
+        <v>3257284000.0</v>
+      </c>
+      <c r="L33">
+        <v>3267118000.0</v>
+      </c>
+      <c r="M33">
+        <v>3118384000.0</v>
+      </c>
+      <c r="N33">
+        <v>3141386000.0</v>
+      </c>
+      <c r="O33">
+        <v>2970422000.0</v>
+      </c>
+      <c r="P33">
+        <v>2833617000.0</v>
+      </c>
+      <c r="Q33">
+        <v>2728931000.0</v>
+      </c>
+      <c r="R33">
+        <v>2608782000.0</v>
+      </c>
+      <c r="S33">
+        <v>2445822000.0</v>
+      </c>
+      <c r="T33">
+        <v>2523418000.0</v>
+      </c>
+      <c r="U33">
+        <v>2534300000.0</v>
+      </c>
+      <c r="V33">
+        <v>2476373000.0</v>
+      </c>
+      <c r="W33">
+        <v>2367234001.0</v>
+      </c>
+      <c r="X33">
+        <v>9884000.0</v>
+      </c>
+      <c r="Y33">
+        <v>10492000.0</v>
+      </c>
+      <c r="Z33">
+        <v>11078000.0</v>
+      </c>
+      <c r="AA33">
+        <v>11659000.0</v>
+      </c>
+      <c r="AB33">
+        <v>2276037000.0</v>
+      </c>
+      <c r="AC33">
+        <v>8493000.0</v>
+      </c>
+      <c r="AD33">
+        <v>8856000.0</v>
+      </c>
+      <c r="AE33">
+        <v>1910979000.0</v>
+      </c>
+      <c r="AF33">
+        <v>1764120000.0</v>
+      </c>
+      <c r="AG33">
+        <v>1718728000.0</v>
+      </c>
+      <c r="AH33">
+        <v>1490397000.0</v>
+      </c>
+      <c r="AI33">
+        <v>1563406000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>1431922000.0</v>
+      </c>
+      <c r="AK33">
+        <v>1418093000.0</v>
+      </c>
+      <c r="AL33">
+        <v>1426624000.0</v>
+      </c>
+      <c r="AM33">
+        <v>1439546000.0</v>
+      </c>
+      <c r="AN33">
+        <v>1320610000.0</v>
+      </c>
+      <c r="AO33">
+        <v>1326003000.0</v>
+      </c>
+      <c r="AP33">
+        <v>1307344000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>1219549000.0</v>
+      </c>
+      <c r="AR33">
+        <v>1176899000.0</v>
+      </c>
+      <c r="AS33">
+        <v>1271340000.0</v>
+      </c>
+      <c r="AT33">
+        <v>1206230000.0</v>
+      </c>
+      <c r="AU33">
+        <v>1062654000.0</v>
+      </c>
+      <c r="AV33">
+        <v>1031565000.0</v>
+      </c>
+      <c r="AW33">
+        <v>1024765000.0</v>
+      </c>
+      <c r="AX33">
+        <v>926685000.0</v>
+      </c>
+      <c r="AY33">
+        <v>944385000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>1012245000.0</v>
+      </c>
+      <c r="BA33">
+        <v>1066664000.0</v>
+      </c>
+      <c r="BB33">
+        <v>994584000.0</v>
+      </c>
+      <c r="BC33">
+        <v>931014000.0</v>
+      </c>
+      <c r="BD33">
+        <v>794646000.0</v>
+      </c>
+      <c r="BE33">
+        <v>738621000.0</v>
+      </c>
+      <c r="BF33">
+        <v>708971000.0</v>
+      </c>
+      <c r="BG33">
+        <v>677100000.0</v>
+      </c>
+      <c r="BH33">
+        <v>587661000.0</v>
+      </c>
+      <c r="BI33">
+        <v>488855000.0</v>
+      </c>
+      <c r="BJ33">
+        <v>445054000.0</v>
+      </c>
+      <c r="BK33">
+        <v>479713000.0</v>
+      </c>
+      <c r="BL33">
+        <v>407501000.0</v>
+      </c>
+      <c r="BM33">
+        <v>431521000.0</v>
+      </c>
+      <c r="BN33">
+        <v>379973000.0</v>
+      </c>
+      <c r="BO33">
+        <v>380382000.0</v>
+      </c>
+      <c r="BP33">
+        <v>414847000.0</v>
+      </c>
+      <c r="BQ33">
+        <v>452390000.0</v>
+      </c>
+      <c r="BR33">
+        <v>534427000.0</v>
+      </c>
+      <c r="BS33">
+        <v>582627000.0</v>
+      </c>
+      <c r="BT33">
+        <v>646655000.0</v>
+      </c>
+      <c r="BU33">
+        <v>602096000.0</v>
+      </c>
+      <c r="BV33">
+        <v>530763000.0</v>
+      </c>
+      <c r="BW33">
+        <v>534087000.0</v>
+      </c>
+      <c r="BX33">
+        <v>414286758.0</v>
+      </c>
+      <c r="BY33">
+        <v>415336019.0</v>
+      </c>
+      <c r="BZ33">
+        <v>340807190.0</v>
+      </c>
+      <c r="CA33">
+        <v>281831000.0</v>
+      </c>
+      <c r="CB33">
+        <v>236309980.0</v>
+      </c>
+      <c r="CC33">
+        <v>191937514.0</v>
+      </c>
+      <c r="CD33">
+        <v>175263128.0</v>
+      </c>
+      <c r="CE33">
+        <v>176806057.0</v>
+      </c>
+      <c r="CF33">
+        <v>129733039.0</v>
+      </c>
+      <c r="CG33">
+        <v>86319655.0</v>
+      </c>
+      <c r="CH33"/>
+      <c r="CI33">
+        <v>16452499.0</v>
+      </c>
+      <c r="CJ33"/>
+      <c r="CK33"/>
+    </row>
+    <row r="34" spans="1:89">
+      <c r="A34" t="s">
+        <v>55</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34">
+        <v>4966000.0</v>
+      </c>
+      <c r="O34">
+        <v>5506000.0</v>
+      </c>
+      <c r="P34">
+        <v>6092000.0</v>
+      </c>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
+      <c r="CG34"/>
+      <c r="CH34"/>
+      <c r="CI34"/>
+      <c r="CJ34"/>
+      <c r="CK34"/>
+    </row>
+    <row r="35" spans="1:89">
+      <c r="A35" t="s">
+        <v>56</v>
+      </c>
+      <c r="B35">
+        <v>2554234000.0</v>
+      </c>
+      <c r="C35">
+        <v>2302711000.0</v>
+      </c>
+      <c r="D35">
+        <v>2167725000.0</v>
+      </c>
+      <c r="E35">
+        <v>1979993000.0</v>
+      </c>
+      <c r="F35">
+        <v>1771598000.0</v>
+      </c>
+      <c r="G35">
+        <v>1787149000.0</v>
+      </c>
+      <c r="H35">
+        <v>1757689000.0</v>
+      </c>
+      <c r="I35">
+        <v>1660069000.0</v>
+      </c>
+      <c r="J35">
+        <v>1614797000.0</v>
+      </c>
+      <c r="K35">
+        <v>1453342000.0</v>
+      </c>
+      <c r="L35">
+        <v>1532965000.0</v>
+      </c>
+      <c r="M35">
+        <v>1590471000.0</v>
+      </c>
+      <c r="N35">
+        <v>1717549000.0</v>
+      </c>
+      <c r="O35">
+        <v>1579857000.0</v>
+      </c>
+      <c r="P35">
+        <v>1526660000.0</v>
+      </c>
+      <c r="Q35">
+        <v>1503396000.0</v>
+      </c>
+      <c r="R35">
+        <v>1328499000.0</v>
+      </c>
+      <c r="S35">
+        <v>864382000.0</v>
+      </c>
+      <c r="T35">
+        <v>1415991000.0</v>
+      </c>
+      <c r="U35">
+        <v>1183546000.0</v>
+      </c>
+      <c r="V35">
+        <v>1237832000.0</v>
+      </c>
+      <c r="W35">
+        <v>1295950000.0</v>
+      </c>
+      <c r="X35">
+        <v>1093382000.0</v>
+      </c>
+      <c r="Y35">
+        <v>1066898000.0</v>
+      </c>
+      <c r="Z35">
+        <v>1061523000.0</v>
+      </c>
+      <c r="AA35">
+        <v>1090767000.0</v>
+      </c>
+      <c r="AB35">
+        <v>1194212000.0</v>
+      </c>
+      <c r="AC35">
+        <v>972521000.0</v>
+      </c>
+      <c r="AD35">
+        <v>913985000.0</v>
+      </c>
+      <c r="AE35">
+        <v>764696000.0</v>
+      </c>
+      <c r="AF35">
+        <v>716507000.0</v>
+      </c>
+      <c r="AG35">
+        <v>745462000.0</v>
+      </c>
+      <c r="AH35">
+        <v>772192000.0</v>
+      </c>
+      <c r="AI35">
+        <v>590260000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>727656000.0</v>
+      </c>
+      <c r="AK35">
+        <v>749065000.0</v>
+      </c>
+      <c r="AL35">
+        <v>761839000.0</v>
+      </c>
+      <c r="AM35">
+        <v>649781000.0</v>
+      </c>
+      <c r="AN35">
+        <v>187333000.0</v>
+      </c>
+      <c r="AO35">
+        <v>660695000.0</v>
+      </c>
+      <c r="AP35">
+        <v>540346000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>539609000.0</v>
+      </c>
+      <c r="AR35">
+        <v>590325000.0</v>
+      </c>
+      <c r="AS35">
+        <v>590263000.0</v>
+      </c>
+      <c r="AT35">
+        <v>614442000.0</v>
+      </c>
+      <c r="AU35">
+        <v>626258000.0</v>
+      </c>
+      <c r="AV35">
+        <v>531527000.0</v>
+      </c>
+      <c r="AW35">
+        <v>480171000.0</v>
+      </c>
+      <c r="AX35">
+        <v>497135000.0</v>
+      </c>
+      <c r="AY35">
+        <v>557440000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>570086000.0</v>
+      </c>
+      <c r="BA35">
+        <v>577611000.0</v>
+      </c>
+      <c r="BB35">
+        <v>587122000.0</v>
+      </c>
+      <c r="BC35">
+        <v>596100000.0</v>
+      </c>
+      <c r="BD35">
+        <v>430905000.0</v>
+      </c>
+      <c r="BE35">
+        <v>317774000.0</v>
+      </c>
+      <c r="BF35">
+        <v>271374000.0</v>
+      </c>
+      <c r="BG35">
+        <v>295353000.0</v>
+      </c>
+      <c r="BH35">
+        <v>266587000.0</v>
+      </c>
+      <c r="BI35">
+        <v>267352000.0</v>
+      </c>
+      <c r="BJ35">
+        <v>171199000.0</v>
+      </c>
+      <c r="BK35">
+        <v>170000000.0</v>
+      </c>
+      <c r="BL35">
+        <v>170766000.0</v>
+      </c>
+      <c r="BM35">
+        <v>149651000.0</v>
+      </c>
+      <c r="BN35">
+        <v>137755000.0</v>
+      </c>
+      <c r="BO35">
+        <v>130600000.0</v>
+      </c>
+      <c r="BP35">
+        <v>139605000.0</v>
+      </c>
+      <c r="BQ35">
+        <v>141936000.0</v>
+      </c>
+      <c r="BR35">
+        <v>163926000.0</v>
+      </c>
+      <c r="BS35">
+        <v>127200000.0</v>
+      </c>
+      <c r="BT35">
+        <v>144413000.0</v>
+      </c>
+      <c r="BU35">
+        <v>229380000.0</v>
+      </c>
+      <c r="BV35">
+        <v>153479000.0</v>
+      </c>
+      <c r="BW35">
+        <v>147619000.0</v>
+      </c>
+      <c r="BX35">
+        <v>24256791.0</v>
+      </c>
+      <c r="BY35">
+        <v>4012733.0</v>
+      </c>
+      <c r="BZ35">
+        <v>3661294.0</v>
+      </c>
+      <c r="CA35">
+        <v>4189000.0</v>
+      </c>
+      <c r="CB35">
+        <v>3360119.0</v>
+      </c>
+      <c r="CC35">
+        <v>2910022.0</v>
+      </c>
+      <c r="CD35">
+        <v>3536575.0</v>
+      </c>
+      <c r="CE35">
+        <v>3145468.0</v>
+      </c>
+      <c r="CF35">
+        <v>1779911.0</v>
+      </c>
+      <c r="CG35">
+        <v>1599986.0</v>
+      </c>
+      <c r="CH35"/>
+      <c r="CI35"/>
+      <c r="CJ35"/>
+      <c r="CK35"/>
+    </row>
+    <row r="36" spans="1:89">
+      <c r="A36" t="s">
+        <v>57</v>
+      </c>
+      <c r="B36">
+        <v>47199000.0</v>
+      </c>
+      <c r="C36">
+        <v>-4466647000.0</v>
+      </c>
+      <c r="D36">
+        <v>22949000.0</v>
+      </c>
+      <c r="E36">
+        <v>4016000.0</v>
+      </c>
+      <c r="F36">
+        <v>3035000.0</v>
+      </c>
+      <c r="G36">
+        <v>-3659978000.0</v>
+      </c>
+      <c r="H36">
+        <v>-3560513000.0</v>
+      </c>
+      <c r="I36">
+        <v>13154000.0</v>
+      </c>
+      <c r="J36">
+        <v>5108000.0</v>
+      </c>
+      <c r="K36">
+        <v>4451000.0</v>
+      </c>
+      <c r="L36">
+        <v>668000.0</v>
+      </c>
+      <c r="M36">
+        <v>1812000.0</v>
+      </c>
+      <c r="N36">
+        <v>6858000.0</v>
+      </c>
+      <c r="O36">
+        <v>1481000.0</v>
+      </c>
+      <c r="P36">
+        <v>2207000.0</v>
+      </c>
+      <c r="Q36">
+        <v>3691000.0</v>
+      </c>
+      <c r="R36">
+        <v>10306000.0</v>
+      </c>
+      <c r="S36">
+        <v>4539000.0</v>
+      </c>
+      <c r="T36">
+        <v>4191000.0</v>
+      </c>
+      <c r="U36">
+        <v>5171000.0</v>
+      </c>
+      <c r="V36">
+        <v>3352000.0</v>
+      </c>
+      <c r="W36">
+        <v>3878001.0</v>
+      </c>
+      <c r="X36">
+        <v>-2420827000.0</v>
+      </c>
+      <c r="Y36">
+        <v>-2363521000.0</v>
+      </c>
+      <c r="Z36">
+        <v>-2302480000.0</v>
+      </c>
+      <c r="AA36">
+        <v>-2314526000.0</v>
+      </c>
+      <c r="AB36">
+        <v>16613000.0</v>
+      </c>
+      <c r="AC36">
+        <v>-2251999000.0</v>
+      </c>
+      <c r="AD36">
+        <v>-2081042000.0</v>
+      </c>
+      <c r="AE36">
+        <v>30606000.0</v>
+      </c>
+      <c r="AF36">
+        <v>3604000.0</v>
+      </c>
+      <c r="AG36">
+        <v>16792000.0</v>
+      </c>
+      <c r="AH36">
+        <v>-1391821000.0</v>
+      </c>
+      <c r="AI36">
+        <v>21192000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>14808000.0</v>
+      </c>
+      <c r="AK36">
+        <v>22624000.0</v>
+      </c>
+      <c r="AL36">
+        <v>20357000.0</v>
+      </c>
+      <c r="AM36">
+        <v>15604000.0</v>
+      </c>
+      <c r="AN36">
+        <v>-1320610000.0</v>
+      </c>
+      <c r="AO36">
+        <v>23225000.0</v>
+      </c>
+      <c r="AP36">
+        <v>16034000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>18911000.0</v>
+      </c>
+      <c r="AR36">
+        <v>25171000.0</v>
+      </c>
+      <c r="AS36">
+        <v>32685000.0</v>
+      </c>
+      <c r="AT36">
+        <v>44809000.0</v>
+      </c>
+      <c r="AU36">
+        <v>41917000.0</v>
+      </c>
+      <c r="AV36">
+        <v>32652000.0</v>
+      </c>
+      <c r="AW36">
+        <v>33420000.0</v>
+      </c>
+      <c r="AX36">
+        <v>36023000.0</v>
+      </c>
+      <c r="AY36">
+        <v>34090000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>28818000.0</v>
+      </c>
+      <c r="BA36">
+        <v>25544000.0</v>
+      </c>
+      <c r="BB36">
+        <v>26600000.0</v>
+      </c>
+      <c r="BC36">
+        <v>24714000.0</v>
+      </c>
+      <c r="BD36">
+        <v>20187000.0</v>
+      </c>
+      <c r="BE36">
+        <v>15808000.0</v>
+      </c>
+      <c r="BF36">
+        <v>14507000.0</v>
+      </c>
+      <c r="BG36">
+        <v>-628640000.0</v>
+      </c>
+      <c r="BH36">
+        <v>11184000.0</v>
+      </c>
+      <c r="BI36">
+        <v>13662000.0</v>
+      </c>
+      <c r="BJ36">
+        <v>-445054000.0</v>
+      </c>
+      <c r="BK36">
+        <v>7681000.0</v>
+      </c>
+      <c r="BL36">
+        <v>-407501000.0</v>
+      </c>
+      <c r="BM36">
+        <v>-431521000.0</v>
+      </c>
+      <c r="BN36">
+        <v>-379973000.0</v>
+      </c>
+      <c r="BO36">
+        <v>5713000.0</v>
+      </c>
+      <c r="BP36">
+        <v>-414847000.0</v>
+      </c>
+      <c r="BQ36">
+        <v>-452390000.0</v>
+      </c>
+      <c r="BR36">
+        <v>1646000.0</v>
+      </c>
+      <c r="BS36">
+        <v>-579975000.0</v>
+      </c>
+      <c r="BT36">
+        <v>9908000.0</v>
+      </c>
+      <c r="BU36">
+        <v>-602096000.0</v>
+      </c>
+      <c r="BV36">
+        <v>-530763000.0</v>
+      </c>
+      <c r="BW36">
+        <v>4115000.0</v>
+      </c>
+      <c r="BX36">
+        <v>-1305408.0</v>
+      </c>
+      <c r="BY36">
+        <v>-1369068.0</v>
+      </c>
+      <c r="BZ36">
+        <v>-1676228.0</v>
+      </c>
+      <c r="CA36">
+        <v>-1403000.0</v>
+      </c>
+      <c r="CB36">
+        <v>-1524382.0</v>
+      </c>
+      <c r="CC36">
+        <v>-1718496.0</v>
+      </c>
+      <c r="CD36">
+        <v>-1608627.0</v>
+      </c>
+      <c r="CE36">
+        <v>-1398943.0</v>
+      </c>
+      <c r="CF36">
+        <v>-739184.0</v>
+      </c>
+      <c r="CG36">
+        <v>-995476.0</v>
+      </c>
+      <c r="CH36"/>
+      <c r="CI36">
+        <v>16417268.0</v>
+      </c>
+      <c r="CJ36"/>
+      <c r="CK36"/>
+    </row>
+    <row r="37" spans="1:89">
+      <c r="A37" t="s">
+        <v>58</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
+      <c r="CG37"/>
+      <c r="CH37"/>
+      <c r="CI37"/>
+      <c r="CJ37"/>
+      <c r="CK37"/>
+    </row>
+    <row r="38" spans="1:89">
+      <c r="A38" t="s">
+        <v>59</v>
+      </c>
+      <c r="B38">
+        <v>4729331000.0</v>
+      </c>
+      <c r="C38">
+        <v>4475049000.0</v>
+      </c>
+      <c r="D38">
+        <v>4329233000.0</v>
+      </c>
+      <c r="E38">
+        <v>4284479000.0</v>
+      </c>
+      <c r="F38">
+        <v>3932427000.0</v>
+      </c>
+      <c r="G38">
+        <v>3739556000.0</v>
+      </c>
+      <c r="H38">
+        <v>3568756000.0</v>
+      </c>
+      <c r="I38">
+        <v>3594823000.0</v>
+      </c>
+      <c r="J38"/>
+      <c r="K38">
+        <v>3416926000.0</v>
+      </c>
+      <c r="L38">
+        <v>5920000.0</v>
+      </c>
+      <c r="M38">
+        <v>3126940000.0</v>
+      </c>
+      <c r="N38">
+        <v>14677000.0</v>
+      </c>
+      <c r="O38">
+        <v>3028855000.0</v>
+      </c>
+      <c r="P38">
+        <v>90878000.0</v>
+      </c>
+      <c r="Q38">
+        <v>7062000.0</v>
+      </c>
+      <c r="R38">
+        <v>14093000.0</v>
+      </c>
+      <c r="S38">
+        <v>8250000.0</v>
+      </c>
+      <c r="T38">
+        <v>2530125000.0</v>
+      </c>
+      <c r="U38">
+        <v>2533023000.0</v>
+      </c>
+      <c r="V38">
+        <v>2479601000.0</v>
+      </c>
+      <c r="W38">
+        <v>2416437000.0</v>
+      </c>
+      <c r="X38">
+        <v>2447057000.0</v>
+      </c>
+      <c r="Y38">
+        <v>2402667000.0</v>
+      </c>
+      <c r="Z38">
+        <v>2332254000.0</v>
+      </c>
+      <c r="AA38">
+        <v>2385916000.0</v>
+      </c>
+      <c r="AB38">
+        <v>2263819000.0</v>
+      </c>
+      <c r="AC38">
+        <v>2271607000.0</v>
+      </c>
+      <c r="AD38">
+        <v>2094944000.0</v>
+      </c>
+      <c r="AE38">
+        <v>1945191000.0</v>
+      </c>
+      <c r="AF38">
+        <v>3604000.0</v>
+      </c>
+      <c r="AG38">
+        <v>16792000.0</v>
+      </c>
+      <c r="AH38">
+        <v>6819000.0</v>
+      </c>
+      <c r="AI38">
+        <v>1654715000.0</v>
+      </c>
+      <c r="AJ38">
+        <v>14808000.0</v>
+      </c>
+      <c r="AK38">
+        <v>22624000.0</v>
+      </c>
+      <c r="AL38">
+        <v>20357000.0</v>
+      </c>
+      <c r="AM38">
+        <v>1464204000.0</v>
+      </c>
+      <c r="AN38">
+        <v>18941000.0</v>
+      </c>
+      <c r="AO38">
+        <v>23225000.0</v>
+      </c>
+      <c r="AP38">
+        <v>16034000.0</v>
+      </c>
+      <c r="AQ38">
+        <v>1292373000.0</v>
+      </c>
+      <c r="AR38">
+        <v>25171000.0</v>
+      </c>
+      <c r="AS38">
+        <v>32685000.0</v>
+      </c>
+      <c r="AT38">
+        <v>44809000.0</v>
+      </c>
+      <c r="AU38">
+        <v>1089183000.0</v>
+      </c>
+      <c r="AV38">
+        <v>32652000.0</v>
+      </c>
+      <c r="AW38">
+        <v>33420000.0</v>
+      </c>
+      <c r="AX38">
+        <v>36023000.0</v>
+      </c>
+      <c r="AY38">
+        <v>949749000.0</v>
+      </c>
+      <c r="AZ38">
+        <v>28818000.0</v>
+      </c>
+      <c r="BA38">
+        <v>25544000.0</v>
+      </c>
+      <c r="BB38">
+        <v>26600000.0</v>
+      </c>
+      <c r="BC38">
+        <v>948596000.0</v>
+      </c>
+      <c r="BD38">
+        <v>20187000.0</v>
+      </c>
+      <c r="BE38">
+        <v>15808000.0</v>
+      </c>
+      <c r="BF38">
+        <v>14507000.0</v>
+      </c>
+      <c r="BG38">
+        <v>686351000.0</v>
+      </c>
+      <c r="BH38">
+        <v>11184000.0</v>
+      </c>
+      <c r="BI38">
+        <v>13662000.0</v>
+      </c>
+      <c r="BJ38">
+        <v>10611000.0</v>
+      </c>
+      <c r="BK38">
+        <v>591247000.0</v>
+      </c>
+      <c r="BL38">
+        <v>2258000.0</v>
+      </c>
+      <c r="BM38">
+        <v>2055000.0</v>
+      </c>
+      <c r="BN38">
+        <v>3477000.0</v>
+      </c>
+      <c r="BO38">
+        <v>508967000.0</v>
+      </c>
+      <c r="BP38">
+        <v>2644000.0</v>
+      </c>
+      <c r="BQ38">
+        <v>2811000.0</v>
+      </c>
+      <c r="BR38">
+        <v>1646000.0</v>
+      </c>
+      <c r="BS38">
+        <v>608672000.0</v>
+      </c>
+      <c r="BT38">
+        <v>9908000.0</v>
+      </c>
+      <c r="BU38">
+        <v>-1292000.0</v>
+      </c>
+      <c r="BV38">
+        <v>-2456000.0</v>
+      </c>
+      <c r="BW38">
+        <v>541943000.0</v>
+      </c>
+      <c r="BX38">
+        <v>-31797683507694.0</v>
+      </c>
+      <c r="BY38">
+        <v>-12400777968279.0</v>
+      </c>
+      <c r="BZ38">
+        <v>-45464800211384.0</v>
+      </c>
+      <c r="CA38">
+        <v>-3.0114190785779E+14</v>
+      </c>
+      <c r="CB38">
+        <v>-9704762345062.0</v>
+      </c>
+      <c r="CC38">
+        <v>-25386038760892.0</v>
+      </c>
+      <c r="CD38">
+        <v>-33564992423690.0</v>
+      </c>
+      <c r="CE38">
+        <v>-15439926352121.0</v>
+      </c>
+      <c r="CF38">
+        <v>129664061.0</v>
+      </c>
+      <c r="CG38">
+        <v>86261484.0</v>
+      </c>
+      <c r="CH38"/>
+      <c r="CI38">
+        <v>16438210.0</v>
+      </c>
+      <c r="CJ38"/>
+      <c r="CK38"/>
+    </row>
+    <row r="39" spans="1:89">
+      <c r="A39" t="s">
+        <v>60</v>
+      </c>
+      <c r="B39">
+        <v>-40377000.0</v>
+      </c>
+      <c r="C39"/>
+      <c r="D39">
+        <v>-130000.0</v>
+      </c>
+      <c r="E39">
+        <v>1050000.0</v>
+      </c>
+      <c r="F39">
+        <v>3162001.0</v>
+      </c>
+      <c r="G39">
+        <v>-70445000.0</v>
+      </c>
+      <c r="H39">
+        <v>-75467000.0</v>
+      </c>
+      <c r="I39">
+        <v>13130000.0</v>
+      </c>
+      <c r="J39">
+        <v>15130000.0</v>
+      </c>
+      <c r="K39">
+        <v>28002000.0</v>
+      </c>
+      <c r="L39">
+        <v>5252001.0</v>
+      </c>
+      <c r="M39">
+        <v>12339000.0</v>
+      </c>
+      <c r="N39">
+        <v>7819000.0</v>
+      </c>
+      <c r="O39">
+        <v>10954000.0</v>
+      </c>
+      <c r="P39">
+        <v>8346000.0</v>
+      </c>
+      <c r="Q39">
+        <v>3371000.0</v>
+      </c>
+      <c r="R39">
+        <v>3787000.0</v>
+      </c>
+      <c r="S39">
+        <v>3711000.0</v>
+      </c>
+      <c r="T39">
+        <v>14080000.0</v>
+      </c>
+      <c r="U39">
+        <v>6762000.0</v>
+      </c>
+      <c r="V39">
+        <v>11894000.0</v>
+      </c>
+      <c r="W39">
+        <v>39403999.0</v>
+      </c>
+      <c r="X39">
+        <v>20506999.0</v>
+      </c>
+      <c r="Y39">
+        <v>33599000.0</v>
+      </c>
+      <c r="Z39">
+        <v>22060000.0</v>
+      </c>
+      <c r="AA39">
+        <v>50603000.0</v>
+      </c>
+      <c r="AB39">
+        <v>15844999.0</v>
+      </c>
+      <c r="AC39">
+        <v>15429999.0</v>
+      </c>
+      <c r="AD39">
+        <v>11131000.0</v>
+      </c>
+      <c r="AE39">
+        <v>12616999.0</v>
+      </c>
+      <c r="AF39">
+        <v>2428999.0</v>
+      </c>
+      <c r="AG39">
+        <v>15885999.0</v>
+      </c>
+      <c r="AH39">
+        <v>3632000.0</v>
+      </c>
+      <c r="AI39">
+        <v>4438000.0</v>
+      </c>
+      <c r="AJ39">
+        <v>7812999.0</v>
+      </c>
+      <c r="AK39">
+        <v>17226000.0</v>
+      </c>
+      <c r="AL39">
+        <v>12924000.0</v>
+      </c>
+      <c r="AM39">
+        <v>9722000.0</v>
+      </c>
+      <c r="AN39">
+        <v>8979999.0</v>
+      </c>
+      <c r="AO39">
+        <v>3604999.0</v>
+      </c>
+      <c r="AP39">
+        <v>3646000.0</v>
+      </c>
+      <c r="AQ39">
+        <v>12191000.0</v>
+      </c>
+      <c r="AR39">
+        <v>8457999.0</v>
+      </c>
+      <c r="AS39">
+        <v>14409999.0</v>
+      </c>
+      <c r="AT39">
+        <v>25348999.0</v>
+      </c>
+      <c r="AU39">
+        <v>12660000.0</v>
+      </c>
+      <c r="AV39">
+        <v>2095999.0</v>
+      </c>
+      <c r="AW39">
+        <v>3491000.0</v>
+      </c>
+      <c r="AX39">
+        <v>4783999.0</v>
+      </c>
+      <c r="AY39">
+        <v>6271000.0</v>
+      </c>
+      <c r="AZ39">
+        <v>3632000.0</v>
+      </c>
+      <c r="BA39">
+        <v>1658000.0</v>
+      </c>
+      <c r="BB39">
+        <v>810000.0</v>
+      </c>
+      <c r="BC39">
+        <v>0.0</v>
+      </c>
+      <c r="BD39"/>
+      <c r="BE39"/>
+      <c r="BF39"/>
+      <c r="BG39"/>
+      <c r="BH39"/>
+      <c r="BI39"/>
+      <c r="BJ39"/>
+      <c r="BK39"/>
+      <c r="BL39"/>
+      <c r="BM39"/>
+      <c r="BN39"/>
+      <c r="BO39"/>
+      <c r="BP39"/>
+      <c r="BQ39"/>
+      <c r="BR39"/>
+      <c r="BS39"/>
+      <c r="BT39"/>
+      <c r="BU39"/>
+      <c r="BV39"/>
+      <c r="BW39"/>
+      <c r="BX39"/>
+      <c r="BY39"/>
+      <c r="BZ39"/>
+      <c r="CA39">
+        <v>538000.0</v>
+      </c>
+      <c r="CB39">
+        <v>-359813690020.0</v>
+      </c>
+      <c r="CC39">
+        <v>-84470062486.0</v>
+      </c>
+      <c r="CD39">
+        <v>-70843736872.0</v>
+      </c>
+      <c r="CE39">
+        <v>-77496193943.0</v>
+      </c>
+      <c r="CF39">
+        <v>-1174993.0</v>
+      </c>
+      <c r="CG39"/>
+      <c r="CH39"/>
+      <c r="CI39">
+        <v>20942.0</v>
+      </c>
+      <c r="CJ39"/>
+      <c r="CK39"/>
+    </row>
+    <row r="40" spans="1:89">
+      <c r="A40" t="s">
+        <v>61</v>
+      </c>
+      <c r="B40">
+        <v>-677571000.0</v>
+      </c>
+      <c r="C40"/>
+      <c r="D40">
+        <v>-603000.0</v>
+      </c>
+      <c r="E40">
+        <v>507000.0</v>
+      </c>
+      <c r="F40">
+        <v>301000.0</v>
+      </c>
+      <c r="G40">
+        <v>-54861000.0</v>
+      </c>
+      <c r="H40">
+        <v>-598000.0</v>
+      </c>
+      <c r="I40">
+        <v>106003000.0</v>
+      </c>
+      <c r="J40">
+        <v>3537000.0</v>
+      </c>
+      <c r="K40">
+        <v>-766000.0</v>
+      </c>
+      <c r="L40">
+        <v>2200000.0</v>
+      </c>
+      <c r="M40">
+        <v>1900000.0</v>
+      </c>
+      <c r="N40">
+        <v>1500000.0</v>
+      </c>
+      <c r="O40">
+        <v>1200000.0</v>
+      </c>
+      <c r="P40">
+        <v>2000001.0</v>
+      </c>
+      <c r="Q40">
+        <v>2000000.0</v>
+      </c>
+      <c r="R40">
+        <v>7000000.0</v>
+      </c>
+      <c r="S40">
+        <v>5700000.0</v>
+      </c>
+      <c r="T40">
+        <v>-29808000.0</v>
+      </c>
+      <c r="U40">
+        <v>-30855000.0</v>
+      </c>
+      <c r="V40">
+        <v>-21766000.0</v>
+      </c>
+      <c r="W40">
+        <v>201146000.0</v>
+      </c>
+      <c r="X40">
+        <v>208184000.0</v>
+      </c>
+      <c r="Y40">
+        <v>206728000.0</v>
+      </c>
+      <c r="Z40">
+        <v>144573000.0</v>
+      </c>
+      <c r="AA40">
+        <v>103927000.0</v>
+      </c>
+      <c r="AB40">
+        <v>201109000.0</v>
+      </c>
+      <c r="AC40">
+        <v>113667000.0</v>
+      </c>
+      <c r="AD40">
+        <v>171775000.0</v>
+      </c>
+      <c r="AE40">
+        <v>146134000.0</v>
+      </c>
+      <c r="AF40">
+        <v>122293000.0</v>
+      </c>
+      <c r="AG40">
+        <v>140831000.0</v>
+      </c>
+      <c r="AH40">
+        <v>205089000.0</v>
+      </c>
+      <c r="AI40">
+        <v>196592000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>204040000.0</v>
+      </c>
+      <c r="AK40">
+        <v>200705000.0</v>
+      </c>
+      <c r="AL40">
+        <v>206029000.0</v>
+      </c>
+      <c r="AM40">
+        <v>-21463000.0</v>
+      </c>
+      <c r="AN40">
+        <v>-16535000.0</v>
+      </c>
+      <c r="AO40">
+        <v>-16602000.0</v>
+      </c>
+      <c r="AP40">
+        <v>-11976000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>-17241000.0</v>
+      </c>
+      <c r="AR40">
+        <v>-37035000.0</v>
+      </c>
+      <c r="AS40">
+        <v>-12869000.0</v>
+      </c>
+      <c r="AT40">
+        <v>-13418000.0</v>
+      </c>
+      <c r="AU40">
+        <v>-14101000.0</v>
+      </c>
+      <c r="AV40">
+        <v>-11752000.0</v>
+      </c>
+      <c r="AW40">
+        <v>-9979000.0</v>
+      </c>
+      <c r="AX40">
+        <v>-8637000.0</v>
+      </c>
+      <c r="AY40">
+        <v>-14268000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>-13783000.0</v>
+      </c>
+      <c r="BA40">
+        <v>-11402000.0</v>
+      </c>
+      <c r="BB40">
+        <v>-8456000.0</v>
+      </c>
+      <c r="BC40">
+        <v>-11575000.0</v>
+      </c>
+      <c r="BD40">
+        <v>-8792000.0</v>
+      </c>
+      <c r="BE40">
+        <v>9300000.0</v>
+      </c>
+      <c r="BF40">
+        <v>6500000.0</v>
+      </c>
+      <c r="BG40">
+        <v>-21000000.0</v>
+      </c>
+      <c r="BH40">
+        <v>7800000.0</v>
+      </c>
+      <c r="BI40">
+        <v>8800000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>7400000.0</v>
+      </c>
+      <c r="BK40">
+        <v>-8716000.0</v>
+      </c>
+      <c r="BL40">
+        <v>5033000.0</v>
+      </c>
+      <c r="BM40">
+        <v>4893000.0</v>
+      </c>
+      <c r="BN40">
+        <v>3210000.0</v>
+      </c>
+      <c r="BO40">
+        <v>-9427000.0</v>
+      </c>
+      <c r="BP40">
+        <v>3207000.0</v>
+      </c>
+      <c r="BQ40">
+        <v>4274000.0</v>
+      </c>
+      <c r="BR40">
+        <v>5396000.0</v>
+      </c>
+      <c r="BS40">
+        <v>-92143000.0</v>
+      </c>
+      <c r="BT40">
+        <v>-120131000.0</v>
+      </c>
+      <c r="BU40">
+        <v>-111004000.0</v>
+      </c>
+      <c r="BV40">
+        <v>-65931000.0</v>
+      </c>
+      <c r="BW40">
+        <v>-79563000.0</v>
+      </c>
+      <c r="BX40">
+        <v>27418601800000.0</v>
+      </c>
+      <c r="BY40">
+        <v>17295844300000.0</v>
+      </c>
+      <c r="BZ40">
+        <v>1.09802674E+14</v>
+      </c>
+      <c r="CA40">
+        <v>38089363460000.0</v>
+      </c>
+      <c r="CB40">
+        <v>87810567000000.0</v>
+      </c>
+      <c r="CC40">
+        <v>58457829000000.0</v>
+      </c>
+      <c r="CD40">
+        <v>83606357000000.0</v>
+      </c>
+      <c r="CE40">
+        <v>-1709000.0</v>
+      </c>
+      <c r="CF40">
+        <v>-25000000.0</v>
+      </c>
+      <c r="CG40">
+        <v>-25000000.0</v>
+      </c>
+      <c r="CH40"/>
+      <c r="CI40">
+        <v>152560.0</v>
+      </c>
+      <c r="CJ40"/>
+      <c r="CK40"/>
+    </row>
+    <row r="41" spans="1:89">
+      <c r="A41" t="s">
+        <v>62</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41"/>
+      <c r="Q41"/>
+      <c r="R41"/>
+      <c r="S41"/>
+      <c r="T41"/>
+      <c r="U41"/>
+      <c r="V41"/>
+      <c r="W41"/>
+      <c r="X41"/>
+      <c r="Y41"/>
+      <c r="Z41"/>
+      <c r="AA41"/>
+      <c r="AB41"/>
+      <c r="AC41"/>
+      <c r="AD41"/>
+      <c r="AE41"/>
+      <c r="AF41"/>
+      <c r="AG41"/>
+      <c r="AH41">
+        <v>360015000.0</v>
+      </c>
+      <c r="AI41">
+        <v>375223000.0</v>
+      </c>
+      <c r="AJ41">
+        <v>316576000.0</v>
+      </c>
+      <c r="AK41">
+        <v>338343000.0</v>
+      </c>
+      <c r="AL41">
+        <v>351628000.0</v>
+      </c>
+      <c r="AM41">
+        <v>462280000.0</v>
+      </c>
+      <c r="AN41">
+        <v>461853000.0</v>
+      </c>
+      <c r="AO41">
+        <v>473530000.0</v>
+      </c>
+      <c r="AP41"/>
+      <c r="AQ41">
+        <v>335302000.0</v>
+      </c>
+      <c r="AR41"/>
+      <c r="AS41"/>
+      <c r="AT41"/>
+      <c r="AU41">
+        <v>418713000.0</v>
+      </c>
+      <c r="AV41"/>
+      <c r="AW41"/>
+      <c r="AX41"/>
+      <c r="AY41"/>
+      <c r="AZ41"/>
+      <c r="BA41"/>
+      <c r="BB41"/>
+      <c r="BC41"/>
+      <c r="BD41"/>
+      <c r="BE41"/>
+      <c r="BF41"/>
+      <c r="BG41"/>
+      <c r="BH41"/>
+      <c r="BI41"/>
+      <c r="BJ41"/>
+      <c r="BK41"/>
+      <c r="BL41"/>
+      <c r="BM41"/>
+      <c r="BN41"/>
+      <c r="BO41"/>
+      <c r="BP41"/>
+      <c r="BQ41"/>
+      <c r="BR41"/>
+      <c r="BS41"/>
+      <c r="BT41"/>
+      <c r="BU41"/>
+      <c r="BV41"/>
+      <c r="BW41">
+        <v>6776000.0</v>
+      </c>
+      <c r="BX41"/>
+      <c r="BY41"/>
+      <c r="BZ41"/>
+      <c r="CA41">
+        <v>4189000.0</v>
+      </c>
+      <c r="CB41"/>
+      <c r="CC41"/>
+      <c r="CD41"/>
+      <c r="CE41">
+        <v>3146000.0</v>
+      </c>
+      <c r="CF41"/>
+      <c r="CG41"/>
+      <c r="CH41"/>
+      <c r="CI41"/>
+      <c r="CJ41"/>
+      <c r="CK41"/>
+    </row>
+    <row r="42" spans="1:89">
+      <c r="A42" t="s">
+        <v>63</v>
+      </c>
+      <c r="B42">
+        <v>2169888000.0</v>
+      </c>
+      <c r="C42">
+        <v>2114719000.0</v>
+      </c>
+      <c r="D42">
+        <v>2101709000.0</v>
+      </c>
+      <c r="E42">
+        <v>2097216000.0</v>
+      </c>
+      <c r="F42">
+        <v>1942583000.0</v>
+      </c>
+      <c r="G42">
+        <v>1900490000.0</v>
+      </c>
+      <c r="H42">
+        <v>1741975000.0</v>
+      </c>
+      <c r="I42">
+        <v>1737478000.0</v>
+      </c>
+      <c r="J42">
+        <v>1730829000.0</v>
+      </c>
+      <c r="K42">
+        <v>1662535000.0</v>
+      </c>
+      <c r="L42">
+        <v>1579377000.0</v>
+      </c>
+      <c r="M42">
+        <v>1468270000.0</v>
+      </c>
+      <c r="N42">
+        <v>1409168000.0</v>
+      </c>
+      <c r="O42">
+        <v>1341416000.0</v>
+      </c>
+      <c r="P42">
+        <v>1288341000.0</v>
+      </c>
+      <c r="Q42">
+        <v>1242618000.0</v>
+      </c>
+      <c r="R42">
+        <v>1178019000.0</v>
+      </c>
+      <c r="S42">
+        <v>1091907000.0</v>
+      </c>
+      <c r="T42">
+        <v>1166725000.0</v>
+      </c>
+      <c r="U42">
+        <v>1163910000.0</v>
+      </c>
+      <c r="V42">
+        <v>1160519000.0</v>
+      </c>
+      <c r="W42">
+        <v>1158198001.0</v>
+      </c>
+      <c r="X42">
+        <v>1225823000.0</v>
+      </c>
+      <c r="Y42">
+        <v>1223263000.0</v>
+      </c>
+      <c r="Z42">
+        <v>1182080000.0</v>
+      </c>
+      <c r="AA42">
+        <v>1145106000.0</v>
+      </c>
+      <c r="AB42">
+        <v>1147054000.0</v>
+      </c>
+      <c r="AC42">
+        <v>1149774000.0</v>
+      </c>
+      <c r="AD42">
+        <v>1051426999.0</v>
+      </c>
+      <c r="AE42">
+        <v>1048207000.0</v>
+      </c>
+      <c r="AF42">
+        <v>1060875000.0</v>
+      </c>
+      <c r="AG42">
+        <v>1026313000.0</v>
+      </c>
+      <c r="AH42">
+        <v>916738000.0</v>
+      </c>
+      <c r="AI42">
+        <v>908501000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>893683000.0</v>
+      </c>
+      <c r="AK42">
+        <v>857802000.0</v>
+      </c>
+      <c r="AL42">
+        <v>850021000.0</v>
+      </c>
+      <c r="AM42">
+        <v>853971000.0</v>
+      </c>
+      <c r="AN42">
+        <v>802521000.0</v>
+      </c>
+      <c r="AO42">
+        <v>774339000.0</v>
+      </c>
+      <c r="AP42">
+        <v>761565000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>724251000.0</v>
+      </c>
+      <c r="AR42">
+        <v>757646000.0</v>
+      </c>
+      <c r="AS42">
+        <v>760148000.0</v>
+      </c>
+      <c r="AT42">
+        <v>760034000.0</v>
+      </c>
+      <c r="AU42">
+        <v>657233000.0</v>
+      </c>
+      <c r="AV42">
+        <v>670711000.0</v>
+      </c>
+      <c r="AW42">
+        <v>668673000.0</v>
+      </c>
+      <c r="AX42">
+        <v>656869000.0</v>
+      </c>
+      <c r="AY42">
+        <v>656594000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>664650000.0</v>
+      </c>
+      <c r="BA42">
+        <v>662818000.0</v>
+      </c>
+      <c r="BB42">
+        <v>660833000.0</v>
+      </c>
+      <c r="BC42">
+        <v>564508000.0</v>
+      </c>
+      <c r="BD42">
+        <v>535707000.0</v>
+      </c>
+      <c r="BE42">
+        <v>534165000.0</v>
+      </c>
+      <c r="BF42">
+        <v>532951000.0</v>
+      </c>
+      <c r="BG42">
+        <v>484244000.0</v>
+      </c>
+      <c r="BH42">
+        <v>486600000.0</v>
+      </c>
+      <c r="BI42">
+        <v>485025000.0</v>
+      </c>
+      <c r="BJ42">
+        <v>478959000.0</v>
+      </c>
+      <c r="BK42">
+        <v>477549000.0</v>
+      </c>
+      <c r="BL42">
+        <v>409389000.0</v>
+      </c>
+      <c r="BM42">
+        <v>408502000.0</v>
+      </c>
+      <c r="BN42">
+        <v>410349000.0</v>
+      </c>
+      <c r="BO42">
+        <v>409036000.0</v>
+      </c>
+      <c r="BP42">
+        <v>408733000.0</v>
+      </c>
+      <c r="BQ42">
+        <v>407300000.0</v>
+      </c>
+      <c r="BR42">
+        <v>405755000.0</v>
+      </c>
+      <c r="BS42">
+        <v>395760000.0</v>
+      </c>
+      <c r="BT42">
+        <v>397990000.0</v>
+      </c>
+      <c r="BU42">
+        <v>397670000.0</v>
+      </c>
+      <c r="BV42">
+        <v>396623000.0</v>
+      </c>
+      <c r="BW42">
+        <v>393530000.0</v>
+      </c>
+      <c r="BX42">
+        <v>393296070.0</v>
+      </c>
+      <c r="BY42">
+        <v>391061289.0</v>
+      </c>
+      <c r="BZ42">
+        <v>271996278.0</v>
+      </c>
+      <c r="CA42">
+        <v>257235000.0</v>
+      </c>
+      <c r="CB42">
+        <v>154124549.0</v>
+      </c>
+      <c r="CC42">
+        <v>153637428.0</v>
+      </c>
+      <c r="CD42">
+        <v>119647400.0</v>
+      </c>
+      <c r="CE42">
+        <v>115359620.0</v>
+      </c>
+      <c r="CF42">
+        <v>114497703.0</v>
+      </c>
+      <c r="CG42">
+        <v>114467971.0</v>
+      </c>
+      <c r="CH42"/>
+      <c r="CI42">
+        <v>27117896.0</v>
+      </c>
+      <c r="CJ42"/>
+      <c r="CK42"/>
+    </row>
+    <row r="43" spans="1:89">
+      <c r="A43" t="s">
+        <v>64</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
+      <c r="CG43"/>
+      <c r="CH43"/>
+      <c r="CI43"/>
+      <c r="CJ43"/>
+      <c r="CK43"/>
+    </row>
+    <row r="44" spans="1:89">
+      <c r="A44" t="s">
+        <v>65</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
+      <c r="CG44"/>
+      <c r="CH44"/>
+      <c r="CI44"/>
+      <c r="CJ44"/>
+      <c r="CK44"/>
+    </row>
+    <row r="45" spans="1:89">
+      <c r="A45" t="s">
+        <v>66</v>
+      </c>
+      <c r="B45"/>
+      <c r="C45"/>
+      <c r="D45"/>
+      <c r="E45"/>
+      <c r="F45"/>
+      <c r="G45"/>
+      <c r="H45"/>
+      <c r="I45"/>
+      <c r="J45"/>
+      <c r="K45"/>
+      <c r="L45"/>
+      <c r="M45"/>
+      <c r="N45"/>
+      <c r="O45"/>
+      <c r="P45"/>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
+        <v>8039000.0</v>
+      </c>
+      <c r="V45">
+        <v>8666000.0</v>
+      </c>
+      <c r="W45"/>
+      <c r="X45">
+        <v>9884000.0</v>
+      </c>
+      <c r="Y45">
+        <v>10492000.0</v>
+      </c>
+      <c r="Z45">
+        <v>11078000.0</v>
+      </c>
+      <c r="AA45">
+        <v>11659000.0</v>
+      </c>
+      <c r="AB45">
+        <v>12218000.0</v>
+      </c>
+      <c r="AC45">
+        <v>8493000.0</v>
+      </c>
+      <c r="AD45">
+        <v>8856000.0</v>
+      </c>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45"/>
+      <c r="AN45"/>
+      <c r="AO45"/>
+      <c r="AP45"/>
+      <c r="AQ45"/>
+      <c r="AR45"/>
+      <c r="AS45"/>
+      <c r="AT45"/>
+      <c r="AU45"/>
+      <c r="AV45"/>
+      <c r="AW45"/>
+      <c r="AX45"/>
+      <c r="AY45"/>
+      <c r="AZ45"/>
+      <c r="BA45"/>
+      <c r="BB45"/>
+      <c r="BC45"/>
+      <c r="BD45"/>
+      <c r="BE45"/>
+      <c r="BF45"/>
+      <c r="BG45"/>
+      <c r="BH45"/>
+      <c r="BI45"/>
+      <c r="BJ45"/>
+      <c r="BK45"/>
+      <c r="BL45"/>
+      <c r="BM45"/>
+      <c r="BN45"/>
+      <c r="BO45"/>
+      <c r="BP45"/>
+      <c r="BQ45"/>
+      <c r="BR45"/>
+      <c r="BS45"/>
+      <c r="BT45"/>
+      <c r="BU45"/>
+      <c r="BV45"/>
+      <c r="BW45"/>
+      <c r="BX45"/>
+      <c r="BY45"/>
+      <c r="BZ45"/>
+      <c r="CA45"/>
+      <c r="CB45">
+        <v>360050.0</v>
+      </c>
+      <c r="CC45">
+        <v>84662.0</v>
+      </c>
+      <c r="CD45">
+        <v>71019.0</v>
+      </c>
+      <c r="CE45">
+        <v>77673.0</v>
+      </c>
+      <c r="CF45">
+        <v>68978.0</v>
+      </c>
+      <c r="CG45">
+        <v>58171.0</v>
+      </c>
+      <c r="CH45"/>
+      <c r="CI45">
+        <v>35231.0</v>
+      </c>
+      <c r="CJ45"/>
+      <c r="CK45"/>
+    </row>
+    <row r="46" spans="1:89">
+      <c r="A46" t="s">
+        <v>67</v>
+      </c>
+      <c r="B46">
+        <v>14345000.0</v>
+      </c>
+      <c r="C46">
+        <v>14842000.0</v>
+      </c>
+      <c r="D46">
+        <v>15333000.0</v>
+      </c>
+      <c r="E46">
+        <v>15819000.0</v>
+      </c>
+      <c r="F46">
+        <v>16309000.0</v>
+      </c>
+      <c r="G46">
+        <v>16778000.0</v>
+      </c>
+      <c r="H46">
+        <v>17249000.0</v>
+      </c>
+      <c r="I46">
+        <v>18104000.0</v>
+      </c>
+      <c r="J46">
+        <v>18579000.0</v>
+      </c>
+      <c r="K46">
+        <v>4787000.0</v>
+      </c>
+      <c r="L46">
+        <v>5059000.0</v>
+      </c>
+      <c r="M46">
+        <v>3783000.0</v>
+      </c>
+      <c r="N46">
+        <v>4350000.0</v>
+      </c>
+      <c r="O46">
+        <v>4986000.0</v>
+      </c>
+      <c r="P46">
+        <v>5672000.0</v>
+      </c>
+      <c r="Q46">
+        <v>6349000.0</v>
+      </c>
+      <c r="R46">
+        <v>6142000.0</v>
+      </c>
+      <c r="S46">
+        <v>6761000.0</v>
+      </c>
+      <c r="T46">
+        <v>7373000.0</v>
+      </c>
+      <c r="U46">
+        <v>8039000.0</v>
+      </c>
+      <c r="V46">
+        <v>8666000.0</v>
+      </c>
+      <c r="W46">
+        <v>9278000.0</v>
+      </c>
+      <c r="X46">
+        <v>9884000.0</v>
+      </c>
+      <c r="Y46">
+        <v>10492000.0</v>
+      </c>
+      <c r="Z46">
+        <v>11078000.0</v>
+      </c>
+      <c r="AA46">
+        <v>11659000.0</v>
+      </c>
+      <c r="AB46">
+        <v>12218000.0</v>
+      </c>
+      <c r="AC46">
+        <v>8493000.0</v>
+      </c>
+      <c r="AD46">
+        <v>8856000.0</v>
+      </c>
+      <c r="AE46"/>
+      <c r="AF46"/>
+      <c r="AG46"/>
+      <c r="AH46"/>
+      <c r="AI46"/>
+      <c r="AJ46"/>
+      <c r="AK46"/>
+      <c r="AL46"/>
+      <c r="AM46"/>
+      <c r="AN46"/>
+      <c r="AO46"/>
+      <c r="AP46"/>
+      <c r="AQ46"/>
+      <c r="AR46"/>
+      <c r="AS46"/>
+      <c r="AT46"/>
+      <c r="AU46"/>
+      <c r="AV46"/>
+      <c r="AW46"/>
+      <c r="AX46"/>
+      <c r="AY46"/>
+      <c r="AZ46"/>
+      <c r="BA46"/>
+      <c r="BB46"/>
+      <c r="BC46"/>
+      <c r="BD46"/>
+      <c r="BE46"/>
+      <c r="BF46"/>
+      <c r="BG46"/>
+      <c r="BH46"/>
+      <c r="BI46"/>
+      <c r="BJ46"/>
+      <c r="BK46"/>
+      <c r="BL46"/>
+      <c r="BM46"/>
+      <c r="BN46"/>
+      <c r="BO46"/>
+      <c r="BP46"/>
+      <c r="BQ46"/>
+      <c r="BR46"/>
+      <c r="BS46"/>
+      <c r="BT46"/>
+      <c r="BU46"/>
+      <c r="BV46"/>
+      <c r="BW46"/>
+      <c r="BX46"/>
+      <c r="BY46"/>
+      <c r="BZ46"/>
+      <c r="CA46"/>
+      <c r="CB46">
+        <v>360050.0</v>
+      </c>
+      <c r="CC46">
+        <v>84662.0</v>
+      </c>
+      <c r="CD46">
+        <v>71019.0</v>
+      </c>
+      <c r="CE46">
+        <v>78000.0</v>
+      </c>
+      <c r="CF46">
+        <v>68978.0</v>
+      </c>
+      <c r="CG46">
+        <v>58171.0</v>
+      </c>
+      <c r="CH46"/>
+      <c r="CI46">
+        <v>35231.0</v>
+      </c>
+      <c r="CJ46"/>
+      <c r="CK46"/>
+    </row>
+    <row r="47" spans="1:89">
+      <c r="A47" t="s">
+        <v>68</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47"/>
+      <c r="F47"/>
+      <c r="G47"/>
+      <c r="H47"/>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
+        <v>5059000.0</v>
+      </c>
+      <c r="M47">
+        <v>3783000.0</v>
+      </c>
+      <c r="N47"/>
+      <c r="O47">
+        <v>4986000.0</v>
+      </c>
+      <c r="P47">
+        <v>5672000.0</v>
+      </c>
+      <c r="Q47">
+        <v>6349000.0</v>
+      </c>
+      <c r="R47">
+        <v>6142000.0</v>
+      </c>
+      <c r="S47">
+        <v>6761000.0</v>
+      </c>
+      <c r="T47">
+        <v>7373000.0</v>
+      </c>
+      <c r="U47">
+        <v>8039000.0</v>
+      </c>
+      <c r="V47">
+        <v>8666000.0</v>
+      </c>
+      <c r="W47">
+        <v>9278000.0</v>
+      </c>
+      <c r="X47">
+        <v>9884000.0</v>
+      </c>
+      <c r="Y47">
+        <v>10492000.0</v>
+      </c>
+      <c r="Z47">
+        <v>11078000.0</v>
+      </c>
+      <c r="AA47">
+        <v>11659000.0</v>
+      </c>
+      <c r="AB47">
+        <v>12218000.0</v>
+      </c>
+      <c r="AC47">
+        <v>8493000.0</v>
+      </c>
+      <c r="AD47">
+        <v>8856000.0</v>
+      </c>
+      <c r="AE47"/>
+      <c r="AF47"/>
+      <c r="AG47"/>
+      <c r="AH47"/>
+      <c r="AI47"/>
+      <c r="AJ47"/>
+      <c r="AK47"/>
+      <c r="AL47"/>
+      <c r="AM47"/>
+      <c r="AN47"/>
+      <c r="AO47"/>
+      <c r="AP47"/>
+      <c r="AQ47"/>
+      <c r="AR47"/>
+      <c r="AS47"/>
+      <c r="AT47"/>
+      <c r="AU47"/>
+      <c r="AV47"/>
+      <c r="AW47"/>
+      <c r="AX47"/>
+      <c r="AY47"/>
+      <c r="AZ47"/>
+      <c r="BA47"/>
+      <c r="BB47"/>
+      <c r="BC47"/>
+      <c r="BD47"/>
+      <c r="BE47"/>
+      <c r="BF47"/>
+      <c r="BG47"/>
+      <c r="BH47"/>
+      <c r="BI47"/>
+      <c r="BJ47"/>
+      <c r="BK47"/>
+      <c r="BL47"/>
+      <c r="BM47"/>
+      <c r="BN47"/>
+      <c r="BO47"/>
+      <c r="BP47"/>
+      <c r="BQ47"/>
+      <c r="BR47"/>
+      <c r="BS47"/>
+      <c r="BT47"/>
+      <c r="BU47"/>
+      <c r="BV47"/>
+      <c r="BW47"/>
+      <c r="BX47"/>
+      <c r="BY47"/>
+      <c r="BZ47"/>
+      <c r="CA47">
+        <v>829000.0</v>
+      </c>
+      <c r="CB47">
+        <v>360000.0</v>
+      </c>
+      <c r="CC47">
+        <v>85000.0</v>
+      </c>
+      <c r="CD47">
+        <v>71000.0</v>
+      </c>
+      <c r="CE47">
+        <v>78000.0</v>
+      </c>
+      <c r="CF47">
+        <v>69000.0</v>
+      </c>
+      <c r="CG47">
+        <v>58000.0</v>
+      </c>
+      <c r="CH47"/>
+      <c r="CI47"/>
+      <c r="CJ47"/>
+      <c r="CK47"/>
+    </row>
+    <row r="48" spans="1:89">
+      <c r="A48" t="s">
+        <v>69</v>
+      </c>
+      <c r="B48">
+        <v>56920000.0</v>
+      </c>
+      <c r="C48">
+        <v>101151000.0</v>
+      </c>
+      <c r="D48">
+        <v>87974000.0</v>
+      </c>
+      <c r="E48">
+        <v>53677000.0</v>
+      </c>
+      <c r="F48">
+        <v>57873000.0</v>
+      </c>
+      <c r="G48">
+        <v>88920000.0</v>
+      </c>
+      <c r="H48">
+        <v>109672000.0</v>
+      </c>
+      <c r="I48">
+        <v>118904000.0</v>
+      </c>
+      <c r="J48">
+        <v>154946000.0</v>
+      </c>
+      <c r="K48">
+        <v>140013000.0</v>
+      </c>
+      <c r="L48">
+        <v>72528000.0</v>
+      </c>
+      <c r="M48">
+        <v>117095000.0</v>
+      </c>
+      <c r="N48">
+        <v>89699000.0</v>
+      </c>
+      <c r="O48">
+        <v>59909000.0</v>
+      </c>
+      <c r="P48">
+        <v>74246000.0</v>
+      </c>
+      <c r="Q48">
+        <v>84994000.0</v>
+      </c>
+      <c r="R48">
+        <v>155305000.0</v>
+      </c>
+      <c r="S48">
+        <v>216523000.0</v>
+      </c>
+      <c r="T48">
+        <v>170691000.0</v>
+      </c>
+      <c r="U48">
+        <v>192332000.0</v>
+      </c>
+      <c r="V48">
+        <v>154759000.0</v>
+      </c>
+      <c r="W48">
+        <v>133390999.0</v>
+      </c>
+      <c r="X48">
+        <v>-52858000.0</v>
+      </c>
+      <c r="Y48">
+        <v>-59348000.0</v>
+      </c>
+      <c r="Z48">
+        <v>-85111000.0</v>
+      </c>
+      <c r="AA48">
+        <v>-12165000.0</v>
+      </c>
+      <c r="AB48">
+        <v>-61478000.0</v>
+      </c>
+      <c r="AC48">
+        <v>-45194000.0</v>
+      </c>
+      <c r="AD48">
+        <v>-61174000.0</v>
+      </c>
+      <c r="AE48">
+        <v>-92859000.0</v>
+      </c>
+      <c r="AF48">
+        <v>27848000.0</v>
+      </c>
+      <c r="AG48">
+        <v>28255000.0</v>
+      </c>
+      <c r="AH48">
+        <v>32159000.0</v>
+      </c>
+      <c r="AI48">
+        <v>32515000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>5231000.0</v>
+      </c>
+      <c r="AK48">
+        <v>31379000.0</v>
+      </c>
+      <c r="AL48">
+        <v>37480000.0</v>
+      </c>
+      <c r="AM48">
+        <v>22918000.0</v>
+      </c>
+      <c r="AN48">
+        <v>-11549000.0</v>
+      </c>
+      <c r="AO48">
+        <v>-12123000.0</v>
+      </c>
+      <c r="AP48">
+        <v>-12642000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>17625000.0</v>
+      </c>
+      <c r="AR48">
+        <v>-7311000.0</v>
+      </c>
+      <c r="AS48">
+        <v>-8429000.0</v>
+      </c>
+      <c r="AT48">
+        <v>-2710000.0</v>
+      </c>
+      <c r="AU48">
+        <v>4563000.0</v>
+      </c>
+      <c r="AV48">
+        <v>2361000.0</v>
+      </c>
+      <c r="AW48">
+        <v>3293000.0</v>
+      </c>
+      <c r="AX48">
+        <v>4132000.0</v>
+      </c>
+      <c r="AY48">
+        <v>4993000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>3180000.0</v>
+      </c>
+      <c r="BA48">
+        <v>-1104000.0</v>
+      </c>
+      <c r="BB48">
+        <v>-2081000.0</v>
+      </c>
+      <c r="BC48">
+        <v>-3730000.0</v>
+      </c>
+      <c r="BD48">
+        <v>-7030000.0</v>
+      </c>
+      <c r="BE48">
+        <v>-6430000.0</v>
+      </c>
+      <c r="BF48">
+        <v>-6811000.0</v>
+      </c>
+      <c r="BG48">
+        <v>-6774000.0</v>
+      </c>
+      <c r="BH48">
+        <v>-6085000.0</v>
+      </c>
+      <c r="BI48">
+        <v>-5028000.0</v>
+      </c>
+      <c r="BJ48">
+        <v>-5742000.0</v>
+      </c>
+      <c r="BK48">
+        <v>-5990000.0</v>
+      </c>
+      <c r="BL48">
+        <v>-5356000.0</v>
+      </c>
+      <c r="BM48">
+        <v>-6306000.0</v>
+      </c>
+      <c r="BN48">
+        <v>-5917000.0</v>
+      </c>
+      <c r="BO48">
+        <v>-4399000.0</v>
+      </c>
+      <c r="BP48">
+        <v>-4041000.0</v>
+      </c>
+      <c r="BQ48">
+        <v>-3754000.0</v>
+      </c>
+      <c r="BR48">
+        <v>-4977000.0</v>
+      </c>
+      <c r="BS48">
+        <v>-5944000.0</v>
+      </c>
+      <c r="BT48">
+        <v>-6832000.0</v>
+      </c>
+      <c r="BU48">
+        <v>-5651000.0</v>
+      </c>
+      <c r="BV48">
+        <v>-4459000.0</v>
+      </c>
+      <c r="BW48">
+        <v>-3696000.0</v>
+      </c>
+      <c r="BX48">
+        <v>-3774185.0</v>
+      </c>
+      <c r="BY48">
+        <v>-4093986.0</v>
+      </c>
+      <c r="BZ48">
+        <v>-4403024.0</v>
+      </c>
+      <c r="CA48">
+        <v>-2733000.0</v>
+      </c>
+      <c r="CB48">
+        <v>-4134739.0</v>
+      </c>
+      <c r="CC48">
+        <v>-321989.0</v>
+      </c>
+      <c r="CD48">
+        <v>-617900.0</v>
+      </c>
+      <c r="CE48">
+        <v>-1017092.0</v>
+      </c>
+      <c r="CF48">
+        <v>262267.0</v>
+      </c>
+      <c r="CG48">
+        <v>-1299657.0</v>
+      </c>
+      <c r="CH48"/>
+      <c r="CI48"/>
+      <c r="CJ48"/>
+      <c r="CK48"/>
+    </row>
+    <row r="49" spans="1:89">
+      <c r="A49" t="s">
+        <v>70</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
+      <c r="CG49"/>
+      <c r="CH49"/>
+      <c r="CI49"/>
+      <c r="CJ49"/>
+      <c r="CK49"/>
+    </row>
+    <row r="50" spans="1:89">
+      <c r="A50" t="s">
+        <v>71</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
+      <c r="H50"/>
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50"/>
+      <c r="L50"/>
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50"/>
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50"/>
+      <c r="Y50">
+        <v>0.0</v>
+      </c>
+      <c r="Z50">
+        <v>71125000.0</v>
+      </c>
+      <c r="AA50">
+        <v>103919000.0</v>
+      </c>
+      <c r="AB50">
+        <v>11585000.0</v>
+      </c>
+      <c r="AC50">
+        <v>93421000.0</v>
+      </c>
+      <c r="AD50">
+        <v>44266000.0</v>
+      </c>
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50">
+        <v>803785000.0</v>
+      </c>
+      <c r="AH50">
+        <v>772192000.0</v>
+      </c>
+      <c r="AI50">
+        <v>786852000.0</v>
+      </c>
+      <c r="AJ50">
+        <v>727656000.0</v>
+      </c>
+      <c r="AK50">
+        <v>749065000.0</v>
+      </c>
+      <c r="AL50"/>
+      <c r="AM50">
+        <v>654797000.0</v>
+      </c>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50">
+        <v>17478000.0</v>
+      </c>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50">
+        <v>626258000.0</v>
+      </c>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
+      <c r="CG50"/>
+      <c r="CH50"/>
+      <c r="CI50"/>
+      <c r="CJ50"/>
+      <c r="CK50"/>
+    </row>
+    <row r="51" spans="1:89">
+      <c r="A51" t="s">
+        <v>72</v>
+      </c>
+      <c r="B51">
+        <v>2554234000.0</v>
+      </c>
+      <c r="C51">
+        <v>2302711000.0</v>
+      </c>
+      <c r="D51">
+        <v>2167725000.0</v>
+      </c>
+      <c r="E51">
+        <v>2081063000.0</v>
+      </c>
+      <c r="F51">
+        <v>1993834000.0</v>
+      </c>
+      <c r="G51">
+        <v>1787149000.0</v>
+      </c>
+      <c r="H51">
+        <v>1757689000.0</v>
+      </c>
+      <c r="I51">
+        <v>1766072000.0</v>
+      </c>
+      <c r="J51">
+        <v>1771397000.0</v>
+      </c>
+      <c r="K51">
+        <v>1560064000.0</v>
+      </c>
+      <c r="L51">
+        <v>1638086000.0</v>
+      </c>
+      <c r="M51">
+        <v>1592494000.0</v>
+      </c>
+      <c r="N51">
+        <v>1719445000.0</v>
+      </c>
+      <c r="O51">
+        <v>1579857000.0</v>
+      </c>
+      <c r="P51">
+        <v>1527312000.0</v>
+      </c>
+      <c r="Q51">
+        <v>1505272000.0</v>
+      </c>
+      <c r="R51">
+        <v>1330871000.0</v>
+      </c>
+      <c r="S51">
+        <v>1243685000.0</v>
+      </c>
+      <c r="T51">
+        <v>1416578000.0</v>
+      </c>
+      <c r="U51">
+        <v>1185328000.0</v>
+      </c>
+      <c r="V51">
+        <v>1240157000.0</v>
+      </c>
+      <c r="W51">
+        <v>1295950000.0</v>
+      </c>
+      <c r="X51">
+        <v>9753000.0</v>
+      </c>
+      <c r="Y51">
+        <v>1275309000.0</v>
+      </c>
+      <c r="Z51">
+        <v>1337202000.0</v>
+      </c>
+      <c r="AA51">
+        <v>1390994000.0</v>
+      </c>
+      <c r="AB51">
+        <v>1205797000.0</v>
+      </c>
+      <c r="AC51">
+        <v>1264500000.0</v>
+      </c>
+      <c r="AD51">
+        <v>1165436000.0</v>
+      </c>
+      <c r="AE51">
+        <v>1016742000.0</v>
+      </c>
+      <c r="AF51">
+        <v>797401000.0</v>
+      </c>
+      <c r="AG51">
+        <v>803785000.0</v>
+      </c>
+      <c r="AH51">
+        <v>772192000.0</v>
+      </c>
+      <c r="AI51">
+        <v>786852000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>727656000.0</v>
+      </c>
+      <c r="AK51">
+        <v>749065000.0</v>
+      </c>
+      <c r="AL51">
+        <v>761839000.0</v>
+      </c>
+      <c r="AM51">
+        <v>654797000.0</v>
+      </c>
+      <c r="AN51">
+        <v>649186000.0</v>
+      </c>
+      <c r="AO51">
+        <v>660695000.0</v>
+      </c>
+      <c r="AP51">
+        <v>601349000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>589609000.0</v>
+      </c>
+      <c r="AR51">
+        <v>590325000.0</v>
+      </c>
+      <c r="AS51">
+        <v>639885000.0</v>
+      </c>
+      <c r="AT51">
+        <v>614442000.0</v>
+      </c>
+      <c r="AU51">
+        <v>626258000.0</v>
+      </c>
+      <c r="AV51">
+        <v>531527000.0</v>
+      </c>
+      <c r="AW51">
+        <v>480171000.0</v>
+      </c>
+      <c r="AX51">
+        <v>497135000.0</v>
+      </c>
+      <c r="AY51">
+        <v>557440000.0</v>
+      </c>
+      <c r="AZ51">
+        <v>570086000.0</v>
+      </c>
+      <c r="BA51">
+        <v>577611000.0</v>
+      </c>
+      <c r="BB51">
+        <v>587122000.0</v>
+      </c>
+      <c r="BC51">
+        <v>596100000.0</v>
+      </c>
+      <c r="BD51">
+        <v>430905000.0</v>
+      </c>
+      <c r="BE51">
+        <v>317774000.0</v>
+      </c>
+      <c r="BF51">
+        <v>271374000.0</v>
+      </c>
+      <c r="BG51">
+        <v>305540000.0</v>
+      </c>
+      <c r="BH51">
+        <v>258832000.0</v>
+      </c>
+      <c r="BI51">
+        <v>258562000.0</v>
+      </c>
+      <c r="BJ51">
+        <v>163750000.0</v>
+      </c>
+      <c r="BK51">
+        <v>170000000.0</v>
+      </c>
+      <c r="BL51">
+        <v>160000000.0</v>
+      </c>
+      <c r="BM51">
+        <v>137100000.0</v>
+      </c>
+      <c r="BN51">
+        <v>130600000.0</v>
+      </c>
+      <c r="BO51">
+        <v>130600000.0</v>
+      </c>
+      <c r="BP51">
+        <v>130600000.0</v>
+      </c>
+      <c r="BQ51">
+        <v>131017000.0</v>
+      </c>
+      <c r="BR51">
+        <v>159951000.0</v>
+      </c>
+      <c r="BS51">
+        <v>216782000.0</v>
+      </c>
+      <c r="BT51">
+        <v>265100000.0</v>
+      </c>
+      <c r="BU51">
+        <v>213950000.0</v>
+      </c>
+      <c r="BV51">
+        <v>142950000.0</v>
+      </c>
+      <c r="BW51">
+        <v>134250000.0</v>
+      </c>
+      <c r="BX51">
+        <v>51950000.0</v>
+      </c>
+      <c r="BY51">
+        <v>33700000.0</v>
+      </c>
+      <c r="BZ51">
+        <v>113000000.0</v>
+      </c>
+      <c r="CA51">
+        <v>82000000.0</v>
+      </c>
+      <c r="CB51">
+        <v>91000000.0</v>
+      </c>
+      <c r="CC51">
+        <v>61000000.0</v>
+      </c>
+      <c r="CD51">
+        <v>86000000.0</v>
+      </c>
+      <c r="CE51">
+        <v>152000000.0</v>
+      </c>
+      <c r="CF51">
+        <v>25000000.0</v>
+      </c>
+      <c r="CG51">
+        <v>25000000.0</v>
+      </c>
+      <c r="CH51"/>
+      <c r="CI51"/>
+      <c r="CJ51"/>
+      <c r="CK51"/>
+    </row>
+    <row r="52" spans="1:89">
+      <c r="A52" t="s">
+        <v>73</v>
+      </c>
+      <c r="B52">
+        <v>677571000.0</v>
+      </c>
+      <c r="C52">
+        <v>16267000.0</v>
+      </c>
+      <c r="D52">
+        <v>603000.0</v>
+      </c>
+      <c r="E52">
+        <v>101070000.0</v>
+      </c>
+      <c r="F52">
+        <v>222236000.0</v>
+      </c>
+      <c r="G52">
+        <v>3088000.0</v>
+      </c>
+      <c r="H52">
+        <v>598000.0</v>
+      </c>
+      <c r="I52">
+        <v>106003000.0</v>
+      </c>
+      <c r="J52">
+        <v>156600000.0</v>
+      </c>
+      <c r="K52">
+        <v>106722000.0</v>
+      </c>
+      <c r="L52">
+        <v>105121000.0</v>
+      </c>
+      <c r="M52">
+        <v>2023000.0</v>
+      </c>
+      <c r="N52">
+        <v>1896000.0</v>
+      </c>
+      <c r="O52">
+        <v>5506000.0</v>
+      </c>
+      <c r="P52">
+        <v>652000.0</v>
+      </c>
+      <c r="Q52">
+        <v>1876000.0</v>
+      </c>
+      <c r="R52">
+        <v>2372000.0</v>
+      </c>
+      <c r="S52">
+        <v>379303000.0</v>
+      </c>
+      <c r="T52">
+        <v>587000.0</v>
+      </c>
+      <c r="U52">
+        <v>1782000.0</v>
+      </c>
+      <c r="V52">
+        <v>2325000.0</v>
+      </c>
+      <c r="W52">
+        <v>237489000.0</v>
+      </c>
+      <c r="X52">
+        <v>573000.0</v>
+      </c>
+      <c r="Y52">
+        <v>1683000.0</v>
+      </c>
+      <c r="Z52">
+        <v>71125000.0</v>
+      </c>
+      <c r="AA52">
+        <v>103919000.0</v>
+      </c>
+      <c r="AB52">
+        <v>11585000.0</v>
+      </c>
+      <c r="AC52">
+        <v>93421000.0</v>
+      </c>
+      <c r="AD52">
+        <v>44266000.0</v>
+      </c>
+      <c r="AE52">
+        <v>52956000.0</v>
+      </c>
+      <c r="AF52">
+        <v>80894000.0</v>
+      </c>
+      <c r="AG52">
+        <v>58323000.0</v>
+      </c>
+      <c r="AH52">
+        <v>223878000.0</v>
+      </c>
+      <c r="AI52">
+        <v>223488000.0</v>
+      </c>
+      <c r="AJ52">
+        <v>223097000.0</v>
+      </c>
+      <c r="AK52">
+        <v>222898000.0</v>
+      </c>
+      <c r="AL52">
+        <v>222542000.0</v>
+      </c>
+      <c r="AM52">
+        <v>5016000.0</v>
+      </c>
+      <c r="AN52"/>
+      <c r="AO52"/>
+      <c r="AP52">
+        <v>61003000.0</v>
+      </c>
+      <c r="AQ52">
+        <v>50000000.0</v>
+      </c>
+      <c r="AR52">
+        <v>17461000.0</v>
+      </c>
+      <c r="AS52">
+        <v>49622000.0</v>
+      </c>
+      <c r="AT52">
+        <v>4240000.0</v>
+      </c>
+      <c r="AU52">
+        <v>626258000.0</v>
+      </c>
+      <c r="AV52">
+        <v>363000.0</v>
+      </c>
+      <c r="AW52"/>
+      <c r="AX52"/>
+      <c r="AY52"/>
+      <c r="AZ52"/>
+      <c r="BA52"/>
+      <c r="BB52"/>
+      <c r="BC52"/>
+      <c r="BD52">
+        <v>159490000.0</v>
+      </c>
+      <c r="BE52"/>
+      <c r="BF52"/>
+      <c r="BG52">
+        <v>10187000.0</v>
+      </c>
+      <c r="BH52"/>
+      <c r="BI52"/>
+      <c r="BJ52"/>
+      <c r="BK52"/>
+      <c r="BL52"/>
+      <c r="BM52"/>
+      <c r="BN52"/>
+      <c r="BO52"/>
+      <c r="BP52"/>
+      <c r="BQ52"/>
+      <c r="BR52">
+        <v>89582000.0</v>
+      </c>
+      <c r="BS52">
+        <v>89582000.0</v>
+      </c>
+      <c r="BT52">
+        <v>127900000.0</v>
+      </c>
+      <c r="BU52">
+        <v>118900000.0</v>
+      </c>
+      <c r="BV52">
+        <v>72900000.0</v>
+      </c>
+      <c r="BW52">
+        <v>79200000.0</v>
+      </c>
+      <c r="BX52">
+        <v>32200000.0</v>
+      </c>
+      <c r="BY52">
+        <v>33700000.0</v>
+      </c>
+      <c r="BZ52">
+        <v>113000000.0</v>
+      </c>
+      <c r="CA52">
+        <v>41000000.0</v>
+      </c>
+      <c r="CB52">
+        <v>91000000.0</v>
+      </c>
+      <c r="CC52">
+        <v>61000000.0</v>
+      </c>
+      <c r="CD52">
+        <v>86000000.0</v>
+      </c>
+      <c r="CE52">
+        <v>76000000.0</v>
+      </c>
+      <c r="CF52">
+        <v>25000000.0</v>
+      </c>
+      <c r="CG52">
+        <v>25000000.0</v>
+      </c>
+      <c r="CH52"/>
+      <c r="CI52"/>
+      <c r="CJ52"/>
+      <c r="CK52"/>
+    </row>
+    <row r="53" spans="1:89">
+      <c r="A53" t="s">
+        <v>74</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53">
+        <v>-70445000.0</v>
+      </c>
+      <c r="H53"/>
+      <c r="I53"/>
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53"/>
+      <c r="M53"/>
+      <c r="N53">
+        <v>3130178000.0</v>
+      </c>
+      <c r="O53">
+        <v>2887497000.0</v>
+      </c>
+      <c r="P53">
+        <v>2745413000.0</v>
+      </c>
+      <c r="Q53">
+        <v>2632403000.0</v>
+      </c>
+      <c r="R53"/>
+      <c r="S53">
+        <v>2351560000.0</v>
+      </c>
+      <c r="T53"/>
+      <c r="U53"/>
+      <c r="V53"/>
+      <c r="W53"/>
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53"/>
+      <c r="AE53"/>
+      <c r="AF53">
+        <v>2429000.0</v>
+      </c>
+      <c r="AG53">
+        <v>15886000.0</v>
+      </c>
+      <c r="AH53">
+        <v>3632000.0</v>
+      </c>
+      <c r="AI53">
+        <v>3686000.0</v>
+      </c>
+      <c r="AJ53">
+        <v>7813000.0</v>
+      </c>
+      <c r="AK53">
+        <v>17226000.0</v>
+      </c>
+      <c r="AL53">
+        <v>12924000.0</v>
+      </c>
+      <c r="AM53">
+        <v>8322000.0</v>
+      </c>
+      <c r="AN53">
+        <v>8980000.0</v>
+      </c>
+      <c r="AO53">
+        <v>3605000.0</v>
+      </c>
+      <c r="AP53">
+        <v>-1283213000.0</v>
+      </c>
+      <c r="AQ53">
+        <v>-1192652000.0</v>
+      </c>
+      <c r="AR53">
+        <v>5358000.0</v>
+      </c>
+      <c r="AS53">
+        <v>11810000.0</v>
+      </c>
+      <c r="AT53">
+        <v>21949000.0</v>
+      </c>
+      <c r="AU53">
+        <v>12660000.0</v>
+      </c>
+      <c r="AV53">
+        <v>2096000.0</v>
+      </c>
+      <c r="AW53">
+        <v>3491000.0</v>
+      </c>
+      <c r="AX53">
+        <v>4784000.0</v>
+      </c>
+      <c r="AY53">
+        <v>6271000.0</v>
+      </c>
+      <c r="AZ53">
+        <v>3632000.0</v>
+      </c>
+      <c r="BA53">
+        <v>1658000.0</v>
+      </c>
+      <c r="BB53">
+        <v>810000.0</v>
+      </c>
+      <c r="BC53"/>
+      <c r="BD53"/>
+      <c r="BE53"/>
+      <c r="BF53"/>
+      <c r="BG53"/>
+      <c r="BH53"/>
+      <c r="BI53"/>
+      <c r="BJ53"/>
+      <c r="BK53"/>
+      <c r="BL53"/>
+      <c r="BM53"/>
+      <c r="BN53"/>
+      <c r="BO53"/>
+      <c r="BP53"/>
+      <c r="BQ53"/>
+      <c r="BR53"/>
+      <c r="BS53"/>
+      <c r="BT53"/>
+      <c r="BU53"/>
+      <c r="BV53"/>
+      <c r="BW53"/>
+      <c r="BX53"/>
+      <c r="BY53"/>
+      <c r="BZ53"/>
+      <c r="CA53"/>
+      <c r="CB53">
+        <v>2.3747407452569E+14</v>
+      </c>
+      <c r="CC53"/>
+      <c r="CD53"/>
+      <c r="CE53"/>
+      <c r="CF53"/>
+      <c r="CG53"/>
+      <c r="CH53"/>
+      <c r="CI53"/>
+      <c r="CJ53"/>
+      <c r="CK53"/>
+    </row>
+    <row r="54" spans="1:89">
+      <c r="A54" t="s">
+        <v>75</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
+      <c r="CG54"/>
+      <c r="CH54"/>
+      <c r="CI54"/>
+      <c r="CJ54"/>
+      <c r="CK54"/>
+    </row>
+    <row r="55" spans="1:89">
+      <c r="A55" t="s">
+        <v>76</v>
+      </c>
+      <c r="B55">
+        <v>4826418000.0</v>
+      </c>
+      <c r="C55">
+        <v>4584026000.0</v>
+      </c>
+      <c r="D55">
+        <v>4410167000.0</v>
+      </c>
+      <c r="E55">
+        <v>4284479000.0</v>
+      </c>
+      <c r="F55">
+        <v>4031211000.0</v>
+      </c>
+      <c r="G55">
+        <v>3831591000.0</v>
+      </c>
+      <c r="H55">
+        <v>3656359000.0</v>
+      </c>
+      <c r="I55">
+        <v>3672136000.0</v>
+      </c>
+      <c r="J55">
+        <v>3696033000.0</v>
+      </c>
+      <c r="K55">
+        <v>3416926000.0</v>
+      </c>
+      <c r="L55">
+        <v>3336402000.0</v>
+      </c>
+      <c r="M55">
+        <v>3224504000.0</v>
+      </c>
+      <c r="N55">
+        <v>3251819000.0</v>
+      </c>
+      <c r="O55">
+        <v>3028855000.0</v>
+      </c>
+      <c r="P55">
+        <v>2924522000.0</v>
+      </c>
+      <c r="Q55">
+        <v>2869723000.0</v>
+      </c>
+      <c r="R55">
+        <v>2691547000.0</v>
+      </c>
+      <c r="S55">
+        <v>2600013000.0</v>
+      </c>
+      <c r="T55">
+        <v>2791208000.0</v>
+      </c>
+      <c r="U55">
+        <v>2578572000.0</v>
+      </c>
+      <c r="V55">
+        <v>2583851000.0</v>
+      </c>
+      <c r="W55">
+        <v>2623997000.0</v>
+      </c>
+      <c r="X55">
+        <v>2504001000.0</v>
+      </c>
+      <c r="Y55">
+        <v>2468501000.0</v>
+      </c>
+      <c r="Z55">
+        <v>2396751000.0</v>
+      </c>
+      <c r="AA55">
+        <v>2461968000.0</v>
+      </c>
+      <c r="AB55">
+        <v>2316929000.0</v>
+      </c>
+      <c r="AC55">
+        <v>2311567000.0</v>
+      </c>
+      <c r="AD55">
+        <v>2138631000.0</v>
+      </c>
+      <c r="AE55">
+        <v>1945191000.0</v>
+      </c>
+      <c r="AF55">
+        <v>1823054000.0</v>
+      </c>
+      <c r="AG55">
+        <v>1792597000.0</v>
+      </c>
+      <c r="AH55">
+        <v>1619712000.0</v>
+      </c>
+      <c r="AI55">
+        <v>1654715000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>1582997000.0</v>
+      </c>
+      <c r="AK55">
+        <v>1588709000.0</v>
+      </c>
+      <c r="AL55">
+        <v>1586248000.0</v>
+      </c>
+      <c r="AM55">
+        <v>1464204000.0</v>
+      </c>
+      <c r="AN55">
+        <v>1419424000.0</v>
+      </c>
+      <c r="AO55">
+        <v>1395171000.0</v>
+      </c>
+      <c r="AP55">
+        <v>1331815000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>1323984000.0</v>
+      </c>
+      <c r="AR55">
+        <v>1332731000.0</v>
+      </c>
+      <c r="AS55">
+        <v>1396553000.0</v>
+      </c>
+      <c r="AT55">
+        <v>1387088000.0</v>
+      </c>
+      <c r="AU55">
+        <v>1299223000.0</v>
+      </c>
+      <c r="AV55">
+        <v>1199338000.0</v>
+      </c>
+      <c r="AW55">
+        <v>1149473000.0</v>
+      </c>
+      <c r="AX55">
+        <v>1159399000.0</v>
+      </c>
+      <c r="AY55">
+        <v>1221715000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>1227513000.0</v>
+      </c>
+      <c r="BA55">
+        <v>1210853000.0</v>
+      </c>
+      <c r="BB55">
+        <v>1211186000.0</v>
+      </c>
+      <c r="BC55">
+        <v>1123643000.0</v>
+      </c>
+      <c r="BD55">
+        <v>909513000.0</v>
+      </c>
+      <c r="BE55">
+        <v>801872000.0</v>
+      </c>
+      <c r="BF55">
+        <v>763366000.0</v>
+      </c>
+      <c r="BG55">
+        <v>747394000.0</v>
+      </c>
+      <c r="BH55">
+        <v>688637000.0</v>
+      </c>
+      <c r="BI55">
+        <v>691253000.0</v>
+      </c>
+      <c r="BJ55">
+        <v>574406000.0</v>
+      </c>
+      <c r="BK55">
+        <v>591247000.0</v>
+      </c>
+      <c r="BL55">
+        <v>504282000.0</v>
+      </c>
+      <c r="BM55">
+        <v>497441000.0</v>
+      </c>
+      <c r="BN55">
+        <v>500957000.0</v>
+      </c>
+      <c r="BO55">
+        <v>508967000.0</v>
+      </c>
+      <c r="BP55">
+        <v>505120000.0</v>
+      </c>
+      <c r="BQ55">
+        <v>501895000.0</v>
+      </c>
+      <c r="BR55">
+        <v>550272000.0</v>
+      </c>
+      <c r="BS55">
+        <v>608672000.0</v>
+      </c>
+      <c r="BT55">
+        <v>675003000.0</v>
+      </c>
+      <c r="BU55">
+        <v>622566000.0</v>
+      </c>
+      <c r="BV55">
+        <v>548944000.0</v>
+      </c>
+      <c r="BW55">
+        <v>541943000.0</v>
+      </c>
+      <c r="BX55">
+        <v>446084472.0</v>
+      </c>
+      <c r="BY55">
+        <v>427736808.0</v>
+      </c>
+      <c r="BZ55">
+        <v>386272034.0</v>
+      </c>
+      <c r="CA55">
+        <v>301142000.0</v>
+      </c>
+      <c r="CB55">
+        <v>245654938.0</v>
+      </c>
+      <c r="CC55">
+        <v>217239108.0</v>
+      </c>
+      <c r="CD55">
+        <v>208576310.0</v>
+      </c>
+      <c r="CE55">
+        <v>193647879.0</v>
+      </c>
+      <c r="CF55">
+        <v>141549683.0</v>
+      </c>
+      <c r="CG55">
+        <v>139778102.0</v>
+      </c>
+      <c r="CH55"/>
+      <c r="CI55">
+        <v>25232672.0</v>
+      </c>
+      <c r="CJ55"/>
+      <c r="CK55"/>
+    </row>
+    <row r="56" spans="1:89">
+      <c r="A56" t="s">
+        <v>77</v>
+      </c>
+      <c r="B56">
+        <v>42365000.0</v>
+      </c>
+      <c r="C56">
+        <v>94135000.0</v>
+      </c>
+      <c r="D56">
+        <v>65601000.0</v>
+      </c>
+      <c r="E56">
+        <v>88158000.0</v>
+      </c>
+      <c r="F56">
+        <v>87417000.0</v>
+      </c>
+      <c r="G56">
+        <v>75257000.0</v>
+      </c>
+      <c r="H56">
+        <v>70354000.0</v>
+      </c>
+      <c r="I56">
+        <v>72339000.0</v>
+      </c>
+      <c r="J56">
+        <v>100705000.0</v>
+      </c>
+      <c r="K56">
+        <v>159642000.0</v>
+      </c>
+      <c r="L56">
+        <v>69284000.0</v>
+      </c>
+      <c r="M56">
+        <v>106120000.0</v>
+      </c>
+      <c r="N56">
+        <v>110433000.0</v>
+      </c>
+      <c r="O56">
+        <v>58433000.0</v>
+      </c>
+      <c r="P56">
+        <v>90905000.0</v>
+      </c>
+      <c r="Q56">
+        <v>140792000.0</v>
+      </c>
+      <c r="R56">
+        <v>82765000.0</v>
+      </c>
+      <c r="S56">
+        <v>154191000.0</v>
+      </c>
+      <c r="T56">
+        <v>267790000.0</v>
+      </c>
+      <c r="U56">
+        <v>44272000.0</v>
+      </c>
+      <c r="V56">
+        <v>107478000.0</v>
+      </c>
+      <c r="W56">
+        <v>256762999.0</v>
+      </c>
+      <c r="X56">
+        <v>47060000.0</v>
+      </c>
+      <c r="Y56">
+        <v>55342000.0</v>
+      </c>
+      <c r="Z56">
+        <v>53419000.0</v>
+      </c>
+      <c r="AA56">
+        <v>64393000.0</v>
+      </c>
+      <c r="AB56">
+        <v>40892000.0</v>
+      </c>
+      <c r="AC56">
+        <v>31467000.0</v>
+      </c>
+      <c r="AD56">
+        <v>34831000.0</v>
+      </c>
+      <c r="AE56">
+        <v>34212000.0</v>
+      </c>
+      <c r="AF56">
+        <v>58934000.0</v>
+      </c>
+      <c r="AG56">
+        <v>73869000.0</v>
+      </c>
+      <c r="AH56">
+        <v>129315000.0</v>
+      </c>
+      <c r="AI56">
+        <v>91309000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>151075000.0</v>
+      </c>
+      <c r="AK56">
+        <v>170616000.0</v>
+      </c>
+      <c r="AL56">
+        <v>159624000.0</v>
+      </c>
+      <c r="AM56">
+        <v>24658000.0</v>
+      </c>
+      <c r="AN56">
+        <v>79873000.0</v>
+      </c>
+      <c r="AO56">
+        <v>69168000.0</v>
+      </c>
+      <c r="AP56">
+        <v>24471000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>104435000.0</v>
+      </c>
+      <c r="AR56">
+        <v>155832000.0</v>
+      </c>
+      <c r="AS56">
+        <v>125213000.0</v>
+      </c>
+      <c r="AT56">
+        <v>180858000.0</v>
+      </c>
+      <c r="AU56">
+        <v>236569000.0</v>
+      </c>
+      <c r="AV56">
+        <v>167773000.0</v>
+      </c>
+      <c r="AW56">
+        <v>124708000.0</v>
+      </c>
+      <c r="AX56">
+        <v>232714000.0</v>
+      </c>
+      <c r="AY56">
+        <v>277330000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>215268000.0</v>
+      </c>
+      <c r="BA56">
+        <v>144189000.0</v>
+      </c>
+      <c r="BB56">
+        <v>216602000.0</v>
+      </c>
+      <c r="BC56">
+        <v>192629000.0</v>
+      </c>
+      <c r="BD56">
+        <v>114867000.0</v>
+      </c>
+      <c r="BE56">
+        <v>63251000.0</v>
+      </c>
+      <c r="BF56">
+        <v>54395000.0</v>
+      </c>
+      <c r="BG56">
+        <v>70294000.0</v>
+      </c>
+      <c r="BH56">
+        <v>100976000.0</v>
+      </c>
+      <c r="BI56">
+        <v>202398000.0</v>
+      </c>
+      <c r="BJ56">
+        <v>118741000.0</v>
+      </c>
+      <c r="BK56">
+        <v>111534000.0</v>
+      </c>
+      <c r="BL56">
+        <v>94523000.0</v>
+      </c>
+      <c r="BM56">
+        <v>63865000.0</v>
+      </c>
+      <c r="BN56">
+        <v>117507000.0</v>
+      </c>
+      <c r="BO56">
+        <v>128585000.0</v>
+      </c>
+      <c r="BP56">
+        <v>87629000.0</v>
+      </c>
+      <c r="BQ56">
+        <v>46694000.0</v>
+      </c>
+      <c r="BR56">
+        <v>15845000.0</v>
+      </c>
+      <c r="BS56">
+        <v>26045000.0</v>
+      </c>
+      <c r="BT56">
+        <v>28348000.0</v>
+      </c>
+      <c r="BU56">
+        <v>21762000.0</v>
+      </c>
+      <c r="BV56">
+        <v>20637000.0</v>
+      </c>
+      <c r="BW56">
+        <v>7856000.0</v>
+      </c>
+      <c r="BX56">
+        <v>31797714.0</v>
+      </c>
+      <c r="BY56">
+        <v>12400789.0</v>
+      </c>
+      <c r="BZ56">
+        <v>45464844.0</v>
+      </c>
+      <c r="CA56">
+        <v>19311000.0</v>
+      </c>
+      <c r="CB56">
+        <v>9344958.0</v>
+      </c>
+      <c r="CC56">
+        <v>25301594.0</v>
+      </c>
+      <c r="CD56">
+        <v>33313182.0</v>
+      </c>
+      <c r="CE56">
+        <v>16841822.0</v>
+      </c>
+      <c r="CF56">
+        <v>11816644.0</v>
+      </c>
+      <c r="CG56">
+        <v>53458447.0</v>
+      </c>
+      <c r="CH56"/>
+      <c r="CI56">
+        <v>8780173.0</v>
+      </c>
+      <c r="CJ56"/>
+      <c r="CK56"/>
+    </row>
+    <row r="57" spans="1:89">
+      <c r="A57" t="s">
+        <v>78</v>
+      </c>
+      <c r="B57">
+        <v>45189000.0</v>
+      </c>
+      <c r="C57">
+        <v>65262000.0</v>
+      </c>
+      <c r="D57">
+        <v>52577000.0</v>
+      </c>
+      <c r="E57">
+        <v>153411000.0</v>
+      </c>
+      <c r="F57">
+        <v>258983000.0</v>
+      </c>
+      <c r="G57">
+        <v>57949000.0</v>
+      </c>
+      <c r="H57">
+        <v>46860000.0</v>
+      </c>
+      <c r="I57">
+        <v>155522000.0</v>
+      </c>
+      <c r="J57">
+        <v>195298000.0</v>
+      </c>
+      <c r="K57">
+        <v>157512000.0</v>
+      </c>
+      <c r="L57">
+        <v>151380000.0</v>
+      </c>
+      <c r="M57">
+        <v>48523000.0</v>
+      </c>
+      <c r="N57">
+        <v>35264000.0</v>
+      </c>
+      <c r="O57">
+        <v>47539000.0</v>
+      </c>
+      <c r="P57">
+        <v>35144000.0</v>
+      </c>
+      <c r="Q57">
+        <v>38587000.0</v>
+      </c>
+      <c r="R57">
+        <v>29600000.0</v>
+      </c>
+      <c r="S57">
+        <v>427084000.0</v>
+      </c>
+      <c r="T57">
+        <v>37685000.0</v>
+      </c>
+      <c r="U57">
+        <v>38668000.0</v>
+      </c>
+      <c r="V57">
+        <v>30625000.0</v>
+      </c>
+      <c r="W57">
+        <v>36343000.0</v>
+      </c>
+      <c r="X57">
+        <v>237539000.0</v>
+      </c>
+      <c r="Y57">
+        <v>237573000.0</v>
+      </c>
+      <c r="Z57">
+        <v>238148000.0</v>
+      </c>
+      <c r="AA57">
+        <v>238152000.0</v>
+      </c>
+      <c r="AB57">
+        <v>37036000.0</v>
+      </c>
+      <c r="AC57">
+        <v>234362000.0</v>
+      </c>
+      <c r="AD57">
+        <v>234297000.0</v>
+      </c>
+      <c r="AE57">
+        <v>225051000.0</v>
+      </c>
+      <c r="AF57">
+        <v>102367000.0</v>
+      </c>
+      <c r="AG57">
+        <v>83438000.0</v>
+      </c>
+      <c r="AH57">
+        <v>18789000.0</v>
+      </c>
+      <c r="AI57">
+        <v>223488000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>19057000.0</v>
+      </c>
+      <c r="AK57">
+        <v>22193000.0</v>
+      </c>
+      <c r="AL57">
+        <v>16513000.0</v>
+      </c>
+      <c r="AM57">
+        <v>26479000.0</v>
+      </c>
+      <c r="AN57">
+        <v>16649000.0</v>
+      </c>
+      <c r="AO57">
+        <v>16681000.0</v>
+      </c>
+      <c r="AP57">
+        <v>73089000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>67241000.0</v>
+      </c>
+      <c r="AR57">
+        <v>19613000.0</v>
+      </c>
+      <c r="AS57">
+        <v>62599000.0</v>
+      </c>
+      <c r="AT57">
+        <v>9320000.0</v>
+      </c>
+      <c r="AU57">
+        <v>14101000.0</v>
+      </c>
+      <c r="AV57">
+        <v>11613000.0</v>
+      </c>
+      <c r="AW57">
+        <v>10393000.0</v>
+      </c>
+      <c r="AX57">
+        <v>8962000.0</v>
+      </c>
+      <c r="AY57">
+        <v>14268000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>14051000.0</v>
+      </c>
+      <c r="BA57">
+        <v>11402000.0</v>
+      </c>
+      <c r="BB57">
+        <v>8456000.0</v>
+      </c>
+      <c r="BC57">
+        <v>11575000.0</v>
+      </c>
+      <c r="BD57">
+        <v>9491000.0</v>
+      </c>
+      <c r="BE57">
+        <v>9317000.0</v>
+      </c>
+      <c r="BF57">
+        <v>6545000.0</v>
+      </c>
+      <c r="BG57">
+        <v>21000000.0</v>
+      </c>
+      <c r="BH57">
+        <v>7800000.0</v>
+      </c>
+      <c r="BI57">
+        <v>8800000.0</v>
+      </c>
+      <c r="BJ57">
+        <v>7400000.0</v>
+      </c>
+      <c r="BK57">
+        <v>8716000.0</v>
+      </c>
+      <c r="BL57">
+        <v>-5033000.0</v>
+      </c>
+      <c r="BM57">
+        <v>-4893000.0</v>
+      </c>
+      <c r="BN57">
+        <v>-3210000.0</v>
+      </c>
+      <c r="BO57">
+        <v>11852000.0</v>
+      </c>
+      <c r="BP57">
+        <v>-3207000.0</v>
+      </c>
+      <c r="BQ57">
+        <v>-4274000.0</v>
+      </c>
+      <c r="BR57">
+        <v>-5396000.0</v>
+      </c>
+      <c r="BS57">
+        <v>99014000.0</v>
+      </c>
+      <c r="BT57">
+        <v>127900000.0</v>
+      </c>
+      <c r="BU57">
+        <v>-7896000.0</v>
+      </c>
+      <c r="BV57">
+        <v>-6969000.0</v>
+      </c>
+      <c r="BW57">
+        <v>-6413000.0</v>
+      </c>
+      <c r="BX57">
+        <v>32200000.0</v>
+      </c>
+      <c r="BY57">
+        <v>33700000.0</v>
+      </c>
+      <c r="BZ57">
+        <v>113000000.0</v>
+      </c>
+      <c r="CA57">
+        <v>41540000.0</v>
+      </c>
+      <c r="CB57">
+        <v>91000000.0</v>
+      </c>
+      <c r="CC57">
+        <v>61000000.0</v>
+      </c>
+      <c r="CD57">
+        <v>86000000.0</v>
+      </c>
+      <c r="CE57">
+        <v>76150081.0</v>
+      </c>
+      <c r="CF57">
+        <v>25000000.0</v>
+      </c>
+      <c r="CG57">
+        <v>25000000.0</v>
+      </c>
+      <c r="CH57"/>
+      <c r="CI57">
+        <v>154539.0</v>
+      </c>
+      <c r="CJ57"/>
+      <c r="CK57"/>
+    </row>
+    <row r="58" spans="1:89">
+      <c r="A58" t="s">
+        <v>79</v>
+      </c>
+      <c r="B58">
+        <v>2599423000.0</v>
+      </c>
+      <c r="C58">
+        <v>2367973000.0</v>
+      </c>
+      <c r="D58">
+        <v>2220302000.0</v>
+      </c>
+      <c r="E58">
+        <v>2133404000.0</v>
+      </c>
+      <c r="F58">
+        <v>2030581000.0</v>
+      </c>
+      <c r="G58">
+        <v>1842010000.0</v>
+      </c>
+      <c r="H58">
+        <v>1804549000.0</v>
+      </c>
+      <c r="I58">
+        <v>1815591000.0</v>
+      </c>
+      <c r="J58">
+        <v>1810095000.0</v>
+      </c>
+      <c r="K58">
+        <v>1614220000.0</v>
+      </c>
+      <c r="L58">
+        <v>1684345000.0</v>
+      </c>
+      <c r="M58">
+        <v>1638994000.0</v>
+      </c>
+      <c r="N58">
+        <v>1752813000.0</v>
+      </c>
+      <c r="O58">
+        <v>1627396000.0</v>
+      </c>
+      <c r="P58">
+        <v>1561804000.0</v>
+      </c>
+      <c r="Q58">
+        <v>1541983000.0</v>
+      </c>
+      <c r="R58">
+        <v>1358099000.0</v>
+      </c>
+      <c r="S58">
+        <v>1291466000.0</v>
+      </c>
+      <c r="T58">
+        <v>1453676000.0</v>
+      </c>
+      <c r="U58">
+        <v>1222214000.0</v>
+      </c>
+      <c r="V58">
+        <v>1268457000.0</v>
+      </c>
+      <c r="W58">
+        <v>1332293000.0</v>
+      </c>
+      <c r="X58">
+        <v>1330921000.0</v>
+      </c>
+      <c r="Y58">
+        <v>1304471000.0</v>
+      </c>
+      <c r="Z58">
+        <v>1299671000.0</v>
+      </c>
+      <c r="AA58">
+        <v>1328919000.0</v>
+      </c>
+      <c r="AB58">
+        <v>1231248000.0</v>
+      </c>
+      <c r="AC58">
+        <v>1206883000.0</v>
+      </c>
+      <c r="AD58">
+        <v>1148282000.0</v>
+      </c>
+      <c r="AE58">
+        <v>989747000.0</v>
+      </c>
+      <c r="AF58">
+        <v>818874000.0</v>
+      </c>
+      <c r="AG58">
+        <v>828900000.0</v>
+      </c>
+      <c r="AH58">
+        <v>790981000.0</v>
+      </c>
+      <c r="AI58">
+        <v>813748000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>746713000.0</v>
+      </c>
+      <c r="AK58">
+        <v>771258000.0</v>
+      </c>
+      <c r="AL58">
+        <v>778352000.0</v>
+      </c>
+      <c r="AM58">
+        <v>676260000.0</v>
+      </c>
+      <c r="AN58">
+        <v>665835000.0</v>
+      </c>
+      <c r="AO58">
+        <v>677376000.0</v>
+      </c>
+      <c r="AP58">
+        <v>613435000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>606850000.0</v>
+      </c>
+      <c r="AR58">
+        <v>609938000.0</v>
+      </c>
+      <c r="AS58">
+        <v>652862000.0</v>
+      </c>
+      <c r="AT58">
+        <v>623762000.0</v>
+      </c>
+      <c r="AU58">
+        <v>640359000.0</v>
+      </c>
+      <c r="AV58">
+        <v>543140000.0</v>
+      </c>
+      <c r="AW58">
+        <v>490564000.0</v>
+      </c>
+      <c r="AX58">
+        <v>506097000.0</v>
+      </c>
+      <c r="AY58">
+        <v>571708000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>584137000.0</v>
+      </c>
+      <c r="BA58">
+        <v>589013000.0</v>
+      </c>
+      <c r="BB58">
+        <v>595578000.0</v>
+      </c>
+      <c r="BC58">
+        <v>607675000.0</v>
+      </c>
+      <c r="BD58">
+        <v>440396000.0</v>
+      </c>
+      <c r="BE58">
+        <v>327091000.0</v>
+      </c>
+      <c r="BF58">
+        <v>277919000.0</v>
+      </c>
+      <c r="BG58">
+        <v>316353000.0</v>
+      </c>
+      <c r="BH58">
+        <v>266587000.0</v>
+      </c>
+      <c r="BI58">
+        <v>267352000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>171199000.0</v>
+      </c>
+      <c r="BK58">
+        <v>178716000.0</v>
+      </c>
+      <c r="BL58">
+        <v>165733000.0</v>
+      </c>
+      <c r="BM58">
+        <v>144758000.0</v>
+      </c>
+      <c r="BN58">
+        <v>134545000.0</v>
+      </c>
+      <c r="BO58">
+        <v>142452000.0</v>
+      </c>
+      <c r="BP58">
+        <v>136398000.0</v>
+      </c>
+      <c r="BQ58">
+        <v>137662000.0</v>
+      </c>
+      <c r="BR58">
+        <v>163926000.0</v>
+      </c>
+      <c r="BS58">
+        <v>226214000.0</v>
+      </c>
+      <c r="BT58">
+        <v>272313000.0</v>
+      </c>
+      <c r="BU58">
+        <v>221484000.0</v>
+      </c>
+      <c r="BV58">
+        <v>146510000.0</v>
+      </c>
+      <c r="BW58">
+        <v>141206000.0</v>
+      </c>
+      <c r="BX58">
+        <v>56456791.0</v>
+      </c>
+      <c r="BY58">
+        <v>37712733.0</v>
+      </c>
+      <c r="BZ58">
+        <v>116661294.0</v>
+      </c>
+      <c r="CA58">
+        <v>45729000.0</v>
+      </c>
+      <c r="CB58">
+        <v>94360119.0</v>
+      </c>
+      <c r="CC58">
+        <v>63910022.0</v>
+      </c>
+      <c r="CD58">
+        <v>89536575.0</v>
+      </c>
+      <c r="CE58">
+        <v>79295549.0</v>
+      </c>
+      <c r="CF58">
+        <v>26779911.0</v>
+      </c>
+      <c r="CG58">
+        <v>26599986.0</v>
+      </c>
+      <c r="CH58"/>
+      <c r="CI58">
+        <v>154539.0</v>
+      </c>
+      <c r="CJ58"/>
+      <c r="CK58"/>
+    </row>
+    <row r="59" spans="1:89">
+      <c r="A59" t="s">
+        <v>80</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
+      <c r="CG59"/>
+      <c r="CH59"/>
+      <c r="CI59"/>
+      <c r="CJ59"/>
+      <c r="CK59"/>
+    </row>
+    <row r="60" spans="1:89">
+      <c r="A60" t="s">
+        <v>81</v>
+      </c>
+      <c r="B60">
+        <v>2226995000.0</v>
+      </c>
+      <c r="C60">
+        <v>2216053000.0</v>
+      </c>
+      <c r="D60">
+        <v>2189865000.0</v>
+      </c>
+      <c r="E60">
+        <v>2151075000.0</v>
+      </c>
+      <c r="F60">
+        <v>2000630000.0</v>
+      </c>
+      <c r="G60">
+        <v>1989581000.0</v>
+      </c>
+      <c r="H60">
+        <v>1851810000.0</v>
+      </c>
+      <c r="I60">
+        <v>1856545000.0</v>
+      </c>
+      <c r="J60">
+        <v>1885938000.0</v>
+      </c>
+      <c r="K60">
+        <v>1802706000.0</v>
+      </c>
+      <c r="L60">
+        <v>1652057000.0</v>
+      </c>
+      <c r="M60">
+        <v>1585510000.0</v>
+      </c>
+      <c r="N60">
+        <v>1499006000.0</v>
+      </c>
+      <c r="O60">
+        <v>1401459000.0</v>
+      </c>
+      <c r="P60">
+        <v>1362718000.0</v>
+      </c>
+      <c r="Q60">
+        <v>1327740000.0</v>
+      </c>
+      <c r="R60">
+        <v>1333448000.0</v>
+      </c>
+      <c r="S60">
+        <v>1308547000.0</v>
+      </c>
+      <c r="T60">
+        <v>1337532000.0</v>
+      </c>
+      <c r="U60">
+        <v>1356358000.0</v>
+      </c>
+      <c r="V60">
+        <v>1315394000.0</v>
+      </c>
+      <c r="W60">
+        <v>1291704000.0</v>
+      </c>
+      <c r="X60">
+        <v>1173080000.0</v>
+      </c>
+      <c r="Y60">
+        <v>1164030000.0</v>
+      </c>
+      <c r="Z60">
+        <v>1097080000.0</v>
+      </c>
+      <c r="AA60">
+        <v>1133049000.0</v>
+      </c>
+      <c r="AB60">
+        <v>1085681000.0</v>
+      </c>
+      <c r="AC60">
+        <v>1104684000.0</v>
+      </c>
+      <c r="AD60">
+        <v>990349000.0</v>
+      </c>
+      <c r="AE60">
+        <v>955444000.0</v>
+      </c>
+      <c r="AF60">
+        <v>1004180000.0</v>
+      </c>
+      <c r="AG60">
+        <v>963697000.0</v>
+      </c>
+      <c r="AH60">
+        <v>828731000.0</v>
+      </c>
+      <c r="AI60">
+        <v>840967000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>836284000.0</v>
+      </c>
+      <c r="AK60">
+        <v>817451000.0</v>
+      </c>
+      <c r="AL60">
+        <v>807896000.0</v>
+      </c>
+      <c r="AM60">
+        <v>787944000.0</v>
+      </c>
+      <c r="AN60">
+        <v>753589000.0</v>
+      </c>
+      <c r="AO60">
+        <v>717795000.0</v>
+      </c>
+      <c r="AP60">
+        <v>718380000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>717134000.0</v>
+      </c>
+      <c r="AR60">
+        <v>722793000.0</v>
+      </c>
+      <c r="AS60">
+        <v>743691000.0</v>
+      </c>
+      <c r="AT60">
+        <v>763326000.0</v>
+      </c>
+      <c r="AU60">
+        <v>658864000.0</v>
+      </c>
+      <c r="AV60">
+        <v>656198000.0</v>
+      </c>
+      <c r="AW60">
+        <v>658909000.0</v>
+      </c>
+      <c r="AX60">
+        <v>653302000.0</v>
+      </c>
+      <c r="AY60">
+        <v>650007000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>643376000.0</v>
+      </c>
+      <c r="BA60">
+        <v>621840000.0</v>
+      </c>
+      <c r="BB60">
+        <v>615608000.0</v>
+      </c>
+      <c r="BC60">
+        <v>515968000.0</v>
+      </c>
+      <c r="BD60">
+        <v>469117000.0</v>
+      </c>
+      <c r="BE60">
+        <v>474781000.0</v>
+      </c>
+      <c r="BF60">
+        <v>485447000.0</v>
+      </c>
+      <c r="BG60">
+        <v>431041000.0</v>
+      </c>
+      <c r="BH60">
+        <v>422050000.0</v>
+      </c>
+      <c r="BI60">
+        <v>423901000.0</v>
+      </c>
+      <c r="BJ60">
+        <v>403207000.0</v>
+      </c>
+      <c r="BK60">
+        <v>412531000.0</v>
+      </c>
+      <c r="BL60">
+        <v>338549000.0</v>
+      </c>
+      <c r="BM60">
+        <v>352683000.0</v>
+      </c>
+      <c r="BN60">
+        <v>366412000.0</v>
+      </c>
+      <c r="BO60">
+        <v>366515000.0</v>
+      </c>
+      <c r="BP60">
+        <v>368722000.0</v>
+      </c>
+      <c r="BQ60">
+        <v>364233000.0</v>
+      </c>
+      <c r="BR60">
+        <v>386346000.0</v>
+      </c>
+      <c r="BS60">
+        <v>382458000.0</v>
+      </c>
+      <c r="BT60">
+        <v>402690000.0</v>
+      </c>
+      <c r="BU60">
+        <v>401082000.0</v>
+      </c>
+      <c r="BV60">
+        <v>402434000.0</v>
+      </c>
+      <c r="BW60">
+        <v>400737000.0</v>
+      </c>
+      <c r="BX60">
+        <v>389627681.0</v>
+      </c>
+      <c r="BY60">
+        <v>390024075.0</v>
+      </c>
+      <c r="BZ60">
+        <v>269610740.0</v>
+      </c>
+      <c r="CA60">
+        <v>255413000.0</v>
+      </c>
+      <c r="CB60">
+        <v>151294819.0</v>
+      </c>
+      <c r="CC60">
+        <v>153329086.0</v>
+      </c>
+      <c r="CD60">
+        <v>119039735.0</v>
+      </c>
+      <c r="CE60">
+        <v>114352330.0</v>
+      </c>
+      <c r="CF60">
+        <v>114769772.0</v>
+      </c>
+      <c r="CG60">
+        <v>113178116.0</v>
+      </c>
+      <c r="CH60"/>
+      <c r="CI60">
+        <v>25078133.0</v>
+      </c>
+      <c r="CJ60"/>
+      <c r="CK60"/>
+    </row>
+    <row r="61" spans="1:89">
+      <c r="A61" t="s">
+        <v>82</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61">
+        <v>-4062000.0</v>
+      </c>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61"/>
+      <c r="BZ61"/>
+      <c r="CA61"/>
+      <c r="CB61"/>
+      <c r="CC61"/>
+      <c r="CD61"/>
+      <c r="CE61"/>
+      <c r="CF61"/>
+      <c r="CG61"/>
+      <c r="CH61"/>
+      <c r="CI61"/>
+      <c r="CJ61"/>
+      <c r="CK61"/>
+    </row>
+    <row r="62" spans="1:89">
+      <c r="A62" t="s">
+        <v>83</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
+      <c r="CG62"/>
+      <c r="CH62"/>
+      <c r="CI62"/>
+      <c r="CJ62"/>
+      <c r="CK62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:W32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:23">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2" spans="1:23">
+      <c r="A2" t="s">
+        <v>150</v>
+      </c>
+      <c r="B2">
+        <v>69843000.0</v>
+      </c>
+      <c r="C2">
+        <v>77151000.0</v>
+      </c>
+      <c r="D2">
+        <v>67620000.0</v>
+      </c>
+      <c r="E2">
+        <v>54749000.0</v>
+      </c>
+      <c r="F2">
+        <v>54447000.0</v>
+      </c>
+      <c r="G2">
+        <v>59605000.0</v>
+      </c>
+      <c r="H2">
+        <v>54596000.0</v>
+      </c>
+      <c r="I2">
+        <v>39435000.0</v>
+      </c>
+      <c r="J2">
+        <v>37857000.0</v>
+      </c>
+      <c r="K2">
+        <v>32016000.0</v>
+      </c>
+      <c r="L2">
+        <v>30834000.0</v>
+      </c>
+      <c r="M2">
+        <v>28041000.0</v>
+      </c>
+      <c r="N2">
+        <v>30334000.0</v>
+      </c>
+      <c r="O2">
+        <v>19835000.0</v>
+      </c>
+      <c r="P2">
+        <v>13252000.0</v>
+      </c>
+      <c r="Q2">
+        <v>8572000.0</v>
+      </c>
+      <c r="R2">
+        <v>9387000.0</v>
+      </c>
+      <c r="S2">
+        <v>13121000.0</v>
+      </c>
+      <c r="T2">
+        <v>4404000.0</v>
+      </c>
+      <c r="U2">
+        <v>5770000.0</v>
+      </c>
+      <c r="V2">
+        <v>1801000.0</v>
+      </c>
+      <c r="W2"/>
+    </row>
+    <row r="3" spans="1:23">
+      <c r="A3" t="s">
+        <v>151</v>
+      </c>
+      <c r="B3">
+        <v>337000.0</v>
+      </c>
+      <c r="C3">
+        <v>466000.0</v>
+      </c>
+      <c r="D3">
+        <v>190000.0</v>
+      </c>
+      <c r="E3">
+        <v>204000.0</v>
+      </c>
+      <c r="F3">
+        <v>317000.0</v>
+      </c>
+      <c r="G3">
+        <v>415000.0</v>
+      </c>
+      <c r="H3">
+        <v>262000.0</v>
+      </c>
+      <c r="I3">
+        <v>199000.0</v>
+      </c>
+      <c r="J3">
+        <v>201000.0</v>
+      </c>
+      <c r="K3">
+        <v>202000.0</v>
+      </c>
+      <c r="L3">
+        <v>193000.0</v>
+      </c>
+      <c r="M3">
+        <v>266000.0</v>
+      </c>
+      <c r="N3">
+        <v>252000.0</v>
+      </c>
+      <c r="O3">
+        <v>289000.0</v>
+      </c>
+      <c r="P3">
+        <v>348000.0</v>
+      </c>
+      <c r="Q3">
+        <v>400000.0</v>
+      </c>
+      <c r="R3">
+        <v>367000.0</v>
+      </c>
+      <c r="S3">
+        <v>306000.0</v>
+      </c>
+      <c r="T3">
+        <v>204000.0</v>
+      </c>
+      <c r="U3">
+        <v>65000.0</v>
+      </c>
+      <c r="V3">
+        <v>24000.0</v>
+      </c>
+      <c r="W3">
+        <v>7533.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:23">
+      <c r="A4" t="s">
+        <v>152</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+    </row>
+    <row r="5" spans="1:23">
+      <c r="A5" t="s">
+        <v>153</v>
+      </c>
+      <c r="B5">
+        <v>365096000.0</v>
+      </c>
+      <c r="C5">
+        <v>262966000.0</v>
+      </c>
+      <c r="D5">
+        <v>337484000.0</v>
+      </c>
+      <c r="E5">
+        <v>102081000.0</v>
+      </c>
+      <c r="F5">
+        <v>174155000.0</v>
+      </c>
+      <c r="G5">
+        <v>227261000.0</v>
+      </c>
+      <c r="H5">
+        <v>173598000.0</v>
+      </c>
+      <c r="I5">
+        <v>76496000.0</v>
+      </c>
+      <c r="J5">
+        <v>78998000.0</v>
+      </c>
+      <c r="K5">
+        <v>68703000.0</v>
+      </c>
+      <c r="L5">
+        <v>42916000.0</v>
+      </c>
+      <c r="M5">
+        <v>71188000.0</v>
+      </c>
+      <c r="N5">
+        <v>99446000.0</v>
+      </c>
+      <c r="O5">
+        <v>46759000.0</v>
+      </c>
+      <c r="P5">
+        <v>46936000.0</v>
+      </c>
+      <c r="Q5">
+        <v>4982000.0</v>
+      </c>
+      <c r="R5">
+        <v>13572000.0</v>
+      </c>
+      <c r="S5">
+        <v>20995000.0</v>
+      </c>
+      <c r="T5">
+        <v>42409000.0</v>
+      </c>
+      <c r="U5">
+        <v>11384000.0</v>
+      </c>
+      <c r="V5">
+        <v>2105000.0</v>
+      </c>
+      <c r="W5">
+        <v>-2041822.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:23">
+      <c r="A6" t="s">
+        <v>154</v>
+      </c>
+      <c r="B6">
+        <v>365433000.0</v>
+      </c>
+      <c r="C6">
+        <v>263432000.0</v>
+      </c>
+      <c r="D6">
+        <v>337674000.0</v>
+      </c>
+      <c r="E6">
+        <v>102285000.0</v>
+      </c>
+      <c r="F6">
+        <v>174472000.0</v>
+      </c>
+      <c r="G6">
+        <v>227676000.0</v>
+      </c>
+      <c r="H6">
+        <v>173860000.0</v>
+      </c>
+      <c r="I6">
+        <v>76695000.0</v>
+      </c>
+      <c r="J6">
+        <v>79199000.0</v>
+      </c>
+      <c r="K6">
+        <v>68905000.0</v>
+      </c>
+      <c r="L6">
+        <v>43109000.0</v>
+      </c>
+      <c r="M6">
+        <v>71454000.0</v>
+      </c>
+      <c r="N6">
+        <v>99698000.0</v>
+      </c>
+      <c r="O6">
+        <v>47048000.0</v>
+      </c>
+      <c r="P6">
+        <v>47284000.0</v>
+      </c>
+      <c r="Q6">
+        <v>5382000.0</v>
+      </c>
+      <c r="R6">
+        <v>13939000.0</v>
+      </c>
+      <c r="S6">
+        <v>21301000.0</v>
+      </c>
+      <c r="T6">
+        <v>42613000.0</v>
+      </c>
+      <c r="U6">
+        <v>11449000.0</v>
+      </c>
+      <c r="V6">
+        <v>2129000.0</v>
+      </c>
+      <c r="W6">
+        <v>-2034289.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:23">
+      <c r="A7" t="s">
+        <v>155</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+    </row>
+    <row r="8" spans="1:23">
+      <c r="A8" t="s">
+        <v>156</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" t="s">
+        <v>157</v>
+      </c>
+      <c r="B9">
+        <v>477253000.0</v>
+      </c>
+      <c r="C9">
+        <v>353745000.0</v>
+      </c>
+      <c r="D9">
+        <v>426495000.0</v>
+      </c>
+      <c r="E9">
+        <v>184638000.0</v>
+      </c>
+      <c r="F9">
+        <v>255135000.0</v>
+      </c>
+      <c r="G9">
+        <v>297774000.0</v>
+      </c>
+      <c r="H9">
+        <v>243604000.0</v>
+      </c>
+      <c r="I9">
+        <v>136085000.0</v>
+      </c>
+      <c r="J9">
+        <v>135577000.0</v>
+      </c>
+      <c r="K9">
+        <v>111394000.0</v>
+      </c>
+      <c r="L9">
+        <v>95713000.0</v>
+      </c>
+      <c r="M9">
+        <v>115062000.0</v>
+      </c>
+      <c r="N9">
+        <v>135760000.0</v>
+      </c>
+      <c r="O9">
+        <v>76337000.0</v>
+      </c>
+      <c r="P9">
+        <v>73951000.0</v>
+      </c>
+      <c r="Q9">
+        <v>26510000.0</v>
+      </c>
+      <c r="R9">
+        <v>35358000.0</v>
+      </c>
+      <c r="S9">
+        <v>43931000.0</v>
+      </c>
+      <c r="T9">
+        <v>59539000.0</v>
+      </c>
+      <c r="U9">
+        <v>24642000.0</v>
+      </c>
+      <c r="V9">
+        <v>9701000.0</v>
+      </c>
+      <c r="W9"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" t="s">
+        <v>158</v>
+      </c>
+      <c r="B10">
+        <v>339737000.0</v>
+      </c>
+      <c r="C10">
+        <v>262966000.0</v>
+      </c>
+      <c r="D10">
+        <v>337484000.0</v>
+      </c>
+      <c r="E10">
+        <v>102081000.0</v>
+      </c>
+      <c r="F10">
+        <v>174155000.0</v>
+      </c>
+      <c r="G10">
+        <v>227261000.0</v>
+      </c>
+      <c r="H10">
+        <v>173598000.0</v>
+      </c>
+      <c r="I10">
+        <v>76496000.0</v>
+      </c>
+      <c r="J10">
+        <v>78998000.0</v>
+      </c>
+      <c r="K10">
+        <v>68703000.0</v>
+      </c>
+      <c r="L10">
+        <v>42916000.0</v>
+      </c>
+      <c r="M10">
+        <v>71188000.0</v>
+      </c>
+      <c r="N10">
+        <v>99446000.0</v>
+      </c>
+      <c r="O10">
+        <v>46759000.0</v>
+      </c>
+      <c r="P10">
+        <v>46936000.0</v>
+      </c>
+      <c r="Q10">
+        <v>4982000.0</v>
+      </c>
+      <c r="R10">
+        <v>13572000.0</v>
+      </c>
+      <c r="S10">
+        <v>20995000.0</v>
+      </c>
+      <c r="T10">
+        <v>42409000.0</v>
+      </c>
+      <c r="U10">
+        <v>11384000.0</v>
+      </c>
+      <c r="V10">
+        <v>2105000.0</v>
+      </c>
+      <c r="W10">
+        <v>-2041822.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" t="s">
+        <v>159</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11">
+        <v>-190000.0</v>
+      </c>
+      <c r="E11">
+        <v>-54749000.0</v>
+      </c>
+      <c r="F11">
+        <v>-58866000.0</v>
+      </c>
+      <c r="G11">
+        <v>-59605000.0</v>
+      </c>
+      <c r="H11">
+        <v>-54596000.0</v>
+      </c>
+      <c r="I11">
+        <v>37859.0</v>
+      </c>
+      <c r="J11">
+        <v>49055000.0</v>
+      </c>
+      <c r="K11">
+        <v>24699000.0</v>
+      </c>
+      <c r="L11">
+        <v>17114000.0</v>
+      </c>
+      <c r="M11">
+        <v>42945000.0</v>
+      </c>
+      <c r="N11">
+        <v>72757000.0</v>
+      </c>
+      <c r="O11">
+        <v>28404000.0</v>
+      </c>
+      <c r="P11">
+        <v>-19667000.0</v>
+      </c>
+      <c r="Q11">
+        <v>-11170000.0</v>
+      </c>
+      <c r="R11">
+        <v>21464000.0</v>
+      </c>
+      <c r="S11">
+        <v>-5865000.0</v>
+      </c>
+      <c r="T11">
+        <v>2000.0</v>
+      </c>
+      <c r="U11">
+        <v>643088.0</v>
+      </c>
+      <c r="V11">
+        <v>255000.0</v>
+      </c>
+      <c r="W11"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" t="s">
+        <v>160</v>
+      </c>
+      <c r="B12">
+        <v>92176000.0</v>
+      </c>
+      <c r="C12">
+        <v>77151000.0</v>
+      </c>
+      <c r="D12">
+        <v>67620000.0</v>
+      </c>
+      <c r="E12">
+        <v>54749000.0</v>
+      </c>
+      <c r="F12">
+        <v>54447000.0</v>
+      </c>
+      <c r="G12">
+        <v>59605000.0</v>
+      </c>
+      <c r="H12">
+        <v>54596000.0</v>
+      </c>
+      <c r="I12">
+        <v>39435000.0</v>
+      </c>
+      <c r="J12">
+        <v>37857000.0</v>
+      </c>
+      <c r="K12">
+        <v>32016000.0</v>
+      </c>
+      <c r="L12">
+        <v>30834000.0</v>
+      </c>
+      <c r="M12">
+        <v>28041000.0</v>
+      </c>
+      <c r="N12">
+        <v>30334000.0</v>
+      </c>
+      <c r="O12">
+        <v>19835000.0</v>
+      </c>
+      <c r="P12">
+        <v>13252000.0</v>
+      </c>
+      <c r="Q12">
+        <v>8572000.0</v>
+      </c>
+      <c r="R12">
+        <v>9387000.0</v>
+      </c>
+      <c r="S12">
+        <v>13121000.0</v>
+      </c>
+      <c r="T12">
+        <v>4404000.0</v>
+      </c>
+      <c r="U12">
+        <v>5770485.0</v>
+      </c>
+      <c r="V12">
+        <v>1800536.0</v>
+      </c>
+      <c r="W12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" t="s">
+        <v>161</v>
+      </c>
+      <c r="B13">
+        <v>507887000.0</v>
+      </c>
+      <c r="C13">
+        <v>467195000.0</v>
+      </c>
+      <c r="D13">
+        <v>414089000.0</v>
+      </c>
+      <c r="E13">
+        <v>307258000.0</v>
+      </c>
+      <c r="F13">
+        <v>253360000.0</v>
+      </c>
+      <c r="G13">
+        <v>263379000.0</v>
+      </c>
+      <c r="H13">
+        <v>247513000.0</v>
+      </c>
+      <c r="I13">
+        <v>190636000.0</v>
+      </c>
+      <c r="J13">
+        <v>172196000.0</v>
+      </c>
+      <c r="K13">
+        <v>158727000.0</v>
+      </c>
+      <c r="L13">
+        <v>30585000.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" t="s">
+        <v>162</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" t="s">
+        <v>163</v>
+      </c>
+      <c r="B15">
+        <v>339737000.0</v>
+      </c>
+      <c r="C15">
+        <v>262966000.0</v>
+      </c>
+      <c r="D15">
+        <v>337484000.0</v>
+      </c>
+      <c r="E15">
+        <v>102081000.0</v>
+      </c>
+      <c r="F15">
+        <v>174155000.0</v>
+      </c>
+      <c r="G15">
+        <v>227261000.0</v>
+      </c>
+      <c r="H15">
+        <v>173598000.0</v>
+      </c>
+      <c r="I15">
+        <v>76496000.0</v>
+      </c>
+      <c r="J15">
+        <v>78998000.0</v>
+      </c>
+      <c r="K15">
+        <v>68703000.0</v>
+      </c>
+      <c r="L15">
+        <v>42916000.0</v>
+      </c>
+      <c r="M15">
+        <v>71188000.0</v>
+      </c>
+      <c r="N15">
+        <v>99446000.0</v>
+      </c>
+      <c r="O15">
+        <v>46759000.0</v>
+      </c>
+      <c r="P15">
+        <v>46936000.0</v>
+      </c>
+      <c r="Q15">
+        <v>4982000.0</v>
+      </c>
+      <c r="R15">
+        <v>13572000.0</v>
+      </c>
+      <c r="S15">
+        <v>20995000.0</v>
+      </c>
+      <c r="T15">
+        <v>42409000.0</v>
+      </c>
+      <c r="U15">
+        <v>11384000.0</v>
+      </c>
+      <c r="V15">
+        <v>2105000.0</v>
+      </c>
+      <c r="W15">
+        <v>-2041822.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" t="s">
+        <v>164</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16">
+        <v>102081000.0</v>
+      </c>
+      <c r="F16">
+        <v>174155000.0</v>
+      </c>
+      <c r="G16">
+        <v>225653000.0</v>
+      </c>
+      <c r="H16">
+        <v>173236000.0</v>
+      </c>
+      <c r="I16">
+        <v>75921000.0</v>
+      </c>
+      <c r="J16">
+        <v>78427000.0</v>
+      </c>
+      <c r="K16">
+        <v>67435000.0</v>
+      </c>
+      <c r="L16">
+        <v>41437000.0</v>
+      </c>
+      <c r="M16">
+        <v>71188000.0</v>
+      </c>
+      <c r="N16">
+        <v>99446000.0</v>
+      </c>
+      <c r="O16">
+        <v>46759000.0</v>
+      </c>
+      <c r="P16">
+        <v>46936000.0</v>
+      </c>
+      <c r="Q16">
+        <v>4982000.0</v>
+      </c>
+      <c r="R16">
+        <v>13572000.0</v>
+      </c>
+      <c r="S16">
+        <v>20995000.0</v>
+      </c>
+      <c r="T16">
+        <v>42409000.0</v>
+      </c>
+      <c r="U16">
+        <v>11384000.0</v>
+      </c>
+      <c r="V16">
+        <v>2105000.0</v>
+      </c>
+      <c r="W16"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" t="s">
+        <v>165</v>
+      </c>
+      <c r="B17">
+        <v>339737000.0</v>
+      </c>
+      <c r="C17">
+        <v>262966000.0</v>
+      </c>
+      <c r="D17">
+        <v>279839000.0</v>
+      </c>
+      <c r="E17">
+        <v>102081000.0</v>
+      </c>
+      <c r="F17">
+        <v>174155000.0</v>
+      </c>
+      <c r="G17">
+        <v>227261000.0</v>
+      </c>
+      <c r="H17">
+        <v>173598000.0</v>
+      </c>
+      <c r="I17">
+        <v>76496000.0</v>
+      </c>
+      <c r="J17">
+        <v>78998000.0</v>
+      </c>
+      <c r="K17">
+        <v>68703000.0</v>
+      </c>
+      <c r="L17">
+        <v>42916000.0</v>
+      </c>
+      <c r="M17">
+        <v>71188000.0</v>
+      </c>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" t="s">
+        <v>166</v>
+      </c>
+      <c r="B18">
+        <v>415711000.0</v>
+      </c>
+      <c r="C18">
+        <v>390044000.0</v>
+      </c>
+      <c r="D18">
+        <v>347947000.0</v>
+      </c>
+      <c r="E18">
+        <v>252509000.0</v>
+      </c>
+      <c r="F18">
+        <v>198913000.0</v>
+      </c>
+      <c r="G18">
+        <v>196505000.0</v>
+      </c>
+      <c r="H18">
+        <v>192917000.0</v>
+      </c>
+      <c r="I18">
+        <v>151201000.0</v>
+      </c>
+      <c r="J18">
+        <v>134339000.0</v>
+      </c>
+      <c r="K18">
+        <v>126711000.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" t="s">
+        <v>167</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
+        <v>-85063000.0</v>
+      </c>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" t="s">
+        <v>168</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20">
+        <v>8728000.0</v>
+      </c>
+      <c r="K20">
+        <v>5042000.0</v>
+      </c>
+      <c r="L20">
+        <v>6055000.0</v>
+      </c>
+      <c r="M20">
+        <v>5919000.0</v>
+      </c>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" t="s">
+        <v>169</v>
+      </c>
+      <c r="B21">
+        <v>365160000.0</v>
+      </c>
+      <c r="C21">
+        <v>262966000.0</v>
+      </c>
+      <c r="D21">
+        <v>337484000.0</v>
+      </c>
+      <c r="E21">
+        <v>102081000.0</v>
+      </c>
+      <c r="F21">
+        <v>174155000.0</v>
+      </c>
+      <c r="G21">
+        <v>227261000.0</v>
+      </c>
+      <c r="H21">
+        <v>173598000.0</v>
+      </c>
+      <c r="I21">
+        <v>76496000.0</v>
+      </c>
+      <c r="J21">
+        <v>78998000.0</v>
+      </c>
+      <c r="K21">
+        <v>68703000.0</v>
+      </c>
+      <c r="L21">
+        <v>42916000.0</v>
+      </c>
+      <c r="M21">
+        <v>71188000.0</v>
+      </c>
+      <c r="N21">
+        <v>99446000.0</v>
+      </c>
+      <c r="O21">
+        <v>46759000.0</v>
+      </c>
+      <c r="P21">
+        <v>46936000.0</v>
+      </c>
+      <c r="Q21">
+        <v>4982000.0</v>
+      </c>
+      <c r="R21">
+        <v>13572000.0</v>
+      </c>
+      <c r="S21">
+        <v>20995000.0</v>
+      </c>
+      <c r="T21">
+        <v>42409000.0</v>
+      </c>
+      <c r="U21">
+        <v>11384000.0</v>
+      </c>
+      <c r="V21">
+        <v>2105000.0</v>
+      </c>
+      <c r="W21">
+        <v>-2041822.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" t="s">
+        <v>170</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="A23" t="s">
+        <v>171</v>
+      </c>
+      <c r="B23">
+        <v>181936000.0</v>
+      </c>
+      <c r="C23">
+        <v>167930000.0</v>
+      </c>
+      <c r="D23">
+        <v>156631000.0</v>
+      </c>
+      <c r="E23">
+        <v>137306000.0</v>
+      </c>
+      <c r="F23">
+        <v>135427000.0</v>
+      </c>
+      <c r="G23">
+        <v>130118000.0</v>
+      </c>
+      <c r="H23">
+        <v>124602000.0</v>
+      </c>
+      <c r="I23">
+        <v>99024000.0</v>
+      </c>
+      <c r="J23">
+        <v>94436000.0</v>
+      </c>
+      <c r="K23">
+        <v>74707000.0</v>
+      </c>
+      <c r="L23">
+        <v>83631000.0</v>
+      </c>
+      <c r="M23">
+        <v>71915000.0</v>
+      </c>
+      <c r="N23">
+        <v>66648000.0</v>
+      </c>
+      <c r="O23">
+        <v>49413000.0</v>
+      </c>
+      <c r="P23">
+        <v>40267000.0</v>
+      </c>
+      <c r="Q23">
+        <v>30100000.0</v>
+      </c>
+      <c r="R23">
+        <v>31173000.0</v>
+      </c>
+      <c r="S23">
+        <v>36057000.0</v>
+      </c>
+      <c r="T23">
+        <v>21534000.0</v>
+      </c>
+      <c r="U23">
+        <v>19028000.0</v>
+      </c>
+      <c r="V23">
+        <v>9397000.0</v>
+      </c>
+      <c r="W23">
+        <v>2041822.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:23">
+      <c r="A24" t="s">
+        <v>172</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+    </row>
+    <row r="25" spans="1:23">
+      <c r="A25" t="s">
+        <v>173</v>
+      </c>
+      <c r="B25">
+        <v>337000.0</v>
+      </c>
+      <c r="C25">
+        <v>466000.0</v>
+      </c>
+      <c r="D25">
+        <v>211000.0</v>
+      </c>
+      <c r="E25">
+        <v>204000.0</v>
+      </c>
+      <c r="F25">
+        <v>317000.0</v>
+      </c>
+      <c r="G25">
+        <v>415000.0</v>
+      </c>
+      <c r="H25">
+        <v>262000.0</v>
+      </c>
+      <c r="I25">
+        <v>199000.0</v>
+      </c>
+      <c r="J25">
+        <v>201000.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+    </row>
+    <row r="26" spans="1:23">
+      <c r="A26" t="s">
+        <v>174</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26">
+        <v>0.72</v>
+      </c>
+      <c r="E26">
+        <v>0.31</v>
+      </c>
+      <c r="F26">
+        <v>0.57</v>
+      </c>
+      <c r="G26">
+        <v>0.98</v>
+      </c>
+      <c r="H26">
+        <v>0.61</v>
+      </c>
+      <c r="I26">
+        <v>0.39</v>
+      </c>
+      <c r="J26">
+        <v>0.48</v>
+      </c>
+      <c r="K26">
+        <v>0.38</v>
+      </c>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+    </row>
+    <row r="27" spans="1:23">
+      <c r="A27" t="s">
+        <v>175</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27">
+        <v>54399000.0</v>
+      </c>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+    </row>
+    <row r="28" spans="1:23">
+      <c r="A28" t="s">
+        <v>176</v>
+      </c>
+      <c r="B28">
+        <v>19029000.0</v>
+      </c>
+      <c r="C28">
+        <v>19672000.0</v>
+      </c>
+      <c r="D28">
+        <v>18696000.0</v>
+      </c>
+      <c r="E28">
+        <v>16948000.0</v>
+      </c>
+      <c r="F28">
+        <v>16111000.0</v>
+      </c>
+      <c r="G28">
+        <v>18910000.0</v>
+      </c>
+      <c r="H28">
+        <v>19183000.0</v>
+      </c>
+      <c r="I28">
+        <v>14517000.0</v>
+      </c>
+      <c r="J28">
+        <v>15668000.0</v>
+      </c>
+      <c r="K28">
+        <v>16106000.0</v>
+      </c>
+      <c r="L28">
+        <v>16658000.0</v>
+      </c>
+      <c r="M28">
+        <v>10209000.0</v>
+      </c>
+      <c r="N28">
+        <v>9354000.0</v>
+      </c>
+      <c r="O28">
+        <v>8108000.0</v>
+      </c>
+      <c r="P28">
+        <v>7992000.0</v>
+      </c>
+      <c r="Q28">
+        <v>7086000.0</v>
+      </c>
+      <c r="R28">
+        <v>7281000.0</v>
+      </c>
+      <c r="S28">
+        <v>6899000.0</v>
+      </c>
+      <c r="T28">
+        <v>5437000.0</v>
+      </c>
+      <c r="U28">
+        <v>5409000.0</v>
+      </c>
+      <c r="V28">
+        <v>2285000.0</v>
+      </c>
+      <c r="W28">
+        <v>411418.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:23">
+      <c r="A29" t="s">
+        <v>177</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29"/>
+      <c r="D29"/>
+      <c r="E29"/>
+      <c r="F29"/>
+      <c r="G29"/>
+      <c r="H29"/>
+      <c r="I29"/>
+      <c r="J29"/>
+      <c r="K29"/>
+      <c r="L29"/>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+    </row>
+    <row r="30" spans="1:23">
+      <c r="A30" t="s">
+        <v>178</v>
+      </c>
+      <c r="B30">
+        <v>112093000.0</v>
+      </c>
+      <c r="C30">
+        <v>90779000.0</v>
+      </c>
+      <c r="D30">
+        <v>89011000.0</v>
+      </c>
+      <c r="E30">
+        <v>82557000.0</v>
+      </c>
+      <c r="F30">
+        <v>80980000.0</v>
+      </c>
+      <c r="G30">
+        <v>70513000.0</v>
+      </c>
+      <c r="H30">
+        <v>70006000.0</v>
+      </c>
+      <c r="I30">
+        <v>59589000.0</v>
+      </c>
+      <c r="J30">
+        <v>56579000.0</v>
+      </c>
+      <c r="K30">
+        <v>42691000.0</v>
+      </c>
+      <c r="L30">
+        <v>52797000.0</v>
+      </c>
+      <c r="M30">
+        <v>43874000.0</v>
+      </c>
+      <c r="N30">
+        <v>36314000.0</v>
+      </c>
+      <c r="O30">
+        <v>29578000.0</v>
+      </c>
+      <c r="P30">
+        <v>27015000.0</v>
+      </c>
+      <c r="Q30">
+        <v>21528000.0</v>
+      </c>
+      <c r="R30">
+        <v>21786000.0</v>
+      </c>
+      <c r="S30">
+        <v>22936000.0</v>
+      </c>
+      <c r="T30">
+        <v>17130000.0</v>
+      </c>
+      <c r="U30">
+        <v>13258000.0</v>
+      </c>
+      <c r="V30">
+        <v>7596000.0</v>
+      </c>
+      <c r="W30">
+        <v>2041822.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:23">
+      <c r="A31" t="s">
+        <v>179</v>
+      </c>
+      <c r="B31">
+        <v>-25423000.0</v>
+      </c>
+      <c r="C31">
+        <v>-77322000.0</v>
+      </c>
+      <c r="D31">
+        <v>-50089000.0</v>
+      </c>
+      <c r="E31">
+        <v>-153750000.0</v>
+      </c>
+      <c r="F31">
+        <v>-46845000.0</v>
+      </c>
+      <c r="G31">
+        <v>-1038000.0</v>
+      </c>
+      <c r="H31">
+        <v>-33574000.0</v>
+      </c>
+      <c r="I31">
+        <v>-79899000.0</v>
+      </c>
+      <c r="J31">
+        <v>-64468000.0</v>
+      </c>
+      <c r="K31">
+        <v>-7317000.0</v>
+      </c>
+      <c r="L31">
+        <v>-13720000.0</v>
+      </c>
+      <c r="M31">
+        <v>-36103000.0</v>
+      </c>
+      <c r="N31">
+        <v>-8760000.0</v>
+      </c>
+      <c r="O31">
+        <v>-25100000.0</v>
+      </c>
+      <c r="P31">
+        <v>-32919000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-19618000.0</v>
+      </c>
+      <c r="R31">
+        <v>12077000.0</v>
+      </c>
+      <c r="S31">
+        <v>-18986000.0</v>
+      </c>
+      <c r="T31">
+        <v>9918000.0</v>
+      </c>
+      <c r="U31">
+        <v>-11122805616402.0</v>
+      </c>
+      <c r="V31">
+        <v>-1524775640435.0</v>
+      </c>
+      <c r="W31"/>
+    </row>
+    <row r="32" spans="1:23">
+      <c r="A32" t="s">
+        <v>180</v>
+      </c>
+      <c r="B32">
+        <v>547096000.0</v>
+      </c>
+      <c r="C32">
+        <v>430896000.0</v>
+      </c>
+      <c r="D32">
+        <v>494115000.0</v>
+      </c>
+      <c r="E32">
+        <v>239387000.0</v>
+      </c>
+      <c r="F32">
+        <v>309582000.0</v>
+      </c>
+      <c r="G32">
+        <v>357379000.0</v>
+      </c>
+      <c r="H32">
+        <v>298200000.0</v>
+      </c>
+      <c r="I32">
+        <v>175520000.0</v>
+      </c>
+      <c r="J32">
+        <v>173434000.0</v>
+      </c>
+      <c r="K32">
+        <v>143410000.0</v>
+      </c>
+      <c r="L32">
+        <v>126547000.0</v>
+      </c>
+      <c r="M32">
+        <v>143103000.0</v>
+      </c>
+      <c r="N32">
+        <v>166094000.0</v>
+      </c>
+      <c r="O32">
+        <v>96172000.0</v>
+      </c>
+      <c r="P32">
+        <v>87203000.0</v>
+      </c>
+      <c r="Q32">
+        <v>35082000.0</v>
+      </c>
+      <c r="R32">
+        <v>44745000.0</v>
+      </c>
+      <c r="S32">
+        <v>57052000.0</v>
+      </c>
+      <c r="T32">
+        <v>63943000.0</v>
+      </c>
+      <c r="U32">
+        <v>30412000.0</v>
+      </c>
+      <c r="V32">
+        <v>11502000.0</v>
+      </c>
+      <c r="W32"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CK32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:89">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>85</v>
+      </c>
+      <c r="E1" t="s">
+        <v>86</v>
+      </c>
+      <c r="F1" t="s">
+        <v>87</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>88</v>
+      </c>
+      <c r="I1" t="s">
+        <v>89</v>
+      </c>
+      <c r="J1" t="s">
+        <v>90</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>91</v>
+      </c>
+      <c r="M1" t="s">
+        <v>92</v>
+      </c>
+      <c r="N1" t="s">
+        <v>93</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>94</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>95</v>
+      </c>
+      <c r="R1" t="s">
+        <v>96</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>97</v>
+      </c>
+      <c r="U1" t="s">
+        <v>98</v>
+      </c>
+      <c r="V1" t="s">
+        <v>99</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>100</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>101</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>141</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>142</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="2" spans="1:89">
+      <c r="A2" t="s">
+        <v>150</v>
+      </c>
+      <c r="B2">
+        <v>28146000.0</v>
+      </c>
+      <c r="C2">
+        <v>3026000.0</v>
+      </c>
+      <c r="D2">
+        <v>24189000.0</v>
+      </c>
+      <c r="E2">
+        <v>22930000.0</v>
+      </c>
+      <c r="F2">
+        <v>19698000.0</v>
+      </c>
+      <c r="G2">
+        <v>19995000.0</v>
+      </c>
+      <c r="H2">
+        <v>20370000.0</v>
+      </c>
+      <c r="I2">
+        <v>19162000.0</v>
+      </c>
+      <c r="J2">
+        <v>17624000.0</v>
+      </c>
+      <c r="K2">
+        <v>17383000.0</v>
+      </c>
+      <c r="L2">
+        <v>16428000.0</v>
+      </c>
+      <c r="M2">
+        <v>17184000.0</v>
+      </c>
+      <c r="N2">
+        <v>16625000.0</v>
+      </c>
+      <c r="O2">
+        <v>15905000.0</v>
+      </c>
+      <c r="P2">
+        <v>14499000.0</v>
+      </c>
+      <c r="Q2">
+        <v>12698000.0</v>
+      </c>
+      <c r="R2">
+        <v>11647000.0</v>
+      </c>
+      <c r="S2">
+        <v>12138000.0</v>
+      </c>
+      <c r="T2">
+        <v>13069000.0</v>
+      </c>
+      <c r="U2">
+        <v>14490000.0</v>
+      </c>
+      <c r="V2">
+        <v>14750000.0</v>
+      </c>
+      <c r="W2">
+        <v>15190000.0</v>
+      </c>
+      <c r="X2">
+        <v>14807000.0</v>
+      </c>
+      <c r="Y2">
+        <v>15076000.0</v>
+      </c>
+      <c r="Z2">
+        <v>14532000.0</v>
+      </c>
+      <c r="AA2">
+        <v>14669000.0</v>
+      </c>
+      <c r="AB2">
+        <v>13857000.0</v>
+      </c>
+      <c r="AC2">
+        <v>13515000.0</v>
+      </c>
+      <c r="AD2">
+        <v>12555000.0</v>
+      </c>
+      <c r="AE2">
+        <v>10720000.0</v>
+      </c>
+      <c r="AF2">
+        <v>9451000.0</v>
+      </c>
+      <c r="AG2">
+        <v>9878000.0</v>
+      </c>
+      <c r="AH2">
+        <v>9386000.0</v>
+      </c>
+      <c r="AI2">
+        <v>9811000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>9185000.0</v>
+      </c>
+      <c r="AK2">
+        <v>9254000.0</v>
+      </c>
+      <c r="AL2">
+        <v>9607000.0</v>
+      </c>
+      <c r="AM2">
+        <v>8710000.0</v>
+      </c>
+      <c r="AN2">
+        <v>8717000.0</v>
+      </c>
+      <c r="AO2">
+        <v>7572000.0</v>
+      </c>
+      <c r="AP2">
+        <v>7018000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>7591000.0</v>
+      </c>
+      <c r="AR2">
+        <v>7818000.0</v>
+      </c>
+      <c r="AS2">
+        <v>7571000.0</v>
+      </c>
+      <c r="AT2">
+        <v>7854000.0</v>
+      </c>
+      <c r="AU2">
+        <v>7864000.0</v>
+      </c>
+      <c r="AV2">
+        <v>6495000.0</v>
+      </c>
+      <c r="AW2">
+        <v>6534000.0</v>
+      </c>
+      <c r="AX2">
+        <v>7148000.0</v>
+      </c>
+      <c r="AY2">
+        <v>7546000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>7587000.0</v>
+      </c>
+      <c r="BA2">
+        <v>7570000.0</v>
+      </c>
+      <c r="BB2">
+        <v>7631000.0</v>
+      </c>
+      <c r="BC2">
+        <v>6526000.0</v>
+      </c>
+      <c r="BD2">
+        <v>4908000.0</v>
+      </c>
+      <c r="BE2">
+        <v>4507000.0</v>
+      </c>
+      <c r="BF2">
+        <v>3896000.0</v>
+      </c>
+      <c r="BG2">
+        <v>4449000.0</v>
+      </c>
+      <c r="BH2">
+        <v>3408000.0</v>
+      </c>
+      <c r="BI2">
+        <v>3161000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>2233000.0</v>
+      </c>
+      <c r="BK2">
+        <v>2335000.0</v>
+      </c>
+      <c r="BL2">
+        <v>2139000.0</v>
+      </c>
+      <c r="BM2">
+        <v>2072000.0</v>
+      </c>
+      <c r="BN2">
+        <v>2026000.0</v>
+      </c>
+      <c r="BO2">
+        <v>2072000.0</v>
+      </c>
+      <c r="BP2">
+        <v>2050000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>2106000.0</v>
+      </c>
+      <c r="BR2">
+        <v>3159000.0</v>
+      </c>
+      <c r="BS2">
+        <v>4427000.0</v>
+      </c>
+      <c r="BT2">
+        <v>3929000.0</v>
+      </c>
+      <c r="BU2">
+        <v>2914000.0</v>
+      </c>
+      <c r="BV2">
+        <v>1851000.0</v>
+      </c>
+      <c r="BW2">
+        <v>1401284.0</v>
+      </c>
+      <c r="BX2">
+        <v>553466.0</v>
+      </c>
+      <c r="BY2">
+        <v>1763285.0</v>
+      </c>
+      <c r="BZ2">
+        <v>685965.0</v>
+      </c>
+      <c r="CA2">
+        <v>1315470.0</v>
+      </c>
+      <c r="CB2">
+        <v>1420140.0</v>
+      </c>
+      <c r="CC2">
+        <v>1357893.0</v>
+      </c>
+      <c r="CD2">
+        <v>1676982.0</v>
+      </c>
+      <c r="CE2">
+        <v>770319.0</v>
+      </c>
+      <c r="CF2">
+        <v>585773.0</v>
+      </c>
+      <c r="CG2">
+        <v>444444.0</v>
+      </c>
+      <c r="CH2">
+        <v>518000.0</v>
+      </c>
+      <c r="CI2">
+        <v>54675.0</v>
+      </c>
+      <c r="CJ2"/>
+      <c r="CK2"/>
+    </row>
+    <row r="3" spans="1:89">
+      <c r="A3" t="s">
+        <v>151</v>
+      </c>
+      <c r="B3">
+        <v>85000.0</v>
+      </c>
+      <c r="C3">
+        <v>83000.0</v>
+      </c>
+      <c r="D3">
+        <v>84000.0</v>
+      </c>
+      <c r="E3">
+        <v>81000.0</v>
+      </c>
+      <c r="F3">
+        <v>89000.0</v>
+      </c>
+      <c r="G3">
+        <v>93000.0</v>
+      </c>
+      <c r="H3">
+        <v>91000.0</v>
+      </c>
+      <c r="I3">
+        <v>96000.0</v>
+      </c>
+      <c r="J3">
+        <v>186000.0</v>
+      </c>
+      <c r="K3">
+        <v>23000.0</v>
+      </c>
+      <c r="L3">
+        <v>59000.0</v>
+      </c>
+      <c r="M3">
+        <v>64000.0</v>
+      </c>
+      <c r="N3">
+        <v>44000.0</v>
+      </c>
+      <c r="O3">
+        <v>44000.0</v>
+      </c>
+      <c r="P3">
+        <v>50000.0</v>
+      </c>
+      <c r="Q3">
+        <v>56000.0</v>
+      </c>
+      <c r="R3">
+        <v>54000.0</v>
+      </c>
+      <c r="S3">
+        <v>62000.0</v>
+      </c>
+      <c r="T3">
+        <v>68000.0</v>
+      </c>
+      <c r="U3">
+        <v>93000.0</v>
+      </c>
+      <c r="V3">
+        <v>94000.0</v>
+      </c>
+      <c r="W3">
+        <v>96000.0</v>
+      </c>
+      <c r="X3">
+        <v>97000.0</v>
+      </c>
+      <c r="Y3">
+        <v>96000.0</v>
+      </c>
+      <c r="Z3">
+        <v>126000.0</v>
+      </c>
+      <c r="AA3">
+        <v>87000.0</v>
+      </c>
+      <c r="AB3">
+        <v>74000.0</v>
+      </c>
+      <c r="AC3">
+        <v>50000.0</v>
+      </c>
+      <c r="AD3">
+        <v>51000.0</v>
+      </c>
+      <c r="AE3">
+        <v>52000.0</v>
+      </c>
+      <c r="AF3">
+        <v>53000.0</v>
+      </c>
+      <c r="AG3">
+        <v>48000.0</v>
+      </c>
+      <c r="AH3">
+        <v>46000.0</v>
+      </c>
+      <c r="AI3">
+        <v>48000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>48000.0</v>
+      </c>
+      <c r="AK3">
+        <v>53000.0</v>
+      </c>
+      <c r="AL3">
+        <v>52000.0</v>
+      </c>
+      <c r="AM3">
+        <v>50000.0</v>
+      </c>
+      <c r="AN3">
+        <v>48000.0</v>
+      </c>
+      <c r="AO3">
+        <v>48000.0</v>
+      </c>
+      <c r="AP3">
+        <v>56000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>41000.0</v>
+      </c>
+      <c r="AR3">
+        <v>41000.0</v>
+      </c>
+      <c r="AS3">
+        <v>53000.0</v>
+      </c>
+      <c r="AT3">
+        <v>58000.0</v>
+      </c>
+      <c r="AU3">
+        <v>105000.0</v>
+      </c>
+      <c r="AV3">
+        <v>55000.0</v>
+      </c>
+      <c r="AW3">
+        <v>52000.0</v>
+      </c>
+      <c r="AX3">
+        <v>54000.0</v>
+      </c>
+      <c r="AY3">
+        <v>90000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>74000.0</v>
+      </c>
+      <c r="BA3">
+        <v>20000.0</v>
+      </c>
+      <c r="BB3">
+        <v>68000.0</v>
+      </c>
+      <c r="BC3">
+        <v>77000.0</v>
+      </c>
+      <c r="BD3">
+        <v>71000.0</v>
+      </c>
+      <c r="BE3">
+        <v>70000.0</v>
+      </c>
+      <c r="BF3">
+        <v>71000.0</v>
+      </c>
+      <c r="BG3">
+        <v>80000.0</v>
+      </c>
+      <c r="BH3">
+        <v>88000.0</v>
+      </c>
+      <c r="BI3">
+        <v>91000.0</v>
+      </c>
+      <c r="BJ3">
+        <v>89000.0</v>
+      </c>
+      <c r="BK3">
+        <v>102000.0</v>
+      </c>
+      <c r="BL3">
+        <v>103000.0</v>
+      </c>
+      <c r="BM3">
+        <v>100000.0</v>
+      </c>
+      <c r="BN3">
+        <v>95000.0</v>
+      </c>
+      <c r="BO3">
+        <v>93000.0</v>
+      </c>
+      <c r="BP3">
+        <v>91000.0</v>
+      </c>
+      <c r="BQ3">
+        <v>92000.0</v>
+      </c>
+      <c r="BR3">
+        <v>91000.0</v>
+      </c>
+      <c r="BS3">
+        <v>3443000.0</v>
+      </c>
+      <c r="BT3">
+        <v>87000.0</v>
+      </c>
+      <c r="BU3">
+        <v>71000.0</v>
+      </c>
+      <c r="BV3">
+        <v>60000.0</v>
+      </c>
+      <c r="BW3">
+        <v>2190905.0</v>
+      </c>
+      <c r="BX3">
+        <v>-603304.0</v>
+      </c>
+      <c r="BY3">
+        <v>-769302.0</v>
+      </c>
+      <c r="BZ3">
+        <v>-614299.0</v>
+      </c>
+      <c r="CA3">
+        <v>-577112.0</v>
+      </c>
+      <c r="CB3">
+        <v>-795774.0</v>
+      </c>
+      <c r="CC3">
+        <v>-542836.0</v>
+      </c>
+      <c r="CD3">
+        <v>-598574.0</v>
+      </c>
+      <c r="CE3">
+        <v>-332780.0</v>
+      </c>
+      <c r="CF3">
+        <v>-186746.0</v>
+      </c>
+      <c r="CG3">
+        <v>-252055.0</v>
+      </c>
+      <c r="CH3">
+        <v>-10340.0</v>
+      </c>
+      <c r="CI3">
+        <v>2963.0</v>
+      </c>
+      <c r="CJ3">
+        <v>2682.0</v>
+      </c>
+      <c r="CK3">
+        <v>1888.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:89">
+      <c r="A4" t="s">
+        <v>152</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4">
+        <v>0.0</v>
+      </c>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
+      <c r="AI4">
+        <v>0.0</v>
+      </c>
+      <c r="AJ4">
+        <v>0.0</v>
+      </c>
+      <c r="AK4">
+        <v>0.0</v>
+      </c>
+      <c r="AL4">
+        <v>0.0</v>
+      </c>
+      <c r="AM4">
+        <v>0.0</v>
+      </c>
+      <c r="AN4">
+        <v>0.0</v>
+      </c>
+      <c r="AO4">
+        <v>0.0</v>
+      </c>
+      <c r="AP4">
+        <v>0.0</v>
+      </c>
+      <c r="AQ4">
+        <v>0.0</v>
+      </c>
+      <c r="AR4">
+        <v>0.0</v>
+      </c>
+      <c r="AS4">
+        <v>0.0</v>
+      </c>
+      <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
+        <v>0.0</v>
+      </c>
+      <c r="AV4">
+        <v>0.0</v>
+      </c>
+      <c r="AW4">
+        <v>0.0</v>
+      </c>
+      <c r="AX4">
+        <v>0.0</v>
+      </c>
+      <c r="AY4">
+        <v>0.0</v>
+      </c>
+      <c r="AZ4">
+        <v>0.0</v>
+      </c>
+      <c r="BA4">
+        <v>0.0</v>
+      </c>
+      <c r="BB4">
+        <v>0.0</v>
+      </c>
+      <c r="BC4">
+        <v>0.0</v>
+      </c>
+      <c r="BD4">
+        <v>0.0</v>
+      </c>
+      <c r="BE4">
+        <v>0.0</v>
+      </c>
+      <c r="BF4">
+        <v>0.0</v>
+      </c>
+      <c r="BG4">
+        <v>0.0</v>
+      </c>
+      <c r="BH4">
+        <v>0.0</v>
+      </c>
+      <c r="BI4">
+        <v>0.0</v>
+      </c>
+      <c r="BJ4">
+        <v>0.0</v>
+      </c>
+      <c r="BK4">
+        <v>0.0</v>
+      </c>
+      <c r="BL4">
+        <v>0.0</v>
+      </c>
+      <c r="BM4">
+        <v>0.0</v>
+      </c>
+      <c r="BN4">
+        <v>0.0</v>
+      </c>
+      <c r="BO4">
+        <v>0.0</v>
+      </c>
+      <c r="BP4">
+        <v>0.0</v>
+      </c>
+      <c r="BQ4">
+        <v>0.0</v>
+      </c>
+      <c r="BR4">
+        <v>0.0</v>
+      </c>
+      <c r="BS4">
+        <v>0.0</v>
+      </c>
+      <c r="BT4">
+        <v>0.0</v>
+      </c>
+      <c r="BU4">
+        <v>0.0</v>
+      </c>
+      <c r="BV4">
+        <v>0.0</v>
+      </c>
+      <c r="BW4">
+        <v>0.0</v>
+      </c>
+      <c r="BX4">
+        <v>0.0</v>
+      </c>
+      <c r="BY4">
+        <v>0.0</v>
+      </c>
+      <c r="BZ4">
+        <v>0.0</v>
+      </c>
+      <c r="CA4">
+        <v>0.0</v>
+      </c>
+      <c r="CB4">
+        <v>0.0</v>
+      </c>
+      <c r="CC4">
+        <v>0.0</v>
+      </c>
+      <c r="CD4">
+        <v>0.0</v>
+      </c>
+      <c r="CE4">
+        <v>0.0</v>
+      </c>
+      <c r="CF4">
+        <v>0.0</v>
+      </c>
+      <c r="CG4">
+        <v>0.0</v>
+      </c>
+      <c r="CH4">
+        <v>0.0</v>
+      </c>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+    </row>
+    <row r="5" spans="1:89">
+      <c r="A5" t="s">
+        <v>153</v>
+      </c>
+      <c r="B5">
+        <v>42502000.0</v>
+      </c>
+      <c r="C5">
+        <v>116187000.0</v>
+      </c>
+      <c r="D5">
+        <v>119685000.0</v>
+      </c>
+      <c r="E5">
+        <v>78887000.0</v>
+      </c>
+      <c r="F5">
+        <v>50337000.0</v>
+      </c>
+      <c r="G5">
+        <v>61439000.0</v>
+      </c>
+      <c r="H5">
+        <v>68711000.0</v>
+      </c>
+      <c r="I5">
+        <v>41852000.0</v>
+      </c>
+      <c r="J5">
+        <v>90964000.0</v>
+      </c>
+      <c r="K5">
+        <v>120178000.0</v>
+      </c>
+      <c r="L5">
+        <v>27967000.0</v>
+      </c>
+      <c r="M5">
+        <v>94775000.0</v>
+      </c>
+      <c r="N5">
+        <v>94564000.0</v>
+      </c>
+      <c r="O5">
+        <v>62533000.0</v>
+      </c>
+      <c r="P5">
+        <v>53202000.0</v>
+      </c>
+      <c r="Q5">
+        <v>-10318000.0</v>
+      </c>
+      <c r="R5">
+        <v>-3336000.0</v>
+      </c>
+      <c r="S5">
+        <v>3712000.0</v>
+      </c>
+      <c r="T5">
+        <v>23549000.0</v>
+      </c>
+      <c r="U5">
+        <v>82731000.0</v>
+      </c>
+      <c r="V5">
+        <v>64163000.0</v>
+      </c>
+      <c r="W5">
+        <v>151172000.0</v>
+      </c>
+      <c r="X5">
+        <v>43047000.0</v>
+      </c>
+      <c r="Y5">
+        <v>61765000.0</v>
+      </c>
+      <c r="Z5">
+        <v>-28723000.0</v>
+      </c>
+      <c r="AA5">
+        <v>44611000.0</v>
+      </c>
+      <c r="AB5">
+        <v>19271000.0</v>
+      </c>
+      <c r="AC5">
+        <v>48131000.0</v>
+      </c>
+      <c r="AD5">
+        <v>61585000.0</v>
+      </c>
+      <c r="AE5">
+        <v>-17138000.0</v>
+      </c>
+      <c r="AF5">
+        <v>35629000.0</v>
+      </c>
+      <c r="AG5">
+        <v>52060000.0</v>
+      </c>
+      <c r="AH5">
+        <v>5946000.0</v>
+      </c>
+      <c r="AI5">
+        <v>18365000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>33072000.0</v>
+      </c>
+      <c r="AK5">
+        <v>33149000.0</v>
+      </c>
+      <c r="AL5">
+        <v>-5588000.0</v>
+      </c>
+      <c r="AM5">
+        <v>14121000.0</v>
+      </c>
+      <c r="AN5">
+        <v>30812000.0</v>
+      </c>
+      <c r="AO5">
+        <v>9475000.0</v>
+      </c>
+      <c r="AP5">
+        <v>14295000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>14170000.0</v>
+      </c>
+      <c r="AR5">
+        <v>4075000.0</v>
+      </c>
+      <c r="AS5">
+        <v>2752000.0</v>
+      </c>
+      <c r="AT5">
+        <v>21919000.0</v>
+      </c>
+      <c r="AU5">
+        <v>20635000.0</v>
+      </c>
+      <c r="AV5">
+        <v>15177000.0</v>
+      </c>
+      <c r="AW5">
+        <v>13191000.0</v>
+      </c>
+      <c r="AX5">
+        <v>22185000.0</v>
+      </c>
+      <c r="AY5">
+        <v>24897000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>36981000.0</v>
+      </c>
+      <c r="BA5">
+        <v>20879000.0</v>
+      </c>
+      <c r="BB5">
+        <v>16689000.0</v>
+      </c>
+      <c r="BC5">
+        <v>24861000.0</v>
+      </c>
+      <c r="BD5">
+        <v>4745000.0</v>
+      </c>
+      <c r="BE5">
+        <v>48000.0</v>
+      </c>
+      <c r="BF5">
+        <v>17105000.0</v>
+      </c>
+      <c r="BG5">
+        <v>17573000.0</v>
+      </c>
+      <c r="BH5">
+        <v>6223000.0</v>
+      </c>
+      <c r="BI5">
+        <v>24317000.0</v>
+      </c>
+      <c r="BJ5">
+        <v>-1178000.0</v>
+      </c>
+      <c r="BK5">
+        <v>11720000.0</v>
+      </c>
+      <c r="BL5">
+        <v>-7823000.0</v>
+      </c>
+      <c r="BM5">
+        <v>-4630000.0</v>
+      </c>
+      <c r="BN5">
+        <v>5714000.0</v>
+      </c>
+      <c r="BO5">
+        <v>8459000.0</v>
+      </c>
+      <c r="BP5">
+        <v>13690000.0</v>
+      </c>
+      <c r="BQ5">
+        <v>-13059000.0</v>
+      </c>
+      <c r="BR5">
+        <v>4482000.0</v>
+      </c>
+      <c r="BS5">
+        <v>-10938000.0</v>
+      </c>
+      <c r="BT5">
+        <v>12538000.0</v>
+      </c>
+      <c r="BU5">
+        <v>8358000.0</v>
+      </c>
+      <c r="BV5">
+        <v>11037000.0</v>
+      </c>
+      <c r="BW5">
+        <v>20630032.0</v>
+      </c>
+      <c r="BX5">
+        <v>7178118.0</v>
+      </c>
+      <c r="BY5">
+        <v>8269768.0</v>
+      </c>
+      <c r="BZ5">
+        <v>6331082.0</v>
+      </c>
+      <c r="CA5">
+        <v>3296507.0</v>
+      </c>
+      <c r="CB5">
+        <v>1227550.0</v>
+      </c>
+      <c r="CC5">
+        <v>2594549.0</v>
+      </c>
+      <c r="CD5">
+        <v>4264996.0</v>
+      </c>
+      <c r="CE5">
+        <v>-199524.0</v>
+      </c>
+      <c r="CF5">
+        <v>1561924.0</v>
+      </c>
+      <c r="CG5">
+        <v>709795.0</v>
+      </c>
+      <c r="CH5">
+        <v>32370.0</v>
+      </c>
+      <c r="CI5">
+        <v>-546055.0</v>
+      </c>
+      <c r="CJ5">
+        <v>-335823.0</v>
+      </c>
+      <c r="CK5">
+        <v>-993029.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:89">
+      <c r="A6" t="s">
+        <v>154</v>
+      </c>
+      <c r="B6">
+        <v>42587000.0</v>
+      </c>
+      <c r="C6">
+        <v>116270000.0</v>
+      </c>
+      <c r="D6">
+        <v>119769000.0</v>
+      </c>
+      <c r="E6">
+        <v>78968000.0</v>
+      </c>
+      <c r="F6">
+        <v>50426000.0</v>
+      </c>
+      <c r="G6">
+        <v>61532000.0</v>
+      </c>
+      <c r="H6">
+        <v>68802000.0</v>
+      </c>
+      <c r="I6">
+        <v>41948000.0</v>
+      </c>
+      <c r="J6">
+        <v>91150000.0</v>
+      </c>
+      <c r="K6">
+        <v>120201000.0</v>
+      </c>
+      <c r="L6">
+        <v>28026000.0</v>
+      </c>
+      <c r="M6">
+        <v>94839000.0</v>
+      </c>
+      <c r="N6">
+        <v>94608000.0</v>
+      </c>
+      <c r="O6">
+        <v>62577000.0</v>
+      </c>
+      <c r="P6">
+        <v>53252000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-10262000.0</v>
+      </c>
+      <c r="R6">
+        <v>-3282000.0</v>
+      </c>
+      <c r="S6">
+        <v>3774000.0</v>
+      </c>
+      <c r="T6">
+        <v>23617000.0</v>
+      </c>
+      <c r="U6">
+        <v>82824000.0</v>
+      </c>
+      <c r="V6">
+        <v>64257000.0</v>
+      </c>
+      <c r="W6">
+        <v>151268000.0</v>
+      </c>
+      <c r="X6">
+        <v>43144000.0</v>
+      </c>
+      <c r="Y6">
+        <v>61861000.0</v>
+      </c>
+      <c r="Z6">
+        <v>-28597000.0</v>
+      </c>
+      <c r="AA6">
+        <v>44698000.0</v>
+      </c>
+      <c r="AB6">
+        <v>19345000.0</v>
+      </c>
+      <c r="AC6">
+        <v>48181000.0</v>
+      </c>
+      <c r="AD6">
+        <v>61636000.0</v>
+      </c>
+      <c r="AE6">
+        <v>-17086000.0</v>
+      </c>
+      <c r="AF6">
+        <v>35682000.0</v>
+      </c>
+      <c r="AG6">
+        <v>52108000.0</v>
+      </c>
+      <c r="AH6">
+        <v>5992000.0</v>
+      </c>
+      <c r="AI6">
+        <v>18413000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>33120000.0</v>
+      </c>
+      <c r="AK6">
+        <v>33202000.0</v>
+      </c>
+      <c r="AL6">
+        <v>-5536000.0</v>
+      </c>
+      <c r="AM6">
+        <v>14171000.0</v>
+      </c>
+      <c r="AN6">
+        <v>30860000.0</v>
+      </c>
+      <c r="AO6">
+        <v>9523000.0</v>
+      </c>
+      <c r="AP6">
+        <v>14351000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>14211000.0</v>
+      </c>
+      <c r="AR6">
+        <v>4116000.0</v>
+      </c>
+      <c r="AS6">
+        <v>2805000.0</v>
+      </c>
+      <c r="AT6">
+        <v>21977000.0</v>
+      </c>
+      <c r="AU6">
+        <v>20740000.0</v>
+      </c>
+      <c r="AV6">
+        <v>15232000.0</v>
+      </c>
+      <c r="AW6">
+        <v>13243000.0</v>
+      </c>
+      <c r="AX6">
+        <v>22239000.0</v>
+      </c>
+      <c r="AY6">
+        <v>24987000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>37055000.0</v>
+      </c>
+      <c r="BA6">
+        <v>20899000.0</v>
+      </c>
+      <c r="BB6">
+        <v>16757000.0</v>
+      </c>
+      <c r="BC6">
+        <v>24938000.0</v>
+      </c>
+      <c r="BD6">
+        <v>4816000.0</v>
+      </c>
+      <c r="BE6">
+        <v>118000.0</v>
+      </c>
+      <c r="BF6">
+        <v>17176000.0</v>
+      </c>
+      <c r="BG6">
+        <v>17653000.0</v>
+      </c>
+      <c r="BH6">
+        <v>6311000.0</v>
+      </c>
+      <c r="BI6">
+        <v>24408000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>-1089000.0</v>
+      </c>
+      <c r="BK6">
+        <v>11822000.0</v>
+      </c>
+      <c r="BL6">
+        <v>-7720000.0</v>
+      </c>
+      <c r="BM6">
+        <v>-4530000.0</v>
+      </c>
+      <c r="BN6">
+        <v>5809000.0</v>
+      </c>
+      <c r="BO6">
+        <v>8552000.0</v>
+      </c>
+      <c r="BP6">
+        <v>13781000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>-12967000.0</v>
+      </c>
+      <c r="BR6">
+        <v>4573000.0</v>
+      </c>
+      <c r="BS6">
+        <v>-7495000.0</v>
+      </c>
+      <c r="BT6">
+        <v>12625000.0</v>
+      </c>
+      <c r="BU6">
+        <v>8429000.0</v>
+      </c>
+      <c r="BV6">
+        <v>11097000.0</v>
+      </c>
+      <c r="BW6">
+        <v>22820937.0</v>
+      </c>
+      <c r="BX6">
+        <v>6574814.0</v>
+      </c>
+      <c r="BY6">
+        <v>7500466.0</v>
+      </c>
+      <c r="BZ6">
+        <v>5716783.0</v>
+      </c>
+      <c r="CA6">
+        <v>2719395.0</v>
+      </c>
+      <c r="CB6">
+        <v>431776.0</v>
+      </c>
+      <c r="CC6">
+        <v>2051713.0</v>
+      </c>
+      <c r="CD6">
+        <v>3666422.0</v>
+      </c>
+      <c r="CE6">
+        <v>-532304.0</v>
+      </c>
+      <c r="CF6">
+        <v>1375178.0</v>
+      </c>
+      <c r="CG6">
+        <v>457740.0</v>
+      </c>
+      <c r="CH6">
+        <v>22030.0</v>
+      </c>
+      <c r="CI6">
+        <v>-543092.0</v>
+      </c>
+      <c r="CJ6">
+        <v>-333141.0</v>
+      </c>
+      <c r="CK6">
+        <v>-991141.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:89">
+      <c r="A7" t="s">
+        <v>155</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7">
+        <v>0.0</v>
+      </c>
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
+      <c r="AI7">
+        <v>0.0</v>
+      </c>
+      <c r="AJ7">
+        <v>0.0</v>
+      </c>
+      <c r="AK7">
+        <v>0.0</v>
+      </c>
+      <c r="AL7">
+        <v>0.0</v>
+      </c>
+      <c r="AM7">
+        <v>0.0</v>
+      </c>
+      <c r="AN7">
+        <v>0.0</v>
+      </c>
+      <c r="AO7">
+        <v>0.0</v>
+      </c>
+      <c r="AP7">
+        <v>0.0</v>
+      </c>
+      <c r="AQ7">
+        <v>0.0</v>
+      </c>
+      <c r="AR7">
+        <v>0.0</v>
+      </c>
+      <c r="AS7">
+        <v>0.0</v>
+      </c>
+      <c r="AT7">
+        <v>0.0</v>
+      </c>
+      <c r="AU7">
+        <v>0.0</v>
+      </c>
+      <c r="AV7">
+        <v>0.0</v>
+      </c>
+      <c r="AW7">
+        <v>0.0</v>
+      </c>
+      <c r="AX7">
+        <v>0.0</v>
+      </c>
+      <c r="AY7">
+        <v>0.0</v>
+      </c>
+      <c r="AZ7">
+        <v>0.0</v>
+      </c>
+      <c r="BA7">
+        <v>0.0</v>
+      </c>
+      <c r="BB7">
+        <v>0.0</v>
+      </c>
+      <c r="BC7">
+        <v>0.0</v>
+      </c>
+      <c r="BD7">
+        <v>0.0</v>
+      </c>
+      <c r="BE7">
+        <v>0.0</v>
+      </c>
+      <c r="BF7">
+        <v>0.0</v>
+      </c>
+      <c r="BG7">
+        <v>0.0</v>
+      </c>
+      <c r="BH7">
+        <v>0.0</v>
+      </c>
+      <c r="BI7">
+        <v>0.0</v>
+      </c>
+      <c r="BJ7">
+        <v>0.0</v>
+      </c>
+      <c r="BK7">
+        <v>0.0</v>
+      </c>
+      <c r="BL7">
+        <v>0.0</v>
+      </c>
+      <c r="BM7">
+        <v>0.0</v>
+      </c>
+      <c r="BN7">
+        <v>0.0</v>
+      </c>
+      <c r="BO7">
+        <v>0.0</v>
+      </c>
+      <c r="BP7">
+        <v>0.0</v>
+      </c>
+      <c r="BQ7">
+        <v>0.0</v>
+      </c>
+      <c r="BR7">
+        <v>0.0</v>
+      </c>
+      <c r="BS7">
+        <v>0.0</v>
+      </c>
+      <c r="BT7">
+        <v>0.0</v>
+      </c>
+      <c r="BU7">
+        <v>0.0</v>
+      </c>
+      <c r="BV7">
+        <v>0.0</v>
+      </c>
+      <c r="BW7">
+        <v>0.0</v>
+      </c>
+      <c r="BX7">
+        <v>0.0</v>
+      </c>
+      <c r="BY7">
+        <v>0.0</v>
+      </c>
+      <c r="BZ7">
+        <v>0.0</v>
+      </c>
+      <c r="CA7">
+        <v>0.0</v>
+      </c>
+      <c r="CB7">
+        <v>0.0</v>
+      </c>
+      <c r="CC7">
+        <v>0.0</v>
+      </c>
+      <c r="CD7">
+        <v>0.0</v>
+      </c>
+      <c r="CE7">
+        <v>0.0</v>
+      </c>
+      <c r="CF7">
+        <v>0.0</v>
+      </c>
+      <c r="CG7">
+        <v>0.0</v>
+      </c>
+      <c r="CH7">
+        <v>0.0</v>
+      </c>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
+    </row>
+    <row r="8" spans="1:89">
+      <c r="A8" t="s">
+        <v>156</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8">
+        <v>0.0</v>
+      </c>
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
+      <c r="AI8">
+        <v>0.0</v>
+      </c>
+      <c r="AJ8">
+        <v>0.0</v>
+      </c>
+      <c r="AK8">
+        <v>0.0</v>
+      </c>
+      <c r="AL8">
+        <v>0.0</v>
+      </c>
+      <c r="AM8">
+        <v>0.0</v>
+      </c>
+      <c r="AN8">
+        <v>0.0</v>
+      </c>
+      <c r="AO8">
+        <v>0.0</v>
+      </c>
+      <c r="AP8">
+        <v>0.0</v>
+      </c>
+      <c r="AQ8">
+        <v>0.0</v>
+      </c>
+      <c r="AR8">
+        <v>0.0</v>
+      </c>
+      <c r="AS8">
+        <v>0.0</v>
+      </c>
+      <c r="AT8">
+        <v>0.0</v>
+      </c>
+      <c r="AU8">
+        <v>0.0</v>
+      </c>
+      <c r="AV8">
+        <v>0.0</v>
+      </c>
+      <c r="AW8">
+        <v>0.0</v>
+      </c>
+      <c r="AX8">
+        <v>0.0</v>
+      </c>
+      <c r="AY8">
+        <v>0.0</v>
+      </c>
+      <c r="AZ8">
+        <v>0.0</v>
+      </c>
+      <c r="BA8">
+        <v>0.0</v>
+      </c>
+      <c r="BB8">
+        <v>0.0</v>
+      </c>
+      <c r="BC8">
+        <v>0.0</v>
+      </c>
+      <c r="BD8">
+        <v>0.0</v>
+      </c>
+      <c r="BE8">
+        <v>0.0</v>
+      </c>
+      <c r="BF8">
+        <v>0.0</v>
+      </c>
+      <c r="BG8">
+        <v>0.0</v>
+      </c>
+      <c r="BH8">
+        <v>0.0</v>
+      </c>
+      <c r="BI8">
+        <v>0.0</v>
+      </c>
+      <c r="BJ8">
+        <v>0.0</v>
+      </c>
+      <c r="BK8">
+        <v>0.0</v>
+      </c>
+      <c r="BL8">
+        <v>0.0</v>
+      </c>
+      <c r="BM8">
+        <v>0.0</v>
+      </c>
+      <c r="BN8">
+        <v>0.0</v>
+      </c>
+      <c r="BO8">
+        <v>0.0</v>
+      </c>
+      <c r="BP8">
+        <v>0.0</v>
+      </c>
+      <c r="BQ8">
+        <v>0.0</v>
+      </c>
+      <c r="BR8">
+        <v>0.0</v>
+      </c>
+      <c r="BS8">
+        <v>0.0</v>
+      </c>
+      <c r="BT8">
+        <v>0.0</v>
+      </c>
+      <c r="BU8">
+        <v>0.0</v>
+      </c>
+      <c r="BV8">
+        <v>0.0</v>
+      </c>
+      <c r="BW8">
+        <v>0.0</v>
+      </c>
+      <c r="BX8">
+        <v>0.0</v>
+      </c>
+      <c r="BY8">
+        <v>0.0</v>
+      </c>
+      <c r="BZ8">
+        <v>0.0</v>
+      </c>
+      <c r="CA8">
+        <v>0.0</v>
+      </c>
+      <c r="CB8">
+        <v>0.0</v>
+      </c>
+      <c r="CC8">
+        <v>0.0</v>
+      </c>
+      <c r="CD8">
+        <v>0.0</v>
+      </c>
+      <c r="CE8">
+        <v>0.0</v>
+      </c>
+      <c r="CF8">
+        <v>0.0</v>
+      </c>
+      <c r="CG8">
+        <v>0.0</v>
+      </c>
+      <c r="CH8">
+        <v>0.0</v>
+      </c>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+    </row>
+    <row r="9" spans="1:89">
+      <c r="A9" t="s">
+        <v>157</v>
+      </c>
+      <c r="B9">
+        <v>67782000.0</v>
+      </c>
+      <c r="C9">
+        <v>154722000.0</v>
+      </c>
+      <c r="D9">
+        <v>145121000.0</v>
+      </c>
+      <c r="E9">
+        <v>104703000.0</v>
+      </c>
+      <c r="F9">
+        <v>72707000.0</v>
+      </c>
+      <c r="G9">
+        <v>82251000.0</v>
+      </c>
+      <c r="H9">
+        <v>90425000.0</v>
+      </c>
+      <c r="I9">
+        <v>65338000.0</v>
+      </c>
+      <c r="J9">
+        <v>115731000.0</v>
+      </c>
+      <c r="K9">
+        <v>139354000.0</v>
+      </c>
+      <c r="L9">
+        <v>51489000.0</v>
+      </c>
+      <c r="M9">
+        <v>118122000.0</v>
+      </c>
+      <c r="N9">
+        <v>117530000.0</v>
+      </c>
+      <c r="O9">
+        <v>84667000.0</v>
+      </c>
+      <c r="P9">
+        <v>72930000.0</v>
+      </c>
+      <c r="Q9">
+        <v>8968000.0</v>
+      </c>
+      <c r="R9">
+        <v>18073000.0</v>
+      </c>
+      <c r="S9">
+        <v>28103000.0</v>
+      </c>
+      <c r="T9">
+        <v>44286000.0</v>
+      </c>
+      <c r="U9">
+        <v>100836000.0</v>
+      </c>
+      <c r="V9">
+        <v>83612000.0</v>
+      </c>
+      <c r="W9">
+        <v>169152000.0</v>
+      </c>
+      <c r="X9">
+        <v>59865000.0</v>
+      </c>
+      <c r="Y9">
+        <v>78973000.0</v>
+      </c>
+      <c r="Z9">
+        <v>-10216000.0</v>
+      </c>
+      <c r="AA9">
+        <v>60420000.0</v>
+      </c>
+      <c r="AB9">
+        <v>35779000.0</v>
+      </c>
+      <c r="AC9">
+        <v>68613000.0</v>
+      </c>
+      <c r="AD9">
+        <v>78792000.0</v>
+      </c>
+      <c r="AE9">
+        <v>-1559000.0</v>
+      </c>
+      <c r="AF9">
+        <v>49478000.0</v>
+      </c>
+      <c r="AG9">
+        <v>68970000.0</v>
+      </c>
+      <c r="AH9">
+        <v>19197000.0</v>
+      </c>
+      <c r="AI9">
+        <v>34233000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>45779000.0</v>
+      </c>
+      <c r="AK9">
+        <v>47072000.0</v>
+      </c>
+      <c r="AL9">
+        <v>8492000.0</v>
+      </c>
+      <c r="AM9">
+        <v>19766000.0</v>
+      </c>
+      <c r="AN9">
+        <v>43421000.0</v>
+      </c>
+      <c r="AO9">
+        <v>22087000.0</v>
+      </c>
+      <c r="AP9">
+        <v>26119000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>25823000.0</v>
+      </c>
+      <c r="AR9">
+        <v>19799000.0</v>
+      </c>
+      <c r="AS9">
+        <v>16526000.0</v>
+      </c>
+      <c r="AT9">
+        <v>33566000.0</v>
+      </c>
+      <c r="AU9">
+        <v>33747000.0</v>
+      </c>
+      <c r="AV9">
+        <v>26706000.0</v>
+      </c>
+      <c r="AW9">
+        <v>22107000.0</v>
+      </c>
+      <c r="AX9">
+        <v>32503000.0</v>
+      </c>
+      <c r="AY9">
+        <v>31698000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>48855000.0</v>
+      </c>
+      <c r="BA9">
+        <v>30224000.0</v>
+      </c>
+      <c r="BB9">
+        <v>24983000.0</v>
+      </c>
+      <c r="BC9">
+        <v>32659000.0</v>
+      </c>
+      <c r="BD9">
+        <v>12387000.0</v>
+      </c>
+      <c r="BE9">
+        <v>7089000.0</v>
+      </c>
+      <c r="BF9">
+        <v>24201000.0</v>
+      </c>
+      <c r="BG9">
+        <v>24099000.0</v>
+      </c>
+      <c r="BH9">
+        <v>12906000.0</v>
+      </c>
+      <c r="BI9">
+        <v>31616000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>5936000.0</v>
+      </c>
+      <c r="BK9">
+        <v>-9920000.0</v>
+      </c>
+      <c r="BL9">
+        <v>13507000.0</v>
+      </c>
+      <c r="BM9">
+        <v>12429000.0</v>
+      </c>
+      <c r="BN9">
+        <v>10596000.0</v>
+      </c>
+      <c r="BO9">
+        <v>-14938000.0</v>
+      </c>
+      <c r="BP9">
+        <v>15631000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>17374000.0</v>
+      </c>
+      <c r="BR9">
+        <v>17291000.0</v>
+      </c>
+      <c r="BS9">
+        <v>-4215000.0</v>
+      </c>
+      <c r="BT9">
+        <v>15319000.0</v>
+      </c>
+      <c r="BU9">
+        <v>16108000.0</v>
+      </c>
+      <c r="BV9">
+        <v>13749000.0</v>
+      </c>
+      <c r="BW9">
+        <v>25177516.0</v>
+      </c>
+      <c r="BX9">
+        <v>11721266.0</v>
+      </c>
+      <c r="BY9">
+        <v>12541480.0</v>
+      </c>
+      <c r="BZ9">
+        <v>10098736.0</v>
+      </c>
+      <c r="CA9">
+        <v>7821233.0</v>
+      </c>
+      <c r="CB9">
+        <v>4234287.0</v>
+      </c>
+      <c r="CC9">
+        <v>5557059.0</v>
+      </c>
+      <c r="CD9">
+        <v>7029262.0</v>
+      </c>
+      <c r="CE9">
+        <v>2683834.0</v>
+      </c>
+      <c r="CF9">
+        <v>3751315.0</v>
+      </c>
+      <c r="CG9">
+        <v>2511772.0</v>
+      </c>
+      <c r="CH9">
+        <v>78369.0</v>
+      </c>
+      <c r="CI9">
+        <v>-54675.0</v>
+      </c>
+      <c r="CJ9">
+        <v>49418.0</v>
+      </c>
+      <c r="CK9">
+        <v>2822.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:89">
+      <c r="A10" t="s">
+        <v>158</v>
+      </c>
+      <c r="B10">
+        <v>42502000.0</v>
+      </c>
+      <c r="C10">
+        <v>90828000.0</v>
+      </c>
+      <c r="D10">
+        <v>119685000.0</v>
+      </c>
+      <c r="E10">
+        <v>78887000.0</v>
+      </c>
+      <c r="F10">
+        <v>50337000.0</v>
+      </c>
+      <c r="G10">
+        <v>61439000.0</v>
+      </c>
+      <c r="H10">
+        <v>68711000.0</v>
+      </c>
+      <c r="I10">
+        <v>41852000.0</v>
+      </c>
+      <c r="J10">
+        <v>90964000.0</v>
+      </c>
+      <c r="K10">
+        <v>120178000.0</v>
+      </c>
+      <c r="L10">
+        <v>27967000.0</v>
+      </c>
+      <c r="M10">
+        <v>94775000.0</v>
+      </c>
+      <c r="N10">
+        <v>94564000.0</v>
+      </c>
+      <c r="O10">
+        <v>62533000.0</v>
+      </c>
+      <c r="P10">
+        <v>53202000.0</v>
+      </c>
+      <c r="Q10">
+        <v>-10318000.0</v>
+      </c>
+      <c r="R10">
+        <v>-3336000.0</v>
+      </c>
+      <c r="S10">
+        <v>3712000.0</v>
+      </c>
+      <c r="T10">
+        <v>23549000.0</v>
+      </c>
+      <c r="U10">
+        <v>82731000.0</v>
+      </c>
+      <c r="V10">
+        <v>64163000.0</v>
+      </c>
+      <c r="W10">
+        <v>151172000.0</v>
+      </c>
+      <c r="X10">
+        <v>43047000.0</v>
+      </c>
+      <c r="Y10">
+        <v>61765000.0</v>
+      </c>
+      <c r="Z10">
+        <v>-28723000.0</v>
+      </c>
+      <c r="AA10">
+        <v>44611000.0</v>
+      </c>
+      <c r="AB10">
+        <v>19271000.0</v>
+      </c>
+      <c r="AC10">
+        <v>48131000.0</v>
+      </c>
+      <c r="AD10">
+        <v>61585000.0</v>
+      </c>
+      <c r="AE10">
+        <v>-17138000.0</v>
+      </c>
+      <c r="AF10">
+        <v>35629000.0</v>
+      </c>
+      <c r="AG10">
+        <v>52060000.0</v>
+      </c>
+      <c r="AH10">
+        <v>5946000.0</v>
+      </c>
+      <c r="AI10">
+        <v>18365000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>33072000.0</v>
+      </c>
+      <c r="AK10">
+        <v>33149000.0</v>
+      </c>
+      <c r="AL10">
+        <v>-5588000.0</v>
+      </c>
+      <c r="AM10">
+        <v>14121000.0</v>
+      </c>
+      <c r="AN10">
+        <v>30812000.0</v>
+      </c>
+      <c r="AO10">
+        <v>9475000.0</v>
+      </c>
+      <c r="AP10">
+        <v>14295000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>14170000.0</v>
+      </c>
+      <c r="AR10">
+        <v>4075000.0</v>
+      </c>
+      <c r="AS10">
+        <v>2752000.0</v>
+      </c>
+      <c r="AT10">
+        <v>21919000.0</v>
+      </c>
+      <c r="AU10">
+        <v>20635000.0</v>
+      </c>
+      <c r="AV10">
+        <v>15177000.0</v>
+      </c>
+      <c r="AW10">
+        <v>13191000.0</v>
+      </c>
+      <c r="AX10">
+        <v>22185000.0</v>
+      </c>
+      <c r="AY10">
+        <v>24897000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>36981000.0</v>
+      </c>
+      <c r="BA10">
+        <v>20879000.0</v>
+      </c>
+      <c r="BB10">
+        <v>16689000.0</v>
+      </c>
+      <c r="BC10">
+        <v>24861000.0</v>
+      </c>
+      <c r="BD10">
+        <v>4745000.0</v>
+      </c>
+      <c r="BE10">
+        <v>48000.0</v>
+      </c>
+      <c r="BF10">
+        <v>17105000.0</v>
+      </c>
+      <c r="BG10">
+        <v>17573000.0</v>
+      </c>
+      <c r="BH10">
+        <v>6223000.0</v>
+      </c>
+      <c r="BI10">
+        <v>24317000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>-1178000.0</v>
+      </c>
+      <c r="BK10">
+        <v>11720000.0</v>
+      </c>
+      <c r="BL10">
+        <v>-7823000.0</v>
+      </c>
+      <c r="BM10">
+        <v>-4630000.0</v>
+      </c>
+      <c r="BN10">
+        <v>5714000.0</v>
+      </c>
+      <c r="BO10">
+        <v>8459000.0</v>
+      </c>
+      <c r="BP10">
+        <v>13690000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>-13059000.0</v>
+      </c>
+      <c r="BR10">
+        <v>4482000.0</v>
+      </c>
+      <c r="BS10">
+        <v>-10938000.0</v>
+      </c>
+      <c r="BT10">
+        <v>12538000.0</v>
+      </c>
+      <c r="BU10">
+        <v>8358000.0</v>
+      </c>
+      <c r="BV10">
+        <v>11037000.0</v>
+      </c>
+      <c r="BW10">
+        <v>20630032.0</v>
+      </c>
+      <c r="BX10">
+        <v>7178118.0</v>
+      </c>
+      <c r="BY10">
+        <v>8269768.0</v>
+      </c>
+      <c r="BZ10">
+        <v>6331082.0</v>
+      </c>
+      <c r="CA10">
+        <v>3296507.0</v>
+      </c>
+      <c r="CB10">
+        <v>1227550.0</v>
+      </c>
+      <c r="CC10">
+        <v>2594549.0</v>
+      </c>
+      <c r="CD10">
+        <v>4264996.0</v>
+      </c>
+      <c r="CE10">
+        <v>-199524.0</v>
+      </c>
+      <c r="CF10">
+        <v>1561924.0</v>
+      </c>
+      <c r="CG10">
+        <v>709795.0</v>
+      </c>
+      <c r="CH10">
+        <v>32370.0</v>
+      </c>
+      <c r="CI10">
+        <v>-546055.0</v>
+      </c>
+      <c r="CJ10">
+        <v>-335823.0</v>
+      </c>
+      <c r="CK10">
+        <v>-993029.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:89">
+      <c r="A11" t="s">
+        <v>159</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11">
+        <v>-1695000.0</v>
+      </c>
+      <c r="H11">
+        <v>-13740000.0</v>
+      </c>
+      <c r="I11">
+        <v>737000.0</v>
+      </c>
+      <c r="J11">
+        <v>958000.0</v>
+      </c>
+      <c r="K11">
+        <v>-16561000.0</v>
+      </c>
+      <c r="L11">
+        <v>-16428000.0</v>
+      </c>
+      <c r="M11">
+        <v>-64000.0</v>
+      </c>
+      <c r="N11">
+        <v>16625000.0</v>
+      </c>
+      <c r="O11">
+        <v>-15905000.0</v>
+      </c>
+      <c r="P11">
+        <v>-14499000.0</v>
+      </c>
+      <c r="Q11">
+        <v>12698000.0</v>
+      </c>
+      <c r="R11">
+        <v>11647000.0</v>
+      </c>
+      <c r="S11">
+        <v>12138000.0</v>
+      </c>
+      <c r="T11">
+        <v>6747000.0</v>
+      </c>
+      <c r="U11">
+        <v>69714000.0</v>
+      </c>
+      <c r="V11">
+        <v>50263000.0</v>
+      </c>
+      <c r="W11"/>
+      <c r="X11">
+        <v>24104000.0</v>
+      </c>
+      <c r="Y11">
+        <v>45570000.0</v>
+      </c>
+      <c r="Z11">
+        <v>-47356000.0</v>
+      </c>
+      <c r="AA11"/>
+      <c r="AB11">
+        <v>-751000.0</v>
+      </c>
+      <c r="AC11">
+        <v>33933000.0</v>
+      </c>
+      <c r="AD11">
+        <v>48429000.0</v>
+      </c>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>19288000.0</v>
+      </c>
+      <c r="AG11">
+        <v>42850000.0</v>
+      </c>
+      <c r="AH11">
+        <v>-5012000.0</v>
+      </c>
+      <c r="AI11">
+        <v>0.0</v>
+      </c>
+      <c r="AJ11">
+        <v>24221000.0</v>
+      </c>
+      <c r="AK11">
+        <v>27525000.0</v>
+      </c>
+      <c r="AL11">
+        <v>-15155000.0</v>
+      </c>
+      <c r="AM11">
+        <v>0.0</v>
+      </c>
+      <c r="AN11">
+        <v>20903000.0</v>
+      </c>
+      <c r="AO11">
+        <v>-2390000.0</v>
+      </c>
+      <c r="AP11">
+        <v>3681000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>0.0</v>
+      </c>
+      <c r="AR11">
+        <v>-4904000.0</v>
+      </c>
+      <c r="AS11">
+        <v>-3573000.0</v>
+      </c>
+      <c r="AT11">
+        <v>18714000.0</v>
+      </c>
+      <c r="AU11">
+        <v>0.0</v>
+      </c>
+      <c r="AV11">
+        <v>5333000.0</v>
+      </c>
+      <c r="AW11">
+        <v>4639000.0</v>
+      </c>
+      <c r="AX11">
+        <v>15953000.0</v>
+      </c>
+      <c r="AY11">
+        <v>0.0</v>
+      </c>
+      <c r="AZ11">
+        <v>27845000.0</v>
+      </c>
+      <c r="BA11">
+        <v>15070000.0</v>
+      </c>
+      <c r="BB11">
+        <v>11316000.0</v>
+      </c>
+      <c r="BC11">
+        <v>21898000.0</v>
+      </c>
+      <c r="BD11">
+        <v>4908000.0</v>
+      </c>
+      <c r="BE11">
+        <v>4507000.0</v>
+      </c>
+      <c r="BF11">
+        <v>3896000.0</v>
+      </c>
+      <c r="BG11">
+        <v>29362000.0</v>
+      </c>
+      <c r="BH11">
+        <v>3408000.0</v>
+      </c>
+      <c r="BI11">
+        <v>3161000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>2233000.0</v>
+      </c>
+      <c r="BK11">
+        <v>-6739000.0</v>
+      </c>
+      <c r="BL11">
+        <v>2139000.0</v>
+      </c>
+      <c r="BM11">
+        <v>2072000.0</v>
+      </c>
+      <c r="BN11">
+        <v>2026000.0</v>
+      </c>
+      <c r="BO11">
+        <v>5113000.0</v>
+      </c>
+      <c r="BP11">
+        <v>2050000.0</v>
+      </c>
+      <c r="BQ11">
+        <v>2106000.0</v>
+      </c>
+      <c r="BR11">
+        <v>3159000.0</v>
+      </c>
+      <c r="BS11">
+        <v>31933000.0</v>
+      </c>
+      <c r="BT11">
+        <v>3929000.0</v>
+      </c>
+      <c r="BU11">
+        <v>2914000.0</v>
+      </c>
+      <c r="BV11">
+        <v>1851000.0</v>
+      </c>
+      <c r="BW11">
+        <v>2000.0</v>
+      </c>
+      <c r="BX11">
+        <v>553466.0</v>
+      </c>
+      <c r="BY11">
+        <v>1763285.0</v>
+      </c>
+      <c r="BZ11">
+        <v>685965.0</v>
+      </c>
+      <c r="CA11">
+        <v>643087356912.0</v>
+      </c>
+      <c r="CB11">
+        <v>-345089.0</v>
+      </c>
+      <c r="CC11">
+        <v>-771823.0</v>
+      </c>
+      <c r="CD11">
+        <v>1760000.0</v>
+      </c>
+      <c r="CE11">
+        <v>255000000000.0</v>
+      </c>
+      <c r="CF11">
+        <v>585773.0</v>
+      </c>
+      <c r="CG11">
+        <v>444444.0</v>
+      </c>
+      <c r="CH11">
+        <v>0.0</v>
+      </c>
+      <c r="CI11"/>
+      <c r="CJ11"/>
+      <c r="CK11"/>
+    </row>
+    <row r="12" spans="1:89">
+      <c r="A12" t="s">
+        <v>160</v>
+      </c>
+      <c r="B12">
+        <v>28146000.0</v>
+      </c>
+      <c r="C12">
+        <v>25359000.0</v>
+      </c>
+      <c r="D12">
+        <v>24189000.0</v>
+      </c>
+      <c r="E12">
+        <v>22930000.0</v>
+      </c>
+      <c r="F12">
+        <v>19698000.0</v>
+      </c>
+      <c r="G12">
+        <v>19995000.0</v>
+      </c>
+      <c r="H12">
+        <v>20370000.0</v>
+      </c>
+      <c r="I12">
+        <v>19162000.0</v>
+      </c>
+      <c r="J12">
+        <v>17624000.0</v>
+      </c>
+      <c r="K12">
+        <v>17383000.0</v>
+      </c>
+      <c r="L12">
+        <v>16428000.0</v>
+      </c>
+      <c r="M12">
+        <v>17184000.0</v>
+      </c>
+      <c r="N12">
+        <v>16625000.0</v>
+      </c>
+      <c r="O12">
+        <v>15905000.0</v>
+      </c>
+      <c r="P12">
+        <v>14499000.0</v>
+      </c>
+      <c r="Q12">
+        <v>12698000.0</v>
+      </c>
+      <c r="R12">
+        <v>11647000.0</v>
+      </c>
+      <c r="S12">
+        <v>12138000.0</v>
+      </c>
+      <c r="T12">
+        <v>13069000.0</v>
+      </c>
+      <c r="U12">
+        <v>14490000.0</v>
+      </c>
+      <c r="V12">
+        <v>14750000.0</v>
+      </c>
+      <c r="W12">
+        <v>15190000.0</v>
+      </c>
+      <c r="X12">
+        <v>14807000.0</v>
+      </c>
+      <c r="Y12">
+        <v>15076000.0</v>
+      </c>
+      <c r="Z12">
+        <v>14532000.0</v>
+      </c>
+      <c r="AA12">
+        <v>14669000.0</v>
+      </c>
+      <c r="AB12">
+        <v>13857000.0</v>
+      </c>
+      <c r="AC12">
+        <v>13515000.0</v>
+      </c>
+      <c r="AD12">
+        <v>12555000.0</v>
+      </c>
+      <c r="AE12">
+        <v>10720000.0</v>
+      </c>
+      <c r="AF12">
+        <v>9451000.0</v>
+      </c>
+      <c r="AG12">
+        <v>9878000.0</v>
+      </c>
+      <c r="AH12">
+        <v>9386000.0</v>
+      </c>
+      <c r="AI12">
+        <v>9811000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>9185000.0</v>
+      </c>
+      <c r="AK12">
+        <v>9254000.0</v>
+      </c>
+      <c r="AL12">
+        <v>9607000.0</v>
+      </c>
+      <c r="AM12">
+        <v>8710000.0</v>
+      </c>
+      <c r="AN12">
+        <v>8717000.0</v>
+      </c>
+      <c r="AO12">
+        <v>7572000.0</v>
+      </c>
+      <c r="AP12">
+        <v>7018000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>7591000.0</v>
+      </c>
+      <c r="AR12">
+        <v>7818000.0</v>
+      </c>
+      <c r="AS12">
+        <v>7571000.0</v>
+      </c>
+      <c r="AT12">
+        <v>7854000.0</v>
+      </c>
+      <c r="AU12">
+        <v>7864000.0</v>
+      </c>
+      <c r="AV12">
+        <v>6495000.0</v>
+      </c>
+      <c r="AW12">
+        <v>6534000.0</v>
+      </c>
+      <c r="AX12">
+        <v>7148000.0</v>
+      </c>
+      <c r="AY12">
+        <v>7546000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>7587000.0</v>
+      </c>
+      <c r="BA12">
+        <v>7570000.0</v>
+      </c>
+      <c r="BB12">
+        <v>7631000.0</v>
+      </c>
+      <c r="BC12">
+        <v>6526000.0</v>
+      </c>
+      <c r="BD12">
+        <v>4908000.0</v>
+      </c>
+      <c r="BE12">
+        <v>4507000.0</v>
+      </c>
+      <c r="BF12">
+        <v>3896000.0</v>
+      </c>
+      <c r="BG12">
+        <v>4449000.0</v>
+      </c>
+      <c r="BH12">
+        <v>3408000.0</v>
+      </c>
+      <c r="BI12">
+        <v>3161000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>2233000.0</v>
+      </c>
+      <c r="BK12">
+        <v>2335000.0</v>
+      </c>
+      <c r="BL12">
+        <v>2139000.0</v>
+      </c>
+      <c r="BM12">
+        <v>2072000.0</v>
+      </c>
+      <c r="BN12">
+        <v>13261000.0</v>
+      </c>
+      <c r="BO12">
+        <v>2072000.0</v>
+      </c>
+      <c r="BP12">
+        <v>2050000.0</v>
+      </c>
+      <c r="BQ12">
+        <v>2106000.0</v>
+      </c>
+      <c r="BR12">
+        <v>3159000.0</v>
+      </c>
+      <c r="BS12">
+        <v>4427000.0</v>
+      </c>
+      <c r="BT12">
+        <v>3929000.0</v>
+      </c>
+      <c r="BU12">
+        <v>2914000.0</v>
+      </c>
+      <c r="BV12">
+        <v>1851000.0</v>
+      </c>
+      <c r="BW12">
+        <v>1401284.0</v>
+      </c>
+      <c r="BX12">
+        <v>553466.0</v>
+      </c>
+      <c r="BY12">
+        <v>1763285.0</v>
+      </c>
+      <c r="BZ12">
+        <v>685965.0</v>
+      </c>
+      <c r="CA12">
+        <v>1315470.0</v>
+      </c>
+      <c r="CB12">
+        <v>1420140.0</v>
+      </c>
+      <c r="CC12">
+        <v>1357893.0</v>
+      </c>
+      <c r="CD12">
+        <v>1676982.0</v>
+      </c>
+      <c r="CE12">
+        <v>770319.0</v>
+      </c>
+      <c r="CF12">
+        <v>585773.0</v>
+      </c>
+      <c r="CG12">
+        <v>444444.0</v>
+      </c>
+      <c r="CH12">
+        <v>0.0</v>
+      </c>
+      <c r="CI12"/>
+      <c r="CJ12"/>
+      <c r="CK12"/>
+    </row>
+    <row r="13" spans="1:89">
+      <c r="A13" t="s">
+        <v>161</v>
+      </c>
+      <c r="B13">
+        <v>136403000.0</v>
+      </c>
+      <c r="C13">
+        <v>131587000.0</v>
+      </c>
+      <c r="D13">
+        <v>131157000.0</v>
+      </c>
+      <c r="E13">
+        <v>129571000.0</v>
+      </c>
+      <c r="F13">
+        <v>115572000.0</v>
+      </c>
+      <c r="G13">
+        <v>114837000.0</v>
+      </c>
+      <c r="H13">
+        <v>119050000.0</v>
+      </c>
+      <c r="I13">
+        <v>117529000.0</v>
+      </c>
+      <c r="J13">
+        <v>115779000.0</v>
+      </c>
+      <c r="K13">
+        <v>115203000.0</v>
+      </c>
+      <c r="L13">
+        <v>110339000.0</v>
+      </c>
+      <c r="M13">
+        <v>108986000.0</v>
+      </c>
+      <c r="N13">
+        <v>99897000.0</v>
+      </c>
+      <c r="O13">
+        <v>94867000.0</v>
+      </c>
+      <c r="P13">
+        <v>81408000.0</v>
+      </c>
+      <c r="Q13">
+        <v>68731000.0</v>
+      </c>
+      <c r="R13">
+        <v>62252000.0</v>
+      </c>
+      <c r="S13">
+        <v>64960000.0</v>
+      </c>
+      <c r="T13">
+        <v>63312000.0</v>
+      </c>
+      <c r="U13">
+        <v>61306000.0</v>
+      </c>
+      <c r="V13">
+        <v>63782000.0</v>
+      </c>
+      <c r="W13">
+        <v>68245000.0</v>
+      </c>
+      <c r="X13">
+        <v>65375000.0</v>
+      </c>
+      <c r="Y13">
+        <v>63555000.0</v>
+      </c>
+      <c r="Z13">
+        <v>66204000.0</v>
+      </c>
+      <c r="AA13">
+        <v>66086000.0</v>
+      </c>
+      <c r="AB13">
+        <v>64244000.0</v>
+      </c>
+      <c r="AC13">
+        <v>61710000.0</v>
+      </c>
+      <c r="AD13">
+        <v>32552000.0</v>
+      </c>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+    </row>
+    <row r="14" spans="1:89">
+      <c r="A14" t="s">
+        <v>162</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14">
+        <v>0.0</v>
+      </c>
+      <c r="AF14">
+        <v>0.0</v>
+      </c>
+      <c r="AG14">
+        <v>0.0</v>
+      </c>
+      <c r="AH14">
+        <v>0.0</v>
+      </c>
+      <c r="AI14">
+        <v>0.0</v>
+      </c>
+      <c r="AJ14">
+        <v>0.0</v>
+      </c>
+      <c r="AK14">
+        <v>0.0</v>
+      </c>
+      <c r="AL14">
+        <v>0.0</v>
+      </c>
+      <c r="AM14">
+        <v>0.0</v>
+      </c>
+      <c r="AN14">
+        <v>0.0</v>
+      </c>
+      <c r="AO14">
+        <v>0.0</v>
+      </c>
+      <c r="AP14">
+        <v>0.0</v>
+      </c>
+      <c r="AQ14">
+        <v>0.0</v>
+      </c>
+      <c r="AR14">
+        <v>0.0</v>
+      </c>
+      <c r="AS14">
+        <v>0.0</v>
+      </c>
+      <c r="AT14">
+        <v>0.0</v>
+      </c>
+      <c r="AU14">
+        <v>0.0</v>
+      </c>
+      <c r="AV14">
+        <v>0.0</v>
+      </c>
+      <c r="AW14">
+        <v>0.0</v>
+      </c>
+      <c r="AX14">
+        <v>0.0</v>
+      </c>
+      <c r="AY14">
+        <v>0.0</v>
+      </c>
+      <c r="AZ14">
+        <v>0.0</v>
+      </c>
+      <c r="BA14">
+        <v>0.0</v>
+      </c>
+      <c r="BB14">
+        <v>0.0</v>
+      </c>
+      <c r="BC14">
+        <v>0.0</v>
+      </c>
+      <c r="BD14">
+        <v>0.0</v>
+      </c>
+      <c r="BE14">
+        <v>0.0</v>
+      </c>
+      <c r="BF14">
+        <v>0.0</v>
+      </c>
+      <c r="BG14">
+        <v>0.0</v>
+      </c>
+      <c r="BH14">
+        <v>0.0</v>
+      </c>
+      <c r="BI14">
+        <v>0.0</v>
+      </c>
+      <c r="BJ14">
+        <v>0.0</v>
+      </c>
+      <c r="BK14">
+        <v>0.0</v>
+      </c>
+      <c r="BL14">
+        <v>0.0</v>
+      </c>
+      <c r="BM14">
+        <v>0.0</v>
+      </c>
+      <c r="BN14">
+        <v>0.0</v>
+      </c>
+      <c r="BO14">
+        <v>0.0</v>
+      </c>
+      <c r="BP14">
+        <v>0.0</v>
+      </c>
+      <c r="BQ14">
+        <v>0.0</v>
+      </c>
+      <c r="BR14">
+        <v>0.0</v>
+      </c>
+      <c r="BS14">
+        <v>0.0</v>
+      </c>
+      <c r="BT14">
+        <v>0.0</v>
+      </c>
+      <c r="BU14">
+        <v>0.0</v>
+      </c>
+      <c r="BV14">
+        <v>0.0</v>
+      </c>
+      <c r="BW14">
+        <v>0.0</v>
+      </c>
+      <c r="BX14">
+        <v>0.0</v>
+      </c>
+      <c r="BY14">
+        <v>0.0</v>
+      </c>
+      <c r="BZ14">
+        <v>0.0</v>
+      </c>
+      <c r="CA14">
+        <v>0.0</v>
+      </c>
+      <c r="CB14">
+        <v>0.0</v>
+      </c>
+      <c r="CC14">
+        <v>0.0</v>
+      </c>
+      <c r="CD14">
+        <v>0.0</v>
+      </c>
+      <c r="CE14">
+        <v>0.0</v>
+      </c>
+      <c r="CF14">
+        <v>0.0</v>
+      </c>
+      <c r="CG14">
+        <v>0.0</v>
+      </c>
+      <c r="CH14">
+        <v>0.0</v>
+      </c>
+      <c r="CI14"/>
+      <c r="CJ14"/>
+      <c r="CK14"/>
+    </row>
+    <row r="15" spans="1:89">
+      <c r="A15" t="s">
+        <v>163</v>
+      </c>
+      <c r="B15">
+        <v>42502000.0</v>
+      </c>
+      <c r="C15">
+        <v>90828000.0</v>
+      </c>
+      <c r="D15">
+        <v>119685000.0</v>
+      </c>
+      <c r="E15">
+        <v>78887000.0</v>
+      </c>
+      <c r="F15">
+        <v>50337000.0</v>
+      </c>
+      <c r="G15">
+        <v>61439000.0</v>
+      </c>
+      <c r="H15">
+        <v>68711000.0</v>
+      </c>
+      <c r="I15">
+        <v>41852000.0</v>
+      </c>
+      <c r="J15">
+        <v>90964000.0</v>
+      </c>
+      <c r="K15">
+        <v>120178000.0</v>
+      </c>
+      <c r="L15">
+        <v>27967000.0</v>
+      </c>
+      <c r="M15">
+        <v>94775000.0</v>
+      </c>
+      <c r="N15">
+        <v>94564000.0</v>
+      </c>
+      <c r="O15">
+        <v>62533000.0</v>
+      </c>
+      <c r="P15">
+        <v>53202000.0</v>
+      </c>
+      <c r="Q15">
+        <v>-10318000.0</v>
+      </c>
+      <c r="R15">
+        <v>-3336000.0</v>
+      </c>
+      <c r="S15">
+        <v>3712000.0</v>
+      </c>
+      <c r="T15">
+        <v>23549000.0</v>
+      </c>
+      <c r="U15">
+        <v>82731000.0</v>
+      </c>
+      <c r="V15">
+        <v>64163000.0</v>
+      </c>
+      <c r="W15">
+        <v>151172000.0</v>
+      </c>
+      <c r="X15">
+        <v>43047000.0</v>
+      </c>
+      <c r="Y15">
+        <v>61765000.0</v>
+      </c>
+      <c r="Z15">
+        <v>-28723000.0</v>
+      </c>
+      <c r="AA15">
+        <v>44611000.0</v>
+      </c>
+      <c r="AB15">
+        <v>19271000.0</v>
+      </c>
+      <c r="AC15">
+        <v>48131000.0</v>
+      </c>
+      <c r="AD15">
+        <v>61585000.0</v>
+      </c>
+      <c r="AE15">
+        <v>-17138000.0</v>
+      </c>
+      <c r="AF15">
+        <v>35629000.0</v>
+      </c>
+      <c r="AG15">
+        <v>52060000.0</v>
+      </c>
+      <c r="AH15">
+        <v>5946000.0</v>
+      </c>
+      <c r="AI15">
+        <v>18365000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>33072000.0</v>
+      </c>
+      <c r="AK15">
+        <v>33149000.0</v>
+      </c>
+      <c r="AL15">
+        <v>-5588000.0</v>
+      </c>
+      <c r="AM15">
+        <v>14121000.0</v>
+      </c>
+      <c r="AN15">
+        <v>30812000.0</v>
+      </c>
+      <c r="AO15">
+        <v>9475000.0</v>
+      </c>
+      <c r="AP15">
+        <v>14295000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>14170000.0</v>
+      </c>
+      <c r="AR15">
+        <v>4075000.0</v>
+      </c>
+      <c r="AS15">
+        <v>2752000.0</v>
+      </c>
+      <c r="AT15">
+        <v>21919000.0</v>
+      </c>
+      <c r="AU15">
+        <v>20635000.0</v>
+      </c>
+      <c r="AV15">
+        <v>15177000.0</v>
+      </c>
+      <c r="AW15">
+        <v>13191000.0</v>
+      </c>
+      <c r="AX15">
+        <v>22185000.0</v>
+      </c>
+      <c r="AY15">
+        <v>24897000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>36981000.0</v>
+      </c>
+      <c r="BA15">
+        <v>20879000.0</v>
+      </c>
+      <c r="BB15">
+        <v>16689000.0</v>
+      </c>
+      <c r="BC15">
+        <v>24861000.0</v>
+      </c>
+      <c r="BD15">
+        <v>4745000.0</v>
+      </c>
+      <c r="BE15">
+        <v>48000.0</v>
+      </c>
+      <c r="BF15">
+        <v>17105000.0</v>
+      </c>
+      <c r="BG15">
+        <v>17573000.0</v>
+      </c>
+      <c r="BH15">
+        <v>6223000.0</v>
+      </c>
+      <c r="BI15">
+        <v>24317000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>-1178000.0</v>
+      </c>
+      <c r="BK15">
+        <v>11720000.0</v>
+      </c>
+      <c r="BL15">
+        <v>-7823000.0</v>
+      </c>
+      <c r="BM15">
+        <v>-4630000.0</v>
+      </c>
+      <c r="BN15">
+        <v>5714000.0</v>
+      </c>
+      <c r="BO15">
+        <v>8459000.0</v>
+      </c>
+      <c r="BP15">
+        <v>13690000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>-13059000.0</v>
+      </c>
+      <c r="BR15">
+        <v>4482000.0</v>
+      </c>
+      <c r="BS15">
+        <v>-10938000.0</v>
+      </c>
+      <c r="BT15">
+        <v>12538000.0</v>
+      </c>
+      <c r="BU15">
+        <v>8358000.0</v>
+      </c>
+      <c r="BV15">
+        <v>11037000.0</v>
+      </c>
+      <c r="BW15">
+        <v>20630032.0</v>
+      </c>
+      <c r="BX15">
+        <v>7178118.0</v>
+      </c>
+      <c r="BY15">
+        <v>8269768.0</v>
+      </c>
+      <c r="BZ15">
+        <v>6331082.0</v>
+      </c>
+      <c r="CA15">
+        <v>3939595.0</v>
+      </c>
+      <c r="CB15">
+        <v>1572639.0</v>
+      </c>
+      <c r="CC15">
+        <v>3366372.0</v>
+      </c>
+      <c r="CD15">
+        <v>2504996.0</v>
+      </c>
+      <c r="CE15">
+        <v>-199524.0</v>
+      </c>
+      <c r="CF15">
+        <v>1561924.0</v>
+      </c>
+      <c r="CG15">
+        <v>709795.0</v>
+      </c>
+      <c r="CH15">
+        <v>32370.0</v>
+      </c>
+      <c r="CI15">
+        <v>-546055.0</v>
+      </c>
+      <c r="CJ15">
+        <v>-335823.0</v>
+      </c>
+      <c r="CK15">
+        <v>-993029.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:89">
+      <c r="A16" t="s">
+        <v>164</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
+        <v>27293000.0</v>
+      </c>
+      <c r="M16">
+        <v>94775000.0</v>
+      </c>
+      <c r="N16">
+        <v>94564000.0</v>
+      </c>
+      <c r="O16">
+        <v>62041000.0</v>
+      </c>
+      <c r="P16">
+        <v>-53202000.0</v>
+      </c>
+      <c r="Q16">
+        <v>-10318000.0</v>
+      </c>
+      <c r="R16">
+        <v>-3957000.0</v>
+      </c>
+      <c r="S16">
+        <v>5395000.0</v>
+      </c>
+      <c r="T16">
+        <v>23549000.0</v>
+      </c>
+      <c r="U16">
+        <v>81910000.0</v>
+      </c>
+      <c r="V16">
+        <v>64163000.0</v>
+      </c>
+      <c r="W16">
+        <v>150410000.0</v>
+      </c>
+      <c r="X16">
+        <v>42754000.0</v>
+      </c>
+      <c r="Y16">
+        <v>61320000.0</v>
+      </c>
+      <c r="Z16">
+        <v>-29062000.0</v>
+      </c>
+      <c r="AA16">
+        <v>44535000.0</v>
+      </c>
+      <c r="AB16">
+        <v>19206000.0</v>
+      </c>
+      <c r="AC16">
+        <v>48049000.0</v>
+      </c>
+      <c r="AD16">
+        <v>61439000.0</v>
+      </c>
+      <c r="AE16">
+        <v>-17205000.0</v>
+      </c>
+      <c r="AF16">
+        <v>35471000.0</v>
+      </c>
+      <c r="AG16">
+        <v>51914000.0</v>
+      </c>
+      <c r="AH16">
+        <v>5774000.0</v>
+      </c>
+      <c r="AI16">
+        <v>18365000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>33072000.0</v>
+      </c>
+      <c r="AK16">
+        <v>33149000.0</v>
+      </c>
+      <c r="AL16">
+        <v>-5588000.0</v>
+      </c>
+      <c r="AM16">
+        <v>14121000.0</v>
+      </c>
+      <c r="AN16">
+        <v>30812000.0</v>
+      </c>
+      <c r="AO16">
+        <v>9475000.0</v>
+      </c>
+      <c r="AP16">
+        <v>14295000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>14170000.0</v>
+      </c>
+      <c r="AR16">
+        <v>4076000.0</v>
+      </c>
+      <c r="AS16">
+        <v>2751000.0</v>
+      </c>
+      <c r="AT16">
+        <v>21919000.0</v>
+      </c>
+      <c r="AU16">
+        <v>20635000.0</v>
+      </c>
+      <c r="AV16">
+        <v>15177000.0</v>
+      </c>
+      <c r="AW16">
+        <v>13191000.0</v>
+      </c>
+      <c r="AX16">
+        <v>22185000.0</v>
+      </c>
+      <c r="AY16">
+        <v>24897000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>36981000.0</v>
+      </c>
+      <c r="BA16">
+        <v>20879000.0</v>
+      </c>
+      <c r="BB16">
+        <v>16689000.0</v>
+      </c>
+      <c r="BC16">
+        <v>24861000.0</v>
+      </c>
+      <c r="BD16">
+        <v>4745000.0</v>
+      </c>
+      <c r="BE16">
+        <v>48000.0</v>
+      </c>
+      <c r="BF16">
+        <v>17105000.0</v>
+      </c>
+      <c r="BG16">
+        <v>17573000.0</v>
+      </c>
+      <c r="BH16">
+        <v>6223000.0</v>
+      </c>
+      <c r="BI16">
+        <v>24318000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>0.0</v>
+      </c>
+      <c r="BK16">
+        <v>11720000.0</v>
+      </c>
+      <c r="BL16">
+        <v>0.0</v>
+      </c>
+      <c r="BM16">
+        <v>-5714000.0</v>
+      </c>
+      <c r="BN16">
+        <v>5714000.0</v>
+      </c>
+      <c r="BO16">
+        <v>8459000.0</v>
+      </c>
+      <c r="BP16">
+        <v>13690000.0</v>
+      </c>
+      <c r="BQ16">
+        <v>-4482000.0</v>
+      </c>
+      <c r="BR16">
+        <v>4482000.0</v>
+      </c>
+      <c r="BS16">
+        <v>8457000.0</v>
+      </c>
+      <c r="BT16">
+        <v>12538000.0</v>
+      </c>
+      <c r="BU16">
+        <v>8358000.0</v>
+      </c>
+      <c r="BV16">
+        <v>11037000.0</v>
+      </c>
+      <c r="BW16">
+        <v>20630000.0</v>
+      </c>
+      <c r="BX16">
+        <v>7178000.0</v>
+      </c>
+      <c r="BY16">
+        <v>8270000.0</v>
+      </c>
+      <c r="BZ16">
+        <v>6331000.0</v>
+      </c>
+      <c r="CA16">
+        <v>3940000.0</v>
+      </c>
+      <c r="CB16">
+        <v>1573000.0</v>
+      </c>
+      <c r="CC16">
+        <v>3366000.0</v>
+      </c>
+      <c r="CD16">
+        <v>2505000.0</v>
+      </c>
+      <c r="CE16">
+        <v>543000.0</v>
+      </c>
+      <c r="CF16">
+        <v>1562000.0</v>
+      </c>
+      <c r="CG16">
+        <v>710000.0</v>
+      </c>
+      <c r="CH16">
+        <v>32000.0</v>
+      </c>
+      <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
+    </row>
+    <row r="17" spans="1:89">
+      <c r="A17" t="s">
+        <v>165</v>
+      </c>
+      <c r="B17">
+        <v>42502000.0</v>
+      </c>
+      <c r="C17">
+        <v>90828000.0</v>
+      </c>
+      <c r="D17">
+        <v>119685000.0</v>
+      </c>
+      <c r="E17">
+        <v>78887000.0</v>
+      </c>
+      <c r="F17">
+        <v>50337000.0</v>
+      </c>
+      <c r="G17">
+        <v>61439000.0</v>
+      </c>
+      <c r="H17">
+        <v>68711000.0</v>
+      </c>
+      <c r="I17">
+        <v>41852000.0</v>
+      </c>
+      <c r="J17">
+        <v>90964000.0</v>
+      </c>
+      <c r="K17">
+        <v>120178000.0</v>
+      </c>
+      <c r="L17">
+        <v>27967000.0</v>
+      </c>
+      <c r="M17">
+        <v>94775000.0</v>
+      </c>
+      <c r="N17">
+        <v>94564000.0</v>
+      </c>
+      <c r="O17">
+        <v>62533000.0</v>
+      </c>
+      <c r="P17">
+        <v>-53202000.0</v>
+      </c>
+      <c r="Q17">
+        <v>-10318000.0</v>
+      </c>
+      <c r="R17">
+        <v>-3336000.0</v>
+      </c>
+      <c r="S17">
+        <v>3712000.0</v>
+      </c>
+      <c r="T17">
+        <v>23549000.0</v>
+      </c>
+      <c r="U17">
+        <v>82731000.0</v>
+      </c>
+      <c r="V17">
+        <v>64163000.0</v>
+      </c>
+      <c r="W17">
+        <v>151172000.0</v>
+      </c>
+      <c r="X17">
+        <v>43047000.0</v>
+      </c>
+      <c r="Y17">
+        <v>61765000.0</v>
+      </c>
+      <c r="Z17">
+        <v>-28723000.0</v>
+      </c>
+      <c r="AA17">
+        <v>44611000.0</v>
+      </c>
+      <c r="AB17">
+        <v>19271000.0</v>
+      </c>
+      <c r="AC17">
+        <v>48131000.0</v>
+      </c>
+      <c r="AD17">
+        <v>61585000.0</v>
+      </c>
+      <c r="AE17">
+        <v>-17138000.0</v>
+      </c>
+      <c r="AF17">
+        <v>35629000.0</v>
+      </c>
+      <c r="AG17">
+        <v>52060000.0</v>
+      </c>
+      <c r="AH17">
+        <v>5946000.0</v>
+      </c>
+      <c r="AI17">
+        <v>162137000.0</v>
+      </c>
+      <c r="AJ17">
+        <v>-133052000.0</v>
+      </c>
+      <c r="AK17">
+        <v>55501000.0</v>
+      </c>
+      <c r="AL17">
+        <v>-5588000.0</v>
+      </c>
+      <c r="AM17">
+        <v>32275000.0</v>
+      </c>
+      <c r="AN17">
+        <v>22779000.0</v>
+      </c>
+      <c r="AO17">
+        <v>13649000.0</v>
+      </c>
+      <c r="AP17">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17">
+        <v>42916000.0</v>
+      </c>
+      <c r="AR17">
+        <v>0.0</v>
+      </c>
+      <c r="AS17">
+        <v>0.0</v>
+      </c>
+      <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
+        <v>71188000.0</v>
+      </c>
+      <c r="AV17">
+        <v>0.0</v>
+      </c>
+      <c r="AW17">
+        <v>0.0</v>
+      </c>
+      <c r="AX17">
+        <v>0.0</v>
+      </c>
+      <c r="AY17">
+        <v>0.0</v>
+      </c>
+      <c r="AZ17">
+        <v>0.0</v>
+      </c>
+      <c r="BA17">
+        <v>0.0</v>
+      </c>
+      <c r="BB17">
+        <v>0.0</v>
+      </c>
+      <c r="BC17">
+        <v>0.0</v>
+      </c>
+      <c r="BD17">
+        <v>0.0</v>
+      </c>
+      <c r="BE17">
+        <v>0.0</v>
+      </c>
+      <c r="BF17">
+        <v>0.0</v>
+      </c>
+      <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
+        <v>0.0</v>
+      </c>
+      <c r="BJ17">
+        <v>0.0</v>
+      </c>
+      <c r="BK17">
+        <v>0.0</v>
+      </c>
+      <c r="BL17">
+        <v>0.0</v>
+      </c>
+      <c r="BM17">
+        <v>0.0</v>
+      </c>
+      <c r="BN17">
+        <v>0.0</v>
+      </c>
+      <c r="BO17">
+        <v>0.0</v>
+      </c>
+      <c r="BP17">
+        <v>0.0</v>
+      </c>
+      <c r="BQ17">
+        <v>0.0</v>
+      </c>
+      <c r="BR17">
+        <v>0.0</v>
+      </c>
+      <c r="BS17">
+        <v>0.0</v>
+      </c>
+      <c r="BT17">
+        <v>0.0</v>
+      </c>
+      <c r="BU17">
+        <v>0.0</v>
+      </c>
+      <c r="BV17">
+        <v>0.0</v>
+      </c>
+      <c r="BW17">
+        <v>0.0</v>
+      </c>
+      <c r="BX17">
+        <v>0.0</v>
+      </c>
+      <c r="BY17">
+        <v>0.0</v>
+      </c>
+      <c r="BZ17">
+        <v>0.0</v>
+      </c>
+      <c r="CA17">
+        <v>0.0</v>
+      </c>
+      <c r="CB17">
+        <v>0.0</v>
+      </c>
+      <c r="CC17">
+        <v>0.0</v>
+      </c>
+      <c r="CD17">
+        <v>0.0</v>
+      </c>
+      <c r="CE17">
+        <v>0.0</v>
+      </c>
+      <c r="CF17">
+        <v>0.0</v>
+      </c>
+      <c r="CG17">
+        <v>0.0</v>
+      </c>
+      <c r="CH17">
+        <v>0.0</v>
+      </c>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+    </row>
+    <row r="18" spans="1:89">
+      <c r="A18" t="s">
+        <v>166</v>
+      </c>
+      <c r="B18">
+        <v>108257000.0</v>
+      </c>
+      <c r="C18">
+        <v>106228000.0</v>
+      </c>
+      <c r="D18">
+        <v>106968000.0</v>
+      </c>
+      <c r="E18">
+        <v>106641000.0</v>
+      </c>
+      <c r="F18">
+        <v>95874000.0</v>
+      </c>
+      <c r="G18">
+        <v>94842000.0</v>
+      </c>
+      <c r="H18">
+        <v>98680000.0</v>
+      </c>
+      <c r="I18">
+        <v>98367000.0</v>
+      </c>
+      <c r="J18">
+        <v>98155000.0</v>
+      </c>
+      <c r="K18">
+        <v>97820000.0</v>
+      </c>
+      <c r="L18">
+        <v>93911000.0</v>
+      </c>
+      <c r="M18">
+        <v>91802000.0</v>
+      </c>
+      <c r="N18">
+        <v>83272000.0</v>
+      </c>
+      <c r="O18">
+        <v>78962000.0</v>
+      </c>
+      <c r="P18">
+        <v>66909000.0</v>
+      </c>
+      <c r="Q18">
+        <v>56033000.0</v>
+      </c>
+      <c r="R18">
+        <v>50605000.0</v>
+      </c>
+      <c r="S18">
+        <v>52822000.0</v>
+      </c>
+      <c r="T18">
+        <v>50243000.0</v>
+      </c>
+      <c r="U18">
+        <v>46816000.0</v>
+      </c>
+      <c r="V18">
+        <v>46232000.0</v>
+      </c>
+      <c r="W18">
+        <v>51054000.0</v>
+      </c>
+      <c r="X18">
+        <v>48744000.0</v>
+      </c>
+      <c r="Y18">
+        <v>46829000.0</v>
+      </c>
+      <c r="Z18">
+        <v>51672000.0</v>
+      </c>
+      <c r="AA18">
+        <v>51417000.0</v>
+      </c>
+      <c r="AB18">
+        <v>50387000.0</v>
+      </c>
+      <c r="AC18">
+        <v>48195000.0</v>
+      </c>
+      <c r="AD18">
+        <v>42918000.0</v>
+      </c>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+    </row>
+    <row r="19" spans="1:89">
+      <c r="A19" t="s">
+        <v>167</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19">
+        <v>21105000.0</v>
+      </c>
+      <c r="O19"/>
+      <c r="P19">
+        <v>2089000.0</v>
+      </c>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+    </row>
+    <row r="20" spans="1:89">
+      <c r="A20" t="s">
+        <v>168</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20">
+        <v>0.0</v>
+      </c>
+      <c r="AF20">
+        <v>0.0</v>
+      </c>
+      <c r="AG20">
+        <v>-1175000.0</v>
+      </c>
+      <c r="AH20">
+        <v>1175000.0</v>
+      </c>
+      <c r="AI20">
+        <v>2944000.0</v>
+      </c>
+      <c r="AJ20">
+        <v>12950000.0</v>
+      </c>
+      <c r="AK20">
+        <v>-10004000.0</v>
+      </c>
+      <c r="AL20">
+        <v>2838000.0</v>
+      </c>
+      <c r="AM20">
+        <v>3611000.0</v>
+      </c>
+      <c r="AN20">
+        <v>152000.0</v>
+      </c>
+      <c r="AO20">
+        <v>1279000.0</v>
+      </c>
+      <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
+        <v>6055000.0</v>
+      </c>
+      <c r="AR20">
+        <v>0.0</v>
+      </c>
+      <c r="AS20">
+        <v>0.0</v>
+      </c>
+      <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
+        <v>5919000.0</v>
+      </c>
+      <c r="AV20">
+        <v>0.0</v>
+      </c>
+      <c r="AW20">
+        <v>0.0</v>
+      </c>
+      <c r="AX20">
+        <v>0.0</v>
+      </c>
+      <c r="AY20">
+        <v>0.0</v>
+      </c>
+      <c r="AZ20">
+        <v>0.0</v>
+      </c>
+      <c r="BA20">
+        <v>0.0</v>
+      </c>
+      <c r="BB20">
+        <v>0.0</v>
+      </c>
+      <c r="BC20">
+        <v>0.0</v>
+      </c>
+      <c r="BD20">
+        <v>0.0</v>
+      </c>
+      <c r="BE20">
+        <v>0.0</v>
+      </c>
+      <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20">
+        <v>0.0</v>
+      </c>
+      <c r="BH20">
+        <v>0.0</v>
+      </c>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
+      <c r="BJ20">
+        <v>0.0</v>
+      </c>
+      <c r="BK20">
+        <v>0.0</v>
+      </c>
+      <c r="BL20">
+        <v>0.0</v>
+      </c>
+      <c r="BM20">
+        <v>0.0</v>
+      </c>
+      <c r="BN20">
+        <v>0.0</v>
+      </c>
+      <c r="BO20">
+        <v>0.0</v>
+      </c>
+      <c r="BP20">
+        <v>0.0</v>
+      </c>
+      <c r="BQ20">
+        <v>0.0</v>
+      </c>
+      <c r="BR20">
+        <v>0.0</v>
+      </c>
+      <c r="BS20">
+        <v>0.0</v>
+      </c>
+      <c r="BT20">
+        <v>0.0</v>
+      </c>
+      <c r="BU20">
+        <v>0.0</v>
+      </c>
+      <c r="BV20">
+        <v>0.0</v>
+      </c>
+      <c r="BW20">
+        <v>0.0</v>
+      </c>
+      <c r="BX20">
+        <v>0.0</v>
+      </c>
+      <c r="BY20">
+        <v>0.0</v>
+      </c>
+      <c r="BZ20">
+        <v>0.0</v>
+      </c>
+      <c r="CA20">
+        <v>0.0</v>
+      </c>
+      <c r="CB20">
+        <v>0.0</v>
+      </c>
+      <c r="CC20">
+        <v>0.0</v>
+      </c>
+      <c r="CD20">
+        <v>0.0</v>
+      </c>
+      <c r="CE20">
+        <v>0.0</v>
+      </c>
+      <c r="CF20">
+        <v>0.0</v>
+      </c>
+      <c r="CG20">
+        <v>0.0</v>
+      </c>
+      <c r="CH20">
+        <v>0.0</v>
+      </c>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+    </row>
+    <row r="21" spans="1:89">
+      <c r="A21" t="s">
+        <v>169</v>
+      </c>
+      <c r="B21">
+        <v>42502000.0</v>
+      </c>
+      <c r="C21">
+        <v>116251000.0</v>
+      </c>
+      <c r="D21">
+        <v>119685000.0</v>
+      </c>
+      <c r="E21">
+        <v>78887000.0</v>
+      </c>
+      <c r="F21">
+        <v>50337000.0</v>
+      </c>
+      <c r="G21">
+        <v>61439000.0</v>
+      </c>
+      <c r="H21">
+        <v>68711000.0</v>
+      </c>
+      <c r="I21">
+        <v>41852000.0</v>
+      </c>
+      <c r="J21">
+        <v>90964000.0</v>
+      </c>
+      <c r="K21">
+        <v>120178000.0</v>
+      </c>
+      <c r="L21">
+        <v>27967000.0</v>
+      </c>
+      <c r="M21">
+        <v>94775000.0</v>
+      </c>
+      <c r="N21">
+        <v>94564000.0</v>
+      </c>
+      <c r="O21">
+        <v>62533000.0</v>
+      </c>
+      <c r="P21">
+        <v>53202000.0</v>
+      </c>
+      <c r="Q21">
+        <v>-10318000.0</v>
+      </c>
+      <c r="R21">
+        <v>-3336000.0</v>
+      </c>
+      <c r="S21">
+        <v>3712000.0</v>
+      </c>
+      <c r="T21">
+        <v>23549000.0</v>
+      </c>
+      <c r="U21">
+        <v>82731000.0</v>
+      </c>
+      <c r="V21">
+        <v>64163000.0</v>
+      </c>
+      <c r="W21">
+        <v>151172000.0</v>
+      </c>
+      <c r="X21">
+        <v>43047000.0</v>
+      </c>
+      <c r="Y21">
+        <v>61765000.0</v>
+      </c>
+      <c r="Z21">
+        <v>-28723000.0</v>
+      </c>
+      <c r="AA21">
+        <v>44611000.0</v>
+      </c>
+      <c r="AB21">
+        <v>19271000.0</v>
+      </c>
+      <c r="AC21">
+        <v>48131000.0</v>
+      </c>
+      <c r="AD21">
+        <v>61585000.0</v>
+      </c>
+      <c r="AE21">
+        <v>-17138000.0</v>
+      </c>
+      <c r="AF21">
+        <v>35629000.0</v>
+      </c>
+      <c r="AG21">
+        <v>52060000.0</v>
+      </c>
+      <c r="AH21">
+        <v>5946000.0</v>
+      </c>
+      <c r="AI21">
+        <v>18365000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>33072000.0</v>
+      </c>
+      <c r="AK21">
+        <v>33149000.0</v>
+      </c>
+      <c r="AL21">
+        <v>-5588000.0</v>
+      </c>
+      <c r="AM21">
+        <v>14121000.0</v>
+      </c>
+      <c r="AN21">
+        <v>30812000.0</v>
+      </c>
+      <c r="AO21">
+        <v>9475000.0</v>
+      </c>
+      <c r="AP21">
+        <v>14295000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>14170000.0</v>
+      </c>
+      <c r="AR21">
+        <v>4075000.0</v>
+      </c>
+      <c r="AS21">
+        <v>2752000.0</v>
+      </c>
+      <c r="AT21">
+        <v>21919000.0</v>
+      </c>
+      <c r="AU21">
+        <v>20635000.0</v>
+      </c>
+      <c r="AV21">
+        <v>15177000.0</v>
+      </c>
+      <c r="AW21">
+        <v>13191000.0</v>
+      </c>
+      <c r="AX21">
+        <v>22185000.0</v>
+      </c>
+      <c r="AY21">
+        <v>24897000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>36981000.0</v>
+      </c>
+      <c r="BA21">
+        <v>20879000.0</v>
+      </c>
+      <c r="BB21">
+        <v>16689000.0</v>
+      </c>
+      <c r="BC21">
+        <v>24861000.0</v>
+      </c>
+      <c r="BD21">
+        <v>4745000.0</v>
+      </c>
+      <c r="BE21">
+        <v>48000.0</v>
+      </c>
+      <c r="BF21">
+        <v>17105000.0</v>
+      </c>
+      <c r="BG21">
+        <v>17573000.0</v>
+      </c>
+      <c r="BH21">
+        <v>6223000.0</v>
+      </c>
+      <c r="BI21">
+        <v>24317000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>-1178000.0</v>
+      </c>
+      <c r="BK21">
+        <v>11720000.0</v>
+      </c>
+      <c r="BL21">
+        <v>-7823000.0</v>
+      </c>
+      <c r="BM21">
+        <v>-4630000.0</v>
+      </c>
+      <c r="BN21">
+        <v>5714000.0</v>
+      </c>
+      <c r="BO21">
+        <v>8459000.0</v>
+      </c>
+      <c r="BP21">
+        <v>13690000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>-13059000.0</v>
+      </c>
+      <c r="BR21">
+        <v>4482000.0</v>
+      </c>
+      <c r="BS21">
+        <v>-10938000.0</v>
+      </c>
+      <c r="BT21">
+        <v>12538000.0</v>
+      </c>
+      <c r="BU21">
+        <v>8358000.0</v>
+      </c>
+      <c r="BV21">
+        <v>11037000.0</v>
+      </c>
+      <c r="BW21">
+        <v>20630032.0</v>
+      </c>
+      <c r="BX21">
+        <v>7178118.0</v>
+      </c>
+      <c r="BY21">
+        <v>8269768.0</v>
+      </c>
+      <c r="BZ21">
+        <v>6331082.0</v>
+      </c>
+      <c r="CA21">
+        <v>3296507.0</v>
+      </c>
+      <c r="CB21">
+        <v>1227550.0</v>
+      </c>
+      <c r="CC21">
+        <v>2594549.0</v>
+      </c>
+      <c r="CD21">
+        <v>4264996.0</v>
+      </c>
+      <c r="CE21">
+        <v>-199524.0</v>
+      </c>
+      <c r="CF21">
+        <v>1561924.0</v>
+      </c>
+      <c r="CG21">
+        <v>709795.0</v>
+      </c>
+      <c r="CH21">
+        <v>32370.0</v>
+      </c>
+      <c r="CI21">
+        <v>-546055.0</v>
+      </c>
+      <c r="CJ21">
+        <v>-335823.0</v>
+      </c>
+      <c r="CK21">
+        <v>-993029.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:89">
+      <c r="A22" t="s">
+        <v>170</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22">
+        <v>0.0</v>
+      </c>
+      <c r="AF22">
+        <v>0.0</v>
+      </c>
+      <c r="AG22">
+        <v>0.0</v>
+      </c>
+      <c r="AH22">
+        <v>0.0</v>
+      </c>
+      <c r="AI22">
+        <v>0.0</v>
+      </c>
+      <c r="AJ22">
+        <v>0.0</v>
+      </c>
+      <c r="AK22">
+        <v>0.0</v>
+      </c>
+      <c r="AL22">
+        <v>0.0</v>
+      </c>
+      <c r="AM22">
+        <v>0.0</v>
+      </c>
+      <c r="AN22">
+        <v>0.0</v>
+      </c>
+      <c r="AO22">
+        <v>0.0</v>
+      </c>
+      <c r="AP22">
+        <v>0.0</v>
+      </c>
+      <c r="AQ22">
+        <v>0.0</v>
+      </c>
+      <c r="AR22">
+        <v>0.0</v>
+      </c>
+      <c r="AS22">
+        <v>0.0</v>
+      </c>
+      <c r="AT22">
+        <v>0.0</v>
+      </c>
+      <c r="AU22">
+        <v>0.0</v>
+      </c>
+      <c r="AV22">
+        <v>0.0</v>
+      </c>
+      <c r="AW22">
+        <v>0.0</v>
+      </c>
+      <c r="AX22">
+        <v>0.0</v>
+      </c>
+      <c r="AY22">
+        <v>0.0</v>
+      </c>
+      <c r="AZ22">
+        <v>0.0</v>
+      </c>
+      <c r="BA22">
+        <v>0.0</v>
+      </c>
+      <c r="BB22">
+        <v>0.0</v>
+      </c>
+      <c r="BC22">
+        <v>0.0</v>
+      </c>
+      <c r="BD22">
+        <v>0.0</v>
+      </c>
+      <c r="BE22">
+        <v>0.0</v>
+      </c>
+      <c r="BF22">
+        <v>0.0</v>
+      </c>
+      <c r="BG22">
+        <v>0.0</v>
+      </c>
+      <c r="BH22">
+        <v>0.0</v>
+      </c>
+      <c r="BI22">
+        <v>0.0</v>
+      </c>
+      <c r="BJ22">
+        <v>0.0</v>
+      </c>
+      <c r="BK22">
+        <v>0.0</v>
+      </c>
+      <c r="BL22">
+        <v>0.0</v>
+      </c>
+      <c r="BM22">
+        <v>0.0</v>
+      </c>
+      <c r="BN22">
+        <v>0.0</v>
+      </c>
+      <c r="BO22">
+        <v>0.0</v>
+      </c>
+      <c r="BP22">
+        <v>0.0</v>
+      </c>
+      <c r="BQ22">
+        <v>0.0</v>
+      </c>
+      <c r="BR22">
+        <v>0.0</v>
+      </c>
+      <c r="BS22">
+        <v>0.0</v>
+      </c>
+      <c r="BT22">
+        <v>0.0</v>
+      </c>
+      <c r="BU22">
+        <v>0.0</v>
+      </c>
+      <c r="BV22">
+        <v>0.0</v>
+      </c>
+      <c r="BW22">
+        <v>0.0</v>
+      </c>
+      <c r="BX22">
+        <v>0.0</v>
+      </c>
+      <c r="BY22">
+        <v>0.0</v>
+      </c>
+      <c r="BZ22">
+        <v>0.0</v>
+      </c>
+      <c r="CA22">
+        <v>0.0</v>
+      </c>
+      <c r="CB22">
+        <v>0.0</v>
+      </c>
+      <c r="CC22">
+        <v>0.0</v>
+      </c>
+      <c r="CD22">
+        <v>0.0</v>
+      </c>
+      <c r="CE22">
+        <v>0.0</v>
+      </c>
+      <c r="CF22">
+        <v>0.0</v>
+      </c>
+      <c r="CG22">
+        <v>0.0</v>
+      </c>
+      <c r="CH22">
+        <v>0.0</v>
+      </c>
+      <c r="CI22"/>
+      <c r="CJ22"/>
+      <c r="CK22"/>
+    </row>
+    <row r="23" spans="1:89">
+      <c r="A23" t="s">
+        <v>171</v>
+      </c>
+      <c r="B23">
+        <v>53426000.0</v>
+      </c>
+      <c r="C23">
+        <v>41497000.0</v>
+      </c>
+      <c r="D23">
+        <v>49625000.0</v>
+      </c>
+      <c r="E23">
+        <v>48746000.0</v>
+      </c>
+      <c r="F23">
+        <v>42068000.0</v>
+      </c>
+      <c r="G23">
+        <v>40807000.0</v>
+      </c>
+      <c r="H23">
+        <v>42084000.0</v>
+      </c>
+      <c r="I23">
+        <v>42648000.0</v>
+      </c>
+      <c r="J23">
+        <v>42391000.0</v>
+      </c>
+      <c r="K23">
+        <v>36559000.0</v>
+      </c>
+      <c r="L23">
+        <v>39950000.0</v>
+      </c>
+      <c r="M23">
+        <v>40531000.0</v>
+      </c>
+      <c r="N23">
+        <v>39591000.0</v>
+      </c>
+      <c r="O23">
+        <v>38039000.0</v>
+      </c>
+      <c r="P23">
+        <v>34227000.0</v>
+      </c>
+      <c r="Q23">
+        <v>31984000.0</v>
+      </c>
+      <c r="R23">
+        <v>33056000.0</v>
+      </c>
+      <c r="S23">
+        <v>36529000.0</v>
+      </c>
+      <c r="T23">
+        <v>33806000.0</v>
+      </c>
+      <c r="U23">
+        <v>32595000.0</v>
+      </c>
+      <c r="V23">
+        <v>34199000.0</v>
+      </c>
+      <c r="W23">
+        <v>33170000.0</v>
+      </c>
+      <c r="X23">
+        <v>31625000.0</v>
+      </c>
+      <c r="Y23">
+        <v>32284000.0</v>
+      </c>
+      <c r="Z23">
+        <v>33039000.0</v>
+      </c>
+      <c r="AA23">
+        <v>30478000.0</v>
+      </c>
+      <c r="AB23">
+        <v>30365000.0</v>
+      </c>
+      <c r="AC23">
+        <v>33997000.0</v>
+      </c>
+      <c r="AD23">
+        <v>29762000.0</v>
+      </c>
+      <c r="AE23">
+        <v>26299000.0</v>
+      </c>
+      <c r="AF23">
+        <v>23300000.0</v>
+      </c>
+      <c r="AG23">
+        <v>26788000.0</v>
+      </c>
+      <c r="AH23">
+        <v>22637000.0</v>
+      </c>
+      <c r="AI23">
+        <v>25679000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>21892000.0</v>
+      </c>
+      <c r="AK23">
+        <v>23177000.0</v>
+      </c>
+      <c r="AL23">
+        <v>23687000.0</v>
+      </c>
+      <c r="AM23">
+        <v>14355000.0</v>
+      </c>
+      <c r="AN23">
+        <v>21326000.0</v>
+      </c>
+      <c r="AO23">
+        <v>20184000.0</v>
+      </c>
+      <c r="AP23">
+        <v>18842000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>19244000.0</v>
+      </c>
+      <c r="AR23">
+        <v>23542000.0</v>
+      </c>
+      <c r="AS23">
+        <v>21345000.0</v>
+      </c>
+      <c r="AT23">
+        <v>19501000.0</v>
+      </c>
+      <c r="AU23">
+        <v>20976000.0</v>
+      </c>
+      <c r="AV23">
+        <v>18024000.0</v>
+      </c>
+      <c r="AW23">
+        <v>15450000.0</v>
+      </c>
+      <c r="AX23">
+        <v>17466000.0</v>
+      </c>
+      <c r="AY23">
+        <v>14347000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>19461000.0</v>
+      </c>
+      <c r="BA23">
+        <v>16915000.0</v>
+      </c>
+      <c r="BB23">
+        <v>15925000.0</v>
+      </c>
+      <c r="BC23">
+        <v>14324000.0</v>
+      </c>
+      <c r="BD23">
+        <v>12550000.0</v>
+      </c>
+      <c r="BE23">
+        <v>11548000.0</v>
+      </c>
+      <c r="BF23">
+        <v>10992000.0</v>
+      </c>
+      <c r="BG23">
+        <v>10975000.0</v>
+      </c>
+      <c r="BH23">
+        <v>10091000.0</v>
+      </c>
+      <c r="BI23">
+        <v>10460000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>9347000.0</v>
+      </c>
+      <c r="BK23">
+        <v>19305000.0</v>
+      </c>
+      <c r="BL23">
+        <v>23469000.0</v>
+      </c>
+      <c r="BM23">
+        <v>19131000.0</v>
+      </c>
+      <c r="BN23">
+        <v>6908000.0</v>
+      </c>
+      <c r="BO23">
+        <v>21325000.0</v>
+      </c>
+      <c r="BP23">
+        <v>3991000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>32539000.0</v>
+      </c>
+      <c r="BR23">
+        <v>15968000.0</v>
+      </c>
+      <c r="BS23">
+        <v>11150000.0</v>
+      </c>
+      <c r="BT23">
+        <v>6710000.0</v>
+      </c>
+      <c r="BU23">
+        <v>10664000.0</v>
+      </c>
+      <c r="BV23">
+        <v>4563000.0</v>
+      </c>
+      <c r="BW23">
+        <v>5948768.0</v>
+      </c>
+      <c r="BX23">
+        <v>5096614.0</v>
+      </c>
+      <c r="BY23">
+        <v>6034997.0</v>
+      </c>
+      <c r="BZ23">
+        <v>4453619.0</v>
+      </c>
+      <c r="CA23">
+        <v>5840196.0</v>
+      </c>
+      <c r="CB23">
+        <v>4426877.0</v>
+      </c>
+      <c r="CC23">
+        <v>4320403.0</v>
+      </c>
+      <c r="CD23">
+        <v>4441248.0</v>
+      </c>
+      <c r="CE23">
+        <v>3653677.0</v>
+      </c>
+      <c r="CF23">
+        <v>2775164.0</v>
+      </c>
+      <c r="CG23">
+        <v>2246421.0</v>
+      </c>
+      <c r="CH23">
+        <v>45999.0</v>
+      </c>
+      <c r="CI23">
+        <v>491380.0</v>
+      </c>
+      <c r="CJ23">
+        <v>385241.0</v>
+      </c>
+      <c r="CK23">
+        <v>995851.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:89">
+      <c r="A24" t="s">
+        <v>172</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+    </row>
+    <row r="25" spans="1:89">
+      <c r="A25" t="s">
+        <v>173</v>
+      </c>
+      <c r="B25">
+        <v>85000.0</v>
+      </c>
+      <c r="C25">
+        <v>83000.0</v>
+      </c>
+      <c r="D25">
+        <v>84000.0</v>
+      </c>
+      <c r="E25">
+        <v>81000.0</v>
+      </c>
+      <c r="F25">
+        <v>89000.0</v>
+      </c>
+      <c r="G25">
+        <v>93000.0</v>
+      </c>
+      <c r="H25">
+        <v>91000.0</v>
+      </c>
+      <c r="I25">
+        <v>96000.0</v>
+      </c>
+      <c r="J25">
+        <v>186000.0</v>
+      </c>
+      <c r="K25">
+        <v>23000.0</v>
+      </c>
+      <c r="L25">
+        <v>59000.0</v>
+      </c>
+      <c r="M25">
+        <v>64000.0</v>
+      </c>
+      <c r="N25">
+        <v>44000.0</v>
+      </c>
+      <c r="O25">
+        <v>44000.0</v>
+      </c>
+      <c r="P25">
+        <v>50000.0</v>
+      </c>
+      <c r="Q25">
+        <v>56000.0</v>
+      </c>
+      <c r="R25">
+        <v>54000.0</v>
+      </c>
+      <c r="S25">
+        <v>62000.0</v>
+      </c>
+      <c r="T25">
+        <v>68000.0</v>
+      </c>
+      <c r="U25">
+        <v>93000.0</v>
+      </c>
+      <c r="V25">
+        <v>94000.0</v>
+      </c>
+      <c r="W25">
+        <v>96000.0</v>
+      </c>
+      <c r="X25">
+        <v>97000.0</v>
+      </c>
+      <c r="Y25">
+        <v>96000.0</v>
+      </c>
+      <c r="Z25">
+        <v>126000.0</v>
+      </c>
+      <c r="AA25">
+        <v>87000.0</v>
+      </c>
+      <c r="AB25">
+        <v>74000.0</v>
+      </c>
+      <c r="AC25">
+        <v>50000.0</v>
+      </c>
+      <c r="AD25">
+        <v>51000.0</v>
+      </c>
+      <c r="AE25">
+        <v>52000.0</v>
+      </c>
+      <c r="AF25">
+        <v>53000.0</v>
+      </c>
+      <c r="AG25">
+        <v>48000.0</v>
+      </c>
+      <c r="AH25">
+        <v>46000.0</v>
+      </c>
+      <c r="AI25">
+        <v>48000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>48000.0</v>
+      </c>
+      <c r="AK25">
+        <v>53000.0</v>
+      </c>
+      <c r="AL25">
+        <v>52000.0</v>
+      </c>
+      <c r="AM25">
+        <v>50000.0</v>
+      </c>
+      <c r="AN25">
+        <v>48000.0</v>
+      </c>
+      <c r="AO25">
+        <v>48000.0</v>
+      </c>
+      <c r="AP25">
+        <v>56000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>41000.0</v>
+      </c>
+      <c r="AR25">
+        <v>41000.0</v>
+      </c>
+      <c r="AS25">
+        <v>53000.0</v>
+      </c>
+      <c r="AT25">
+        <v>58000.0</v>
+      </c>
+      <c r="AU25">
+        <v>105000.0</v>
+      </c>
+      <c r="AV25">
+        <v>55000.0</v>
+      </c>
+      <c r="AW25">
+        <v>52000.0</v>
+      </c>
+      <c r="AX25">
+        <v>54000.0</v>
+      </c>
+      <c r="AY25">
+        <v>90000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>74000.0</v>
+      </c>
+      <c r="BA25">
+        <v>20000.0</v>
+      </c>
+      <c r="BB25">
+        <v>68000.0</v>
+      </c>
+      <c r="BC25">
+        <v>77000.0</v>
+      </c>
+      <c r="BD25">
+        <v>71000.0</v>
+      </c>
+      <c r="BE25">
+        <v>70000.0</v>
+      </c>
+      <c r="BF25">
+        <v>71000.0</v>
+      </c>
+      <c r="BG25">
+        <v>80000.0</v>
+      </c>
+      <c r="BH25">
+        <v>88000.0</v>
+      </c>
+      <c r="BI25">
+        <v>91000.0</v>
+      </c>
+      <c r="BJ25">
+        <v>89000.0</v>
+      </c>
+      <c r="BK25">
+        <v>102000.0</v>
+      </c>
+      <c r="BL25">
+        <v>103000.0</v>
+      </c>
+      <c r="BM25">
+        <v>100000.0</v>
+      </c>
+      <c r="BN25">
+        <v>95000.0</v>
+      </c>
+      <c r="BO25">
+        <v>93000.0</v>
+      </c>
+      <c r="BP25">
+        <v>91000.0</v>
+      </c>
+      <c r="BQ25">
+        <v>92000.0</v>
+      </c>
+      <c r="BR25">
+        <v>91000.0</v>
+      </c>
+      <c r="BS25">
+        <v>3443000.0</v>
+      </c>
+      <c r="BT25">
+        <v>-921000.0</v>
+      </c>
+      <c r="BU25">
+        <v>-1308000.0</v>
+      </c>
+      <c r="BV25">
+        <v>-908000.0</v>
+      </c>
+      <c r="BW25">
+        <v>2190905.0</v>
+      </c>
+      <c r="BX25">
+        <v>-603304.0</v>
+      </c>
+      <c r="BY25">
+        <v>-769302.0</v>
+      </c>
+      <c r="BZ25">
+        <v>-614299.0</v>
+      </c>
+      <c r="CA25">
+        <v>-577112.0</v>
+      </c>
+      <c r="CB25">
+        <v>1783707.0</v>
+      </c>
+      <c r="CC25">
+        <v>-542836.0</v>
+      </c>
+      <c r="CD25">
+        <v>-598574.0</v>
+      </c>
+      <c r="CE25">
+        <v>-332780.0</v>
+      </c>
+      <c r="CF25">
+        <v>-171389.0</v>
+      </c>
+      <c r="CG25">
+        <v>-252055.0</v>
+      </c>
+      <c r="CH25">
+        <v>-10340.0</v>
+      </c>
+      <c r="CI25">
+        <v>2963.0</v>
+      </c>
+      <c r="CJ25">
+        <v>2682.0</v>
+      </c>
+      <c r="CK25">
+        <v>1888.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:89">
+      <c r="A26" t="s">
+        <v>174</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26">
+        <v>0.0</v>
+      </c>
+      <c r="AF26">
+        <v>0.0</v>
+      </c>
+      <c r="AG26">
+        <v>0.0</v>
+      </c>
+      <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
+        <v>0.0</v>
+      </c>
+      <c r="AJ26">
+        <v>0.0</v>
+      </c>
+      <c r="AK26">
+        <v>0.0</v>
+      </c>
+      <c r="AL26">
+        <v>0.0</v>
+      </c>
+      <c r="AM26">
+        <v>0.0</v>
+      </c>
+      <c r="AN26">
+        <v>0.0</v>
+      </c>
+      <c r="AO26">
+        <v>0.0</v>
+      </c>
+      <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
+        <v>0.0</v>
+      </c>
+      <c r="AR26">
+        <v>0.0</v>
+      </c>
+      <c r="AS26">
+        <v>0.0</v>
+      </c>
+      <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26">
+        <v>0.0</v>
+      </c>
+      <c r="AV26">
+        <v>0.0</v>
+      </c>
+      <c r="AW26">
+        <v>0.0</v>
+      </c>
+      <c r="AX26">
+        <v>0.0</v>
+      </c>
+      <c r="AY26">
+        <v>0.0</v>
+      </c>
+      <c r="AZ26">
+        <v>0.0</v>
+      </c>
+      <c r="BA26">
+        <v>0.0</v>
+      </c>
+      <c r="BB26">
+        <v>0.0</v>
+      </c>
+      <c r="BC26">
+        <v>0.0</v>
+      </c>
+      <c r="BD26">
+        <v>0.0</v>
+      </c>
+      <c r="BE26">
+        <v>0.0</v>
+      </c>
+      <c r="BF26">
+        <v>0.0</v>
+      </c>
+      <c r="BG26">
+        <v>0.0</v>
+      </c>
+      <c r="BH26">
+        <v>0.0</v>
+      </c>
+      <c r="BI26">
+        <v>0.0</v>
+      </c>
+      <c r="BJ26">
+        <v>0.0</v>
+      </c>
+      <c r="BK26">
+        <v>0.0</v>
+      </c>
+      <c r="BL26">
+        <v>0.0</v>
+      </c>
+      <c r="BM26">
+        <v>0.0</v>
+      </c>
+      <c r="BN26">
+        <v>0.0</v>
+      </c>
+      <c r="BO26">
+        <v>0.0</v>
+      </c>
+      <c r="BP26">
+        <v>0.0</v>
+      </c>
+      <c r="BQ26">
+        <v>0.0</v>
+      </c>
+      <c r="BR26">
+        <v>0.0</v>
+      </c>
+      <c r="BS26">
+        <v>0.0</v>
+      </c>
+      <c r="BT26">
+        <v>0.0</v>
+      </c>
+      <c r="BU26">
+        <v>0.0</v>
+      </c>
+      <c r="BV26">
+        <v>0.0</v>
+      </c>
+      <c r="BW26">
+        <v>0.0</v>
+      </c>
+      <c r="BX26">
+        <v>0.0</v>
+      </c>
+      <c r="BY26">
+        <v>0.0</v>
+      </c>
+      <c r="BZ26">
+        <v>0.0</v>
+      </c>
+      <c r="CA26">
+        <v>0.0</v>
+      </c>
+      <c r="CB26">
+        <v>0.0</v>
+      </c>
+      <c r="CC26">
+        <v>0.0</v>
+      </c>
+      <c r="CD26">
+        <v>0.0</v>
+      </c>
+      <c r="CE26">
+        <v>0.0</v>
+      </c>
+      <c r="CF26">
+        <v>0.0</v>
+      </c>
+      <c r="CG26">
+        <v>0.0</v>
+      </c>
+      <c r="CH26">
+        <v>0.0</v>
+      </c>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+    </row>
+    <row r="27" spans="1:89">
+      <c r="A27" t="s">
+        <v>175</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27">
+        <v>18657000.0</v>
+      </c>
+      <c r="H27"/>
+      <c r="I27">
+        <v>18657000.0</v>
+      </c>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+    </row>
+    <row r="28" spans="1:89">
+      <c r="A28" t="s">
+        <v>176</v>
+      </c>
+      <c r="B28">
+        <v>4802000.0</v>
+      </c>
+      <c r="C28">
+        <v>4637000.0</v>
+      </c>
+      <c r="D28">
+        <v>4477000.0</v>
+      </c>
+      <c r="E28">
+        <v>5103000.0</v>
+      </c>
+      <c r="F28">
+        <v>4812000.0</v>
+      </c>
+      <c r="G28">
+        <v>5537000.0</v>
+      </c>
+      <c r="H28">
+        <v>4596000.0</v>
+      </c>
+      <c r="I28">
+        <v>4481000.0</v>
+      </c>
+      <c r="J28">
+        <v>5058000.0</v>
+      </c>
+      <c r="K28">
+        <v>4828000.0</v>
+      </c>
+      <c r="L28">
+        <v>4591000.0</v>
+      </c>
+      <c r="M28">
+        <v>5151000.0</v>
+      </c>
+      <c r="N28">
+        <v>4126000.0</v>
+      </c>
+      <c r="O28">
+        <v>4444000.0</v>
+      </c>
+      <c r="P28">
+        <v>4364000.0</v>
+      </c>
+      <c r="Q28">
+        <v>4322000.0</v>
+      </c>
+      <c r="R28">
+        <v>3818000.0</v>
+      </c>
+      <c r="S28">
+        <v>4362000.0</v>
+      </c>
+      <c r="T28">
+        <v>4085000.0</v>
+      </c>
+      <c r="U28">
+        <v>4068000.0</v>
+      </c>
+      <c r="V28">
+        <v>3596000.0</v>
+      </c>
+      <c r="W28">
+        <v>4725000.0</v>
+      </c>
+      <c r="X28">
+        <v>4297000.0</v>
+      </c>
+      <c r="Y28">
+        <v>4964000.0</v>
+      </c>
+      <c r="Z28">
+        <v>4924000.0</v>
+      </c>
+      <c r="AA28">
+        <v>4573000.0</v>
+      </c>
+      <c r="AB28">
+        <v>5553000.0</v>
+      </c>
+      <c r="AC28">
+        <v>5202000.0</v>
+      </c>
+      <c r="AD28">
+        <v>3855000.0</v>
+      </c>
+      <c r="AE28">
+        <v>4084000.0</v>
+      </c>
+      <c r="AF28">
+        <v>3604000.0</v>
+      </c>
+      <c r="AG28">
+        <v>3674000.0</v>
+      </c>
+      <c r="AH28">
+        <v>4009000.0</v>
+      </c>
+      <c r="AI28">
+        <v>3743000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>3548000.0</v>
+      </c>
+      <c r="AK28">
+        <v>4750000.0</v>
+      </c>
+      <c r="AL28">
+        <v>4064000.0</v>
+      </c>
+      <c r="AM28">
+        <v>4011000.0</v>
+      </c>
+      <c r="AN28">
+        <v>4114000.0</v>
+      </c>
+      <c r="AO28">
+        <v>4401000.0</v>
+      </c>
+      <c r="AP28">
+        <v>3580000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>4468000.0</v>
+      </c>
+      <c r="AR28">
+        <v>4504000.0</v>
+      </c>
+      <c r="AS28">
+        <v>4069000.0</v>
+      </c>
+      <c r="AT28">
+        <v>3618000.0</v>
+      </c>
+      <c r="AU28">
+        <v>3225000.0</v>
+      </c>
+      <c r="AV28">
+        <v>2397000.0</v>
+      </c>
+      <c r="AW28">
+        <v>2126000.0</v>
+      </c>
+      <c r="AX28">
+        <v>2461000.0</v>
+      </c>
+      <c r="AY28">
+        <v>2523000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>2176000.0</v>
+      </c>
+      <c r="BA28">
+        <v>2403000.0</v>
+      </c>
+      <c r="BB28">
+        <v>2252000.0</v>
+      </c>
+      <c r="BC28">
+        <v>1982000.0</v>
+      </c>
+      <c r="BD28">
+        <v>2445000.0</v>
+      </c>
+      <c r="BE28">
+        <v>1864000.0</v>
+      </c>
+      <c r="BF28">
+        <v>1817000.0</v>
+      </c>
+      <c r="BG28">
+        <v>13103000.0</v>
+      </c>
+      <c r="BH28">
+        <v>1659000.0</v>
+      </c>
+      <c r="BI28">
+        <v>2331000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>2206000.0</v>
+      </c>
+      <c r="BK28">
+        <v>8720000.0</v>
+      </c>
+      <c r="BL28">
+        <v>5359000.0</v>
+      </c>
+      <c r="BM28">
+        <v>5566000.0</v>
+      </c>
+      <c r="BN28">
+        <v>4882000.0</v>
+      </c>
+      <c r="BO28">
+        <v>9288000.0</v>
+      </c>
+      <c r="BP28">
+        <v>5284000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>5553000.0</v>
+      </c>
+      <c r="BR28">
+        <v>5733000.0</v>
+      </c>
+      <c r="BS28">
+        <v>2443000.0</v>
+      </c>
+      <c r="BT28">
+        <v>5327000.0</v>
+      </c>
+      <c r="BU28">
+        <v>6136000.0</v>
+      </c>
+      <c r="BV28">
+        <v>4749000.0</v>
+      </c>
+      <c r="BW28">
+        <v>1763201.0</v>
+      </c>
+      <c r="BX28">
+        <v>2699421.0</v>
+      </c>
+      <c r="BY28">
+        <v>4021399.0</v>
+      </c>
+      <c r="BZ28">
+        <v>3501546.0</v>
+      </c>
+      <c r="CA28">
+        <v>2637573.0</v>
+      </c>
+      <c r="CB28">
+        <v>2857060.0</v>
+      </c>
+      <c r="CC28">
+        <v>2675822.0</v>
+      </c>
+      <c r="CD28">
+        <v>2513473.0</v>
+      </c>
+      <c r="CE28">
+        <v>2231874.0</v>
+      </c>
+      <c r="CF28">
+        <v>1929218.0</v>
+      </c>
+      <c r="CG28">
+        <v>1363891.0</v>
+      </c>
+      <c r="CH28">
+        <v>202649.0</v>
+      </c>
+      <c r="CI28">
+        <v>229403.0</v>
+      </c>
+      <c r="CJ28">
+        <v>62142.0</v>
+      </c>
+      <c r="CK28">
+        <v>68465.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:89">
+      <c r="A29" t="s">
+        <v>177</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29"/>
+      <c r="D29"/>
+      <c r="E29"/>
+      <c r="F29"/>
+      <c r="G29"/>
+      <c r="H29"/>
+      <c r="I29"/>
+      <c r="J29"/>
+      <c r="K29"/>
+      <c r="L29"/>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+    </row>
+    <row r="30" spans="1:89">
+      <c r="A30" t="s">
+        <v>178</v>
+      </c>
+      <c r="B30">
+        <v>25280000.0</v>
+      </c>
+      <c r="C30">
+        <v>38471000.0</v>
+      </c>
+      <c r="D30">
+        <v>25436000.0</v>
+      </c>
+      <c r="E30">
+        <v>25816000.0</v>
+      </c>
+      <c r="F30">
+        <v>22370000.0</v>
+      </c>
+      <c r="G30">
+        <v>20812000.0</v>
+      </c>
+      <c r="H30">
+        <v>21714000.0</v>
+      </c>
+      <c r="I30">
+        <v>23486000.0</v>
+      </c>
+      <c r="J30">
+        <v>24767000.0</v>
+      </c>
+      <c r="K30">
+        <v>19176000.0</v>
+      </c>
+      <c r="L30">
+        <v>23522000.0</v>
+      </c>
+      <c r="M30">
+        <v>23347000.0</v>
+      </c>
+      <c r="N30">
+        <v>22966000.0</v>
+      </c>
+      <c r="O30">
+        <v>22134000.0</v>
+      </c>
+      <c r="P30">
+        <v>19728000.0</v>
+      </c>
+      <c r="Q30">
+        <v>19286000.0</v>
+      </c>
+      <c r="R30">
+        <v>21409000.0</v>
+      </c>
+      <c r="S30">
+        <v>24391000.0</v>
+      </c>
+      <c r="T30">
+        <v>20737000.0</v>
+      </c>
+      <c r="U30">
+        <v>18105000.0</v>
+      </c>
+      <c r="V30">
+        <v>19449000.0</v>
+      </c>
+      <c r="W30">
+        <v>17980000.0</v>
+      </c>
+      <c r="X30">
+        <v>16818000.0</v>
+      </c>
+      <c r="Y30">
+        <v>17208000.0</v>
+      </c>
+      <c r="Z30">
+        <v>18507000.0</v>
+      </c>
+      <c r="AA30">
+        <v>15809000.0</v>
+      </c>
+      <c r="AB30">
+        <v>16508000.0</v>
+      </c>
+      <c r="AC30">
+        <v>20482000.0</v>
+      </c>
+      <c r="AD30">
+        <v>17207000.0</v>
+      </c>
+      <c r="AE30">
+        <v>15579000.0</v>
+      </c>
+      <c r="AF30">
+        <v>13849000.0</v>
+      </c>
+      <c r="AG30">
+        <v>16910000.0</v>
+      </c>
+      <c r="AH30">
+        <v>13251000.0</v>
+      </c>
+      <c r="AI30">
+        <v>15868000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>12707000.0</v>
+      </c>
+      <c r="AK30">
+        <v>13923000.0</v>
+      </c>
+      <c r="AL30">
+        <v>14080000.0</v>
+      </c>
+      <c r="AM30">
+        <v>5645000.0</v>
+      </c>
+      <c r="AN30">
+        <v>12609000.0</v>
+      </c>
+      <c r="AO30">
+        <v>12612000.0</v>
+      </c>
+      <c r="AP30">
+        <v>11824000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>11653000.0</v>
+      </c>
+      <c r="AR30">
+        <v>15724000.0</v>
+      </c>
+      <c r="AS30">
+        <v>13774000.0</v>
+      </c>
+      <c r="AT30">
+        <v>11647000.0</v>
+      </c>
+      <c r="AU30">
+        <v>13112000.0</v>
+      </c>
+      <c r="AV30">
+        <v>11529000.0</v>
+      </c>
+      <c r="AW30">
+        <v>8916000.0</v>
+      </c>
+      <c r="AX30">
+        <v>10318000.0</v>
+      </c>
+      <c r="AY30">
+        <v>6801000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>11874000.0</v>
+      </c>
+      <c r="BA30">
+        <v>9345000.0</v>
+      </c>
+      <c r="BB30">
+        <v>8294000.0</v>
+      </c>
+      <c r="BC30">
+        <v>7798000.0</v>
+      </c>
+      <c r="BD30">
+        <v>7642000.0</v>
+      </c>
+      <c r="BE30">
+        <v>7041000.0</v>
+      </c>
+      <c r="BF30">
+        <v>7096000.0</v>
+      </c>
+      <c r="BG30">
+        <v>6526000.0</v>
+      </c>
+      <c r="BH30">
+        <v>6683000.0</v>
+      </c>
+      <c r="BI30">
+        <v>7299000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>7114000.0</v>
+      </c>
+      <c r="BK30">
+        <v>-21640000.0</v>
+      </c>
+      <c r="BL30">
+        <v>21330000.0</v>
+      </c>
+      <c r="BM30">
+        <v>17059000.0</v>
+      </c>
+      <c r="BN30">
+        <v>4882000.0</v>
+      </c>
+      <c r="BO30">
+        <v>-23397000.0</v>
+      </c>
+      <c r="BP30">
+        <v>1941000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>30433000.0</v>
+      </c>
+      <c r="BR30">
+        <v>12809000.0</v>
+      </c>
+      <c r="BS30">
+        <v>6723000.0</v>
+      </c>
+      <c r="BT30">
+        <v>2781000.0</v>
+      </c>
+      <c r="BU30">
+        <v>7750000.0</v>
+      </c>
+      <c r="BV30">
+        <v>2712000.0</v>
+      </c>
+      <c r="BW30">
+        <v>4547484.0</v>
+      </c>
+      <c r="BX30">
+        <v>4543148.0</v>
+      </c>
+      <c r="BY30">
+        <v>4271712.0</v>
+      </c>
+      <c r="BZ30">
+        <v>3767654.0</v>
+      </c>
+      <c r="CA30">
+        <v>4524726.0</v>
+      </c>
+      <c r="CB30">
+        <v>3006737.0</v>
+      </c>
+      <c r="CC30">
+        <v>2962510.0</v>
+      </c>
+      <c r="CD30">
+        <v>2764266.0</v>
+      </c>
+      <c r="CE30">
+        <v>2883358.0</v>
+      </c>
+      <c r="CF30">
+        <v>2189391.0</v>
+      </c>
+      <c r="CG30">
+        <v>1801977.0</v>
+      </c>
+      <c r="CH30">
+        <v>45999.0</v>
+      </c>
+      <c r="CI30">
+        <v>491380.0</v>
+      </c>
+      <c r="CJ30">
+        <v>385241.0</v>
+      </c>
+      <c r="CK30">
+        <v>995851.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:89">
+      <c r="A31" t="s">
+        <v>179</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31">
+        <v>-25423000.0</v>
+      </c>
+      <c r="D31"/>
+      <c r="E31">
+        <v>-22951000.0</v>
+      </c>
+      <c r="F31">
+        <v>-19713000.0</v>
+      </c>
+      <c r="G31">
+        <v>-20166000.0</v>
+      </c>
+      <c r="H31">
+        <v>-6041000.0</v>
+      </c>
+      <c r="I31">
+        <v>-33491000.0</v>
+      </c>
+      <c r="J31">
+        <v>-17624000.0</v>
+      </c>
+      <c r="K31">
+        <v>-17383000.0</v>
+      </c>
+      <c r="L31">
+        <v>-69661000.0</v>
+      </c>
+      <c r="M31">
+        <v>28734000.0</v>
+      </c>
+      <c r="N31">
+        <v>8724000.0</v>
+      </c>
+      <c r="O31">
+        <v>62533000.0</v>
+      </c>
+      <c r="P31">
+        <v>-15084000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-43995000.0</v>
+      </c>
+      <c r="R31">
+        <v>-15387000.0</v>
+      </c>
+      <c r="S31">
+        <v>-53093000.0</v>
+      </c>
+      <c r="T31">
+        <v>-14771000.0</v>
+      </c>
+      <c r="U31">
+        <v>27311000.0</v>
+      </c>
+      <c r="V31">
+        <v>10615000.0</v>
+      </c>
+      <c r="W31">
+        <v>90562000.0</v>
+      </c>
+      <c r="X31">
+        <v>-13292000.0</v>
+      </c>
+      <c r="Y31">
+        <v>30494000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-61888000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-11962000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-14608000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-2890000.0</v>
+      </c>
+      <c r="AD31">
+        <v>35874000.0</v>
+      </c>
+      <c r="AE31">
+        <v>-52000.0</v>
+      </c>
+      <c r="AF31">
+        <v>-4743000.0</v>
+      </c>
+      <c r="AG31">
+        <v>32972000.0</v>
+      </c>
+      <c r="AH31">
+        <v>-14398000.0</v>
+      </c>
+      <c r="AI31">
+        <v>-48000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-1400000.0</v>
+      </c>
+      <c r="AK31">
+        <v>-2728000.0</v>
+      </c>
+      <c r="AL31">
+        <v>-24762000.0</v>
+      </c>
+      <c r="AM31">
+        <v>-21050000.0</v>
+      </c>
+      <c r="AN31">
+        <v>-3113000.0</v>
+      </c>
+      <c r="AO31">
+        <v>-9962000.0</v>
+      </c>
+      <c r="AP31">
+        <v>-3337000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-15488000.0</v>
+      </c>
+      <c r="AR31">
+        <v>-12722000.0</v>
+      </c>
+      <c r="AS31">
+        <v>-11144000.0</v>
+      </c>
+      <c r="AT31">
+        <v>-442000.0</v>
+      </c>
+      <c r="AU31">
+        <v>-5180000.0</v>
+      </c>
+      <c r="AV31">
+        <v>-1162000.0</v>
+      </c>
+      <c r="AW31">
+        <v>-1895000.0</v>
+      </c>
+      <c r="AX31">
+        <v>-5343000.0</v>
+      </c>
+      <c r="AY31">
+        <v>-3068000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>6762000.0</v>
+      </c>
+      <c r="BA31">
+        <v>-5492000.0</v>
+      </c>
+      <c r="BB31">
+        <v>-7053000.0</v>
+      </c>
+      <c r="BC31">
+        <v>4324000.0</v>
+      </c>
+      <c r="BD31">
+        <v>-4455000.0</v>
+      </c>
+      <c r="BE31">
+        <v>-9543000.0</v>
+      </c>
+      <c r="BF31">
+        <v>-5262000.0</v>
+      </c>
+      <c r="BG31">
+        <v>17566000.0</v>
+      </c>
+      <c r="BH31">
+        <v>-3496000.0</v>
+      </c>
+      <c r="BI31">
+        <v>-3252000.0</v>
+      </c>
+      <c r="BJ31">
+        <v>-2322000.0</v>
+      </c>
+      <c r="BK31">
+        <v>-2437000.0</v>
+      </c>
+      <c r="BL31">
+        <v>-2242000.0</v>
+      </c>
+      <c r="BM31">
+        <v>-2172000.0</v>
+      </c>
+      <c r="BN31">
+        <v>-2121000.0</v>
+      </c>
+      <c r="BO31">
+        <v>-2165000.0</v>
+      </c>
+      <c r="BP31">
+        <v>-2141000.0</v>
+      </c>
+      <c r="BQ31">
+        <v>-2198000.0</v>
+      </c>
+      <c r="BR31">
+        <v>-3250000.0</v>
+      </c>
+      <c r="BS31">
+        <v>46492000.0</v>
+      </c>
+      <c r="BT31">
+        <v>-4016000.0</v>
+      </c>
+      <c r="BU31">
+        <v>-2985000.0</v>
+      </c>
+      <c r="BV31">
+        <v>-1911000.0</v>
+      </c>
+      <c r="BW31">
+        <v>10459684.0</v>
+      </c>
+      <c r="BX31">
+        <v>49838.0</v>
+      </c>
+      <c r="BY31">
+        <v>-993983.0</v>
+      </c>
+      <c r="BZ31">
+        <v>-71666.0</v>
+      </c>
+      <c r="CA31">
+        <v>3296507.0</v>
+      </c>
+      <c r="CB31">
+        <v>846741000000.0</v>
+      </c>
+      <c r="CC31">
+        <v>-2467505405451.0</v>
+      </c>
+      <c r="CD31">
+        <v>-2045880735004.0</v>
+      </c>
+      <c r="CE31">
+        <v>-437539.0</v>
+      </c>
+      <c r="CF31">
+        <v>-399027.0</v>
+      </c>
+      <c r="CG31">
+        <v>-192389.0</v>
+      </c>
+      <c r="CH31">
+        <v>0.0</v>
+      </c>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+    </row>
+    <row r="32" spans="1:89">
+      <c r="A32" t="s">
+        <v>180</v>
+      </c>
+      <c r="B32">
+        <v>95928000.0</v>
+      </c>
+      <c r="C32">
+        <v>157748000.0</v>
+      </c>
+      <c r="D32">
+        <v>169310000.0</v>
+      </c>
+      <c r="E32">
+        <v>127633000.0</v>
+      </c>
+      <c r="F32">
+        <v>92405000.0</v>
+      </c>
+      <c r="G32">
+        <v>102246000.0</v>
+      </c>
+      <c r="H32">
+        <v>110795000.0</v>
+      </c>
+      <c r="I32">
+        <v>84500000.0</v>
+      </c>
+      <c r="J32">
+        <v>133355000.0</v>
+      </c>
+      <c r="K32">
+        <v>156737000.0</v>
+      </c>
+      <c r="L32">
+        <v>67917000.0</v>
+      </c>
+      <c r="M32">
+        <v>135306000.0</v>
+      </c>
+      <c r="N32">
+        <v>134155000.0</v>
+      </c>
+      <c r="O32">
+        <v>100572000.0</v>
+      </c>
+      <c r="P32">
+        <v>87429000.0</v>
+      </c>
+      <c r="Q32">
+        <v>21666000.0</v>
+      </c>
+      <c r="R32">
+        <v>29720000.0</v>
+      </c>
+      <c r="S32">
+        <v>40241000.0</v>
+      </c>
+      <c r="T32">
+        <v>57355000.0</v>
+      </c>
+      <c r="U32">
+        <v>115326000.0</v>
+      </c>
+      <c r="V32">
+        <v>98362000.0</v>
+      </c>
+      <c r="W32">
+        <v>184342000.0</v>
+      </c>
+      <c r="X32">
+        <v>74672000.0</v>
+      </c>
+      <c r="Y32">
+        <v>94049000.0</v>
+      </c>
+      <c r="Z32">
+        <v>4316000.0</v>
+      </c>
+      <c r="AA32">
+        <v>75089000.0</v>
+      </c>
+      <c r="AB32">
+        <v>49636000.0</v>
+      </c>
+      <c r="AC32">
+        <v>82128000.0</v>
+      </c>
+      <c r="AD32">
+        <v>91347000.0</v>
+      </c>
+      <c r="AE32">
+        <v>9161000.0</v>
+      </c>
+      <c r="AF32">
+        <v>58929000.0</v>
+      </c>
+      <c r="AG32">
+        <v>78848000.0</v>
+      </c>
+      <c r="AH32">
+        <v>28583000.0</v>
+      </c>
+      <c r="AI32">
+        <v>44044000.0</v>
+      </c>
+      <c r="AJ32">
+        <v>54964000.0</v>
+      </c>
+      <c r="AK32">
+        <v>56326000.0</v>
+      </c>
+      <c r="AL32">
+        <v>18099000.0</v>
+      </c>
+      <c r="AM32">
+        <v>28476000.0</v>
+      </c>
+      <c r="AN32">
+        <v>52138000.0</v>
+      </c>
+      <c r="AO32">
+        <v>29659000.0</v>
+      </c>
+      <c r="AP32">
+        <v>33137000.0</v>
+      </c>
+      <c r="AQ32">
+        <v>33414000.0</v>
+      </c>
+      <c r="AR32">
+        <v>27617000.0</v>
+      </c>
+      <c r="AS32">
+        <v>24097000.0</v>
+      </c>
+      <c r="AT32">
+        <v>41420000.0</v>
+      </c>
+      <c r="AU32">
+        <v>41611000.0</v>
+      </c>
+      <c r="AV32">
+        <v>33201000.0</v>
+      </c>
+      <c r="AW32">
+        <v>28641000.0</v>
+      </c>
+      <c r="AX32">
+        <v>39651000.0</v>
+      </c>
+      <c r="AY32">
+        <v>39244000.0</v>
+      </c>
+      <c r="AZ32">
+        <v>56442000.0</v>
+      </c>
+      <c r="BA32">
+        <v>37794000.0</v>
+      </c>
+      <c r="BB32">
+        <v>32614000.0</v>
+      </c>
+      <c r="BC32">
+        <v>39185000.0</v>
+      </c>
+      <c r="BD32">
+        <v>17295000.0</v>
+      </c>
+      <c r="BE32">
+        <v>11596000.0</v>
+      </c>
+      <c r="BF32">
+        <v>28097000.0</v>
+      </c>
+      <c r="BG32">
+        <v>28548000.0</v>
+      </c>
+      <c r="BH32">
+        <v>16314000.0</v>
+      </c>
+      <c r="BI32">
+        <v>34777000.0</v>
+      </c>
+      <c r="BJ32">
+        <v>8169000.0</v>
+      </c>
+      <c r="BK32">
+        <v>-7585000.0</v>
+      </c>
+      <c r="BL32">
+        <v>15646000.0</v>
+      </c>
+      <c r="BM32">
+        <v>14501000.0</v>
+      </c>
+      <c r="BN32">
+        <v>12622000.0</v>
+      </c>
+      <c r="BO32">
+        <v>-12866000.0</v>
+      </c>
+      <c r="BP32">
+        <v>17681000.0</v>
+      </c>
+      <c r="BQ32">
+        <v>19480000.0</v>
+      </c>
+      <c r="BR32">
+        <v>20450000.0</v>
+      </c>
+      <c r="BS32">
+        <v>212000.0</v>
+      </c>
+      <c r="BT32">
+        <v>19248000.0</v>
+      </c>
+      <c r="BU32">
+        <v>19022000.0</v>
+      </c>
+      <c r="BV32">
+        <v>15600000.0</v>
+      </c>
+      <c r="BW32">
+        <v>26578800.0</v>
+      </c>
+      <c r="BX32">
+        <v>12274732.0</v>
+      </c>
+      <c r="BY32">
+        <v>14304765.0</v>
+      </c>
+      <c r="BZ32">
+        <v>10784701.0</v>
+      </c>
+      <c r="CA32">
+        <v>9136703.0</v>
+      </c>
+      <c r="CB32">
+        <v>5654427.0</v>
+      </c>
+      <c r="CC32">
+        <v>6914952.0</v>
+      </c>
+      <c r="CD32">
+        <v>8706244.0</v>
+      </c>
+      <c r="CE32">
+        <v>3454153.0</v>
+      </c>
+      <c r="CF32">
+        <v>4337088.0</v>
+      </c>
+      <c r="CG32">
+        <v>2956216.0</v>
+      </c>
+      <c r="CH32">
+        <v>78369.0</v>
+      </c>
+      <c r="CI32">
+        <v>-54675.0</v>
+      </c>
+      <c r="CJ32">
+        <v>49418.0</v>
+      </c>
+      <c r="CK32">
+        <v>2822.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:W30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:23">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2" spans="1:23">
+      <c r="A2" t="s">
+        <v>181</v>
+      </c>
+      <c r="B2">
+        <v>116421000.0</v>
+      </c>
+      <c r="C2">
+        <v>116013000.0</v>
+      </c>
+      <c r="D2">
+        <v>25876000.0</v>
+      </c>
+      <c r="E2">
+        <v>136265000.0</v>
+      </c>
+      <c r="F2">
+        <v>237622000.0</v>
+      </c>
+      <c r="G2">
+        <v>114996000.0</v>
+      </c>
+      <c r="H2">
+        <v>45857000.0</v>
+      </c>
+      <c r="I2">
+        <v>94995000.0</v>
+      </c>
+      <c r="J2">
+        <v>13044000.0</v>
+      </c>
+      <c r="K2">
+        <v>95196000.0</v>
+      </c>
+      <c r="L2">
+        <v>227116000.0</v>
+      </c>
+      <c r="M2">
+        <v>268368000.0</v>
+      </c>
+      <c r="N2">
+        <v>182994000.0</v>
+      </c>
+      <c r="O2">
+        <v>64474000.0</v>
+      </c>
+      <c r="P2">
+        <v>107014000.0</v>
+      </c>
+      <c r="Q2">
+        <v>124828000.0</v>
+      </c>
+      <c r="R2">
+        <v>17242000.0</v>
+      </c>
+      <c r="S2">
+        <v>7856000.0</v>
+      </c>
+      <c r="T2">
+        <v>16404000.0</v>
+      </c>
+      <c r="U2">
+        <v>15362447.0</v>
+      </c>
+      <c r="V2">
+        <v>8678000.0</v>
+      </c>
+      <c r="W2">
+        <v>-17761626.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:23">
+      <c r="A3" t="s">
+        <v>182</v>
+      </c>
+      <c r="B3">
+        <v>89000</v>
+      </c>
+      <c r="C3">
+        <v>705000</v>
+      </c>
+      <c r="D3">
+        <v>887000</v>
+      </c>
+      <c r="E3">
+        <v>114000</v>
+      </c>
+      <c r="F3">
+        <v>106000</v>
+      </c>
+      <c r="G3">
+        <v>137000</v>
+      </c>
+      <c r="H3">
+        <v>595000</v>
+      </c>
+      <c r="I3">
+        <v>475000</v>
+      </c>
+      <c r="J3">
+        <v>274000</v>
+      </c>
+      <c r="K3">
+        <v>252000</v>
+      </c>
+      <c r="L3">
+        <v>187000</v>
+      </c>
+      <c r="M3">
+        <v>190000</v>
+      </c>
+      <c r="N3">
+        <v>311000</v>
+      </c>
+      <c r="O3">
+        <v>87000</v>
+      </c>
+      <c r="P3">
+        <v>189000</v>
+      </c>
+      <c r="Q3">
+        <v>244000</v>
+      </c>
+      <c r="R3">
+        <v>134000</v>
+      </c>
+      <c r="S3">
+        <v>606000</v>
+      </c>
+      <c r="T3">
+        <v>181000</v>
+      </c>
+      <c r="U3">
+        <v>817000</v>
+      </c>
+      <c r="V3">
+        <v>66000</v>
+      </c>
+      <c r="W3">
+        <v>40264</v>
+      </c>
+    </row>
+    <row r="4" spans="1:23">
+      <c r="A4" t="s">
+        <v>183</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4">
+        <v>240487000.0</v>
+      </c>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+    </row>
+    <row r="5" spans="1:23">
+      <c r="A5" t="s">
+        <v>184</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+    </row>
+    <row r="6" spans="1:23">
+      <c r="A6" t="s">
+        <v>185</v>
+      </c>
+      <c r="B6">
+        <v>-56967000.0</v>
+      </c>
+      <c r="C6">
+        <v>408000.0</v>
+      </c>
+      <c r="D6">
+        <v>90137000.0</v>
+      </c>
+      <c r="E6">
+        <v>-110389000.0</v>
+      </c>
+      <c r="F6">
+        <v>-101357000.0</v>
+      </c>
+      <c r="G6">
+        <v>122626000.0</v>
+      </c>
+      <c r="H6">
+        <v>69139000.0</v>
+      </c>
+      <c r="I6">
+        <v>-49138000.0</v>
+      </c>
+      <c r="J6">
+        <v>78265000.0</v>
+      </c>
+      <c r="K6">
+        <v>-82152000.0</v>
+      </c>
+      <c r="L6">
+        <v>-131920000.0</v>
+      </c>
+      <c r="M6">
+        <v>-41252000.0</v>
+      </c>
+      <c r="N6">
+        <v>85374000.0</v>
+      </c>
+      <c r="O6">
+        <v>118520000.0</v>
+      </c>
+      <c r="P6">
+        <v>-42540000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-17814000.0</v>
+      </c>
+      <c r="R6">
+        <v>107586000.0</v>
+      </c>
+      <c r="S6">
+        <v>9386000.0</v>
+      </c>
+      <c r="T6">
+        <v>-8548000.0</v>
+      </c>
+      <c r="U6">
+        <v>1041767.0</v>
+      </c>
+      <c r="V6">
+        <v>6684000.0</v>
+      </c>
+      <c r="W6">
+        <v>26439955.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:23">
+      <c r="A7" t="s">
+        <v>186</v>
+      </c>
+      <c r="B7">
+        <v>5899000.0</v>
+      </c>
+      <c r="C7">
+        <v>15422000.0</v>
+      </c>
+      <c r="D7">
+        <v>-17169000.0</v>
+      </c>
+      <c r="E7">
+        <v>-16226000.0</v>
+      </c>
+      <c r="F7">
+        <v>13395000.0</v>
+      </c>
+      <c r="G7">
+        <v>5744000.0</v>
+      </c>
+      <c r="H7">
+        <v>3419000.0</v>
+      </c>
+      <c r="I7">
+        <v>-5341000.0</v>
+      </c>
+      <c r="J7">
+        <v>2984000.0</v>
+      </c>
+      <c r="K7">
+        <v>4807000.0</v>
+      </c>
+      <c r="L7">
+        <v>9490000.0</v>
+      </c>
+      <c r="M7">
+        <v>5716000.0</v>
+      </c>
+      <c r="N7">
+        <v>4971000.0</v>
+      </c>
+      <c r="O7">
+        <v>-3598000.0</v>
+      </c>
+      <c r="P7">
+        <v>898000.0</v>
+      </c>
+      <c r="Q7">
+        <v>-4157000.0</v>
+      </c>
+      <c r="R7">
+        <v>8415000.0</v>
+      </c>
+      <c r="S7">
+        <v>7370000.0</v>
+      </c>
+      <c r="T7">
+        <v>4802000.0</v>
+      </c>
+      <c r="U7">
+        <v>5872209.0</v>
+      </c>
+      <c r="V7">
+        <v>2626000.0</v>
+      </c>
+      <c r="W7">
+        <v>335427.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:23">
+      <c r="A8" t="s">
+        <v>187</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" t="s">
+        <v>188</v>
+      </c>
+      <c r="B9">
+        <v>-5337000.0</v>
+      </c>
+      <c r="C9">
+        <v>62000.0</v>
+      </c>
+      <c r="D9">
+        <v>-1050000.0</v>
+      </c>
+      <c r="E9">
+        <v>-14212000.0</v>
+      </c>
+      <c r="F9">
+        <v>1712000.0</v>
+      </c>
+      <c r="G9">
+        <v>1130000.0</v>
+      </c>
+      <c r="H9">
+        <v>-3248000.0</v>
+      </c>
+      <c r="I9">
+        <v>-4697000.0</v>
+      </c>
+      <c r="J9">
+        <v>-648000.0</v>
+      </c>
+      <c r="K9">
+        <v>-2375000.0</v>
+      </c>
+      <c r="L9">
+        <v>213000.0</v>
+      </c>
+      <c r="M9">
+        <v>-490000.0</v>
+      </c>
+      <c r="N9">
+        <v>672000.0</v>
+      </c>
+      <c r="O9">
+        <v>-3815000.0</v>
+      </c>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9">
+        <v>1487000.0</v>
+      </c>
+      <c r="S9"/>
+      <c r="T9">
+        <v>-2506000.0</v>
+      </c>
+      <c r="U9"/>
+      <c r="V9">
+        <v>-1048000.0</v>
+      </c>
+      <c r="W9"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" t="s">
+        <v>189</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10">
+        <v>-1130000.0</v>
+      </c>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" t="s">
+        <v>190</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>0.0</v>
+      </c>
+      <c r="F11">
+        <v>0.0</v>
+      </c>
+      <c r="G11">
+        <v>-16000.0</v>
+      </c>
+      <c r="H11">
+        <v>-205000.0</v>
+      </c>
+      <c r="I11">
+        <v>11000.0</v>
+      </c>
+      <c r="J11">
+        <v>-10000.0</v>
+      </c>
+      <c r="K11">
+        <v>56000.0</v>
+      </c>
+      <c r="L11">
+        <v>-639000.0</v>
+      </c>
+      <c r="M11">
+        <v>271000.0</v>
+      </c>
+      <c r="N11">
+        <v>1811000.0</v>
+      </c>
+      <c r="O11">
+        <v>1205000.0</v>
+      </c>
+      <c r="P11">
+        <v>1880000.0</v>
+      </c>
+      <c r="Q11"/>
+      <c r="R11">
+        <v>2414000.0</v>
+      </c>
+      <c r="S11">
+        <v>2142000.0</v>
+      </c>
+      <c r="T11">
+        <v>1398000.0</v>
+      </c>
+      <c r="U11">
+        <v>3108000.0</v>
+      </c>
+      <c r="V11">
+        <v>1432000.0</v>
+      </c>
+      <c r="W11"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" t="s">
+        <v>191</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>10828000.0</v>
+      </c>
+      <c r="F12">
+        <v>-66285000.0</v>
+      </c>
+      <c r="G12">
+        <v>-31443000.0</v>
+      </c>
+      <c r="H12">
+        <v>-424513000.0</v>
+      </c>
+      <c r="I12">
+        <v>-327100000.0</v>
+      </c>
+      <c r="J12">
+        <v>-108690000.0</v>
+      </c>
+      <c r="K12">
+        <v>-215952000.0</v>
+      </c>
+      <c r="L12">
+        <v>-172367000.0</v>
+      </c>
+      <c r="M12">
+        <v>-103633000.0</v>
+      </c>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12">
+        <v>98000.0</v>
+      </c>
+      <c r="T12">
+        <v>139000.0</v>
+      </c>
+      <c r="U12"/>
+      <c r="V12">
+        <v>1709000.0</v>
+      </c>
+      <c r="W12"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" t="s">
+        <v>192</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
+        <v>-2014000.0</v>
+      </c>
+      <c r="F13">
+        <v>11683000.0</v>
+      </c>
+      <c r="G13">
+        <v>4630000.0</v>
+      </c>
+      <c r="H13">
+        <v>6872000.0</v>
+      </c>
+      <c r="I13">
+        <v>-655000.0</v>
+      </c>
+      <c r="J13">
+        <v>3642000.0</v>
+      </c>
+      <c r="K13">
+        <v>7126000.0</v>
+      </c>
+      <c r="L13">
+        <v>9916000.0</v>
+      </c>
+      <c r="M13">
+        <v>-232000.0</v>
+      </c>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" t="s">
+        <v>193</v>
+      </c>
+      <c r="B14">
+        <v>-38812000.0</v>
+      </c>
+      <c r="C14">
+        <v>466000.0</v>
+      </c>
+      <c r="D14">
+        <v>190000.0</v>
+      </c>
+      <c r="E14">
+        <v>204000.0</v>
+      </c>
+      <c r="F14">
+        <v>317000.0</v>
+      </c>
+      <c r="G14">
+        <v>415000.0</v>
+      </c>
+      <c r="H14">
+        <v>262000.0</v>
+      </c>
+      <c r="I14">
+        <v>199000.0</v>
+      </c>
+      <c r="J14">
+        <v>201000.0</v>
+      </c>
+      <c r="K14">
+        <v>202000.0</v>
+      </c>
+      <c r="L14">
+        <v>193000.0</v>
+      </c>
+      <c r="M14">
+        <v>266000.0</v>
+      </c>
+      <c r="N14">
+        <v>252000.0</v>
+      </c>
+      <c r="O14">
+        <v>289000.0</v>
+      </c>
+      <c r="P14">
+        <v>348000.0</v>
+      </c>
+      <c r="Q14">
+        <v>400000.0</v>
+      </c>
+      <c r="R14">
+        <v>367000.0</v>
+      </c>
+      <c r="S14">
+        <v>306000.0</v>
+      </c>
+      <c r="T14">
+        <v>204000.0</v>
+      </c>
+      <c r="U14">
+        <v>65185.0</v>
+      </c>
+      <c r="V14">
+        <v>24000.0</v>
+      </c>
+      <c r="W14">
+        <v>7533.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" t="s">
+        <v>194</v>
+      </c>
+      <c r="B15">
+        <v>-325992000.0</v>
+      </c>
+      <c r="C15">
+        <v>-303475000.0</v>
+      </c>
+      <c r="D15">
+        <v>-273677000.0</v>
+      </c>
+      <c r="E15">
+        <v>245124000.0</v>
+      </c>
+      <c r="F15">
+        <v>175501000.0</v>
+      </c>
+      <c r="G15">
+        <v>152422000.0</v>
+      </c>
+      <c r="H15">
+        <v>132053000.0</v>
+      </c>
+      <c r="I15">
+        <v>112721000.0</v>
+      </c>
+      <c r="J15">
+        <v>100885000.0</v>
+      </c>
+      <c r="K15">
+        <v>90534000.0</v>
+      </c>
+      <c r="L15">
+        <v>84992000.0</v>
+      </c>
+      <c r="M15">
+        <v>77076000.0</v>
+      </c>
+      <c r="N15">
+        <v>64252000.0</v>
+      </c>
+      <c r="O15">
+        <v>45678000.0</v>
+      </c>
+      <c r="P15">
+        <v>36843000.0</v>
+      </c>
+      <c r="Q15">
+        <v>26889000.0</v>
+      </c>
+      <c r="R15">
+        <v>31519000.0</v>
+      </c>
+      <c r="S15">
+        <v>41868000.0</v>
+      </c>
+      <c r="T15">
+        <v>30009000.0</v>
+      </c>
+      <c r="U15">
+        <v>14238352.0</v>
+      </c>
+      <c r="V15">
+        <v>245000.0</v>
+      </c>
+      <c r="W15"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" t="s">
+        <v>195</v>
+      </c>
+      <c r="B16">
+        <v>59454000.0</v>
+      </c>
+      <c r="C16">
+        <v>116421000.0</v>
+      </c>
+      <c r="D16">
+        <v>116013000.0</v>
+      </c>
+      <c r="E16">
+        <v>25876000.0</v>
+      </c>
+      <c r="F16">
+        <v>136265000.0</v>
+      </c>
+      <c r="G16">
+        <v>237622000.0</v>
+      </c>
+      <c r="H16">
+        <v>114996000.0</v>
+      </c>
+      <c r="I16">
+        <v>45857000.0</v>
+      </c>
+      <c r="J16">
+        <v>91309000.0</v>
+      </c>
+      <c r="K16">
+        <v>13044000.0</v>
+      </c>
+      <c r="L16">
+        <v>95196000.0</v>
+      </c>
+      <c r="M16">
+        <v>227116000.0</v>
+      </c>
+      <c r="N16">
+        <v>268368000.0</v>
+      </c>
+      <c r="O16">
+        <v>182994000.0</v>
+      </c>
+      <c r="P16">
+        <v>64474000.0</v>
+      </c>
+      <c r="Q16">
+        <v>107014000.0</v>
+      </c>
+      <c r="R16">
+        <v>124828000.0</v>
+      </c>
+      <c r="S16">
+        <v>17242000.0</v>
+      </c>
+      <c r="T16">
+        <v>7856000.0</v>
+      </c>
+      <c r="U16">
+        <v>16404214.0</v>
+      </c>
+      <c r="V16">
+        <v>15362000.0</v>
+      </c>
+      <c r="W16">
+        <v>8678329.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" t="s">
+        <v>196</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" t="s">
+        <v>197</v>
+      </c>
+      <c r="B18">
+        <v>-425890000.0</v>
+      </c>
+      <c r="C18">
+        <v>-118793000.0</v>
+      </c>
+      <c r="D18">
+        <v>67391000.0</v>
+      </c>
+      <c r="E18">
+        <v>-424913000.0</v>
+      </c>
+      <c r="F18">
+        <v>128515000.0</v>
+      </c>
+      <c r="G18">
+        <v>207665000.0</v>
+      </c>
+      <c r="H18">
+        <v>-241259000.0</v>
+      </c>
+      <c r="I18">
+        <v>-249445000.0</v>
+      </c>
+      <c r="J18">
+        <v>-18674000.0</v>
+      </c>
+      <c r="K18">
+        <v>-138637000.0</v>
+      </c>
+      <c r="L18">
+        <v>-114548000.0</v>
+      </c>
+      <c r="M18">
+        <v>-26721000.0</v>
+      </c>
+      <c r="N18">
+        <v>103283000.0</v>
+      </c>
+      <c r="O18">
+        <v>-194022000.0</v>
+      </c>
+      <c r="P18">
+        <v>-139714000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-93494000.0</v>
+      </c>
+      <c r="R18">
+        <v>225794000.0</v>
+      </c>
+      <c r="S18">
+        <v>-28133000.0</v>
+      </c>
+      <c r="T18">
+        <v>-201291000.0</v>
+      </c>
+      <c r="U18">
+        <v>-92068000.0</v>
+      </c>
+      <c r="V18">
+        <v>-156216000.0</v>
+      </c>
+      <c r="W18">
+        <v>-17759126.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" t="s">
+        <v>198</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
+        <v>-705000.0</v>
+      </c>
+      <c r="D19">
+        <v>-418000.0</v>
+      </c>
+      <c r="E19">
+        <v>-114000.0</v>
+      </c>
+      <c r="F19">
+        <v>-106000.0</v>
+      </c>
+      <c r="G19">
+        <v>-137000.0</v>
+      </c>
+      <c r="H19">
+        <v>-595000.0</v>
+      </c>
+      <c r="I19">
+        <v>-475000.0</v>
+      </c>
+      <c r="J19">
+        <v>4362000.0</v>
+      </c>
+      <c r="K19">
+        <v>617000.0</v>
+      </c>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" t="s">
+        <v>199</v>
+      </c>
+      <c r="B20">
+        <v>206789000.0</v>
+      </c>
+      <c r="C20">
+        <v>220875000.0</v>
+      </c>
+      <c r="D20">
+        <v>283688000.0</v>
+      </c>
+      <c r="E20">
+        <v>232090000.0</v>
+      </c>
+      <c r="F20">
+        <v>10829000.0</v>
+      </c>
+      <c r="G20">
+        <v>77180000.0</v>
+      </c>
+      <c r="H20">
+        <v>132536000.0</v>
+      </c>
+      <c r="I20">
+        <v>144391000.0</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" t="s">
+        <v>200</v>
+      </c>
+      <c r="B21">
+        <v>511523000.0</v>
+      </c>
+      <c r="C21">
+        <v>213629000.0</v>
+      </c>
+      <c r="D21">
+        <v>-24000000.0</v>
+      </c>
+      <c r="E21">
+        <v>343039000.0</v>
+      </c>
+      <c r="F21">
+        <v>-50068000.0</v>
+      </c>
+      <c r="G21">
+        <v>-2931000.0</v>
+      </c>
+      <c r="H21">
+        <v>322453000.0</v>
+      </c>
+      <c r="I21">
+        <v>177603000.0</v>
+      </c>
+      <c r="J21">
+        <v>135203000.0</v>
+      </c>
+      <c r="K21">
+        <v>67188000.0</v>
+      </c>
+      <c r="L21">
+        <v>-26114000.0</v>
+      </c>
+      <c r="M21">
+        <v>70861000.0</v>
+      </c>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" t="s">
+        <v>163</v>
+      </c>
+      <c r="B22">
+        <v>-137340000.0</v>
+      </c>
+      <c r="C22">
+        <v>31486000.0</v>
+      </c>
+      <c r="D22">
+        <v>337484000.0</v>
+      </c>
+      <c r="E22">
+        <v>102081000.0</v>
+      </c>
+      <c r="F22">
+        <v>174155000.0</v>
+      </c>
+      <c r="G22">
+        <v>227261000.0</v>
+      </c>
+      <c r="H22">
+        <v>173598000.0</v>
+      </c>
+      <c r="I22">
+        <v>76496000.0</v>
+      </c>
+      <c r="J22">
+        <v>78998000.0</v>
+      </c>
+      <c r="K22">
+        <v>68703000.0</v>
+      </c>
+      <c r="L22">
+        <v>42916000.0</v>
+      </c>
+      <c r="M22">
+        <v>71188000.0</v>
+      </c>
+      <c r="N22">
+        <v>99446000.0</v>
+      </c>
+      <c r="O22">
+        <v>46759000.0</v>
+      </c>
+      <c r="P22">
+        <v>46936000.0</v>
+      </c>
+      <c r="Q22">
+        <v>4982000.0</v>
+      </c>
+      <c r="R22">
+        <v>13572000.0</v>
+      </c>
+      <c r="S22">
+        <v>20995000.0</v>
+      </c>
+      <c r="T22">
+        <v>42409000.0</v>
+      </c>
+      <c r="U22">
+        <v>11383598.0</v>
+      </c>
+      <c r="V22">
+        <v>2105000.0</v>
+      </c>
+      <c r="W22">
+        <v>-2041822.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="A23" t="s">
+        <v>201</v>
+      </c>
+      <c r="B23">
+        <v>189882000.0</v>
+      </c>
+      <c r="C23">
+        <v>-8398000.0</v>
+      </c>
+      <c r="D23">
+        <v>-11222000.0</v>
+      </c>
+      <c r="E23">
+        <v>1263288000.0</v>
+      </c>
+      <c r="F23">
+        <v>1724659000.0</v>
+      </c>
+      <c r="G23">
+        <v>819445000.0</v>
+      </c>
+      <c r="H23">
+        <v>1034806000.0</v>
+      </c>
+      <c r="I23">
+        <v>-4011000.0</v>
+      </c>
+      <c r="J23">
+        <v>-6265000.0</v>
+      </c>
+      <c r="K23">
+        <v>-6550000.0</v>
+      </c>
+      <c r="L23">
+        <v>-620000.0</v>
+      </c>
+      <c r="M23">
+        <v>-7888000.0</v>
+      </c>
+      <c r="N23">
+        <v>-19001.0</v>
+      </c>
+      <c r="O23">
+        <v>-10864000.0</v>
+      </c>
+      <c r="P23">
+        <v>-6175000.0</v>
+      </c>
+      <c r="Q23">
+        <v>-2209000.0</v>
+      </c>
+      <c r="R23">
+        <v>-147000.0</v>
+      </c>
+      <c r="S23">
+        <v>-4073000.0</v>
+      </c>
+      <c r="T23">
+        <v>-2126000.0</v>
+      </c>
+      <c r="U23">
+        <v>381.0</v>
+      </c>
+      <c r="V23">
+        <v>-320.0</v>
+      </c>
+      <c r="W23">
+        <v>2575000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:23">
+      <c r="A24" t="s">
+        <v>202</v>
+      </c>
+      <c r="B24">
+        <v>1575074000.0</v>
+      </c>
+      <c r="C24">
+        <v>537327000.0</v>
+      </c>
+      <c r="D24">
+        <v>202263000.0</v>
+      </c>
+      <c r="E24">
+        <v>919393000.0</v>
+      </c>
+      <c r="F24">
+        <v>1355239000.0</v>
+      </c>
+      <c r="G24">
+        <v>728481000.0</v>
+      </c>
+      <c r="H24">
+        <v>986138000.0</v>
+      </c>
+      <c r="I24">
+        <v>940958000.0</v>
+      </c>
+      <c r="J24">
+        <v>4636000.0</v>
+      </c>
+      <c r="K24">
+        <v>869000.0</v>
+      </c>
+      <c r="L24">
+        <v>3469000.0</v>
+      </c>
+      <c r="M24">
+        <v>-6364000.0</v>
+      </c>
+      <c r="N24">
+        <v>-6271000.0</v>
+      </c>
+      <c r="O24">
+        <v>481150000.0</v>
+      </c>
+      <c r="P24">
+        <v>-25000.0</v>
+      </c>
+      <c r="Q24">
+        <v>350000.0</v>
+      </c>
+      <c r="R24">
+        <v>-360000.0</v>
+      </c>
+      <c r="S24">
+        <v>-6000.0</v>
+      </c>
+      <c r="T24">
+        <v>215000.0</v>
+      </c>
+      <c r="U24">
+        <v>-659996.0</v>
+      </c>
+      <c r="V24">
+        <v>-549458.0</v>
+      </c>
+      <c r="W24">
+        <v>-2500.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:23">
+      <c r="A25" t="s">
+        <v>203</v>
+      </c>
+      <c r="B25">
+        <v>-270339000.0</v>
+      </c>
+      <c r="C25">
+        <v>-165462000.0</v>
+      </c>
+      <c r="D25">
+        <v>-252227000.0</v>
+      </c>
+      <c r="E25">
+        <v>-521686000.0</v>
+      </c>
+      <c r="F25">
+        <v>-59246000.0</v>
+      </c>
+      <c r="G25">
+        <v>-25618000.0</v>
+      </c>
+      <c r="H25">
+        <v>-1640000.0</v>
+      </c>
+      <c r="I25">
+        <v>-5101000.0</v>
+      </c>
+      <c r="J25">
+        <v>-18131000.0</v>
+      </c>
+      <c r="K25">
+        <v>-26523000.0</v>
+      </c>
+      <c r="L25">
+        <v>-12329000.0</v>
+      </c>
+      <c r="M25">
+        <v>-17466000.0</v>
+      </c>
+      <c r="N25">
+        <v>-9503000.0</v>
+      </c>
+      <c r="O25">
+        <v>-3480000.0</v>
+      </c>
+      <c r="P25">
+        <v>-351000.0</v>
+      </c>
+      <c r="Q25">
+        <v>-268000.0</v>
+      </c>
+      <c r="R25">
+        <v>-15858000.0</v>
+      </c>
+      <c r="S25">
+        <v>-13153000.0</v>
+      </c>
+      <c r="T25">
+        <v>-248525000.0</v>
+      </c>
+      <c r="U25">
+        <v>-617710026604.0</v>
+      </c>
+      <c r="V25">
+        <v>-159451000.0</v>
+      </c>
+      <c r="W25">
+        <v>-16020000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:23">
+      <c r="A26" t="s">
+        <v>204</v>
+      </c>
+      <c r="B26">
+        <v>-6490000.0</v>
+      </c>
+      <c r="C26">
+        <v>-3430000.0</v>
+      </c>
+      <c r="D26">
+        <v>-12702000.0</v>
+      </c>
+      <c r="E26">
+        <v>-4532000.0</v>
+      </c>
+      <c r="F26">
+        <v>-2816000.0</v>
+      </c>
+      <c r="G26">
+        <v>-1837000.0</v>
+      </c>
+      <c r="H26">
+        <v>-5118000.0</v>
+      </c>
+      <c r="I26">
+        <v>-4955000.0</v>
+      </c>
+      <c r="J26">
+        <v>-2685000.0</v>
+      </c>
+      <c r="K26">
+        <v>-7315000.0</v>
+      </c>
+      <c r="L26">
+        <v>-9207000.0</v>
+      </c>
+      <c r="M26">
+        <v>-3901000.0</v>
+      </c>
+      <c r="N26">
+        <v>-2744000.0</v>
+      </c>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26">
+        <v>-3699000.0</v>
+      </c>
+      <c r="R26">
+        <v>-22000.0</v>
+      </c>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+    </row>
+    <row r="27" spans="1:23">
+      <c r="A27" t="s">
+        <v>205</v>
+      </c>
+      <c r="B27">
+        <v>14791000.0</v>
+      </c>
+      <c r="C27">
+        <v>12485000.0</v>
+      </c>
+      <c r="D27">
+        <v>13242000.0</v>
+      </c>
+      <c r="E27">
+        <v>10828000.0</v>
+      </c>
+      <c r="F27">
+        <v>10385000.0</v>
+      </c>
+      <c r="G27">
+        <v>8473000.0</v>
+      </c>
+      <c r="H27">
+        <v>8642000.0</v>
+      </c>
+      <c r="I27">
+        <v>11266000.0</v>
+      </c>
+      <c r="J27">
+        <v>7247000.0</v>
+      </c>
+      <c r="K27">
+        <v>7129000.0</v>
+      </c>
+      <c r="L27">
+        <v>9461000.0</v>
+      </c>
+      <c r="M27">
+        <v>9638000.0</v>
+      </c>
+      <c r="N27">
+        <v>6054000.0</v>
+      </c>
+      <c r="O27">
+        <v>4303000.0</v>
+      </c>
+      <c r="P27">
+        <v>3195000.0</v>
+      </c>
+      <c r="Q27">
+        <v>2790000.0</v>
+      </c>
+      <c r="R27">
+        <v>1983000.0</v>
+      </c>
+      <c r="S27">
+        <v>988000.0</v>
+      </c>
+      <c r="T27">
+        <v>1127000.0</v>
+      </c>
+      <c r="U27">
+        <v>617600000000.0</v>
+      </c>
+      <c r="V27">
+        <v>252000000000.0</v>
+      </c>
+      <c r="W27"/>
+    </row>
+    <row r="28" spans="1:23">
+      <c r="A28" t="s">
+        <v>206</v>
+      </c>
+      <c r="B28">
+        <v>368923000.0</v>
+      </c>
+      <c r="C28">
+        <v>119201000.0</v>
+      </c>
+      <c r="D28">
+        <v>22746000.0</v>
+      </c>
+      <c r="E28">
+        <v>314524000.0</v>
+      </c>
+      <c r="F28">
+        <v>-229872000.0</v>
+      </c>
+      <c r="G28">
+        <v>-85039000.0</v>
+      </c>
+      <c r="H28">
+        <v>310398000.0</v>
+      </c>
+      <c r="I28">
+        <v>200307000.0</v>
+      </c>
+      <c r="J28">
+        <v>92303000.0</v>
+      </c>
+      <c r="K28">
+        <v>55616000.0</v>
+      </c>
+      <c r="L28">
+        <v>-20841000.0</v>
+      </c>
+      <c r="M28">
+        <v>-8167000.0</v>
+      </c>
+      <c r="N28">
+        <v>-11638000.0</v>
+      </c>
+      <c r="O28">
+        <v>312542000.0</v>
+      </c>
+      <c r="P28">
+        <v>97199000.0</v>
+      </c>
+      <c r="Q28">
+        <v>75330000.0</v>
+      </c>
+      <c r="R28">
+        <v>-117848000.0</v>
+      </c>
+      <c r="S28">
+        <v>37525000.0</v>
+      </c>
+      <c r="T28">
+        <v>192528000.0</v>
+      </c>
+      <c r="U28">
+        <v>93770381.0</v>
+      </c>
+      <c r="V28">
+        <v>162918000.0</v>
+      </c>
+      <c r="W28">
+        <v>26439955.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:23">
+      <c r="A29" t="s">
+        <v>207</v>
+      </c>
+      <c r="B29">
+        <v>-425801000.0</v>
+      </c>
+      <c r="C29">
+        <v>-118088000.0</v>
+      </c>
+      <c r="D29">
+        <v>68278000.0</v>
+      </c>
+      <c r="E29">
+        <v>-424799000.0</v>
+      </c>
+      <c r="F29">
+        <v>128621000.0</v>
+      </c>
+      <c r="G29">
+        <v>207802000.0</v>
+      </c>
+      <c r="H29">
+        <v>-240664000.0</v>
+      </c>
+      <c r="I29">
+        <v>-248970000.0</v>
+      </c>
+      <c r="J29">
+        <v>-18400000.0</v>
+      </c>
+      <c r="K29">
+        <v>-138385000.0</v>
+      </c>
+      <c r="L29">
+        <v>-114361000.0</v>
+      </c>
+      <c r="M29">
+        <v>-26531000.0</v>
+      </c>
+      <c r="N29">
+        <v>103594000.0</v>
+      </c>
+      <c r="O29">
+        <v>-193935000.0</v>
+      </c>
+      <c r="P29">
+        <v>-139525000.0</v>
+      </c>
+      <c r="Q29">
+        <v>-93250000.0</v>
+      </c>
+      <c r="R29">
+        <v>225928000.0</v>
+      </c>
+      <c r="S29">
+        <v>-27527000.0</v>
+      </c>
+      <c r="T29">
+        <v>-201110000.0</v>
+      </c>
+      <c r="U29">
+        <v>-91251612.0</v>
+      </c>
+      <c r="V29">
+        <v>-156150000.0</v>
+      </c>
+      <c r="W29">
+        <v>-17718862.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:23">
+      <c r="A30" t="s">
+        <v>208</v>
+      </c>
+      <c r="B30">
+        <v>-89000.0</v>
+      </c>
+      <c r="C30">
+        <v>-705000.0</v>
+      </c>
+      <c r="D30">
+        <v>-887000.0</v>
+      </c>
+      <c r="E30">
+        <v>-114000.0</v>
+      </c>
+      <c r="F30">
+        <v>-106000.0</v>
+      </c>
+      <c r="G30">
+        <v>-137000.0</v>
+      </c>
+      <c r="H30">
+        <v>-595000.0</v>
+      </c>
+      <c r="I30">
+        <v>-475000.0</v>
+      </c>
+      <c r="J30">
+        <v>4362000.0</v>
+      </c>
+      <c r="K30">
+        <v>617000.0</v>
+      </c>
+      <c r="L30">
+        <v>3282000.0</v>
+      </c>
+      <c r="M30">
+        <v>-6554000.0</v>
+      </c>
+      <c r="N30">
+        <v>-6582000.0</v>
+      </c>
+      <c r="O30">
+        <v>-87000.0</v>
+      </c>
+      <c r="P30">
+        <v>-214000.0</v>
+      </c>
+      <c r="Q30">
+        <v>106000.0</v>
+      </c>
+      <c r="R30">
+        <v>-494000.0</v>
+      </c>
+      <c r="S30">
+        <v>-612000.0</v>
+      </c>
+      <c r="T30">
+        <v>34000.0</v>
+      </c>
+      <c r="U30">
+        <v>-1477002.0</v>
+      </c>
+      <c r="V30">
+        <v>-84000.0</v>
+      </c>
+      <c r="W30">
+        <v>-42764.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CJ30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:88">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>85</v>
+      </c>
+      <c r="E1" t="s">
+        <v>86</v>
+      </c>
+      <c r="F1" t="s">
+        <v>87</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>88</v>
+      </c>
+      <c r="I1" t="s">
+        <v>89</v>
+      </c>
+      <c r="J1" t="s">
+        <v>90</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>91</v>
+      </c>
+      <c r="M1" t="s">
+        <v>92</v>
+      </c>
+      <c r="N1" t="s">
+        <v>93</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>94</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>95</v>
+      </c>
+      <c r="R1" t="s">
+        <v>96</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>97</v>
+      </c>
+      <c r="U1" t="s">
+        <v>98</v>
+      </c>
+      <c r="V1" t="s">
+        <v>99</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>100</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>101</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>141</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>142</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="2" spans="1:88">
+      <c r="A2" t="s">
+        <v>181</v>
+      </c>
+      <c r="B2">
+        <v>59454000.0</v>
+      </c>
+      <c r="C2">
+        <v>50491000.0</v>
+      </c>
+      <c r="D2">
+        <v>53296000.0</v>
+      </c>
+      <c r="E2">
+        <v>54321000.0</v>
+      </c>
+      <c r="F2">
+        <v>116421000.0</v>
+      </c>
+      <c r="G2">
+        <v>44017000.0</v>
+      </c>
+      <c r="H2">
+        <v>38918000.0</v>
+      </c>
+      <c r="I2">
+        <v>60286000.0</v>
+      </c>
+      <c r="J2">
+        <v>116013000.0</v>
+      </c>
+      <c r="K2">
+        <v>37231000.0</v>
+      </c>
+      <c r="L2">
+        <v>74034000.0</v>
+      </c>
+      <c r="M2">
+        <v>78948000.0</v>
+      </c>
+      <c r="N2">
+        <v>25876000.0</v>
+      </c>
+      <c r="O2">
+        <v>65411000.0</v>
+      </c>
+      <c r="P2">
+        <v>118680000.0</v>
+      </c>
+      <c r="Q2">
+        <v>62457000.0</v>
+      </c>
+      <c r="R2">
+        <v>136265000.0</v>
+      </c>
+      <c r="S2">
+        <v>249360000.0</v>
+      </c>
+      <c r="T2">
+        <v>24213000.0</v>
+      </c>
+      <c r="U2">
+        <v>86816000.0</v>
+      </c>
+      <c r="V2">
+        <v>237622000.0</v>
+      </c>
+      <c r="W2">
+        <v>48061000.0</v>
+      </c>
+      <c r="X2">
+        <v>69483000.0</v>
+      </c>
+      <c r="Y2">
+        <v>56342000.0</v>
+      </c>
+      <c r="Z2">
+        <v>114996000.0</v>
+      </c>
+      <c r="AA2">
+        <v>35931000.0</v>
+      </c>
+      <c r="AB2">
+        <v>28600000.0</v>
+      </c>
+      <c r="AC2">
+        <v>26614000.0</v>
+      </c>
+      <c r="AD2">
+        <v>45857000.0</v>
+      </c>
+      <c r="AE2">
+        <v>45641000.0</v>
+      </c>
+      <c r="AF2">
+        <v>75347000.0</v>
+      </c>
+      <c r="AG2">
+        <v>121860000.0</v>
+      </c>
+      <c r="AH2">
+        <v>94995000.0</v>
+      </c>
+      <c r="AI2">
+        <v>140568000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>160412000.0</v>
+      </c>
+      <c r="AK2">
+        <v>148140000.0</v>
+      </c>
+      <c r="AL2">
+        <v>13044000.0</v>
+      </c>
+      <c r="AM2">
+        <v>69012000.0</v>
+      </c>
+      <c r="AN2">
+        <v>59715000.0</v>
+      </c>
+      <c r="AO2">
+        <v>13478000.0</v>
+      </c>
+      <c r="AP2">
+        <v>95196000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>147304000.0</v>
+      </c>
+      <c r="AR2">
+        <v>115987000.0</v>
+      </c>
+      <c r="AS2">
+        <v>171756000.0</v>
+      </c>
+      <c r="AT2">
+        <v>227116000.0</v>
+      </c>
+      <c r="AU2">
+        <v>158627000.0</v>
+      </c>
+      <c r="AV2">
+        <v>116008000.0</v>
+      </c>
+      <c r="AW2">
+        <v>224538000.0</v>
+      </c>
+      <c r="AX2">
+        <v>268368000.0</v>
+      </c>
+      <c r="AY2">
+        <v>204993000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>133944000.0</v>
+      </c>
+      <c r="BA2">
+        <v>206928000.0</v>
+      </c>
+      <c r="BB2">
+        <v>182994000.0</v>
+      </c>
+      <c r="BC2">
+        <v>107093000.0</v>
+      </c>
+      <c r="BD2">
+        <v>56140000.0</v>
+      </c>
+      <c r="BE2">
+        <v>48433000.0</v>
+      </c>
+      <c r="BF2">
+        <v>64474000.0</v>
+      </c>
+      <c r="BG2">
+        <v>96309000.0</v>
+      </c>
+      <c r="BH2">
+        <v>198245000.0</v>
+      </c>
+      <c r="BI2">
+        <v>114435000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>107014000.0</v>
+      </c>
+      <c r="BK2">
+        <v>83011000.0</v>
+      </c>
+      <c r="BL2">
+        <v>52750000.0</v>
+      </c>
+      <c r="BM2">
+        <v>106138000.0</v>
+      </c>
+      <c r="BN2">
+        <v>124828000.0</v>
+      </c>
+      <c r="BO2">
+        <v>77247000.0</v>
+      </c>
+      <c r="BP2">
+        <v>37367000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>7884000.0</v>
+      </c>
+      <c r="BR2">
+        <v>17242000.0</v>
+      </c>
+      <c r="BS2">
+        <v>20489000.0</v>
+      </c>
+      <c r="BT2">
+        <v>13851000.0</v>
+      </c>
+      <c r="BU2">
+        <v>13804000.0</v>
+      </c>
+      <c r="BV2">
+        <v>7856000.0</v>
+      </c>
+      <c r="BW2">
+        <v>26185643.0</v>
+      </c>
+      <c r="BX2">
+        <v>7465828.0</v>
+      </c>
+      <c r="BY2">
+        <v>41488328.0</v>
+      </c>
+      <c r="BZ2">
+        <v>16404214.0</v>
+      </c>
+      <c r="CA2">
+        <v>7127982.0</v>
+      </c>
+      <c r="CB2">
+        <v>23211755.0</v>
+      </c>
+      <c r="CC2">
+        <v>31554481.0</v>
+      </c>
+      <c r="CD2">
+        <v>15362447.0</v>
+      </c>
+      <c r="CE2">
+        <v>10641651.0</v>
+      </c>
+      <c r="CF2">
+        <v>52727676.0</v>
+      </c>
+      <c r="CG2">
+        <v>9260362.0</v>
+      </c>
+      <c r="CH2">
+        <v>8678329.0</v>
+      </c>
+      <c r="CI2">
+        <v>25595396.0</v>
+      </c>
+      <c r="CJ2">
+        <v>24143629.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:88">
+      <c r="A3" t="s">
+        <v>182</v>
+      </c>
+      <c r="B3">
+        <v>19000</v>
+      </c>
+      <c r="C3">
+        <v>33000</v>
+      </c>
+      <c r="D3">
+        <v>29000</v>
+      </c>
+      <c r="E3">
+        <v>19000</v>
+      </c>
+      <c r="F3">
+        <v>8000</v>
+      </c>
+      <c r="G3">
+        <v>5000</v>
+      </c>
+      <c r="H3">
+        <v>30000</v>
+      </c>
+      <c r="I3">
+        <v>378000</v>
+      </c>
+      <c r="J3">
+        <v>292000</v>
+      </c>
+      <c r="K3">
+        <v>497000</v>
+      </c>
+      <c r="L3">
+        <v>11000</v>
+      </c>
+      <c r="M3">
+        <v>285000</v>
+      </c>
+      <c r="N3">
+        <v>94000</v>
+      </c>
+      <c r="O3">
+        <v>28000</v>
+      </c>
+      <c r="P3">
+        <v>12000</v>
+      </c>
+      <c r="Q3">
+        <v>24000</v>
+      </c>
+      <c r="R3">
+        <v>50000</v>
+      </c>
+      <c r="S3">
+        <v>94000</v>
+      </c>
+      <c r="T3">
+        <v>94000</v>
+      </c>
+      <c r="U3">
+        <v>94000</v>
+      </c>
+      <c r="V3">
+        <v>12000</v>
+      </c>
+      <c r="W3">
+        <v>22000</v>
+      </c>
+      <c r="X3">
+        <v>48000</v>
+      </c>
+      <c r="Y3">
+        <v>38000</v>
+      </c>
+      <c r="Z3">
+        <v>29000</v>
+      </c>
+      <c r="AA3">
+        <v>111000</v>
+      </c>
+      <c r="AB3">
+        <v>243000</v>
+      </c>
+      <c r="AC3">
+        <v>158000</v>
+      </c>
+      <c r="AD3">
+        <v>83000</v>
+      </c>
+      <c r="AE3">
+        <v>150000</v>
+      </c>
+      <c r="AF3">
+        <v>209000</v>
+      </c>
+      <c r="AG3">
+        <v>44000</v>
+      </c>
+      <c r="AH3">
+        <v>72000</v>
+      </c>
+      <c r="AI3">
+        <v>147000</v>
+      </c>
+      <c r="AJ3">
+        <v>38000</v>
+      </c>
+      <c r="AK3">
+        <v>50000</v>
+      </c>
+      <c r="AL3">
+        <v>39000</v>
+      </c>
+      <c r="AM3">
+        <v>25000</v>
+      </c>
+      <c r="AN3">
+        <v>81000</v>
+      </c>
+      <c r="AO3">
+        <v>19000</v>
+      </c>
+      <c r="AP3">
+        <v>127000</v>
+      </c>
+      <c r="AQ3">
+        <v>29000</v>
+      </c>
+      <c r="AR3">
+        <v>78000</v>
+      </c>
+      <c r="AS3">
+        <v>38000</v>
+      </c>
+      <c r="AT3">
+        <v>42000</v>
+      </c>
+      <c r="AU3">
+        <v>96000</v>
+      </c>
+      <c r="AV3">
+        <v>37000</v>
+      </c>
+      <c r="AW3">
+        <v>53000</v>
+      </c>
+      <c r="AX3">
+        <v>4000</v>
+      </c>
+      <c r="AY3">
+        <v>71000</v>
+      </c>
+      <c r="AZ3">
+        <v>83000</v>
+      </c>
+      <c r="BA3">
+        <v>133000</v>
+      </c>
+      <c r="BB3">
+        <v>24000</v>
+      </c>
+      <c r="BC3">
+        <v>2000</v>
+      </c>
+      <c r="BD3">
+        <v>45000</v>
+      </c>
+      <c r="BE3">
+        <v>28000</v>
+      </c>
+      <c r="BF3">
+        <v>12000</v>
+      </c>
+      <c r="BG3">
+        <v>67000</v>
+      </c>
+      <c r="BH3">
+        <v>19000</v>
+      </c>
+      <c r="BI3">
+        <v>76000</v>
+      </c>
+      <c r="BJ3">
+        <v>27000</v>
+      </c>
+      <c r="BK3">
+        <v>26000</v>
+      </c>
+      <c r="BL3">
+        <v>53000</v>
+      </c>
+      <c r="BM3">
+        <v>115000</v>
+      </c>
+      <c r="BN3">
+        <v>50000</v>
+      </c>
+      <c r="BO3">
+        <v>66000</v>
+      </c>
+      <c r="BP3">
+        <v>24000</v>
+      </c>
+      <c r="BQ3">
+        <v>31000</v>
+      </c>
+      <c r="BR3">
+        <v>13000</v>
+      </c>
+      <c r="BS3">
+        <v>30000</v>
+      </c>
+      <c r="BT3">
+        <v>70000</v>
+      </c>
+      <c r="BU3">
+        <v>259000</v>
+      </c>
+      <c r="BV3">
+        <v>247000</v>
+      </c>
+      <c r="BW3">
+        <v>34696</v>
+      </c>
+      <c r="BX3">
+        <v>14668</v>
+      </c>
+      <c r="BY3">
+        <v>44155</v>
+      </c>
+      <c r="BZ3">
+        <v>87481</v>
+      </c>
+      <c r="CA3">
+        <v>501670</v>
+      </c>
+      <c r="CB3">
+        <v>287709</v>
+      </c>
+      <c r="CC3">
+        <v>24683</v>
+      </c>
+      <c r="CD3">
+        <v>2944</v>
+      </c>
+      <c r="CE3">
+        <v>16943</v>
+      </c>
+      <c r="CF3">
+        <v>17647</v>
+      </c>
+      <c r="CG3">
+        <v>31457</v>
+      </c>
+      <c r="CH3">
+        <v>0</v>
+      </c>
+      <c r="CI3">
+        <v>4706</v>
+      </c>
+      <c r="CJ3">
+        <v>1573</v>
+      </c>
+    </row>
+    <row r="4" spans="1:88">
+      <c r="A4" t="s">
+        <v>183</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
+        <v>68195000.0</v>
+      </c>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+    </row>
+    <row r="5" spans="1:88">
+      <c r="A5" t="s">
+        <v>184</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5"/>
+      <c r="AI5"/>
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5"/>
+      <c r="AM5"/>
+      <c r="AN5"/>
+      <c r="AO5"/>
+      <c r="AP5"/>
+      <c r="AQ5"/>
+      <c r="AR5"/>
+      <c r="AS5"/>
+      <c r="AT5"/>
+      <c r="AU5"/>
+      <c r="AV5"/>
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5"/>
+      <c r="BB5"/>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+    </row>
+    <row r="6" spans="1:88">
+      <c r="A6" t="s">
+        <v>185</v>
+      </c>
+      <c r="B6">
+        <v>-14528000.0</v>
+      </c>
+      <c r="C6">
+        <v>8963000.0</v>
+      </c>
+      <c r="D6">
+        <v>-2805000.0</v>
+      </c>
+      <c r="E6">
+        <v>-1025000.0</v>
+      </c>
+      <c r="F6">
+        <v>-62100000.0</v>
+      </c>
+      <c r="G6">
+        <v>72404000.0</v>
+      </c>
+      <c r="H6">
+        <v>5099000.0</v>
+      </c>
+      <c r="I6">
+        <v>-21368000.0</v>
+      </c>
+      <c r="J6">
+        <v>-55727000.0</v>
+      </c>
+      <c r="K6">
+        <v>78782000.0</v>
+      </c>
+      <c r="L6">
+        <v>-36803000.0</v>
+      </c>
+      <c r="M6">
+        <v>-4914000.0</v>
+      </c>
+      <c r="N6">
+        <v>53072000.0</v>
+      </c>
+      <c r="O6">
+        <v>-39535000.0</v>
+      </c>
+      <c r="P6">
+        <v>-53269000.0</v>
+      </c>
+      <c r="Q6">
+        <v>56223000.0</v>
+      </c>
+      <c r="R6">
+        <v>-73808000.0</v>
+      </c>
+      <c r="S6">
+        <v>-113095000.0</v>
+      </c>
+      <c r="T6">
+        <v>225147000.0</v>
+      </c>
+      <c r="U6">
+        <v>-62603000.0</v>
+      </c>
+      <c r="V6">
+        <v>-150806000.0</v>
+      </c>
+      <c r="W6">
+        <v>189561000.0</v>
+      </c>
+      <c r="X6">
+        <v>-21422000.0</v>
+      </c>
+      <c r="Y6">
+        <v>13141000.0</v>
+      </c>
+      <c r="Z6">
+        <v>-58654000.0</v>
+      </c>
+      <c r="AA6">
+        <v>79065000.0</v>
+      </c>
+      <c r="AB6">
+        <v>7331000.0</v>
+      </c>
+      <c r="AC6">
+        <v>1986000.0</v>
+      </c>
+      <c r="AD6">
+        <v>-19243000.0</v>
+      </c>
+      <c r="AE6">
+        <v>216000.0</v>
+      </c>
+      <c r="AF6">
+        <v>-29706000.0</v>
+      </c>
+      <c r="AG6">
+        <v>-46513000.0</v>
+      </c>
+      <c r="AH6">
+        <v>26865000.0</v>
+      </c>
+      <c r="AI6">
+        <v>-49259000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>-19844000.0</v>
+      </c>
+      <c r="AK6">
+        <v>12272000.0</v>
+      </c>
+      <c r="AL6">
+        <v>135096000.0</v>
+      </c>
+      <c r="AM6">
+        <v>-55968000.0</v>
+      </c>
+      <c r="AN6">
+        <v>9297000.0</v>
+      </c>
+      <c r="AO6">
+        <v>46237000.0</v>
+      </c>
+      <c r="AP6">
+        <v>-81718000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>-52108000.0</v>
+      </c>
+      <c r="AR6">
+        <v>31317000.0</v>
+      </c>
+      <c r="AS6">
+        <v>-55769000.0</v>
+      </c>
+      <c r="AT6">
+        <v>-55360000.0</v>
+      </c>
+      <c r="AU6">
+        <v>68489000.0</v>
+      </c>
+      <c r="AV6">
+        <v>42619000.0</v>
+      </c>
+      <c r="AW6">
+        <v>-108530000.0</v>
+      </c>
+      <c r="AX6">
+        <v>-43830000.0</v>
+      </c>
+      <c r="AY6">
+        <v>63375000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>71049000.0</v>
+      </c>
+      <c r="BA6">
+        <v>-72984000.0</v>
+      </c>
+      <c r="BB6">
+        <v>23934000.0</v>
+      </c>
+      <c r="BC6">
+        <v>75901000.0</v>
+      </c>
+      <c r="BD6">
+        <v>50953000.0</v>
+      </c>
+      <c r="BE6">
+        <v>7707000.0</v>
+      </c>
+      <c r="BF6">
+        <v>-16041000.0</v>
+      </c>
+      <c r="BG6">
+        <v>-31835000.0</v>
+      </c>
+      <c r="BH6">
+        <v>-101936000.0</v>
+      </c>
+      <c r="BI6">
+        <v>83810000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>7421000.0</v>
+      </c>
+      <c r="BK6">
+        <v>24003000.0</v>
+      </c>
+      <c r="BL6">
+        <v>30261000.0</v>
+      </c>
+      <c r="BM6">
+        <v>-53388000.0</v>
+      </c>
+      <c r="BN6">
+        <v>-18690000.0</v>
+      </c>
+      <c r="BO6">
+        <v>47581000.0</v>
+      </c>
+      <c r="BP6">
+        <v>39880000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>29483000.0</v>
+      </c>
+      <c r="BR6">
+        <v>-9358000.0</v>
+      </c>
+      <c r="BS6">
+        <v>-3247000.0</v>
+      </c>
+      <c r="BT6">
+        <v>6638000.0</v>
+      </c>
+      <c r="BU6">
+        <v>47000.0</v>
+      </c>
+      <c r="BV6">
+        <v>5948000.0</v>
+      </c>
+      <c r="BW6">
+        <v>-18329643.0</v>
+      </c>
+      <c r="BX6">
+        <v>18719815.0</v>
+      </c>
+      <c r="BY6">
+        <v>-34022500.0</v>
+      </c>
+      <c r="BZ6">
+        <v>25084114.0</v>
+      </c>
+      <c r="CA6">
+        <v>9276232.0</v>
+      </c>
+      <c r="CB6">
+        <v>-16083773.0</v>
+      </c>
+      <c r="CC6">
+        <v>-8342726.0</v>
+      </c>
+      <c r="CD6">
+        <v>16192034.0</v>
+      </c>
+      <c r="CE6">
+        <v>4720796.0</v>
+      </c>
+      <c r="CF6">
+        <v>-42086025.0</v>
+      </c>
+      <c r="CG6">
+        <v>43467314.0</v>
+      </c>
+      <c r="CH6">
+        <v>582033.0</v>
+      </c>
+      <c r="CI6">
+        <v>-16917067.0</v>
+      </c>
+      <c r="CJ6">
+        <v>1451767.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:88">
+      <c r="A7" t="s">
+        <v>186</v>
+      </c>
+      <c r="B7">
+        <v>-24427000.0</v>
+      </c>
+      <c r="C7">
+        <v>8919000.0</v>
+      </c>
+      <c r="D7">
+        <v>182000.0</v>
+      </c>
+      <c r="E7">
+        <v>15317000.0</v>
+      </c>
+      <c r="F7">
+        <v>-18519000.0</v>
+      </c>
+      <c r="G7">
+        <v>605000.0</v>
+      </c>
+      <c r="H7">
+        <v>7903000.0</v>
+      </c>
+      <c r="I7">
+        <v>13826000.0</v>
+      </c>
+      <c r="J7">
+        <v>-6912000.0</v>
+      </c>
+      <c r="K7">
+        <v>-21917000.0</v>
+      </c>
+      <c r="L7">
+        <v>169000.0</v>
+      </c>
+      <c r="M7">
+        <v>15491000.0</v>
+      </c>
+      <c r="N7">
+        <v>-10912000.0</v>
+      </c>
+      <c r="O7">
+        <v>7865000.0</v>
+      </c>
+      <c r="P7">
+        <v>-7175000.0</v>
+      </c>
+      <c r="Q7">
+        <v>19669000.0</v>
+      </c>
+      <c r="R7">
+        <v>-36585000.0</v>
+      </c>
+      <c r="S7">
+        <v>10477000.0</v>
+      </c>
+      <c r="T7">
+        <v>1882000.0</v>
+      </c>
+      <c r="U7">
+        <v>9203000.0</v>
+      </c>
+      <c r="V7">
+        <v>-8167000.0</v>
+      </c>
+      <c r="W7">
+        <v>10196000.0</v>
+      </c>
+      <c r="X7">
+        <v>-1310000.0</v>
+      </c>
+      <c r="Y7">
+        <v>8137000.0</v>
+      </c>
+      <c r="Z7">
+        <v>-11279000.0</v>
+      </c>
+      <c r="AA7">
+        <v>6025000.0</v>
+      </c>
+      <c r="AB7">
+        <v>149000.0</v>
+      </c>
+      <c r="AC7">
+        <v>6705000.0</v>
+      </c>
+      <c r="AD7">
+        <v>-9460000.0</v>
+      </c>
+      <c r="AE7">
+        <v>447000.0</v>
+      </c>
+      <c r="AF7">
+        <v>-3388000.0</v>
+      </c>
+      <c r="AG7">
+        <v>2774000.0</v>
+      </c>
+      <c r="AH7">
+        <v>-5174000.0</v>
+      </c>
+      <c r="AI7">
+        <v>5434000.0</v>
+      </c>
+      <c r="AJ7">
+        <v>-5347000.0</v>
+      </c>
+      <c r="AK7">
+        <v>9082000.0</v>
+      </c>
+      <c r="AL7">
+        <v>-6185000.0</v>
+      </c>
+      <c r="AM7">
+        <v>6874000.0</v>
+      </c>
+      <c r="AN7">
+        <v>8011000.0</v>
+      </c>
+      <c r="AO7">
+        <v>-668000.0</v>
+      </c>
+      <c r="AP7">
+        <v>-9410000.0</v>
+      </c>
+      <c r="AQ7">
+        <v>-2504000.0</v>
+      </c>
+      <c r="AR7">
+        <v>9555000.0</v>
+      </c>
+      <c r="AS7">
+        <v>3896000.0</v>
+      </c>
+      <c r="AT7">
+        <v>-1457000.0</v>
+      </c>
+      <c r="AU7">
+        <v>8918000.0</v>
+      </c>
+      <c r="AV7">
+        <v>238000.0</v>
+      </c>
+      <c r="AW7">
+        <v>3679000.0</v>
+      </c>
+      <c r="AX7">
+        <v>-7119000.0</v>
+      </c>
+      <c r="AY7">
+        <v>2517000.0</v>
+      </c>
+      <c r="AZ7">
+        <v>2977000.0</v>
+      </c>
+      <c r="BA7">
+        <v>2417000.0</v>
+      </c>
+      <c r="BB7">
+        <v>-2940000.0</v>
+      </c>
+      <c r="BC7">
+        <v>485000.0</v>
+      </c>
+      <c r="BD7">
+        <v>17000.0</v>
+      </c>
+      <c r="BE7">
+        <v>-98000.0</v>
+      </c>
+      <c r="BF7">
+        <v>-4002000.0</v>
+      </c>
+      <c r="BG7">
+        <v>-995000.0</v>
+      </c>
+      <c r="BH7">
+        <v>1966000.0</v>
+      </c>
+      <c r="BI7">
+        <v>-890000.0</v>
+      </c>
+      <c r="BJ7">
+        <v>817000.0</v>
+      </c>
+      <c r="BK7">
+        <v>-3110000.0</v>
+      </c>
+      <c r="BL7">
+        <v>-947000.0</v>
+      </c>
+      <c r="BM7">
+        <v>4425000.0</v>
+      </c>
+      <c r="BN7">
+        <v>-7846000.0</v>
+      </c>
+      <c r="BO7">
+        <v>8860000.0</v>
+      </c>
+      <c r="BP7">
+        <v>654000.0</v>
+      </c>
+      <c r="BQ7">
+        <v>2049000.0</v>
+      </c>
+      <c r="BR7">
+        <v>-3148000.0</v>
+      </c>
+      <c r="BS7">
+        <v>11533000.0</v>
+      </c>
+      <c r="BT7">
+        <v>-7824000.0</v>
+      </c>
+      <c r="BU7">
+        <v>8698000.0</v>
+      </c>
+      <c r="BV7">
+        <v>-2703000.0</v>
+      </c>
+      <c r="BW7">
+        <v>132387837.0</v>
+      </c>
+      <c r="BX7">
+        <v>2168137.0</v>
+      </c>
+      <c r="BY7">
+        <v>-71170830.0</v>
+      </c>
+      <c r="BZ7">
+        <v>-58583144.0</v>
+      </c>
+      <c r="CA7">
+        <v>66506364.0</v>
+      </c>
+      <c r="CB7">
+        <v>-44761471.0</v>
+      </c>
+      <c r="CC7">
+        <v>-17822197.0</v>
+      </c>
+      <c r="CD7">
+        <v>1949513.0</v>
+      </c>
+      <c r="CE7">
+        <v>-44828233.0</v>
+      </c>
+      <c r="CF7">
+        <v>-42576103.0</v>
+      </c>
+      <c r="CG7">
+        <v>-67620262.0</v>
+      </c>
+      <c r="CH7">
+        <v>94357.0</v>
+      </c>
+      <c r="CI7">
+        <v>315731.0</v>
+      </c>
+      <c r="CJ7">
+        <v>-559008.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:88">
+      <c r="A8" t="s">
+        <v>187</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+    </row>
+    <row r="9" spans="1:88">
+      <c r="A9" t="s">
+        <v>188</v>
+      </c>
+      <c r="B9">
+        <v>-3094000.0</v>
+      </c>
+      <c r="C9">
+        <v>-954000.0</v>
+      </c>
+      <c r="D9">
+        <v>-1432000.0</v>
+      </c>
+      <c r="E9">
+        <v>-1736000.0</v>
+      </c>
+      <c r="F9">
+        <v>-1215000.0</v>
+      </c>
+      <c r="G9">
+        <v>-1129000.0</v>
+      </c>
+      <c r="H9">
+        <v>69000.0</v>
+      </c>
+      <c r="I9">
+        <v>3865000.0</v>
+      </c>
+      <c r="J9">
+        <v>-2743000.0</v>
+      </c>
+      <c r="K9">
+        <v>-684000.0</v>
+      </c>
+      <c r="L9">
+        <v>27000.0</v>
+      </c>
+      <c r="M9">
+        <v>-594000.0</v>
+      </c>
+      <c r="N9">
+        <v>-594000.0</v>
+      </c>
+      <c r="O9">
+        <v>-6173000.0</v>
+      </c>
+      <c r="P9">
+        <v>-3271000.0</v>
+      </c>
+      <c r="Q9">
+        <v>-2479000.0</v>
+      </c>
+      <c r="R9">
+        <v>-2289000.0</v>
+      </c>
+      <c r="S9">
+        <v>494000.0</v>
+      </c>
+      <c r="T9">
+        <v>1204000.0</v>
+      </c>
+      <c r="U9">
+        <v>1534000.0</v>
+      </c>
+      <c r="V9">
+        <v>-1520000.0</v>
+      </c>
+      <c r="W9">
+        <v>-749000.0</v>
+      </c>
+      <c r="X9">
+        <v>-48000.0</v>
+      </c>
+      <c r="Y9">
+        <v>-321000.0</v>
+      </c>
+      <c r="Z9">
+        <v>1070000.0</v>
+      </c>
+      <c r="AA9">
+        <v>-361000.0</v>
+      </c>
+      <c r="AB9">
+        <v>-1640000.0</v>
+      </c>
+      <c r="AC9">
+        <v>160000.0</v>
+      </c>
+      <c r="AD9">
+        <v>-1407000.0</v>
+      </c>
+      <c r="AE9">
+        <v>-1237000.0</v>
+      </c>
+      <c r="AF9">
+        <v>-1314000.0</v>
+      </c>
+      <c r="AG9">
+        <v>-3321000.0</v>
+      </c>
+      <c r="AH9">
+        <v>1175000.0</v>
+      </c>
+      <c r="AI9">
+        <v>-1755000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>-303000.0</v>
+      </c>
+      <c r="AK9">
+        <v>1280000.0</v>
+      </c>
+      <c r="AL9">
+        <v>130000.0</v>
+      </c>
+      <c r="AM9">
+        <v>-753000.0</v>
+      </c>
+      <c r="AN9">
+        <v>-1408000.0</v>
+      </c>
+      <c r="AO9">
+        <v>1539000.0</v>
+      </c>
+      <c r="AP9">
+        <v>-1753000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>-712000.0</v>
+      </c>
+      <c r="AR9">
+        <v>698000.0</v>
+      </c>
+      <c r="AS9">
+        <v>-124000.0</v>
+      </c>
+      <c r="AT9">
+        <v>351000.0</v>
+      </c>
+      <c r="AU9">
+        <v>-306000.0</v>
+      </c>
+      <c r="AV9">
+        <v>-446000.0</v>
+      </c>
+      <c r="AW9">
+        <v>-524000.0</v>
+      </c>
+      <c r="AX9">
+        <v>786000.0</v>
+      </c>
+      <c r="AY9">
+        <v>1313000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>-31000.0</v>
+      </c>
+      <c r="BA9">
+        <v>-569000.0</v>
+      </c>
+      <c r="BB9">
+        <v>-41000.0</v>
+      </c>
+      <c r="BC9">
+        <v>-1860000.0</v>
+      </c>
+      <c r="BD9">
+        <v>-663000.0</v>
+      </c>
+      <c r="BE9">
+        <v>-1149000.0</v>
+      </c>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9">
+        <v>175000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>22000.0</v>
+      </c>
+      <c r="BK9"/>
+      <c r="BL9">
+        <v>-86000.0</v>
+      </c>
+      <c r="BM9">
+        <v>353000.0</v>
+      </c>
+      <c r="BN9"/>
+      <c r="BO9">
+        <v>1487000.0</v>
+      </c>
+      <c r="BP9">
+        <v>796000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>607000.0</v>
+      </c>
+      <c r="BR9">
+        <v>1081000.0</v>
+      </c>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9">
+        <v>-443000.0</v>
+      </c>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9"/>
+      <c r="CG9"/>
+      <c r="CH9"/>
+      <c r="CI9"/>
+      <c r="CJ9"/>
+    </row>
+    <row r="10" spans="1:88">
+      <c r="A10" t="s">
+        <v>189</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10"/>
+      <c r="AF10"/>
+      <c r="AG10"/>
+      <c r="AH10"/>
+      <c r="AI10"/>
+      <c r="AJ10"/>
+      <c r="AK10"/>
+      <c r="AL10"/>
+      <c r="AM10"/>
+      <c r="AN10"/>
+      <c r="AO10"/>
+      <c r="AP10"/>
+      <c r="AQ10"/>
+      <c r="AR10"/>
+      <c r="AS10"/>
+      <c r="AT10"/>
+      <c r="AU10"/>
+      <c r="AV10"/>
+      <c r="AW10"/>
+      <c r="AX10"/>
+      <c r="AY10"/>
+      <c r="AZ10"/>
+      <c r="BA10"/>
+      <c r="BB10"/>
+      <c r="BC10"/>
+      <c r="BD10"/>
+      <c r="BE10"/>
+      <c r="BF10"/>
+      <c r="BG10"/>
+      <c r="BH10"/>
+      <c r="BI10"/>
+      <c r="BJ10"/>
+      <c r="BK10"/>
+      <c r="BL10"/>
+      <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10"/>
+      <c r="BP10"/>
+      <c r="BQ10"/>
+      <c r="BR10"/>
+      <c r="BS10"/>
+      <c r="BT10"/>
+      <c r="BU10"/>
+      <c r="BV10"/>
+      <c r="BW10"/>
+      <c r="BX10"/>
+      <c r="BY10"/>
+      <c r="BZ10"/>
+      <c r="CA10"/>
+      <c r="CB10"/>
+      <c r="CC10"/>
+      <c r="CD10"/>
+      <c r="CE10"/>
+      <c r="CF10"/>
+      <c r="CG10"/>
+      <c r="CH10"/>
+      <c r="CI10"/>
+      <c r="CJ10"/>
+    </row>
+    <row r="11" spans="1:88">
+      <c r="A11" t="s">
+        <v>190</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
+      <c r="M11">
+        <v>0.0</v>
+      </c>
+      <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
+        <v>0.0</v>
+      </c>
+      <c r="Q11">
+        <v>0.0</v>
+      </c>
+      <c r="R11">
+        <v>0.0</v>
+      </c>
+      <c r="S11">
+        <v>0.0</v>
+      </c>
+      <c r="T11">
+        <v>0.0</v>
+      </c>
+      <c r="U11">
+        <v>0.0</v>
+      </c>
+      <c r="V11">
+        <v>0.0</v>
+      </c>
+      <c r="W11">
+        <v>1000.0</v>
+      </c>
+      <c r="X11">
+        <v>-1000.0</v>
+      </c>
+      <c r="Y11">
+        <v>0.0</v>
+      </c>
+      <c r="Z11">
+        <v>-16000.0</v>
+      </c>
+      <c r="AA11">
+        <v>-9000.0</v>
+      </c>
+      <c r="AB11">
+        <v>-5000.0</v>
+      </c>
+      <c r="AC11">
+        <v>7000.0</v>
+      </c>
+      <c r="AD11">
+        <v>-198000.0</v>
+      </c>
+      <c r="AE11">
+        <v>198000.0</v>
+      </c>
+      <c r="AF11">
+        <v>-431000.0</v>
+      </c>
+      <c r="AG11">
+        <v>438000.0</v>
+      </c>
+      <c r="AH11">
+        <v>-194000.0</v>
+      </c>
+      <c r="AI11">
+        <v>4729000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>0.0</v>
+      </c>
+      <c r="AK11">
+        <v>898000.0</v>
+      </c>
+      <c r="AL11">
+        <v>-5254000.0</v>
+      </c>
+      <c r="AM11">
+        <v>3948000.0</v>
+      </c>
+      <c r="AN11">
+        <v>150000.0</v>
+      </c>
+      <c r="AO11">
+        <v>4294000.0</v>
+      </c>
+      <c r="AP11"/>
+      <c r="AQ11">
+        <v>4451000.0</v>
+      </c>
+      <c r="AR11">
+        <v>6236000.0</v>
+      </c>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11">
+        <v>271000.0</v>
+      </c>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11">
+        <v>1811000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>2525000.0</v>
+      </c>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11">
+        <v>1205000.0</v>
+      </c>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11">
+        <v>1880000.0</v>
+      </c>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11">
+        <v>2414000.0</v>
+      </c>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11">
+        <v>2142000.0</v>
+      </c>
+      <c r="BT11">
+        <v>64000.0</v>
+      </c>
+      <c r="BU11">
+        <v>605000.0</v>
+      </c>
+      <c r="BV11"/>
+      <c r="BW11">
+        <v>1398000.0</v>
+      </c>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11">
+        <v>3108000.0</v>
+      </c>
+      <c r="CB11">
+        <v>1721000.0</v>
+      </c>
+      <c r="CC11">
+        <v>1329000.0</v>
+      </c>
+      <c r="CD11">
+        <v>1433000.0</v>
+      </c>
+      <c r="CE11">
+        <v>1432000.0</v>
+      </c>
+      <c r="CF11">
+        <v>1510000.0</v>
+      </c>
+      <c r="CG11">
+        <v>1406000.0</v>
+      </c>
+      <c r="CH11"/>
+      <c r="CI11"/>
+      <c r="CJ11"/>
+    </row>
+    <row r="12" spans="1:88">
+      <c r="A12" t="s">
+        <v>191</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12">
+        <v>-145313000.0</v>
+      </c>
+      <c r="M12">
+        <v>21559000.0</v>
+      </c>
+      <c r="N12">
+        <v>2853000.0</v>
+      </c>
+      <c r="O12">
+        <v>-136871000.0</v>
+      </c>
+      <c r="P12">
+        <v>-100732000.0</v>
+      </c>
+      <c r="Q12">
+        <v>-128691000.0</v>
+      </c>
+      <c r="R12">
+        <v>-150238000.0</v>
+      </c>
+      <c r="S12">
+        <v>84111000.0</v>
+      </c>
+      <c r="T12">
+        <v>14082000.0</v>
+      </c>
+      <c r="U12">
+        <v>-55645000.0</v>
+      </c>
+      <c r="V12">
+        <v>-108833000.0</v>
+      </c>
+      <c r="W12">
+        <v>68672000.0</v>
+      </c>
+      <c r="X12">
+        <v>-54400000.0</v>
+      </c>
+      <c r="Y12">
+        <v>-59389000.0</v>
+      </c>
+      <c r="Z12">
+        <v>13674000.0</v>
+      </c>
+      <c r="AA12">
+        <v>-65987000.0</v>
+      </c>
+      <c r="AB12">
+        <v>4352000.0</v>
+      </c>
+      <c r="AC12">
+        <v>-166315000.0</v>
+      </c>
+      <c r="AD12">
+        <v>-196563000.0</v>
+      </c>
+      <c r="AE12">
+        <v>-118047000.0</v>
+      </c>
+      <c r="AF12">
+        <v>-55148000.0</v>
+      </c>
+      <c r="AG12">
+        <v>-215094000.0</v>
+      </c>
+      <c r="AH12">
+        <v>61189000.0</v>
+      </c>
+      <c r="AI12">
+        <v>-108690000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>-19897000.0</v>
+      </c>
+      <c r="AK12">
+        <v>12401000.0</v>
+      </c>
+      <c r="AL12">
+        <v>23479000.0</v>
+      </c>
+      <c r="AM12">
+        <v>-215952000.0</v>
+      </c>
+      <c r="AN12">
+        <v>-15425000.0</v>
+      </c>
+      <c r="AO12">
+        <v>-8354000.0</v>
+      </c>
+      <c r="AP12"/>
+      <c r="AQ12">
+        <v>-172367000.0</v>
+      </c>
+      <c r="AR12"/>
+      <c r="AS12"/>
+      <c r="AT12"/>
+      <c r="AU12">
+        <v>-103633000.0</v>
+      </c>
+      <c r="AV12"/>
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12"/>
+      <c r="AZ12"/>
+      <c r="BA12"/>
+      <c r="BB12"/>
+      <c r="BC12"/>
+      <c r="BD12"/>
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12">
+        <v>8000.0</v>
+      </c>
+      <c r="BM12">
+        <v>8000.0</v>
+      </c>
+      <c r="BN12">
+        <v>8000.0</v>
+      </c>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12">
+        <v>98000.0</v>
+      </c>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12">
+        <v>139000.0</v>
+      </c>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12">
+        <v>1709000.0</v>
+      </c>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12"/>
+      <c r="CJ12"/>
+    </row>
+    <row r="13" spans="1:88">
+      <c r="A13" t="s">
+        <v>192</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13">
+        <v>142000.0</v>
+      </c>
+      <c r="M13">
+        <v>16085000.0</v>
+      </c>
+      <c r="N13">
+        <v>16085000.0</v>
+      </c>
+      <c r="O13">
+        <v>14038000.0</v>
+      </c>
+      <c r="P13">
+        <v>-3904000.0</v>
+      </c>
+      <c r="Q13">
+        <v>22148000.0</v>
+      </c>
+      <c r="R13">
+        <v>-34296000.0</v>
+      </c>
+      <c r="S13">
+        <v>9983000.0</v>
+      </c>
+      <c r="T13">
+        <v>678000.0</v>
+      </c>
+      <c r="U13">
+        <v>7669000.0</v>
+      </c>
+      <c r="V13">
+        <v>-6647000.0</v>
+      </c>
+      <c r="W13">
+        <v>9766000.0</v>
+      </c>
+      <c r="X13">
+        <v>-1261000.0</v>
+      </c>
+      <c r="Y13">
+        <v>8458000.0</v>
+      </c>
+      <c r="Z13">
+        <v>-12333000.0</v>
+      </c>
+      <c r="AA13">
+        <v>6395000.0</v>
+      </c>
+      <c r="AB13">
+        <v>1794000.0</v>
+      </c>
+      <c r="AC13">
+        <v>6538000.0</v>
+      </c>
+      <c r="AD13">
+        <v>-7855000.0</v>
+      </c>
+      <c r="AE13">
+        <v>1486000.0</v>
+      </c>
+      <c r="AF13">
+        <v>-1643000.0</v>
+      </c>
+      <c r="AG13">
+        <v>5657000.0</v>
+      </c>
+      <c r="AH13">
+        <v>-6155000.0</v>
+      </c>
+      <c r="AI13">
+        <v>3642000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>-5044000.0</v>
+      </c>
+      <c r="AK13">
+        <v>7803000.0</v>
+      </c>
+      <c r="AL13">
+        <v>-1061000.0</v>
+      </c>
+      <c r="AM13">
+        <v>7126000.0</v>
+      </c>
+      <c r="AN13">
+        <v>9269000.0</v>
+      </c>
+      <c r="AO13">
+        <v>-6501000.0</v>
+      </c>
+      <c r="AP13"/>
+      <c r="AQ13">
+        <v>9916000.0</v>
+      </c>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13">
+        <v>-232000.0</v>
+      </c>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+    </row>
+    <row r="14" spans="1:88">
+      <c r="A14" t="s">
+        <v>193</v>
+      </c>
+      <c r="B14">
+        <v>45005000.0</v>
+      </c>
+      <c r="C14">
+        <v>83000.0</v>
+      </c>
+      <c r="D14">
+        <v>84000.0</v>
+      </c>
+      <c r="E14">
+        <v>-47790000.0</v>
+      </c>
+      <c r="F14">
+        <v>25565000.0</v>
+      </c>
+      <c r="G14">
+        <v>1820000.0</v>
+      </c>
+      <c r="H14">
+        <v>1802000.0</v>
+      </c>
+      <c r="I14">
+        <v>1855000.0</v>
+      </c>
+      <c r="J14">
+        <v>186000.0</v>
+      </c>
+      <c r="K14">
+        <v>23000.0</v>
+      </c>
+      <c r="L14">
+        <v>59000.0</v>
+      </c>
+      <c r="M14">
+        <v>64000.0</v>
+      </c>
+      <c r="N14">
+        <v>44000.0</v>
+      </c>
+      <c r="O14">
+        <v>44000.0</v>
+      </c>
+      <c r="P14">
+        <v>1531000.0</v>
+      </c>
+      <c r="Q14">
+        <v>1255000.0</v>
+      </c>
+      <c r="R14">
+        <v>1537000.0</v>
+      </c>
+      <c r="S14">
+        <v>1640000.0</v>
+      </c>
+      <c r="T14">
+        <v>68000.0</v>
+      </c>
+      <c r="U14">
+        <v>93000.0</v>
+      </c>
+      <c r="V14">
+        <v>94000.0</v>
+      </c>
+      <c r="W14">
+        <v>96000.0</v>
+      </c>
+      <c r="X14">
+        <v>97000.0</v>
+      </c>
+      <c r="Y14">
+        <v>96000.0</v>
+      </c>
+      <c r="Z14">
+        <v>126000.0</v>
+      </c>
+      <c r="AA14">
+        <v>87000.0</v>
+      </c>
+      <c r="AB14">
+        <v>74000.0</v>
+      </c>
+      <c r="AC14">
+        <v>50000.0</v>
+      </c>
+      <c r="AD14">
+        <v>51000.0</v>
+      </c>
+      <c r="AE14">
+        <v>52000.0</v>
+      </c>
+      <c r="AF14">
+        <v>53000.0</v>
+      </c>
+      <c r="AG14">
+        <v>48000.0</v>
+      </c>
+      <c r="AH14">
+        <v>46000.0</v>
+      </c>
+      <c r="AI14">
+        <v>48000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>48000.0</v>
+      </c>
+      <c r="AK14">
+        <v>53000.0</v>
+      </c>
+      <c r="AL14">
+        <v>52000.0</v>
+      </c>
+      <c r="AM14">
+        <v>50000.0</v>
+      </c>
+      <c r="AN14">
+        <v>48000.0</v>
+      </c>
+      <c r="AO14">
+        <v>48000.0</v>
+      </c>
+      <c r="AP14">
+        <v>56000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>41000.0</v>
+      </c>
+      <c r="AR14">
+        <v>41000.0</v>
+      </c>
+      <c r="AS14">
+        <v>53000.0</v>
+      </c>
+      <c r="AT14">
+        <v>58000.0</v>
+      </c>
+      <c r="AU14">
+        <v>105000.0</v>
+      </c>
+      <c r="AV14">
+        <v>55000.0</v>
+      </c>
+      <c r="AW14">
+        <v>52000.0</v>
+      </c>
+      <c r="AX14">
+        <v>54000.0</v>
+      </c>
+      <c r="AY14">
+        <v>90000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>74000.0</v>
+      </c>
+      <c r="BA14">
+        <v>20000.0</v>
+      </c>
+      <c r="BB14">
+        <v>68000.0</v>
+      </c>
+      <c r="BC14">
+        <v>77000.0</v>
+      </c>
+      <c r="BD14">
+        <v>71000.0</v>
+      </c>
+      <c r="BE14">
+        <v>70000.0</v>
+      </c>
+      <c r="BF14">
+        <v>71000.0</v>
+      </c>
+      <c r="BG14">
+        <v>80000.0</v>
+      </c>
+      <c r="BH14">
+        <v>88000.0</v>
+      </c>
+      <c r="BI14">
+        <v>91000.0</v>
+      </c>
+      <c r="BJ14">
+        <v>89000.0</v>
+      </c>
+      <c r="BK14">
+        <v>102000.0</v>
+      </c>
+      <c r="BL14">
+        <v>103000.0</v>
+      </c>
+      <c r="BM14">
+        <v>100000.0</v>
+      </c>
+      <c r="BN14">
+        <v>95000.0</v>
+      </c>
+      <c r="BO14">
+        <v>93000.0</v>
+      </c>
+      <c r="BP14">
+        <v>91000.0</v>
+      </c>
+      <c r="BQ14">
+        <v>92000.0</v>
+      </c>
+      <c r="BR14">
+        <v>91000.0</v>
+      </c>
+      <c r="BS14">
+        <v>3443000.0</v>
+      </c>
+      <c r="BT14">
+        <v>-921000.0</v>
+      </c>
+      <c r="BU14">
+        <v>-1308000.0</v>
+      </c>
+      <c r="BV14">
+        <v>60000.0</v>
+      </c>
+      <c r="BW14">
+        <v>2190905.0</v>
+      </c>
+      <c r="BX14">
+        <v>-603304.0</v>
+      </c>
+      <c r="BY14">
+        <v>-769302.0</v>
+      </c>
+      <c r="BZ14">
+        <v>-614299.0</v>
+      </c>
+      <c r="CA14">
+        <v>-577112.0</v>
+      </c>
+      <c r="CB14">
+        <v>1783707.0</v>
+      </c>
+      <c r="CC14">
+        <v>-542836.0</v>
+      </c>
+      <c r="CD14">
+        <v>-598574.0</v>
+      </c>
+      <c r="CE14">
+        <v>-332780.0</v>
+      </c>
+      <c r="CF14">
+        <v>-171389.0</v>
+      </c>
+      <c r="CG14">
+        <v>-252055.0</v>
+      </c>
+      <c r="CH14">
+        <v>-10340.0</v>
+      </c>
+      <c r="CI14">
+        <v>2963.0</v>
+      </c>
+      <c r="CJ14">
+        <v>2682.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:88">
+      <c r="A15" t="s">
+        <v>194</v>
+      </c>
+      <c r="B15">
+        <v>-84415000.0</v>
+      </c>
+      <c r="C15">
+        <v>-82936000.0</v>
+      </c>
+      <c r="D15">
+        <v>-83635000.0</v>
+      </c>
+      <c r="E15">
+        <v>-80548000.0</v>
+      </c>
+      <c r="F15">
+        <v>78873000.0</v>
+      </c>
+      <c r="G15">
+        <v>77884000.0</v>
+      </c>
+      <c r="H15">
+        <v>75498000.0</v>
+      </c>
+      <c r="I15">
+        <v>75842000.0</v>
+      </c>
+      <c r="J15">
+        <v>74251000.0</v>
+      </c>
+      <c r="K15">
+        <v>71926000.0</v>
+      </c>
+      <c r="L15">
+        <v>71477000.0</v>
+      </c>
+      <c r="M15">
+        <v>66440000.0</v>
+      </c>
+      <c r="N15">
+        <v>63834000.0</v>
+      </c>
+      <c r="O15">
+        <v>66194000.0</v>
+      </c>
+      <c r="P15">
+        <v>63001000.0</v>
+      </c>
+      <c r="Q15">
+        <v>59072001.0</v>
+      </c>
+      <c r="R15">
+        <v>56856999.0</v>
+      </c>
+      <c r="S15">
+        <v>45415000.0</v>
+      </c>
+      <c r="T15">
+        <v>44243000.0</v>
+      </c>
+      <c r="U15">
+        <v>44088000.0</v>
+      </c>
+      <c r="V15">
+        <v>41755000.0</v>
+      </c>
+      <c r="W15">
+        <v>38033000.0</v>
+      </c>
+      <c r="X15">
+        <v>35634000.0</v>
+      </c>
+      <c r="Y15">
+        <v>35359000.0</v>
+      </c>
+      <c r="Z15">
+        <v>43396000.0</v>
+      </c>
+      <c r="AA15">
+        <v>36180000.0</v>
+      </c>
+      <c r="AB15">
+        <v>35011000.0</v>
+      </c>
+      <c r="AC15">
+        <v>31594000.0</v>
+      </c>
+      <c r="AD15">
+        <v>29268000.0</v>
+      </c>
+      <c r="AE15">
+        <v>31287000.0</v>
+      </c>
+      <c r="AF15">
+        <v>29191000.0</v>
+      </c>
+      <c r="AG15">
+        <v>26250000.0</v>
+      </c>
+      <c r="AH15">
+        <v>25993000.0</v>
+      </c>
+      <c r="AI15">
+        <v>25668000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>25009000.0</v>
+      </c>
+      <c r="AK15">
+        <v>24929000.0</v>
+      </c>
+      <c r="AL15">
+        <v>25279000.0</v>
+      </c>
+      <c r="AM15">
+        <v>23469000.0</v>
+      </c>
+      <c r="AN15">
+        <v>22856000.0</v>
+      </c>
+      <c r="AO15">
+        <v>22334000.0</v>
+      </c>
+      <c r="AP15">
+        <v>21875000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>21343000.0</v>
+      </c>
+      <c r="AR15">
+        <v>22082000.0</v>
+      </c>
+      <c r="AS15">
+        <v>21863000.0</v>
+      </c>
+      <c r="AT15">
+        <v>19704000.0</v>
+      </c>
+      <c r="AU15">
+        <v>19746000.0</v>
+      </c>
+      <c r="AV15">
+        <v>19439000.0</v>
+      </c>
+      <c r="AW15">
+        <v>19166000.0</v>
+      </c>
+      <c r="AX15">
+        <v>18725000.0</v>
+      </c>
+      <c r="AY15">
+        <v>18884000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>16543000.0</v>
+      </c>
+      <c r="BA15">
+        <v>15931000.0</v>
+      </c>
+      <c r="BB15">
+        <v>12894000.0</v>
+      </c>
+      <c r="BC15">
+        <v>12035000.0</v>
+      </c>
+      <c r="BD15">
+        <v>11533000.0</v>
+      </c>
+      <c r="BE15">
+        <v>11368000.0</v>
+      </c>
+      <c r="BF15">
+        <v>10742000.0</v>
+      </c>
+      <c r="BG15">
+        <v>9236000.0</v>
+      </c>
+      <c r="BH15">
+        <v>9071000.0</v>
+      </c>
+      <c r="BI15">
+        <v>9646000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>8890000.0</v>
+      </c>
+      <c r="BK15">
+        <v>6639000.0</v>
+      </c>
+      <c r="BL15">
+        <v>7198000.0</v>
+      </c>
+      <c r="BM15">
+        <v>6542000.0</v>
+      </c>
+      <c r="BN15">
+        <v>6510000.0</v>
+      </c>
+      <c r="BO15">
+        <v>11147000.0</v>
+      </c>
+      <c r="BP15">
+        <v>9713000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>9599000.0</v>
+      </c>
+      <c r="BR15">
+        <v>1060000.0</v>
+      </c>
+      <c r="BS15">
+        <v>9768000.0</v>
+      </c>
+      <c r="BT15">
+        <v>11173000.0</v>
+      </c>
+      <c r="BU15">
+        <v>11164000.0</v>
+      </c>
+      <c r="BV15">
+        <v>9763000.0</v>
+      </c>
+      <c r="BW15">
+        <v>9762725.0</v>
+      </c>
+      <c r="BX15">
+        <v>8197638.0</v>
+      </c>
+      <c r="BY15">
+        <v>5935668.0</v>
+      </c>
+      <c r="BZ15">
+        <v>6112969.0</v>
+      </c>
+      <c r="CA15">
+        <v>4345043.0</v>
+      </c>
+      <c r="CB15">
+        <v>3882260.0</v>
+      </c>
+      <c r="CC15">
+        <v>3070458.0</v>
+      </c>
+      <c r="CD15">
+        <v>2940591.0</v>
+      </c>
+      <c r="CE15">
+        <v>245048000000.0</v>
+      </c>
+      <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15"/>
+      <c r="CJ15"/>
+    </row>
+    <row r="16" spans="1:88">
+      <c r="A16" t="s">
+        <v>195</v>
+      </c>
+      <c r="B16">
+        <v>44926000.0</v>
+      </c>
+      <c r="C16">
+        <v>59454000.0</v>
+      </c>
+      <c r="D16">
+        <v>50491000.0</v>
+      </c>
+      <c r="E16">
+        <v>53296000.0</v>
+      </c>
+      <c r="F16">
+        <v>54321000.0</v>
+      </c>
+      <c r="G16">
+        <v>116421000.0</v>
+      </c>
+      <c r="H16">
+        <v>44017000.0</v>
+      </c>
+      <c r="I16">
+        <v>38918000.0</v>
+      </c>
+      <c r="J16">
+        <v>60286000.0</v>
+      </c>
+      <c r="K16">
+        <v>116013000.0</v>
+      </c>
+      <c r="L16">
+        <v>37231000.0</v>
+      </c>
+      <c r="M16">
+        <v>74034000.0</v>
+      </c>
+      <c r="N16">
+        <v>78948000.0</v>
+      </c>
+      <c r="O16">
+        <v>25876000.0</v>
+      </c>
+      <c r="P16">
+        <v>65411000.0</v>
+      </c>
+      <c r="Q16">
+        <v>118680000.0</v>
+      </c>
+      <c r="R16">
+        <v>62457000.0</v>
+      </c>
+      <c r="S16">
+        <v>136265000.0</v>
+      </c>
+      <c r="T16">
+        <v>249360000.0</v>
+      </c>
+      <c r="U16">
+        <v>24213000.0</v>
+      </c>
+      <c r="V16">
+        <v>86816000.0</v>
+      </c>
+      <c r="W16">
+        <v>237622000.0</v>
+      </c>
+      <c r="X16">
+        <v>48061000.0</v>
+      </c>
+      <c r="Y16">
+        <v>69483000.0</v>
+      </c>
+      <c r="Z16">
+        <v>56342000.0</v>
+      </c>
+      <c r="AA16">
+        <v>114996000.0</v>
+      </c>
+      <c r="AB16">
+        <v>35931000.0</v>
+      </c>
+      <c r="AC16">
+        <v>28600000.0</v>
+      </c>
+      <c r="AD16">
+        <v>26614000.0</v>
+      </c>
+      <c r="AE16">
+        <v>45857000.0</v>
+      </c>
+      <c r="AF16">
+        <v>45641000.0</v>
+      </c>
+      <c r="AG16">
+        <v>75347000.0</v>
+      </c>
+      <c r="AH16">
+        <v>121860000.0</v>
+      </c>
+      <c r="AI16">
+        <v>91309000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>140568000.0</v>
+      </c>
+      <c r="AK16">
+        <v>160412000.0</v>
+      </c>
+      <c r="AL16">
+        <v>148140000.0</v>
+      </c>
+      <c r="AM16">
+        <v>13044000.0</v>
+      </c>
+      <c r="AN16">
+        <v>69012000.0</v>
+      </c>
+      <c r="AO16">
+        <v>59715000.0</v>
+      </c>
+      <c r="AP16">
+        <v>13478000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>95196000.0</v>
+      </c>
+      <c r="AR16">
+        <v>147304000.0</v>
+      </c>
+      <c r="AS16">
+        <v>115987000.0</v>
+      </c>
+      <c r="AT16">
+        <v>171756000.0</v>
+      </c>
+      <c r="AU16">
+        <v>227116000.0</v>
+      </c>
+      <c r="AV16">
+        <v>158627000.0</v>
+      </c>
+      <c r="AW16">
+        <v>116008000.0</v>
+      </c>
+      <c r="AX16">
+        <v>224538000.0</v>
+      </c>
+      <c r="AY16">
+        <v>268368000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>204993000.0</v>
+      </c>
+      <c r="BA16">
+        <v>133944000.0</v>
+      </c>
+      <c r="BB16">
+        <v>206928000.0</v>
+      </c>
+      <c r="BC16">
+        <v>182994000.0</v>
+      </c>
+      <c r="BD16">
+        <v>107093000.0</v>
+      </c>
+      <c r="BE16">
+        <v>56140000.0</v>
+      </c>
+      <c r="BF16">
+        <v>48433000.0</v>
+      </c>
+      <c r="BG16">
+        <v>64474000.0</v>
+      </c>
+      <c r="BH16">
+        <v>96309000.0</v>
+      </c>
+      <c r="BI16">
+        <v>198245000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>114435000.0</v>
+      </c>
+      <c r="BK16">
+        <v>107014000.0</v>
+      </c>
+      <c r="BL16">
+        <v>83011000.0</v>
+      </c>
+      <c r="BM16">
+        <v>52750000.0</v>
+      </c>
+      <c r="BN16">
+        <v>106138000.0</v>
+      </c>
+      <c r="BO16">
+        <v>124828000.0</v>
+      </c>
+      <c r="BP16">
+        <v>77247000.0</v>
+      </c>
+      <c r="BQ16">
+        <v>37367000.0</v>
+      </c>
+      <c r="BR16">
+        <v>7884000.0</v>
+      </c>
+      <c r="BS16">
+        <v>17242000.0</v>
+      </c>
+      <c r="BT16">
+        <v>20489000.0</v>
+      </c>
+      <c r="BU16">
+        <v>13851000.0</v>
+      </c>
+      <c r="BV16">
+        <v>13804000.0</v>
+      </c>
+      <c r="BW16">
+        <v>7856000.0</v>
+      </c>
+      <c r="BX16">
+        <v>26185643.0</v>
+      </c>
+      <c r="BY16">
+        <v>7465828.0</v>
+      </c>
+      <c r="BZ16">
+        <v>41488328.0</v>
+      </c>
+      <c r="CA16">
+        <v>16404214.0</v>
+      </c>
+      <c r="CB16">
+        <v>7127982.0</v>
+      </c>
+      <c r="CC16">
+        <v>23211755.0</v>
+      </c>
+      <c r="CD16">
+        <v>31554481.0</v>
+      </c>
+      <c r="CE16">
+        <v>15362447.0</v>
+      </c>
+      <c r="CF16">
+        <v>10641651.0</v>
+      </c>
+      <c r="CG16">
+        <v>52727676.0</v>
+      </c>
+      <c r="CH16">
+        <v>9260362.0</v>
+      </c>
+      <c r="CI16">
+        <v>8678329.0</v>
+      </c>
+      <c r="CJ16">
+        <v>25595396.0</v>
+      </c>
     </row>
     <row r="17" spans="1:88">
       <c r="A17" t="s">
-        <v>38</v>
+        <v>196</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -7106,185 +29097,401 @@
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
     </row>
     <row r="18" spans="1:88">
       <c r="A18" t="s">
-        <v>39</v>
-[...15 lines deleted...]
-      <c r="P18"/>
+        <v>197</v>
+      </c>
+      <c r="B18">
+        <v>-230633000.0</v>
+      </c>
+      <c r="C18">
+        <v>-55641000.0</v>
+      </c>
+      <c r="D18">
+        <v>79381000.0</v>
+      </c>
+      <c r="E18">
+        <v>-144842000.0</v>
+      </c>
+      <c r="F18">
+        <v>-222205000.0</v>
+      </c>
+      <c r="G18">
+        <v>-29249000.0</v>
+      </c>
+      <c r="H18">
+        <v>92525000.0</v>
+      </c>
+      <c r="I18">
+        <v>59114000.0</v>
+      </c>
+      <c r="J18">
+        <v>64551000.0</v>
+      </c>
+      <c r="K18">
+        <v>130380000.0</v>
+      </c>
+      <c r="L18">
+        <v>-115376000.0</v>
+      </c>
+      <c r="M18">
+        <v>133355000.0</v>
+      </c>
+      <c r="N18">
+        <v>-80968000.0</v>
+      </c>
+      <c r="O18">
+        <v>-64946000.0</v>
+      </c>
+      <c r="P18">
+        <v>-53186000.0</v>
+      </c>
       <c r="Q18">
-        <v>1894000.0</v>
+        <v>-118109000.0</v>
       </c>
       <c r="R18">
-        <v>2161000.0</v>
+        <v>-188672000.0</v>
       </c>
       <c r="S18">
-        <v>1643000.0</v>
+        <v>99846000.0</v>
       </c>
       <c r="T18">
-        <v>1978000.0</v>
+        <v>40866000.0</v>
       </c>
       <c r="U18">
-        <v>2349000.0</v>
+        <v>38234000.0</v>
       </c>
       <c r="V18">
-        <v>2683000.0</v>
-[...66 lines deleted...]
-      <c r="CJ18"/>
+        <v>-50431000.0</v>
+      </c>
+      <c r="W18">
+        <v>231795000.0</v>
+      </c>
+      <c r="X18">
+        <v>-11295000.0</v>
+      </c>
+      <c r="Y18">
+        <v>11896000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-24731000.0</v>
+      </c>
+      <c r="AA18">
+        <v>-14023000.0</v>
+      </c>
+      <c r="AB18">
+        <v>24529000.0</v>
+      </c>
+      <c r="AC18">
+        <v>-110116000.0</v>
+      </c>
+      <c r="AD18">
+        <v>-141649000.0</v>
+      </c>
+      <c r="AE18">
+        <v>-133761000.0</v>
+      </c>
+      <c r="AF18">
+        <v>-21698000.0</v>
+      </c>
+      <c r="AG18">
+        <v>-156929000.0</v>
+      </c>
+      <c r="AH18">
+        <v>62943000.0</v>
+      </c>
+      <c r="AI18">
+        <v>-95176000.0</v>
+      </c>
+      <c r="AJ18">
+        <v>8983000.0</v>
+      </c>
+      <c r="AK18">
+        <v>55852000.0</v>
+      </c>
+      <c r="AL18">
+        <v>11667000.0</v>
+      </c>
+      <c r="AM18">
+        <v>-79908000.0</v>
+      </c>
+      <c r="AN18">
+        <v>23317000.0</v>
+      </c>
+      <c r="AO18">
+        <v>434000.0</v>
+      </c>
+      <c r="AP18">
+        <v>-82480000.0</v>
+      </c>
+      <c r="AQ18">
+        <v>-35878000.0</v>
+      </c>
+      <c r="AR18">
+        <v>101779000.0</v>
+      </c>
+      <c r="AS18">
+        <v>-66352000.0</v>
+      </c>
+      <c r="AT18">
+        <v>-114097000.0</v>
+      </c>
+      <c r="AU18">
+        <v>7485000.0</v>
+      </c>
+      <c r="AV18">
+        <v>12970000.0</v>
+      </c>
+      <c r="AW18">
+        <v>-83019000.0</v>
+      </c>
+      <c r="AX18">
+        <v>35843000.0</v>
+      </c>
+      <c r="AY18">
+        <v>98865000.0</v>
+      </c>
+      <c r="AZ18">
+        <v>98168000.0</v>
+      </c>
+      <c r="BA18">
+        <v>-46012000.0</v>
+      </c>
+      <c r="BB18">
+        <v>-47738000.0</v>
+      </c>
+      <c r="BC18">
+        <v>-105341000.0</v>
+      </c>
+      <c r="BD18">
+        <v>-45960000.0</v>
+      </c>
+      <c r="BE18">
+        <v>-25022000.0</v>
+      </c>
+      <c r="BF18">
+        <v>-17699000.0</v>
+      </c>
+      <c r="BG18">
+        <v>-67031000.0</v>
+      </c>
+      <c r="BH18">
+        <v>-92908000.0</v>
+      </c>
+      <c r="BI18">
+        <v>-4573000.0</v>
+      </c>
+      <c r="BJ18">
+        <v>24798000.0</v>
+      </c>
+      <c r="BK18">
+        <v>-47634000.0</v>
+      </c>
+      <c r="BL18">
+        <v>14932000.0</v>
+      </c>
+      <c r="BM18">
+        <v>-48686000.0</v>
+      </c>
+      <c r="BN18">
+        <v>-12106000.0</v>
+      </c>
+      <c r="BO18">
+        <v>59047000.0</v>
+      </c>
+      <c r="BP18">
+        <v>50201000.0</v>
+      </c>
+      <c r="BQ18">
+        <v>68040000.0</v>
+      </c>
+      <c r="BR18">
+        <v>48506000.0</v>
+      </c>
+      <c r="BS18">
+        <v>54854000.0</v>
+      </c>
+      <c r="BT18">
+        <v>-31729000.0</v>
+      </c>
+      <c r="BU18">
+        <v>-58390000.0</v>
+      </c>
+      <c r="BV18">
+        <v>7132000.0</v>
+      </c>
+      <c r="BW18">
+        <v>-92400500.0</v>
+      </c>
+      <c r="BX18">
+        <v>10988907.0</v>
+      </c>
+      <c r="BY18">
+        <v>-65343214.0</v>
+      </c>
+      <c r="BZ18">
+        <v>-54536193.0</v>
+      </c>
+      <c r="CA18">
+        <v>-36595878.0</v>
+      </c>
+      <c r="CB18">
+        <v>-42171476.0</v>
+      </c>
+      <c r="CC18">
+        <v>-13750501.0</v>
+      </c>
+      <c r="CD18">
+        <v>4132625.0</v>
+      </c>
+      <c r="CE18">
+        <v>-46535744.0</v>
+      </c>
+      <c r="CF18">
+        <v>-42016114.0</v>
+      </c>
+      <c r="CG18">
+        <v>-52491728.0</v>
+      </c>
+      <c r="CH18">
+        <v>-15718697.0</v>
+      </c>
+      <c r="CI18">
+        <v>-16917067.0</v>
+      </c>
+      <c r="CJ18">
+        <v>-878722.0</v>
+      </c>
     </row>
     <row r="19" spans="1:88">
       <c r="A19" t="s">
-        <v>40</v>
+        <v>198</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19"/>
-[...25 lines deleted...]
-      <c r="AD19"/>
+      <c r="D19">
+        <v>-29000.0</v>
+      </c>
+      <c r="E19">
+        <v>-19000.0</v>
+      </c>
+      <c r="F19">
+        <v>-8000.0</v>
+      </c>
+      <c r="G19">
+        <v>-5000.0</v>
+      </c>
+      <c r="H19">
+        <v>-30000.0</v>
+      </c>
+      <c r="I19">
+        <v>-378000.0</v>
+      </c>
+      <c r="J19">
+        <v>-292000.0</v>
+      </c>
+      <c r="K19">
+        <v>-497000.0</v>
+      </c>
+      <c r="L19">
+        <v>-11000.0</v>
+      </c>
+      <c r="M19">
+        <v>-285000.0</v>
+      </c>
+      <c r="N19">
+        <v>-94000.0</v>
+      </c>
+      <c r="O19">
+        <v>-28000.0</v>
+      </c>
+      <c r="P19">
+        <v>-12000.0</v>
+      </c>
+      <c r="Q19">
+        <v>-24000.0</v>
+      </c>
+      <c r="R19">
+        <v>-50000.0</v>
+      </c>
+      <c r="S19">
+        <v>-94000.0</v>
+      </c>
+      <c r="T19">
+        <v>0.0</v>
+      </c>
+      <c r="U19">
+        <v>0.0</v>
+      </c>
+      <c r="V19">
+        <v>-12000.0</v>
+      </c>
+      <c r="W19">
+        <v>-22000.0</v>
+      </c>
+      <c r="X19">
+        <v>-48000.0</v>
+      </c>
+      <c r="Y19">
+        <v>-38000.0</v>
+      </c>
+      <c r="Z19">
+        <v>-29000.0</v>
+      </c>
+      <c r="AA19">
+        <v>-111000.0</v>
+      </c>
+      <c r="AB19">
+        <v>-243000.0</v>
+      </c>
+      <c r="AC19">
+        <v>-158000.0</v>
+      </c>
+      <c r="AD19">
+        <v>-83000.0</v>
+      </c>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
@@ -7302,71 +29509,109 @@
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
     </row>
     <row r="20" spans="1:88">
       <c r="A20" t="s">
-        <v>41</v>
-[...19 lines deleted...]
-      <c r="T20"/>
+        <v>199</v>
+      </c>
+      <c r="B20">
+        <v>52893000.0</v>
+      </c>
+      <c r="C20">
+        <v>15876000.0</v>
+      </c>
+      <c r="D20">
+        <v>0.0</v>
+      </c>
+      <c r="E20">
+        <v>150753000.0</v>
+      </c>
+      <c r="F20">
+        <v>40160000.0</v>
+      </c>
+      <c r="G20">
+        <v>153600000.0</v>
+      </c>
+      <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
+      <c r="J20">
+        <v>67275000.0</v>
+      </c>
+      <c r="K20">
+        <v>100738000.0</v>
+      </c>
+      <c r="L20">
+        <v>111280000.0</v>
+      </c>
+      <c r="M20">
+        <v>66157000.0</v>
+      </c>
+      <c r="N20">
+        <v>66172000.0</v>
+      </c>
+      <c r="O20">
+        <v>40079000.0</v>
+      </c>
+      <c r="P20">
+        <v>43290000.0</v>
+      </c>
+      <c r="Q20">
+        <v>62537000.0</v>
+      </c>
+      <c r="R20">
+        <v>86184000.0</v>
+      </c>
+      <c r="S20">
+        <v>10829000.0</v>
+      </c>
+      <c r="T20">
+        <v>0.0</v>
+      </c>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
@@ -7394,24495 +29639,2511 @@
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
     </row>
     <row r="21" spans="1:88">
       <c r="A21" t="s">
-        <v>42</v>
-[...7 lines deleted...]
-      <c r="H21"/>
+        <v>200</v>
+      </c>
+      <c r="B21">
+        <v>255691000.0</v>
+      </c>
+      <c r="C21">
+        <v>132997000.0</v>
+      </c>
+      <c r="D21">
+        <v>85054000.0</v>
+      </c>
+      <c r="E21">
+        <v>85096000.0</v>
+      </c>
+      <c r="F21">
+        <v>208376000.0</v>
+      </c>
+      <c r="G21">
+        <v>32629000.0</v>
+      </c>
+      <c r="H21">
+        <v>-9000000.0</v>
+      </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21"/>
-[...28 lines deleted...]
-      <c r="AO21"/>
+      <c r="L21">
+        <v>43000000.0</v>
+      </c>
+      <c r="M21">
+        <v>-127000000.0</v>
+      </c>
+      <c r="N21">
+        <v>-127000000.0</v>
+      </c>
+      <c r="O21">
+        <v>52000000.0</v>
+      </c>
+      <c r="P21">
+        <v>21176000.0</v>
+      </c>
+      <c r="Q21">
+        <v>175363000.0</v>
+      </c>
+      <c r="R21">
+        <v>94500000.0</v>
+      </c>
+      <c r="S21">
+        <v>-173762000.0</v>
+      </c>
+      <c r="T21">
+        <v>233857000.0</v>
+      </c>
+      <c r="U21">
+        <v>-54654000.0</v>
+      </c>
+      <c r="V21">
+        <v>-55509000.0</v>
+      </c>
+      <c r="W21">
+        <v>-6504000.0</v>
+      </c>
+      <c r="X21">
+        <v>26242000.0</v>
+      </c>
+      <c r="Y21">
+        <v>-1126000.0</v>
+      </c>
+      <c r="Z21">
+        <v>-21543000.0</v>
+      </c>
+      <c r="AA21">
+        <v>92334000.0</v>
+      </c>
+      <c r="AB21">
+        <v>23164000.0</v>
+      </c>
+      <c r="AC21">
+        <v>49154000.0</v>
+      </c>
+      <c r="AD21">
+        <v>157801000.0</v>
+      </c>
+      <c r="AE21">
+        <v>168547000.0</v>
+      </c>
+      <c r="AF21">
+        <v>-6202000.0</v>
+      </c>
+      <c r="AG21">
+        <v>30835000.0</v>
+      </c>
+      <c r="AH21">
+        <v>-15577000.0</v>
+      </c>
+      <c r="AI21">
+        <v>135203000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>-22202000.0</v>
+      </c>
+      <c r="AK21">
+        <v>-13732000.0</v>
+      </c>
+      <c r="AL21">
+        <v>107754000.0</v>
+      </c>
+      <c r="AM21">
+        <v>67188000.0</v>
+      </c>
+      <c r="AN21">
+        <v>-12166000.0</v>
+      </c>
+      <c r="AO21">
+        <v>57450000.0</v>
+      </c>
       <c r="AP21"/>
-      <c r="AQ21"/>
+      <c r="AQ21">
+        <v>-26114000.0</v>
+      </c>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
-      <c r="AU21"/>
+      <c r="AU21">
+        <v>70861000.0</v>
+      </c>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
     </row>
     <row r="22" spans="1:88">
       <c r="A22" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-      <c r="F22"/>
+        <v>163</v>
+      </c>
+      <c r="B22">
+        <v>603000.0</v>
+      </c>
+      <c r="C22">
+        <v>90828000.0</v>
+      </c>
+      <c r="D22">
+        <v>118794000.0</v>
+      </c>
+      <c r="E22">
+        <v>57616000.0</v>
+      </c>
+      <c r="F22">
+        <v>1541000.0</v>
+      </c>
       <c r="G22">
-        <v>75467000.0</v>
-[...1 lines deleted...]
-      <c r="H22"/>
+        <v>61439000.0</v>
+      </c>
+      <c r="H22">
+        <v>68711000.0</v>
+      </c>
       <c r="I22">
-        <v>1.0</v>
+        <v>41852000.0</v>
       </c>
       <c r="J22">
-        <v>148754000.0</v>
+        <v>90964000.0</v>
       </c>
       <c r="K22">
-        <v>1.0</v>
+        <v>120178000.0</v>
       </c>
       <c r="L22">
-        <v>106120000.0</v>
+        <v>27967000.0</v>
       </c>
       <c r="M22">
-        <v>110433000.0</v>
+        <v>94775000.0</v>
       </c>
       <c r="N22">
-        <v>1.0</v>
+        <v>94564000.0</v>
       </c>
       <c r="O22">
-        <v>90905000.0</v>
+        <v>62533000.0</v>
       </c>
       <c r="P22">
-        <v>140792000.0</v>
+        <v>53202000.0</v>
       </c>
       <c r="Q22">
-        <v>82105000.0</v>
+        <v>-10318000.0</v>
       </c>
       <c r="R22">
-        <v>1.0</v>
+        <v>-3336000.0</v>
       </c>
       <c r="S22">
-        <v>267219000.0</v>
+        <v>3712000.0</v>
       </c>
       <c r="T22">
-        <v>43276000.0</v>
+        <v>23129000.0</v>
       </c>
       <c r="U22">
-        <v>1.0</v>
+        <v>82731000.0</v>
       </c>
       <c r="V22">
-        <v>-58481000.0</v>
+        <v>64163000.0</v>
       </c>
       <c r="W22">
-        <v>1.0</v>
+        <v>151172000.0</v>
       </c>
       <c r="X22">
-        <v>-33599000.0</v>
+        <v>42754000.0</v>
       </c>
       <c r="Y22">
-        <v>-22060000.0</v>
+        <v>61765000.0</v>
       </c>
       <c r="Z22">
-        <v>-70810000.0</v>
+        <v>-28723000.0</v>
       </c>
       <c r="AA22">
-        <v>1.0</v>
+        <v>44611000.0</v>
       </c>
       <c r="AB22">
-        <v>1.0</v>
+        <v>19271000.0</v>
       </c>
       <c r="AC22">
-        <v>-11131000.0</v>
+        <v>48131000.0</v>
       </c>
       <c r="AD22">
-        <v>1.0</v>
+        <v>61585000.0</v>
       </c>
       <c r="AE22">
-        <v>1.0</v>
+        <v>-17138000.0</v>
       </c>
       <c r="AF22">
-        <v>1.0</v>
+        <v>35628000.0</v>
       </c>
       <c r="AG22">
-        <v>-3632000.0</v>
+        <v>52060000.0</v>
       </c>
       <c r="AH22">
-        <v>-16700000.0</v>
+        <v>5946000.0</v>
       </c>
       <c r="AI22">
-        <v>1.0</v>
+        <v>18365000.0</v>
       </c>
       <c r="AJ22">
-        <v>-17226000.0</v>
+        <v>33072000.0</v>
       </c>
       <c r="AK22">
-        <v>-12924000.0</v>
+        <v>33149000.0</v>
       </c>
       <c r="AL22">
-        <v>-21336000.0</v>
+        <v>-5588000.0</v>
       </c>
       <c r="AM22">
-        <v>1.0</v>
+        <v>14121000.0</v>
       </c>
       <c r="AN22">
-        <v>1.0</v>
+        <v>30812000.0</v>
       </c>
       <c r="AO22">
-        <v>-3646000.0</v>
+        <v>9475000.0</v>
       </c>
       <c r="AP22">
-        <v>-21430000.0</v>
+        <v>14295000.0</v>
       </c>
       <c r="AQ22">
-        <v>1.0</v>
+        <v>14170000.0</v>
       </c>
       <c r="AR22">
-        <v>1.0</v>
+        <v>4076000.0</v>
       </c>
       <c r="AS22">
-        <v>1.0</v>
+        <v>2751000.0</v>
       </c>
       <c r="AT22">
-        <v>-22113000.0</v>
+        <v>21919000.0</v>
       </c>
       <c r="AU22">
-        <v>1.0</v>
+        <v>20635000.0</v>
       </c>
       <c r="AV22">
-        <v>-3491000.0</v>
+        <v>15177000.0</v>
       </c>
       <c r="AW22">
-        <v>1.0</v>
+        <v>13191000.0</v>
       </c>
       <c r="AX22">
-        <v>-15233000.0</v>
+        <v>22185000.0</v>
       </c>
       <c r="AY22">
-        <v>-3632000.0</v>
+        <v>24897000.0</v>
       </c>
       <c r="AZ22">
-        <v>1.0</v>
+        <v>36981000.0</v>
       </c>
       <c r="BA22">
-        <v>-810000.0</v>
+        <v>20879000.0</v>
       </c>
       <c r="BB22">
-        <v>-9635000.0</v>
-[...34 lines deleted...]
-      <c r="CJ22"/>
+        <v>16689000.0</v>
+      </c>
+      <c r="BC22">
+        <v>24861000.0</v>
+      </c>
+      <c r="BD22">
+        <v>4745000.0</v>
+      </c>
+      <c r="BE22">
+        <v>48000.0</v>
+      </c>
+      <c r="BF22">
+        <v>17105000.0</v>
+      </c>
+      <c r="BG22">
+        <v>17573000.0</v>
+      </c>
+      <c r="BH22">
+        <v>6223000.0</v>
+      </c>
+      <c r="BI22">
+        <v>24318000.0</v>
+      </c>
+      <c r="BJ22">
+        <v>-1178000.0</v>
+      </c>
+      <c r="BK22">
+        <v>11720000.0</v>
+      </c>
+      <c r="BL22">
+        <v>-7823000.0</v>
+      </c>
+      <c r="BM22">
+        <v>-4629000.0</v>
+      </c>
+      <c r="BN22">
+        <v>5714000.0</v>
+      </c>
+      <c r="BO22">
+        <v>8459000.0</v>
+      </c>
+      <c r="BP22">
+        <v>13690000.0</v>
+      </c>
+      <c r="BQ22">
+        <v>-13059000.0</v>
+      </c>
+      <c r="BR22">
+        <v>4482000.0</v>
+      </c>
+      <c r="BS22">
+        <v>-10938000.0</v>
+      </c>
+      <c r="BT22">
+        <v>12538000.0</v>
+      </c>
+      <c r="BU22">
+        <v>8358000.0</v>
+      </c>
+      <c r="BV22">
+        <v>11037000.0</v>
+      </c>
+      <c r="BW22">
+        <v>20630032.0</v>
+      </c>
+      <c r="BX22">
+        <v>7178116.0</v>
+      </c>
+      <c r="BY22">
+        <v>8269770.0</v>
+      </c>
+      <c r="BZ22">
+        <v>6331082.0</v>
+      </c>
+      <c r="CA22">
+        <v>3939595.0</v>
+      </c>
+      <c r="CB22">
+        <v>1572638.0</v>
+      </c>
+      <c r="CC22">
+        <v>3366369.0</v>
+      </c>
+      <c r="CD22">
+        <v>2504996.0</v>
+      </c>
+      <c r="CE22">
+        <v>-199524.0</v>
+      </c>
+      <c r="CF22">
+        <v>1561924.0</v>
+      </c>
+      <c r="CG22">
+        <v>709795.0</v>
+      </c>
+      <c r="CH22">
+        <v>32370.0</v>
+      </c>
+      <c r="CI22">
+        <v>-546055.0</v>
+      </c>
+      <c r="CJ22">
+        <v>-335823.0</v>
+      </c>
     </row>
     <row r="23" spans="1:88">
       <c r="A23" t="s">
-        <v>44</v>
+        <v>201</v>
       </c>
       <c r="B23">
-        <v>4584026000.0</v>
+        <v>216124000.0</v>
       </c>
       <c r="C23">
-        <v>4410167000.0</v>
+        <v>-312000.0</v>
       </c>
       <c r="D23">
-        <v>4284479000.0</v>
+        <v>159818000.0</v>
       </c>
       <c r="E23">
-        <v>4031211000.0</v>
+        <v>-9139000.0</v>
       </c>
       <c r="F23">
-        <v>3831591000.0</v>
+        <v>-6089000.0</v>
       </c>
       <c r="G23">
-        <v>3656359000.0</v>
+        <v>147942999.0</v>
       </c>
       <c r="H23">
-        <v>3672136000.0</v>
+        <v>-1838000.0</v>
       </c>
       <c r="I23">
-        <v>3696033000.0</v>
+        <v>-36000.0</v>
       </c>
       <c r="J23">
-        <v>3416926000.0</v>
+        <v>-867000.0</v>
       </c>
       <c r="K23">
-        <v>3336402000.0</v>
+        <v>-833000.0</v>
       </c>
       <c r="L23">
-        <v>3224504000.0</v>
+        <v>149282000.0</v>
       </c>
       <c r="M23">
-        <v>3251819000.0</v>
+        <v>154249000.0</v>
       </c>
       <c r="N23">
-        <v>3028855000.0</v>
+        <v>219080000.0</v>
       </c>
       <c r="O23">
-        <v>2924522000.0</v>
+        <v>104320000.0</v>
       </c>
       <c r="P23">
-        <v>2869723000.0</v>
+        <v>42314000.0</v>
       </c>
       <c r="Q23">
-        <v>2691547000.0</v>
+        <v>58935000.0</v>
       </c>
       <c r="R23">
-        <v>2600013000.0</v>
+        <v>80493000.0</v>
       </c>
       <c r="S23">
-        <v>2791208000.0</v>
+        <v>6946000.0</v>
       </c>
       <c r="T23">
-        <v>2578572000.0</v>
+        <v>-4589000.0</v>
       </c>
       <c r="U23">
-        <v>2583851000.0</v>
+        <v>390000.0</v>
       </c>
       <c r="V23">
-        <v>2623997000.0</v>
+        <v>-390000.0</v>
       </c>
       <c r="W23">
-        <v>2504001000.0</v>
+        <v>-1041000.0</v>
       </c>
       <c r="X23">
-        <v>2468501000.0</v>
+        <v>-346000.0</v>
       </c>
       <c r="Y23">
-        <v>2396751000.0</v>
+        <v>-881000.0</v>
       </c>
       <c r="Z23">
-        <v>2461968000.0</v>
+        <v>-3051000.0</v>
       </c>
       <c r="AA23">
-        <v>2316929000.0</v>
+        <v>-456000.0</v>
       </c>
       <c r="AB23">
-        <v>2311567000.0</v>
+        <v>-850000.0</v>
       </c>
       <c r="AC23">
-        <v>2138631000.0</v>
+        <v>-706000.0</v>
       </c>
       <c r="AD23">
-        <v>1945191000.0</v>
+        <v>-5408000.0</v>
       </c>
       <c r="AE23">
-        <v>1823054000.0</v>
+        <v>128000.0</v>
       </c>
       <c r="AF23">
-        <v>1792597000.0</v>
+        <v>101872000.0</v>
       </c>
       <c r="AG23">
-        <v>1619712000.0</v>
+        <v>-602000.0</v>
       </c>
       <c r="AH23">
-        <v>1654715000.0</v>
+        <v>5952000.0</v>
       </c>
       <c r="AI23">
-        <v>1582997000.0</v>
+        <v>-1575000.0</v>
       </c>
       <c r="AJ23">
-        <v>1588709000.0</v>
+        <v>43000.0</v>
       </c>
       <c r="AK23">
-        <v>1586248000.0</v>
+        <v>-25000.0</v>
       </c>
       <c r="AL23">
-        <v>1464204000.0</v>
+        <v>-4708000.0</v>
       </c>
       <c r="AM23">
-        <v>1419424000.0</v>
+        <v>-651000.0</v>
       </c>
       <c r="AN23">
-        <v>1395171000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="AO23">
-        <v>1331815000.0</v>
+        <v>-5888000.0</v>
       </c>
       <c r="AP23">
-        <v>1323984000.0</v>
+        <v>-141000.0</v>
       </c>
       <c r="AQ23">
-        <v>1332731000.0</v>
+        <v>-338000.0</v>
       </c>
       <c r="AR23">
-        <v>1396553000.0</v>
+        <v>-114000.0</v>
       </c>
       <c r="AS23">
-        <v>1387088000.0</v>
+        <v>-268000.0</v>
       </c>
       <c r="AT23">
-        <v>1299223000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="AU23">
-        <v>1199338000.0</v>
+        <v>-7102000.0</v>
       </c>
       <c r="AV23">
-        <v>1149473000.0</v>
+        <v>-752000.0</v>
       </c>
       <c r="AW23">
-        <v>1159399000.0</v>
+        <v>-47000.0</v>
       </c>
       <c r="AX23">
-        <v>1221715000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="AY23">
-        <v>1227513000.0</v>
+        <v>-19000.0</v>
       </c>
       <c r="AZ23">
-        <v>1210853000.0</v>
+        <v>-2057000.0</v>
       </c>
       <c r="BA23">
-        <v>1211186000.0</v>
+        <v>-981000.0</v>
       </c>
       <c r="BB23">
-        <v>1123643000.0</v>
+        <v>94660000.0</v>
       </c>
       <c r="BC23">
-        <v>909513000.0</v>
+        <v>-4776000.0</v>
       </c>
       <c r="BD23">
-        <v>801872000.0</v>
+        <v>-4234000.0</v>
       </c>
       <c r="BE23">
-        <v>763366000.0</v>
+        <v>-1854000.0</v>
       </c>
       <c r="BF23">
-        <v>747394000.0</v>
+        <v>-12000.0</v>
       </c>
       <c r="BG23">
-        <v>688637000.0</v>
+        <v>-6175000.0</v>
       </c>
       <c r="BH23">
-        <v>691253000.0</v>
+        <v>-86000.0</v>
       </c>
       <c r="BI23">
-        <v>574406000.0</v>
+        <v>-3110000.0</v>
       </c>
       <c r="BJ23">
-        <v>591247000.0</v>
+        <v>18295000.0</v>
       </c>
       <c r="BK23">
-        <v>504282000.0</v>
+        <v>-1049000.0</v>
       </c>
       <c r="BL23">
-        <v>497441000.0</v>
+        <v>-1160000.0</v>
       </c>
       <c r="BM23">
-        <v>500957000.0</v>
+        <v>6500000.0</v>
       </c>
       <c r="BN23">
-        <v>508967000.0</v>
+        <v>-610000.0</v>
       </c>
       <c r="BO23">
-        <v>505120000.0</v>
+        <v>-147000.0</v>
       </c>
       <c r="BP23">
-        <v>501895000.0</v>
+        <v>16019000.0</v>
       </c>
       <c r="BQ23">
-        <v>550272000.0</v>
+        <v>10965000.0</v>
       </c>
       <c r="BR23">
-        <v>608672000.0</v>
+        <v>53858000.0</v>
       </c>
       <c r="BS23">
-        <v>675003000.0</v>
+        <v>-18000.0</v>
       </c>
       <c r="BT23">
-        <v>622566000.0</v>
+        <v>59414000.0</v>
       </c>
       <c r="BU23">
-        <v>548944000.0</v>
+        <v>933000.0</v>
       </c>
       <c r="BV23">
-        <v>541943000.0</v>
+        <v>-121000.0</v>
       </c>
       <c r="BW23">
-        <v>446084472.0</v>
+        <v>-62.0</v>
       </c>
       <c r="BX23">
-        <v>427736808.0</v>
+        <v>-959938.0</v>
       </c>
       <c r="BY23">
-        <v>386272034.0</v>
+        <v>-1166000.0</v>
       </c>
       <c r="BZ23">
-        <v>301142000.0</v>
+        <v>85559800.0</v>
       </c>
       <c r="CA23">
-        <v>245654938.0</v>
+        <v>54179413.0</v>
       </c>
       <c r="CB23">
-        <v>217239108.0</v>
+        <v>29965880.0</v>
       </c>
       <c r="CC23">
-        <v>208576310.0</v>
+        <v>8863440.0</v>
       </c>
       <c r="CD23">
-        <v>193647879.0</v>
+        <v>-4999985000000.0</v>
       </c>
       <c r="CE23">
-        <v>141549683.0</v>
+        <v>-245048.0</v>
       </c>
       <c r="CF23">
-        <v>139778102.0</v>
-[...6 lines deleted...]
-      <c r="CJ23"/>
+        <v>-85268.0</v>
+      </c>
+      <c r="CG23">
+        <v>95977088.0</v>
+      </c>
+      <c r="CH23"/>
+      <c r="CI23">
+        <v>-4706.0</v>
+      </c>
+      <c r="CJ23">
+        <v>2329989.0</v>
+      </c>
     </row>
     <row r="24" spans="1:88">
       <c r="A24" t="s">
-        <v>45</v>
-[...7 lines deleted...]
-      <c r="H24"/>
+        <v>202</v>
+      </c>
+      <c r="B24">
+        <v>518911000.0</v>
+      </c>
+      <c r="C24">
+        <v>651012000.0</v>
+      </c>
+      <c r="D24">
+        <v>347109000.0</v>
+      </c>
+      <c r="E24">
+        <v>653752000.0</v>
+      </c>
+      <c r="F24">
+        <v>270221000.0</v>
+      </c>
+      <c r="G24">
+        <v>432518000.0</v>
+      </c>
+      <c r="H24">
+        <v>104804000.0</v>
+      </c>
       <c r="I24"/>
-      <c r="J24"/>
-[...1 lines deleted...]
-      <c r="L24"/>
+      <c r="J24">
+        <v>418821000.0</v>
+      </c>
+      <c r="K24">
+        <v>552062000.0</v>
+      </c>
+      <c r="L24">
+        <v>188895000.0</v>
+      </c>
       <c r="M24">
-        <v>1714479000.0</v>
+        <v>-44594000.0</v>
       </c>
       <c r="N24">
-        <v>1574351000.0</v>
-[...4 lines deleted...]
-      <c r="P24"/>
+        <v>132878000.0</v>
+      </c>
+      <c r="O24"/>
+      <c r="P24">
+        <v>705400000.0</v>
+      </c>
       <c r="Q24"/>
-      <c r="R24"/>
-[...10 lines deleted...]
-      </c>
+      <c r="R24">
+        <v>342785000.0</v>
+      </c>
+      <c r="S24">
+        <v>1355133000.0</v>
+      </c>
+      <c r="T24">
+        <v>629146000.0</v>
+      </c>
+      <c r="U24">
+        <v>-629146000.0</v>
+      </c>
+      <c r="V24">
+        <v>342360000.0</v>
+      </c>
+      <c r="W24">
+        <v>728344000.0</v>
+      </c>
+      <c r="X24"/>
+      <c r="Y24"/>
       <c r="Z24">
-        <v>1183156000.0</v>
+        <v>216536000.0</v>
       </c>
       <c r="AA24">
-        <v>1182290000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>985543000.0</v>
+      </c>
+      <c r="AB24"/>
+      <c r="AC24"/>
       <c r="AD24">
-        <v>963786000.0</v>
+        <v>229872000.0</v>
       </c>
       <c r="AE24">
-        <v>797401000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>940483000.0</v>
+      </c>
+      <c r="AF24"/>
+      <c r="AG24"/>
       <c r="AH24">
-        <v>637699000.0</v>
+        <v>234703000.0</v>
       </c>
       <c r="AI24">
-        <v>587180000.0</v>
+        <v>4127000.0</v>
       </c>
       <c r="AJ24">
-        <v>661387000.0</v>
+        <v>9413000.0</v>
       </c>
       <c r="AK24">
-        <v>761839000.0</v>
+        <v>-4302000.0</v>
       </c>
       <c r="AL24">
-        <v>544433000.0</v>
+        <v>-4602000.0</v>
       </c>
       <c r="AM24">
-        <v>649186000.0</v>
+        <v>658000.0</v>
       </c>
       <c r="AN24">
-        <v>660695000.0</v>
+        <v>-5375000.0</v>
       </c>
       <c r="AO24">
-        <v>583745000.0</v>
+        <v>41000.0</v>
       </c>
       <c r="AP24">
-        <v>582864000.0</v>
+        <v>5545000.0</v>
       </c>
       <c r="AQ24">
-        <v>572864000.0</v>
+        <v>-3833000.0</v>
       </c>
       <c r="AR24">
-        <v>622486000.0</v>
+        <v>6452000.0</v>
       </c>
       <c r="AS24">
-        <v>610202000.0</v>
+        <v>10139000.0</v>
       </c>
       <c r="AT24">
-        <v>610177000.0</v>
+        <v>-9289000.0</v>
       </c>
       <c r="AU24">
-        <v>531527000.0</v>
+        <v>-10539000.0</v>
       </c>
       <c r="AV24">
-        <v>480171000.0</v>
+        <v>1395000.0</v>
       </c>
       <c r="AW24">
-        <v>497135000.0</v>
+        <v>1293000.0</v>
       </c>
       <c r="AX24">
-        <v>557440000.0</v>
+        <v>1487000.0</v>
       </c>
       <c r="AY24">
-        <v>570086000.0</v>
+        <v>-2609000.0</v>
       </c>
       <c r="AZ24">
-        <v>577611000.0</v>
+        <v>-1974000.0</v>
       </c>
       <c r="BA24">
-        <v>587122000.0</v>
+        <v>-848000.0</v>
       </c>
       <c r="BB24">
-        <v>596100000.0</v>
+        <v>-840000.0</v>
       </c>
       <c r="BC24">
-        <v>430905000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>481063000.0</v>
+      </c>
+      <c r="BD24"/>
+      <c r="BE24"/>
       <c r="BF24">
-        <v>305540000.0</v>
+        <v>56235000.0</v>
       </c>
       <c r="BG24">
-        <v>258832000.0</v>
+        <v>-25000.0</v>
       </c>
       <c r="BH24">
-        <v>258562000.0</v>
+        <v>-67000.0</v>
       </c>
       <c r="BI24">
-        <v>163750000.0</v>
+        <v>1855000.0</v>
       </c>
       <c r="BJ24">
-        <v>170000000.0</v>
+        <v>-1788000.0</v>
       </c>
       <c r="BK24">
-        <v>160000000.0</v>
+        <v>487000.0</v>
       </c>
       <c r="BL24">
-        <v>137100000.0</v>
+        <v>64000.0</v>
       </c>
       <c r="BM24">
-        <v>130600000.0</v>
+        <v>-354000.0</v>
       </c>
       <c r="BN24">
-        <v>130600000.0</v>
+        <v>153000.0</v>
       </c>
       <c r="BO24">
-        <v>130600000.0</v>
+        <v>-319000.0</v>
       </c>
       <c r="BP24">
-        <v>131017000.0</v>
+        <v>-44000.0</v>
       </c>
       <c r="BQ24">
-        <v>159951000.0</v>
+        <v>-22000.0</v>
       </c>
       <c r="BR24">
-        <v>127200000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="BS24">
-        <v>137200000.0</v>
+        <v>-574000.0</v>
       </c>
       <c r="BT24">
-        <v>95050000.0</v>
+        <v>126000.0</v>
       </c>
       <c r="BU24">
-        <v>70050000.0</v>
+        <v>-134000.0</v>
       </c>
       <c r="BV24">
-        <v>55050000.0</v>
+        <v>46034000.0</v>
       </c>
       <c r="BW24">
-        <v>19749000.0</v>
+        <v>363729923.0</v>
       </c>
       <c r="BX24">
-        <v>12000000.0</v>
-[...7 lines deleted...]
-      <c r="CE24"/>
+        <v>-1666787.0</v>
+      </c>
+      <c r="BY24">
+        <v>95692.0</v>
+      </c>
+      <c r="BZ24">
+        <v>79357520085995.0</v>
+      </c>
+      <c r="CA24">
+        <v>1.9140040921946E+14</v>
+      </c>
+      <c r="CB24">
+        <v>4083.0</v>
+      </c>
+      <c r="CC24">
+        <v>-385207.0</v>
+      </c>
+      <c r="CD24">
+        <v>32999999997056.0</v>
+      </c>
+      <c r="CE24">
+        <v>531458.0</v>
+      </c>
       <c r="CF24"/>
-      <c r="CG24"/>
+      <c r="CG24">
+        <v>-49503.0</v>
+      </c>
       <c r="CH24"/>
       <c r="CI24"/>
-      <c r="CJ24"/>
+      <c r="CJ24">
+        <v>500.0</v>
+      </c>
     </row>
     <row r="25" spans="1:88">
       <c r="A25" t="s">
-        <v>46</v>
-[...11 lines deleted...]
-      <c r="L25"/>
+        <v>203</v>
+      </c>
+      <c r="B25">
+        <v>-255999000.0</v>
+      </c>
+      <c r="C25">
+        <v>-155438000.0</v>
+      </c>
+      <c r="D25">
+        <v>-39650000.0</v>
+      </c>
+      <c r="E25">
+        <v>-173664000.0</v>
+      </c>
+      <c r="F25">
+        <v>-234421000.0</v>
+      </c>
+      <c r="G25">
+        <v>-96278000.0</v>
+      </c>
+      <c r="H25">
+        <v>10945000.0</v>
+      </c>
+      <c r="I25">
+        <v>-1384000.0</v>
+      </c>
+      <c r="J25">
+        <v>-19395000.0</v>
+      </c>
+      <c r="K25">
+        <v>29199000.0</v>
+      </c>
+      <c r="L25">
+        <v>-143560000.0</v>
+      </c>
       <c r="M25">
-        <v>1714479000.0</v>
+        <v>23310000.0</v>
       </c>
       <c r="N25">
-        <v>1574351000.0</v>
+        <v>-164570000.0</v>
       </c>
       <c r="O25">
-        <v>1521220000.0</v>
-[...9 lines deleted...]
-      <c r="X25"/>
+        <v>-137855000.0</v>
+      </c>
+      <c r="P25">
+        <v>-103206000.0</v>
+      </c>
+      <c r="Q25">
+        <v>-132352000.0</v>
+      </c>
+      <c r="R25">
+        <v>-154662000.0</v>
+      </c>
+      <c r="S25">
+        <v>81171000.0</v>
+      </c>
+      <c r="T25">
+        <v>15832000.0</v>
+      </c>
+      <c r="U25">
+        <v>-53793000.0</v>
+      </c>
+      <c r="V25">
+        <v>-106509000.0</v>
+      </c>
+      <c r="W25">
+        <v>-2061000.0</v>
+      </c>
+      <c r="X25">
+        <v>-977000.0</v>
+      </c>
       <c r="Y25">
-        <v>1266077000.0</v>
+        <v>-4154000.0</v>
       </c>
       <c r="Z25">
-        <v>1287075000.0</v>
+        <v>-5104000.0</v>
       </c>
       <c r="AA25">
-        <v>1193875000.0</v>
+        <v>-2861000.0</v>
       </c>
       <c r="AB25">
-        <v>1171079000.0</v>
+        <v>-4538000.0</v>
       </c>
       <c r="AC25">
-        <v>1121170000.0</v>
+        <v>-167394000.0</v>
       </c>
       <c r="AD25">
-        <v>963786000.0</v>
-[...58 lines deleted...]
-      <c r="CJ25"/>
+        <v>2837000.0</v>
+      </c>
+      <c r="AE25">
+        <v>-1865000.0</v>
+      </c>
+      <c r="AF25">
+        <v>-2464000.0</v>
+      </c>
+      <c r="AG25">
+        <v>2626000.0</v>
+      </c>
+      <c r="AH25">
+        <v>-3398000.0</v>
+      </c>
+      <c r="AI25">
+        <v>-3523000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>-3925000.0</v>
+      </c>
+      <c r="AK25">
+        <v>-5716000.0</v>
+      </c>
+      <c r="AL25">
+        <v>-4967000.0</v>
+      </c>
+      <c r="AM25">
+        <v>-7196000.0</v>
+      </c>
+      <c r="AN25">
+        <v>-16934000.0</v>
+      </c>
+      <c r="AO25">
+        <v>-7380000.0</v>
+      </c>
+      <c r="AP25">
+        <v>-4619000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>-4585000.0</v>
+      </c>
+      <c r="AR25">
+        <v>-6771000.0</v>
+      </c>
+      <c r="AS25">
+        <v>-2342000.0</v>
+      </c>
+      <c r="AT25">
+        <v>1369000.0</v>
+      </c>
+      <c r="AU25">
+        <v>-24810000.0</v>
+      </c>
+      <c r="AV25">
+        <v>-1264000.0</v>
+      </c>
+      <c r="AW25">
+        <v>-3029000.0</v>
+      </c>
+      <c r="AX25">
+        <v>-1749000.0</v>
+      </c>
+      <c r="AY25">
+        <v>-2961000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>-7664000.0</v>
+      </c>
+      <c r="BA25">
+        <v>3100000.0</v>
+      </c>
+      <c r="BB25">
+        <v>-1978000.0</v>
+      </c>
+      <c r="BC25">
+        <v>-131897000.0</v>
+      </c>
+      <c r="BD25">
+        <v>-51876000.0</v>
+      </c>
+      <c r="BE25">
+        <v>-26228000.0</v>
+      </c>
+      <c r="BF25">
+        <v>-5970000.0</v>
+      </c>
+      <c r="BG25">
+        <v>6556000.0</v>
+      </c>
+      <c r="BH25">
+        <v>-1196000.0</v>
+      </c>
+      <c r="BI25">
+        <v>-1229000.0</v>
+      </c>
+      <c r="BJ25">
+        <v>-4482000.0</v>
+      </c>
+      <c r="BK25">
+        <v>6080000.0</v>
+      </c>
+      <c r="BL25">
+        <v>23465000.0</v>
+      </c>
+      <c r="BM25">
+        <v>-48657000.0</v>
+      </c>
+      <c r="BN25">
+        <v>-1724000.0</v>
+      </c>
+      <c r="BO25">
+        <v>-7084000.0</v>
+      </c>
+      <c r="BP25">
+        <v>-3256000.0</v>
+      </c>
+      <c r="BQ25">
+        <v>-2450000.0</v>
+      </c>
+      <c r="BR25">
+        <v>-3068000.0</v>
+      </c>
+      <c r="BS25">
+        <v>90675000.0</v>
+      </c>
+      <c r="BT25">
+        <v>-35452000.0</v>
+      </c>
+      <c r="BU25">
+        <v>-73879000.0</v>
+      </c>
+      <c r="BV25">
+        <v>-1416000.0</v>
+      </c>
+      <c r="BW25">
+        <v>-3530166.0</v>
+      </c>
+      <c r="BX25">
+        <v>2260626.0</v>
+      </c>
+      <c r="BY25">
+        <v>-1628697.0</v>
+      </c>
+      <c r="BZ25">
+        <v>-476596.0</v>
+      </c>
+      <c r="CA25">
+        <v>-2071704509055.0</v>
+      </c>
+      <c r="CB25">
+        <v>-1568027.0</v>
+      </c>
+      <c r="CC25">
+        <v>-267494.0</v>
+      </c>
+      <c r="CD25">
+        <v>-123002215969.0</v>
+      </c>
+      <c r="CE25">
+        <v>-1158264.0</v>
+      </c>
+      <c r="CF25">
+        <v>-797542.0</v>
+      </c>
+      <c r="CG25">
+        <v>14702251.0</v>
+      </c>
+      <c r="CH25">
+        <v>-15835084.0</v>
+      </c>
+      <c r="CI25">
+        <v>-16685000.0</v>
+      </c>
+      <c r="CJ25">
+        <v>15000.0</v>
+      </c>
     </row>
     <row r="26" spans="1:88">
       <c r="A26" t="s">
-        <v>47</v>
+        <v>204</v>
       </c>
       <c r="B26">
-        <v>4466647000.0</v>
+        <v>-3366000.0</v>
       </c>
       <c r="C26">
-        <v>4306154000.0</v>
+        <v>-1021000.0</v>
       </c>
       <c r="D26">
-        <v>4176486000.0</v>
+        <v>-974000.0</v>
       </c>
       <c r="E26">
-        <v>3924450000.0</v>
+        <v>-1026000.0</v>
       </c>
       <c r="F26">
-        <v>3659978000.0</v>
+        <v>-3469000.0</v>
       </c>
       <c r="G26">
-        <v>3560513000.0</v>
+        <v>-1034999.0</v>
       </c>
       <c r="H26">
-        <v>3568539000.0</v>
+        <v>-1090000.0</v>
       </c>
       <c r="I26">
-        <v>3571641000.0</v>
+        <v>1396000.0</v>
       </c>
       <c r="J26">
-        <v>3248046000.0</v>
+        <v>-2701000.0</v>
       </c>
       <c r="K26">
-        <v>3261391000.0</v>
+        <v>-577000.0</v>
       </c>
       <c r="L26">
-        <v>3112789000.0</v>
+        <v>-512000.0</v>
       </c>
       <c r="M26">
-        <v>3130178000.0</v>
+        <v>-10235000.0</v>
       </c>
       <c r="N26">
-        <v>2963955000.0</v>
+        <v>-1378000.0</v>
       </c>
       <c r="O26">
-        <v>2825738000.0</v>
+        <v>206000.0</v>
       </c>
       <c r="P26">
-        <v>2718891000.0</v>
+        <v>-572000.0</v>
       </c>
       <c r="Q26">
-        <v>2592334000.0</v>
+        <v>-894000.0</v>
       </c>
       <c r="R26">
-        <v>2434522000.0</v>
+        <v>-3272000.0</v>
       </c>
       <c r="S26">
-        <v>2511854000.0</v>
+        <v>-710000.0</v>
       </c>
       <c r="T26">
-        <v>2521090000.0</v>
+        <v>-744000.0</v>
       </c>
       <c r="U26">
-        <v>2464355000.0</v>
+        <v>-323000.0</v>
       </c>
       <c r="V26">
-        <v>2354078000.0</v>
+        <v>-1038999.0</v>
       </c>
       <c r="W26">
-        <v>2420827000.0</v>
+        <v>-270000.0</v>
       </c>
       <c r="X26">
-        <v>2363521000.0</v>
+        <v>-389000.0</v>
       </c>
       <c r="Y26">
-        <v>2302480000.0</v>
+        <v>-283000.0</v>
       </c>
       <c r="Z26">
-        <v>2314526000.0</v>
+        <v>-895000.0</v>
       </c>
       <c r="AA26">
-        <v>2247206000.0</v>
+        <v>-55000.0</v>
       </c>
       <c r="AB26">
-        <v>2251999000.0</v>
+        <v>-4213000.0</v>
       </c>
       <c r="AC26">
-        <v>2081042000.0</v>
+        <v>-131000.0</v>
       </c>
       <c r="AD26">
-        <v>1880373000.0</v>
+        <v>-719000.0</v>
       </c>
       <c r="AE26">
-        <v>1760516000.0</v>
+        <v>-4304000.0</v>
       </c>
       <c r="AF26">
-        <v>1701936000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="AG26">
-        <v>1483578000.0</v>
+        <v>-241000.0</v>
       </c>
       <c r="AH26">
-        <v>1542214000.0</v>
+        <v>-460000.0</v>
       </c>
       <c r="AI26">
-        <v>1417114000.0</v>
+        <v>-243000.0</v>
       </c>
       <c r="AJ26">
-        <v>1395469000.0</v>
+        <v>-495000.0</v>
       </c>
       <c r="AK26">
-        <v>1406267000.0</v>
+        <v>-555000.0</v>
       </c>
       <c r="AL26">
-        <v>1423942000.0</v>
+        <v>-1392000.0</v>
       </c>
       <c r="AM26">
-        <v>1320610000.0</v>
+        <v>-391000.0</v>
       </c>
       <c r="AN26">
-        <v>1302778000.0</v>
-[...1 lines deleted...]
-      <c r="AO26"/>
+        <v>-130000.0</v>
+      </c>
+      <c r="AO26">
+        <v>-620000.0</v>
+      </c>
       <c r="AP26">
-        <v>1200638000.0</v>
-[...3 lines deleted...]
-      <c r="AS26"/>
+        <v>-6174000.0</v>
+      </c>
+      <c r="AQ26">
+        <v>-716000.0</v>
+      </c>
+      <c r="AR26">
+        <v>-5096000.0</v>
+      </c>
+      <c r="AS26">
+        <v>-2809000.0</v>
+      </c>
       <c r="AT26">
-        <v>1020737000.0</v>
-[...7 lines deleted...]
-      <c r="BA26"/>
+        <v>-586000.0</v>
+      </c>
+      <c r="AU26">
+        <v>-798000.0</v>
+      </c>
+      <c r="AV26">
+        <v>-1017000.0</v>
+      </c>
+      <c r="AW26">
+        <v>-364000.0</v>
+      </c>
+      <c r="AX26">
+        <v>-1873000.0</v>
+      </c>
+      <c r="AY26">
+        <v>-1067000.0</v>
+      </c>
+      <c r="AZ26">
+        <v>-807000.0</v>
+      </c>
+      <c r="BA26">
+        <v>-410000.0</v>
+      </c>
       <c r="BB26"/>
-      <c r="BC26"/>
-      <c r="BD26"/>
+      <c r="BC26">
+        <v>154061000.0</v>
+      </c>
+      <c r="BD26">
+        <v>140740000.0</v>
+      </c>
       <c r="BE26"/>
       <c r="BF26"/>
-      <c r="BG26"/>
+      <c r="BG26">
+        <v>1594000.0</v>
+      </c>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
-      <c r="BK26"/>
+      <c r="BK26">
+        <v>3699000.0</v>
+      </c>
       <c r="BL26"/>
-      <c r="BM26"/>
-[...1 lines deleted...]
-      <c r="BO26"/>
+      <c r="BM26">
+        <v>-3465000.0</v>
+      </c>
+      <c r="BN26">
+        <v>-234000.0</v>
+      </c>
+      <c r="BO26">
+        <v>-22000.0</v>
+      </c>
       <c r="BP26"/>
       <c r="BQ26"/>
-      <c r="BR26"/>
-      <c r="BS26"/>
+      <c r="BR26">
+        <v>-13000.0</v>
+      </c>
+      <c r="BS26">
+        <v>13507000.0</v>
+      </c>
       <c r="BT26"/>
       <c r="BU26"/>
-      <c r="BV26"/>
-      <c r="BW26"/>
+      <c r="BV26">
+        <v>33679000.0</v>
+      </c>
+      <c r="BW26">
+        <v>233024239.0</v>
+      </c>
       <c r="BX26"/>
       <c r="BY26"/>
-      <c r="BZ26"/>
-      <c r="CA26"/>
+      <c r="BZ26">
+        <v>14833745000000.0</v>
+      </c>
+      <c r="CA26">
+        <v>84711087000000.0</v>
+      </c>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
     </row>
     <row r="27" spans="1:88">
       <c r="A27" t="s">
-        <v>48</v>
-[...70 lines deleted...]
-      <c r="BS27"/>
+        <v>205</v>
+      </c>
+      <c r="B27">
+        <v>4185000.0</v>
+      </c>
+      <c r="C27">
+        <v>7456000.0</v>
+      </c>
+      <c r="D27">
+        <v>3726000.0</v>
+      </c>
+      <c r="E27">
+        <v>3698000.0</v>
+      </c>
+      <c r="F27">
+        <v>3637000.0</v>
+      </c>
+      <c r="G27">
+        <v>3170000.0</v>
+      </c>
+      <c r="H27">
+        <v>3194000.0</v>
+      </c>
+      <c r="I27">
+        <v>3343000.0</v>
+      </c>
+      <c r="J27">
+        <v>3134000.0</v>
+      </c>
+      <c r="K27">
+        <v>3394000.0</v>
+      </c>
+      <c r="L27">
+        <v>3337000.0</v>
+      </c>
+      <c r="M27">
+        <v>3325000.0</v>
+      </c>
+      <c r="N27">
+        <v>3186000.0</v>
+      </c>
+      <c r="O27">
+        <v>2495000.0</v>
+      </c>
+      <c r="P27">
+        <v>2474000.0</v>
+      </c>
+      <c r="Q27">
+        <v>3661000.0</v>
+      </c>
+      <c r="R27">
+        <v>4424000.0</v>
+      </c>
+      <c r="S27">
+        <v>2940000.0</v>
+      </c>
+      <c r="T27">
+        <v>3320000.0</v>
+      </c>
+      <c r="U27">
+        <v>2926000.0</v>
+      </c>
+      <c r="V27">
+        <v>2744000.0</v>
+      </c>
+      <c r="W27">
+        <v>3576000.0</v>
+      </c>
+      <c r="X27">
+        <v>2522000.0</v>
+      </c>
+      <c r="Y27">
+        <v>2126000.0</v>
+      </c>
+      <c r="Z27">
+        <v>2082000.0</v>
+      </c>
+      <c r="AA27">
+        <v>1548000.0</v>
+      </c>
+      <c r="AB27">
+        <v>1239000.0</v>
+      </c>
+      <c r="AC27">
+        <v>2550000.0</v>
+      </c>
+      <c r="AD27">
+        <v>3305000.0</v>
+      </c>
+      <c r="AE27">
+        <v>3100000.0</v>
+      </c>
+      <c r="AF27">
+        <v>3123000.0</v>
+      </c>
+      <c r="AG27">
+        <v>2724000.0</v>
+      </c>
+      <c r="AH27">
+        <v>2319000.0</v>
+      </c>
+      <c r="AI27">
+        <v>1628000.0</v>
+      </c>
+      <c r="AJ27">
+        <v>1842000.0</v>
+      </c>
+      <c r="AK27">
+        <v>1927000.0</v>
+      </c>
+      <c r="AL27">
+        <v>1850000.0</v>
+      </c>
+      <c r="AM27">
+        <v>1444000.0</v>
+      </c>
+      <c r="AN27">
+        <v>1461000.0</v>
+      </c>
+      <c r="AO27">
+        <v>1628000.0</v>
+      </c>
+      <c r="AP27">
+        <v>2596000.0</v>
+      </c>
+      <c r="AQ27">
+        <v>2230000.0</v>
+      </c>
+      <c r="AR27">
+        <v>2204000.0</v>
+      </c>
+      <c r="AS27">
+        <v>2286000.0</v>
+      </c>
+      <c r="AT27">
+        <v>2741000.0</v>
+      </c>
+      <c r="AU27">
+        <v>2733000.0</v>
+      </c>
+      <c r="AV27">
+        <v>2844000.0</v>
+      </c>
+      <c r="AW27">
+        <v>2482000.0</v>
+      </c>
+      <c r="AX27">
+        <v>1579000.0</v>
+      </c>
+      <c r="AY27">
+        <v>1646000.0</v>
+      </c>
+      <c r="AZ27">
+        <v>1616000.0</v>
+      </c>
+      <c r="BA27">
+        <v>1607000.0</v>
+      </c>
+      <c r="BB27">
+        <v>1185000.0</v>
+      </c>
+      <c r="BC27">
+        <v>1135000.0</v>
+      </c>
+      <c r="BD27">
+        <v>1128000.0</v>
+      </c>
+      <c r="BE27">
+        <v>1214000.0</v>
+      </c>
+      <c r="BF27">
+        <v>826000.0</v>
+      </c>
+      <c r="BG27">
+        <v>2715000.0</v>
+      </c>
+      <c r="BH27">
+        <v>126000.0</v>
+      </c>
+      <c r="BI27">
+        <v>187000.0</v>
+      </c>
+      <c r="BJ27">
+        <v>167000.0</v>
+      </c>
+      <c r="BK27">
+        <v>2237000.0</v>
+      </c>
+      <c r="BL27">
+        <v>187000.0</v>
+      </c>
+      <c r="BM27">
+        <v>190000.0</v>
+      </c>
+      <c r="BN27">
+        <v>176000.0</v>
+      </c>
+      <c r="BO27">
+        <v>495000.0</v>
+      </c>
+      <c r="BP27">
+        <v>499000.0</v>
+      </c>
+      <c r="BQ27">
+        <v>537000.0</v>
+      </c>
+      <c r="BR27">
+        <v>452000.0</v>
+      </c>
+      <c r="BS27">
+        <v>988000.0</v>
+      </c>
       <c r="BT27"/>
       <c r="BU27"/>
-      <c r="BV27"/>
-      <c r="BW27"/>
+      <c r="BV27">
+        <v>401000.0</v>
+      </c>
+      <c r="BW27">
+        <v>1127000.0</v>
+      </c>
       <c r="BX27"/>
       <c r="BY27"/>
-      <c r="BZ27"/>
-      <c r="CA27"/>
+      <c r="BZ27">
+        <v>253750000000.0</v>
+      </c>
+      <c r="CA27">
+        <v>617600000000.0</v>
+      </c>
       <c r="CB27"/>
-      <c r="CC27"/>
-[...1 lines deleted...]
-      <c r="CE27"/>
+      <c r="CC27">
+        <v>-12059.0</v>
+      </c>
+      <c r="CD27">
+        <v>123000000000.0</v>
+      </c>
+      <c r="CE27">
+        <v>252000000000.0</v>
+      </c>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
     </row>
     <row r="28" spans="1:88">
       <c r="A28" t="s">
-        <v>49</v>
+        <v>206</v>
       </c>
       <c r="B28">
-        <v>2245837000.0</v>
+        <v>216124000.0</v>
       </c>
       <c r="C28">
-        <v>2138321000.0</v>
+        <v>64604000.0</v>
       </c>
       <c r="D28">
-        <v>2028817000.0</v>
+        <v>397000.0</v>
       </c>
       <c r="E28">
-        <v>1942675000.0</v>
+        <v>143817000.0</v>
       </c>
       <c r="F28">
-        <v>1674025000.0</v>
+        <v>160105000.0</v>
       </c>
       <c r="G28">
-        <v>1718785000.0</v>
+        <v>101653000.0</v>
       </c>
       <c r="H28">
-        <v>1738396000.0</v>
+        <v>-87426000.0</v>
       </c>
       <c r="I28">
-        <v>1721221000.0</v>
+        <v>-80482000.0</v>
       </c>
       <c r="J28">
-        <v>1461165000.0</v>
+        <v>185456000.0</v>
       </c>
       <c r="K28">
-        <v>1606107000.0</v>
+        <v>-51598000.0</v>
       </c>
       <c r="L28">
-        <v>1530799000.0</v>
+        <v>78573000.0</v>
       </c>
       <c r="M28">
-        <v>1648316000.0</v>
+        <v>-138269000.0</v>
       </c>
       <c r="N28">
-        <v>1564060000.0</v>
+        <v>134040000.0</v>
       </c>
       <c r="O28">
-        <v>1470247000.0</v>
+        <v>25411000.0</v>
       </c>
       <c r="P28">
-        <v>1389963000.0</v>
+        <v>-83000.0</v>
       </c>
       <c r="Q28">
-        <v>1271541000.0</v>
+        <v>174331999.0</v>
       </c>
       <c r="R28">
-        <v>1110570000.0</v>
+        <v>114864001.0</v>
       </c>
       <c r="S28">
-        <v>1180727000.0</v>
+        <v>-212941000.0</v>
       </c>
       <c r="T28">
-        <v>1166881000.0</v>
+        <v>184281000.0</v>
       </c>
       <c r="U28">
-        <v>1165170000.0</v>
+        <v>-100837000.0</v>
       </c>
       <c r="V28">
-        <v>1097668000.0</v>
+        <v>-100375000.0</v>
       </c>
       <c r="W28">
-        <v>-17801000.0</v>
+        <v>-42234000.0</v>
       </c>
       <c r="X28">
-        <v>1239425000.0</v>
+        <v>-10127000.0</v>
       </c>
       <c r="Y28">
-        <v>1242939000.0</v>
+        <v>1245000.0</v>
       </c>
       <c r="Z28">
-        <v>1234220000.0</v>
+        <v>-33923000.0</v>
       </c>
       <c r="AA28">
-        <v>1184752000.0</v>
+        <v>93088000.0</v>
       </c>
       <c r="AB28">
-        <v>1166348000.0</v>
+        <v>-17198000.0</v>
       </c>
       <c r="AC28">
-        <v>1113561000.0</v>
+        <v>112102000.0</v>
       </c>
       <c r="AD28">
-        <v>929574000.0</v>
+        <v>122406000.0</v>
       </c>
       <c r="AE28">
-        <v>754189000.0</v>
+        <v>133977000.0</v>
       </c>
       <c r="AF28">
-        <v>744324000.0</v>
+        <v>-8008000.0</v>
       </c>
       <c r="AG28">
-        <v>653964000.0</v>
+        <v>110416000.0</v>
       </c>
       <c r="AH28">
-        <v>695543000.0</v>
+        <v>-36078000.0</v>
       </c>
       <c r="AI28">
-        <v>587088000.0</v>
+        <v>41790000.0</v>
       </c>
       <c r="AJ28">
-        <v>588653000.0</v>
+        <v>-38240000.0</v>
       </c>
       <c r="AK28">
-        <v>613699000.0</v>
+        <v>-39278000.0</v>
       </c>
       <c r="AL28">
-        <v>641753000.0</v>
+        <v>128031000.0</v>
       </c>
       <c r="AM28">
-        <v>580174000.0</v>
+        <v>23282000.0</v>
       </c>
       <c r="AN28">
-        <v>600980000.0</v>
+        <v>-8645000.0</v>
       </c>
       <c r="AO28">
-        <v>587871000.0</v>
+        <v>45762000.0</v>
       </c>
       <c r="AP28">
-        <v>494413000.0</v>
+        <v>-4783000.0</v>
       </c>
       <c r="AQ28">
-        <v>443021000.0</v>
+        <v>-12397000.0</v>
       </c>
       <c r="AR28">
-        <v>523898000.0</v>
+        <v>-76914000.0</v>
       </c>
       <c r="AS28">
-        <v>442686000.0</v>
+        <v>444000.0</v>
       </c>
       <c r="AT28">
-        <v>399142000.0</v>
+        <v>68026000.0</v>
       </c>
       <c r="AU28">
-        <v>372900000.0</v>
+        <v>71543000.0</v>
       </c>
       <c r="AV28">
-        <v>364163000.0</v>
+        <v>28254000.0</v>
       </c>
       <c r="AW28">
-        <v>272597000.0</v>
+        <v>-26804000.0</v>
       </c>
       <c r="AX28">
-        <v>289072000.0</v>
+        <v>-81160000.0</v>
       </c>
       <c r="AY28">
-        <v>365093000.0</v>
+        <v>-32881000.0</v>
       </c>
       <c r="AZ28">
-        <v>443667000.0</v>
+        <v>-25146000.0</v>
       </c>
       <c r="BA28">
-        <v>380194000.0</v>
+        <v>-26123000.0</v>
       </c>
       <c r="BB28">
-        <v>413106000.0</v>
+        <v>72512000.0</v>
       </c>
       <c r="BC28">
-        <v>323812000.0</v>
+        <v>181242000.0</v>
       </c>
       <c r="BD28">
-        <v>261634000.0</v>
+        <v>96913000.0</v>
       </c>
       <c r="BE28">
-        <v>222941000.0</v>
+        <v>32729000.0</v>
       </c>
       <c r="BF28">
-        <v>241066000.0</v>
+        <v>1658000.0</v>
       </c>
       <c r="BG28">
-        <v>162523000.0</v>
+        <v>35221000.0</v>
       </c>
       <c r="BH28">
-        <v>60317000.0</v>
+        <v>-8961000.0</v>
       </c>
       <c r="BI28">
-        <v>49315000.0</v>
+        <v>86528000.0</v>
       </c>
       <c r="BJ28">
-        <v>62986000.0</v>
+        <v>-15589000.0</v>
       </c>
       <c r="BK28">
-        <v>76989000.0</v>
+        <v>71150000.0</v>
       </c>
       <c r="BL28">
-        <v>84349000.0</v>
+        <v>15265000.0</v>
       </c>
       <c r="BM28">
-        <v>24462000.0</v>
+        <v>-4348000.0</v>
       </c>
       <c r="BN28">
-        <v>5772000.0</v>
+        <v>-6737000.0</v>
       </c>
       <c r="BO28">
-        <v>53353000.0</v>
+        <v>-11147000.0</v>
       </c>
       <c r="BP28">
-        <v>93650000.0</v>
+        <v>-10277000.0</v>
       </c>
       <c r="BQ28">
-        <v>152067000.0</v>
+        <v>-38535000.0</v>
       </c>
       <c r="BR28">
-        <v>199540000.0</v>
+        <v>-57889000.0</v>
       </c>
       <c r="BS28">
-        <v>244611000.0</v>
+        <v>-58103000.0</v>
       </c>
       <c r="BT28">
-        <v>200099000.0</v>
+        <v>38241000.0</v>
       </c>
       <c r="BU28">
-        <v>129146000.0</v>
+        <v>58571000.0</v>
       </c>
       <c r="BV28">
-        <v>126394000.0</v>
+        <v>-1184000.0</v>
       </c>
       <c r="BW28">
-        <v>25764357.0</v>
+        <v>72458452.0</v>
       </c>
       <c r="BX28">
-        <v>26234172.0</v>
+        <v>9397695.0</v>
       </c>
       <c r="BY28">
-        <v>71511672.0</v>
+        <v>31225022.0</v>
       </c>
       <c r="BZ28">
-        <v>65596000.0</v>
+        <v>79446831.0</v>
       </c>
       <c r="CA28">
-        <v>83872018.0</v>
+        <v>49834370.0</v>
       </c>
       <c r="CB28">
-        <v>37788245.0</v>
+        <v>26083620.0</v>
       </c>
       <c r="CC28">
-        <v>54445519.0</v>
+        <v>5792982.0</v>
       </c>
       <c r="CD28">
-        <v>136637553.0</v>
+        <v>12059409.0</v>
       </c>
       <c r="CE28">
-        <v>14358349.0</v>
+        <v>50725082.0</v>
       </c>
       <c r="CF28">
-        <v>-27727676.0</v>
-[...1 lines deleted...]
-      <c r="CG28"/>
+        <v>-85268.0</v>
+      </c>
+      <c r="CG28">
+        <v>95977088.0</v>
+      </c>
       <c r="CH28">
-        <v>-8678329.0</v>
+        <v>16300730.0</v>
       </c>
       <c r="CI28"/>
-      <c r="CJ28"/>
+      <c r="CJ28">
+        <v>2329989.0</v>
+      </c>
     </row>
     <row r="29" spans="1:88">
       <c r="A29" t="s">
-        <v>50</v>
+        <v>207</v>
       </c>
       <c r="B29">
-        <v>4502497000.0</v>
+        <v>-230633000.0</v>
       </c>
       <c r="C29">
-        <v>4341003000.0</v>
+        <v>-55608000.0</v>
       </c>
       <c r="D29">
-        <v>4215241000.0</v>
+        <v>79410000.0</v>
       </c>
       <c r="E29">
-        <v>3977253000.0</v>
+        <v>-144823000.0</v>
       </c>
       <c r="F29">
-        <v>3758536000.0</v>
+        <v>-222197000.0</v>
       </c>
       <c r="G29">
-        <v>3591019000.0</v>
+        <v>-29244000.0</v>
       </c>
       <c r="H29">
-        <v>3603672000.0</v>
+        <v>92555000.0</v>
       </c>
       <c r="I29">
-        <v>3637936000.0</v>
+        <v>59492000.0</v>
       </c>
       <c r="J29">
-        <v>3357575000.0</v>
+        <v>64843000.0</v>
       </c>
       <c r="K29">
-        <v>3284795000.0</v>
+        <v>130877000.0</v>
       </c>
       <c r="L29">
-        <v>3174118000.0</v>
+        <v>-115365000.0</v>
       </c>
       <c r="M29">
-        <v>3213485000.0</v>
+        <v>133640000.0</v>
       </c>
       <c r="N29">
-        <v>2975810000.0</v>
+        <v>-80874000.0</v>
       </c>
       <c r="O29">
-        <v>2883938000.0</v>
+        <v>-64918000.0</v>
       </c>
       <c r="P29">
-        <v>2826352000.0</v>
+        <v>-53174000.0</v>
       </c>
       <c r="Q29">
-        <v>2657443000.0</v>
+        <v>-118085000.0</v>
       </c>
       <c r="R29">
-        <v>2544850000.0</v>
+        <v>-188622000.0</v>
       </c>
       <c r="S29">
-        <v>2746233000.0</v>
+        <v>99940000.0</v>
       </c>
       <c r="T29">
-        <v>2533873000.0</v>
+        <v>40911000.0</v>
       </c>
       <c r="U29">
-        <v>2546692000.0</v>
+        <v>38234000.0</v>
       </c>
       <c r="V29">
-        <v>2578342000.0</v>
+        <v>-50419000.0</v>
       </c>
       <c r="W29">
-        <v>2465466000.0</v>
+        <v>231817000.0</v>
       </c>
       <c r="X29">
-        <v>2429161000.0</v>
+        <v>40564000.0</v>
       </c>
       <c r="Y29">
-        <v>2363157000.0</v>
-[...63 lines deleted...]
-      <c r="CJ29"/>
+        <v>11934000.0</v>
+      </c>
+      <c r="Z29">
+        <v>-24702000.0</v>
+      </c>
+      <c r="AA29">
+        <v>-13912000.0</v>
+      </c>
+      <c r="AB29">
+        <v>24772000.0</v>
+      </c>
+      <c r="AC29">
+        <v>-109958000.0</v>
+      </c>
+      <c r="AD29">
+        <v>-141566000.0</v>
+      </c>
+      <c r="AE29">
+        <v>-133611000.0</v>
+      </c>
+      <c r="AF29">
+        <v>-21489000.0</v>
+      </c>
+      <c r="AG29">
+        <v>-156885000.0</v>
+      </c>
+      <c r="AH29">
+        <v>63015000.0</v>
+      </c>
+      <c r="AI29">
+        <v>-95029000.0</v>
+      </c>
+      <c r="AJ29">
+        <v>9021000.0</v>
+      </c>
+      <c r="AK29">
+        <v>55902000.0</v>
+      </c>
+      <c r="AL29">
+        <v>11706000.0</v>
+      </c>
+      <c r="AM29">
+        <v>-79883000.0</v>
+      </c>
+      <c r="AN29">
+        <v>23398000.0</v>
+      </c>
+      <c r="AO29">
+        <v>453000.0</v>
+      </c>
+      <c r="AP29">
+        <v>-82353000.0</v>
+      </c>
+      <c r="AQ29">
+        <v>-35849000.0</v>
+      </c>
+      <c r="AR29">
+        <v>101857000.0</v>
+      </c>
+      <c r="AS29">
+        <v>-66314000.0</v>
+      </c>
+      <c r="AT29">
+        <v>-114055000.0</v>
+      </c>
+      <c r="AU29">
+        <v>7581000.0</v>
+      </c>
+      <c r="AV29">
+        <v>13007000.0</v>
+      </c>
+      <c r="AW29">
+        <v>-82966000.0</v>
+      </c>
+      <c r="AX29">
+        <v>35847000.0</v>
+      </c>
+      <c r="AY29">
+        <v>98936000.0</v>
+      </c>
+      <c r="AZ29">
+        <v>98251000.0</v>
+      </c>
+      <c r="BA29">
+        <v>-45879000.0</v>
+      </c>
+      <c r="BB29">
+        <v>-47714000.0</v>
+      </c>
+      <c r="BC29">
+        <v>-105339000.0</v>
+      </c>
+      <c r="BD29">
+        <v>-45915000.0</v>
+      </c>
+      <c r="BE29">
+        <v>-24994000.0</v>
+      </c>
+      <c r="BF29">
+        <v>-17687000.0</v>
+      </c>
+      <c r="BG29">
+        <v>-66964000.0</v>
+      </c>
+      <c r="BH29">
+        <v>-92889000.0</v>
+      </c>
+      <c r="BI29">
+        <v>-4497000.0</v>
+      </c>
+      <c r="BJ29">
+        <v>24825000.0</v>
+      </c>
+      <c r="BK29">
+        <v>-47608000.0</v>
+      </c>
+      <c r="BL29">
+        <v>14985000.0</v>
+      </c>
+      <c r="BM29">
+        <v>-48571000.0</v>
+      </c>
+      <c r="BN29">
+        <v>-12056000.0</v>
+      </c>
+      <c r="BO29">
+        <v>59113000.0</v>
+      </c>
+      <c r="BP29">
+        <v>50225000.0</v>
+      </c>
+      <c r="BQ29">
+        <v>68071000.0</v>
+      </c>
+      <c r="BR29">
+        <v>48519000.0</v>
+      </c>
+      <c r="BS29">
+        <v>54884000.0</v>
+      </c>
+      <c r="BT29">
+        <v>-31659000.0</v>
+      </c>
+      <c r="BU29">
+        <v>-58131000.0</v>
+      </c>
+      <c r="BV29">
+        <v>7379000.0</v>
+      </c>
+      <c r="BW29">
+        <v>-92365804.0</v>
+      </c>
+      <c r="BX29">
+        <v>11003575.0</v>
+      </c>
+      <c r="BY29">
+        <v>-65299059.0</v>
+      </c>
+      <c r="BZ29">
+        <v>-54448712.0</v>
+      </c>
+      <c r="CA29">
+        <v>-36094208.0</v>
+      </c>
+      <c r="CB29">
+        <v>-42973153.0</v>
+      </c>
+      <c r="CC29">
+        <v>-15097217.0</v>
+      </c>
+      <c r="CD29">
+        <v>2912966.0</v>
+      </c>
+      <c r="CE29">
+        <v>-46518801.0</v>
+      </c>
+      <c r="CF29">
+        <v>-41983110.0</v>
+      </c>
+      <c r="CG29">
+        <v>-52460271.0</v>
+      </c>
+      <c r="CH29">
+        <v>-15718697.0</v>
+      </c>
+      <c r="CI29">
+        <v>-16912361.0</v>
+      </c>
+      <c r="CJ29">
+        <v>-877149.0</v>
+      </c>
     </row>
     <row r="30" spans="1:88">
       <c r="A30" t="s">
-        <v>51</v>
+        <v>208</v>
       </c>
       <c r="B30">
-        <v>37261000.0</v>
+        <v>-19000.0</v>
       </c>
       <c r="C30">
-        <v>36327000.0</v>
+        <v>-33000.0</v>
       </c>
       <c r="D30">
-        <v>34862000.0</v>
+        <v>-82612000.0</v>
       </c>
       <c r="E30">
-        <v>33095999.0</v>
+        <v>-19000.0</v>
       </c>
       <c r="F30">
-        <v>32578000.0</v>
+        <v>-8000.0</v>
       </c>
       <c r="G30">
-        <v>31450000.0</v>
+        <v>-5000.0</v>
       </c>
       <c r="H30">
-        <v>31533000.0</v>
+        <v>-30000.0</v>
       </c>
       <c r="I30">
-        <v>35399000.0</v>
+        <v>-378000.0</v>
       </c>
       <c r="J30">
-        <v>32741000.0</v>
+        <v>-306026000.0</v>
       </c>
       <c r="K30">
-        <v>32052999.0</v>
+        <v>-497000.0</v>
       </c>
       <c r="L30">
-        <v>32086000.0</v>
-[...20217 lines deleted...]
-      <c r="K19">
         <v>-11000.0</v>
-      </c>
-[...2450 lines deleted...]
-        <v>-285000.0</v>
       </c>
       <c r="M30">
         <v>-285000.0</v>
       </c>
       <c r="N30">
+        <v>-285000.0</v>
+      </c>
+      <c r="O30">
         <v>-28000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-12000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-24000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-50000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-94000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-45000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-4203000.0</v>
       </c>
-      <c r="U30">
-[...1 lines deleted...]
-      </c>
       <c r="V30">
+        <v>-12000.0</v>
+      </c>
+      <c r="W30">
         <v>-22000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-51859000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-38000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-29000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-111000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-243000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-158000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-83000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-150000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-209000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-44000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-72000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>3980000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>9375000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-4352000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-4641000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>633000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-5456000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>22000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>5418000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-3862000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>6374000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>10101000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-9331000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-10635000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>1358000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>1240000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>1483000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-2680000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-2057000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-981000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-864000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-2000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-45000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-28000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-12000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-92000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-86000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>1779000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-1815000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>461000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>11000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-469000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>103000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-385000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-68000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-53000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>12000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-28000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>56000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-393000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-247000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>1577923.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-1681455.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>51537.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>85995.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-4463930.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>805760.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>961509.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>1219659.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>514515.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-17647.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-49503.0</v>
       </c>
-      <c r="CG30"/>
-      <c r="CH30">
+      <c r="CH30"/>
+      <c r="CI30">
         <v>-4706.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-1073.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>