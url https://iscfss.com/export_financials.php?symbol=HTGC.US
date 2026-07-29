--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -17552,51 +17552,51 @@
       <c r="BT3">
         <v>87000.0</v>
       </c>
       <c r="BU3">
         <v>71000.0</v>
       </c>
       <c r="BV3">
         <v>60000.0</v>
       </c>
       <c r="BW3">
         <v>2190905.0</v>
       </c>
       <c r="BX3">
         <v>-603304.0</v>
       </c>
       <c r="BY3">
         <v>-769302.0</v>
       </c>
       <c r="BZ3">
         <v>-614299.0</v>
       </c>
       <c r="CA3">
         <v>-577112.0</v>
       </c>
       <c r="CB3">
-        <v>-795774.0</v>
+        <v>1783707.0</v>
       </c>
       <c r="CC3">
         <v>-542836.0</v>
       </c>
       <c r="CD3">
         <v>-598574.0</v>
       </c>
       <c r="CE3">
         <v>-332780.0</v>
       </c>
       <c r="CF3">
         <v>-186746.0</v>
       </c>
       <c r="CG3">
         <v>-252055.0</v>
       </c>
       <c r="CH3">
         <v>-10340.0</v>
       </c>
       <c r="CI3">
         <v>2963.0</v>
       </c>
       <c r="CJ3">
         <v>2682.0</v>
       </c>
@@ -18295,51 +18295,51 @@
       <c r="BT6">
         <v>12625000.0</v>
       </c>
       <c r="BU6">
         <v>8429000.0</v>
       </c>
       <c r="BV6">
         <v>11097000.0</v>
       </c>
       <c r="BW6">
         <v>22820937.0</v>
       </c>
       <c r="BX6">
         <v>6574814.0</v>
       </c>
       <c r="BY6">
         <v>7500466.0</v>
       </c>
       <c r="BZ6">
         <v>5716783.0</v>
       </c>
       <c r="CA6">
         <v>2719395.0</v>
       </c>
       <c r="CB6">
-        <v>431776.0</v>
+        <v>3011257.0</v>
       </c>
       <c r="CC6">
         <v>2051713.0</v>
       </c>
       <c r="CD6">
         <v>3666422.0</v>
       </c>
       <c r="CE6">
         <v>-532304.0</v>
       </c>
       <c r="CF6">
         <v>1375178.0</v>
       </c>
       <c r="CG6">
         <v>457740.0</v>
       </c>
       <c r="CH6">
         <v>22030.0</v>
       </c>
       <c r="CI6">
         <v>-543092.0</v>
       </c>
       <c r="CJ6">
         <v>-333141.0</v>
       </c>
@@ -24750,57 +24750,57 @@
       </c>
       <c r="R14">
         <v>367000.0</v>
       </c>
       <c r="S14">
         <v>306000.0</v>
       </c>
       <c r="T14">
         <v>204000.0</v>
       </c>
       <c r="U14">
         <v>65185.0</v>
       </c>
       <c r="V14">
         <v>24000.0</v>
       </c>
       <c r="W14">
         <v>7533.0</v>
       </c>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
         <v>194</v>
       </c>
       <c r="B15">
-        <v>-325992000.0</v>
+        <v>325992000.0</v>
       </c>
       <c r="C15">
-        <v>-303475000.0</v>
+        <v>303475000.0</v>
       </c>
       <c r="D15">
-        <v>-273677000.0</v>
+        <v>273677000.0</v>
       </c>
       <c r="E15">
         <v>245124000.0</v>
       </c>
       <c r="F15">
         <v>175501000.0</v>
       </c>
       <c r="G15">
         <v>152422000.0</v>
       </c>
       <c r="H15">
         <v>132053000.0</v>
       </c>
       <c r="I15">
         <v>112721000.0</v>
       </c>
       <c r="J15">
         <v>100885000.0</v>
       </c>
       <c r="K15">
         <v>90534000.0</v>
       </c>
       <c r="L15">
         <v>84992000.0</v>
       </c>
@@ -28486,60 +28486,60 @@
       </c>
       <c r="CE14">
         <v>-332780.0</v>
       </c>
       <c r="CF14">
         <v>-171389.0</v>
       </c>
       <c r="CG14">
         <v>-252055.0</v>
       </c>
       <c r="CH14">
         <v>-10340.0</v>
       </c>
       <c r="CI14">
         <v>2963.0</v>
       </c>
       <c r="CJ14">
         <v>2682.0</v>
       </c>
     </row>
     <row r="15" spans="1:88">
       <c r="A15" t="s">
         <v>194</v>
       </c>
       <c r="B15">
-        <v>-84415000.0</v>
+        <v>84415000.0</v>
       </c>
       <c r="C15">
-        <v>-82936000.0</v>
+        <v>82936000.0</v>
       </c>
       <c r="D15">
-        <v>-83635000.0</v>
+        <v>83635000.0</v>
       </c>
       <c r="E15">
-        <v>-80548000.0</v>
+        <v>80548000.0</v>
       </c>
       <c r="F15">
         <v>78873000.0</v>
       </c>
       <c r="G15">
         <v>77884000.0</v>
       </c>
       <c r="H15">
         <v>75498000.0</v>
       </c>
       <c r="I15">
         <v>75842000.0</v>
       </c>
       <c r="J15">
         <v>74251000.0</v>
       </c>
       <c r="K15">
         <v>71926000.0</v>
       </c>
       <c r="L15">
         <v>71477000.0</v>
       </c>
       <c r="M15">
         <v>66440000.0</v>
       </c>
@@ -30078,51 +30078,51 @@
       </c>
       <c r="CE22">
         <v>-199524.0</v>
       </c>
       <c r="CF22">
         <v>1561924.0</v>
       </c>
       <c r="CG22">
         <v>709795.0</v>
       </c>
       <c r="CH22">
         <v>32370.0</v>
       </c>
       <c r="CI22">
         <v>-546055.0</v>
       </c>
       <c r="CJ22">
         <v>-335823.0</v>
       </c>
     </row>
     <row r="23" spans="1:88">
       <c r="A23" t="s">
         <v>201</v>
       </c>
       <c r="B23">
-        <v>216124000.0</v>
+        <v>-4679000.0</v>
       </c>
       <c r="C23">
         <v>-312000.0</v>
       </c>
       <c r="D23">
         <v>159818000.0</v>
       </c>
       <c r="E23">
         <v>-9139000.0</v>
       </c>
       <c r="F23">
         <v>-6089000.0</v>
       </c>
       <c r="G23">
         <v>147942999.0</v>
       </c>
       <c r="H23">
         <v>-1838000.0</v>
       </c>
       <c r="I23">
         <v>-36000.0</v>
       </c>
       <c r="J23">
         <v>-867000.0</v>
       </c>