--- v0 (2026-07-29)
+++ v1 (2026-11-02)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="183">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
@@ -253,50 +253,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-09-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2022-03-31</t>
   </si>
@@ -3222,409 +3225,415 @@
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BJ62"/>
+  <dimension ref="A1:BK62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:62">
+    <row r="1" spans="1:63">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>3</v>
       </c>
-      <c r="H1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I1" t="s">
+        <v>81</v>
+      </c>
+      <c r="J1" t="s">
         <v>4</v>
       </c>
-      <c r="J1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K1" t="s">
+        <v>82</v>
+      </c>
+      <c r="L1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
         <v>84</v>
       </c>
       <c r="O1" t="s">
+        <v>85</v>
+      </c>
+      <c r="P1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
         <v>87</v>
       </c>
       <c r="S1" t="s">
+        <v>88</v>
+      </c>
+      <c r="T1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
         <v>90</v>
       </c>
       <c r="W1" t="s">
+        <v>91</v>
+      </c>
+      <c r="X1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
         <v>93</v>
       </c>
       <c r="AA1" t="s">
         <v>94</v>
       </c>
       <c r="AB1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AD1" t="s">
         <v>96</v>
       </c>
       <c r="AE1" t="s">
         <v>97</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
       <c r="AG1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AH1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AI1" t="s">
         <v>100</v>
       </c>
       <c r="AJ1" t="s">
         <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AM1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
         <v>106</v>
       </c>
       <c r="AQ1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AR1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
         <v>109</v>
       </c>
       <c r="AU1" t="s">
         <v>110</v>
       </c>
       <c r="AV1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AW1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AX1" t="s">
         <v>112</v>
       </c>
       <c r="AY1" t="s">
         <v>113</v>
       </c>
       <c r="AZ1" t="s">
         <v>114</v>
       </c>
       <c r="BA1" t="s">
+        <v>115</v>
+      </c>
+      <c r="BB1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="BC1" t="s">
         <v>116</v>
       </c>
       <c r="BD1" t="s">
         <v>117</v>
       </c>
       <c r="BE1" t="s">
         <v>118</v>
       </c>
       <c r="BF1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BH1" t="s">
         <v>120</v>
       </c>
       <c r="BI1" t="s">
         <v>121</v>
       </c>
       <c r="BJ1" t="s">
         <v>122</v>
       </c>
-    </row>
-    <row r="2" spans="1:62">
+      <c r="BK1" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="2" spans="1:63">
       <c r="A2" t="s">
         <v>16</v>
       </c>
       <c r="B2">
+        <v>5500000.0</v>
+      </c>
+      <c r="C2">
         <v>3704523.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4800000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5396000.0</v>
       </c>
       <c r="F2">
         <v>5396000.0</v>
       </c>
       <c r="G2">
-        <v>3314000.0</v>
+        <v>5396000.0</v>
       </c>
       <c r="H2">
         <v>3314000.0</v>
       </c>
       <c r="I2">
-        <v>5907000.0</v>
+        <v>3314000.0</v>
       </c>
       <c r="J2">
         <v>5907000.0</v>
       </c>
       <c r="K2">
-        <v>3944000.0</v>
+        <v>5907000.0</v>
       </c>
       <c r="L2">
         <v>3944000.0</v>
       </c>
       <c r="M2">
-        <v>7758000.0</v>
+        <v>3944000.0</v>
       </c>
       <c r="N2">
         <v>7758000.0</v>
       </c>
       <c r="O2">
-        <v>5425000.0</v>
+        <v>7758000.0</v>
       </c>
       <c r="P2">
         <v>5425000.0</v>
       </c>
       <c r="Q2">
-        <v>2905000.0</v>
+        <v>5425000.0</v>
       </c>
       <c r="R2">
         <v>2905000.0</v>
       </c>
       <c r="S2">
-        <v>2258000.0</v>
+        <v>2905000.0</v>
       </c>
       <c r="T2">
         <v>2258000.0</v>
       </c>
       <c r="U2">
-        <v>5044000.0</v>
+        <v>2258000.0</v>
       </c>
       <c r="V2">
         <v>5044000.0</v>
       </c>
       <c r="W2">
-        <v>2493000.0</v>
+        <v>5044000.0</v>
       </c>
       <c r="X2">
         <v>2493000.0</v>
       </c>
       <c r="Y2">
-        <v>3685000.0</v>
+        <v>2493000.0</v>
       </c>
       <c r="Z2">
         <v>3685000.0</v>
       </c>
-      <c r="AA2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AA2">
+        <v>3685000.0</v>
+      </c>
+      <c r="AB2"/>
       <c r="AC2">
         <v>2361000.0</v>
       </c>
       <c r="AD2">
-        <v>3077000.0</v>
+        <v>2361000.0</v>
       </c>
       <c r="AE2">
         <v>3077000.0</v>
       </c>
-      <c r="AF2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF2">
+        <v>3077000.0</v>
+      </c>
+      <c r="AG2"/>
       <c r="AH2">
         <v>2265000.0</v>
       </c>
       <c r="AI2">
-        <v>4183000.0</v>
+        <v>2265000.0</v>
       </c>
       <c r="AJ2">
         <v>4183000.0</v>
       </c>
-      <c r="AK2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AK2">
+        <v>4183000.0</v>
+      </c>
+      <c r="AL2"/>
       <c r="AM2">
         <v>3344000.0</v>
       </c>
       <c r="AN2">
-        <v>3674000.0</v>
+        <v>3344000.0</v>
       </c>
       <c r="AO2">
         <v>3674000.0</v>
       </c>
-      <c r="AP2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AP2">
+        <v>3674000.0</v>
+      </c>
+      <c r="AQ2"/>
       <c r="AR2">
         <v>5439000.0</v>
       </c>
       <c r="AS2">
-        <v>4667000.0</v>
+        <v>5439000.0</v>
       </c>
       <c r="AT2">
         <v>4667000.0</v>
       </c>
-      <c r="AU2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AU2">
+        <v>4667000.0</v>
+      </c>
+      <c r="AV2"/>
       <c r="AW2">
         <v>4650000.0</v>
       </c>
-      <c r="AX2"/>
+      <c r="AX2">
+        <v>4650000.0</v>
+      </c>
       <c r="AY2"/>
       <c r="AZ2"/>
-      <c r="BA2">
+      <c r="BA2"/>
+      <c r="BB2">
         <v>2211000.0</v>
       </c>
-      <c r="BB2"/>
-      <c r="BC2">
+      <c r="BC2"/>
+      <c r="BD2">
         <v>1809000.0</v>
       </c>
-      <c r="BD2"/>
       <c r="BE2"/>
-      <c r="BF2">
+      <c r="BF2"/>
+      <c r="BG2">
         <v>1407000.0</v>
       </c>
-      <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
-    </row>
-    <row r="3" spans="1:62">
+      <c r="BK2"/>
+    </row>
+    <row r="3" spans="1:63">
       <c r="A3" t="s">
         <v>17</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3645,52 +3654,53 @@
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
-    </row>
-    <row r="4" spans="1:62">
+      <c r="BK3"/>
+    </row>
+    <row r="4" spans="1:63">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3711,212 +3721,216 @@
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
-    </row>
-    <row r="5" spans="1:62">
+      <c r="BK4"/>
+    </row>
+    <row r="5" spans="1:63">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5">
+        <v>3519132.0</v>
+      </c>
+      <c r="C5">
         <v>2402933.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>3800000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3835000.0</v>
       </c>
       <c r="F5">
         <v>3835000.0</v>
       </c>
       <c r="G5">
+        <v>3835000.0</v>
+      </c>
+      <c r="H5">
         <v>2918000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>2917999.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>4235000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>4234999.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6432000.0</v>
       </c>
       <c r="L5">
         <v>6432000.0</v>
       </c>
       <c r="M5">
-        <v>6273000.0</v>
+        <v>6432000.0</v>
       </c>
       <c r="N5">
         <v>6273000.0</v>
       </c>
       <c r="O5">
+        <v>6273000.0</v>
+      </c>
+      <c r="P5">
         <v>6475000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>6474999.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4669000.0</v>
       </c>
       <c r="R5">
         <v>4669000.0</v>
       </c>
       <c r="S5">
+        <v>4669000.0</v>
+      </c>
+      <c r="T5">
         <v>-6600000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>1217999.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1106000.0</v>
       </c>
       <c r="V5">
         <v>1106000.0</v>
       </c>
       <c r="W5">
+        <v>1106000.0</v>
+      </c>
+      <c r="X5">
         <v>-5339000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>802999.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>772000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>771999.0</v>
       </c>
-      <c r="AA5"/>
-      <c r="AB5">
+      <c r="AB5"/>
+      <c r="AC5">
         <v>-3661000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>646000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1402000.0</v>
       </c>
       <c r="AE5">
         <v>1402000.0</v>
       </c>
-      <c r="AF5"/>
-      <c r="AG5">
+      <c r="AF5">
+        <v>1402000.0</v>
+      </c>
+      <c r="AG5"/>
+      <c r="AH5">
         <v>-2512000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>978000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4381000.0</v>
       </c>
       <c r="AJ5">
         <v>4381000.0</v>
       </c>
-      <c r="AK5"/>
-      <c r="AL5">
+      <c r="AK5">
+        <v>4381000.0</v>
+      </c>
+      <c r="AL5"/>
+      <c r="AM5">
         <v>-1533000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>3994000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3878000.0</v>
       </c>
       <c r="AO5">
         <v>3878000.0</v>
       </c>
-      <c r="AP5"/>
-      <c r="AQ5">
+      <c r="AP5">
+        <v>3878000.0</v>
+      </c>
+      <c r="AQ5"/>
+      <c r="AR5">
         <v>-1411000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>4323000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>751000.0</v>
       </c>
       <c r="AT5">
         <v>751000.0</v>
       </c>
-      <c r="AU5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AU5">
+        <v>751000.0</v>
+      </c>
+      <c r="AV5"/>
       <c r="AW5">
         <v>362000.0</v>
       </c>
-      <c r="AX5"/>
-      <c r="AY5">
+      <c r="AX5">
+        <v>362000.0</v>
+      </c>
+      <c r="AY5"/>
+      <c r="AZ5">
         <v>-72287073.0</v>
       </c>
-      <c r="AZ5"/>
-      <c r="BA5">
+      <c r="BA5"/>
+      <c r="BB5">
         <v>79999.0</v>
       </c>
-      <c r="BB5"/>
-      <c r="BC5">
+      <c r="BC5"/>
+      <c r="BD5">
         <v>39963.0</v>
       </c>
-      <c r="BD5"/>
       <c r="BE5"/>
-      <c r="BF5">
+      <c r="BF5"/>
+      <c r="BG5">
         <v>-73.0</v>
       </c>
-      <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
-    </row>
-    <row r="6" spans="1:62">
+      <c r="BK5"/>
+    </row>
+    <row r="6" spans="1:63">
       <c r="A6" t="s">
         <v>20</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -3937,464 +3951,475 @@
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
-    </row>
-    <row r="7" spans="1:62">
+      <c r="BK6"/>
+    </row>
+    <row r="7" spans="1:63">
       <c r="A7" t="s">
         <v>21</v>
       </c>
       <c r="B7">
+        <v>700000.0</v>
+      </c>
+      <c r="C7">
         <v>900000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>100000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>300000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>506000.0</v>
       </c>
-      <c r="F7"/>
-      <c r="G7">
+      <c r="G7"/>
+      <c r="H7">
         <v>600000.0</v>
       </c>
-      <c r="H7"/>
-      <c r="I7">
+      <c r="I7"/>
+      <c r="J7">
         <v>826000.0</v>
       </c>
-      <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7">
         <v>547000.0</v>
       </c>
-      <c r="L7"/>
-      <c r="M7">
+      <c r="M7"/>
+      <c r="N7">
         <v>718000.0</v>
       </c>
-      <c r="N7"/>
-      <c r="O7">
+      <c r="O7"/>
+      <c r="P7">
         <v>86000.0</v>
       </c>
-      <c r="P7"/>
-      <c r="Q7">
+      <c r="Q7"/>
+      <c r="R7">
         <v>3464000.0</v>
       </c>
-      <c r="R7"/>
-      <c r="S7">
+      <c r="S7"/>
+      <c r="T7">
         <v>4295000.0</v>
       </c>
-      <c r="T7"/>
-      <c r="U7">
+      <c r="U7"/>
+      <c r="V7">
         <v>5418000.0</v>
       </c>
-      <c r="V7"/>
-      <c r="W7">
+      <c r="W7"/>
+      <c r="X7">
         <v>4291000.0</v>
       </c>
-      <c r="X7"/>
-      <c r="Y7">
+      <c r="Y7"/>
+      <c r="Z7">
         <v>4831000.0</v>
       </c>
-      <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
-    </row>
-    <row r="8" spans="1:62">
+      <c r="BK7"/>
+    </row>
+    <row r="8" spans="1:63">
       <c r="A8" t="s">
         <v>22</v>
       </c>
       <c r="B8">
         <v>1200000.0</v>
       </c>
       <c r="C8">
-        <v>1300000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D8">
         <v>1300000.0</v>
       </c>
       <c r="E8">
+        <v>1300000.0</v>
+      </c>
+      <c r="F8">
         <v>1250000.0</v>
       </c>
-      <c r="F8"/>
-      <c r="G8">
+      <c r="G8"/>
+      <c r="H8">
         <v>1300000.0</v>
       </c>
-      <c r="H8"/>
-      <c r="I8">
+      <c r="I8"/>
+      <c r="J8">
         <v>1235000.0</v>
       </c>
-      <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8">
         <v>1175000.0</v>
       </c>
-      <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>1175000.0</v>
       </c>
-      <c r="N8"/>
-      <c r="O8">
+      <c r="O8"/>
+      <c r="P8">
         <v>1163000.0</v>
       </c>
-      <c r="P8"/>
-      <c r="Q8">
+      <c r="Q8"/>
+      <c r="R8">
         <v>1163000.0</v>
       </c>
-      <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
-    </row>
-    <row r="9" spans="1:62">
+      <c r="BK8"/>
+    </row>
+    <row r="9" spans="1:63">
       <c r="A9" t="s">
         <v>23</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
-      <c r="Q9">
+      <c r="Q9"/>
+      <c r="R9">
         <v>14328000.0</v>
       </c>
-      <c r="R9"/>
-      <c r="S9">
+      <c r="S9"/>
+      <c r="T9">
         <v>14328000.0</v>
       </c>
-      <c r="T9"/>
-      <c r="U9">
+      <c r="U9"/>
+      <c r="V9">
         <v>14344000.0</v>
       </c>
-      <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
-    </row>
-    <row r="10" spans="1:62">
+      <c r="BK9"/>
+    </row>
+    <row r="10" spans="1:63">
       <c r="A10" t="s">
         <v>24</v>
       </c>
       <c r="B10">
+        <v>15000000.0</v>
+      </c>
+      <c r="C10">
         <v>12214918.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>11000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>8200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5029000.0</v>
       </c>
       <c r="F10">
         <v>5029000.0</v>
       </c>
       <c r="G10">
-        <v>6714000.0</v>
+        <v>5029000.0</v>
       </c>
       <c r="H10">
         <v>6714000.0</v>
       </c>
       <c r="I10">
-        <v>9947000.0</v>
+        <v>6714000.0</v>
       </c>
       <c r="J10">
         <v>9947000.0</v>
       </c>
       <c r="K10">
-        <v>18212000.0</v>
+        <v>9947000.0</v>
       </c>
       <c r="L10">
         <v>18212000.0</v>
       </c>
       <c r="M10">
-        <v>22580000.0</v>
+        <v>18212000.0</v>
       </c>
       <c r="N10">
         <v>22580000.0</v>
       </c>
       <c r="O10">
-        <v>24517000.0</v>
+        <v>22580000.0</v>
       </c>
       <c r="P10">
         <v>24517000.0</v>
       </c>
       <c r="Q10">
-        <v>33702000.0</v>
+        <v>24517000.0</v>
       </c>
       <c r="R10">
         <v>33702000.0</v>
       </c>
       <c r="S10">
+        <v>33702000.0</v>
+      </c>
+      <c r="T10">
         <v>16689000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>18189000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32908000.0</v>
       </c>
       <c r="V10">
         <v>32908000.0</v>
       </c>
       <c r="W10">
-        <v>19365000.0</v>
+        <v>32908000.0</v>
       </c>
       <c r="X10">
         <v>19365000.0</v>
       </c>
       <c r="Y10">
-        <v>25396000.0</v>
+        <v>19365000.0</v>
       </c>
       <c r="Z10">
         <v>25396000.0</v>
       </c>
-      <c r="AA10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AA10">
+        <v>25396000.0</v>
+      </c>
+      <c r="AB10"/>
       <c r="AC10">
         <v>25974000.0</v>
       </c>
       <c r="AD10">
-        <v>22895000.0</v>
+        <v>25974000.0</v>
       </c>
       <c r="AE10">
         <v>22895000.0</v>
       </c>
-      <c r="AF10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF10">
+        <v>22895000.0</v>
+      </c>
+      <c r="AG10"/>
       <c r="AH10">
         <v>21294000.0</v>
       </c>
       <c r="AI10">
-        <v>17662000.0</v>
+        <v>21294000.0</v>
       </c>
       <c r="AJ10">
         <v>17662000.0</v>
       </c>
-      <c r="AK10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AK10">
+        <v>17662000.0</v>
+      </c>
+      <c r="AL10"/>
       <c r="AM10">
         <v>24632000.0</v>
       </c>
       <c r="AN10">
-        <v>18652000.0</v>
+        <v>24632000.0</v>
       </c>
       <c r="AO10">
         <v>18652000.0</v>
       </c>
-      <c r="AP10"/>
-      <c r="AQ10">
+      <c r="AP10">
+        <v>18652000.0</v>
+      </c>
+      <c r="AQ10"/>
+      <c r="AR10">
         <v>11395000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>13620000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10985000.0</v>
       </c>
       <c r="AT10">
         <v>10985000.0</v>
       </c>
-      <c r="AU10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AU10">
+        <v>10985000.0</v>
+      </c>
+      <c r="AV10"/>
       <c r="AW10">
         <v>19942000.0</v>
       </c>
-      <c r="AX10"/>
-      <c r="AY10">
+      <c r="AX10">
+        <v>19942000.0</v>
+      </c>
+      <c r="AY10"/>
+      <c r="AZ10">
         <v>-4823000.0</v>
       </c>
-      <c r="AZ10"/>
-      <c r="BA10">
+      <c r="BA10"/>
+      <c r="BB10">
         <v>4823000.0</v>
       </c>
-      <c r="BB10"/>
-      <c r="BC10">
+      <c r="BC10"/>
+      <c r="BD10">
         <v>3673000.0</v>
       </c>
-      <c r="BD10"/>
       <c r="BE10"/>
-      <c r="BF10">
+      <c r="BF10"/>
+      <c r="BG10">
         <v>2523000.0</v>
       </c>
-      <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
-    </row>
-    <row r="11" spans="1:62">
+      <c r="BK10"/>
+    </row>
+    <row r="11" spans="1:63">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4415,722 +4440,734 @@
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
-    </row>
-    <row r="12" spans="1:62">
+      <c r="BK11"/>
+    </row>
+    <row r="12" spans="1:63">
       <c r="A12" t="s">
         <v>26</v>
       </c>
       <c r="B12">
+        <v>15000000.0</v>
+      </c>
+      <c r="C12">
         <v>12214918.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>11000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>8200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5029000.0</v>
       </c>
       <c r="F12">
         <v>5029000.0</v>
       </c>
       <c r="G12">
-        <v>6714000.0</v>
+        <v>5029000.0</v>
       </c>
       <c r="H12">
         <v>6714000.0</v>
       </c>
       <c r="I12">
-        <v>9947000.0</v>
+        <v>6714000.0</v>
       </c>
       <c r="J12">
         <v>9947000.0</v>
       </c>
       <c r="K12">
-        <v>18212000.0</v>
+        <v>9947000.0</v>
       </c>
       <c r="L12">
         <v>18212000.0</v>
       </c>
       <c r="M12">
-        <v>22580000.0</v>
+        <v>18212000.0</v>
       </c>
       <c r="N12">
         <v>22580000.0</v>
       </c>
       <c r="O12">
-        <v>24517000.0</v>
+        <v>22580000.0</v>
       </c>
       <c r="P12">
         <v>24517000.0</v>
       </c>
       <c r="Q12">
-        <v>33702000.0</v>
+        <v>24517000.0</v>
       </c>
       <c r="R12">
         <v>33702000.0</v>
       </c>
       <c r="S12">
+        <v>33702000.0</v>
+      </c>
+      <c r="T12">
         <v>16689000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>18189000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32908000.0</v>
       </c>
       <c r="V12">
         <v>32908000.0</v>
       </c>
       <c r="W12">
-        <v>19365000.0</v>
+        <v>32908000.0</v>
       </c>
       <c r="X12">
         <v>19365000.0</v>
       </c>
       <c r="Y12">
-        <v>25396000.0</v>
+        <v>19365000.0</v>
       </c>
       <c r="Z12">
         <v>25396000.0</v>
       </c>
-      <c r="AA12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AA12">
+        <v>25396000.0</v>
+      </c>
+      <c r="AB12"/>
       <c r="AC12">
         <v>25974000.0</v>
       </c>
       <c r="AD12">
-        <v>22895000.0</v>
+        <v>25974000.0</v>
       </c>
       <c r="AE12">
         <v>22895000.0</v>
       </c>
-      <c r="AF12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF12">
+        <v>22895000.0</v>
+      </c>
+      <c r="AG12"/>
       <c r="AH12">
         <v>21294000.0</v>
       </c>
       <c r="AI12">
-        <v>17662000.0</v>
+        <v>21294000.0</v>
       </c>
       <c r="AJ12">
         <v>17662000.0</v>
       </c>
-      <c r="AK12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AK12">
+        <v>17662000.0</v>
+      </c>
+      <c r="AL12"/>
       <c r="AM12">
         <v>24632000.0</v>
       </c>
       <c r="AN12">
-        <v>18652000.0</v>
+        <v>24632000.0</v>
       </c>
       <c r="AO12">
         <v>18652000.0</v>
       </c>
-      <c r="AP12"/>
-      <c r="AQ12">
+      <c r="AP12">
+        <v>18652000.0</v>
+      </c>
+      <c r="AQ12"/>
+      <c r="AR12">
         <v>11395000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>13620000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10985000.0</v>
       </c>
       <c r="AT12">
         <v>10985000.0</v>
       </c>
-      <c r="AU12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AU12">
+        <v>10985000.0</v>
+      </c>
+      <c r="AV12"/>
       <c r="AW12">
         <v>19942000.0</v>
       </c>
-      <c r="AX12"/>
-      <c r="AY12">
+      <c r="AX12">
+        <v>19942000.0</v>
+      </c>
+      <c r="AY12"/>
+      <c r="AZ12">
         <v>4823000.0</v>
       </c>
-      <c r="AZ12"/>
-      <c r="BA12">
+      <c r="BA12"/>
+      <c r="BB12">
         <v>4823000.0</v>
       </c>
-      <c r="BB12"/>
-      <c r="BC12">
+      <c r="BC12"/>
+      <c r="BD12">
         <v>3673000.0</v>
       </c>
-      <c r="BD12"/>
       <c r="BE12"/>
-      <c r="BF12">
+      <c r="BF12"/>
+      <c r="BG12">
         <v>2523000.0</v>
       </c>
-      <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
-    </row>
-    <row r="13" spans="1:62">
+      <c r="BK12"/>
+    </row>
+    <row r="13" spans="1:63">
       <c r="A13" t="s">
         <v>27</v>
       </c>
       <c r="B13">
+        <v>1200000.0</v>
+      </c>
+      <c r="C13">
         <v>1201466.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="D13">
         <v>1300000.0</v>
       </c>
       <c r="E13">
-        <v>1250000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="F13">
         <v>1250000.0</v>
       </c>
       <c r="G13">
-        <v>1236000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="H13">
         <v>1236000.0</v>
       </c>
       <c r="I13">
-        <v>1235000.0</v>
+        <v>1236000.0</v>
       </c>
       <c r="J13">
         <v>1235000.0</v>
       </c>
       <c r="K13">
-        <v>1175000.0</v>
+        <v>1235000.0</v>
       </c>
       <c r="L13">
         <v>1175000.0</v>
       </c>
       <c r="M13">
         <v>1175000.0</v>
       </c>
       <c r="N13">
         <v>1175000.0</v>
       </c>
       <c r="O13">
-        <v>1163000.0</v>
+        <v>1175000.0</v>
       </c>
       <c r="P13">
         <v>1163000.0</v>
       </c>
       <c r="Q13">
         <v>1163000.0</v>
       </c>
       <c r="R13">
         <v>1163000.0</v>
       </c>
       <c r="S13">
         <v>1163000.0</v>
       </c>
       <c r="T13">
         <v>1163000.0</v>
       </c>
       <c r="U13">
-        <v>1147000.0</v>
+        <v>1163000.0</v>
       </c>
       <c r="V13">
         <v>1147000.0</v>
       </c>
       <c r="W13">
-        <v>956000.0</v>
+        <v>1147000.0</v>
       </c>
       <c r="X13">
         <v>956000.0</v>
       </c>
       <c r="Y13">
         <v>956000.0</v>
       </c>
       <c r="Z13">
         <v>956000.0</v>
       </c>
-      <c r="AA13"/>
-      <c r="AB13">
+      <c r="AA13">
         <v>956000.0</v>
       </c>
+      <c r="AB13"/>
       <c r="AC13">
         <v>956000.0</v>
       </c>
       <c r="AD13">
         <v>956000.0</v>
       </c>
       <c r="AE13">
         <v>956000.0</v>
       </c>
-      <c r="AF13"/>
-      <c r="AG13">
+      <c r="AF13">
         <v>956000.0</v>
       </c>
+      <c r="AG13"/>
       <c r="AH13">
         <v>956000.0</v>
       </c>
       <c r="AI13">
         <v>956000.0</v>
       </c>
       <c r="AJ13">
         <v>956000.0</v>
       </c>
-      <c r="AK13"/>
-      <c r="AL13">
+      <c r="AK13">
         <v>956000.0</v>
       </c>
+      <c r="AL13"/>
       <c r="AM13">
         <v>956000.0</v>
       </c>
       <c r="AN13">
         <v>956000.0</v>
       </c>
       <c r="AO13">
         <v>956000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AP13">
         <v>956000.0</v>
       </c>
+      <c r="AQ13"/>
       <c r="AR13">
         <v>956000.0</v>
       </c>
       <c r="AS13">
-        <v>29927.0</v>
+        <v>956000.0</v>
       </c>
       <c r="AT13">
         <v>29927.0</v>
       </c>
-      <c r="AU13"/>
-      <c r="AV13">
+      <c r="AU13">
         <v>29927.0</v>
       </c>
+      <c r="AV13"/>
       <c r="AW13">
         <v>29927.0</v>
       </c>
-      <c r="AX13"/>
+      <c r="AX13">
+        <v>29927.0</v>
+      </c>
       <c r="AY13"/>
       <c r="AZ13"/>
-      <c r="BA13">
+      <c r="BA13"/>
+      <c r="BB13">
         <v>30000.0</v>
       </c>
-      <c r="BB13"/>
-      <c r="BC13">
+      <c r="BC13"/>
+      <c r="BD13">
         <v>25000.0</v>
       </c>
-      <c r="BD13"/>
       <c r="BE13"/>
-      <c r="BF13">
+      <c r="BF13"/>
+      <c r="BG13">
         <v>20000.0</v>
       </c>
-      <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
-    </row>
-    <row r="14" spans="1:62">
+      <c r="BK13"/>
+    </row>
+    <row r="14" spans="1:63">
       <c r="A14" t="s">
         <v>28</v>
       </c>
       <c r="B14">
+        <v>129900000.0</v>
+      </c>
+      <c r="C14">
         <v>128460000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>130199999.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>128775510.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>129008000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>128775510.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>132317000.0</v>
       </c>
       <c r="H14">
         <v>132317000.0</v>
       </c>
       <c r="I14">
-        <v>120395000.0</v>
+        <v>132317000.0</v>
       </c>
       <c r="J14">
         <v>120395000.0</v>
       </c>
       <c r="K14">
-        <v>117511000.0</v>
+        <v>120395000.0</v>
       </c>
       <c r="L14">
         <v>117511000.0</v>
       </c>
       <c r="M14">
-        <v>117165000.0</v>
+        <v>117511000.0</v>
       </c>
       <c r="N14">
         <v>117165000.0</v>
       </c>
       <c r="O14">
-        <v>116321000.0</v>
+        <v>117165000.0</v>
       </c>
       <c r="P14">
         <v>116321000.0</v>
       </c>
       <c r="Q14">
         <v>116321000.0</v>
       </c>
       <c r="R14">
         <v>116321000.0</v>
       </c>
       <c r="S14">
-        <v>116687000.0</v>
+        <v>116321000.0</v>
       </c>
       <c r="T14">
         <v>116687000.0</v>
       </c>
       <c r="U14">
-        <v>97207000.0</v>
+        <v>116687000.0</v>
       </c>
       <c r="V14">
         <v>97207000.0</v>
       </c>
       <c r="W14">
-        <v>97479453.0</v>
+        <v>97207000.0</v>
       </c>
       <c r="X14">
         <v>97479453.0</v>
       </c>
       <c r="Y14">
-        <v>97004531.0</v>
+        <v>97479453.0</v>
       </c>
       <c r="Z14">
         <v>97004531.0</v>
       </c>
       <c r="AA14">
-        <v>96934547.0</v>
+        <v>97004531.0</v>
       </c>
       <c r="AB14">
         <v>96934547.0</v>
       </c>
       <c r="AC14">
         <v>96934547.0</v>
       </c>
       <c r="AD14">
-        <v>97422409.0</v>
+        <v>96934547.0</v>
       </c>
       <c r="AE14">
         <v>97422409.0</v>
       </c>
       <c r="AF14">
-        <v>97488336.0</v>
+        <v>97422409.0</v>
       </c>
       <c r="AG14">
         <v>97488336.0</v>
       </c>
       <c r="AH14">
         <v>97488336.0</v>
       </c>
       <c r="AI14">
-        <v>97340254.0</v>
+        <v>97488336.0</v>
       </c>
       <c r="AJ14">
         <v>97340254.0</v>
       </c>
       <c r="AK14">
-        <v>96934547.0</v>
+        <v>97340254.0</v>
       </c>
       <c r="AL14">
         <v>96934547.0</v>
       </c>
       <c r="AM14">
         <v>96934547.0</v>
       </c>
       <c r="AN14">
         <v>96934547.0</v>
       </c>
       <c r="AO14">
         <v>96934547.0</v>
       </c>
       <c r="AP14">
-        <v>33911016.0</v>
+        <v>96934547.0</v>
       </c>
       <c r="AQ14">
         <v>33911016.0</v>
       </c>
       <c r="AR14">
         <v>33911016.0</v>
       </c>
       <c r="AS14">
-        <v>3042802.0</v>
+        <v>33911016.0</v>
       </c>
       <c r="AT14">
         <v>3042802.0</v>
       </c>
       <c r="AU14">
-        <v>3045922.0</v>
+        <v>3042802.0</v>
       </c>
       <c r="AV14">
         <v>3045922.0</v>
       </c>
       <c r="AW14">
         <v>3045922.0</v>
       </c>
       <c r="AX14">
-        <v>3045768.0</v>
+        <v>3045922.0</v>
       </c>
       <c r="AY14">
         <v>3045768.0</v>
       </c>
       <c r="AZ14">
-        <v>96934286.0</v>
+        <v>3045768.0</v>
       </c>
       <c r="BA14">
         <v>96934286.0</v>
       </c>
       <c r="BB14">
         <v>96934286.0</v>
       </c>
       <c r="BC14">
         <v>96934286.0</v>
       </c>
       <c r="BD14">
         <v>96934286.0</v>
       </c>
       <c r="BE14">
         <v>96934286.0</v>
       </c>
-      <c r="BF14"/>
-      <c r="BG14">
+      <c r="BF14">
         <v>96934286.0</v>
       </c>
+      <c r="BG14"/>
       <c r="BH14">
         <v>96934286.0</v>
       </c>
       <c r="BI14">
         <v>96934286.0</v>
       </c>
       <c r="BJ14">
         <v>96934286.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:62">
+      <c r="BK14">
+        <v>96934286.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:63">
       <c r="A15" t="s">
         <v>29</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
-      <c r="Q15">
+      <c r="Q15"/>
+      <c r="R15">
         <v>1163000.0</v>
       </c>
-      <c r="R15"/>
-      <c r="S15">
+      <c r="S15"/>
+      <c r="T15">
         <v>1163000.0</v>
       </c>
-      <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15">
         <v>1147000.0</v>
       </c>
-      <c r="V15"/>
-      <c r="W15">
+      <c r="W15"/>
+      <c r="X15">
         <v>956000.0</v>
       </c>
-      <c r="X15"/>
-      <c r="Y15">
+      <c r="Y15"/>
+      <c r="Z15">
         <v>956000.0</v>
       </c>
-      <c r="Z15"/>
       <c r="AA15"/>
-      <c r="AB15">
+      <c r="AB15"/>
+      <c r="AC15">
         <v>956000.0</v>
       </c>
-      <c r="AC15"/>
-      <c r="AD15">
+      <c r="AD15"/>
+      <c r="AE15">
         <v>956000.0</v>
       </c>
-      <c r="AE15"/>
       <c r="AF15"/>
-      <c r="AG15">
+      <c r="AG15"/>
+      <c r="AH15">
         <v>956000.0</v>
       </c>
-      <c r="AH15"/>
-      <c r="AI15">
+      <c r="AI15"/>
+      <c r="AJ15">
         <v>956000.0</v>
       </c>
-      <c r="AJ15"/>
       <c r="AK15"/>
-      <c r="AL15">
+      <c r="AL15"/>
+      <c r="AM15">
         <v>956000.0</v>
       </c>
-      <c r="AM15"/>
-      <c r="AN15">
+      <c r="AN15"/>
+      <c r="AO15">
         <v>956000.0</v>
       </c>
-      <c r="AO15"/>
       <c r="AP15"/>
-      <c r="AQ15">
+      <c r="AQ15"/>
+      <c r="AR15">
         <v>956000.0</v>
       </c>
-      <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
-    </row>
-    <row r="16" spans="1:62">
+      <c r="BK15"/>
+    </row>
+    <row r="16" spans="1:63">
       <c r="A16" t="s">
         <v>30</v>
       </c>
-      <c r="B16">
+      <c r="B16"/>
+      <c r="C16">
         <v>3203912.0</v>
       </c>
-      <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16">
         <v>14357000.0</v>
       </c>
-      <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>13753000.0</v>
       </c>
-      <c r="T16"/>
-      <c r="U16">
+      <c r="U16"/>
+      <c r="V16">
         <v>12109000.0</v>
       </c>
-      <c r="V16"/>
-      <c r="W16">
+      <c r="W16"/>
+      <c r="X16">
         <v>7805000.0</v>
       </c>
-      <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
-    </row>
-    <row r="17" spans="1:62">
+      <c r="BK16"/>
+    </row>
+    <row r="17" spans="1:63">
       <c r="A17" t="s">
         <v>31</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5151,52 +5188,53 @@
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
-    </row>
-    <row r="18" spans="1:62">
+      <c r="BK17"/>
+    </row>
+    <row r="18" spans="1:63">
       <c r="A18" t="s">
         <v>32</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -5217,52 +5255,53 @@
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
-    </row>
-    <row r="19" spans="1:62">
+      <c r="BK18"/>
+    </row>
+    <row r="19" spans="1:63">
       <c r="A19" t="s">
         <v>33</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5283,726 +5322,738 @@
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
-    </row>
-    <row r="20" spans="1:62">
+      <c r="BK19"/>
+    </row>
+    <row r="20" spans="1:63">
       <c r="A20" t="s">
         <v>34</v>
       </c>
-      <c r="B20">
+      <c r="B20"/>
+      <c r="C20">
         <v>19900000.0</v>
       </c>
-      <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>17800000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>1.0</v>
       </c>
-      <c r="F20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="G20"/>
       <c r="H20">
         <v>17848000.0</v>
       </c>
-      <c r="I20"/>
+      <c r="I20">
+        <v>17848000.0</v>
+      </c>
       <c r="J20"/>
-      <c r="K20">
-[...1 lines deleted...]
-      </c>
+      <c r="K20"/>
       <c r="L20">
         <v>17848000.0</v>
       </c>
-      <c r="M20"/>
+      <c r="M20">
+        <v>17848000.0</v>
+      </c>
       <c r="N20"/>
-      <c r="O20">
-[...1 lines deleted...]
-      </c>
+      <c r="O20"/>
       <c r="P20">
         <v>17848000.0</v>
       </c>
-      <c r="Q20"/>
+      <c r="Q20">
+        <v>17848000.0</v>
+      </c>
       <c r="R20"/>
-      <c r="S20">
-[...1 lines deleted...]
-      </c>
+      <c r="S20"/>
       <c r="T20">
         <v>17848000.0</v>
       </c>
-      <c r="U20"/>
+      <c r="U20">
+        <v>17848000.0</v>
+      </c>
       <c r="V20"/>
-      <c r="W20">
-[...1 lines deleted...]
-      </c>
+      <c r="W20"/>
       <c r="X20">
         <v>17848000.0</v>
       </c>
       <c r="Y20">
         <v>17848000.0</v>
       </c>
       <c r="Z20">
         <v>17848000.0</v>
       </c>
-      <c r="AA20"/>
-      <c r="AB20">
+      <c r="AA20">
         <v>17848000.0</v>
       </c>
+      <c r="AB20"/>
       <c r="AC20">
         <v>17848000.0</v>
       </c>
       <c r="AD20">
         <v>17848000.0</v>
       </c>
       <c r="AE20">
         <v>17848000.0</v>
       </c>
-      <c r="AF20"/>
-      <c r="AG20">
+      <c r="AF20">
         <v>17848000.0</v>
       </c>
+      <c r="AG20"/>
       <c r="AH20">
         <v>17848000.0</v>
       </c>
       <c r="AI20">
         <v>17848000.0</v>
       </c>
       <c r="AJ20">
         <v>17848000.0</v>
       </c>
-      <c r="AK20"/>
-      <c r="AL20">
+      <c r="AK20">
         <v>17848000.0</v>
       </c>
+      <c r="AL20"/>
       <c r="AM20">
         <v>17848000.0</v>
       </c>
       <c r="AN20">
         <v>17848000.0</v>
       </c>
       <c r="AO20">
         <v>17848000.0</v>
       </c>
-      <c r="AP20"/>
-      <c r="AQ20">
+      <c r="AP20">
         <v>17848000.0</v>
       </c>
+      <c r="AQ20"/>
       <c r="AR20">
         <v>17848000.0</v>
       </c>
       <c r="AS20">
         <v>17848000.0</v>
       </c>
       <c r="AT20">
         <v>17848000.0</v>
       </c>
-      <c r="AU20"/>
-      <c r="AV20">
+      <c r="AU20">
         <v>17848000.0</v>
       </c>
+      <c r="AV20"/>
       <c r="AW20">
         <v>17848000.0</v>
       </c>
-      <c r="AX20"/>
+      <c r="AX20">
+        <v>17848000.0</v>
+      </c>
       <c r="AY20"/>
       <c r="AZ20"/>
-      <c r="BA20">
+      <c r="BA20"/>
+      <c r="BB20">
         <v>47274000.0</v>
       </c>
-      <c r="BB20"/>
-      <c r="BC20">
+      <c r="BC20"/>
+      <c r="BD20">
         <v>32561000.0</v>
       </c>
-      <c r="BD20"/>
       <c r="BE20"/>
-      <c r="BF20">
+      <c r="BF20"/>
+      <c r="BG20">
         <v>17848000.0</v>
       </c>
-      <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
-    </row>
-    <row r="21" spans="1:62">
+      <c r="BK20"/>
+    </row>
+    <row r="21" spans="1:63">
       <c r="A21" t="s">
         <v>35</v>
       </c>
       <c r="B21">
+        <v>71388125.0</v>
+      </c>
+      <c r="C21">
         <v>51600000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>62800000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>45700000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>64320000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>64319999.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48685000.0</v>
       </c>
       <c r="H21">
         <v>48685000.0</v>
       </c>
       <c r="I21">
-        <v>69457000.0</v>
+        <v>48685000.0</v>
       </c>
       <c r="J21">
         <v>69457000.0</v>
       </c>
       <c r="K21">
-        <v>55510000.0</v>
+        <v>69457000.0</v>
       </c>
       <c r="L21">
         <v>55510000.0</v>
       </c>
       <c r="M21">
-        <v>76411000.0</v>
+        <v>55510000.0</v>
       </c>
       <c r="N21">
         <v>76411000.0</v>
       </c>
       <c r="O21">
-        <v>61542000.0</v>
+        <v>76411000.0</v>
       </c>
       <c r="P21">
         <v>61542000.0</v>
       </c>
       <c r="Q21">
-        <v>79719000.0</v>
+        <v>61542000.0</v>
       </c>
       <c r="R21">
         <v>79719000.0</v>
       </c>
       <c r="S21">
-        <v>68404000.0</v>
+        <v>79719000.0</v>
       </c>
       <c r="T21">
         <v>68404000.0</v>
       </c>
       <c r="U21">
-        <v>105626000.0</v>
+        <v>68404000.0</v>
       </c>
       <c r="V21">
         <v>105626000.0</v>
       </c>
       <c r="W21">
-        <v>91272000.0</v>
+        <v>105626000.0</v>
       </c>
       <c r="X21">
         <v>91272000.0</v>
       </c>
       <c r="Y21">
-        <v>94475000.0</v>
+        <v>91272000.0</v>
       </c>
       <c r="Z21">
         <v>94475000.0</v>
       </c>
-      <c r="AA21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AA21">
+        <v>94475000.0</v>
+      </c>
+      <c r="AB21"/>
       <c r="AC21">
         <v>99878000.0</v>
       </c>
       <c r="AD21">
-        <v>105269000.0</v>
+        <v>99878000.0</v>
       </c>
       <c r="AE21">
         <v>105269000.0</v>
       </c>
-      <c r="AF21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF21">
+        <v>105269000.0</v>
+      </c>
+      <c r="AG21"/>
       <c r="AH21">
         <v>110260000.0</v>
       </c>
       <c r="AI21">
-        <v>115409000.0</v>
+        <v>110260000.0</v>
       </c>
       <c r="AJ21">
         <v>115409000.0</v>
       </c>
-      <c r="AK21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AK21">
+        <v>115409000.0</v>
+      </c>
+      <c r="AL21"/>
       <c r="AM21">
         <v>121771000.0</v>
       </c>
       <c r="AN21">
-        <v>127615000.0</v>
+        <v>121771000.0</v>
       </c>
       <c r="AO21">
         <v>127615000.0</v>
       </c>
-      <c r="AP21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AP21">
+        <v>127615000.0</v>
+      </c>
+      <c r="AQ21"/>
       <c r="AR21">
         <v>141124000.0</v>
       </c>
       <c r="AS21">
-        <v>144548000.0</v>
+        <v>141124000.0</v>
       </c>
       <c r="AT21">
         <v>144548000.0</v>
       </c>
-      <c r="AU21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AU21">
+        <v>144548000.0</v>
+      </c>
+      <c r="AV21"/>
       <c r="AW21">
         <v>148160000.0</v>
       </c>
-      <c r="AX21"/>
+      <c r="AX21">
+        <v>148160000.0</v>
+      </c>
       <c r="AY21"/>
       <c r="AZ21"/>
-      <c r="BA21">
+      <c r="BA21"/>
+      <c r="BB21">
         <v>180796000.0</v>
       </c>
-      <c r="BB21"/>
-      <c r="BC21">
+      <c r="BC21"/>
+      <c r="BD21">
         <v>168095000.0</v>
       </c>
-      <c r="BD21"/>
       <c r="BE21"/>
-      <c r="BF21">
+      <c r="BF21"/>
+      <c r="BG21">
         <v>155394000.0</v>
       </c>
-      <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
-    </row>
-    <row r="22" spans="1:62">
+      <c r="BK21"/>
+    </row>
+    <row r="22" spans="1:63">
       <c r="A22" t="s">
         <v>36</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
-      <c r="E22">
-[...1 lines deleted...]
-      </c>
+      <c r="E22"/>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22">
         <v>1.0</v>
       </c>
-      <c r="I22"/>
+      <c r="I22">
+        <v>1.0</v>
+      </c>
       <c r="J22"/>
-      <c r="K22">
+      <c r="K22"/>
+      <c r="L22">
         <v>-611000.0</v>
       </c>
-      <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
-      <c r="O22">
-[...1 lines deleted...]
-      </c>
+      <c r="O22"/>
       <c r="P22">
         <v>1.0</v>
       </c>
-      <c r="Q22"/>
+      <c r="Q22">
+        <v>1.0</v>
+      </c>
       <c r="R22"/>
-      <c r="S22">
-[...1 lines deleted...]
-      </c>
+      <c r="S22"/>
       <c r="T22">
         <v>1.0</v>
       </c>
       <c r="U22">
         <v>1.0</v>
       </c>
       <c r="V22">
         <v>1.0</v>
       </c>
       <c r="W22">
+        <v>1.0</v>
+      </c>
+      <c r="X22">
         <v>-873000.0</v>
       </c>
-      <c r="X22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Y22"/>
       <c r="Z22">
         <v>1.0</v>
       </c>
-      <c r="AA22"/>
-      <c r="AB22">
+      <c r="AA22">
+        <v>1.0</v>
+      </c>
+      <c r="AB22"/>
+      <c r="AC22">
         <v>-1067000.0</v>
       </c>
-      <c r="AC22"/>
-      <c r="AD22">
+      <c r="AD22"/>
+      <c r="AE22">
         <v>-1129000.0</v>
       </c>
-      <c r="AE22"/>
       <c r="AF22"/>
-      <c r="AG22">
-[...1 lines deleted...]
-      </c>
+      <c r="AG22"/>
       <c r="AH22">
         <v>1.0</v>
       </c>
       <c r="AI22">
+        <v>1.0</v>
+      </c>
+      <c r="AJ22">
         <v>-1216000.0</v>
       </c>
-      <c r="AJ22"/>
       <c r="AK22"/>
-      <c r="AL22">
-[...1 lines deleted...]
-      </c>
+      <c r="AL22"/>
       <c r="AM22">
         <v>1.0</v>
       </c>
       <c r="AN22">
         <v>1.0</v>
       </c>
       <c r="AO22">
         <v>1.0</v>
       </c>
-      <c r="AP22"/>
-      <c r="AQ22">
+      <c r="AP22">
+        <v>1.0</v>
+      </c>
+      <c r="AQ22"/>
+      <c r="AR22">
         <v>-621000.0</v>
       </c>
-      <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
-      <c r="AV22">
-[...1 lines deleted...]
-      </c>
+      <c r="AV22"/>
       <c r="AW22">
         <v>1.0</v>
       </c>
-      <c r="AX22"/>
+      <c r="AX22">
+        <v>1.0</v>
+      </c>
       <c r="AY22"/>
       <c r="AZ22"/>
-      <c r="BA22">
+      <c r="BA22"/>
+      <c r="BB22">
         <v>1.0</v>
       </c>
-      <c r="BB22"/>
-      <c r="BC22">
+      <c r="BC22"/>
+      <c r="BD22">
         <v>1.0</v>
       </c>
-      <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
-    </row>
-    <row r="23" spans="1:62">
+      <c r="BK22"/>
+    </row>
+    <row r="23" spans="1:63">
       <c r="A23" t="s">
         <v>37</v>
       </c>
       <c r="B23">
+        <v>106100000.0</v>
+      </c>
+      <c r="C23">
         <v>103025833.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>93300000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>90500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>90707000.0</v>
       </c>
       <c r="F23">
         <v>90707000.0</v>
       </c>
       <c r="G23">
-        <v>94828000.0</v>
+        <v>90707000.0</v>
       </c>
       <c r="H23">
         <v>94828000.0</v>
       </c>
       <c r="I23">
-        <v>95646000.0</v>
+        <v>94828000.0</v>
       </c>
       <c r="J23">
         <v>95646000.0</v>
       </c>
       <c r="K23">
-        <v>106477000.0</v>
+        <v>95646000.0</v>
       </c>
       <c r="L23">
         <v>106477000.0</v>
       </c>
       <c r="M23">
-        <v>114619000.0</v>
+        <v>106477000.0</v>
       </c>
       <c r="N23">
         <v>114619000.0</v>
       </c>
       <c r="O23">
+        <v>114619000.0</v>
+      </c>
+      <c r="P23">
         <v>116508000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>116507999.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>129029000.0</v>
       </c>
       <c r="R23">
         <v>129029000.0</v>
       </c>
       <c r="S23">
-        <v>120601000.0</v>
+        <v>129029000.0</v>
       </c>
       <c r="T23">
         <v>120601000.0</v>
       </c>
       <c r="U23">
-        <v>156444000.0</v>
+        <v>120601000.0</v>
       </c>
       <c r="V23">
         <v>156444000.0</v>
       </c>
       <c r="W23">
+        <v>156444000.0</v>
+      </c>
+      <c r="X23">
         <v>148268000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>148267998.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>156635000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>156634999.0</v>
       </c>
-      <c r="AA23"/>
-      <c r="AB23">
+      <c r="AB23"/>
+      <c r="AC23">
         <v>149869000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>149607000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>154011000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>153652000.0</v>
       </c>
-      <c r="AF23"/>
-      <c r="AG23">
+      <c r="AG23"/>
+      <c r="AH23">
         <v>157622000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>157165000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>158450000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>157858000.0</v>
       </c>
-      <c r="AK23"/>
-      <c r="AL23">
+      <c r="AL23"/>
+      <c r="AM23">
         <v>170595000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>169831000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>171801000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>170798000.0</v>
       </c>
-      <c r="AP23"/>
-      <c r="AQ23">
+      <c r="AQ23"/>
+      <c r="AR23">
         <v>180692000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>178129000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>183180000.0</v>
       </c>
       <c r="AT23">
         <v>183180000.0</v>
       </c>
-      <c r="AU23"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AU23">
+        <v>183180000.0</v>
+      </c>
+      <c r="AV23"/>
       <c r="AW23">
         <v>191116000.0</v>
       </c>
-      <c r="AX23"/>
-      <c r="AY23">
+      <c r="AX23">
+        <v>191116000.0</v>
+      </c>
+      <c r="AY23"/>
+      <c r="AZ23">
         <v>-72287000.0</v>
       </c>
-      <c r="AZ23"/>
-      <c r="BA23">
+      <c r="BA23"/>
+      <c r="BB23">
         <v>237224000.0</v>
       </c>
-      <c r="BB23"/>
-      <c r="BC23">
+      <c r="BC23"/>
+      <c r="BD23">
         <v>208006000.0</v>
       </c>
-      <c r="BD23"/>
       <c r="BE23"/>
-      <c r="BF23">
+      <c r="BF23"/>
+      <c r="BG23">
         <v>178788000.0</v>
       </c>
-      <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
-    </row>
-    <row r="24" spans="1:62">
+      <c r="BK23"/>
+    </row>
+    <row r="24" spans="1:63">
       <c r="A24" t="s">
         <v>38</v>
       </c>
       <c r="B24">
+        <v>9000000.0</v>
+      </c>
+      <c r="C24">
         <v>9200000.0</v>
       </c>
-      <c r="C24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D24"/>
       <c r="E24">
         <v>0.0</v>
       </c>
-      <c r="F24"/>
-      <c r="G24">
+      <c r="F24">
+        <v>0.0</v>
+      </c>
+      <c r="G24"/>
+      <c r="H24">
         <v>4800000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>9870000.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>30869000.0</v>
       </c>
-      <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>29655000.0</v>
       </c>
-      <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>28209000.0</v>
       </c>
-      <c r="P24"/>
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24">
         <v>26200000.0</v>
       </c>
-      <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
-      <c r="AS24">
-[...1 lines deleted...]
-      </c>
+      <c r="AS24"/>
       <c r="AT24">
         <v>306152000.0</v>
       </c>
-      <c r="AU24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AU24">
+        <v>306152000.0</v>
+      </c>
+      <c r="AV24"/>
       <c r="AW24">
         <v>285638000.0</v>
       </c>
-      <c r="AX24"/>
+      <c r="AX24">
+        <v>285638000.0</v>
+      </c>
       <c r="AY24"/>
       <c r="AZ24"/>
-      <c r="BA24">
+      <c r="BA24"/>
+      <c r="BB24">
         <v>258714000.0</v>
       </c>
-      <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
-      <c r="BF24">
+      <c r="BF24"/>
+      <c r="BG24">
         <v>193194000.0</v>
       </c>
-      <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
-    </row>
-    <row r="25" spans="1:62">
+      <c r="BK24"/>
+    </row>
+    <row r="25" spans="1:63">
       <c r="A25" t="s">
         <v>39</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
@@ -6023,122 +6074,124 @@
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
-    </row>
-    <row r="26" spans="1:62">
+      <c r="BK25"/>
+    </row>
+    <row r="26" spans="1:63">
       <c r="A26" t="s">
         <v>40</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-      <c r="W26">
-[...1 lines deleted...]
-      </c>
+      <c r="W26"/>
       <c r="X26">
         <v>2723000.0</v>
       </c>
-      <c r="Y26"/>
+      <c r="Y26">
+        <v>2723000.0</v>
+      </c>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
-    </row>
-    <row r="27" spans="1:62">
+      <c r="BK26"/>
+    </row>
+    <row r="27" spans="1:63">
       <c r="A27" t="s">
         <v>41</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6159,1200 +6212,1224 @@
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
-    </row>
-    <row r="28" spans="1:62">
+      <c r="BK27"/>
+    </row>
+    <row r="28" spans="1:63">
       <c r="A28" t="s">
         <v>42</v>
       </c>
       <c r="B28">
+        <v>-4000000.0</v>
+      </c>
+      <c r="C28">
         <v>2503057.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-10900000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-7900000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-4523000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-4996000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3468000.0</v>
       </c>
       <c r="H28">
         <v>3468000.0</v>
       </c>
       <c r="I28">
+        <v>3468000.0</v>
+      </c>
+      <c r="J28">
         <v>8271000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>7445000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>13448000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>12901000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>7977000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>7267000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>3778000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>3692000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-4038000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-5484000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-11230000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-14533000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-24036000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-25883000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-15074000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-15943000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-20565000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-21620000.0</v>
       </c>
-      <c r="AA28"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AB28"/>
       <c r="AC28">
         <v>-25974000.0</v>
       </c>
       <c r="AD28">
-        <v>-22895000.0</v>
+        <v>-25974000.0</v>
       </c>
       <c r="AE28">
         <v>-22895000.0</v>
       </c>
-      <c r="AF28"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF28">
+        <v>-22895000.0</v>
+      </c>
+      <c r="AG28"/>
       <c r="AH28">
         <v>-21294000.0</v>
       </c>
       <c r="AI28">
-        <v>-17662000.0</v>
+        <v>-21294000.0</v>
       </c>
       <c r="AJ28">
         <v>-17662000.0</v>
       </c>
-      <c r="AK28"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AK28">
+        <v>-17662000.0</v>
+      </c>
+      <c r="AL28"/>
       <c r="AM28">
         <v>-24632000.0</v>
       </c>
       <c r="AN28">
-        <v>-18652000.0</v>
+        <v>-24632000.0</v>
       </c>
       <c r="AO28">
         <v>-18652000.0</v>
       </c>
-      <c r="AP28"/>
-      <c r="AQ28">
+      <c r="AP28">
+        <v>-18652000.0</v>
+      </c>
+      <c r="AQ28"/>
+      <c r="AR28">
         <v>-11395000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-13620000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>313469000.0</v>
       </c>
       <c r="AT28">
         <v>313469000.0</v>
       </c>
-      <c r="AU28"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AU28">
+        <v>313469000.0</v>
+      </c>
+      <c r="AV28"/>
       <c r="AW28">
         <v>299974000.0</v>
       </c>
-      <c r="AX28"/>
-      <c r="AY28">
+      <c r="AX28">
+        <v>299974000.0</v>
+      </c>
+      <c r="AY28"/>
+      <c r="AZ28">
         <v>4823000.0</v>
       </c>
-      <c r="AZ28"/>
-      <c r="BA28">
+      <c r="BA28"/>
+      <c r="BB28">
         <v>288647000.0</v>
       </c>
-      <c r="BB28"/>
-      <c r="BC28">
+      <c r="BC28"/>
+      <c r="BD28">
         <v>253784000.0</v>
       </c>
-      <c r="BD28"/>
       <c r="BE28"/>
-      <c r="BF28">
+      <c r="BF28"/>
+      <c r="BG28">
         <v>218921000.0</v>
       </c>
-      <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
-    </row>
-    <row r="29" spans="1:62">
+      <c r="BK28"/>
+    </row>
+    <row r="29" spans="1:63">
       <c r="A29" t="s">
         <v>43</v>
       </c>
       <c r="B29">
+        <v>81700000.0</v>
+      </c>
+      <c r="C29">
         <v>83400000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>70700000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>70100000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>62633000.0</v>
       </c>
-      <c r="F29"/>
-      <c r="G29">
+      <c r="G29"/>
+      <c r="H29">
         <v>69400000.0</v>
       </c>
-      <c r="H29"/>
-      <c r="I29">
+      <c r="I29"/>
+      <c r="J29">
         <v>63075000.0</v>
       </c>
-      <c r="J29"/>
-      <c r="K29">
+      <c r="K29"/>
+      <c r="L29">
         <v>83356000.0</v>
       </c>
-      <c r="L29"/>
-      <c r="M29">
+      <c r="M29"/>
+      <c r="N29">
         <v>83866000.0</v>
       </c>
-      <c r="N29"/>
-      <c r="O29">
+      <c r="O29"/>
+      <c r="P29">
         <v>95315000.0</v>
       </c>
-      <c r="P29"/>
-      <c r="Q29">
+      <c r="Q29"/>
+      <c r="R29">
         <v>107159000.0</v>
       </c>
-      <c r="R29"/>
-      <c r="S29">
+      <c r="S29"/>
+      <c r="T29">
         <v>99029000.0</v>
       </c>
-      <c r="T29"/>
-      <c r="U29">
+      <c r="U29"/>
+      <c r="V29">
         <v>131986000.0</v>
       </c>
-      <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
-    </row>
-    <row r="30" spans="1:62">
+      <c r="BK29"/>
+    </row>
+    <row r="30" spans="1:63">
       <c r="A30" t="s">
         <v>44</v>
       </c>
       <c r="B30">
+        <v>3500000.0</v>
+      </c>
+      <c r="C30">
         <v>4305257.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1800000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>3000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1919000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>4894000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>777000.0</v>
       </c>
       <c r="H30">
         <v>777000.0</v>
       </c>
       <c r="I30">
-        <v>1191000.0</v>
+        <v>777000.0</v>
       </c>
       <c r="J30">
         <v>1191000.0</v>
       </c>
       <c r="K30">
-        <v>611000.0</v>
+        <v>1191000.0</v>
       </c>
       <c r="L30">
         <v>611000.0</v>
       </c>
       <c r="M30">
+        <v>611000.0</v>
+      </c>
+      <c r="N30">
         <v>618900.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>719000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>184700.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>220000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>385400.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>449000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>168300.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>188000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>205400.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>226000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>873000.0</v>
       </c>
       <c r="X30">
         <v>873000.0</v>
       </c>
       <c r="Y30">
-        <v>1219000.0</v>
+        <v>873000.0</v>
       </c>
       <c r="Z30">
         <v>1219000.0</v>
       </c>
-      <c r="AA30"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AA30">
+        <v>1219000.0</v>
+      </c>
+      <c r="AB30"/>
       <c r="AC30">
         <v>1067000.0</v>
       </c>
       <c r="AD30">
-        <v>1129000.0</v>
+        <v>1067000.0</v>
       </c>
       <c r="AE30">
         <v>1129000.0</v>
       </c>
-      <c r="AF30"/>
-      <c r="AG30">
+      <c r="AF30">
+        <v>1129000.0</v>
+      </c>
+      <c r="AG30"/>
+      <c r="AH30">
         <v>1017000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1016999.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1216000.0</v>
       </c>
       <c r="AJ30">
         <v>1216000.0</v>
       </c>
-      <c r="AK30"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AK30">
+        <v>1216000.0</v>
+      </c>
+      <c r="AL30"/>
       <c r="AM30">
         <v>892000.0</v>
       </c>
       <c r="AN30">
-        <v>991000.0</v>
+        <v>892000.0</v>
       </c>
       <c r="AO30">
         <v>991000.0</v>
       </c>
-      <c r="AP30"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AP30">
+        <v>991000.0</v>
+      </c>
+      <c r="AQ30"/>
       <c r="AR30">
         <v>621000.0</v>
       </c>
       <c r="AS30">
-        <v>1651000.0</v>
+        <v>621000.0</v>
       </c>
       <c r="AT30">
         <v>1651000.0</v>
       </c>
-      <c r="AU30"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AU30">
+        <v>1651000.0</v>
+      </c>
+      <c r="AV30"/>
       <c r="AW30">
         <v>880000.0</v>
       </c>
-      <c r="AX30"/>
+      <c r="AX30">
+        <v>880000.0</v>
+      </c>
       <c r="AY30"/>
       <c r="AZ30"/>
-      <c r="BA30">
+      <c r="BA30"/>
+      <c r="BB30">
         <v>947000.0</v>
       </c>
-      <c r="BB30"/>
-      <c r="BC30">
+      <c r="BC30"/>
+      <c r="BD30">
         <v>1073500.0</v>
       </c>
-      <c r="BD30"/>
       <c r="BE30"/>
-      <c r="BF30">
+      <c r="BF30"/>
+      <c r="BG30">
         <v>1200000.0</v>
       </c>
-      <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
-    </row>
-    <row r="31" spans="1:62">
+      <c r="BK30"/>
+    </row>
+    <row r="31" spans="1:63">
       <c r="A31" t="s">
         <v>45</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
-      <c r="I31">
-[...1 lines deleted...]
-      </c>
+      <c r="I31"/>
       <c r="J31">
         <v>-23774000.0</v>
       </c>
-      <c r="K31"/>
+      <c r="K31">
+        <v>-23774000.0</v>
+      </c>
       <c r="L31"/>
-      <c r="M31">
-[...1 lines deleted...]
-      </c>
+      <c r="M31"/>
       <c r="N31">
         <v>-22384000.0</v>
       </c>
       <c r="O31">
-        <v>-12284000.0</v>
+        <v>-22384000.0</v>
       </c>
       <c r="P31">
         <v>-12284000.0</v>
       </c>
       <c r="Q31">
-        <v>1240000.0</v>
+        <v>-12284000.0</v>
       </c>
       <c r="R31">
         <v>1240000.0</v>
       </c>
       <c r="S31">
-        <v>11613000.0</v>
+        <v>1240000.0</v>
       </c>
       <c r="T31">
         <v>11613000.0</v>
       </c>
       <c r="U31">
-        <v>22906000.0</v>
+        <v>11613000.0</v>
       </c>
       <c r="V31">
         <v>22906000.0</v>
       </c>
       <c r="W31">
-        <v>22652000.0</v>
+        <v>22906000.0</v>
       </c>
       <c r="X31">
         <v>22652000.0</v>
       </c>
       <c r="Y31">
-        <v>21496000.0</v>
+        <v>22652000.0</v>
       </c>
       <c r="Z31">
         <v>21496000.0</v>
       </c>
-      <c r="AA31"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AA31">
+        <v>21496000.0</v>
+      </c>
+      <c r="AB31"/>
       <c r="AC31">
         <v>18526000.0</v>
       </c>
       <c r="AD31">
-        <v>14832000.0</v>
+        <v>18526000.0</v>
       </c>
       <c r="AE31">
         <v>14832000.0</v>
       </c>
-      <c r="AF31"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF31">
+        <v>14832000.0</v>
+      </c>
+      <c r="AG31"/>
       <c r="AH31">
         <v>18841000.0</v>
       </c>
       <c r="AI31">
-        <v>11485000.0</v>
+        <v>18841000.0</v>
       </c>
       <c r="AJ31">
         <v>11485000.0</v>
       </c>
-      <c r="AK31"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AK31">
+        <v>11485000.0</v>
+      </c>
+      <c r="AL31"/>
       <c r="AM31">
         <v>20317000.0</v>
       </c>
-      <c r="AN31"/>
+      <c r="AN31">
+        <v>20317000.0</v>
+      </c>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
-    </row>
-    <row r="32" spans="1:62">
+      <c r="BK31"/>
+    </row>
+    <row r="32" spans="1:63">
       <c r="A32" t="s">
         <v>46</v>
       </c>
       <c r="B32">
+        <v>-3400000.0</v>
+      </c>
+      <c r="C32">
         <v>-1600000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-3200000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-4200000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-13115000.0</v>
       </c>
-      <c r="F32"/>
-      <c r="G32">
+      <c r="G32"/>
+      <c r="H32">
         <v>-14200000.0</v>
       </c>
-      <c r="H32"/>
-      <c r="I32">
+      <c r="I32"/>
+      <c r="J32">
         <v>-18797000.0</v>
       </c>
-      <c r="J32"/>
-      <c r="K32">
+      <c r="K32"/>
+      <c r="L32">
         <v>7553000.0</v>
       </c>
-      <c r="L32"/>
-      <c r="M32">
+      <c r="M32"/>
+      <c r="N32">
         <v>5050000.0</v>
       </c>
-      <c r="N32"/>
-      <c r="O32">
+      <c r="O32"/>
+      <c r="P32">
         <v>14143000.0</v>
       </c>
-      <c r="P32"/>
-      <c r="Q32">
+      <c r="Q32"/>
+      <c r="R32">
         <v>15833000.0</v>
       </c>
-      <c r="R32"/>
-      <c r="S32">
+      <c r="S32"/>
+      <c r="T32">
         <v>-320000.0</v>
       </c>
-      <c r="T32"/>
-      <c r="U32">
+      <c r="U32"/>
+      <c r="V32">
         <v>11983000.0</v>
       </c>
-      <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
-    </row>
-    <row r="33" spans="1:62">
+      <c r="BK32"/>
+    </row>
+    <row r="33" spans="1:63">
       <c r="A33" t="s">
         <v>47</v>
       </c>
       <c r="B33">
+        <v>85300000.0</v>
+      </c>
+      <c r="C33">
         <v>86505656.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>76100000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>77800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>80684000.0</v>
       </c>
       <c r="F33">
         <v>80684000.0</v>
       </c>
       <c r="G33">
-        <v>84748000.0</v>
+        <v>80684000.0</v>
       </c>
       <c r="H33">
         <v>84748000.0</v>
       </c>
       <c r="I33">
-        <v>81183000.0</v>
+        <v>84748000.0</v>
       </c>
       <c r="J33">
         <v>81183000.0</v>
       </c>
       <c r="K33">
-        <v>84997000.0</v>
+        <v>81183000.0</v>
       </c>
       <c r="L33">
         <v>84997000.0</v>
       </c>
       <c r="M33">
-        <v>88076000.0</v>
+        <v>84997000.0</v>
       </c>
       <c r="N33">
         <v>88076000.0</v>
       </c>
       <c r="O33">
+        <v>88076000.0</v>
+      </c>
+      <c r="P33">
         <v>89221000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>89971000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>93344000.0</v>
       </c>
       <c r="R33">
         <v>93344000.0</v>
       </c>
       <c r="S33">
-        <v>100677000.0</v>
+        <v>93344000.0</v>
       </c>
       <c r="T33">
         <v>100677000.0</v>
       </c>
       <c r="U33">
-        <v>121114000.0</v>
+        <v>100677000.0</v>
       </c>
       <c r="V33">
         <v>121114000.0</v>
       </c>
       <c r="W33">
-        <v>123923000.0</v>
+        <v>121114000.0</v>
       </c>
       <c r="X33">
         <v>123923000.0</v>
       </c>
       <c r="Y33">
-        <v>125932000.0</v>
+        <v>123923000.0</v>
       </c>
       <c r="Z33">
         <v>125932000.0</v>
       </c>
-      <c r="AA33"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AA33">
+        <v>125932000.0</v>
+      </c>
+      <c r="AB33"/>
       <c r="AC33">
         <v>121081000.0</v>
       </c>
       <c r="AD33">
-        <v>126751000.0</v>
+        <v>121081000.0</v>
       </c>
       <c r="AE33">
         <v>126751000.0</v>
       </c>
-      <c r="AF33"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF33">
+        <v>126751000.0</v>
+      </c>
+      <c r="AG33"/>
       <c r="AH33">
         <v>132362000.0</v>
       </c>
       <c r="AI33">
-        <v>136818000.0</v>
+        <v>132362000.0</v>
       </c>
       <c r="AJ33">
         <v>136818000.0</v>
       </c>
-      <c r="AK33"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AK33">
+        <v>136818000.0</v>
+      </c>
+      <c r="AL33"/>
       <c r="AM33">
         <v>143336000.0</v>
       </c>
       <c r="AN33">
-        <v>149934000.0</v>
+        <v>143336000.0</v>
       </c>
       <c r="AO33">
         <v>149934000.0</v>
       </c>
-      <c r="AP33"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AP33">
+        <v>149934000.0</v>
+      </c>
+      <c r="AQ33"/>
       <c r="AR33">
         <v>163820000.0</v>
       </c>
       <c r="AS33">
-        <v>165628000.0</v>
+        <v>163820000.0</v>
       </c>
       <c r="AT33">
         <v>165628000.0</v>
       </c>
-      <c r="AU33"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AU33">
+        <v>165628000.0</v>
+      </c>
+      <c r="AV33"/>
       <c r="AW33">
         <v>168120000.0</v>
       </c>
-      <c r="AX33"/>
-      <c r="AY33">
+      <c r="AX33">
+        <v>168120000.0</v>
+      </c>
+      <c r="AY33"/>
+      <c r="AZ33">
         <v>-4823000.0</v>
       </c>
-      <c r="AZ33"/>
-      <c r="BA33">
+      <c r="BA33"/>
+      <c r="BB33">
         <v>229715000.0</v>
       </c>
-      <c r="BB33"/>
-      <c r="BC33">
+      <c r="BC33"/>
+      <c r="BD33">
         <v>202017500.0</v>
       </c>
-      <c r="BD33"/>
       <c r="BE33"/>
-      <c r="BF33">
+      <c r="BF33"/>
+      <c r="BG33">
         <v>174320000.0</v>
       </c>
-      <c r="BG33"/>
       <c r="BH33"/>
       <c r="BI33"/>
       <c r="BJ33"/>
-    </row>
-    <row r="34" spans="1:62">
+      <c r="BK33"/>
+    </row>
+    <row r="34" spans="1:63">
       <c r="A34" t="s">
         <v>48</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
-      <c r="U34">
+      <c r="U34"/>
+      <c r="V34">
         <v>882000.0</v>
       </c>
-      <c r="V34"/>
-      <c r="W34">
+      <c r="W34"/>
+      <c r="X34">
         <v>873000.0</v>
       </c>
-      <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
-    </row>
-    <row r="35" spans="1:62">
+      <c r="BK34"/>
+    </row>
+    <row r="35" spans="1:63">
       <c r="A35" t="s">
         <v>49</v>
       </c>
       <c r="B35">
+        <v>10500000.0</v>
+      </c>
+      <c r="C35">
         <v>11714307.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>2200000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>3500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4936000.0</v>
       </c>
       <c r="F35">
         <v>4936000.0</v>
       </c>
       <c r="G35">
-        <v>11267000.0</v>
+        <v>4936000.0</v>
       </c>
       <c r="H35">
         <v>11267000.0</v>
       </c>
       <c r="I35">
+        <v>11267000.0</v>
+      </c>
+      <c r="J35">
         <v>9870000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>16703001.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40307000.0</v>
       </c>
       <c r="L35">
         <v>40307000.0</v>
       </c>
       <c r="M35">
-        <v>39099000.0</v>
+        <v>40307000.0</v>
       </c>
       <c r="N35">
         <v>39099000.0</v>
       </c>
       <c r="O35">
-        <v>36258000.0</v>
+        <v>39099000.0</v>
       </c>
       <c r="P35">
         <v>36258000.0</v>
       </c>
       <c r="Q35">
-        <v>28218000.0</v>
+        <v>36258000.0</v>
       </c>
       <c r="R35">
         <v>28218000.0</v>
       </c>
       <c r="S35">
-        <v>2492000.0</v>
+        <v>28218000.0</v>
       </c>
       <c r="T35">
         <v>2492000.0</v>
       </c>
       <c r="U35">
-        <v>4565000.0</v>
+        <v>2492000.0</v>
       </c>
       <c r="V35">
         <v>4565000.0</v>
       </c>
       <c r="W35">
+        <v>4565000.0</v>
+      </c>
+      <c r="X35">
         <v>4439000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>4438999.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4003000.0</v>
       </c>
       <c r="Z35">
         <v>4003000.0</v>
       </c>
-      <c r="AA35"/>
-      <c r="AB35">
+      <c r="AA35">
+        <v>4003000.0</v>
+      </c>
+      <c r="AB35"/>
+      <c r="AC35">
         <v>262000.0</v>
       </c>
-      <c r="AC35"/>
-      <c r="AD35">
+      <c r="AD35"/>
+      <c r="AE35">
         <v>359000.0</v>
       </c>
-      <c r="AE35"/>
       <c r="AF35"/>
-      <c r="AG35">
+      <c r="AG35"/>
+      <c r="AH35">
         <v>457000.0</v>
       </c>
-      <c r="AH35"/>
-      <c r="AI35">
+      <c r="AI35"/>
+      <c r="AJ35">
         <v>592000.0</v>
       </c>
-      <c r="AJ35"/>
       <c r="AK35"/>
-      <c r="AL35">
+      <c r="AL35"/>
+      <c r="AM35">
         <v>764000.0</v>
       </c>
-      <c r="AM35"/>
-      <c r="AN35">
+      <c r="AN35"/>
+      <c r="AO35">
         <v>1003000.0</v>
       </c>
-      <c r="AO35"/>
       <c r="AP35"/>
-      <c r="AQ35">
+      <c r="AQ35"/>
+      <c r="AR35">
         <v>2563000.0</v>
       </c>
-      <c r="AR35"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AS35"/>
       <c r="AT35">
         <v>309067000.0</v>
       </c>
-      <c r="AU35"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AU35">
+        <v>309067000.0</v>
+      </c>
+      <c r="AV35"/>
       <c r="AW35">
         <v>288602000.0</v>
       </c>
-      <c r="AX35"/>
+      <c r="AX35">
+        <v>288602000.0</v>
+      </c>
       <c r="AY35"/>
       <c r="AZ35"/>
-      <c r="BA35">
+      <c r="BA35"/>
+      <c r="BB35">
         <v>266397000.0</v>
       </c>
-      <c r="BB35"/>
-      <c r="BC35">
+      <c r="BC35"/>
+      <c r="BD35">
         <v>229795500.0</v>
       </c>
-      <c r="BD35"/>
       <c r="BE35"/>
-      <c r="BF35">
+      <c r="BF35"/>
+      <c r="BG35">
         <v>193194000.0</v>
       </c>
-      <c r="BG35"/>
       <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
-    </row>
-    <row r="36" spans="1:62">
+      <c r="BK35"/>
+    </row>
+    <row r="36" spans="1:63">
       <c r="A36" t="s">
         <v>50</v>
       </c>
       <c r="B36">
+        <v>-388125.0</v>
+      </c>
+      <c r="C36">
         <v>3.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>12900000.0</v>
       </c>
-      <c r="D36"/>
-      <c r="E36">
+      <c r="E36"/>
+      <c r="F36">
         <v>14456000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>14456001.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16280000.0</v>
       </c>
       <c r="H36">
         <v>16280000.0</v>
       </c>
       <c r="I36">
+        <v>16280000.0</v>
+      </c>
+      <c r="J36">
         <v>71275000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>9611001.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>750000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>9924000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>750000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>9517000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>1186000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>9102000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>2179000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>7999000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>2349000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>7596000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>2623000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>7162000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>2723000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>6727000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7024000.0</v>
       </c>
       <c r="Z36">
         <v>7024000.0</v>
       </c>
-      <c r="AA36"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AA36">
+        <v>7024000.0</v>
+      </c>
+      <c r="AB36"/>
       <c r="AC36">
         <v>99000.0</v>
       </c>
       <c r="AD36">
-        <v>278000.0</v>
+        <v>99000.0</v>
       </c>
       <c r="AE36">
         <v>278000.0</v>
       </c>
-      <c r="AF36"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF36">
+        <v>278000.0</v>
+      </c>
+      <c r="AG36"/>
       <c r="AH36">
         <v>480000.0</v>
       </c>
       <c r="AI36">
-        <v>217000.0</v>
+        <v>480000.0</v>
       </c>
       <c r="AJ36">
         <v>217000.0</v>
       </c>
-      <c r="AK36"/>
-      <c r="AL36">
+      <c r="AK36">
+        <v>217000.0</v>
+      </c>
+      <c r="AL36"/>
+      <c r="AM36">
         <v>500000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>659000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>919000.0</v>
       </c>
       <c r="AO36">
         <v>919000.0</v>
       </c>
-      <c r="AP36"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AP36">
+        <v>919000.0</v>
+      </c>
+      <c r="AQ36"/>
       <c r="AR36">
         <v>1325000.0</v>
       </c>
       <c r="AS36">
-        <v>617000.0</v>
+        <v>1325000.0</v>
       </c>
       <c r="AT36">
         <v>617000.0</v>
       </c>
-      <c r="AU36"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AU36">
+        <v>617000.0</v>
+      </c>
+      <c r="AV36"/>
       <c r="AW36">
         <v>693000.0</v>
       </c>
-      <c r="AX36"/>
-      <c r="AY36">
+      <c r="AX36">
+        <v>693000.0</v>
+      </c>
+      <c r="AY36"/>
+      <c r="AZ36">
         <v>-4823000.0</v>
       </c>
-      <c r="AZ36"/>
-      <c r="BA36">
+      <c r="BA36"/>
+      <c r="BB36">
         <v>289000.0</v>
       </c>
-      <c r="BB36"/>
-      <c r="BC36">
+      <c r="BC36"/>
+      <c r="BD36">
         <v>-86995000.0</v>
       </c>
-      <c r="BD36"/>
       <c r="BE36"/>
-      <c r="BF36">
+      <c r="BF36"/>
+      <c r="BG36">
         <v>-174279000.0</v>
       </c>
-      <c r="BG36"/>
       <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
-    </row>
-    <row r="37" spans="1:62">
+      <c r="BK36"/>
+    </row>
+    <row r="37" spans="1:63">
       <c r="A37" t="s">
         <v>51</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -7373,768 +7450,780 @@
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
-    </row>
-    <row r="38" spans="1:62">
+      <c r="BK37"/>
+    </row>
+    <row r="38" spans="1:63">
       <c r="A38" t="s">
         <v>52</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>9611000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>9611001.0</v>
       </c>
-      <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>9924000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9517000.0</v>
       </c>
       <c r="N38">
         <v>9517000.0</v>
       </c>
       <c r="O38">
-        <v>8352000.0</v>
+        <v>9517000.0</v>
       </c>
       <c r="P38">
         <v>8352000.0</v>
       </c>
       <c r="Q38">
-        <v>7999000.0</v>
+        <v>8352000.0</v>
       </c>
       <c r="R38">
         <v>7999000.0</v>
       </c>
       <c r="S38">
-        <v>7596000.0</v>
+        <v>7999000.0</v>
       </c>
       <c r="T38">
         <v>7596000.0</v>
       </c>
       <c r="U38">
-        <v>7162000.0</v>
+        <v>7596000.0</v>
       </c>
       <c r="V38">
         <v>7162000.0</v>
       </c>
       <c r="W38">
-        <v>6727000.0</v>
+        <v>7162000.0</v>
       </c>
       <c r="X38">
         <v>6727000.0</v>
       </c>
       <c r="Y38">
-        <v>7024000.0</v>
+        <v>6727000.0</v>
       </c>
       <c r="Z38">
         <v>7024000.0</v>
       </c>
-      <c r="AA38"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AA38">
+        <v>7024000.0</v>
+      </c>
+      <c r="AB38"/>
       <c r="AC38">
         <v>99000.0</v>
       </c>
       <c r="AD38">
-        <v>278000.0</v>
+        <v>99000.0</v>
       </c>
       <c r="AE38">
         <v>278000.0</v>
       </c>
-      <c r="AF38"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF38">
+        <v>278000.0</v>
+      </c>
+      <c r="AG38"/>
       <c r="AH38">
         <v>128588000.0</v>
       </c>
       <c r="AI38">
-        <v>133474000.0</v>
+        <v>128588000.0</v>
       </c>
       <c r="AJ38">
         <v>133474000.0</v>
       </c>
-      <c r="AK38"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AK38">
+        <v>133474000.0</v>
+      </c>
+      <c r="AL38"/>
       <c r="AM38">
         <v>140278000.0</v>
       </c>
       <c r="AN38">
-        <v>146382000.0</v>
+        <v>140278000.0</v>
       </c>
       <c r="AO38">
         <v>146382000.0</v>
       </c>
-      <c r="AP38"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AP38">
+        <v>146382000.0</v>
+      </c>
+      <c r="AQ38"/>
       <c r="AR38">
         <v>160297000.0</v>
       </c>
       <c r="AS38">
-        <v>163013000.0</v>
+        <v>160297000.0</v>
       </c>
       <c r="AT38">
         <v>163013000.0</v>
       </c>
-      <c r="AU38"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AU38">
+        <v>163013000.0</v>
+      </c>
+      <c r="AV38"/>
       <c r="AW38">
         <v>166701000.0</v>
       </c>
-      <c r="AX38"/>
+      <c r="AX38">
+        <v>166701000.0</v>
+      </c>
       <c r="AY38"/>
       <c r="AZ38"/>
-      <c r="BA38">
+      <c r="BA38"/>
+      <c r="BB38">
         <v>228359000.0</v>
       </c>
-      <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
-      <c r="BF38">
+      <c r="BF38"/>
+      <c r="BG38">
         <v>173283000.0</v>
       </c>
-      <c r="BG38"/>
       <c r="BH38"/>
       <c r="BI38"/>
       <c r="BJ38"/>
-    </row>
-    <row r="39" spans="1:62">
+      <c r="BK38"/>
+    </row>
+    <row r="39" spans="1:63">
       <c r="A39" t="s">
         <v>53</v>
       </c>
-      <c r="B39"/>
-      <c r="C39">
+      <c r="B39">
+        <v>2300000.0</v>
+      </c>
+      <c r="C39"/>
+      <c r="D39">
         <v>4400000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>1500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3075000.0</v>
       </c>
       <c r="F39">
         <v>3075000.0</v>
       </c>
       <c r="G39">
-        <v>2589000.0</v>
+        <v>3075000.0</v>
       </c>
       <c r="H39">
         <v>2589000.0</v>
       </c>
       <c r="I39">
-        <v>3325000.0</v>
+        <v>2589000.0</v>
       </c>
       <c r="J39">
         <v>3325000.0</v>
       </c>
       <c r="K39">
-        <v>2657000.0</v>
+        <v>3325000.0</v>
       </c>
       <c r="L39">
         <v>2657000.0</v>
       </c>
       <c r="M39">
-        <v>3244000.0</v>
+        <v>2657000.0</v>
       </c>
       <c r="N39">
         <v>3244000.0</v>
       </c>
       <c r="O39">
-        <v>1800000.0</v>
+        <v>3244000.0</v>
       </c>
       <c r="P39">
         <v>1800000.0</v>
       </c>
       <c r="Q39">
-        <v>1534000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="R39">
         <v>1534000.0</v>
       </c>
       <c r="S39">
-        <v>1547000.0</v>
+        <v>1534000.0</v>
       </c>
       <c r="T39">
         <v>1547000.0</v>
       </c>
       <c r="U39">
-        <v>2196000.0</v>
+        <v>1547000.0</v>
       </c>
       <c r="V39">
         <v>2196000.0</v>
       </c>
       <c r="W39">
-        <v>4107000.0</v>
+        <v>2196000.0</v>
       </c>
       <c r="X39">
         <v>4107000.0</v>
       </c>
       <c r="Y39">
-        <v>4088000.0</v>
+        <v>4107000.0</v>
       </c>
       <c r="Z39">
         <v>4088000.0</v>
       </c>
-      <c r="AA39"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AA39">
+        <v>4088000.0</v>
+      </c>
+      <c r="AB39"/>
       <c r="AC39">
         <v>1747000.0</v>
       </c>
       <c r="AD39">
-        <v>3236000.0</v>
+        <v>1747000.0</v>
       </c>
       <c r="AE39">
         <v>3236000.0</v>
       </c>
-      <c r="AF39"/>
-      <c r="AG39">
+      <c r="AF39">
+        <v>3236000.0</v>
+      </c>
+      <c r="AG39"/>
+      <c r="AH39">
         <v>2949000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>2949001.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2754000.0</v>
       </c>
       <c r="AJ39">
         <v>2754000.0</v>
       </c>
-      <c r="AK39"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AK39">
+        <v>2754000.0</v>
+      </c>
+      <c r="AL39"/>
       <c r="AM39">
         <v>1735000.0</v>
       </c>
       <c r="AN39">
-        <v>2224000.0</v>
+        <v>1735000.0</v>
       </c>
       <c r="AO39">
         <v>2224000.0</v>
       </c>
-      <c r="AP39"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AP39">
+        <v>2224000.0</v>
+      </c>
+      <c r="AQ39"/>
       <c r="AR39">
         <v>2631000.0</v>
       </c>
       <c r="AS39">
-        <v>4916000.0</v>
+        <v>2631000.0</v>
       </c>
       <c r="AT39">
         <v>4916000.0</v>
       </c>
-      <c r="AU39"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AU39">
+        <v>4916000.0</v>
+      </c>
+      <c r="AV39"/>
       <c r="AW39">
         <v>2174000.0</v>
       </c>
-      <c r="AX39"/>
+      <c r="AX39">
+        <v>2174000.0</v>
+      </c>
       <c r="AY39"/>
       <c r="AZ39"/>
-      <c r="BA39">
+      <c r="BA39"/>
+      <c r="BB39">
         <v>1739000.0</v>
       </c>
-      <c r="BB39"/>
-      <c r="BC39">
+      <c r="BC39"/>
+      <c r="BD39">
         <v>1842000.0</v>
       </c>
-      <c r="BD39"/>
       <c r="BE39"/>
-      <c r="BF39">
+      <c r="BF39"/>
+      <c r="BG39">
         <v>1945000.0</v>
       </c>
-      <c r="BG39"/>
       <c r="BH39"/>
       <c r="BI39"/>
       <c r="BJ39"/>
-    </row>
-    <row r="40" spans="1:62">
+      <c r="BK39"/>
+    </row>
+    <row r="40" spans="1:63">
       <c r="A40" t="s">
         <v>54</v>
       </c>
       <c r="B40">
+        <v>13700000.0</v>
+      </c>
+      <c r="C40">
         <v>9713698.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>15500000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>8800000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>13639000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>17269000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>15169000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>15184000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>15429000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>19004999.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>8337000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>9192000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>12057000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>12841000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>7149000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>7633000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>-5758000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>15501000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>-3277000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>15019000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>-1189000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>13002000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>166000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>8695000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>12788000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>14073000.0</v>
       </c>
-      <c r="AA40"/>
-      <c r="AB40">
+      <c r="AB40"/>
+      <c r="AC40">
         <v>10032000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>10994000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>11241000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>12626000.0</v>
       </c>
-      <c r="AF40"/>
-      <c r="AG40">
+      <c r="AG40"/>
+      <c r="AH40">
         <v>7007000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>7951000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>7935000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>8933000.0</v>
       </c>
-      <c r="AK40"/>
-      <c r="AL40">
+      <c r="AL40"/>
+      <c r="AM40">
         <v>5797000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>6551000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>7115000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>8207000.0</v>
       </c>
-      <c r="AP40"/>
-      <c r="AQ40">
+      <c r="AQ40"/>
+      <c r="AR40">
         <v>5168000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>5993000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9725000.0</v>
       </c>
       <c r="AT40">
         <v>9725000.0</v>
       </c>
-      <c r="AU40"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AU40">
+        <v>9725000.0</v>
+      </c>
+      <c r="AV40"/>
       <c r="AW40">
         <v>7774000.0</v>
       </c>
-      <c r="AX40"/>
+      <c r="AX40">
+        <v>7774000.0</v>
+      </c>
       <c r="AY40"/>
       <c r="AZ40"/>
-      <c r="BA40">
+      <c r="BA40"/>
+      <c r="BB40">
         <v>5242000.0</v>
       </c>
-      <c r="BB40"/>
-      <c r="BC40">
+      <c r="BC40"/>
+      <c r="BD40">
         <v>4966500.0</v>
       </c>
-      <c r="BD40"/>
       <c r="BE40"/>
-      <c r="BF40">
+      <c r="BF40"/>
+      <c r="BG40">
         <v>4691000.0</v>
       </c>
-      <c r="BG40"/>
       <c r="BH40"/>
       <c r="BI40"/>
       <c r="BJ40"/>
-    </row>
-    <row r="41" spans="1:62">
+      <c r="BK40"/>
+    </row>
+    <row r="41" spans="1:63">
       <c r="A41" t="s">
         <v>55</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
-      <c r="I41">
-[...1 lines deleted...]
-      </c>
+      <c r="I41"/>
       <c r="J41">
         <v>6833000.0</v>
       </c>
-      <c r="K41"/>
+      <c r="K41">
+        <v>6833000.0</v>
+      </c>
       <c r="L41"/>
-      <c r="M41">
-[...1 lines deleted...]
-      </c>
+      <c r="M41"/>
       <c r="N41">
         <v>9436000.0</v>
       </c>
       <c r="O41">
-        <v>8049000.0</v>
+        <v>9436000.0</v>
       </c>
       <c r="P41">
         <v>8049000.0</v>
       </c>
-      <c r="Q41"/>
+      <c r="Q41">
+        <v>8049000.0</v>
+      </c>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
-      <c r="U41">
-[...1 lines deleted...]
-      </c>
+      <c r="U41"/>
       <c r="V41">
         <v>994000.0</v>
       </c>
       <c r="W41">
-        <v>1017000.0</v>
+        <v>994000.0</v>
       </c>
       <c r="X41">
         <v>1017000.0</v>
       </c>
       <c r="Y41">
-        <v>227000.0</v>
+        <v>1017000.0</v>
       </c>
       <c r="Z41">
         <v>227000.0</v>
       </c>
-      <c r="AA41"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AA41">
+        <v>227000.0</v>
+      </c>
+      <c r="AB41"/>
       <c r="AC41">
         <v>262000.0</v>
       </c>
       <c r="AD41">
-        <v>359000.0</v>
+        <v>262000.0</v>
       </c>
       <c r="AE41">
         <v>359000.0</v>
       </c>
-      <c r="AF41"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF41">
+        <v>359000.0</v>
+      </c>
+      <c r="AG41"/>
       <c r="AH41">
         <v>457000.0</v>
       </c>
       <c r="AI41">
-        <v>592000.0</v>
+        <v>457000.0</v>
       </c>
       <c r="AJ41">
         <v>592000.0</v>
       </c>
-      <c r="AK41"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AK41">
+        <v>592000.0</v>
+      </c>
+      <c r="AL41"/>
       <c r="AM41">
         <v>764000.0</v>
       </c>
-      <c r="AN41"/>
+      <c r="AN41">
+        <v>764000.0</v>
+      </c>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
       <c r="BJ41"/>
-    </row>
-    <row r="42" spans="1:62">
+      <c r="BK41"/>
+    </row>
+    <row r="42" spans="1:63">
       <c r="A42" t="s">
         <v>56</v>
       </c>
       <c r="B42">
+        <v>14400000.0</v>
+      </c>
+      <c r="C42">
         <v>14417608.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>14000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>14400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14425000.0</v>
       </c>
       <c r="F42">
         <v>14425000.0</v>
       </c>
       <c r="G42">
         <v>14425000.0</v>
       </c>
       <c r="H42">
+        <v>14425000.0</v>
+      </c>
+      <c r="I42">
         <v>14425001.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>14328000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>14328001.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14328000.0</v>
       </c>
       <c r="L42">
         <v>14328000.0</v>
       </c>
       <c r="M42">
         <v>14328000.0</v>
       </c>
       <c r="N42">
+        <v>14328000.0</v>
+      </c>
+      <c r="O42">
         <v>14328001.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14328000.0</v>
       </c>
       <c r="P42">
         <v>14328000.0</v>
       </c>
       <c r="Q42">
         <v>14328000.0</v>
       </c>
       <c r="R42">
         <v>14328000.0</v>
       </c>
       <c r="S42">
         <v>14328000.0</v>
       </c>
       <c r="T42">
+        <v>14328000.0</v>
+      </c>
+      <c r="U42">
         <v>14328001.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14344000.0</v>
       </c>
       <c r="V42">
         <v>14344000.0</v>
       </c>
       <c r="W42">
+        <v>14344000.0</v>
+      </c>
+      <c r="X42">
         <v>6142000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>803000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>1.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>772000.0</v>
       </c>
-      <c r="AA42"/>
-      <c r="AB42">
+      <c r="AB42"/>
+      <c r="AC42">
         <v>4307000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>646000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1402000.0</v>
       </c>
       <c r="AE42">
         <v>1402000.0</v>
       </c>
-      <c r="AF42"/>
-      <c r="AG42">
+      <c r="AF42">
+        <v>1402000.0</v>
+      </c>
+      <c r="AG42"/>
+      <c r="AH42">
         <v>3490000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>978000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4381000.0</v>
       </c>
       <c r="AJ42">
         <v>4381000.0</v>
       </c>
-      <c r="AK42"/>
-      <c r="AL42">
+      <c r="AK42">
+        <v>4381000.0</v>
+      </c>
+      <c r="AL42"/>
+      <c r="AM42">
         <v>5527000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>3994000.0</v>
       </c>
-      <c r="AN42"/>
       <c r="AO42"/>
       <c r="AP42"/>
-      <c r="AQ42">
+      <c r="AQ42"/>
+      <c r="AR42">
         <v>5734000.0</v>
       </c>
-      <c r="AR42"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AS42"/>
       <c r="AT42">
         <v>13521000.0</v>
       </c>
-      <c r="AU42"/>
-      <c r="AV42">
+      <c r="AU42">
         <v>13521000.0</v>
       </c>
+      <c r="AV42"/>
       <c r="AW42">
         <v>13521000.0</v>
       </c>
-      <c r="AX42"/>
+      <c r="AX42">
+        <v>13521000.0</v>
+      </c>
       <c r="AY42"/>
       <c r="AZ42"/>
-      <c r="BA42">
+      <c r="BA42"/>
+      <c r="BB42">
         <v>13601073.0</v>
       </c>
-      <c r="BB42"/>
-      <c r="BC42">
+      <c r="BC42"/>
+      <c r="BD42">
         <v>10521609.5</v>
       </c>
-      <c r="BD42"/>
       <c r="BE42"/>
-      <c r="BF42">
+      <c r="BF42"/>
+      <c r="BG42">
         <v>7442146.0</v>
       </c>
-      <c r="BG42"/>
       <c r="BH42"/>
       <c r="BI42"/>
       <c r="BJ42"/>
-    </row>
-    <row r="43" spans="1:62">
+      <c r="BK42"/>
+    </row>
+    <row r="43" spans="1:63">
       <c r="A43" t="s">
         <v>57</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -8155,682 +8244,692 @@
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
-    </row>
-    <row r="44" spans="1:62">
+      <c r="BK43"/>
+    </row>
+    <row r="44" spans="1:63">
       <c r="A44" t="s">
         <v>58</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
-      <c r="AS44">
-[...1 lines deleted...]
-      </c>
+      <c r="AS44"/>
       <c r="AT44">
         <v>100.0</v>
       </c>
-      <c r="AU44"/>
-      <c r="AV44">
+      <c r="AU44">
         <v>100.0</v>
       </c>
+      <c r="AV44"/>
       <c r="AW44">
         <v>100.0</v>
       </c>
-      <c r="AX44"/>
+      <c r="AX44">
+        <v>100.0</v>
+      </c>
       <c r="AY44"/>
       <c r="AZ44"/>
-      <c r="BA44">
+      <c r="BA44"/>
+      <c r="BB44">
         <v>100.0</v>
       </c>
-      <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
-      <c r="BF44">
+      <c r="BF44"/>
+      <c r="BG44">
         <v>100.0</v>
       </c>
-      <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
-    </row>
-    <row r="45" spans="1:62">
+      <c r="BK44"/>
+    </row>
+    <row r="45" spans="1:63">
       <c r="A45" t="s">
         <v>59</v>
       </c>
-      <c r="B45">
+      <c r="B45"/>
+      <c r="C45">
         <v>1600000.0</v>
       </c>
-      <c r="C45"/>
-      <c r="D45">
+      <c r="D45"/>
+      <c r="E45">
         <v>1100000.0</v>
       </c>
-      <c r="E45"/>
       <c r="F45"/>
-      <c r="G45">
+      <c r="G45"/>
+      <c r="H45">
         <v>1800000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
-      <c r="K45">
+      <c r="K45"/>
+      <c r="L45">
         <v>2412000.0</v>
       </c>
-      <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
-      <c r="Q45">
+      <c r="Q45"/>
+      <c r="R45">
         <v>3447000.0</v>
       </c>
-      <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45">
         <v>4480000.0</v>
       </c>
-      <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>5703000.0</v>
       </c>
-      <c r="V45"/>
-      <c r="W45">
+      <c r="W45"/>
+      <c r="X45">
         <v>5353000.0</v>
       </c>
-      <c r="X45"/>
-      <c r="Y45">
+      <c r="Y45"/>
+      <c r="Z45">
         <v>6585000.0</v>
       </c>
-      <c r="Z45"/>
       <c r="AA45"/>
-      <c r="AB45">
+      <c r="AB45"/>
+      <c r="AC45">
         <v>3256000.0</v>
       </c>
-      <c r="AC45"/>
-      <c r="AD45">
+      <c r="AD45"/>
+      <c r="AE45">
         <v>3356000.0</v>
       </c>
-      <c r="AE45"/>
       <c r="AF45"/>
-      <c r="AG45">
+      <c r="AG45"/>
+      <c r="AH45">
         <v>3774000.0</v>
       </c>
-      <c r="AH45"/>
-      <c r="AI45">
+      <c r="AI45"/>
+      <c r="AJ45">
         <v>3344000.0</v>
       </c>
-      <c r="AJ45"/>
       <c r="AK45"/>
-      <c r="AL45">
+      <c r="AL45"/>
+      <c r="AM45">
         <v>3058000.0</v>
       </c>
-      <c r="AM45"/>
-      <c r="AN45">
+      <c r="AN45"/>
+      <c r="AO45">
         <v>3552000.0</v>
       </c>
-      <c r="AO45"/>
       <c r="AP45"/>
-      <c r="AQ45">
+      <c r="AQ45"/>
+      <c r="AR45">
         <v>3523000.0</v>
       </c>
-      <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
       <c r="BH45"/>
       <c r="BI45"/>
       <c r="BJ45"/>
-    </row>
-    <row r="46" spans="1:62">
+      <c r="BK45"/>
+    </row>
+    <row r="46" spans="1:63">
       <c r="A46" t="s">
         <v>60</v>
       </c>
       <c r="B46">
+        <v>1100000.0</v>
+      </c>
+      <c r="C46">
         <v>1201466.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>400000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>735000.0</v>
       </c>
       <c r="F46">
         <v>735000.0</v>
       </c>
       <c r="G46">
-        <v>818000.0</v>
+        <v>735000.0</v>
       </c>
       <c r="H46">
         <v>818000.0</v>
       </c>
       <c r="I46">
+        <v>818000.0</v>
+      </c>
+      <c r="J46">
         <v>1047000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1046999.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>735000.0</v>
       </c>
       <c r="L46">
         <v>735000.0</v>
       </c>
       <c r="M46">
-        <v>958000.0</v>
+        <v>735000.0</v>
       </c>
       <c r="N46">
         <v>958000.0</v>
       </c>
       <c r="O46">
-        <v>293000.0</v>
+        <v>958000.0</v>
       </c>
       <c r="P46">
         <v>293000.0</v>
       </c>
       <c r="Q46">
-        <v>3447000.0</v>
+        <v>293000.0</v>
       </c>
       <c r="R46">
         <v>3447000.0</v>
       </c>
       <c r="S46">
-        <v>4480000.0</v>
+        <v>3447000.0</v>
       </c>
       <c r="T46">
         <v>4480000.0</v>
       </c>
       <c r="U46">
-        <v>5703000.0</v>
+        <v>4480000.0</v>
       </c>
       <c r="V46">
         <v>5703000.0</v>
       </c>
       <c r="W46">
-        <v>5353000.0</v>
+        <v>5703000.0</v>
       </c>
       <c r="X46">
         <v>5353000.0</v>
       </c>
       <c r="Y46">
-        <v>6585000.0</v>
+        <v>5353000.0</v>
       </c>
       <c r="Z46">
         <v>6585000.0</v>
       </c>
-      <c r="AA46"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AA46">
+        <v>6585000.0</v>
+      </c>
+      <c r="AB46"/>
       <c r="AC46">
         <v>3256000.0</v>
       </c>
       <c r="AD46">
-        <v>3356000.0</v>
+        <v>3256000.0</v>
       </c>
       <c r="AE46">
         <v>3356000.0</v>
       </c>
-      <c r="AF46"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF46">
+        <v>3356000.0</v>
+      </c>
+      <c r="AG46"/>
       <c r="AH46">
         <v>3774000.0</v>
       </c>
       <c r="AI46">
-        <v>3344000.0</v>
+        <v>3774000.0</v>
       </c>
       <c r="AJ46">
         <v>3344000.0</v>
       </c>
-      <c r="AK46"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AK46">
+        <v>3344000.0</v>
+      </c>
+      <c r="AL46"/>
       <c r="AM46">
         <v>3058000.0</v>
       </c>
       <c r="AN46">
-        <v>3552000.0</v>
+        <v>3058000.0</v>
       </c>
       <c r="AO46">
         <v>3552000.0</v>
       </c>
-      <c r="AP46"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AP46">
+        <v>3552000.0</v>
+      </c>
+      <c r="AQ46"/>
       <c r="AR46">
         <v>3523000.0</v>
       </c>
       <c r="AS46">
-        <v>2615000.0</v>
+        <v>3523000.0</v>
       </c>
       <c r="AT46">
         <v>2615000.0</v>
       </c>
-      <c r="AU46"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AU46">
+        <v>2615000.0</v>
+      </c>
+      <c r="AV46"/>
       <c r="AW46">
         <v>1419000.0</v>
       </c>
-      <c r="AX46"/>
+      <c r="AX46">
+        <v>1419000.0</v>
+      </c>
       <c r="AY46"/>
       <c r="AZ46"/>
-      <c r="BA46">
+      <c r="BA46"/>
+      <c r="BB46">
         <v>1356000.0</v>
       </c>
-      <c r="BB46"/>
-      <c r="BC46">
+      <c r="BC46"/>
+      <c r="BD46">
         <v>1196500.0</v>
       </c>
-      <c r="BD46"/>
       <c r="BE46"/>
-      <c r="BF46">
+      <c r="BF46"/>
+      <c r="BG46">
         <v>1037000.0</v>
       </c>
-      <c r="BG46"/>
       <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
-    </row>
-    <row r="47" spans="1:62">
+      <c r="BK46"/>
+    </row>
+    <row r="47" spans="1:63">
       <c r="A47" t="s">
         <v>61</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
-      <c r="I47">
-[...1 lines deleted...]
-      </c>
+      <c r="I47"/>
       <c r="J47">
         <v>1047000.0</v>
       </c>
-      <c r="K47"/>
+      <c r="K47">
+        <v>1047000.0</v>
+      </c>
       <c r="L47"/>
-      <c r="M47">
-[...1 lines deleted...]
-      </c>
+      <c r="M47"/>
       <c r="N47">
         <v>958000.0</v>
       </c>
       <c r="O47">
-        <v>293000.0</v>
+        <v>958000.0</v>
       </c>
       <c r="P47">
         <v>293000.0</v>
       </c>
       <c r="Q47">
-        <v>3447000.0</v>
+        <v>293000.0</v>
       </c>
       <c r="R47">
         <v>3447000.0</v>
       </c>
       <c r="S47">
-        <v>4480000.0</v>
+        <v>3447000.0</v>
       </c>
       <c r="T47">
         <v>4480000.0</v>
       </c>
       <c r="U47">
-        <v>5703000.0</v>
+        <v>4480000.0</v>
       </c>
       <c r="V47">
         <v>5703000.0</v>
       </c>
       <c r="W47">
-        <v>5353000.0</v>
+        <v>5703000.0</v>
       </c>
       <c r="X47">
         <v>5353000.0</v>
       </c>
       <c r="Y47">
-        <v>6585000.0</v>
+        <v>5353000.0</v>
       </c>
       <c r="Z47">
         <v>6585000.0</v>
       </c>
-      <c r="AA47"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AA47">
+        <v>6585000.0</v>
+      </c>
+      <c r="AB47"/>
       <c r="AC47">
         <v>3256000.0</v>
       </c>
       <c r="AD47">
-        <v>3356000.0</v>
+        <v>3256000.0</v>
       </c>
       <c r="AE47">
         <v>3356000.0</v>
       </c>
-      <c r="AF47"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF47">
+        <v>3356000.0</v>
+      </c>
+      <c r="AG47"/>
       <c r="AH47">
         <v>3774000.0</v>
       </c>
       <c r="AI47">
-        <v>3344000.0</v>
+        <v>3774000.0</v>
       </c>
       <c r="AJ47">
         <v>3344000.0</v>
       </c>
-      <c r="AK47"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AK47">
+        <v>3344000.0</v>
+      </c>
+      <c r="AL47"/>
       <c r="AM47">
         <v>3058000.0</v>
       </c>
       <c r="AN47">
-        <v>3552000.0</v>
+        <v>3058000.0</v>
       </c>
       <c r="AO47">
         <v>3552000.0</v>
       </c>
-      <c r="AP47"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AP47">
+        <v>3552000.0</v>
+      </c>
+      <c r="AQ47"/>
       <c r="AR47">
         <v>3523000.0</v>
       </c>
       <c r="AS47">
-        <v>2615000.0</v>
+        <v>3523000.0</v>
       </c>
       <c r="AT47">
         <v>2615000.0</v>
       </c>
-      <c r="AU47"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AU47">
+        <v>2615000.0</v>
+      </c>
+      <c r="AV47"/>
       <c r="AW47">
         <v>1419000.0</v>
       </c>
-      <c r="AX47"/>
+      <c r="AX47">
+        <v>1419000.0</v>
+      </c>
       <c r="AY47"/>
       <c r="AZ47"/>
-      <c r="BA47">
+      <c r="BA47"/>
+      <c r="BB47">
         <v>1356000.0</v>
       </c>
-      <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
-      <c r="BF47">
+      <c r="BF47"/>
+      <c r="BG47">
         <v>1037000.0</v>
       </c>
-      <c r="BG47"/>
       <c r="BH47"/>
       <c r="BI47"/>
       <c r="BJ47"/>
-    </row>
-    <row r="48" spans="1:62">
+      <c r="BK47"/>
+    </row>
+    <row r="48" spans="1:63">
       <c r="A48" t="s">
         <v>62</v>
       </c>
       <c r="B48">
+        <v>52300000.0</v>
+      </c>
+      <c r="C48">
         <v>55167380.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>51600000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>51400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43123000.0</v>
       </c>
       <c r="F48">
         <v>43123000.0</v>
       </c>
       <c r="G48">
-        <v>40599000.0</v>
+        <v>43123000.0</v>
       </c>
       <c r="H48">
         <v>40599000.0</v>
       </c>
       <c r="I48">
-        <v>25885000.0</v>
+        <v>40599000.0</v>
       </c>
       <c r="J48">
         <v>25885000.0</v>
       </c>
       <c r="K48">
-        <v>30308000.0</v>
+        <v>25885000.0</v>
       </c>
       <c r="L48">
         <v>30308000.0</v>
       </c>
       <c r="M48">
+        <v>30308000.0</v>
+      </c>
+      <c r="N48">
         <v>32251000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>32250999.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45140000.0</v>
       </c>
       <c r="P48">
         <v>45140000.0</v>
       </c>
       <c r="Q48">
-        <v>60799000.0</v>
+        <v>45140000.0</v>
       </c>
       <c r="R48">
         <v>60799000.0</v>
       </c>
       <c r="S48">
-        <v>81156000.0</v>
+        <v>60799000.0</v>
       </c>
       <c r="T48">
         <v>81156000.0</v>
       </c>
       <c r="U48">
-        <v>111935000.0</v>
+        <v>81156000.0</v>
       </c>
       <c r="V48">
         <v>111935000.0</v>
       </c>
       <c r="W48">
-        <v>130013000.0</v>
+        <v>111935000.0</v>
       </c>
       <c r="X48">
         <v>130013000.0</v>
       </c>
       <c r="Y48">
-        <v>132091000.0</v>
+        <v>130013000.0</v>
       </c>
       <c r="Z48">
         <v>132091000.0</v>
       </c>
-      <c r="AA48"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AA48">
+        <v>132091000.0</v>
+      </c>
+      <c r="AB48"/>
       <c r="AC48">
         <v>134650000.0</v>
       </c>
       <c r="AD48">
-        <v>135591000.0</v>
+        <v>134650000.0</v>
       </c>
       <c r="AE48">
         <v>135591000.0</v>
       </c>
-      <c r="AF48"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF48">
+        <v>135591000.0</v>
+      </c>
+      <c r="AG48"/>
       <c r="AH48">
         <v>145015000.0</v>
       </c>
       <c r="AI48">
-        <v>139405000.0</v>
+        <v>145015000.0</v>
       </c>
       <c r="AJ48">
         <v>139405000.0</v>
       </c>
-      <c r="AK48"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AK48">
+        <v>139405000.0</v>
+      </c>
+      <c r="AL48"/>
       <c r="AM48">
         <v>154986000.0</v>
       </c>
       <c r="AN48">
-        <v>154083000.0</v>
+        <v>154986000.0</v>
       </c>
       <c r="AO48">
         <v>154083000.0</v>
       </c>
-      <c r="AP48"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AP48">
+        <v>154083000.0</v>
+      </c>
+      <c r="AQ48"/>
       <c r="AR48">
         <v>161418000.0</v>
       </c>
       <c r="AS48">
-        <v>-172883000.0</v>
+        <v>161418000.0</v>
       </c>
       <c r="AT48">
         <v>-172883000.0</v>
       </c>
-      <c r="AU48"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AU48">
+        <v>-172883000.0</v>
+      </c>
+      <c r="AV48"/>
       <c r="AW48">
         <v>-158101000.0</v>
       </c>
-      <c r="AX48"/>
+      <c r="AX48">
+        <v>-158101000.0</v>
+      </c>
       <c r="AY48"/>
       <c r="AZ48"/>
-      <c r="BA48">
+      <c r="BA48"/>
+      <c r="BB48">
         <v>-85918000.0</v>
       </c>
-      <c r="BB48"/>
-      <c r="BC48">
+      <c r="BC48"/>
+      <c r="BD48">
         <v>-71214000.0</v>
       </c>
-      <c r="BD48"/>
       <c r="BE48"/>
-      <c r="BF48">
+      <c r="BF48"/>
+      <c r="BG48">
         <v>-56510000.0</v>
       </c>
-      <c r="BG48"/>
       <c r="BH48"/>
       <c r="BI48"/>
       <c r="BJ48"/>
-    </row>
-    <row r="49" spans="1:62">
+      <c r="BK48"/>
+    </row>
+    <row r="49" spans="1:63">
       <c r="A49" t="s">
         <v>63</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -8851,472 +8950,483 @@
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
-    </row>
-    <row r="50" spans="1:62">
+      <c r="BK49"/>
+    </row>
+    <row r="50" spans="1:63">
       <c r="A50" t="s">
         <v>64</v>
       </c>
       <c r="B50">
+        <v>1300000.0</v>
+      </c>
+      <c r="C50">
         <v>1100000.0</v>
       </c>
-      <c r="C50"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D50"/>
       <c r="E50">
         <v>0.0</v>
       </c>
-      <c r="F50"/>
-      <c r="G50">
+      <c r="F50">
+        <v>0.0</v>
+      </c>
+      <c r="G50"/>
+      <c r="H50">
         <v>5400000.0</v>
       </c>
-      <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50">
         <v>7522000.0</v>
       </c>
-      <c r="J50"/>
-      <c r="K50">
+      <c r="K50"/>
+      <c r="L50">
         <v>244000.0</v>
       </c>
-      <c r="L50"/>
-      <c r="M50">
+      <c r="M50"/>
+      <c r="N50">
         <v>184000.0</v>
       </c>
-      <c r="N50"/>
-      <c r="O50">
+      <c r="O50"/>
+      <c r="P50">
         <v>0.0</v>
       </c>
-      <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
-      <c r="S50">
+      <c r="S50"/>
+      <c r="T50">
         <v>1164000.0</v>
       </c>
-      <c r="T50"/>
-      <c r="U50">
+      <c r="U50"/>
+      <c r="V50">
         <v>3454000.0</v>
       </c>
-      <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
-    </row>
-    <row r="51" spans="1:62">
+      <c r="BK50"/>
+    </row>
+    <row r="51" spans="1:63">
       <c r="A51" t="s">
         <v>65</v>
       </c>
       <c r="B51">
+        <v>11000000.0</v>
+      </c>
+      <c r="C51">
         <v>14717975.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>100000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>300000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>506000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>33000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>10800000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>10182000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>18218000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>17392000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>31660000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>31113000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>30557000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>29847000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>28295000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>28209000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>29664000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>28218000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>5459000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>3656000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>8872000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>7025000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>4291000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>3422000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>4831000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>3776000.0</v>
       </c>
-      <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
-      <c r="AS51">
-[...1 lines deleted...]
-      </c>
+      <c r="AS51"/>
       <c r="AT51">
         <v>324454000.0</v>
       </c>
-      <c r="AU51"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AU51">
+        <v>324454000.0</v>
+      </c>
+      <c r="AV51"/>
       <c r="AW51">
         <v>319916000.0</v>
       </c>
-      <c r="AX51"/>
+      <c r="AX51">
+        <v>319916000.0</v>
+      </c>
       <c r="AY51"/>
       <c r="AZ51"/>
-      <c r="BA51">
+      <c r="BA51"/>
+      <c r="BB51">
         <v>293470000.0</v>
       </c>
-      <c r="BB51"/>
-      <c r="BC51">
+      <c r="BC51"/>
+      <c r="BD51">
         <v>257457000.0</v>
       </c>
-      <c r="BD51"/>
       <c r="BE51"/>
-      <c r="BF51">
+      <c r="BF51"/>
+      <c r="BG51">
         <v>221444000.0</v>
       </c>
-      <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
-    </row>
-    <row r="52" spans="1:62">
+      <c r="BK51"/>
+    </row>
+    <row r="52" spans="1:63">
       <c r="A52" t="s">
         <v>66</v>
       </c>
       <c r="B52">
+        <v>1600000.0</v>
+      </c>
+      <c r="C52">
         <v>1500000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>100000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>473000.0</v>
       </c>
       <c r="F52">
         <v>473000.0</v>
       </c>
       <c r="G52">
+        <v>473000.0</v>
+      </c>
+      <c r="H52">
         <v>5900000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>5885000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8348000.0</v>
       </c>
       <c r="J52">
         <v>8348000.0</v>
       </c>
       <c r="K52">
-        <v>791000.0</v>
+        <v>8348000.0</v>
       </c>
       <c r="L52">
         <v>791000.0</v>
       </c>
       <c r="M52">
-        <v>894000.0</v>
+        <v>791000.0</v>
       </c>
       <c r="N52">
         <v>894000.0</v>
       </c>
       <c r="O52">
-        <v>86000.0</v>
+        <v>894000.0</v>
       </c>
       <c r="P52">
         <v>86000.0</v>
       </c>
       <c r="Q52">
-        <v>1446000.0</v>
+        <v>86000.0</v>
       </c>
       <c r="R52">
         <v>1446000.0</v>
       </c>
       <c r="S52">
-        <v>2967000.0</v>
+        <v>1446000.0</v>
       </c>
       <c r="T52">
         <v>2967000.0</v>
       </c>
       <c r="U52">
-        <v>5301000.0</v>
+        <v>2967000.0</v>
       </c>
       <c r="V52">
         <v>5301000.0</v>
       </c>
       <c r="W52">
+        <v>5301000.0</v>
+      </c>
+      <c r="X52">
         <v>-6936000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>869000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1055000.0</v>
       </c>
       <c r="Z52">
         <v>1055000.0</v>
       </c>
-      <c r="AA52"/>
+      <c r="AA52">
+        <v>1055000.0</v>
+      </c>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
-      <c r="AS52">
-[...1 lines deleted...]
-      </c>
+      <c r="AS52"/>
       <c r="AT52">
         <v>18302000.0</v>
       </c>
-      <c r="AU52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AU52">
+        <v>18302000.0</v>
+      </c>
+      <c r="AV52"/>
       <c r="AW52">
         <v>34278000.0</v>
       </c>
-      <c r="AX52"/>
+      <c r="AX52">
+        <v>34278000.0</v>
+      </c>
       <c r="AY52"/>
       <c r="AZ52"/>
-      <c r="BA52">
+      <c r="BA52"/>
+      <c r="BB52">
         <v>34756000.0</v>
       </c>
-      <c r="BB52"/>
-      <c r="BC52">
+      <c r="BC52"/>
+      <c r="BD52">
         <v>31503000.0</v>
       </c>
-      <c r="BD52"/>
       <c r="BE52"/>
-      <c r="BF52">
+      <c r="BF52"/>
+      <c r="BG52">
         <v>28250000.0</v>
       </c>
-      <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
-    </row>
-    <row r="53" spans="1:62">
+      <c r="BK52"/>
+    </row>
+    <row r="53" spans="1:63">
       <c r="A53" t="s">
         <v>67</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
-      <c r="I53">
+      <c r="I53"/>
+      <c r="J53">
         <v>71275000.0</v>
       </c>
-      <c r="J53"/>
-      <c r="K53">
+      <c r="K53"/>
+      <c r="L53">
         <v>750000.0</v>
       </c>
-      <c r="L53"/>
-      <c r="M53">
+      <c r="M53"/>
+      <c r="N53">
         <v>750000.0</v>
       </c>
-      <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
-      <c r="AY53">
+      <c r="AY53"/>
+      <c r="AZ53">
         <v>9646000.0</v>
       </c>
-      <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
-    </row>
-    <row r="54" spans="1:62">
+      <c r="BK53"/>
+    </row>
+    <row r="54" spans="1:63">
       <c r="A54" t="s">
         <v>68</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -9337,686 +9447,699 @@
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
-    </row>
-    <row r="55" spans="1:62">
+      <c r="BK54"/>
+    </row>
+    <row r="55" spans="1:63">
       <c r="A55" t="s">
         <v>69</v>
       </c>
       <c r="B55">
+        <v>106100000.0</v>
+      </c>
+      <c r="C55">
         <v>103025833.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>93300000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>90500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>90707000.0</v>
       </c>
       <c r="F55">
         <v>90707000.0</v>
       </c>
       <c r="G55">
-        <v>94828000.0</v>
+        <v>90707000.0</v>
       </c>
       <c r="H55">
         <v>94828000.0</v>
       </c>
       <c r="I55">
-        <v>95646000.0</v>
+        <v>94828000.0</v>
       </c>
       <c r="J55">
         <v>95646000.0</v>
       </c>
       <c r="K55">
-        <v>106477000.0</v>
+        <v>95646000.0</v>
       </c>
       <c r="L55">
         <v>106477000.0</v>
       </c>
       <c r="M55">
-        <v>114619000.0</v>
+        <v>106477000.0</v>
       </c>
       <c r="N55">
         <v>114619000.0</v>
       </c>
       <c r="O55">
-        <v>116508000.0</v>
+        <v>114619000.0</v>
       </c>
       <c r="P55">
         <v>116508000.0</v>
       </c>
       <c r="Q55">
-        <v>129029000.0</v>
+        <v>116508000.0</v>
       </c>
       <c r="R55">
         <v>129029000.0</v>
       </c>
       <c r="S55">
-        <v>120601000.0</v>
+        <v>129029000.0</v>
       </c>
       <c r="T55">
         <v>120601000.0</v>
       </c>
       <c r="U55">
-        <v>156444000.0</v>
+        <v>120601000.0</v>
       </c>
       <c r="V55">
         <v>156444000.0</v>
       </c>
       <c r="W55">
-        <v>148268000.0</v>
+        <v>156444000.0</v>
       </c>
       <c r="X55">
         <v>148268000.0</v>
       </c>
       <c r="Y55">
-        <v>156635000.0</v>
+        <v>148268000.0</v>
       </c>
       <c r="Z55">
         <v>156635000.0</v>
       </c>
-      <c r="AA55"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AA55">
+        <v>156635000.0</v>
+      </c>
+      <c r="AB55"/>
       <c r="AC55">
         <v>149869000.0</v>
       </c>
       <c r="AD55">
-        <v>154011000.0</v>
+        <v>149869000.0</v>
       </c>
       <c r="AE55">
         <v>154011000.0</v>
       </c>
-      <c r="AF55"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF55">
+        <v>154011000.0</v>
+      </c>
+      <c r="AG55"/>
       <c r="AH55">
         <v>157622000.0</v>
       </c>
       <c r="AI55">
-        <v>158450000.0</v>
+        <v>157622000.0</v>
       </c>
       <c r="AJ55">
         <v>158450000.0</v>
       </c>
-      <c r="AK55"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AK55">
+        <v>158450000.0</v>
+      </c>
+      <c r="AL55"/>
       <c r="AM55">
         <v>170595000.0</v>
       </c>
       <c r="AN55">
-        <v>171801000.0</v>
+        <v>170595000.0</v>
       </c>
       <c r="AO55">
         <v>171801000.0</v>
       </c>
-      <c r="AP55"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AP55">
+        <v>171801000.0</v>
+      </c>
+      <c r="AQ55"/>
       <c r="AR55">
         <v>180692000.0</v>
       </c>
       <c r="AS55">
-        <v>183180000.0</v>
+        <v>180692000.0</v>
       </c>
       <c r="AT55">
         <v>183180000.0</v>
       </c>
-      <c r="AU55"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AU55">
+        <v>183180000.0</v>
+      </c>
+      <c r="AV55"/>
       <c r="AW55">
         <v>191116000.0</v>
       </c>
-      <c r="AX55"/>
+      <c r="AX55">
+        <v>191116000.0</v>
+      </c>
       <c r="AY55"/>
       <c r="AZ55"/>
-      <c r="BA55">
+      <c r="BA55"/>
+      <c r="BB55">
         <v>237224000.0</v>
       </c>
-      <c r="BB55"/>
-      <c r="BC55">
+      <c r="BC55"/>
+      <c r="BD55">
         <v>208006000.0</v>
       </c>
-      <c r="BD55"/>
       <c r="BE55"/>
-      <c r="BF55">
+      <c r="BF55"/>
+      <c r="BG55">
         <v>178788000.0</v>
       </c>
-      <c r="BG55"/>
       <c r="BH55"/>
       <c r="BI55"/>
       <c r="BJ55"/>
-    </row>
-    <row r="56" spans="1:62">
+      <c r="BK55"/>
+    </row>
+    <row r="56" spans="1:63">
       <c r="A56" t="s">
         <v>70</v>
       </c>
       <c r="B56">
+        <v>20800000.0</v>
+      </c>
+      <c r="C56">
         <v>16520177.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>17200000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>12700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10023000.0</v>
       </c>
       <c r="F56">
         <v>10023000.0</v>
       </c>
       <c r="G56">
-        <v>10080000.0</v>
+        <v>10023000.0</v>
       </c>
       <c r="H56">
         <v>10080000.0</v>
       </c>
       <c r="I56">
-        <v>14463000.0</v>
+        <v>10080000.0</v>
       </c>
       <c r="J56">
         <v>14463000.0</v>
       </c>
       <c r="K56">
-        <v>21480000.0</v>
+        <v>14463000.0</v>
       </c>
       <c r="L56">
         <v>21480000.0</v>
       </c>
       <c r="M56">
-        <v>26543000.0</v>
+        <v>21480000.0</v>
       </c>
       <c r="N56">
         <v>26543000.0</v>
       </c>
       <c r="O56">
+        <v>26543000.0</v>
+      </c>
+      <c r="P56">
         <v>27287000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>26537000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35685000.0</v>
       </c>
       <c r="R56">
         <v>35685000.0</v>
       </c>
       <c r="S56">
-        <v>19924000.0</v>
+        <v>35685000.0</v>
       </c>
       <c r="T56">
         <v>19924000.0</v>
       </c>
       <c r="U56">
-        <v>35330000.0</v>
+        <v>19924000.0</v>
       </c>
       <c r="V56">
         <v>35330000.0</v>
       </c>
       <c r="W56">
-        <v>24345000.0</v>
+        <v>35330000.0</v>
       </c>
       <c r="X56">
         <v>24345000.0</v>
       </c>
       <c r="Y56">
-        <v>30703000.0</v>
+        <v>24345000.0</v>
       </c>
       <c r="Z56">
         <v>30703000.0</v>
       </c>
-      <c r="AA56"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AA56">
+        <v>30703000.0</v>
+      </c>
+      <c r="AB56"/>
       <c r="AC56">
         <v>28788000.0</v>
       </c>
       <c r="AD56">
-        <v>27260000.0</v>
+        <v>28788000.0</v>
       </c>
       <c r="AE56">
         <v>27260000.0</v>
       </c>
-      <c r="AF56"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF56">
+        <v>27260000.0</v>
+      </c>
+      <c r="AG56"/>
       <c r="AH56">
         <v>25260000.0</v>
       </c>
       <c r="AI56">
-        <v>21632000.0</v>
+        <v>25260000.0</v>
       </c>
       <c r="AJ56">
         <v>21632000.0</v>
       </c>
-      <c r="AK56"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AK56">
+        <v>21632000.0</v>
+      </c>
+      <c r="AL56"/>
       <c r="AM56">
         <v>27259000.0</v>
       </c>
       <c r="AN56">
-        <v>21867000.0</v>
+        <v>27259000.0</v>
       </c>
       <c r="AO56">
         <v>21867000.0</v>
       </c>
-      <c r="AP56"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AP56">
+        <v>21867000.0</v>
+      </c>
+      <c r="AQ56"/>
       <c r="AR56">
         <v>16872000.0</v>
       </c>
       <c r="AS56">
-        <v>17552000.0</v>
+        <v>16872000.0</v>
       </c>
       <c r="AT56">
         <v>17552000.0</v>
       </c>
-      <c r="AU56"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AU56">
+        <v>17552000.0</v>
+      </c>
+      <c r="AV56"/>
       <c r="AW56">
         <v>22996000.0</v>
       </c>
-      <c r="AX56"/>
-      <c r="AY56">
+      <c r="AX56">
+        <v>22996000.0</v>
+      </c>
+      <c r="AY56"/>
+      <c r="AZ56">
         <v>4823000.0</v>
       </c>
-      <c r="AZ56"/>
-      <c r="BA56">
+      <c r="BA56"/>
+      <c r="BB56">
         <v>7509000.0</v>
       </c>
-      <c r="BB56"/>
-      <c r="BC56">
+      <c r="BC56"/>
+      <c r="BD56">
         <v>5988500.0</v>
       </c>
-      <c r="BD56"/>
       <c r="BE56"/>
-      <c r="BF56">
+      <c r="BF56"/>
+      <c r="BG56">
         <v>4468000.0</v>
       </c>
-      <c r="BG56"/>
       <c r="BH56"/>
       <c r="BI56"/>
       <c r="BJ56"/>
-    </row>
-    <row r="57" spans="1:62">
+      <c r="BK56"/>
+    </row>
+    <row r="57" spans="1:63">
       <c r="A57" t="s">
         <v>71</v>
       </c>
       <c r="B57">
+        <v>24200000.0</v>
+      </c>
+      <c r="C57">
         <v>18122133.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>20400000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>16900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23138000.0</v>
       </c>
       <c r="F57">
         <v>23138000.0</v>
       </c>
       <c r="G57">
-        <v>24383000.0</v>
+        <v>23138000.0</v>
       </c>
       <c r="H57">
         <v>24383000.0</v>
       </c>
       <c r="I57">
+        <v>24383000.0</v>
+      </c>
+      <c r="J57">
         <v>33260000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>33259999.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13927000.0</v>
       </c>
       <c r="L57">
         <v>13927000.0</v>
       </c>
       <c r="M57">
-        <v>21493000.0</v>
+        <v>13927000.0</v>
       </c>
       <c r="N57">
         <v>21493000.0</v>
       </c>
       <c r="O57">
-        <v>13144000.0</v>
+        <v>21493000.0</v>
       </c>
       <c r="P57">
         <v>13144000.0</v>
       </c>
       <c r="Q57">
-        <v>19852000.0</v>
+        <v>13144000.0</v>
       </c>
       <c r="R57">
         <v>19852000.0</v>
       </c>
       <c r="S57">
-        <v>20244000.0</v>
+        <v>19852000.0</v>
       </c>
       <c r="T57">
         <v>20244000.0</v>
       </c>
       <c r="U57">
-        <v>23347000.0</v>
+        <v>20244000.0</v>
       </c>
       <c r="V57">
         <v>23347000.0</v>
       </c>
       <c r="W57">
-        <v>12057000.0</v>
+        <v>23347000.0</v>
       </c>
       <c r="X57">
         <v>12057000.0</v>
       </c>
       <c r="Y57">
-        <v>18813000.0</v>
+        <v>12057000.0</v>
       </c>
       <c r="Z57">
         <v>18813000.0</v>
       </c>
-      <c r="AA57"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AA57">
+        <v>18813000.0</v>
+      </c>
+      <c r="AB57"/>
       <c r="AC57">
         <v>13355000.0</v>
       </c>
       <c r="AD57">
-        <v>15703000.0</v>
+        <v>13355000.0</v>
       </c>
       <c r="AE57">
         <v>15703000.0</v>
       </c>
-      <c r="AF57"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF57">
+        <v>15703000.0</v>
+      </c>
+      <c r="AG57"/>
       <c r="AH57">
         <v>10216000.0</v>
       </c>
       <c r="AI57">
-        <v>13116000.0</v>
+        <v>10216000.0</v>
       </c>
       <c r="AJ57">
         <v>13116000.0</v>
       </c>
-      <c r="AK57"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AK57">
+        <v>13116000.0</v>
+      </c>
+      <c r="AL57"/>
       <c r="AM57">
         <v>9895000.0</v>
       </c>
       <c r="AN57">
-        <v>11881000.0</v>
+        <v>9895000.0</v>
       </c>
       <c r="AO57">
         <v>11881000.0</v>
       </c>
-      <c r="AP57"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AP57">
+        <v>11881000.0</v>
+      </c>
+      <c r="AQ57"/>
       <c r="AR57">
         <v>11432000.0</v>
       </c>
       <c r="AS57">
-        <v>32694000.0</v>
+        <v>11432000.0</v>
       </c>
       <c r="AT57">
         <v>32694000.0</v>
       </c>
-      <c r="AU57"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AU57">
+        <v>32694000.0</v>
+      </c>
+      <c r="AV57"/>
       <c r="AW57">
         <v>46702000.0</v>
       </c>
-      <c r="AX57"/>
+      <c r="AX57">
+        <v>46702000.0</v>
+      </c>
       <c r="AY57"/>
       <c r="AZ57"/>
-      <c r="BA57">
+      <c r="BA57"/>
+      <c r="BB57">
         <v>43114000.0</v>
       </c>
-      <c r="BB57"/>
-      <c r="BC57">
+      <c r="BC57"/>
+      <c r="BD57">
         <v>38878000.0</v>
       </c>
-      <c r="BD57"/>
       <c r="BE57"/>
-      <c r="BF57">
+      <c r="BF57"/>
+      <c r="BG57">
         <v>34642000.0</v>
       </c>
-      <c r="BG57"/>
       <c r="BH57"/>
       <c r="BI57"/>
       <c r="BJ57"/>
-    </row>
-    <row r="58" spans="1:62">
+      <c r="BK57"/>
+    </row>
+    <row r="58" spans="1:63">
       <c r="A58" t="s">
         <v>72</v>
       </c>
       <c r="B58">
+        <v>34700000.0</v>
+      </c>
+      <c r="C58">
         <v>29836441.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>22600000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>20400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28074000.0</v>
       </c>
       <c r="F58">
         <v>28074000.0</v>
       </c>
       <c r="G58">
-        <v>35650000.0</v>
+        <v>28074000.0</v>
       </c>
       <c r="H58">
         <v>35650000.0</v>
       </c>
       <c r="I58">
-        <v>49963000.0</v>
+        <v>35650000.0</v>
       </c>
       <c r="J58">
         <v>49963000.0</v>
       </c>
       <c r="K58">
-        <v>54234000.0</v>
+        <v>49963000.0</v>
       </c>
       <c r="L58">
         <v>54234000.0</v>
       </c>
       <c r="M58">
-        <v>60592000.0</v>
+        <v>54234000.0</v>
       </c>
       <c r="N58">
         <v>60592000.0</v>
       </c>
       <c r="O58">
-        <v>49402000.0</v>
+        <v>60592000.0</v>
       </c>
       <c r="P58">
         <v>49402000.0</v>
       </c>
       <c r="Q58">
-        <v>48070000.0</v>
+        <v>49402000.0</v>
       </c>
       <c r="R58">
         <v>48070000.0</v>
       </c>
       <c r="S58">
-        <v>22736000.0</v>
+        <v>48070000.0</v>
       </c>
       <c r="T58">
         <v>22736000.0</v>
       </c>
       <c r="U58">
-        <v>27912000.0</v>
+        <v>22736000.0</v>
       </c>
       <c r="V58">
         <v>27912000.0</v>
       </c>
       <c r="W58">
+        <v>27912000.0</v>
+      </c>
+      <c r="X58">
         <v>16496000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>16495999.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22816000.0</v>
       </c>
       <c r="Z58">
         <v>22816000.0</v>
       </c>
-      <c r="AA58"/>
-      <c r="AB58">
+      <c r="AA58">
+        <v>22816000.0</v>
+      </c>
+      <c r="AB58"/>
+      <c r="AC58">
         <v>13617000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>13355000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>16062000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>15703000.0</v>
       </c>
-      <c r="AF58"/>
-      <c r="AG58">
+      <c r="AG58"/>
+      <c r="AH58">
         <v>10673000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>10216000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>13708000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>13116000.0</v>
       </c>
-      <c r="AK58"/>
-      <c r="AL58">
+      <c r="AL58"/>
+      <c r="AM58">
         <v>10659000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>9895000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>12884000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>11881000.0</v>
       </c>
-      <c r="AP58"/>
-      <c r="AQ58">
+      <c r="AQ58"/>
+      <c r="AR58">
         <v>13995000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>11432000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>341761000.0</v>
       </c>
       <c r="AT58">
         <v>341761000.0</v>
       </c>
-      <c r="AU58"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AU58">
+        <v>341761000.0</v>
+      </c>
+      <c r="AV58"/>
       <c r="AW58">
         <v>335304000.0</v>
       </c>
-      <c r="AX58"/>
+      <c r="AX58">
+        <v>335304000.0</v>
+      </c>
       <c r="AY58"/>
       <c r="AZ58"/>
-      <c r="BA58">
+      <c r="BA58"/>
+      <c r="BB58">
         <v>309511000.0</v>
       </c>
-      <c r="BB58"/>
-      <c r="BC58">
+      <c r="BC58"/>
+      <c r="BD58">
         <v>268673500.0</v>
       </c>
-      <c r="BD58"/>
       <c r="BE58"/>
-      <c r="BF58">
+      <c r="BF58"/>
+      <c r="BG58">
         <v>227836000.0</v>
       </c>
-      <c r="BG58"/>
       <c r="BH58"/>
       <c r="BI58"/>
       <c r="BJ58"/>
-    </row>
-    <row r="59" spans="1:62">
+      <c r="BK58"/>
+    </row>
+    <row r="59" spans="1:63">
       <c r="A59" t="s">
         <v>73</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -10037,212 +10160,216 @@
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
-    </row>
-    <row r="60" spans="1:62">
+      <c r="BK59"/>
+    </row>
+    <row r="60" spans="1:63">
       <c r="A60" t="s">
         <v>74</v>
       </c>
       <c r="B60">
+        <v>71400000.0</v>
+      </c>
+      <c r="C60">
         <v>73189391.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>70700000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>70100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62633000.0</v>
       </c>
       <c r="F60">
         <v>62633000.0</v>
       </c>
       <c r="G60">
-        <v>59178000.0</v>
+        <v>62633000.0</v>
       </c>
       <c r="H60">
         <v>59178000.0</v>
       </c>
       <c r="I60">
-        <v>45683000.0</v>
+        <v>59178000.0</v>
       </c>
       <c r="J60">
         <v>45683000.0</v>
       </c>
       <c r="K60">
-        <v>52243000.0</v>
+        <v>45683000.0</v>
       </c>
       <c r="L60">
         <v>52243000.0</v>
       </c>
       <c r="M60">
-        <v>54027000.0</v>
+        <v>52243000.0</v>
       </c>
       <c r="N60">
         <v>54027000.0</v>
       </c>
       <c r="O60">
+        <v>54027000.0</v>
+      </c>
+      <c r="P60">
         <v>67106000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>67105999.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>80959000.0</v>
       </c>
       <c r="R60">
         <v>80959000.0</v>
       </c>
       <c r="S60">
-        <v>97865000.0</v>
+        <v>80959000.0</v>
       </c>
       <c r="T60">
         <v>97865000.0</v>
       </c>
       <c r="U60">
-        <v>128532000.0</v>
+        <v>97865000.0</v>
       </c>
       <c r="V60">
         <v>128532000.0</v>
       </c>
       <c r="W60">
+        <v>128532000.0</v>
+      </c>
+      <c r="X60">
         <v>131772000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>131771999.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>133819000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>133818999.0</v>
       </c>
-      <c r="AA60"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AB60"/>
       <c r="AC60">
         <v>136252000.0</v>
       </c>
       <c r="AD60">
-        <v>137949000.0</v>
+        <v>136252000.0</v>
       </c>
       <c r="AE60">
         <v>137949000.0</v>
       </c>
-      <c r="AF60"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF60">
+        <v>137949000.0</v>
+      </c>
+      <c r="AG60"/>
       <c r="AH60">
         <v>146949000.0</v>
       </c>
       <c r="AI60">
-        <v>144742000.0</v>
+        <v>146949000.0</v>
       </c>
       <c r="AJ60">
         <v>144742000.0</v>
       </c>
-      <c r="AK60"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AK60">
+        <v>144742000.0</v>
+      </c>
+      <c r="AL60"/>
       <c r="AM60">
         <v>159936000.0</v>
       </c>
       <c r="AN60">
-        <v>158917000.0</v>
+        <v>159936000.0</v>
       </c>
       <c r="AO60">
         <v>158917000.0</v>
       </c>
-      <c r="AP60"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AP60">
+        <v>158917000.0</v>
+      </c>
+      <c r="AQ60"/>
       <c r="AR60">
         <v>166697000.0</v>
       </c>
       <c r="AS60">
-        <v>-158581000.0</v>
+        <v>166697000.0</v>
       </c>
       <c r="AT60">
         <v>-158581000.0</v>
       </c>
-      <c r="AU60"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AU60">
+        <v>-158581000.0</v>
+      </c>
+      <c r="AV60"/>
       <c r="AW60">
         <v>-144188000.0</v>
       </c>
-      <c r="AX60"/>
-      <c r="AY60">
+      <c r="AX60">
+        <v>-144188000.0</v>
+      </c>
+      <c r="AY60"/>
+      <c r="AZ60">
         <v>-72287000.0</v>
       </c>
-      <c r="AZ60"/>
-      <c r="BA60">
+      <c r="BA60"/>
+      <c r="BB60">
         <v>-72287000.0</v>
       </c>
-      <c r="BB60"/>
-      <c r="BC60">
+      <c r="BC60"/>
+      <c r="BD60">
         <v>-60667500.0</v>
       </c>
-      <c r="BD60"/>
       <c r="BE60"/>
-      <c r="BF60">
+      <c r="BF60"/>
+      <c r="BG60">
         <v>-49048000.0</v>
       </c>
-      <c r="BG60"/>
       <c r="BH60"/>
       <c r="BI60"/>
       <c r="BJ60"/>
-    </row>
-    <row r="61" spans="1:62">
+      <c r="BK60"/>
+    </row>
+    <row r="61" spans="1:63">
       <c r="A61" t="s">
         <v>75</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -10263,52 +10390,53 @@
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
-    </row>
-    <row r="62" spans="1:62">
+      <c r="BK61"/>
+    </row>
+    <row r="62" spans="1:63">
       <c r="A62" t="s">
         <v>76</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -10329,50 +10457,51 @@
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
+      <c r="BK62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -10425,1189 +10554,1189 @@
       </c>
       <c r="I1" t="s">
         <v>9</v>
       </c>
       <c r="J1" t="s">
         <v>10</v>
       </c>
       <c r="K1" t="s">
         <v>11</v>
       </c>
       <c r="L1" t="s">
         <v>12</v>
       </c>
       <c r="M1" t="s">
         <v>13</v>
       </c>
       <c r="N1" t="s">
         <v>14</v>
       </c>
       <c r="O1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B2">
         <v>19100000.0</v>
       </c>
       <c r="C2">
         <v>19000000.0</v>
       </c>
       <c r="D2">
         <v>40621000.0</v>
       </c>
       <c r="E2">
         <v>12576000.0</v>
       </c>
       <c r="F2">
         <v>11115000.0</v>
       </c>
       <c r="G2">
         <v>13215000.0</v>
       </c>
       <c r="H2">
         <v>13735000.0</v>
       </c>
       <c r="I2">
         <v>0.0</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>11851000.0</v>
       </c>
       <c r="L2">
         <v>10579000.0</v>
       </c>
       <c r="M2">
         <v>13085000.0</v>
       </c>
       <c r="N2">
         <v>9625000.0</v>
       </c>
       <c r="O2">
         <v>7573000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B3">
         <v>9500000.0</v>
       </c>
       <c r="C3">
-        <v>5500000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="D3">
-        <v>8800000.0</v>
+        <v>11800000.0</v>
       </c>
       <c r="E3">
         <v>11597000.0</v>
       </c>
       <c r="F3">
         <v>12411000.0</v>
       </c>
       <c r="G3">
         <v>14132000.0</v>
       </c>
       <c r="H3">
         <v>13946000.0</v>
       </c>
       <c r="I3">
         <v>13453000.0</v>
       </c>
       <c r="J3">
         <v>14395000.0</v>
       </c>
       <c r="K3">
         <v>14731000.0</v>
       </c>
       <c r="L3">
         <v>12170000.0</v>
       </c>
       <c r="M3">
         <v>13443000.0</v>
       </c>
       <c r="N3">
         <v>14052000.0</v>
       </c>
       <c r="O3">
         <v>13447000.0</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B5">
         <v>8500000.0</v>
       </c>
       <c r="C5">
         <v>12500000.0</v>
       </c>
       <c r="D5">
         <v>5000000.0</v>
       </c>
       <c r="E5">
         <v>-13611000.0</v>
       </c>
       <c r="F5">
         <v>-33077000.0</v>
       </c>
       <c r="G5">
         <v>-50249000.0</v>
       </c>
       <c r="H5">
         <v>3189000.0</v>
       </c>
       <c r="I5">
         <v>6652000.0</v>
       </c>
       <c r="J5">
         <v>11301000.0</v>
       </c>
       <c r="K5">
         <v>8640000.0</v>
       </c>
       <c r="L5">
         <v>11640000.0</v>
       </c>
       <c r="M5">
         <v>-42614000.0</v>
       </c>
       <c r="N5">
         <v>-1901000.0</v>
       </c>
       <c r="O5">
         <v>7723000.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B6">
         <v>18000000.0</v>
       </c>
       <c r="C6">
-        <v>18000000.0</v>
+        <v>21600000.0</v>
       </c>
       <c r="D6">
-        <v>13800000.0</v>
+        <v>16800000.0</v>
       </c>
       <c r="E6">
         <v>-2014000.0</v>
       </c>
       <c r="F6">
         <v>-20666000.0</v>
       </c>
       <c r="G6">
         <v>-36117000.0</v>
       </c>
       <c r="H6">
         <v>17135000.0</v>
       </c>
       <c r="I6">
         <v>20105000.0</v>
       </c>
       <c r="J6">
         <v>25696000.0</v>
       </c>
       <c r="K6">
         <v>23371000.0</v>
       </c>
       <c r="L6">
         <v>23810000.0</v>
       </c>
       <c r="M6">
         <v>-29171000.0</v>
       </c>
       <c r="N6">
         <v>12151000.0</v>
       </c>
       <c r="O6">
         <v>21170000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B9">
         <v>74700000.0</v>
       </c>
       <c r="C9">
         <v>73000000.0</v>
       </c>
       <c r="D9">
         <v>52643000.0</v>
       </c>
       <c r="E9">
         <v>57114000.0</v>
       </c>
       <c r="F9">
         <v>5786000.0</v>
       </c>
       <c r="G9">
         <v>2149000.0</v>
       </c>
       <c r="H9">
         <v>66937000.0</v>
       </c>
       <c r="I9">
         <v>82087000.0</v>
       </c>
       <c r="J9">
         <v>86672000.0</v>
       </c>
       <c r="K9">
         <v>68663000.0</v>
       </c>
       <c r="L9">
         <v>72872000.0</v>
       </c>
       <c r="M9">
         <v>66180000.0</v>
       </c>
       <c r="N9">
         <v>47555000.0</v>
       </c>
       <c r="O9">
         <v>44472000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B10">
         <v>8400000.0</v>
       </c>
       <c r="C10">
         <v>11100000.0</v>
       </c>
       <c r="D10">
         <v>-1070000.0</v>
       </c>
       <c r="E10">
         <v>-17912000.0</v>
       </c>
       <c r="F10">
         <v>-36578000.0</v>
       </c>
       <c r="G10">
         <v>-50495000.0</v>
       </c>
       <c r="H10">
         <v>3011000.0</v>
       </c>
       <c r="I10">
         <v>6652000.0</v>
       </c>
       <c r="J10">
         <v>11831000.0</v>
       </c>
       <c r="K10">
         <v>133000.0</v>
       </c>
       <c r="L10">
         <v>80494000.0</v>
       </c>
       <c r="M10">
         <v>-77009000.0</v>
       </c>
       <c r="N10">
         <v>-29613000.0</v>
       </c>
       <c r="O10">
         <v>-16173000.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B11">
         <v>1400000.0</v>
       </c>
       <c r="C11">
         <v>2000000.0</v>
       </c>
       <c r="D11">
         <v>-6200000.0</v>
       </c>
       <c r="E11">
         <v>-649000.0</v>
       </c>
       <c r="F11">
         <v>-562000.0</v>
       </c>
       <c r="G11">
         <v>-1638000.0</v>
       </c>
       <c r="H11">
         <v>-5383000.0</v>
       </c>
       <c r="I11">
         <v>961000.0</v>
       </c>
       <c r="J11">
         <v>582000.0</v>
       </c>
       <c r="K11">
         <v>-651000.0</v>
       </c>
       <c r="L11">
         <v>-680000.0</v>
       </c>
       <c r="M11">
         <v>-4826000.0</v>
       </c>
       <c r="N11">
         <v>-205000.0</v>
       </c>
       <c r="O11">
         <v>-34000.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B12">
         <v>2847638.0</v>
       </c>
       <c r="C12">
         <v>400000.0</v>
       </c>
       <c r="D12">
         <v>6100000.0</v>
       </c>
       <c r="E12">
         <v>4274000.0</v>
       </c>
       <c r="F12">
         <v>3446000.0</v>
       </c>
       <c r="G12">
         <v>246000.0</v>
       </c>
       <c r="H12">
         <v>178000.0</v>
       </c>
       <c r="I12">
         <v>3287000.0</v>
       </c>
       <c r="J12">
         <v>1024000.0</v>
       </c>
       <c r="K12">
         <v>8667000.0</v>
       </c>
       <c r="L12">
         <v>30786000.0</v>
       </c>
       <c r="M12">
         <v>34376000.0</v>
       </c>
       <c r="N12">
         <v>27712000.0</v>
       </c>
       <c r="O12">
         <v>23896000.0</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B13">
         <v>100000.0</v>
       </c>
       <c r="C13">
         <v>100000.0</v>
       </c>
       <c r="D13">
         <v>0.0</v>
       </c>
       <c r="E13">
         <v>0.0</v>
       </c>
       <c r="F13">
         <v>0.0</v>
       </c>
       <c r="G13">
         <v>8000.0</v>
       </c>
       <c r="H13">
         <v>59000.0</v>
       </c>
       <c r="I13">
         <v>20000.0</v>
       </c>
       <c r="J13">
         <v>9000.0</v>
       </c>
       <c r="K13">
         <v>5000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B15">
         <v>7000000.0</v>
       </c>
       <c r="C15">
         <v>9100000.0</v>
       </c>
       <c r="D15">
         <v>5136000.0</v>
       </c>
       <c r="E15">
         <v>-17263000.0</v>
       </c>
       <c r="F15">
         <v>-36016000.0</v>
       </c>
       <c r="G15">
         <v>-48857000.0</v>
       </c>
       <c r="H15">
         <v>8394000.0</v>
       </c>
       <c r="I15">
         <v>5691000.0</v>
       </c>
       <c r="J15">
         <v>11249000.0</v>
       </c>
       <c r="K15">
         <v>784000.0</v>
       </c>
       <c r="L15">
         <v>81174000.0</v>
       </c>
       <c r="M15">
         <v>-72183000.0</v>
       </c>
       <c r="N15">
         <v>-29408000.0</v>
       </c>
       <c r="O15">
         <v>-16139000.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16">
         <v>-36016000.0</v>
       </c>
       <c r="G16">
         <v>-48857000.0</v>
       </c>
       <c r="H16">
         <v>8394000.0</v>
       </c>
       <c r="I16">
         <v>5691000.0</v>
       </c>
       <c r="J16">
         <v>11249000.0</v>
       </c>
       <c r="K16">
         <v>784000.0</v>
       </c>
       <c r="L16">
         <v>81174000.0</v>
       </c>
       <c r="M16">
         <v>-72183000.0</v>
       </c>
       <c r="N16">
         <v>-29408000.0</v>
       </c>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B17">
         <v>7000000.0</v>
       </c>
       <c r="C17">
         <v>9100000.0</v>
       </c>
       <c r="D17">
         <v>5100000.0</v>
       </c>
       <c r="E17">
         <v>-17263000.0</v>
       </c>
       <c r="F17">
         <v>-36016000.0</v>
       </c>
       <c r="G17">
         <v>-48857000.0</v>
       </c>
       <c r="H17">
         <v>8394000.0</v>
       </c>
       <c r="I17">
         <v>5691000.0</v>
       </c>
       <c r="J17">
         <v>11249000.0</v>
       </c>
       <c r="K17">
         <v>784000.0</v>
       </c>
       <c r="L17">
         <v>81174000.0</v>
       </c>
       <c r="M17">
         <v>-72183000.0</v>
       </c>
       <c r="N17">
         <v>-29408000.0</v>
       </c>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B18">
         <v>-2800000.0</v>
       </c>
       <c r="C18">
         <v>-3100000.0</v>
       </c>
       <c r="D18">
         <v>-9100000.0</v>
       </c>
       <c r="E18">
         <v>-4301000.0</v>
       </c>
       <c r="F18">
         <v>-3501000.0</v>
       </c>
       <c r="G18">
         <v>-238000.0</v>
       </c>
       <c r="H18">
         <v>-165000.0</v>
       </c>
       <c r="I18">
         <v>-43000.0</v>
       </c>
       <c r="J18">
         <v>-66000.0</v>
       </c>
       <c r="K18">
         <v>-54000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B21">
         <v>12500000.0</v>
       </c>
       <c r="C21">
         <v>11300000.0</v>
       </c>
       <c r="D21">
         <v>4984000.0</v>
       </c>
       <c r="E21">
         <v>-13611000.0</v>
       </c>
       <c r="F21">
         <v>-33077000.0</v>
       </c>
       <c r="G21">
         <v>-50257000.0</v>
       </c>
       <c r="H21">
         <v>9496000.0</v>
       </c>
       <c r="I21">
         <v>6695000.0</v>
       </c>
       <c r="J21">
         <v>11897000.0</v>
       </c>
       <c r="K21">
         <v>187000.0</v>
       </c>
       <c r="L21">
         <v>7194000.0</v>
       </c>
       <c r="M21">
         <v>-42547000.0</v>
       </c>
       <c r="N21">
         <v>-793000.0</v>
       </c>
       <c r="O21">
         <v>9134000.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B23">
         <v>81300000.0</v>
       </c>
       <c r="C23">
         <v>80700000.0</v>
       </c>
       <c r="D23">
         <v>88280000.0</v>
       </c>
       <c r="E23">
         <v>83301000.0</v>
       </c>
       <c r="F23">
         <v>49978000.0</v>
       </c>
       <c r="G23">
         <v>65621000.0</v>
       </c>
       <c r="H23">
         <v>74242000.0</v>
       </c>
       <c r="I23">
         <v>73738000.0</v>
       </c>
       <c r="J23">
         <v>75371000.0</v>
       </c>
       <c r="K23">
         <v>71874000.0</v>
       </c>
       <c r="L23">
         <v>71739000.0</v>
       </c>
       <c r="M23">
         <v>65978000.0</v>
       </c>
       <c r="N23">
         <v>50600000.0</v>
       </c>
       <c r="O23">
         <v>42299000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B25">
         <v>9500000.0</v>
       </c>
       <c r="C25">
         <v>9100000.0</v>
       </c>
       <c r="D25">
         <v>11800000.0</v>
       </c>
       <c r="E25">
         <v>11597000.0</v>
       </c>
       <c r="F25">
         <v>12411000.0</v>
       </c>
       <c r="G25">
         <v>14132000.0</v>
       </c>
       <c r="H25">
         <v>13946000.0</v>
       </c>
       <c r="I25">
         <v>13453000.0</v>
       </c>
       <c r="J25">
         <v>14395000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>3600000.0</v>
       </c>
       <c r="D26">
         <v>2997000.0</v>
       </c>
       <c r="E26">
         <v>2816000.0</v>
       </c>
       <c r="F26">
         <v>3449000.0</v>
       </c>
       <c r="G26">
         <v>2556000.0</v>
       </c>
       <c r="H26">
         <v>1847000.0</v>
       </c>
       <c r="I26">
         <v>1974000.0</v>
       </c>
       <c r="J26">
         <v>3182000.0</v>
       </c>
       <c r="K26">
         <v>3529000.0</v>
       </c>
       <c r="L26">
         <v>1670000.0</v>
       </c>
       <c r="M26">
         <v>1925000.0</v>
       </c>
       <c r="N26">
         <v>2794000.0</v>
       </c>
       <c r="O26">
         <v>2750000.0</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B27">
         <v>46300000.0</v>
       </c>
       <c r="C27">
         <v>43300000.0</v>
       </c>
       <c r="D27">
         <v>47300000.0</v>
       </c>
       <c r="E27">
         <v>42233000.0</v>
       </c>
       <c r="F27">
         <v>13792000.0</v>
       </c>
       <c r="G27">
         <v>9260000.0</v>
       </c>
       <c r="H27">
         <v>32712000.0</v>
       </c>
       <c r="I27">
         <v>31203000.0</v>
       </c>
       <c r="J27">
         <v>33068000.0</v>
       </c>
       <c r="K27">
         <v>32842000.0</v>
       </c>
       <c r="L27">
         <v>37410000.0</v>
       </c>
       <c r="M27">
         <v>30700000.0</v>
       </c>
       <c r="N27">
         <v>20646000.0</v>
       </c>
       <c r="O27">
         <v>15409000.0</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B28">
         <v>6400000.0</v>
       </c>
       <c r="C28">
         <v>6500000.0</v>
       </c>
       <c r="D28">
         <v>14000.0</v>
       </c>
       <c r="E28">
         <v>9656000.0</v>
       </c>
       <c r="F28">
         <v>6802000.0</v>
       </c>
       <c r="G28">
         <v>7318000.0</v>
       </c>
       <c r="H28">
         <v>10703000.0</v>
       </c>
       <c r="I28">
         <v>11903000.0</v>
       </c>
       <c r="J28">
         <v>10365000.0</v>
       </c>
       <c r="K28">
         <v>9942000.0</v>
       </c>
       <c r="L28">
         <v>9438000.0</v>
       </c>
       <c r="M28">
         <v>5408000.0</v>
       </c>
       <c r="N28">
         <v>3954000.0</v>
       </c>
       <c r="O28">
         <v>4034000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B29">
         <v>1400000.0</v>
       </c>
       <c r="C29">
         <v>2000000.0</v>
       </c>
       <c r="D29">
         <v>-6200000.0</v>
       </c>
       <c r="E29">
         <v>-649000.0</v>
       </c>
       <c r="F29">
         <v>-562000.0</v>
       </c>
       <c r="G29">
         <v>-1638000.0</v>
       </c>
       <c r="H29">
         <v>-5383000.0</v>
       </c>
       <c r="I29">
         <v>961000.0</v>
       </c>
       <c r="J29">
         <v>582000.0</v>
       </c>
       <c r="K29">
         <v>-651000.0</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B30">
         <v>62200000.0</v>
       </c>
       <c r="C30">
         <v>61700000.0</v>
       </c>
       <c r="D30">
         <v>47659000.0</v>
       </c>
       <c r="E30">
         <v>68988000.0</v>
       </c>
       <c r="F30">
         <v>15685000.0</v>
       </c>
       <c r="G30">
         <v>52406000.0</v>
       </c>
       <c r="H30">
         <v>74242000.0</v>
       </c>
       <c r="I30">
         <v>73738000.0</v>
       </c>
       <c r="J30">
         <v>75371000.0</v>
       </c>
       <c r="K30">
         <v>60023000.0</v>
       </c>
       <c r="L30">
         <v>61160000.0</v>
       </c>
       <c r="M30">
         <v>52893000.0</v>
       </c>
       <c r="N30">
         <v>40975000.0</v>
       </c>
       <c r="O30">
         <v>34726000.0</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B31">
         <v>-4100000.0</v>
       </c>
       <c r="C31">
         <v>-200000.0</v>
       </c>
       <c r="D31">
         <v>-9400000.0</v>
       </c>
       <c r="E31">
         <v>-4301000.0</v>
       </c>
       <c r="F31">
         <v>-3501000.0</v>
       </c>
       <c r="G31">
         <v>-238000.0</v>
       </c>
       <c r="H31">
         <v>-281000.0</v>
       </c>
       <c r="I31">
         <v>-43000.0</v>
       </c>
       <c r="J31">
         <v>-66000.0</v>
       </c>
       <c r="K31">
         <v>-54000.0</v>
       </c>
       <c r="L31">
         <v>73300000.0</v>
       </c>
       <c r="M31">
         <v>-34462000.0</v>
       </c>
       <c r="N31">
         <v>-28820000.0</v>
       </c>
       <c r="O31">
         <v>-25307000.0</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B32">
         <v>93800000.0</v>
       </c>
       <c r="C32">
         <v>92000000.0</v>
       </c>
       <c r="D32">
         <v>93264000.0</v>
       </c>
       <c r="E32">
         <v>69690000.0</v>
       </c>
       <c r="F32">
         <v>16901000.0</v>
       </c>
       <c r="G32">
         <v>15364000.0</v>
       </c>
       <c r="H32">
         <v>80672000.0</v>
       </c>
       <c r="I32">
         <v>82087000.0</v>
       </c>
@@ -11629,6180 +11758,617 @@
       <c r="O32">
         <v>52045000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BI32"/>
+  <dimension ref="A1:BJ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:61">
+    <row r="1" spans="1:62">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>3</v>
       </c>
-      <c r="H1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I1" t="s">
+        <v>81</v>
+      </c>
+      <c r="J1" t="s">
         <v>4</v>
       </c>
-      <c r="J1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K1" t="s">
+        <v>82</v>
+      </c>
+      <c r="L1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
         <v>84</v>
       </c>
       <c r="O1" t="s">
+        <v>85</v>
+      </c>
+      <c r="P1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
         <v>87</v>
       </c>
       <c r="S1" t="s">
+        <v>88</v>
+      </c>
+      <c r="T1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
         <v>90</v>
       </c>
       <c r="W1" t="s">
+        <v>91</v>
+      </c>
+      <c r="X1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
         <v>93</v>
       </c>
       <c r="AA1" t="s">
         <v>94</v>
       </c>
       <c r="AB1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AD1" t="s">
         <v>96</v>
       </c>
       <c r="AE1" t="s">
         <v>97</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
       <c r="AG1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AH1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AI1" t="s">
         <v>100</v>
       </c>
       <c r="AJ1" t="s">
         <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AM1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
         <v>106</v>
       </c>
       <c r="AQ1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AR1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
         <v>109</v>
       </c>
       <c r="AU1" t="s">
         <v>110</v>
       </c>
       <c r="AV1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AW1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AX1" t="s">
         <v>112</v>
       </c>
       <c r="AY1" t="s">
         <v>113</v>
       </c>
       <c r="AZ1" t="s">
         <v>114</v>
       </c>
       <c r="BA1" t="s">
+        <v>115</v>
+      </c>
+      <c r="BB1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="BC1" t="s">
         <v>116</v>
       </c>
       <c r="BD1" t="s">
         <v>117</v>
       </c>
       <c r="BE1" t="s">
         <v>118</v>
       </c>
       <c r="BF1" t="s">
         <v>119</v>
       </c>
       <c r="BG1" t="s">
         <v>120</v>
       </c>
       <c r="BH1" t="s">
         <v>121</v>
       </c>
       <c r="BI1" t="s">
         <v>122</v>
       </c>
-    </row>
-    <row r="2" spans="1:61">
+      <c r="BJ1" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="2" spans="1:62">
       <c r="A2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B2">
+        <v>5364672.0</v>
+      </c>
+      <c r="C2">
         <v>4893355.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>19000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>-232000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>19232000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>21248000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>19926000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>9963000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>20695000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>10347500.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>20485000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>10242500.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>19936000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>9968000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>26134000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>13067000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>8159000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>4079500.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>16759000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>8379500.0</v>
       </c>
-      <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
-      <c r="Y2">
+      <c r="Y2"/>
+      <c r="Z2">
         <v>-972000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-486000.0</v>
       </c>
       <c r="AA2">
         <v>-486000.0</v>
       </c>
       <c r="AB2">
+        <v>-486000.0</v>
+      </c>
+      <c r="AC2">
         <v>-972000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AD2">
         <v>0.0</v>
       </c>
       <c r="AE2">
         <v>0.0</v>
       </c>
-      <c r="AF2"/>
-      <c r="AG2">
+      <c r="AF2">
         <v>0.0</v>
       </c>
+      <c r="AG2"/>
       <c r="AH2">
         <v>0.0</v>
       </c>
       <c r="AI2">
         <v>0.0</v>
       </c>
       <c r="AJ2">
         <v>0.0</v>
       </c>
-      <c r="AK2"/>
-      <c r="AL2">
+      <c r="AK2">
         <v>0.0</v>
       </c>
+      <c r="AL2"/>
       <c r="AM2">
         <v>0.0</v>
       </c>
       <c r="AN2">
+        <v>0.0</v>
+      </c>
+      <c r="AO2">
         <v>-1036000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-518000.0</v>
       </c>
       <c r="AP2">
         <v>-518000.0</v>
       </c>
       <c r="AQ2">
+        <v>-518000.0</v>
+      </c>
+      <c r="AR2">
         <v>-1036000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>-986000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>-1972000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-986000.0</v>
       </c>
       <c r="AU2">
         <v>-986000.0</v>
       </c>
       <c r="AV2">
+        <v>-986000.0</v>
+      </c>
+      <c r="AW2">
         <v>-1972000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>-307000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>-614000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-307000.0</v>
       </c>
       <c r="AZ2">
         <v>-307000.0</v>
       </c>
       <c r="BA2">
+        <v>-307000.0</v>
+      </c>
+      <c r="BB2">
         <v>9525000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>50000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50000.0</v>
       </c>
       <c r="BE2">
         <v>50000.0</v>
       </c>
       <c r="BF2">
+        <v>50000.0</v>
+      </c>
+      <c r="BG2">
         <v>34750.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>69500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34750.0</v>
       </c>
       <c r="BI2">
         <v>34750.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:61">
+      <c r="BJ2">
+        <v>34750.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:62">
       <c r="A3" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B3">
+        <v>5364672.0</v>
+      </c>
+      <c r="C3">
         <v>4893355.0</v>
       </c>
-      <c r="C3">
-[...1 lines deleted...]
-      </c>
       <c r="D3">
-        <v>5824000.0</v>
+        <v>4553278.0</v>
       </c>
       <c r="E3">
-        <v>3276000.0</v>
+        <v>4209728.0</v>
       </c>
       <c r="F3">
+        <v>4889594.0</v>
+      </c>
+      <c r="G3">
         <v>2449500.0</v>
       </c>
-      <c r="G3">
-[...1 lines deleted...]
-      </c>
       <c r="H3">
+        <v>5777920.0</v>
+      </c>
+      <c r="I3">
         <v>759666.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>4447000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2223500.0</v>
       </c>
-      <c r="K3">
-[...1 lines deleted...]
-      </c>
       <c r="L3">
+        <v>5729560.0</v>
+      </c>
+      <c r="M3">
         <v>755333.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>4355000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2177500.0</v>
       </c>
-      <c r="O3">
-[...1 lines deleted...]
-      </c>
       <c r="P3">
+        <v>3928190.0</v>
+      </c>
+      <c r="Q3">
         <v>1261832.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>7012000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>3506000.0</v>
       </c>
-      <c r="S3">
-[...1 lines deleted...]
-      </c>
       <c r="T3">
+        <v>7085049.0</v>
+      </c>
+      <c r="U3">
         <v>1143832.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>5923000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>2961500.0</v>
       </c>
-      <c r="W3">
-[...1 lines deleted...]
-      </c>
       <c r="X3">
+        <v>6859643.0</v>
+      </c>
+      <c r="Y3">
         <v>126500.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1111000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>555500.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>317000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>634000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>317000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>598000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>299000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>290500.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>581000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>290500.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>483000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>241500.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>203000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>406000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>203000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>480000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>240000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>215499.0</v>
       </c>
-      <c r="AQ3">
-[...1 lines deleted...]
-      </c>
       <c r="AR3">
+        <v>430999.0</v>
+      </c>
+      <c r="AS3">
         <v>215499.0</v>
       </c>
-      <c r="AS3">
-[...1 lines deleted...]
-      </c>
       <c r="AT3">
+        <v>381999.0</v>
+      </c>
+      <c r="AU3">
         <v>190999.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>416750.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>833500.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>1371332.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>6561000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>3280500.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>3360750.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>7026000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>3513000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>7026000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3513000.0</v>
       </c>
       <c r="BE3">
         <v>3513000.0</v>
       </c>
       <c r="BF3">
+        <v>3513000.0</v>
+      </c>
+      <c r="BG3">
         <v>3361750.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>6723500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3361750.0</v>
       </c>
       <c r="BI3">
         <v>3361750.0</v>
       </c>
-    </row>
-[...2615 lines deleted...]
-      <c r="BF25">
+      <c r="BJ3">
         <v>3361750.0</v>
-      </c>
-[...2951 lines deleted...]
-        <v>92250</v>
       </c>
     </row>
     <row r="4" spans="1:62">
       <c r="A4" t="s">
-        <v>156</v>
+        <v>126</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -17824,51 +12390,5686 @@
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
     </row>
     <row r="5" spans="1:62">
       <c r="A5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B5">
+        <v>2834166.0</v>
+      </c>
+      <c r="C5">
+        <v>9387255.0</v>
+      </c>
+      <c r="D5">
+        <v>1800000.0</v>
+      </c>
+      <c r="E5">
+        <v>7548000.0</v>
+      </c>
+      <c r="F5">
+        <v>3952000.0</v>
+      </c>
+      <c r="G5">
+        <v>1976000.0</v>
+      </c>
+      <c r="H5">
+        <v>6777000.0</v>
+      </c>
+      <c r="I5">
+        <v>3388500.0</v>
+      </c>
+      <c r="J5">
+        <v>-1835000.0</v>
+      </c>
+      <c r="K5">
+        <v>-917500.0</v>
+      </c>
+      <c r="L5">
+        <v>-827000.0</v>
+      </c>
+      <c r="M5">
+        <v>-413500.0</v>
+      </c>
+      <c r="N5">
+        <v>-12119000.0</v>
+      </c>
+      <c r="O5">
+        <v>-6059500.0</v>
+      </c>
+      <c r="P5">
+        <v>-11807000.0</v>
+      </c>
+      <c r="Q5">
+        <v>-5903500.0</v>
+      </c>
+      <c r="R5">
+        <v>-19248000.0</v>
+      </c>
+      <c r="S5">
+        <v>-9624000.0</v>
+      </c>
+      <c r="T5">
+        <v>-15893000.0</v>
+      </c>
+      <c r="U5">
+        <v>-7946500.0</v>
+      </c>
+      <c r="V5">
+        <v>-15641000.0</v>
+      </c>
+      <c r="W5">
+        <v>-7820500.0</v>
+      </c>
+      <c r="X5">
+        <v>4625000.0</v>
+      </c>
+      <c r="Y5">
+        <v>2312500.0</v>
+      </c>
+      <c r="Z5">
+        <v>1733000.0</v>
+      </c>
+      <c r="AA5">
+        <v>866500.0</v>
+      </c>
+      <c r="AB5">
+        <v>2712500.0</v>
+      </c>
+      <c r="AC5">
+        <v>5425000.0</v>
+      </c>
+      <c r="AD5">
+        <v>2712500.0</v>
+      </c>
+      <c r="AE5">
+        <v>2860000.0</v>
+      </c>
+      <c r="AF5">
+        <v>1430000.0</v>
+      </c>
+      <c r="AG5">
+        <v>3093500.0</v>
+      </c>
+      <c r="AH5">
+        <v>6187000.0</v>
+      </c>
+      <c r="AI5">
+        <v>3093500.0</v>
+      </c>
+      <c r="AJ5">
+        <v>5216000.0</v>
+      </c>
+      <c r="AK5">
+        <v>2608000.0</v>
+      </c>
+      <c r="AL5">
+        <v>3052000.0</v>
+      </c>
+      <c r="AM5">
+        <v>6104000.0</v>
+      </c>
+      <c r="AN5">
+        <v>3052000.0</v>
+      </c>
+      <c r="AO5">
+        <v>2731000.0</v>
+      </c>
+      <c r="AP5">
+        <v>1365500.0</v>
+      </c>
+      <c r="AQ5">
+        <v>3894000.0</v>
+      </c>
+      <c r="AR5">
+        <v>7788000.0</v>
+      </c>
+      <c r="AS5">
+        <v>3894000.0</v>
+      </c>
+      <c r="AT5">
+        <v>3673000.0</v>
+      </c>
+      <c r="AU5">
+        <v>1836500.0</v>
+      </c>
+      <c r="AV5">
+        <v>3085000.0</v>
+      </c>
+      <c r="AW5">
+        <v>6170000.0</v>
+      </c>
+      <c r="AX5">
+        <v>3085000.0</v>
+      </c>
+      <c r="AY5">
+        <v>7382000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>3691000.0</v>
+      </c>
+      <c r="BA5">
+        <v>-10658250.0</v>
+      </c>
+      <c r="BB5">
+        <v>-950500.0</v>
+      </c>
+      <c r="BC5">
+        <v>-475250.0</v>
+      </c>
+      <c r="BD5">
+        <v>-950500.0</v>
+      </c>
+      <c r="BE5">
+        <v>-475250.0</v>
+      </c>
+      <c r="BF5">
+        <v>-475250.0</v>
+      </c>
+      <c r="BG5">
+        <v>1930750.0</v>
+      </c>
+      <c r="BH5">
+        <v>3861500.0</v>
+      </c>
+      <c r="BI5">
+        <v>1930750.0</v>
+      </c>
+      <c r="BJ5">
+        <v>1930750.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:62">
+      <c r="A6" t="s">
+        <v>128</v>
+      </c>
+      <c r="B6">
+        <v>8198838.0</v>
+      </c>
+      <c r="C6">
+        <v>14280610.0</v>
+      </c>
+      <c r="D6">
+        <v>6353278.0</v>
+      </c>
+      <c r="E6">
+        <v>11757728.0</v>
+      </c>
+      <c r="F6">
+        <v>8841594.0</v>
+      </c>
+      <c r="G6">
+        <v>4425500.0</v>
+      </c>
+      <c r="H6">
+        <v>12554920.0</v>
+      </c>
+      <c r="I6">
+        <v>4148166.0</v>
+      </c>
+      <c r="J6">
+        <v>2612000.0</v>
+      </c>
+      <c r="K6">
+        <v>1306000.0</v>
+      </c>
+      <c r="L6">
+        <v>4902560.0</v>
+      </c>
+      <c r="M6">
+        <v>341833.0</v>
+      </c>
+      <c r="N6">
+        <v>-7764000.0</v>
+      </c>
+      <c r="O6">
+        <v>-3882000.0</v>
+      </c>
+      <c r="P6">
+        <v>-7878810.0</v>
+      </c>
+      <c r="Q6">
+        <v>-4641668.0</v>
+      </c>
+      <c r="R6">
+        <v>-12236000.0</v>
+      </c>
+      <c r="S6">
+        <v>-6118000.0</v>
+      </c>
+      <c r="T6">
+        <v>-8807951.0</v>
+      </c>
+      <c r="U6">
+        <v>-6802668.0</v>
+      </c>
+      <c r="V6">
+        <v>-9718000.0</v>
+      </c>
+      <c r="W6">
+        <v>-4859000.0</v>
+      </c>
+      <c r="X6">
+        <v>11484643.0</v>
+      </c>
+      <c r="Y6">
+        <v>2439000.0</v>
+      </c>
+      <c r="Z6">
+        <v>2844000.0</v>
+      </c>
+      <c r="AA6">
+        <v>1422000.0</v>
+      </c>
+      <c r="AB6">
+        <v>3029500.0</v>
+      </c>
+      <c r="AC6">
+        <v>6059000.0</v>
+      </c>
+      <c r="AD6">
+        <v>3029500.0</v>
+      </c>
+      <c r="AE6">
+        <v>3458000.0</v>
+      </c>
+      <c r="AF6">
+        <v>1729000.0</v>
+      </c>
+      <c r="AG6">
+        <v>3384000.0</v>
+      </c>
+      <c r="AH6">
+        <v>6768000.0</v>
+      </c>
+      <c r="AI6">
+        <v>3384000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>5699000.0</v>
+      </c>
+      <c r="AK6">
+        <v>2849500.0</v>
+      </c>
+      <c r="AL6">
+        <v>3255000.0</v>
+      </c>
+      <c r="AM6">
+        <v>6510000.0</v>
+      </c>
+      <c r="AN6">
+        <v>3255000.0</v>
+      </c>
+      <c r="AO6">
+        <v>3211000.0</v>
+      </c>
+      <c r="AP6">
+        <v>1605500.0</v>
+      </c>
+      <c r="AQ6">
+        <v>4109499.0</v>
+      </c>
+      <c r="AR6">
+        <v>8218999.0</v>
+      </c>
+      <c r="AS6">
+        <v>4109499.0</v>
+      </c>
+      <c r="AT6">
+        <v>4054999.0</v>
+      </c>
+      <c r="AU6">
+        <v>2027499.0</v>
+      </c>
+      <c r="AV6">
+        <v>3501750.0</v>
+      </c>
+      <c r="AW6">
+        <v>7003500.0</v>
+      </c>
+      <c r="AX6">
+        <v>4456332.0</v>
+      </c>
+      <c r="AY6">
+        <v>13943000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>6971500.0</v>
+      </c>
+      <c r="BA6">
+        <v>-7297500.0</v>
+      </c>
+      <c r="BB6">
+        <v>6075500.0</v>
+      </c>
+      <c r="BC6">
+        <v>3037750.0</v>
+      </c>
+      <c r="BD6">
+        <v>6075500.0</v>
+      </c>
+      <c r="BE6">
+        <v>3037750.0</v>
+      </c>
+      <c r="BF6">
+        <v>3037750.0</v>
+      </c>
+      <c r="BG6">
+        <v>5292500.0</v>
+      </c>
+      <c r="BH6">
+        <v>10585000.0</v>
+      </c>
+      <c r="BI6">
+        <v>5292500.0</v>
+      </c>
+      <c r="BJ6">
+        <v>5292500.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:62">
+      <c r="A7" t="s">
+        <v>129</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+    </row>
+    <row r="8" spans="1:62">
+      <c r="A8" t="s">
+        <v>130</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+    </row>
+    <row r="9" spans="1:62">
+      <c r="A9" t="s">
+        <v>131</v>
+      </c>
+      <c r="B9">
+        <v>47472291.0</v>
+      </c>
+      <c r="C9">
+        <v>42142784.0</v>
+      </c>
+      <c r="D9">
+        <v>27700000.0</v>
+      </c>
+      <c r="E9">
+        <v>45797000.0</v>
+      </c>
+      <c r="F9">
+        <v>27203000.0</v>
+      </c>
+      <c r="G9">
+        <v>1969500.0</v>
+      </c>
+      <c r="H9">
+        <v>27501000.0</v>
+      </c>
+      <c r="I9">
+        <v>13750500.0</v>
+      </c>
+      <c r="J9">
+        <v>25142000.0</v>
+      </c>
+      <c r="K9">
+        <v>12571000.0</v>
+      </c>
+      <c r="L9">
+        <v>21250000.0</v>
+      </c>
+      <c r="M9">
+        <v>10625000.0</v>
+      </c>
+      <c r="N9">
+        <v>8019000.0</v>
+      </c>
+      <c r="O9">
+        <v>4009500.0</v>
+      </c>
+      <c r="P9">
+        <v>-12124000.0</v>
+      </c>
+      <c r="Q9">
+        <v>-6062000.0</v>
+      </c>
+      <c r="R9">
+        <v>-5268000.0</v>
+      </c>
+      <c r="S9">
+        <v>-2634000.0</v>
+      </c>
+      <c r="T9">
+        <v>-13429000.0</v>
+      </c>
+      <c r="U9">
+        <v>-6714500.0</v>
+      </c>
+      <c r="V9">
+        <v>12034000.0</v>
+      </c>
+      <c r="W9">
+        <v>6017000.0</v>
+      </c>
+      <c r="X9">
+        <v>41849000.0</v>
+      </c>
+      <c r="Y9">
+        <v>20924500.0</v>
+      </c>
+      <c r="Z9">
+        <v>39795000.0</v>
+      </c>
+      <c r="AA9">
+        <v>19897500.0</v>
+      </c>
+      <c r="AB9">
+        <v>20219000.0</v>
+      </c>
+      <c r="AC9">
+        <v>40438000.0</v>
+      </c>
+      <c r="AD9">
+        <v>19733000.0</v>
+      </c>
+      <c r="AE9">
+        <v>42621000.0</v>
+      </c>
+      <c r="AF9">
+        <v>21310500.0</v>
+      </c>
+      <c r="AG9">
+        <v>20011500.0</v>
+      </c>
+      <c r="AH9">
+        <v>40023000.0</v>
+      </c>
+      <c r="AI9">
+        <v>20011500.0</v>
+      </c>
+      <c r="AJ9">
+        <v>46649000.0</v>
+      </c>
+      <c r="AK9">
+        <v>23324500.0</v>
+      </c>
+      <c r="AL9">
+        <v>20173000.0</v>
+      </c>
+      <c r="AM9">
+        <v>40346000.0</v>
+      </c>
+      <c r="AN9">
+        <v>20173000.0</v>
+      </c>
+      <c r="AO9">
+        <v>41204000.0</v>
+      </c>
+      <c r="AP9">
+        <v>20602000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>20286000.0</v>
+      </c>
+      <c r="AR9">
+        <v>40572000.0</v>
+      </c>
+      <c r="AS9">
+        <v>20754000.0</v>
+      </c>
+      <c r="AT9">
+        <v>45887000.0</v>
+      </c>
+      <c r="AU9">
+        <v>22943500.0</v>
+      </c>
+      <c r="AV9">
+        <v>20291500.0</v>
+      </c>
+      <c r="AW9">
+        <v>40583000.0</v>
+      </c>
+      <c r="AX9">
+        <v>19612500.0</v>
+      </c>
+      <c r="AY9">
+        <v>41268000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>20634000.0</v>
+      </c>
+      <c r="BA9">
+        <v>20123250.0</v>
+      </c>
+      <c r="BB9">
+        <v>19065000.0</v>
+      </c>
+      <c r="BC9">
+        <v>14245000.0</v>
+      </c>
+      <c r="BD9">
+        <v>28490000.0</v>
+      </c>
+      <c r="BE9">
+        <v>14245000.0</v>
+      </c>
+      <c r="BF9">
+        <v>14245000.0</v>
+      </c>
+      <c r="BG9">
+        <v>12976500.0</v>
+      </c>
+      <c r="BH9">
+        <v>25953000.0</v>
+      </c>
+      <c r="BI9">
+        <v>12976500.0</v>
+      </c>
+      <c r="BJ9">
+        <v>12976500.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:62">
+      <c r="A10" t="s">
+        <v>132</v>
+      </c>
+      <c r="B10">
+        <v>1012201.0</v>
+      </c>
+      <c r="C10">
+        <v>6690915.0</v>
+      </c>
+      <c r="D10">
+        <v>2200000.0</v>
+      </c>
+      <c r="E10">
+        <v>7396000.0</v>
+      </c>
+      <c r="F10">
+        <v>3704000.0</v>
+      </c>
+      <c r="G10">
+        <v>1852000.0</v>
+      </c>
+      <c r="H10">
+        <v>5983000.0</v>
+      </c>
+      <c r="I10">
+        <v>3006500.0</v>
+      </c>
+      <c r="J10">
+        <v>-7083000.0</v>
+      </c>
+      <c r="K10">
+        <v>-3541500.0</v>
+      </c>
+      <c r="L10">
+        <v>-3248000.0</v>
+      </c>
+      <c r="M10">
+        <v>-1624000.0</v>
+      </c>
+      <c r="N10">
+        <v>-14664000.0</v>
+      </c>
+      <c r="O10">
+        <v>-7332000.0</v>
+      </c>
+      <c r="P10">
+        <v>-15880000.0</v>
+      </c>
+      <c r="Q10">
+        <v>-7940000.0</v>
+      </c>
+      <c r="R10">
+        <v>-20698000.0</v>
+      </c>
+      <c r="S10">
+        <v>-10349000.0</v>
+      </c>
+      <c r="T10">
+        <v>-31655000.0</v>
+      </c>
+      <c r="U10">
+        <v>-15827500.0</v>
+      </c>
+      <c r="V10">
+        <v>-18840000.0</v>
+      </c>
+      <c r="W10">
+        <v>-9420000.0</v>
+      </c>
+      <c r="X10">
+        <v>2617000.0</v>
+      </c>
+      <c r="Y10">
+        <v>1308500.0</v>
+      </c>
+      <c r="Z10">
+        <v>394000.0</v>
+      </c>
+      <c r="AA10">
+        <v>197000.0</v>
+      </c>
+      <c r="AB10">
+        <v>1909500.0</v>
+      </c>
+      <c r="AC10">
+        <v>3819000.0</v>
+      </c>
+      <c r="AD10">
+        <v>1909500.0</v>
+      </c>
+      <c r="AE10">
+        <v>2833000.0</v>
+      </c>
+      <c r="AF10">
+        <v>1416500.0</v>
+      </c>
+      <c r="AG10">
+        <v>3327000.0</v>
+      </c>
+      <c r="AH10">
+        <v>6654000.0</v>
+      </c>
+      <c r="AI10">
+        <v>3327000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>5177000.0</v>
+      </c>
+      <c r="AK10">
+        <v>2588500.0</v>
+      </c>
+      <c r="AL10">
+        <v>2817500.0</v>
+      </c>
+      <c r="AM10">
+        <v>5635000.0</v>
+      </c>
+      <c r="AN10">
+        <v>2817500.0</v>
+      </c>
+      <c r="AO10">
+        <v>-5502000.0</v>
+      </c>
+      <c r="AP10">
+        <v>-2751000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>47571500.0</v>
+      </c>
+      <c r="AR10">
+        <v>95143000.0</v>
+      </c>
+      <c r="AS10">
+        <v>47571500.0</v>
+      </c>
+      <c r="AT10">
+        <v>-14649000.0</v>
+      </c>
+      <c r="AU10">
+        <v>-7324500.0</v>
+      </c>
+      <c r="AV10">
+        <v>-33153500.0</v>
+      </c>
+      <c r="AW10">
+        <v>-66307000.0</v>
+      </c>
+      <c r="AX10">
+        <v>-33153500.0</v>
+      </c>
+      <c r="AY10">
+        <v>-10702000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>-5351000.0</v>
+      </c>
+      <c r="BA10">
+        <v>-19252250.0</v>
+      </c>
+      <c r="BB10">
+        <v>-14806500.0</v>
+      </c>
+      <c r="BC10">
+        <v>-7403250.0</v>
+      </c>
+      <c r="BD10">
+        <v>-14806500.0</v>
+      </c>
+      <c r="BE10">
+        <v>-7403250.0</v>
+      </c>
+      <c r="BF10">
+        <v>-7403250.0</v>
+      </c>
+      <c r="BG10">
+        <v>-4043250.0</v>
+      </c>
+      <c r="BH10">
+        <v>-8086500.0</v>
+      </c>
+      <c r="BI10">
+        <v>-4043250.0</v>
+      </c>
+      <c r="BJ10">
+        <v>-4043250.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:62">
+      <c r="A11" t="s">
+        <v>133</v>
+      </c>
+      <c r="B11">
+        <v>506100.0</v>
+      </c>
+      <c r="C11">
+        <v>798914.0</v>
+      </c>
+      <c r="D11">
+        <v>1100000.0</v>
+      </c>
+      <c r="E11">
+        <v>820000.0</v>
+      </c>
+      <c r="F11">
+        <v>1180000.0</v>
+      </c>
+      <c r="G11">
+        <v>590000.0</v>
+      </c>
+      <c r="H11">
+        <v>-6613000.0</v>
+      </c>
+      <c r="I11">
+        <v>3309500.0</v>
+      </c>
+      <c r="J11">
+        <v>413000.0</v>
+      </c>
+      <c r="K11">
+        <v>206500.0</v>
+      </c>
+      <c r="L11">
+        <v>-271000.0</v>
+      </c>
+      <c r="M11">
+        <v>135500.0</v>
+      </c>
+      <c r="N11">
+        <v>-378000.0</v>
+      </c>
+      <c r="O11">
+        <v>189000.0</v>
+      </c>
+      <c r="P11">
+        <v>-221000.0</v>
+      </c>
+      <c r="Q11">
+        <v>110500.0</v>
+      </c>
+      <c r="R11">
+        <v>-341000.0</v>
+      </c>
+      <c r="S11">
+        <v>170500.0</v>
+      </c>
+      <c r="T11">
+        <v>-876000.0</v>
+      </c>
+      <c r="U11">
+        <v>438000.0</v>
+      </c>
+      <c r="V11">
+        <v>-762000.0</v>
+      </c>
+      <c r="W11">
+        <v>381000.0</v>
+      </c>
+      <c r="X11">
+        <v>743000.0</v>
+      </c>
+      <c r="Y11">
+        <v>371500.0</v>
+      </c>
+      <c r="Z11">
+        <v>-6126000.0</v>
+      </c>
+      <c r="AA11">
+        <v>3063000.0</v>
+      </c>
+      <c r="AB11">
+        <v>86000.0</v>
+      </c>
+      <c r="AC11">
+        <v>172000.0</v>
+      </c>
+      <c r="AD11">
+        <v>86000.0</v>
+      </c>
+      <c r="AE11">
+        <v>789000.0</v>
+      </c>
+      <c r="AF11">
+        <v>394500.0</v>
+      </c>
+      <c r="AG11">
+        <v>101000.0</v>
+      </c>
+      <c r="AH11">
+        <v>-202000.0</v>
+      </c>
+      <c r="AI11">
+        <v>101000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>784000.0</v>
+      </c>
+      <c r="AK11">
+        <v>392000.0</v>
+      </c>
+      <c r="AL11">
+        <v>72000.0</v>
+      </c>
+      <c r="AM11">
+        <v>144000.0</v>
+      </c>
+      <c r="AN11">
+        <v>72000.0</v>
+      </c>
+      <c r="AO11">
+        <v>-795000.0</v>
+      </c>
+      <c r="AP11">
+        <v>397500.0</v>
+      </c>
+      <c r="AQ11">
+        <v>406500.0</v>
+      </c>
+      <c r="AR11">
+        <v>-813000.0</v>
+      </c>
+      <c r="AS11">
+        <v>406500.0</v>
+      </c>
+      <c r="AT11">
+        <v>133000.0</v>
+      </c>
+      <c r="AU11">
+        <v>66500.0</v>
+      </c>
+      <c r="AV11">
+        <v>2474000.0</v>
+      </c>
+      <c r="AW11">
+        <v>-4948000.0</v>
+      </c>
+      <c r="AX11">
+        <v>2474000.0</v>
+      </c>
+      <c r="AY11">
+        <v>122000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>61000.0</v>
+      </c>
+      <c r="BA11">
+        <v>-1206500.0</v>
+      </c>
+      <c r="BB11">
+        <v>-102500.0</v>
+      </c>
+      <c r="BC11">
+        <v>-51250.0</v>
+      </c>
+      <c r="BD11">
+        <v>-102500.0</v>
+      </c>
+      <c r="BE11">
+        <v>-51250.0</v>
+      </c>
+      <c r="BF11">
+        <v>-51250.0</v>
+      </c>
+      <c r="BG11">
+        <v>-8500.0</v>
+      </c>
+      <c r="BH11">
+        <v>-17000.0</v>
+      </c>
+      <c r="BI11">
+        <v>-8500.0</v>
+      </c>
+      <c r="BJ11">
+        <v>-8500.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:62">
+      <c r="A12" t="s">
+        <v>134</v>
+      </c>
+      <c r="B12">
+        <v>1923184.0</v>
+      </c>
+      <c r="C12">
+        <v>1398100.0</v>
+      </c>
+      <c r="D12"/>
+      <c r="E12">
+        <v>400000.0</v>
+      </c>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12">
+        <v>223778.0</v>
+      </c>
+      <c r="I12"/>
+      <c r="J12">
+        <v>5876222.0</v>
+      </c>
+      <c r="K12"/>
+      <c r="L12">
+        <v>5782842.0</v>
+      </c>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12">
+        <v>125000.0</v>
+      </c>
+      <c r="S12"/>
+      <c r="T12">
+        <v>159000.0</v>
+      </c>
+      <c r="U12"/>
+      <c r="V12">
+        <v>7000.0</v>
+      </c>
+      <c r="W12"/>
+      <c r="X12">
+        <v>40000.0</v>
+      </c>
+      <c r="Y12">
+        <v>52000.0</v>
+      </c>
+      <c r="Z12">
+        <v>89000.0</v>
+      </c>
+      <c r="AA12">
+        <v>44500.0</v>
+      </c>
+      <c r="AB12">
+        <v>44500.0</v>
+      </c>
+      <c r="AC12">
+        <v>89000.0</v>
+      </c>
+      <c r="AD12">
+        <v>37000.0</v>
+      </c>
+      <c r="AE12">
+        <v>15500.0</v>
+      </c>
+      <c r="AF12">
+        <v>15500.0</v>
+      </c>
+      <c r="AG12"/>
+      <c r="AH12">
+        <v>15500.0</v>
+      </c>
+      <c r="AI12">
+        <v>15500.0</v>
+      </c>
+      <c r="AJ12">
+        <v>21500.0</v>
+      </c>
+      <c r="AK12">
+        <v>21500.0</v>
+      </c>
+      <c r="AL12"/>
+      <c r="AM12">
+        <v>21500.0</v>
+      </c>
+      <c r="AN12">
+        <v>21500.0</v>
+      </c>
+      <c r="AO12">
+        <v>18000.0</v>
+      </c>
+      <c r="AP12">
+        <v>18000.0</v>
+      </c>
+      <c r="AQ12"/>
+      <c r="AR12">
+        <v>6240500.0</v>
+      </c>
+      <c r="AS12">
+        <v>7696500.0</v>
+      </c>
+      <c r="AT12">
+        <v>15393000.0</v>
+      </c>
+      <c r="AU12">
+        <v>7696500.0</v>
+      </c>
+      <c r="AV12">
+        <v>7696500.0</v>
+      </c>
+      <c r="AW12">
+        <v>15393000.0</v>
+      </c>
+      <c r="AX12">
+        <v>8594000.0</v>
+      </c>
+      <c r="AY12">
+        <v>17188000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>8594000.0</v>
+      </c>
+      <c r="BA12">
+        <v>8594000.0</v>
+      </c>
+      <c r="BB12">
+        <v>13856000.0</v>
+      </c>
+      <c r="BC12">
+        <v>6928000.0</v>
+      </c>
+      <c r="BD12">
+        <v>13856000.0</v>
+      </c>
+      <c r="BE12">
+        <v>6928000.0</v>
+      </c>
+      <c r="BF12">
+        <v>6928000.0</v>
+      </c>
+      <c r="BG12">
+        <v>5974000.0</v>
+      </c>
+      <c r="BH12">
+        <v>11948000.0</v>
+      </c>
+      <c r="BI12">
+        <v>5974000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>5974000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:62">
+      <c r="A13" t="s">
+        <v>135</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13">
+        <v>1611000.0</v>
+      </c>
+      <c r="S13"/>
+      <c r="T13">
+        <v>409000.0</v>
+      </c>
+      <c r="U13"/>
+      <c r="V13">
+        <v>203000.0</v>
+      </c>
+      <c r="W13"/>
+      <c r="X13">
+        <v>227000.0</v>
+      </c>
+      <c r="Y13"/>
+      <c r="Z13">
+        <v>54000.0</v>
+      </c>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+    </row>
+    <row r="14" spans="1:62">
+      <c r="A14" t="s">
+        <v>136</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14"/>
+      <c r="AG14"/>
+      <c r="AH14"/>
+      <c r="AI14"/>
+      <c r="AJ14"/>
+      <c r="AK14"/>
+      <c r="AL14"/>
+      <c r="AM14"/>
+      <c r="AN14"/>
+      <c r="AO14"/>
+      <c r="AP14"/>
+      <c r="AQ14"/>
+      <c r="AR14"/>
+      <c r="AS14"/>
+      <c r="AT14"/>
+      <c r="AU14"/>
+      <c r="AV14"/>
+      <c r="AW14"/>
+      <c r="AX14"/>
+      <c r="AY14"/>
+      <c r="AZ14"/>
+      <c r="BA14"/>
+      <c r="BB14"/>
+      <c r="BC14"/>
+      <c r="BD14"/>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+    </row>
+    <row r="15" spans="1:62">
+      <c r="A15" t="s">
+        <v>137</v>
+      </c>
+      <c r="B15">
+        <v>506100.0</v>
+      </c>
+      <c r="C15">
+        <v>5892000.0</v>
+      </c>
+      <c r="D15">
+        <v>1100000.0</v>
+      </c>
+      <c r="E15">
+        <v>6576000.0</v>
+      </c>
+      <c r="F15">
+        <v>2524000.0</v>
+      </c>
+      <c r="G15">
+        <v>1262000.0</v>
+      </c>
+      <c r="H15">
+        <v>12632000.0</v>
+      </c>
+      <c r="I15">
+        <v>6316000.0</v>
+      </c>
+      <c r="J15">
+        <v>-7496000.0</v>
+      </c>
+      <c r="K15">
+        <v>-3748000.0</v>
+      </c>
+      <c r="L15">
+        <v>-2977000.0</v>
+      </c>
+      <c r="M15">
+        <v>-1488500.0</v>
+      </c>
+      <c r="N15">
+        <v>-14286000.0</v>
+      </c>
+      <c r="O15">
+        <v>-7143000.0</v>
+      </c>
+      <c r="P15">
+        <v>-15659000.0</v>
+      </c>
+      <c r="Q15">
+        <v>-7829500.0</v>
+      </c>
+      <c r="R15">
+        <v>-20357000.0</v>
+      </c>
+      <c r="S15">
+        <v>-10178500.0</v>
+      </c>
+      <c r="T15">
+        <v>-30779000.0</v>
+      </c>
+      <c r="U15">
+        <v>-15389500.0</v>
+      </c>
+      <c r="V15">
+        <v>-18078000.0</v>
+      </c>
+      <c r="W15">
+        <v>-9039000.0</v>
+      </c>
+      <c r="X15">
+        <v>1874000.0</v>
+      </c>
+      <c r="Y15">
+        <v>937000.0</v>
+      </c>
+      <c r="Z15">
+        <v>6520000.0</v>
+      </c>
+      <c r="AA15">
+        <v>3260000.0</v>
+      </c>
+      <c r="AB15">
+        <v>1823500.0</v>
+      </c>
+      <c r="AC15">
+        <v>3647000.0</v>
+      </c>
+      <c r="AD15">
+        <v>1823500.0</v>
+      </c>
+      <c r="AE15">
+        <v>2044000.0</v>
+      </c>
+      <c r="AF15">
+        <v>1022000.0</v>
+      </c>
+      <c r="AG15">
+        <v>3428000.0</v>
+      </c>
+      <c r="AH15">
+        <v>6856000.0</v>
+      </c>
+      <c r="AI15">
+        <v>3428000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>4393000.0</v>
+      </c>
+      <c r="AK15">
+        <v>2196500.0</v>
+      </c>
+      <c r="AL15">
+        <v>2745500.0</v>
+      </c>
+      <c r="AM15">
+        <v>5491000.0</v>
+      </c>
+      <c r="AN15">
+        <v>2745500.0</v>
+      </c>
+      <c r="AO15">
+        <v>-4707000.0</v>
+      </c>
+      <c r="AP15">
+        <v>-2353500.0</v>
+      </c>
+      <c r="AQ15">
+        <v>47978000.0</v>
+      </c>
+      <c r="AR15">
+        <v>95956000.0</v>
+      </c>
+      <c r="AS15">
+        <v>47978000.0</v>
+      </c>
+      <c r="AT15">
+        <v>-14782000.0</v>
+      </c>
+      <c r="AU15">
+        <v>-7391000.0</v>
+      </c>
+      <c r="AV15">
+        <v>-30679500.0</v>
+      </c>
+      <c r="AW15">
+        <v>-61359000.0</v>
+      </c>
+      <c r="AX15">
+        <v>-30679500.0</v>
+      </c>
+      <c r="AY15">
+        <v>-10824000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>-5412000.0</v>
+      </c>
+      <c r="BA15">
+        <v>-18045750.0</v>
+      </c>
+      <c r="BB15">
+        <v>-14704000.0</v>
+      </c>
+      <c r="BC15">
+        <v>-7352000.0</v>
+      </c>
+      <c r="BD15">
+        <v>-14704000.0</v>
+      </c>
+      <c r="BE15">
+        <v>-7352000.0</v>
+      </c>
+      <c r="BF15">
+        <v>-7352000.0</v>
+      </c>
+      <c r="BG15">
+        <v>-4034750.0</v>
+      </c>
+      <c r="BH15">
+        <v>-8069500.0</v>
+      </c>
+      <c r="BI15">
+        <v>-4034750.0</v>
+      </c>
+      <c r="BJ15">
+        <v>-4034750.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:62">
+      <c r="A16" t="s">
+        <v>138</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16">
+        <v>-3748000.0</v>
+      </c>
+      <c r="K16">
+        <v>-3748000.0</v>
+      </c>
+      <c r="L16">
+        <v>-3748000.0</v>
+      </c>
+      <c r="M16">
+        <v>-3748000.0</v>
+      </c>
+      <c r="N16">
+        <v>-7143000.0</v>
+      </c>
+      <c r="O16">
+        <v>-7143000.0</v>
+      </c>
+      <c r="P16">
+        <v>-7829500.0</v>
+      </c>
+      <c r="Q16">
+        <v>-7829500.0</v>
+      </c>
+      <c r="R16">
+        <v>-10178500.0</v>
+      </c>
+      <c r="S16">
+        <v>-10178500.0</v>
+      </c>
+      <c r="T16">
+        <v>-15389500.0</v>
+      </c>
+      <c r="U16">
+        <v>-15389500.0</v>
+      </c>
+      <c r="V16">
+        <v>-9039000.0</v>
+      </c>
+      <c r="W16">
+        <v>-9039000.0</v>
+      </c>
+      <c r="X16">
+        <v>1874000.0</v>
+      </c>
+      <c r="Y16">
+        <v>937000.0</v>
+      </c>
+      <c r="Z16">
+        <v>3260000.0</v>
+      </c>
+      <c r="AA16">
+        <v>3260000.0</v>
+      </c>
+      <c r="AB16"/>
+      <c r="AC16">
+        <v>1823500.0</v>
+      </c>
+      <c r="AD16">
+        <v>1823500.0</v>
+      </c>
+      <c r="AE16">
+        <v>1022000.0</v>
+      </c>
+      <c r="AF16">
+        <v>1022000.0</v>
+      </c>
+      <c r="AG16"/>
+      <c r="AH16">
+        <v>3428000.0</v>
+      </c>
+      <c r="AI16">
+        <v>3428000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>2196500.0</v>
+      </c>
+      <c r="AK16">
+        <v>2196500.0</v>
+      </c>
+      <c r="AL16"/>
+      <c r="AM16">
+        <v>2745500.0</v>
+      </c>
+      <c r="AN16">
+        <v>2745500.0</v>
+      </c>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+    </row>
+    <row r="17" spans="1:62">
+      <c r="A17" t="s">
+        <v>139</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17">
+        <v>937000.0</v>
+      </c>
+      <c r="Y17">
+        <v>937000.0</v>
+      </c>
+      <c r="Z17">
+        <v>3260000.0</v>
+      </c>
+      <c r="AA17">
+        <v>3260000.0</v>
+      </c>
+      <c r="AB17"/>
+      <c r="AC17">
+        <v>1823500.0</v>
+      </c>
+      <c r="AD17">
+        <v>1823500.0</v>
+      </c>
+      <c r="AE17">
+        <v>1022000.0</v>
+      </c>
+      <c r="AF17">
+        <v>1022000.0</v>
+      </c>
+      <c r="AG17"/>
+      <c r="AH17">
+        <v>3428000.0</v>
+      </c>
+      <c r="AI17">
+        <v>3428000.0</v>
+      </c>
+      <c r="AJ17">
+        <v>2196500.0</v>
+      </c>
+      <c r="AK17">
+        <v>2196500.0</v>
+      </c>
+      <c r="AL17"/>
+      <c r="AM17">
+        <v>2745500.0</v>
+      </c>
+      <c r="AN17">
+        <v>2745500.0</v>
+      </c>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+    </row>
+    <row r="18" spans="1:62">
+      <c r="A18" t="s">
+        <v>140</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+    </row>
+    <row r="19" spans="1:62">
+      <c r="A19" t="s">
+        <v>141</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+    </row>
+    <row r="20" spans="1:62">
+      <c r="A20" t="s">
+        <v>142</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+    </row>
+    <row r="21" spans="1:62">
+      <c r="A21" t="s">
+        <v>143</v>
+      </c>
+      <c r="B21">
+        <v>2834166.0</v>
+      </c>
+      <c r="C21">
+        <v>9387254.0</v>
+      </c>
+      <c r="D21">
+        <v>2100000.0</v>
+      </c>
+      <c r="E21">
+        <v>7292000.0</v>
+      </c>
+      <c r="F21">
+        <v>4008000.0</v>
+      </c>
+      <c r="G21">
+        <v>1976000.0</v>
+      </c>
+      <c r="H21">
+        <v>6668000.0</v>
+      </c>
+      <c r="I21">
+        <v>3388500.0</v>
+      </c>
+      <c r="J21">
+        <v>-1677000.0</v>
+      </c>
+      <c r="K21">
+        <v>-838500.0</v>
+      </c>
+      <c r="L21">
+        <v>-827000.0</v>
+      </c>
+      <c r="M21">
+        <v>-413500.0</v>
+      </c>
+      <c r="N21">
+        <v>-12119000.0</v>
+      </c>
+      <c r="O21">
+        <v>-6059500.0</v>
+      </c>
+      <c r="P21">
+        <v>-11807000.0</v>
+      </c>
+      <c r="Q21">
+        <v>-5903500.0</v>
+      </c>
+      <c r="R21">
+        <v>-19248000.0</v>
+      </c>
+      <c r="S21">
+        <v>-9624000.0</v>
+      </c>
+      <c r="T21">
+        <v>-15893000.0</v>
+      </c>
+      <c r="U21">
+        <v>-7946500.0</v>
+      </c>
+      <c r="V21">
+        <v>-15641000.0</v>
+      </c>
+      <c r="W21">
+        <v>-7820500.0</v>
+      </c>
+      <c r="X21">
+        <v>4625000.0</v>
+      </c>
+      <c r="Y21">
+        <v>2312500.0</v>
+      </c>
+      <c r="Z21">
+        <v>1733000.0</v>
+      </c>
+      <c r="AA21">
+        <v>866500.0</v>
+      </c>
+      <c r="AB21">
+        <v>2712500.0</v>
+      </c>
+      <c r="AC21">
+        <v>5425000.0</v>
+      </c>
+      <c r="AD21">
+        <v>2712500.0</v>
+      </c>
+      <c r="AE21">
+        <v>2860000.0</v>
+      </c>
+      <c r="AF21">
+        <v>1430000.0</v>
+      </c>
+      <c r="AG21">
+        <v>3093500.0</v>
+      </c>
+      <c r="AH21">
+        <v>6187000.0</v>
+      </c>
+      <c r="AI21">
+        <v>3093500.0</v>
+      </c>
+      <c r="AJ21">
+        <v>5216000.0</v>
+      </c>
+      <c r="AK21">
+        <v>2608000.0</v>
+      </c>
+      <c r="AL21">
+        <v>3052000.0</v>
+      </c>
+      <c r="AM21">
+        <v>6104000.0</v>
+      </c>
+      <c r="AN21">
+        <v>3052000.0</v>
+      </c>
+      <c r="AO21">
+        <v>2731000.0</v>
+      </c>
+      <c r="AP21">
+        <v>1365500.0</v>
+      </c>
+      <c r="AQ21">
+        <v>3894000.0</v>
+      </c>
+      <c r="AR21">
+        <v>7788000.0</v>
+      </c>
+      <c r="AS21">
+        <v>3894000.0</v>
+      </c>
+      <c r="AT21">
+        <v>3673000.0</v>
+      </c>
+      <c r="AU21">
+        <v>1836500.0</v>
+      </c>
+      <c r="AV21">
+        <v>3085000.0</v>
+      </c>
+      <c r="AW21">
+        <v>6170000.0</v>
+      </c>
+      <c r="AX21">
+        <v>3085000.0</v>
+      </c>
+      <c r="AY21">
+        <v>7382000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>3691000.0</v>
+      </c>
+      <c r="BA21">
+        <v>-10658250.0</v>
+      </c>
+      <c r="BB21">
+        <v>157500.0</v>
+      </c>
+      <c r="BC21">
+        <v>-475250.0</v>
+      </c>
+      <c r="BD21">
+        <v>-950500.0</v>
+      </c>
+      <c r="BE21">
+        <v>-475250.0</v>
+      </c>
+      <c r="BF21">
+        <v>-475250.0</v>
+      </c>
+      <c r="BG21">
+        <v>1930750.0</v>
+      </c>
+      <c r="BH21">
+        <v>3861500.0</v>
+      </c>
+      <c r="BI21">
+        <v>1930750.0</v>
+      </c>
+      <c r="BJ21">
+        <v>1930750.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:62">
+      <c r="A22" t="s">
+        <v>144</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+    </row>
+    <row r="23" spans="1:62">
+      <c r="A23" t="s">
+        <v>145</v>
+      </c>
+      <c r="B23">
+        <v>50002797.0</v>
+      </c>
+      <c r="C23">
+        <v>37648885.0</v>
+      </c>
+      <c r="D23">
+        <v>44600000.0</v>
+      </c>
+      <c r="E23">
+        <v>38273000.0</v>
+      </c>
+      <c r="F23">
+        <v>42427000.0</v>
+      </c>
+      <c r="G23">
+        <v>21282500.0</v>
+      </c>
+      <c r="H23">
+        <v>40797000.0</v>
+      </c>
+      <c r="I23">
+        <v>20398500.0</v>
+      </c>
+      <c r="J23">
+        <v>51018998.0</v>
+      </c>
+      <c r="K23">
+        <v>25509499.0</v>
+      </c>
+      <c r="L23">
+        <v>42788000.0</v>
+      </c>
+      <c r="M23">
+        <v>21394000.0</v>
+      </c>
+      <c r="N23">
+        <v>40540000.0</v>
+      </c>
+      <c r="O23">
+        <v>20270000.0</v>
+      </c>
+      <c r="P23">
+        <v>27884998.0</v>
+      </c>
+      <c r="Q23">
+        <v>13942499.0</v>
+      </c>
+      <c r="R23">
+        <v>22148000.0</v>
+      </c>
+      <c r="S23">
+        <v>11074000.0</v>
+      </c>
+      <c r="T23">
+        <v>34850000.0</v>
+      </c>
+      <c r="U23">
+        <v>17425000.0</v>
+      </c>
+      <c r="V23">
+        <v>30771000.0</v>
+      </c>
+      <c r="W23">
+        <v>15385500.0</v>
+      </c>
+      <c r="X23">
+        <v>39166998.0</v>
+      </c>
+      <c r="Y23">
+        <v>19583499.0</v>
+      </c>
+      <c r="Z23">
+        <v>38375000.0</v>
+      </c>
+      <c r="AA23">
+        <v>19187500.0</v>
+      </c>
+      <c r="AB23">
+        <v>17847000.0</v>
+      </c>
+      <c r="AC23">
+        <v>35694000.0</v>
+      </c>
+      <c r="AD23">
+        <v>17847000.0</v>
+      </c>
+      <c r="AE23">
+        <v>39761000.0</v>
+      </c>
+      <c r="AF23">
+        <v>19880500.0</v>
+      </c>
+      <c r="AG23">
+        <v>16708500.0</v>
+      </c>
+      <c r="AH23">
+        <v>33417000.0</v>
+      </c>
+      <c r="AI23">
+        <v>16708500.0</v>
+      </c>
+      <c r="AJ23">
+        <v>41433000.0</v>
+      </c>
+      <c r="AK23">
+        <v>20716500.0</v>
+      </c>
+      <c r="AL23">
+        <v>17375000.0</v>
+      </c>
+      <c r="AM23">
+        <v>34750000.0</v>
+      </c>
+      <c r="AN23">
+        <v>17375000.0</v>
+      </c>
+      <c r="AO23">
+        <v>45635998.0</v>
+      </c>
+      <c r="AP23">
+        <v>22817999.0</v>
+      </c>
+      <c r="AQ23">
+        <v>34040000.0</v>
+      </c>
+      <c r="AR23">
+        <v>68080000.0</v>
+      </c>
+      <c r="AS23">
+        <v>34040000.0</v>
+      </c>
+      <c r="AT23">
+        <v>40259000.0</v>
+      </c>
+      <c r="AU23">
+        <v>20129500.0</v>
+      </c>
+      <c r="AV23">
+        <v>43824500.0</v>
+      </c>
+      <c r="AW23">
+        <v>87649000.0</v>
+      </c>
+      <c r="AX23">
+        <v>43824500.0</v>
+      </c>
+      <c r="AY23">
+        <v>34247000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>17123500.0</v>
+      </c>
+      <c r="BA23">
+        <v>16494500.0</v>
+      </c>
+      <c r="BB23">
+        <v>25300000.0</v>
+      </c>
+      <c r="BC23">
+        <v>12650000.0</v>
+      </c>
+      <c r="BD23">
+        <v>25300000.0</v>
+      </c>
+      <c r="BE23">
+        <v>12650000.0</v>
+      </c>
+      <c r="BF23">
+        <v>12650000.0</v>
+      </c>
+      <c r="BG23">
+        <v>10574750.0</v>
+      </c>
+      <c r="BH23">
+        <v>21149500.0</v>
+      </c>
+      <c r="BI23">
+        <v>10574750.0</v>
+      </c>
+      <c r="BJ23">
+        <v>10574750.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:62">
+      <c r="A24" t="s">
+        <v>146</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+    </row>
+    <row r="25" spans="1:62">
+      <c r="A25" t="s">
+        <v>147</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25">
+        <v>3486500.0</v>
+      </c>
+      <c r="AA25">
+        <v>3486500.0</v>
+      </c>
+      <c r="AB25">
+        <v>3486500.0</v>
+      </c>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25">
+        <v>3363250.0</v>
+      </c>
+      <c r="AF25">
+        <v>3363250.0</v>
+      </c>
+      <c r="AG25">
+        <v>3363250.0</v>
+      </c>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25">
+        <v>3598750.0</v>
+      </c>
+      <c r="AK25">
+        <v>3598750.0</v>
+      </c>
+      <c r="AL25">
+        <v>3598750.0</v>
+      </c>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25">
+        <v>3682750.0</v>
+      </c>
+      <c r="AP25">
+        <v>3682750.0</v>
+      </c>
+      <c r="AQ25">
+        <v>3682750.0</v>
+      </c>
+      <c r="AR25"/>
+      <c r="AS25">
+        <v>3042500.0</v>
+      </c>
+      <c r="AT25">
+        <v>3042500.0</v>
+      </c>
+      <c r="AU25">
+        <v>3042500.0</v>
+      </c>
+      <c r="AV25">
+        <v>3042500.0</v>
+      </c>
+      <c r="AW25"/>
+      <c r="AX25">
+        <v>3360750.0</v>
+      </c>
+      <c r="AY25">
+        <v>3360750.0</v>
+      </c>
+      <c r="AZ25">
+        <v>3360750.0</v>
+      </c>
+      <c r="BA25">
+        <v>3360750.0</v>
+      </c>
+      <c r="BB25"/>
+      <c r="BC25">
+        <v>3513000.0</v>
+      </c>
+      <c r="BD25">
+        <v>3513000.0</v>
+      </c>
+      <c r="BE25">
+        <v>3513000.0</v>
+      </c>
+      <c r="BF25">
+        <v>3513000.0</v>
+      </c>
+      <c r="BG25">
+        <v>3361750.0</v>
+      </c>
+      <c r="BH25">
+        <v>3361750.0</v>
+      </c>
+      <c r="BI25">
+        <v>3361750.0</v>
+      </c>
+      <c r="BJ25">
+        <v>3361750.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:62">
+      <c r="A26" t="s">
+        <v>148</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26">
+        <v>2300000.0</v>
+      </c>
+      <c r="E26">
+        <v>1623000.0</v>
+      </c>
+      <c r="F26">
+        <v>1623000.0</v>
+      </c>
+      <c r="G26"/>
+      <c r="H26">
+        <v>1473000.0</v>
+      </c>
+      <c r="I26">
+        <v>736500.0</v>
+      </c>
+      <c r="J26">
+        <v>1524000.0</v>
+      </c>
+      <c r="K26">
+        <v>762000.0</v>
+      </c>
+      <c r="L26">
+        <v>1438000.0</v>
+      </c>
+      <c r="M26">
+        <v>719000.0</v>
+      </c>
+      <c r="N26">
+        <v>1378000.0</v>
+      </c>
+      <c r="O26">
+        <v>689000.0</v>
+      </c>
+      <c r="P26">
+        <v>2013998.0</v>
+      </c>
+      <c r="Q26">
+        <v>1006999.0</v>
+      </c>
+      <c r="R26">
+        <v>1435000.0</v>
+      </c>
+      <c r="S26">
+        <v>717500.0</v>
+      </c>
+      <c r="T26">
+        <v>1478000.0</v>
+      </c>
+      <c r="U26">
+        <v>739000.0</v>
+      </c>
+      <c r="V26">
+        <v>1078000.0</v>
+      </c>
+      <c r="W26">
+        <v>539000.0</v>
+      </c>
+      <c r="X26">
+        <v>1046998.0</v>
+      </c>
+      <c r="Y26">
+        <v>523499.0</v>
+      </c>
+      <c r="Z26">
+        <v>800000.0</v>
+      </c>
+      <c r="AA26">
+        <v>400000.0</v>
+      </c>
+      <c r="AB26">
+        <v>496500.0</v>
+      </c>
+      <c r="AC26">
+        <v>993000.0</v>
+      </c>
+      <c r="AD26">
+        <v>496500.0</v>
+      </c>
+      <c r="AE26">
+        <v>981000.0</v>
+      </c>
+      <c r="AF26">
+        <v>490500.0</v>
+      </c>
+      <c r="AG26">
+        <v>744500.0</v>
+      </c>
+      <c r="AH26">
+        <v>1489000.0</v>
+      </c>
+      <c r="AI26">
+        <v>744500.0</v>
+      </c>
+      <c r="AJ26">
+        <v>1693000.0</v>
+      </c>
+      <c r="AK26">
+        <v>846500.0</v>
+      </c>
+      <c r="AL26">
+        <v>926500.0</v>
+      </c>
+      <c r="AM26">
+        <v>1853000.0</v>
+      </c>
+      <c r="AN26">
+        <v>926500.0</v>
+      </c>
+      <c r="AO26">
+        <v>1676000.0</v>
+      </c>
+      <c r="AP26">
+        <v>838000.0</v>
+      </c>
+      <c r="AQ26">
+        <v>405500.0</v>
+      </c>
+      <c r="AR26">
+        <v>811000.0</v>
+      </c>
+      <c r="AS26">
+        <v>405500.0</v>
+      </c>
+      <c r="AT26">
+        <v>859000.0</v>
+      </c>
+      <c r="AU26">
+        <v>429500.0</v>
+      </c>
+      <c r="AV26">
+        <v>906000.0</v>
+      </c>
+      <c r="AW26">
+        <v>1812000.0</v>
+      </c>
+      <c r="AX26">
+        <v>906000.0</v>
+      </c>
+      <c r="AY26">
+        <v>113000.0</v>
+      </c>
+      <c r="AZ26">
+        <v>56500.0</v>
+      </c>
+      <c r="BA26"/>
+      <c r="BB26">
+        <v>2794000.0</v>
+      </c>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+    </row>
+    <row r="27" spans="1:62">
+      <c r="A27" t="s">
+        <v>149</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27">
+        <v>25900000.0</v>
+      </c>
+      <c r="E27">
+        <v>20036000.0</v>
+      </c>
+      <c r="F27">
+        <v>23264000.0</v>
+      </c>
+      <c r="G27"/>
+      <c r="H27">
+        <v>20731000.0</v>
+      </c>
+      <c r="I27">
+        <v>10365500.0</v>
+      </c>
+      <c r="J27">
+        <v>26826000.0</v>
+      </c>
+      <c r="K27">
+        <v>13413000.0</v>
+      </c>
+      <c r="L27">
+        <v>22183000.0</v>
+      </c>
+      <c r="M27">
+        <v>11091500.0</v>
+      </c>
+      <c r="N27">
+        <v>20050000.0</v>
+      </c>
+      <c r="O27">
+        <v>10025000.0</v>
+      </c>
+      <c r="P27">
+        <v>11368000.0</v>
+      </c>
+      <c r="Q27">
+        <v>5684000.0</v>
+      </c>
+      <c r="R27">
+        <v>2424000.0</v>
+      </c>
+      <c r="S27">
+        <v>1212000.0</v>
+      </c>
+      <c r="T27">
+        <v>1794000.0</v>
+      </c>
+      <c r="U27">
+        <v>897000.0</v>
+      </c>
+      <c r="V27">
+        <v>7466000.0</v>
+      </c>
+      <c r="W27">
+        <v>3733000.0</v>
+      </c>
+      <c r="X27">
+        <v>16486998.0</v>
+      </c>
+      <c r="Y27">
+        <v>8243499.0</v>
+      </c>
+      <c r="Z27">
+        <v>16225000.0</v>
+      </c>
+      <c r="AA27">
+        <v>8112500.0</v>
+      </c>
+      <c r="AB27">
+        <v>6421500.0</v>
+      </c>
+      <c r="AC27">
+        <v>12843000.0</v>
+      </c>
+      <c r="AD27">
+        <v>6421500.0</v>
+      </c>
+      <c r="AE27">
+        <v>18360000.0</v>
+      </c>
+      <c r="AF27">
+        <v>9180000.0</v>
+      </c>
+      <c r="AG27">
+        <v>6857500.0</v>
+      </c>
+      <c r="AH27">
+        <v>13715000.0</v>
+      </c>
+      <c r="AI27">
+        <v>6857500.0</v>
+      </c>
+      <c r="AJ27">
+        <v>19353000.0</v>
+      </c>
+      <c r="AK27">
+        <v>9676500.0</v>
+      </c>
+      <c r="AL27">
+        <v>7815500.0</v>
+      </c>
+      <c r="AM27">
+        <v>15631000.0</v>
+      </c>
+      <c r="AN27">
+        <v>7815500.0</v>
+      </c>
+      <c r="AO27">
+        <v>17211000.0</v>
+      </c>
+      <c r="AP27">
+        <v>8605500.0</v>
+      </c>
+      <c r="AQ27">
+        <v>7724000.0</v>
+      </c>
+      <c r="AR27">
+        <v>15448000.0</v>
+      </c>
+      <c r="AS27">
+        <v>7724000.0</v>
+      </c>
+      <c r="AT27">
+        <v>21962000.0</v>
+      </c>
+      <c r="AU27">
+        <v>10981000.0</v>
+      </c>
+      <c r="AV27">
+        <v>6496500.0</v>
+      </c>
+      <c r="AW27">
+        <v>12993000.0</v>
+      </c>
+      <c r="AX27">
+        <v>6496500.0</v>
+      </c>
+      <c r="AY27">
+        <v>15863000.0</v>
+      </c>
+      <c r="AZ27">
+        <v>7931500.0</v>
+      </c>
+      <c r="BA27">
+        <v>7675000.0</v>
+      </c>
+      <c r="BB27">
+        <v>10323000.0</v>
+      </c>
+      <c r="BC27">
+        <v>5161500.0</v>
+      </c>
+      <c r="BD27">
+        <v>10323000.0</v>
+      </c>
+      <c r="BE27">
+        <v>5161500.0</v>
+      </c>
+      <c r="BF27">
+        <v>5161500.0</v>
+      </c>
+      <c r="BG27">
+        <v>3852250.0</v>
+      </c>
+      <c r="BH27">
+        <v>7704500.0</v>
+      </c>
+      <c r="BI27">
+        <v>3852250.0</v>
+      </c>
+      <c r="BJ27">
+        <v>3852250.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:62">
+      <c r="A28" t="s">
+        <v>150</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28"/>
+      <c r="D28"/>
+      <c r="E28">
+        <v>6513000.0</v>
+      </c>
+      <c r="F28">
+        <v>13000.0</v>
+      </c>
+      <c r="G28"/>
+      <c r="H28">
+        <v>7000.0</v>
+      </c>
+      <c r="I28">
+        <v>3500.0</v>
+      </c>
+      <c r="J28">
+        <v>44279278.0</v>
+      </c>
+      <c r="K28">
+        <v>3500.0</v>
+      </c>
+      <c r="L28">
+        <v>3546000.0</v>
+      </c>
+      <c r="M28">
+        <v>1773000.0</v>
+      </c>
+      <c r="N28">
+        <v>88000.0</v>
+      </c>
+      <c r="O28">
+        <v>44000.0</v>
+      </c>
+      <c r="P28">
+        <v>3095000.0</v>
+      </c>
+      <c r="Q28">
+        <v>1547500.0</v>
+      </c>
+      <c r="R28">
+        <v>3095000.0</v>
+      </c>
+      <c r="S28">
+        <v>1547500.0</v>
+      </c>
+      <c r="T28">
+        <v>6479000.0</v>
+      </c>
+      <c r="U28">
+        <v>3239500.0</v>
+      </c>
+      <c r="V28">
+        <v>13208000.0</v>
+      </c>
+      <c r="W28">
+        <v>6604000.0</v>
+      </c>
+      <c r="X28">
+        <v>13806000.0</v>
+      </c>
+      <c r="Y28">
+        <v>6903000.0</v>
+      </c>
+      <c r="Z28">
+        <v>13850000.0</v>
+      </c>
+      <c r="AA28">
+        <v>6925000.0</v>
+      </c>
+      <c r="AB28">
+        <v>7131500.0</v>
+      </c>
+      <c r="AC28">
+        <v>14263000.0</v>
+      </c>
+      <c r="AD28">
+        <v>7131500.0</v>
+      </c>
+      <c r="AE28">
+        <v>14883000.0</v>
+      </c>
+      <c r="AF28">
+        <v>7441500.0</v>
+      </c>
+      <c r="AG28">
+        <v>6488000.0</v>
+      </c>
+      <c r="AH28">
+        <v>12976000.0</v>
+      </c>
+      <c r="AI28">
+        <v>6488000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>14830000.0</v>
+      </c>
+      <c r="AK28">
+        <v>7415000.0</v>
+      </c>
+      <c r="AL28">
+        <v>5440000.0</v>
+      </c>
+      <c r="AM28">
+        <v>10880000.0</v>
+      </c>
+      <c r="AN28">
+        <v>5440000.0</v>
+      </c>
+      <c r="AO28">
+        <v>13226000.0</v>
+      </c>
+      <c r="AP28">
+        <v>6613000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>5107000.0</v>
+      </c>
+      <c r="AR28">
+        <v>10214000.0</v>
+      </c>
+      <c r="AS28">
+        <v>5107000.0</v>
+      </c>
+      <c r="AT28">
+        <v>12196000.0</v>
+      </c>
+      <c r="AU28">
+        <v>6098000.0</v>
+      </c>
+      <c r="AV28">
+        <v>6339500.0</v>
+      </c>
+      <c r="AW28">
+        <v>12679000.0</v>
+      </c>
+      <c r="AX28">
+        <v>6339500.0</v>
+      </c>
+      <c r="AY28">
+        <v>10735000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>5367500.0</v>
+      </c>
+      <c r="BA28">
+        <v>1352000.0</v>
+      </c>
+      <c r="BB28">
+        <v>1977000.0</v>
+      </c>
+      <c r="BC28">
+        <v>988500.0</v>
+      </c>
+      <c r="BD28">
+        <v>1977000.0</v>
+      </c>
+      <c r="BE28">
+        <v>988500.0</v>
+      </c>
+      <c r="BF28">
+        <v>988500.0</v>
+      </c>
+      <c r="BG28">
+        <v>1008500.0</v>
+      </c>
+      <c r="BH28">
+        <v>2017000.0</v>
+      </c>
+      <c r="BI28">
+        <v>1008500.0</v>
+      </c>
+      <c r="BJ28">
+        <v>1008500.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:62">
+      <c r="A29" t="s">
+        <v>151</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29"/>
+      <c r="D29"/>
+      <c r="E29"/>
+      <c r="F29"/>
+      <c r="G29"/>
+      <c r="H29"/>
+      <c r="I29"/>
+      <c r="J29"/>
+      <c r="K29"/>
+      <c r="L29"/>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29">
+        <v>-341000.0</v>
+      </c>
+      <c r="S29"/>
+      <c r="T29">
+        <v>-876000.0</v>
+      </c>
+      <c r="U29"/>
+      <c r="V29">
+        <v>-762000.0</v>
+      </c>
+      <c r="W29"/>
+      <c r="X29">
+        <v>743000.0</v>
+      </c>
+      <c r="Y29"/>
+      <c r="Z29">
+        <v>-6126000.0</v>
+      </c>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+    </row>
+    <row r="30" spans="1:62">
+      <c r="A30" t="s">
+        <v>152</v>
+      </c>
+      <c r="B30">
+        <v>44638124.0</v>
+      </c>
+      <c r="C30">
+        <v>32755528.0</v>
+      </c>
+      <c r="D30">
+        <v>25600000.0</v>
+      </c>
+      <c r="E30">
+        <v>38505000.0</v>
+      </c>
+      <c r="F30">
+        <v>23195000.0</v>
+      </c>
+      <c r="G30">
+        <v>34499.0</v>
+      </c>
+      <c r="H30">
+        <v>20871000.0</v>
+      </c>
+      <c r="I30">
+        <v>10435500.0</v>
+      </c>
+      <c r="J30">
+        <v>30323998.0</v>
+      </c>
+      <c r="K30">
+        <v>15161999.0</v>
+      </c>
+      <c r="L30">
+        <v>22303000.0</v>
+      </c>
+      <c r="M30">
+        <v>11151500.0</v>
+      </c>
+      <c r="N30">
+        <v>20604000.0</v>
+      </c>
+      <c r="O30">
+        <v>10302000.0</v>
+      </c>
+      <c r="P30">
+        <v>1750998.0</v>
+      </c>
+      <c r="Q30">
+        <v>875499.0</v>
+      </c>
+      <c r="R30">
+        <v>13989000.0</v>
+      </c>
+      <c r="S30">
+        <v>6994500.0</v>
+      </c>
+      <c r="T30">
+        <v>18091000.0</v>
+      </c>
+      <c r="U30">
+        <v>9045500.0</v>
+      </c>
+      <c r="V30">
+        <v>30771000.0</v>
+      </c>
+      <c r="W30">
+        <v>15385500.0</v>
+      </c>
+      <c r="X30">
+        <v>39166998.0</v>
+      </c>
+      <c r="Y30">
+        <v>19583499.0</v>
+      </c>
+      <c r="Z30">
+        <v>38375000.0</v>
+      </c>
+      <c r="AA30">
+        <v>19187500.0</v>
+      </c>
+      <c r="AB30">
+        <v>17847000.0</v>
+      </c>
+      <c r="AC30">
+        <v>35694000.0</v>
+      </c>
+      <c r="AD30">
+        <v>17847000.0</v>
+      </c>
+      <c r="AE30">
+        <v>39761000.0</v>
+      </c>
+      <c r="AF30">
+        <v>19880500.0</v>
+      </c>
+      <c r="AG30">
+        <v>16708500.0</v>
+      </c>
+      <c r="AH30">
+        <v>33417000.0</v>
+      </c>
+      <c r="AI30">
+        <v>16708500.0</v>
+      </c>
+      <c r="AJ30">
+        <v>41433000.0</v>
+      </c>
+      <c r="AK30">
+        <v>20716500.0</v>
+      </c>
+      <c r="AL30">
+        <v>17375000.0</v>
+      </c>
+      <c r="AM30">
+        <v>34750000.0</v>
+      </c>
+      <c r="AN30">
+        <v>17375000.0</v>
+      </c>
+      <c r="AO30">
+        <v>45635998.0</v>
+      </c>
+      <c r="AP30">
+        <v>22817999.0</v>
+      </c>
+      <c r="AQ30">
+        <v>34040000.0</v>
+      </c>
+      <c r="AR30">
+        <v>68080000.0</v>
+      </c>
+      <c r="AS30">
+        <v>34040000.0</v>
+      </c>
+      <c r="AT30">
+        <v>40259000.0</v>
+      </c>
+      <c r="AU30">
+        <v>20129500.0</v>
+      </c>
+      <c r="AV30">
+        <v>43824500.0</v>
+      </c>
+      <c r="AW30">
+        <v>87649000.0</v>
+      </c>
+      <c r="AX30">
+        <v>43824500.0</v>
+      </c>
+      <c r="AY30">
+        <v>34247000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>17123500.0</v>
+      </c>
+      <c r="BA30">
+        <v>350500.0</v>
+      </c>
+      <c r="BB30">
+        <v>40548000.0</v>
+      </c>
+      <c r="BC30">
+        <v>213500.0</v>
+      </c>
+      <c r="BD30">
+        <v>427000.0</v>
+      </c>
+      <c r="BE30">
+        <v>213500.0</v>
+      </c>
+      <c r="BF30">
+        <v>213500.0</v>
+      </c>
+      <c r="BG30">
+        <v>166750.0</v>
+      </c>
+      <c r="BH30">
+        <v>333500.0</v>
+      </c>
+      <c r="BI30">
+        <v>166750.0</v>
+      </c>
+      <c r="BJ30">
+        <v>166750.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:62">
+      <c r="A31" t="s">
+        <v>153</v>
+      </c>
+      <c r="B31">
+        <v>-1821964.0</v>
+      </c>
+      <c r="C31">
+        <v>-2696338.0</v>
+      </c>
+      <c r="D31">
+        <v>100000.0</v>
+      </c>
+      <c r="E31">
+        <v>104000.0</v>
+      </c>
+      <c r="F31">
+        <v>-304000.0</v>
+      </c>
+      <c r="G31">
+        <v>-152000.0</v>
+      </c>
+      <c r="H31">
+        <v>-685000.0</v>
+      </c>
+      <c r="I31">
+        <v>-319500.0</v>
+      </c>
+      <c r="J31">
+        <v>-5406000.0</v>
+      </c>
+      <c r="K31">
+        <v>-2703000.0</v>
+      </c>
+      <c r="L31">
+        <v>-2222000.0</v>
+      </c>
+      <c r="M31">
+        <v>-1111000.0</v>
+      </c>
+      <c r="N31">
+        <v>-2545000.0</v>
+      </c>
+      <c r="O31">
+        <v>-1272500.0</v>
+      </c>
+      <c r="P31">
+        <v>-2060000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-1030000.0</v>
+      </c>
+      <c r="R31">
+        <v>-1450000.0</v>
+      </c>
+      <c r="S31">
+        <v>-725000.0</v>
+      </c>
+      <c r="T31">
+        <v>-35000.0</v>
+      </c>
+      <c r="U31">
+        <v>-17500.0</v>
+      </c>
+      <c r="V31">
+        <v>-203000.0</v>
+      </c>
+      <c r="W31">
+        <v>-101500.0</v>
+      </c>
+      <c r="X31">
+        <v>-227000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-113500.0</v>
+      </c>
+      <c r="Z31">
+        <v>-1339000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-669500.0</v>
+      </c>
+      <c r="AB31">
+        <v>-803000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-16000.0</v>
+      </c>
+      <c r="AD31">
+        <v>-8000.0</v>
+      </c>
+      <c r="AE31">
+        <v>-27000.0</v>
+      </c>
+      <c r="AF31">
+        <v>-13500.0</v>
+      </c>
+      <c r="AG31">
+        <v>233500.0</v>
+      </c>
+      <c r="AH31">
+        <v>-27000.0</v>
+      </c>
+      <c r="AI31">
+        <v>-13500.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-39000.0</v>
+      </c>
+      <c r="AK31">
+        <v>-19500.0</v>
+      </c>
+      <c r="AL31">
+        <v>-234500.0</v>
+      </c>
+      <c r="AM31">
+        <v>-20000.0</v>
+      </c>
+      <c r="AN31">
+        <v>-10000.0</v>
+      </c>
+      <c r="AO31">
+        <v>-34000.0</v>
+      </c>
+      <c r="AP31">
+        <v>-17000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>43677500.0</v>
+      </c>
+      <c r="AR31">
+        <v>87355000.0</v>
+      </c>
+      <c r="AS31">
+        <v>43677500.0</v>
+      </c>
+      <c r="AT31">
+        <v>-18322000.0</v>
+      </c>
+      <c r="AU31">
+        <v>-9161000.0</v>
+      </c>
+      <c r="AV31">
+        <v>-36238500.0</v>
+      </c>
+      <c r="AW31">
+        <v>-17283000.0</v>
+      </c>
+      <c r="AX31">
+        <v>-8641500.0</v>
+      </c>
+      <c r="AY31">
+        <v>-17179000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-8589500.0</v>
+      </c>
+      <c r="BA31">
+        <v>-8594000.0</v>
+      </c>
+      <c r="BB31">
+        <v>-14964000.0</v>
+      </c>
+      <c r="BC31">
+        <v>-6928000.0</v>
+      </c>
+      <c r="BD31">
+        <v>-13856000.0</v>
+      </c>
+      <c r="BE31">
+        <v>-6928000.0</v>
+      </c>
+      <c r="BF31">
+        <v>-6928000.0</v>
+      </c>
+      <c r="BG31">
+        <v>-5974000.0</v>
+      </c>
+      <c r="BH31">
+        <v>-11948000.0</v>
+      </c>
+      <c r="BI31">
+        <v>-5974000.0</v>
+      </c>
+      <c r="BJ31">
+        <v>-5974000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:62">
+      <c r="A32" t="s">
+        <v>154</v>
+      </c>
+      <c r="B32">
+        <v>52836964.0</v>
+      </c>
+      <c r="C32">
+        <v>47036139.0</v>
+      </c>
+      <c r="D32">
+        <v>46700000.0</v>
+      </c>
+      <c r="E32">
+        <v>45565000.0</v>
+      </c>
+      <c r="F32">
+        <v>46435000.0</v>
+      </c>
+      <c r="G32">
+        <v>23217500.0</v>
+      </c>
+      <c r="H32">
+        <v>47427000.0</v>
+      </c>
+      <c r="I32">
+        <v>23713500.0</v>
+      </c>
+      <c r="J32">
+        <v>45837000.0</v>
+      </c>
+      <c r="K32">
+        <v>22918500.0</v>
+      </c>
+      <c r="L32">
+        <v>41735000.0</v>
+      </c>
+      <c r="M32">
+        <v>20867500.0</v>
+      </c>
+      <c r="N32">
+        <v>27955000.0</v>
+      </c>
+      <c r="O32">
+        <v>13977500.0</v>
+      </c>
+      <c r="P32">
+        <v>14010000.0</v>
+      </c>
+      <c r="Q32">
+        <v>7005000.0</v>
+      </c>
+      <c r="R32">
+        <v>2891000.0</v>
+      </c>
+      <c r="S32">
+        <v>1445500.0</v>
+      </c>
+      <c r="T32">
+        <v>3330000.0</v>
+      </c>
+      <c r="U32">
+        <v>1665000.0</v>
+      </c>
+      <c r="V32">
+        <v>12034000.0</v>
+      </c>
+      <c r="W32">
+        <v>6017000.0</v>
+      </c>
+      <c r="X32">
+        <v>41849000.0</v>
+      </c>
+      <c r="Y32">
+        <v>20924500.0</v>
+      </c>
+      <c r="Z32">
+        <v>38823000.0</v>
+      </c>
+      <c r="AA32">
+        <v>19411500.0</v>
+      </c>
+      <c r="AB32">
+        <v>19733000.0</v>
+      </c>
+      <c r="AC32">
+        <v>39466000.0</v>
+      </c>
+      <c r="AD32">
+        <v>19733000.0</v>
+      </c>
+      <c r="AE32">
+        <v>42621000.0</v>
+      </c>
+      <c r="AF32">
+        <v>21310500.0</v>
+      </c>
+      <c r="AG32">
+        <v>20011500.0</v>
+      </c>
+      <c r="AH32">
+        <v>40023000.0</v>
+      </c>
+      <c r="AI32">
+        <v>20011500.0</v>
+      </c>
+      <c r="AJ32">
+        <v>46649000.0</v>
+      </c>
+      <c r="AK32">
+        <v>23324500.0</v>
+      </c>
+      <c r="AL32">
+        <v>20173000.0</v>
+      </c>
+      <c r="AM32">
+        <v>40346000.0</v>
+      </c>
+      <c r="AN32">
+        <v>20173000.0</v>
+      </c>
+      <c r="AO32">
+        <v>40168000.0</v>
+      </c>
+      <c r="AP32">
+        <v>20084000.0</v>
+      </c>
+      <c r="AQ32">
+        <v>19768000.0</v>
+      </c>
+      <c r="AR32">
+        <v>39536000.0</v>
+      </c>
+      <c r="AS32">
+        <v>19768000.0</v>
+      </c>
+      <c r="AT32">
+        <v>43915000.0</v>
+      </c>
+      <c r="AU32">
+        <v>21957500.0</v>
+      </c>
+      <c r="AV32">
+        <v>19305500.0</v>
+      </c>
+      <c r="AW32">
+        <v>38611000.0</v>
+      </c>
+      <c r="AX32">
+        <v>19305500.0</v>
+      </c>
+      <c r="AY32">
+        <v>40654000.0</v>
+      </c>
+      <c r="AZ32">
+        <v>20327000.0</v>
+      </c>
+      <c r="BA32">
+        <v>19816250.0</v>
+      </c>
+      <c r="BB32">
+        <v>28590000.0</v>
+      </c>
+      <c r="BC32">
+        <v>14295000.0</v>
+      </c>
+      <c r="BD32">
+        <v>28590000.0</v>
+      </c>
+      <c r="BE32">
+        <v>14295000.0</v>
+      </c>
+      <c r="BF32">
+        <v>14295000.0</v>
+      </c>
+      <c r="BG32">
+        <v>13011250.0</v>
+      </c>
+      <c r="BH32">
+        <v>26022500.0</v>
+      </c>
+      <c r="BI32">
+        <v>13011250.0</v>
+      </c>
+      <c r="BJ32">
+        <v>13011250.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:O30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:15">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>6</v>
+      </c>
+      <c r="G1" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1" t="s">
+        <v>8</v>
+      </c>
+      <c r="I1" t="s">
+        <v>9</v>
+      </c>
+      <c r="J1" t="s">
+        <v>10</v>
+      </c>
+      <c r="K1" t="s">
+        <v>11</v>
+      </c>
+      <c r="L1" t="s">
+        <v>12</v>
+      </c>
+      <c r="M1" t="s">
+        <v>13</v>
+      </c>
+      <c r="N1" t="s">
+        <v>14</v>
+      </c>
+      <c r="O1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
+      <c r="A2" t="s">
+        <v>155</v>
+      </c>
+      <c r="B2">
+        <v>7774196.0</v>
+      </c>
+      <c r="C2">
+        <v>7500000.0</v>
+      </c>
+      <c r="D2">
+        <v>18962000.0</v>
+      </c>
+      <c r="E2">
+        <v>25267000.0</v>
+      </c>
+      <c r="F2">
+        <v>18189000.0</v>
+      </c>
+      <c r="G2">
+        <v>19365000.0</v>
+      </c>
+      <c r="H2">
+        <v>25974000.0</v>
+      </c>
+      <c r="I2">
+        <v>21294000.0</v>
+      </c>
+      <c r="J2">
+        <v>24632000.0</v>
+      </c>
+      <c r="K2">
+        <v>13620000.0</v>
+      </c>
+      <c r="L2">
+        <v>19942000.0</v>
+      </c>
+      <c r="M2">
+        <v>4823000.0</v>
+      </c>
+      <c r="N2">
+        <v>2523000.0</v>
+      </c>
+      <c r="O2">
+        <v>19417000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:15">
+      <c r="A3" t="s">
+        <v>156</v>
+      </c>
+      <c r="B3">
+        <v>196385</v>
+      </c>
+      <c r="C3">
+        <v>5600000</v>
+      </c>
+      <c r="D3">
+        <v>100000</v>
+      </c>
+      <c r="E3">
+        <v>4793000</v>
+      </c>
+      <c r="F3">
+        <v>4472000</v>
+      </c>
+      <c r="G3">
+        <v>3866000</v>
+      </c>
+      <c r="H3">
+        <v>3105000</v>
+      </c>
+      <c r="I3">
+        <v>2553000</v>
+      </c>
+      <c r="J3">
+        <v>3600000</v>
+      </c>
+      <c r="K3">
+        <v>3246000</v>
+      </c>
+      <c r="L3">
+        <v>7489000</v>
+      </c>
+      <c r="M3">
+        <v>2108000</v>
+      </c>
+      <c r="N3">
+        <v>570000</v>
+      </c>
+      <c r="O3">
+        <v>369000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:15">
+      <c r="A4" t="s">
         <v>157</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
+      <c r="A5" t="s">
+        <v>158</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
+      <c r="A6" t="s">
+        <v>159</v>
+      </c>
+      <c r="B6">
+        <v>4440721.0</v>
+      </c>
+      <c r="C6">
+        <v>700000.0</v>
+      </c>
+      <c r="D6">
+        <v>-11498000.0</v>
+      </c>
+      <c r="E6">
+        <v>-6305000.0</v>
+      </c>
+      <c r="F6">
+        <v>7078000.0</v>
+      </c>
+      <c r="G6">
+        <v>-1176000.0</v>
+      </c>
+      <c r="H6">
+        <v>-6609000.0</v>
+      </c>
+      <c r="I6">
+        <v>4680000.0</v>
+      </c>
+      <c r="J6">
+        <v>-3338000.0</v>
+      </c>
+      <c r="K6">
+        <v>11012000.0</v>
+      </c>
+      <c r="L6">
+        <v>-6322000.0</v>
+      </c>
+      <c r="M6">
+        <v>15119000.0</v>
+      </c>
+      <c r="N6">
+        <v>2300000.0</v>
+      </c>
+      <c r="O6">
+        <v>-16894000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15">
+      <c r="A7" t="s">
+        <v>160</v>
+      </c>
+      <c r="B7">
+        <v>-589166.0</v>
+      </c>
+      <c r="C7">
+        <v>-1400000.0</v>
+      </c>
+      <c r="D7">
+        <v>-28000.0</v>
+      </c>
+      <c r="E7">
+        <v>213000.0</v>
+      </c>
+      <c r="F7">
+        <v>4753000.0</v>
+      </c>
+      <c r="G7">
+        <v>8885000.0</v>
+      </c>
+      <c r="H7">
+        <v>-4418000.0</v>
+      </c>
+      <c r="I7">
+        <v>4281000.0</v>
+      </c>
+      <c r="J7">
+        <v>-1191000.0</v>
+      </c>
+      <c r="K7">
+        <v>-1577000.0</v>
+      </c>
+      <c r="L7">
+        <v>-2057000.0</v>
+      </c>
+      <c r="M7">
+        <v>4112000.0</v>
+      </c>
+      <c r="N7">
+        <v>-1435000.0</v>
+      </c>
+      <c r="O7">
+        <v>1055000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:15">
+      <c r="A8" t="s">
+        <v>161</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
+      <c r="A9" t="s">
+        <v>162</v>
+      </c>
+      <c r="B9">
+        <v>294582.0</v>
+      </c>
+      <c r="C9">
+        <v>-1200000.0</v>
+      </c>
+      <c r="D9">
+        <v>-24352.0</v>
+      </c>
+      <c r="E9">
+        <v>-1244000.0</v>
+      </c>
+      <c r="F9">
+        <v>-321000.0</v>
+      </c>
+      <c r="G9">
+        <v>3299000.0</v>
+      </c>
+      <c r="H9">
+        <v>-2166000.0</v>
+      </c>
+      <c r="I9">
+        <v>1152000.0</v>
+      </c>
+      <c r="J9">
+        <v>-1340000.0</v>
+      </c>
+      <c r="K9">
+        <v>-24000.0</v>
+      </c>
+      <c r="L9">
+        <v>-1117000.0</v>
+      </c>
+      <c r="M9">
+        <v>-174000.0</v>
+      </c>
+      <c r="N9">
+        <v>253000.0</v>
+      </c>
+      <c r="O9">
+        <v>-123000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15">
+      <c r="A10" t="s">
+        <v>163</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+    </row>
+    <row r="11" spans="1:15">
+      <c r="A11" t="s">
+        <v>164</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11">
+        <v>5074000.0</v>
+      </c>
+      <c r="G11">
+        <v>5586000.0</v>
+      </c>
+      <c r="H11">
+        <v>-2252000.0</v>
+      </c>
+      <c r="I11">
+        <v>3129000.0</v>
+      </c>
+      <c r="J11">
+        <v>149000.0</v>
+      </c>
+      <c r="K11">
+        <v>-1553000.0</v>
+      </c>
+      <c r="L11">
+        <v>-940000.0</v>
+      </c>
+      <c r="M11">
+        <v>4286000.0</v>
+      </c>
+      <c r="N11">
+        <v>-1688000.0</v>
+      </c>
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
+      <c r="A12" t="s">
+        <v>165</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12">
+        <v>5101000.0</v>
+      </c>
+      <c r="G12">
+        <v>14803000.0</v>
+      </c>
+      <c r="H12">
+        <v>-6627000.0</v>
+      </c>
+      <c r="I12">
+        <v>-134000.0</v>
+      </c>
+      <c r="J12">
+        <v>654000.0</v>
+      </c>
+      <c r="K12">
+        <v>7649000.0</v>
+      </c>
+      <c r="L12">
+        <v>-73481000.0</v>
+      </c>
+      <c r="M12">
+        <v>79475000.0</v>
+      </c>
+      <c r="N12">
+        <v>27755000.0</v>
+      </c>
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
+      <c r="A13" t="s">
+        <v>166</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
+      <c r="A14" t="s">
+        <v>167</v>
+      </c>
+      <c r="B14">
+        <v>9500000.0</v>
+      </c>
+      <c r="C14">
+        <v>9100000.0</v>
+      </c>
+      <c r="D14">
+        <v>11800000.0</v>
+      </c>
+      <c r="E14">
+        <v>11597000.0</v>
+      </c>
+      <c r="F14">
+        <v>12411000.0</v>
+      </c>
+      <c r="G14">
+        <v>14132000.0</v>
+      </c>
+      <c r="H14">
+        <v>13946000.0</v>
+      </c>
+      <c r="I14">
+        <v>13453000.0</v>
+      </c>
+      <c r="J14">
+        <v>14395000.0</v>
+      </c>
+      <c r="K14">
+        <v>14731000.0</v>
+      </c>
+      <c r="L14">
+        <v>12170000.0</v>
+      </c>
+      <c r="M14">
+        <v>13443000.0</v>
+      </c>
+      <c r="N14">
+        <v>14052000.0</v>
+      </c>
+      <c r="O14">
+        <v>13447000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15">
+      <c r="A15" t="s">
+        <v>168</v>
+      </c>
+      <c r="B15">
+        <v>981943.0</v>
+      </c>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15">
+        <v>12615000.0</v>
+      </c>
+      <c r="I15">
+        <v>16056000.0</v>
+      </c>
+      <c r="J15">
+        <v>24848000.0</v>
+      </c>
+      <c r="K15">
+        <v>7216000.0</v>
+      </c>
+      <c r="L15">
+        <v>7216000.0</v>
+      </c>
+      <c r="M15">
+        <v>7216000.0</v>
+      </c>
+      <c r="N15">
+        <v>7216000.0</v>
+      </c>
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
+      <c r="A16" t="s">
+        <v>169</v>
+      </c>
+      <c r="B16">
+        <v>12214918.0</v>
+      </c>
+      <c r="C16">
+        <v>8200000.0</v>
+      </c>
+      <c r="D16">
+        <v>7464000.0</v>
+      </c>
+      <c r="E16">
+        <v>18962000.0</v>
+      </c>
+      <c r="F16">
+        <v>25267000.0</v>
+      </c>
+      <c r="G16">
+        <v>18189000.0</v>
+      </c>
+      <c r="H16">
+        <v>19365000.0</v>
+      </c>
+      <c r="I16">
+        <v>25974000.0</v>
+      </c>
+      <c r="J16">
+        <v>21294000.0</v>
+      </c>
+      <c r="K16">
+        <v>24632000.0</v>
+      </c>
+      <c r="L16">
+        <v>13620000.0</v>
+      </c>
+      <c r="M16">
+        <v>19942000.0</v>
+      </c>
+      <c r="N16">
+        <v>4823000.0</v>
+      </c>
+      <c r="O16">
+        <v>2523000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:15">
+      <c r="A17" t="s">
+        <v>170</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
+      <c r="A18" t="s">
+        <v>171</v>
+      </c>
+      <c r="B18">
+        <v>18067784.0</v>
+      </c>
+      <c r="C18">
+        <v>14700000.0</v>
+      </c>
+      <c r="D18">
+        <v>17324000.0</v>
+      </c>
+      <c r="E18">
+        <v>-5542000.0</v>
+      </c>
+      <c r="F18">
+        <v>-18223000.0</v>
+      </c>
+      <c r="G18">
+        <v>-14903000.0</v>
+      </c>
+      <c r="H18">
+        <v>8190000.0</v>
+      </c>
+      <c r="I18">
+        <v>20738000.0</v>
+      </c>
+      <c r="J18">
+        <v>21507000.0</v>
+      </c>
+      <c r="K18">
+        <v>18341000.0</v>
+      </c>
+      <c r="L18">
+        <v>14863000.0</v>
+      </c>
+      <c r="M18">
+        <v>22694000.0</v>
+      </c>
+      <c r="N18">
+        <v>10394000.0</v>
+      </c>
+      <c r="O18">
+        <v>20595000.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:15">
+      <c r="A19" t="s">
+        <v>172</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
+        <v>-5600000.0</v>
+      </c>
+      <c r="D19">
+        <v>-4100000.0</v>
+      </c>
+      <c r="E19">
+        <v>-4793000.0</v>
+      </c>
+      <c r="F19">
+        <v>-4472000.0</v>
+      </c>
+      <c r="G19">
+        <v>-3866000.0</v>
+      </c>
+      <c r="H19">
+        <v>-1075000.0</v>
+      </c>
+      <c r="I19">
+        <v>-1075000.0</v>
+      </c>
+      <c r="J19">
+        <v>-1075000.0</v>
+      </c>
+      <c r="K19">
+        <v>-3246000.0</v>
+      </c>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
+      <c r="A20" t="s">
+        <v>173</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
+        <v>0.0</v>
+      </c>
+      <c r="D20">
+        <v>100000.0</v>
+      </c>
+      <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
+        <v>0.0</v>
+      </c>
+      <c r="G20">
+        <v>15233000.0</v>
+      </c>
+      <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
+      <c r="A21" t="s">
+        <v>174</v>
+      </c>
+      <c r="B21">
+        <v>7600000.0</v>
+      </c>
+      <c r="C21">
+        <v>-13500000.0</v>
+      </c>
+      <c r="D21">
+        <v>-23800000.0</v>
+      </c>
+      <c r="E21">
+        <v>0.0</v>
+      </c>
+      <c r="F21">
+        <v>26476000.0</v>
+      </c>
+      <c r="G21">
+        <v>-298000.0</v>
+      </c>
+      <c r="H21">
+        <v>-1109000.0</v>
+      </c>
+      <c r="I21">
+        <v>-1109000.0</v>
+      </c>
+      <c r="J21">
+        <v>-1109000.0</v>
+      </c>
+      <c r="K21">
+        <v>-1109000.0</v>
+      </c>
+      <c r="L21">
+        <v>-195125000.0</v>
+      </c>
+      <c r="M21">
+        <v>-7874000.0</v>
+      </c>
+      <c r="N21">
+        <v>-12256000.0</v>
+      </c>
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
+      <c r="A22" t="s">
+        <v>137</v>
+      </c>
+      <c r="B22">
+        <v>7000000.0</v>
+      </c>
+      <c r="C22">
+        <v>9100000.0</v>
+      </c>
+      <c r="D22">
+        <v>5136000.0</v>
+      </c>
+      <c r="E22">
+        <v>-17912000.0</v>
+      </c>
+      <c r="F22">
+        <v>-36578000.0</v>
+      </c>
+      <c r="G22">
+        <v>-50495000.0</v>
+      </c>
+      <c r="H22">
+        <v>3011000.0</v>
+      </c>
+      <c r="I22">
+        <v>6652000.0</v>
+      </c>
+      <c r="J22">
+        <v>11831000.0</v>
+      </c>
+      <c r="K22">
+        <v>133000.0</v>
+      </c>
+      <c r="L22">
+        <v>80494000.0</v>
+      </c>
+      <c r="M22">
+        <v>-77009000.0</v>
+      </c>
+      <c r="N22">
+        <v>-29613000.0</v>
+      </c>
+      <c r="O22">
+        <v>-16173000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15">
+      <c r="A23" t="s">
+        <v>175</v>
+      </c>
+      <c r="B23">
+        <v>-726393.0</v>
+      </c>
+      <c r="C23">
+        <v>-500000.0</v>
+      </c>
+      <c r="D23">
+        <v>-139000.0</v>
+      </c>
+      <c r="E23">
+        <v>-752000.0</v>
+      </c>
+      <c r="F23">
+        <v>-2367000.0</v>
+      </c>
+      <c r="G23">
+        <v>-2663000.0</v>
+      </c>
+      <c r="H23">
+        <v>-1109000.0</v>
+      </c>
+      <c r="I23">
+        <v>-2553000.0</v>
+      </c>
+      <c r="J23">
+        <v>-3600000.0</v>
+      </c>
+      <c r="K23">
+        <v>-3246000.0</v>
+      </c>
+      <c r="L23">
+        <v>173607000.0</v>
+      </c>
+      <c r="M23">
+        <v>-2108000.0</v>
+      </c>
+      <c r="N23">
+        <v>3520000.0</v>
+      </c>
+      <c r="O23">
+        <v>-369000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15">
+      <c r="A24" t="s">
+        <v>176</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>-5500000.0</v>
+      </c>
+      <c r="D24">
+        <v>-3986000.0</v>
+      </c>
+      <c r="E24">
+        <v>-4597000.0</v>
+      </c>
+      <c r="F24">
+        <v>-4397000.0</v>
+      </c>
+      <c r="G24">
+        <v>-3802000.0</v>
+      </c>
+      <c r="H24">
+        <v>-1075000.0</v>
+      </c>
+      <c r="I24">
+        <v>-1839000.0</v>
+      </c>
+      <c r="J24">
+        <v>-1820000.0</v>
+      </c>
+      <c r="K24">
+        <v>-2500000.0</v>
+      </c>
+      <c r="L24">
+        <v>-4321000.0</v>
+      </c>
+      <c r="M24">
+        <v>-1414000.0</v>
+      </c>
+      <c r="N24">
+        <v>4090000.0</v>
+      </c>
+      <c r="O24">
+        <v>-14000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25" t="s">
+        <v>177</v>
+      </c>
+      <c r="B25">
+        <v>853335.0</v>
+      </c>
+      <c r="C25">
+        <v>1700000.0</v>
+      </c>
+      <c r="D25">
+        <v>-1183000.0</v>
+      </c>
+      <c r="E25">
+        <v>2957000.0</v>
+      </c>
+      <c r="F25">
+        <v>3501000.0</v>
+      </c>
+      <c r="G25">
+        <v>238000.0</v>
+      </c>
+      <c r="H25">
+        <v>165000.0</v>
+      </c>
+      <c r="I25">
+        <v>43000.0</v>
+      </c>
+      <c r="J25">
+        <v>66000.0</v>
+      </c>
+      <c r="K25">
+        <v>54000.0</v>
+      </c>
+      <c r="L25">
+        <v>-68255000.0</v>
+      </c>
+      <c r="M25">
+        <v>84256000.0</v>
+      </c>
+      <c r="N25">
+        <v>27960000.0</v>
+      </c>
+      <c r="O25">
+        <v>22635000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:15">
+      <c r="A26" t="s">
+        <v>178</v>
+      </c>
+      <c r="B26">
+        <v>-4418749.0</v>
+      </c>
+      <c r="C26">
+        <v>0.0</v>
+      </c>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26">
+        <v>15233000.0</v>
+      </c>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26">
+        <v>173607000.0</v>
+      </c>
+      <c r="M26">
+        <v>173607000.0</v>
+      </c>
+      <c r="N26">
+        <v>173607000.0</v>
+      </c>
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
+      <c r="A27" t="s">
+        <v>179</v>
+      </c>
+      <c r="B27">
+        <v>1500000.0</v>
+      </c>
+      <c r="C27">
+        <v>1800000.0</v>
+      </c>
+      <c r="D27">
+        <v>1700000.0</v>
+      </c>
+      <c r="E27">
+        <v>2396000.0</v>
+      </c>
+      <c r="F27">
+        <v>2162000.0</v>
+      </c>
+      <c r="G27">
+        <v>428000.0</v>
+      </c>
+      <c r="H27">
+        <v>156000.0</v>
+      </c>
+      <c r="I27">
+        <v>-346000.0</v>
+      </c>
+      <c r="J27">
+        <v>623000.0</v>
+      </c>
+      <c r="K27">
+        <v>362000.0</v>
+      </c>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="A28" t="s">
+        <v>180</v>
+      </c>
+      <c r="B28">
+        <v>1472915.0</v>
+      </c>
+      <c r="C28">
+        <v>-14000000.0</v>
+      </c>
+      <c r="D28">
+        <v>-24812000.0</v>
+      </c>
+      <c r="E28">
+        <v>-752000.0</v>
+      </c>
+      <c r="F28">
+        <v>25269000.0</v>
+      </c>
+      <c r="G28">
+        <v>13734000.0</v>
+      </c>
+      <c r="H28">
+        <v>-13724000.0</v>
+      </c>
+      <c r="I28">
+        <v>-16056000.0</v>
+      </c>
+      <c r="J28">
+        <v>-24848000.0</v>
+      </c>
+      <c r="K28">
+        <v>-7216000.0</v>
+      </c>
+      <c r="L28">
+        <v>-21518000.0</v>
+      </c>
+      <c r="M28">
+        <v>-7874000.0</v>
+      </c>
+      <c r="N28">
+        <v>-12256000.0</v>
+      </c>
+      <c r="O28">
+        <v>-37489000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:15">
+      <c r="A29" t="s">
+        <v>181</v>
+      </c>
+      <c r="B29">
+        <v>18264169.0</v>
+      </c>
+      <c r="C29">
+        <v>20300000.0</v>
+      </c>
+      <c r="D29">
+        <v>17425000.0</v>
+      </c>
+      <c r="E29">
+        <v>-749000.0</v>
+      </c>
+      <c r="F29">
+        <v>-13751000.0</v>
+      </c>
+      <c r="G29">
+        <v>-11037000.0</v>
+      </c>
+      <c r="H29">
+        <v>11295000.0</v>
+      </c>
+      <c r="I29">
+        <v>23291000.0</v>
+      </c>
+      <c r="J29">
+        <v>25107000.0</v>
+      </c>
+      <c r="K29">
+        <v>21587000.0</v>
+      </c>
+      <c r="L29">
+        <v>22352000.0</v>
+      </c>
+      <c r="M29">
+        <v>24802000.0</v>
+      </c>
+      <c r="N29">
+        <v>10964000.0</v>
+      </c>
+      <c r="O29">
+        <v>20964000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:15">
+      <c r="A30" t="s">
+        <v>182</v>
+      </c>
+      <c r="B30">
+        <v>-15809307.0</v>
+      </c>
+      <c r="C30">
+        <v>-5600000.0</v>
+      </c>
+      <c r="D30">
+        <v>-4087000.0</v>
+      </c>
+      <c r="E30">
+        <v>-4793000.0</v>
+      </c>
+      <c r="F30">
+        <v>-4472000.0</v>
+      </c>
+      <c r="G30">
+        <v>-3866000.0</v>
+      </c>
+      <c r="H30">
+        <v>-4180000.0</v>
+      </c>
+      <c r="I30">
+        <v>-2553000.0</v>
+      </c>
+      <c r="J30">
+        <v>-3600000.0</v>
+      </c>
+      <c r="K30">
+        <v>-3246000.0</v>
+      </c>
+      <c r="L30">
+        <v>-7489000.0</v>
+      </c>
+      <c r="M30">
+        <v>-2108000.0</v>
+      </c>
+      <c r="N30">
+        <v>3520000.0</v>
+      </c>
+      <c r="O30">
+        <v>-369000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:BK30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:63">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E1" t="s">
+        <v>2</v>
+      </c>
+      <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
+        <v>3</v>
+      </c>
+      <c r="I1" t="s">
+        <v>81</v>
+      </c>
+      <c r="J1" t="s">
+        <v>4</v>
+      </c>
+      <c r="K1" t="s">
+        <v>82</v>
+      </c>
+      <c r="L1" t="s">
+        <v>5</v>
+      </c>
+      <c r="M1" t="s">
+        <v>83</v>
+      </c>
+      <c r="N1" t="s">
+        <v>84</v>
+      </c>
+      <c r="O1" t="s">
+        <v>85</v>
+      </c>
+      <c r="P1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>86</v>
+      </c>
+      <c r="R1" t="s">
+        <v>87</v>
+      </c>
+      <c r="S1" t="s">
+        <v>88</v>
+      </c>
+      <c r="T1" t="s">
+        <v>7</v>
+      </c>
+      <c r="U1" t="s">
+        <v>89</v>
+      </c>
+      <c r="V1" t="s">
+        <v>90</v>
+      </c>
+      <c r="W1" t="s">
+        <v>91</v>
+      </c>
+      <c r="X1" t="s">
+        <v>8</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>92</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>114</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>115</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>116</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="2" spans="1:63">
+      <c r="A2" t="s">
+        <v>155</v>
+      </c>
+      <c r="B2">
+        <v>12434148.0</v>
+      </c>
+      <c r="C2">
+        <v>10804593.0</v>
+      </c>
+      <c r="D2">
+        <v>6779862.0</v>
+      </c>
+      <c r="E2">
+        <v>-1217500.0</v>
+      </c>
+      <c r="F2">
+        <v>5817869.0</v>
+      </c>
+      <c r="G2"/>
+      <c r="H2">
+        <v>10697000.0</v>
+      </c>
+      <c r="I2">
+        <v>8535947.0</v>
+      </c>
+      <c r="J2">
+        <v>16158248.0</v>
+      </c>
+      <c r="K2">
+        <v>16158248.0</v>
+      </c>
+      <c r="L2">
+        <v>19437820.0</v>
+      </c>
+      <c r="M2">
+        <v>23330000.0</v>
+      </c>
+      <c r="N2">
+        <v>24298500.0</v>
+      </c>
+      <c r="O2"/>
+      <c r="P2">
+        <v>28931341.0</v>
+      </c>
+      <c r="Q2">
+        <v>33702000.0</v>
+      </c>
+      <c r="R2">
+        <v>25945500.0</v>
+      </c>
+      <c r="S2"/>
+      <c r="T2">
+        <v>25548500.0</v>
+      </c>
+      <c r="U2">
+        <v>32908000.0</v>
+      </c>
+      <c r="V2">
+        <v>26136500.0</v>
+      </c>
+      <c r="W2"/>
+      <c r="X2">
+        <v>22380500.0</v>
+      </c>
+      <c r="Y2">
+        <v>25396000.0</v>
+      </c>
+      <c r="Z2">
+        <v>6493500.0</v>
+      </c>
+      <c r="AA2">
+        <v>6493500.0</v>
+      </c>
+      <c r="AB2">
+        <v>6493500.0</v>
+      </c>
+      <c r="AC2">
+        <v>6493500.0</v>
+      </c>
+      <c r="AD2">
+        <v>22895000.0</v>
+      </c>
+      <c r="AE2">
+        <v>5323500.0</v>
+      </c>
+      <c r="AF2">
+        <v>5323500.0</v>
+      </c>
+      <c r="AG2">
+        <v>5323500.0</v>
+      </c>
+      <c r="AH2">
+        <v>5323500.0</v>
+      </c>
+      <c r="AI2">
+        <v>17662000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>6158000.0</v>
+      </c>
+      <c r="AK2">
+        <v>6158000.0</v>
+      </c>
+      <c r="AL2">
+        <v>6158000.0</v>
+      </c>
+      <c r="AM2">
+        <v>6158000.0</v>
+      </c>
+      <c r="AN2">
+        <v>18652000.0</v>
+      </c>
+      <c r="AO2">
+        <v>3405000.0</v>
+      </c>
+      <c r="AP2">
+        <v>3405000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>3405000.0</v>
+      </c>
+      <c r="AR2">
+        <v>3405000.0</v>
+      </c>
+      <c r="AS2">
+        <v>10985000.0</v>
+      </c>
+      <c r="AT2">
+        <v>4985500.0</v>
+      </c>
+      <c r="AU2">
+        <v>4985500.0</v>
+      </c>
+      <c r="AV2">
+        <v>4985500.0</v>
+      </c>
+      <c r="AW2">
+        <v>4985500.0</v>
+      </c>
+      <c r="AX2">
+        <v>9213000.0</v>
+      </c>
+      <c r="AY2">
+        <v>1205750.0</v>
+      </c>
+      <c r="AZ2">
+        <v>1205750.0</v>
+      </c>
+      <c r="BA2">
+        <v>1205750.0</v>
+      </c>
+      <c r="BB2">
+        <v>2523000.0</v>
+      </c>
+      <c r="BC2">
+        <v>630750.0</v>
+      </c>
+      <c r="BD2">
+        <v>630750.0</v>
+      </c>
+      <c r="BE2">
+        <v>630750.0</v>
+      </c>
+      <c r="BF2">
+        <v>630750.0</v>
+      </c>
+      <c r="BG2">
+        <v>630750.0</v>
+      </c>
+      <c r="BH2">
+        <v>4854250.0</v>
+      </c>
+      <c r="BI2">
+        <v>4854250.0</v>
+      </c>
+      <c r="BJ2">
+        <v>4854250.0</v>
+      </c>
+      <c r="BK2">
+        <v>4854250.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:63">
+      <c r="A3" t="s">
+        <v>156</v>
+      </c>
+      <c r="B3">
+        <v>101217</v>
+      </c>
+      <c r="C3">
+        <v>103142</v>
+      </c>
+      <c r="D3">
+        <v>100000</v>
+      </c>
+      <c r="E3">
+        <v>5559000</v>
+      </c>
+      <c r="F3">
+        <v>41000</v>
+      </c>
+      <c r="G3">
+        <v>20500</v>
+      </c>
+      <c r="H3">
+        <v>40000</v>
+      </c>
+      <c r="I3">
+        <v>20000</v>
+      </c>
+      <c r="J3">
+        <v>61000</v>
+      </c>
+      <c r="K3">
+        <v>30500</v>
+      </c>
+      <c r="L3">
+        <v>48000</v>
+      </c>
+      <c r="M3">
+        <v>24000</v>
+      </c>
+      <c r="N3">
+        <v>148000</v>
+      </c>
+      <c r="O3">
+        <v>74000</v>
+      </c>
+      <c r="P3">
+        <v>60000</v>
+      </c>
+      <c r="Q3">
+        <v>30000</v>
+      </c>
+      <c r="R3">
+        <v>15000</v>
+      </c>
+      <c r="S3">
+        <v>7500</v>
+      </c>
+      <c r="T3">
+        <v>5000</v>
+      </c>
+      <c r="U3">
+        <v>2500</v>
+      </c>
+      <c r="V3">
+        <v>59000</v>
+      </c>
+      <c r="W3">
+        <v>29500</v>
+      </c>
+      <c r="X3">
+        <v>69000</v>
+      </c>
+      <c r="Y3">
+        <v>34500</v>
+      </c>
+      <c r="Z3">
+        <v>776250</v>
+      </c>
+      <c r="AA3">
+        <v>776250</v>
+      </c>
+      <c r="AB3">
+        <v>776250</v>
+      </c>
+      <c r="AC3">
+        <v>534000</v>
+      </c>
+      <c r="AD3">
+        <v>267000</v>
+      </c>
+      <c r="AE3">
+        <v>638250</v>
+      </c>
+      <c r="AF3">
+        <v>90000</v>
+      </c>
+      <c r="AG3">
+        <v>505000</v>
+      </c>
+      <c r="AH3">
+        <v>1010000</v>
+      </c>
+      <c r="AI3">
+        <v>505000</v>
+      </c>
+      <c r="AJ3">
+        <v>770000</v>
+      </c>
+      <c r="AK3">
+        <v>385000</v>
+      </c>
+      <c r="AL3">
+        <v>73000</v>
+      </c>
+      <c r="AM3">
+        <v>146000</v>
+      </c>
+      <c r="AN3">
+        <v>73000</v>
+      </c>
+      <c r="AO3">
+        <v>600000</v>
+      </c>
+      <c r="AP3">
+        <v>300000</v>
+      </c>
+      <c r="AQ3">
+        <v>758500</v>
+      </c>
+      <c r="AR3">
+        <v>1517000</v>
+      </c>
+      <c r="AS3">
+        <v>758500</v>
+      </c>
+      <c r="AT3">
+        <v>1651000</v>
+      </c>
+      <c r="AU3">
+        <v>825500</v>
+      </c>
+      <c r="AV3">
+        <v>88000</v>
+      </c>
+      <c r="AW3">
+        <v>176000</v>
+      </c>
+      <c r="AX3">
+        <v>88000</v>
+      </c>
+      <c r="AY3">
+        <v>546000</v>
+      </c>
+      <c r="AZ3">
+        <v>273000</v>
+      </c>
+      <c r="BA3">
+        <v>527000</v>
+      </c>
+      <c r="BB3">
+        <v>285000</v>
+      </c>
+      <c r="BC3">
+        <v>142500</v>
+      </c>
+      <c r="BD3">
+        <v>285000</v>
+      </c>
+      <c r="BE3">
+        <v>142500</v>
+      </c>
+      <c r="BF3">
+        <v>142500</v>
+      </c>
+      <c r="BG3">
+        <v>355000</v>
+      </c>
+      <c r="BH3">
+        <v>92250</v>
+      </c>
+      <c r="BI3">
+        <v>184500</v>
+      </c>
+      <c r="BJ3">
+        <v>92250</v>
+      </c>
+      <c r="BK3">
+        <v>92250</v>
+      </c>
+    </row>
+    <row r="4" spans="1:63">
+      <c r="A4" t="s">
+        <v>157</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+    </row>
+    <row r="5" spans="1:63">
+      <c r="A5" t="s">
+        <v>158</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -17887,426 +18088,433 @@
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
-    </row>
-    <row r="6" spans="1:62">
+      <c r="BK5"/>
+    </row>
+    <row r="6" spans="1:63">
       <c r="A6" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B6">
+        <v>2647848.0</v>
+      </c>
+      <c r="C6">
         <v>1410325.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>11000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>9417500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1217500.0</v>
       </c>
       <c r="F6">
         <v>-1217500.0</v>
       </c>
       <c r="G6">
-        <v>-1616500.0</v>
+        <v>-1217500.0</v>
       </c>
       <c r="H6">
         <v>-1616500.0</v>
       </c>
       <c r="I6">
+        <v>-1616500.0</v>
+      </c>
+      <c r="J6">
         <v>-7622301.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-4132500.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-3279572.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-2184000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-968500.0</v>
       </c>
       <c r="N6">
         <v>-968500.0</v>
       </c>
       <c r="O6">
-        <v>-4217500.0</v>
+        <v>-968500.0</v>
       </c>
       <c r="P6">
         <v>-4217500.0</v>
       </c>
       <c r="Q6">
-        <v>7756500.0</v>
+        <v>-4217500.0</v>
       </c>
       <c r="R6">
         <v>7756500.0</v>
       </c>
       <c r="S6">
-        <v>-7359500.0</v>
+        <v>7756500.0</v>
       </c>
       <c r="T6">
         <v>-7359500.0</v>
       </c>
       <c r="U6">
-        <v>6771500.0</v>
+        <v>-7359500.0</v>
       </c>
       <c r="V6">
         <v>6771500.0</v>
       </c>
       <c r="W6">
-        <v>-3015500.0</v>
+        <v>6771500.0</v>
       </c>
       <c r="X6">
         <v>-3015500.0</v>
       </c>
       <c r="Y6">
-        <v>-1652250.0</v>
+        <v>-3015500.0</v>
       </c>
       <c r="Z6">
         <v>-1652250.0</v>
       </c>
       <c r="AA6">
         <v>-1652250.0</v>
       </c>
       <c r="AB6">
         <v>-1652250.0</v>
       </c>
       <c r="AC6">
+        <v>-1652250.0</v>
+      </c>
+      <c r="AD6">
         <v>1539500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1170000.0</v>
       </c>
       <c r="AE6">
         <v>1170000.0</v>
       </c>
       <c r="AF6">
         <v>1170000.0</v>
       </c>
       <c r="AG6">
         <v>1170000.0</v>
       </c>
       <c r="AH6">
+        <v>1170000.0</v>
+      </c>
+      <c r="AI6">
         <v>1816000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>11504000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-834500.0</v>
       </c>
       <c r="AK6">
         <v>-834500.0</v>
       </c>
       <c r="AL6">
         <v>-834500.0</v>
       </c>
       <c r="AM6">
+        <v>-834500.0</v>
+      </c>
+      <c r="AN6">
         <v>2990000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>15247000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2753000.0</v>
       </c>
       <c r="AP6">
         <v>2753000.0</v>
       </c>
       <c r="AQ6">
         <v>2753000.0</v>
       </c>
       <c r="AR6">
+        <v>2753000.0</v>
+      </c>
+      <c r="AS6">
         <v>-7580000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>5999500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1580500.0</v>
       </c>
       <c r="AU6">
         <v>-1580500.0</v>
       </c>
       <c r="AV6">
         <v>-1580500.0</v>
       </c>
       <c r="AW6">
+        <v>-1580500.0</v>
+      </c>
+      <c r="AX6">
         <v>-4227500.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>8007250.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3779750.0</v>
       </c>
       <c r="AZ6">
         <v>3779750.0</v>
       </c>
       <c r="BA6">
+        <v>3779750.0</v>
+      </c>
+      <c r="BB6">
         <v>2300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>575000.0</v>
       </c>
       <c r="BC6">
         <v>575000.0</v>
       </c>
       <c r="BD6">
         <v>575000.0</v>
       </c>
       <c r="BE6">
         <v>575000.0</v>
       </c>
-      <c r="BF6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF6">
+        <v>575000.0</v>
+      </c>
+      <c r="BG6"/>
       <c r="BH6">
         <v>-4223500.0</v>
       </c>
       <c r="BI6">
         <v>-4223500.0</v>
       </c>
       <c r="BJ6">
         <v>-4223500.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:62">
+      <c r="BK6">
+        <v>-4223500.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:63">
       <c r="A7" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B7">
+        <v>4959790.0</v>
+      </c>
+      <c r="C7">
         <v>-1661580.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-1700000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>219000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-1619000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-809500.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1241000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>620500.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-1269000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-634500.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>702000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>351000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-1946000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-973000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-53000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-26500.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-268000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-134000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>625000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>312500.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>2674000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>1337000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>327000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>163500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1104500.0</v>
       </c>
       <c r="Z7">
         <v>-1104500.0</v>
       </c>
       <c r="AA7">
         <v>-1104500.0</v>
       </c>
       <c r="AB7">
+        <v>-1104500.0</v>
+      </c>
+      <c r="AC7">
         <v>1551000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>775500.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>1070250.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-199500.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>1500.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>3000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>1500.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-1343000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-671500.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>224000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>448000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>224000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-472000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-236000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>1173000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>2346000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>1173000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-3463000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-1731500.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>735000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>1470000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>735000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-1644000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-822000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>1028000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-717500.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-358750.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-717500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-358750.0</v>
       </c>
       <c r="BE7">
         <v>-358750.0</v>
       </c>
-      <c r="BF7"/>
-      <c r="BG7">
+      <c r="BF7">
+        <v>-358750.0</v>
+      </c>
+      <c r="BG7"/>
+      <c r="BH7">
         <v>263750.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>527500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>263750.0</v>
       </c>
       <c r="BJ7">
         <v>263750.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:62">
+      <c r="BK7">
+        <v>263750.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:63">
       <c r="A8" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -18325,222 +18533,226 @@
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
-    </row>
-    <row r="9" spans="1:62">
+      <c r="BK8"/>
+    </row>
+    <row r="9" spans="1:63">
       <c r="A9" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B9">
+        <v>-1518302.6</v>
+      </c>
+      <c r="C9">
         <v>1941474.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-1700000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>419000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-1619000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-809500.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1241000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>620500.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-1269000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-634500.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>702000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>351000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-1946000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-973000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-53000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-26500.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-268000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-134000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>625000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>312500.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>2674000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1337000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>327000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>163500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1246500.0</v>
       </c>
       <c r="Z9">
         <v>-1246500.0</v>
       </c>
       <c r="AA9">
+        <v>-1246500.0</v>
+      </c>
+      <c r="AB9">
         <v>775500.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1551000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>775500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-199500.0</v>
       </c>
       <c r="AE9">
         <v>-199500.0</v>
       </c>
       <c r="AF9">
+        <v>-199500.0</v>
+      </c>
+      <c r="AG9">
         <v>1500.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>3000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>1500.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-1343000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-671500.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>224000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>448000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>224000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-472000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-236000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>1173000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>2346000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>1173000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-3463000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-1731500.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>735000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>1470000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>735000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-1644000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-822000.0</v>
       </c>
-      <c r="AZ9"/>
-      <c r="BA9">
+      <c r="BA9"/>
+      <c r="BB9">
         <v>253000.0</v>
       </c>
-      <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
-    </row>
-    <row r="10" spans="1:62">
+      <c r="BK9"/>
+    </row>
+    <row r="10" spans="1:63">
       <c r="A10" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -18559,298 +18771,301 @@
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
-    </row>
-    <row r="11" spans="1:62">
+      <c r="BK10"/>
+    </row>
+    <row r="11" spans="1:63">
       <c r="A11" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
-      <c r="I11">
-[...1 lines deleted...]
-      </c>
+      <c r="I11"/>
       <c r="J11">
         <v>4555500.0</v>
       </c>
       <c r="K11">
-        <v>0.0</v>
+        <v>4555500.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
-        <v>4487000.0</v>
+        <v>0.0</v>
       </c>
       <c r="N11">
         <v>4487000.0</v>
       </c>
       <c r="O11">
-        <v>1936500.0</v>
+        <v>4487000.0</v>
       </c>
       <c r="P11">
         <v>1936500.0</v>
       </c>
       <c r="Q11">
-        <v>600500.0</v>
+        <v>1936500.0</v>
       </c>
       <c r="R11">
         <v>600500.0</v>
       </c>
       <c r="S11">
-        <v>-693000.0</v>
+        <v>600500.0</v>
       </c>
       <c r="T11">
         <v>-693000.0</v>
       </c>
       <c r="U11">
-        <v>3486000.0</v>
+        <v>-693000.0</v>
       </c>
       <c r="V11">
         <v>3486000.0</v>
       </c>
       <c r="W11">
-        <v>-3431000.0</v>
+        <v>3486000.0</v>
       </c>
       <c r="X11">
         <v>-3431000.0</v>
       </c>
       <c r="Y11">
-        <v>2305000.0</v>
+        <v>-3431000.0</v>
       </c>
       <c r="Z11">
         <v>2305000.0</v>
       </c>
-      <c r="AA11"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AA11">
+        <v>2305000.0</v>
+      </c>
+      <c r="AB11"/>
       <c r="AC11">
         <v>-967000.0</v>
       </c>
       <c r="AD11">
-        <v>2531500.0</v>
+        <v>-967000.0</v>
       </c>
       <c r="AE11">
         <v>2531500.0</v>
       </c>
-      <c r="AF11"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF11">
+        <v>2531500.0</v>
+      </c>
+      <c r="AG11"/>
       <c r="AH11">
         <v>-1410000.0</v>
       </c>
       <c r="AI11">
-        <v>1484500.0</v>
+        <v>-1410000.0</v>
       </c>
       <c r="AJ11">
         <v>1484500.0</v>
       </c>
-      <c r="AK11"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AK11">
+        <v>1484500.0</v>
+      </c>
+      <c r="AL11"/>
       <c r="AM11">
         <v>-922500.0</v>
       </c>
-      <c r="AN11"/>
+      <c r="AN11">
+        <v>-922500.0</v>
+      </c>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
-    </row>
-    <row r="12" spans="1:62">
+      <c r="BK11"/>
+    </row>
+    <row r="12" spans="1:63">
       <c r="A12" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
-      <c r="I12">
-[...1 lines deleted...]
-      </c>
+      <c r="I12"/>
       <c r="J12">
         <v>2225000.0</v>
       </c>
       <c r="K12">
         <v>2225000.0</v>
       </c>
       <c r="L12">
         <v>2225000.0</v>
       </c>
       <c r="M12">
-        <v>1182500.0</v>
+        <v>2225000.0</v>
       </c>
       <c r="N12">
         <v>1182500.0</v>
       </c>
       <c r="O12">
-        <v>1836000.0</v>
+        <v>1182500.0</v>
       </c>
       <c r="P12">
         <v>1836000.0</v>
       </c>
       <c r="Q12">
-        <v>714500.0</v>
+        <v>1836000.0</v>
       </c>
       <c r="R12">
         <v>714500.0</v>
       </c>
       <c r="S12">
-        <v>7543500.0</v>
+        <v>714500.0</v>
       </c>
       <c r="T12">
         <v>7543500.0</v>
       </c>
       <c r="U12">
-        <v>-142000.0</v>
+        <v>7543500.0</v>
       </c>
       <c r="V12">
         <v>-142000.0</v>
       </c>
       <c r="W12">
-        <v>-87500.0</v>
+        <v>-142000.0</v>
       </c>
       <c r="X12">
         <v>-87500.0</v>
       </c>
       <c r="Y12">
-        <v>-3226000.0</v>
+        <v>-87500.0</v>
       </c>
       <c r="Z12">
         <v>-3226000.0</v>
       </c>
-      <c r="AA12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AA12">
+        <v>-3226000.0</v>
+      </c>
+      <c r="AB12"/>
       <c r="AC12">
         <v>-544000.0</v>
       </c>
       <c r="AD12">
-        <v>477000.0</v>
+        <v>-544000.0</v>
       </c>
       <c r="AE12">
         <v>477000.0</v>
       </c>
-      <c r="AF12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF12">
+        <v>477000.0</v>
+      </c>
+      <c r="AG12"/>
       <c r="AH12">
         <v>-126500.0</v>
       </c>
       <c r="AI12">
-        <v>453500.0</v>
+        <v>-126500.0</v>
       </c>
       <c r="AJ12">
         <v>453500.0</v>
       </c>
-      <c r="AK12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AK12">
+        <v>453500.0</v>
+      </c>
+      <c r="AL12"/>
       <c r="AM12">
         <v>86500.0</v>
       </c>
-      <c r="AN12"/>
+      <c r="AN12">
+        <v>86500.0</v>
+      </c>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
-    </row>
-    <row r="13" spans="1:62">
+      <c r="BK12"/>
+    </row>
+    <row r="13" spans="1:63">
       <c r="A13" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -18869,536 +19084,546 @@
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
-    </row>
-    <row r="14" spans="1:62">
+      <c r="BK13"/>
+    </row>
+    <row r="14" spans="1:63">
       <c r="A14" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B14">
+        <v>5364672.0</v>
+      </c>
+      <c r="C14">
         <v>4893355.0</v>
       </c>
-      <c r="C14">
-[...1 lines deleted...]
-      </c>
       <c r="D14">
-        <v>4201000.0</v>
+        <v>4553278.0</v>
       </c>
       <c r="E14">
-        <v>4899000.0</v>
+        <v>4209728.0</v>
       </c>
       <c r="F14">
+        <v>4889594.0</v>
+      </c>
+      <c r="G14">
         <v>2449500.0</v>
       </c>
-      <c r="G14">
-[...1 lines deleted...]
-      </c>
       <c r="H14">
+        <v>5777920.0</v>
+      </c>
+      <c r="I14">
         <v>-1742000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>4447000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>2223500.0</v>
       </c>
-      <c r="K14">
-[...1 lines deleted...]
-      </c>
       <c r="L14">
+        <v>5729560.0</v>
+      </c>
+      <c r="M14">
         <v>-1693500.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>4355000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>2177500.0</v>
       </c>
-      <c r="O14">
-[...1 lines deleted...]
-      </c>
       <c r="P14">
+        <v>3928190.0</v>
+      </c>
+      <c r="Q14">
         <v>-2746500.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>7012000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>3506000.0</v>
       </c>
-      <c r="S14">
-[...1 lines deleted...]
-      </c>
       <c r="T14">
+        <v>7085049.0</v>
+      </c>
+      <c r="U14">
         <v>-1732500.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>5923000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>2961500.0</v>
       </c>
-      <c r="W14">
-[...1 lines deleted...]
-      </c>
       <c r="X14">
+        <v>6859643.0</v>
+      </c>
+      <c r="Y14">
         <v>657000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3486500.0</v>
       </c>
       <c r="Z14">
         <v>3486500.0</v>
       </c>
       <c r="AA14">
         <v>3486500.0</v>
       </c>
       <c r="AB14">
+        <v>3486500.0</v>
+      </c>
+      <c r="AC14">
         <v>634000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>317000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>3363250.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>299000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>290500.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>581000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>290500.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>483000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>241500.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>203000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>406000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>203000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>480000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>240000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>215500.0</v>
       </c>
-      <c r="AQ14">
-[...1 lines deleted...]
-      </c>
       <c r="AR14">
+        <v>430999.0</v>
+      </c>
+      <c r="AS14">
         <v>215500.0</v>
       </c>
-      <c r="AS14">
-[...1 lines deleted...]
-      </c>
       <c r="AT14">
+        <v>381999.0</v>
+      </c>
+      <c r="AU14">
         <v>191000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>-2447000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>-4894000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>-2447000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>6561000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>3280500.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>3360750.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>7026000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>3513000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>7026000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3513000.0</v>
       </c>
       <c r="BE14">
         <v>3513000.0</v>
       </c>
-      <c r="BF14"/>
-      <c r="BG14">
+      <c r="BF14">
+        <v>3513000.0</v>
+      </c>
+      <c r="BG14"/>
+      <c r="BH14">
         <v>3361750.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>6723500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3361750.0</v>
       </c>
       <c r="BJ14">
         <v>3361750.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:62">
+      <c r="BK14">
+        <v>3361750.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:63">
       <c r="A15" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B15">
+        <v>2024403.0</v>
+      </c>
+      <c r="C15">
         <v>998643.0</v>
       </c>
-      <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
-      <c r="W15">
+      <c r="W15"/>
+      <c r="X15">
         <v>4014000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>2007000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3153750.0</v>
       </c>
       <c r="Z15">
         <v>3153750.0</v>
       </c>
       <c r="AA15">
         <v>3153750.0</v>
       </c>
       <c r="AB15">
+        <v>3153750.0</v>
+      </c>
+      <c r="AC15">
         <v>4588000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>2294000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>4014000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>5734000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>4014000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>24848000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>22411000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>19974000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>9987000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>2294000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>4588000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>2294000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>2628000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>1314000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>1804000.0</v>
       </c>
-      <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
-    </row>
-    <row r="16" spans="1:62">
+      <c r="BK15"/>
+    </row>
+    <row r="16" spans="1:63">
       <c r="A16" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B16">
+        <v>15081997.0</v>
+      </c>
+      <c r="C16">
         <v>12214918.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>11000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>8200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1217500.0</v>
       </c>
       <c r="F16">
         <v>-1217500.0</v>
       </c>
       <c r="G16">
-        <v>-1616500.0</v>
+        <v>-1217500.0</v>
       </c>
       <c r="H16">
         <v>-1616500.0</v>
       </c>
       <c r="I16">
+        <v>-1616500.0</v>
+      </c>
+      <c r="J16">
         <v>8535947.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-4132500.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>16158248.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>21146000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>23330000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-968500.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-4217500.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>29484500.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>33702000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>7756500.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-7359500.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>25548500.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>32908000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>6771500.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-3015500.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>22380500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4841250.0</v>
       </c>
       <c r="Z16">
         <v>4841250.0</v>
       </c>
       <c r="AA16">
         <v>4841250.0</v>
       </c>
       <c r="AB16">
         <v>4841250.0</v>
       </c>
       <c r="AC16">
+        <v>4841250.0</v>
+      </c>
+      <c r="AD16">
         <v>24434500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6493500.0</v>
       </c>
       <c r="AE16">
         <v>6493500.0</v>
       </c>
       <c r="AF16">
         <v>6493500.0</v>
       </c>
       <c r="AG16">
         <v>6493500.0</v>
       </c>
       <c r="AH16">
+        <v>6493500.0</v>
+      </c>
+      <c r="AI16">
         <v>19478000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>17662000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5323500.0</v>
       </c>
       <c r="AK16">
         <v>5323500.0</v>
       </c>
       <c r="AL16">
         <v>5323500.0</v>
       </c>
       <c r="AM16">
+        <v>5323500.0</v>
+      </c>
+      <c r="AN16">
         <v>21642000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>18652000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6158000.0</v>
       </c>
       <c r="AP16">
         <v>6158000.0</v>
       </c>
       <c r="AQ16">
         <v>6158000.0</v>
       </c>
       <c r="AR16">
+        <v>6158000.0</v>
+      </c>
+      <c r="AS16">
         <v>3405000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>10985000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3405000.0</v>
       </c>
       <c r="AU16">
         <v>3405000.0</v>
       </c>
       <c r="AV16">
         <v>3405000.0</v>
       </c>
       <c r="AW16">
+        <v>3405000.0</v>
+      </c>
+      <c r="AX16">
         <v>4985500.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>9213000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4985500.0</v>
       </c>
       <c r="AZ16">
         <v>4985500.0</v>
       </c>
       <c r="BA16">
+        <v>4985500.0</v>
+      </c>
+      <c r="BB16">
         <v>4823000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1205750.0</v>
       </c>
       <c r="BC16">
         <v>1205750.0</v>
       </c>
       <c r="BD16">
         <v>1205750.0</v>
       </c>
       <c r="BE16">
         <v>1205750.0</v>
       </c>
       <c r="BF16">
-        <v>630750.0</v>
+        <v>1205750.0</v>
       </c>
       <c r="BG16">
         <v>630750.0</v>
       </c>
       <c r="BH16">
         <v>630750.0</v>
       </c>
       <c r="BI16">
         <v>630750.0</v>
       </c>
       <c r="BJ16">
         <v>630750.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:62">
+      <c r="BK16">
+        <v>630750.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:63">
       <c r="A17" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -19417,322 +19642,327 @@
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
-    </row>
-    <row r="18" spans="1:62">
+      <c r="BK17"/>
+    </row>
+    <row r="18" spans="1:63">
       <c r="A18" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B18">
+        <v>12247650.0</v>
+      </c>
+      <c r="C18">
         <v>10262228.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>8400000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>2314000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>12386000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>6193000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>6618000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>3309000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>10706000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>5353000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-1637000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-818500.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>692000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>346000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-4263000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-2131500.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-9563000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-4781500.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-9327000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-4663500.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-1774000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-887000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>2026000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>1013000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2047500.0</v>
       </c>
       <c r="Z18">
         <v>2047500.0</v>
       </c>
       <c r="AA18">
         <v>2047500.0</v>
       </c>
       <c r="AB18">
+        <v>2047500.0</v>
+      </c>
+      <c r="AC18">
         <v>8577000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>4288500.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>5184500.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>7000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>4960500.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>9921000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>4960500.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>13406000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>6703000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>5926000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>11852000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>5926000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>8989000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>4494500.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>6299500.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>12599000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>6299500.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>6585000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>3292500.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>5696000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>11392000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>5696000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>12733000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>6366500.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>5673500.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>5197000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>2598500.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>5197000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2598500.0</v>
       </c>
       <c r="BE18">
         <v>2598500.0</v>
       </c>
-      <c r="BF18"/>
-      <c r="BG18">
+      <c r="BF18">
+        <v>2598500.0</v>
+      </c>
+      <c r="BG18"/>
+      <c r="BH18">
         <v>5148750.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>10297500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5148750.0</v>
       </c>
       <c r="BJ18">
         <v>5148750.0</v>
       </c>
-    </row>
-    <row r="19" spans="1:62">
+      <c r="BK18">
+        <v>5148750.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:63">
       <c r="A19" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
-      <c r="S19">
-[...1 lines deleted...]
-      </c>
+      <c r="S19"/>
       <c r="T19">
         <v>-4500.0</v>
       </c>
       <c r="U19">
-        <v>4500.0</v>
+        <v>-4500.0</v>
       </c>
       <c r="V19">
         <v>4500.0</v>
       </c>
       <c r="W19">
-        <v>-537500.0</v>
+        <v>4500.0</v>
       </c>
       <c r="X19">
         <v>-537500.0</v>
       </c>
       <c r="Y19">
         <v>-537500.0</v>
       </c>
       <c r="Z19">
         <v>-537500.0</v>
       </c>
-      <c r="AA19"/>
+      <c r="AA19">
+        <v>-537500.0</v>
+      </c>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
-    </row>
-    <row r="20" spans="1:62">
+      <c r="BK19"/>
+    </row>
+    <row r="20" spans="1:63">
       <c r="A20" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -19751,1580 +19981,1605 @@
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
-    </row>
-    <row r="21" spans="1:62">
+      <c r="BK20"/>
+    </row>
+    <row r="21" spans="1:63">
       <c r="A21" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
-      <c r="I21">
-[...1 lines deleted...]
-      </c>
+      <c r="I21"/>
       <c r="J21">
         <v>-8632500.0</v>
       </c>
       <c r="K21">
         <v>-8632500.0</v>
       </c>
       <c r="L21">
         <v>-8632500.0</v>
       </c>
       <c r="M21">
-        <v>-156000.0</v>
+        <v>-8632500.0</v>
       </c>
       <c r="N21">
         <v>-156000.0</v>
       </c>
       <c r="O21">
-        <v>-166000.0</v>
+        <v>-156000.0</v>
       </c>
       <c r="P21">
         <v>-166000.0</v>
       </c>
       <c r="Q21">
-        <v>13404000.0</v>
+        <v>-166000.0</v>
       </c>
       <c r="R21">
         <v>13404000.0</v>
       </c>
       <c r="S21">
-        <v>-1638500.0</v>
+        <v>13404000.0</v>
       </c>
       <c r="T21">
         <v>-1638500.0</v>
       </c>
       <c r="U21">
-        <v>1489500.0</v>
+        <v>-1638500.0</v>
       </c>
       <c r="V21">
         <v>1489500.0</v>
       </c>
       <c r="W21">
-        <v>-277000.0</v>
+        <v>1489500.0</v>
       </c>
       <c r="X21">
         <v>-277000.0</v>
       </c>
       <c r="Y21">
-        <v>-277500.0</v>
+        <v>-277000.0</v>
       </c>
       <c r="Z21">
         <v>-277500.0</v>
       </c>
-      <c r="AA21"/>
-      <c r="AB21">
+      <c r="AA21">
         <v>-277500.0</v>
       </c>
+      <c r="AB21"/>
       <c r="AC21">
         <v>-277500.0</v>
       </c>
-      <c r="AD21"/>
+      <c r="AD21">
+        <v>-277500.0</v>
+      </c>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
-    </row>
-    <row r="22" spans="1:62">
+      <c r="BK21"/>
+    </row>
+    <row r="22" spans="1:63">
       <c r="A22" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B22">
+        <v>506100.0</v>
+      </c>
+      <c r="C22">
         <v>5892000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1100000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>6576000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>2524000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1262000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>12632000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>6316000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-7496000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-3748000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-2977000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-1488500.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-14286000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-7143000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-15659000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-7829500.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-20357000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-10178500.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-30779000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-15389500.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-18078000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-9039000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>1874000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>937000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2098500.0</v>
       </c>
       <c r="Z22">
         <v>2098500.0</v>
       </c>
       <c r="AA22">
         <v>2098500.0</v>
       </c>
       <c r="AB22">
+        <v>2098500.0</v>
+      </c>
+      <c r="AC22">
         <v>3647000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>1823500.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>1422750.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1022000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>3428000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>6856000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>3428000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>4393000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>2196500.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>2745500.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>5491000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>2745500.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-4707000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-2353500.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>47978000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>95956000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>47978000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-14782000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-7391000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-30679500.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-61359000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-30679500.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-10824000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-5412000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-18045750.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-14909000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-7352000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-14704000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7352000.0</v>
       </c>
       <c r="BE22">
         <v>-7352000.0</v>
       </c>
-      <c r="BF22"/>
-      <c r="BG22">
+      <c r="BF22">
+        <v>-7352000.0</v>
+      </c>
+      <c r="BG22"/>
+      <c r="BH22">
         <v>-4034750.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-8069500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4034750.0</v>
       </c>
       <c r="BJ22">
         <v>-4034750.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:62">
+      <c r="BK22">
+        <v>-4034750.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:63">
       <c r="A23" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B23">
+        <v>-101221.0</v>
+      </c>
+      <c r="C23">
         <v>-209580.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-252686.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>11973000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-238428.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-6236500.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-7410000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-3705000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-17402000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-8701000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-440000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-220000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-312000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-156000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-553000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-276500.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>25822000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>12911000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-3780000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-1890000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>17514000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>8757000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-554000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-277000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3153750.0</v>
       </c>
       <c r="Z23">
         <v>3153750.0</v>
       </c>
       <c r="AA23">
         <v>3153750.0</v>
       </c>
       <c r="AB23">
-        <v>-722000.0</v>
+        <v>3153750.0</v>
       </c>
       <c r="AC23">
         <v>-722000.0</v>
       </c>
       <c r="AD23">
+        <v>-722000.0</v>
+      </c>
+      <c r="AE23">
         <v>4014000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-554500.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-2437000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-4874000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-2437000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-587500.0</v>
       </c>
       <c r="AJ23">
         <v>-587500.0</v>
       </c>
       <c r="AK23">
+        <v>-587500.0</v>
+      </c>
+      <c r="AL23">
         <v>6212000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-718000.0</v>
       </c>
       <c r="AM23">
         <v>-718000.0</v>
       </c>
       <c r="AN23">
-        <v>-905000.0</v>
+        <v>-718000.0</v>
       </c>
       <c r="AO23">
         <v>-905000.0</v>
       </c>
       <c r="AP23">
+        <v>-905000.0</v>
+      </c>
+      <c r="AQ23">
         <v>-3867000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-7734000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-3867000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-13784000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-6892000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>5379500.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-10759000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-1968500.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-7874000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-3937000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-1968500.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>6128000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-3064000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-6128000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3064000.0</v>
       </c>
       <c r="BE23">
         <v>-3064000.0</v>
       </c>
-      <c r="BF23"/>
-      <c r="BG23">
+      <c r="BF23">
+        <v>-3064000.0</v>
+      </c>
+      <c r="BG23"/>
+      <c r="BH23">
         <v>-9372250.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-18744500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9372250.0</v>
       </c>
       <c r="BJ23">
         <v>-9372250.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:62">
+      <c r="BK23">
+        <v>-9372250.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:63">
       <c r="A24" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>-3600000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-3148000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-2352000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-1176000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-2442000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-1221000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-1544000.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>-2270000.0</v>
       </c>
-      <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>-2327000.0</v>
       </c>
-      <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>-3641000.0</v>
       </c>
-      <c r="P24"/>
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24">
         <v>-756000.0</v>
       </c>
-      <c r="R24"/>
-      <c r="S24">
+      <c r="S24"/>
+      <c r="T24">
         <v>-1605000.0</v>
       </c>
-      <c r="T24"/>
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24">
         <v>-2197000.0</v>
       </c>
-      <c r="V24"/>
-      <c r="W24">
+      <c r="W24"/>
+      <c r="X24">
         <v>-3489000.0</v>
       </c>
-      <c r="X24"/>
-      <c r="Y24">
+      <c r="Y24"/>
+      <c r="Z24">
         <v>-501000.0</v>
       </c>
-      <c r="Z24"/>
       <c r="AA24"/>
-      <c r="AB24">
+      <c r="AB24"/>
+      <c r="AC24">
         <v>-910000.0</v>
       </c>
-      <c r="AC24"/>
-      <c r="AD24">
+      <c r="AD24"/>
+      <c r="AE24">
         <v>-929000.0</v>
       </c>
-      <c r="AE24"/>
       <c r="AF24"/>
-      <c r="AG24">
+      <c r="AG24"/>
+      <c r="AH24">
         <v>-1415000.0</v>
       </c>
-      <c r="AH24"/>
-      <c r="AI24">
+      <c r="AI24"/>
+      <c r="AJ24">
         <v>-405000.0</v>
       </c>
-      <c r="AJ24"/>
       <c r="AK24"/>
-      <c r="AL24">
+      <c r="AL24"/>
+      <c r="AM24">
         <v>-1290000.0</v>
       </c>
-      <c r="AM24"/>
-      <c r="AN24">
+      <c r="AN24"/>
+      <c r="AO24">
         <v>-1210000.0</v>
       </c>
-      <c r="AO24"/>
       <c r="AP24"/>
-      <c r="AQ24">
+      <c r="AQ24"/>
+      <c r="AR24">
         <v>-2239000.0</v>
       </c>
-      <c r="AR24"/>
-      <c r="AS24">
+      <c r="AS24"/>
+      <c r="AT24">
         <v>-2082000.0</v>
       </c>
-      <c r="AT24"/>
       <c r="AU24"/>
-      <c r="AV24">
+      <c r="AV24"/>
+      <c r="AW24">
         <v>-767000.0</v>
       </c>
-      <c r="AW24"/>
-      <c r="AX24">
+      <c r="AX24"/>
+      <c r="AY24">
         <v>-647000.0</v>
       </c>
-      <c r="AY24"/>
       <c r="AZ24"/>
-      <c r="BA24">
+      <c r="BA24"/>
+      <c r="BB24">
         <v>3805000.0</v>
       </c>
-      <c r="BB24"/>
-      <c r="BC24">
+      <c r="BC24"/>
+      <c r="BD24">
         <v>285000.0</v>
       </c>
-      <c r="BD24"/>
-      <c r="BE24">
+      <c r="BE24"/>
+      <c r="BF24">
         <v>142500.0</v>
       </c>
-      <c r="BF24"/>
       <c r="BG24"/>
-      <c r="BH24">
+      <c r="BH24"/>
+      <c r="BI24">
         <v>184500.0</v>
       </c>
-      <c r="BI24"/>
-      <c r="BJ24">
+      <c r="BJ24"/>
+      <c r="BK24">
         <v>92250.0</v>
       </c>
     </row>
-    <row r="25" spans="1:62">
+    <row r="25" spans="1:63">
       <c r="A25" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B25">
+        <v>1518304.0</v>
+      </c>
+      <c r="C25">
         <v>1241595.0</v>
       </c>
-      <c r="C25">
-[...1 lines deleted...]
-      </c>
       <c r="D25">
-        <v>-4005000.0</v>
+        <v>3746722.0</v>
       </c>
       <c r="E25">
-        <v>5705000.0</v>
+        <v>-4013728.0</v>
       </c>
       <c r="F25">
+        <v>5714406.0</v>
+      </c>
+      <c r="G25">
         <v>3311500.0</v>
       </c>
-      <c r="G25">
-[...1 lines deleted...]
-      </c>
       <c r="H25">
+        <v>-13735920.0</v>
+      </c>
+      <c r="I25">
         <v>-2237000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>14146000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>7073000.0</v>
       </c>
-      <c r="K25">
-[...1 lines deleted...]
-      </c>
       <c r="L25">
+        <v>26672438.0</v>
+      </c>
+      <c r="M25">
         <v>1436000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>11522000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>5761000.0</v>
       </c>
-      <c r="O25">
-[...1 lines deleted...]
-      </c>
       <c r="P25">
+        <v>5785810.0</v>
+      </c>
+      <c r="Q25">
         <v>7603500.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>3698000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1849000.0</v>
       </c>
-      <c r="S25">
-[...1 lines deleted...]
-      </c>
       <c r="T25">
+        <v>13614951.0</v>
+      </c>
+      <c r="U25">
         <v>12082500.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>7463000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>3731500.0</v>
       </c>
-      <c r="W25">
-[...1 lines deleted...]
-      </c>
       <c r="X25">
+        <v>-7001643.0</v>
+      </c>
+      <c r="Y25">
         <v>-728000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1695750.0</v>
       </c>
       <c r="Z25">
         <v>-1695750.0</v>
       </c>
       <c r="AA25">
         <v>-1695750.0</v>
       </c>
       <c r="AB25">
+        <v>-1695750.0</v>
+      </c>
+      <c r="AC25">
         <v>4062000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>2031000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>53000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>5748500.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1633000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>3266000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1633000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>10245000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>5122500.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>2706000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>5412000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>2706000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>14167000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>7083500.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-42308500.0</v>
       </c>
-      <c r="AQ25">
-[...1 lines deleted...]
-      </c>
       <c r="AR25">
+        <v>-84616999.0</v>
+      </c>
+      <c r="AS25">
         <v>-42308500.0</v>
       </c>
-      <c r="AS25">
-[...1 lines deleted...]
-      </c>
       <c r="AT25">
+        <v>26099001.0</v>
+      </c>
+      <c r="AU25">
         <v>13049500.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>38175500.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>76351000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>38175500.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>19186000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>9593000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>19857500.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>14082500.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>6938750.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>13877500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6938750.0</v>
       </c>
       <c r="BE25">
         <v>6938750.0</v>
       </c>
-      <c r="BF25"/>
-      <c r="BG25">
+      <c r="BF25">
+        <v>6938750.0</v>
+      </c>
+      <c r="BG25"/>
+      <c r="BH25">
         <v>5650250.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>11300500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5650250.0</v>
       </c>
       <c r="BJ25">
         <v>5650250.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:62">
+      <c r="BK25">
+        <v>5650250.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:63">
       <c r="A26" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B26">
+        <v>-1315862.0</v>
+      </c>
+      <c r="C26">
         <v>-4107573.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-400000.0</v>
       </c>
-      <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26">
         <v>15233000.0</v>
       </c>
-      <c r="T26"/>
-      <c r="U26">
+      <c r="U26"/>
+      <c r="V26">
         <v>15233000.0</v>
       </c>
-      <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
-    </row>
-    <row r="27" spans="1:62">
+      <c r="BK26"/>
+    </row>
+    <row r="27" spans="1:63">
       <c r="A27" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>800000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>882000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>918000.0</v>
       </c>
-      <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>743000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>371500.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>939000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>469500.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1201000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>600500.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1195000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>597500.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1795000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>897500.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>367000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>183500.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>132000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>66000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>303000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>151500.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>36000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>18000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39000.0</v>
       </c>
       <c r="Z27">
         <v>39000.0</v>
       </c>
       <c r="AA27">
         <v>39000.0</v>
       </c>
       <c r="AB27">
+        <v>39000.0</v>
+      </c>
+      <c r="AC27">
         <v>-783000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>-391500.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>-86500.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>220000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>112500.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>225000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>112500.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>398000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>199000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>120500.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>241000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>120500.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>121000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>60500.0</v>
       </c>
-      <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
-    </row>
-    <row r="28" spans="1:62">
+      <c r="BK27"/>
+    </row>
+    <row r="28" spans="1:63">
       <c r="A28" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B28">
+        <v>-4757350.0</v>
+      </c>
+      <c r="C28">
         <v>3429591.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-2000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-1527000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-12400000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-6236500.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-7410000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-3705000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-17402000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-8701000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-440000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-220000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-312000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-156000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-553000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-276500.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>25822000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>12911000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-3780000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-1890000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>17514000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>8757000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-4568000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-2284000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3153750.0</v>
       </c>
       <c r="Z28">
         <v>-3153750.0</v>
       </c>
       <c r="AA28">
         <v>-3153750.0</v>
       </c>
       <c r="AB28">
+        <v>-3153750.0</v>
+      </c>
+      <c r="AC28">
         <v>-4588000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-2294000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-4014000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-5734000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-2437000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-4874000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-2437000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-19974000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-9987000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-2294000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-4588000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-2294000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-2628000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-1314000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-3867000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-7734000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-3867000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-13784000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-6892000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-5379500.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-10759000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-1968500.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-7874000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-3937000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-1968500.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-6128000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-3064000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-6128000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3064000.0</v>
       </c>
       <c r="BE28">
         <v>-3064000.0</v>
       </c>
-      <c r="BF28"/>
-      <c r="BG28">
+      <c r="BF28">
+        <v>-3064000.0</v>
+      </c>
+      <c r="BG28"/>
+      <c r="BH28">
         <v>-9372250.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-18744500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9372250.0</v>
       </c>
       <c r="BJ28">
         <v>-9372250.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:62">
+      <c r="BK28">
+        <v>-9372250.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:63">
       <c r="A29" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B29">
+        <v>12348868.0</v>
+      </c>
+      <c r="C29">
         <v>10365370.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>8500000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>7873000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>12427000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>6213500.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>6658000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3329000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>10767000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>5383500.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-1589000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-794500.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>840000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>420000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-4203000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-2101500.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-9548000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-4774000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-9322000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-4661000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-1715000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-857500.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2095000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1047500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2823750.0</v>
       </c>
       <c r="Z29">
         <v>2823750.0</v>
       </c>
       <c r="AA29">
         <v>2823750.0</v>
       </c>
       <c r="AB29">
+        <v>2823750.0</v>
+      </c>
+      <c r="AC29">
         <v>9111000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>4555500.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>5822750.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>7090000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>5465500.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>10931000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>5465500.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>14176000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>7088000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>5999000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>11998000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>5999000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>9589000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>4794500.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>7058000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>14116000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>7058000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>8236000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>4118000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>5784000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>11568000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>5784000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>13279000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>6639500.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>6200500.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>5482000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>2741000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>5482000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2741000.0</v>
       </c>
       <c r="BE29">
         <v>2741000.0</v>
       </c>
       <c r="BF29">
+        <v>2741000.0</v>
+      </c>
+      <c r="BG29">
         <v>20964000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>5241000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>10482000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5241000.0</v>
       </c>
       <c r="BJ29">
         <v>5241000.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:62">
+      <c r="BK29">
+        <v>5241000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:63">
       <c r="A30" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B30">
+        <v>-4757350.0</v>
+      </c>
+      <c r="C30">
         <v>-12504662.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-3700000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-3207000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-2393000.0</v>
       </c>
-      <c r="F30"/>
-      <c r="G30">
+      <c r="G30"/>
+      <c r="H30">
         <v>-2482000.0</v>
       </c>
-      <c r="H30"/>
-      <c r="I30">
+      <c r="I30"/>
+      <c r="J30">
         <v>-1605000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-802500.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-2318000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-802500.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-2475000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-1237500.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-3701000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-1850500.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-771000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-385500.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-1610000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-805000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-2256000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-1128000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-3558000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-1779000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-311000.0</v>
       </c>
       <c r="Z30">
         <v>-311000.0</v>
       </c>
-      <c r="AA30"/>
-      <c r="AB30">
+      <c r="AA30">
+        <v>-311000.0</v>
+      </c>
+      <c r="AB30"/>
+      <c r="AC30">
         <v>-1444000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-722000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-554500.0</v>
       </c>
       <c r="AE30">
         <v>-554500.0</v>
       </c>
-      <c r="AF30"/>
-      <c r="AG30">
+      <c r="AF30">
+        <v>-554500.0</v>
+      </c>
+      <c r="AG30"/>
+      <c r="AH30">
         <v>-2425000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-1212500.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-1175000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-587500.0</v>
       </c>
-      <c r="AK30"/>
-      <c r="AL30">
+      <c r="AL30"/>
+      <c r="AM30">
         <v>-1436000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-718000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-1810000.0</v>
       </c>
-      <c r="AO30"/>
       <c r="AP30"/>
-      <c r="AQ30">
+      <c r="AQ30"/>
+      <c r="AR30">
         <v>-3756000.0</v>
       </c>
-      <c r="AR30"/>
-      <c r="AS30">
+      <c r="AS30"/>
+      <c r="AT30">
         <v>-3733000.0</v>
       </c>
-      <c r="AT30"/>
       <c r="AU30"/>
-      <c r="AV30">
+      <c r="AV30"/>
+      <c r="AW30">
         <v>-943000.0</v>
       </c>
-      <c r="AW30"/>
-      <c r="AX30">
+      <c r="AX30"/>
+      <c r="AY30">
         <v>-1193000.0</v>
       </c>
-      <c r="AY30"/>
       <c r="AZ30"/>
-      <c r="BA30">
+      <c r="BA30"/>
+      <c r="BB30">
         <v>1760000.0</v>
       </c>
-      <c r="BB30"/>
-      <c r="BC30">
+      <c r="BC30"/>
+      <c r="BD30">
         <v>1760000.0</v>
       </c>
-      <c r="BD30"/>
-      <c r="BE30">
+      <c r="BE30"/>
+      <c r="BF30">
         <v>880000.0</v>
       </c>
-      <c r="BF30"/>
       <c r="BG30"/>
-      <c r="BH30">
+      <c r="BH30"/>
+      <c r="BI30">
         <v>-184500.0</v>
       </c>
-      <c r="BI30"/>
-      <c r="BJ30">
+      <c r="BJ30"/>
+      <c r="BK30">
         <v>-92250.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>