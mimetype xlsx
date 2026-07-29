--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1172,51 +1172,51 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:28">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2">
-        <v>35729000.0</v>
+        <v>7769000.0</v>
       </c>
       <c r="C2">
         <v>6628000.0</v>
       </c>
       <c r="D2">
         <v>7465000.0</v>
       </c>
       <c r="E2">
         <v>7287000.0</v>
       </c>
       <c r="F2">
         <v>26534000.0</v>
       </c>
       <c r="G2">
         <v>38266000.0</v>
       </c>
       <c r="H2">
         <v>39674000.0</v>
       </c>
       <c r="I2">
         <v>39011000.0</v>
       </c>
       <c r="J2">
         <v>32112000.0</v>
       </c>
@@ -2322,51 +2322,51 @@
       </c>
       <c r="U20">
         <v>10317393.0</v>
       </c>
       <c r="V20">
         <v>10317393.0</v>
       </c>
       <c r="W20">
         <v>3306688.0</v>
       </c>
       <c r="X20">
         <v>3306688000.0</v>
       </c>
       <c r="Y20">
         <v>3306688000.0</v>
       </c>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
     </row>
     <row r="21" spans="1:28">
       <c r="A21" t="s">
         <v>47</v>
       </c>
       <c r="B21">
-        <v>64930000.0</v>
+        <v>110511000.0</v>
       </c>
       <c r="C21">
         <v>98918000.0</v>
       </c>
       <c r="D21">
         <v>108674000.0</v>
       </c>
       <c r="E21">
         <v>118671000.0</v>
       </c>
       <c r="F21">
         <v>32412000.0</v>
       </c>
       <c r="G21">
         <v>26631000.0</v>
       </c>
       <c r="H21">
         <v>21445000.0</v>
       </c>
       <c r="I21">
         <v>18352000.0</v>
       </c>
       <c r="J21">
         <v>18697000.0</v>
       </c>
@@ -3300,51 +3300,51 @@
       </c>
       <c r="W35">
         <v>29428.0</v>
       </c>
       <c r="X35">
         <v>1199.0</v>
       </c>
       <c r="Y35">
         <v>41011.0</v>
       </c>
       <c r="Z35">
         <v>118769.0</v>
       </c>
       <c r="AA35">
         <v>216072.0</v>
       </c>
       <c r="AB35">
         <v>300000.0</v>
       </c>
     </row>
     <row r="36" spans="1:28">
       <c r="A36" t="s">
         <v>62</v>
       </c>
       <c r="B36">
-        <v>92337000.0</v>
+        <v>45256000.0</v>
       </c>
       <c r="C36">
         <v>37812000.0</v>
       </c>
       <c r="D36">
         <v>32426000.0</v>
       </c>
       <c r="E36">
         <v>29152000.0</v>
       </c>
       <c r="F36">
         <v>25028000.0</v>
       </c>
       <c r="G36">
         <v>21684000.0</v>
       </c>
       <c r="H36">
         <v>18519000.0</v>
       </c>
       <c r="I36">
         <v>17253000.0</v>
       </c>
       <c r="J36">
         <v>4543000.0</v>
       </c>
@@ -3596,51 +3596,51 @@
       </c>
       <c r="W39">
         <v>1393352.0</v>
       </c>
       <c r="X39">
         <v>1768414.0</v>
       </c>
       <c r="Y39">
         <v>1829599.0</v>
       </c>
       <c r="Z39">
         <v>2200570.0</v>
       </c>
       <c r="AA39">
         <v>2787295.0</v>
       </c>
       <c r="AB39">
         <v>300000.0</v>
       </c>
     </row>
     <row r="40" spans="1:28">
       <c r="A40" t="s">
         <v>66</v>
       </c>
       <c r="B40">
-        <v>35729000.0</v>
+        <v>27960000.0</v>
       </c>
       <c r="C40">
         <v>106263000.0</v>
       </c>
       <c r="D40">
         <v>27273000.0</v>
       </c>
       <c r="E40">
         <v>30457000.0</v>
       </c>
       <c r="F40">
         <v>21408000.0</v>
       </c>
       <c r="G40">
         <v>28933000.0</v>
       </c>
       <c r="H40">
         <v>34864000.0</v>
       </c>
       <c r="I40">
         <v>32296000.0</v>
       </c>
       <c r="J40">
         <v>27276000.0</v>
       </c>
@@ -5517,57 +5517,57 @@
       </c>
       <c r="CW1" t="s">
         <v>163</v>
       </c>
       <c r="CX1" t="s">
         <v>164</v>
       </c>
       <c r="CY1" t="s">
         <v>26</v>
       </c>
       <c r="CZ1" t="s">
         <v>165</v>
       </c>
       <c r="DA1" t="s">
         <v>166</v>
       </c>
       <c r="DB1" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="2" spans="1:106">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2">
-        <v>30112000.0</v>
+        <v>5086000.0</v>
       </c>
       <c r="C2">
-        <v>35729000.0</v>
+        <v>7769000.0</v>
       </c>
       <c r="D2">
-        <v>26809000.0</v>
+        <v>3924000.0</v>
       </c>
       <c r="E2">
         <v>27002000.0</v>
       </c>
       <c r="F2">
         <v>3177000.0</v>
       </c>
       <c r="G2">
         <v>6628000.0</v>
       </c>
       <c r="H2">
         <v>4444000.0</v>
       </c>
       <c r="I2">
         <v>5805000.0</v>
       </c>
       <c r="J2">
         <v>5313000.0</v>
       </c>
       <c r="K2">
         <v>7465000.0</v>
       </c>
       <c r="L2">
         <v>3519000.0</v>
       </c>
@@ -9732,54 +9732,54 @@
         <v>3306688.0</v>
       </c>
       <c r="CS20">
         <v>3306688.0</v>
       </c>
       <c r="CT20">
         <v>8306688.0</v>
       </c>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
     </row>
     <row r="21" spans="1:106">
       <c r="A21" t="s">
         <v>47</v>
       </c>
       <c r="B21">
         <v>63657000.0</v>
       </c>
       <c r="C21">
-        <v>64930000.0</v>
+        <v>110511000.0</v>
       </c>
       <c r="D21">
-        <v>282691000.0</v>
+        <v>91068000.0</v>
       </c>
       <c r="E21">
         <v>93445000.0</v>
       </c>
       <c r="F21">
         <v>96158000.0</v>
       </c>
       <c r="G21">
         <v>98918000.0</v>
       </c>
       <c r="H21">
         <v>100441000.0</v>
       </c>
       <c r="I21">
         <v>102712000.0</v>
       </c>
       <c r="J21">
         <v>105568000.0</v>
       </c>
       <c r="K21">
         <v>108674000.0</v>
       </c>
       <c r="L21">
         <v>302326000.0</v>
       </c>
@@ -13302,51 +13302,51 @@
       </c>
       <c r="CX35">
         <v>168966.0</v>
       </c>
       <c r="CY35">
         <v>216072.0</v>
       </c>
       <c r="CZ35">
         <v>297993.0</v>
       </c>
       <c r="DA35">
         <v>301795.0</v>
       </c>
       <c r="DB35">
         <v>1449184.0</v>
       </c>
     </row>
     <row r="36" spans="1:106">
       <c r="A36" t="s">
         <v>62</v>
       </c>
       <c r="B36">
         <v>93412000.0</v>
       </c>
       <c r="C36">
-        <v>92337000.0</v>
+        <v>45256000.0</v>
       </c>
       <c r="D36">
         <v>42855000.0</v>
       </c>
       <c r="E36">
         <v>42286000.0</v>
       </c>
       <c r="F36">
         <v>39373000.0</v>
       </c>
       <c r="G36">
         <v>37812000.0</v>
       </c>
       <c r="H36">
         <v>32361000.0</v>
       </c>
       <c r="I36">
         <v>31988000.0</v>
       </c>
       <c r="J36">
         <v>35556001.0</v>
       </c>
       <c r="K36">
         <v>35060000.0</v>
       </c>
@@ -14407,57 +14407,57 @@
       </c>
       <c r="CW39">
         <v>2787790.0</v>
       </c>
       <c r="CX39">
         <v>2692552.0</v>
       </c>
       <c r="CY39">
         <v>2787295.0</v>
       </c>
       <c r="CZ39">
         <v>2589280.0</v>
       </c>
       <c r="DA39">
         <v>1051002.0</v>
       </c>
       <c r="DB39">
         <v>801017.0</v>
       </c>
     </row>
     <row r="40" spans="1:106">
       <c r="A40" t="s">
         <v>66</v>
       </c>
       <c r="B40">
-        <v>30112000.0</v>
+        <v>25026000.0</v>
       </c>
       <c r="C40">
-        <v>35729000.0</v>
+        <v>27960000.0</v>
       </c>
       <c r="D40">
-        <v>85687000.0</v>
+        <v>22885000.0</v>
       </c>
       <c r="E40"/>
       <c r="F40">
         <v>20675000.0</v>
       </c>
       <c r="G40">
         <v>106263000.0</v>
       </c>
       <c r="H40">
         <v>23189000.0</v>
       </c>
       <c r="I40">
         <v>19191000.0</v>
       </c>
       <c r="J40">
         <v>120757000.0</v>
       </c>
       <c r="K40">
         <v>107922000.0</v>
       </c>
       <c r="L40">
         <v>31361000.0</v>
       </c>
       <c r="M40">
         <v>27383000.0</v>
@@ -20532,60 +20532,60 @@
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
     </row>
     <row r="5" spans="1:28">
       <c r="A5" t="s">
         <v>171</v>
       </c>
       <c r="B5">
         <v>23218000.0</v>
       </c>
       <c r="C5">
-        <v>21287000.0</v>
+        <v>24803000.0</v>
       </c>
       <c r="D5">
-        <v>16019000.0</v>
+        <v>18511000.0</v>
       </c>
       <c r="E5">
-        <v>12449000.0</v>
+        <v>15585000.0</v>
       </c>
       <c r="F5">
-        <v>8055000.0</v>
+        <v>7766000.0</v>
       </c>
       <c r="G5">
         <v>15818000.0</v>
       </c>
       <c r="H5">
         <v>14720000.0</v>
       </c>
       <c r="I5">
         <v>15491000.0</v>
       </c>
       <c r="J5">
         <v>9407000.0</v>
       </c>
       <c r="K5">
         <v>6148000.0</v>
       </c>
       <c r="L5">
         <v>13557000.0</v>
       </c>
       <c r="M5">
         <v>16375000.0</v>
       </c>
       <c r="N5">
         <v>14666000.0</v>
       </c>
@@ -20618,60 +20618,60 @@
       </c>
       <c r="X5">
         <v>-3798698.0</v>
       </c>
       <c r="Y5">
         <v>-12358578.0</v>
       </c>
       <c r="Z5">
         <v>-21377505.0</v>
       </c>
       <c r="AA5">
         <v>-22673762.0</v>
       </c>
       <c r="AB5">
         <v>-4600000.0</v>
       </c>
     </row>
     <row r="6" spans="1:28">
       <c r="A6" t="s">
         <v>172</v>
       </c>
       <c r="B6">
         <v>66696000.0</v>
       </c>
       <c r="C6">
-        <v>62530000.0</v>
+        <v>66046000.0</v>
       </c>
       <c r="D6">
-        <v>57095000.0</v>
+        <v>59587000.0</v>
       </c>
       <c r="E6">
-        <v>50394000.0</v>
+        <v>53530000.0</v>
       </c>
       <c r="F6">
-        <v>44868000.0</v>
+        <v>44579000.0</v>
       </c>
       <c r="G6">
         <v>46007000.0</v>
       </c>
       <c r="H6">
         <v>42589000.0</v>
       </c>
       <c r="I6">
         <v>39722000.0</v>
       </c>
       <c r="J6">
         <v>33454000.0</v>
       </c>
       <c r="K6">
         <v>28355000.0</v>
       </c>
       <c r="L6">
         <v>30554000.0</v>
       </c>
       <c r="M6">
         <v>27306000.0</v>
       </c>
       <c r="N6">
         <v>22518000.0</v>
       </c>
@@ -23628,108 +23628,108 @@
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:106">
       <c r="A5" t="s">
         <v>171</v>
       </c>
       <c r="B5">
-        <v>7512000.0</v>
+        <v>7820000.0</v>
       </c>
       <c r="C5">
         <v>2851000.0</v>
       </c>
       <c r="D5">
         <v>8252000.0</v>
       </c>
       <c r="E5">
-        <v>5886000.0</v>
+        <v>6867000.0</v>
       </c>
       <c r="F5">
-        <v>4378000.0</v>
+        <v>5248000.0</v>
       </c>
       <c r="G5">
-        <v>4689000.0</v>
+        <v>5483000.0</v>
       </c>
       <c r="H5">
-        <v>6498000.0</v>
+        <v>7479000.0</v>
       </c>
       <c r="I5">
-        <v>4411000.0</v>
+        <v>5300000.0</v>
       </c>
       <c r="J5">
-        <v>5690000.0</v>
+        <v>6543000.0</v>
       </c>
       <c r="K5">
-        <v>4254000.0</v>
+        <v>5417000.0</v>
       </c>
       <c r="L5">
-        <v>4864000.0</v>
+        <v>5453000.0</v>
       </c>
       <c r="M5">
-        <v>4008000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="N5">
-        <v>2891000.0</v>
+        <v>3141000.0</v>
       </c>
       <c r="O5">
-        <v>3077000.0</v>
+        <v>3268000.0</v>
       </c>
       <c r="P5">
-        <v>2382000.0</v>
+        <v>4925000.0</v>
       </c>
       <c r="Q5">
-        <v>2953000.0</v>
+        <v>3632000.0</v>
       </c>
       <c r="R5">
-        <v>4035000.0</v>
+        <v>3759000.0</v>
       </c>
       <c r="S5">
-        <v>-460000.0</v>
+        <v>-499000.0</v>
       </c>
       <c r="T5">
-        <v>1785000.0</v>
+        <v>1686000.0</v>
       </c>
       <c r="U5">
-        <v>3431000.0</v>
+        <v>3366000.0</v>
       </c>
       <c r="V5">
         <v>3300000.0</v>
       </c>
       <c r="W5">
         <v>1137000.0</v>
       </c>
       <c r="X5">
         <v>3134000.0</v>
       </c>
       <c r="Y5">
         <v>4304000.0</v>
       </c>
       <c r="Z5">
         <v>7244000.0</v>
       </c>
       <c r="AA5">
         <v>3336000.0</v>
       </c>
       <c r="AB5">
         <v>4601000.0</v>
       </c>
       <c r="AC5">
         <v>2268000.0</v>
       </c>
@@ -23948,108 +23948,108 @@
       </c>
       <c r="CW5">
         <v>-5183088.0</v>
       </c>
       <c r="CX5">
         <v>-4966417.0</v>
       </c>
       <c r="CY5">
         <v>-6653243.0</v>
       </c>
       <c r="CZ5">
         <v>-6329993.0</v>
       </c>
       <c r="DA5">
         <v>-6007898.0</v>
       </c>
       <c r="DB5">
         <v>-3682629.0</v>
       </c>
     </row>
     <row r="6" spans="1:106">
       <c r="A6" t="s">
         <v>172</v>
       </c>
       <c r="B6">
-        <v>18877000.0</v>
+        <v>19185000.0</v>
       </c>
       <c r="C6">
         <v>13888000.0</v>
       </c>
       <c r="D6">
         <v>19072000.0</v>
       </c>
       <c r="E6">
-        <v>16753000.0</v>
+        <v>17734000.0</v>
       </c>
       <c r="F6">
-        <v>15133000.0</v>
+        <v>16003000.0</v>
       </c>
       <c r="G6">
-        <v>15153000.0</v>
+        <v>15947000.0</v>
       </c>
       <c r="H6">
-        <v>16571000.0</v>
+        <v>17552000.0</v>
       </c>
       <c r="I6">
-        <v>14781000.0</v>
+        <v>15670000.0</v>
       </c>
       <c r="J6">
-        <v>16026000.0</v>
+        <v>16879000.0</v>
       </c>
       <c r="K6">
-        <v>14780000.0</v>
+        <v>15943000.0</v>
       </c>
       <c r="L6">
-        <v>15266000.0</v>
+        <v>15855000.0</v>
       </c>
       <c r="M6">
-        <v>14230000.0</v>
+        <v>14722000.0</v>
       </c>
       <c r="N6">
-        <v>12817000.0</v>
+        <v>13067000.0</v>
       </c>
       <c r="O6">
-        <v>12688000.0</v>
+        <v>12879000.0</v>
       </c>
       <c r="P6">
-        <v>11974000.0</v>
+        <v>14517000.0</v>
       </c>
       <c r="Q6">
-        <v>12373000.0</v>
+        <v>13052000.0</v>
       </c>
       <c r="R6">
-        <v>13357000.0</v>
+        <v>13081000.0</v>
       </c>
       <c r="S6">
-        <v>8910000.0</v>
+        <v>8871000.0</v>
       </c>
       <c r="T6">
-        <v>10926000.0</v>
+        <v>10827000.0</v>
       </c>
       <c r="U6">
-        <v>12580000.0</v>
+        <v>12515000.0</v>
       </c>
       <c r="V6">
         <v>12453000.0</v>
       </c>
       <c r="W6">
         <v>9321000.0</v>
       </c>
       <c r="X6">
         <v>10540000.0</v>
       </c>
       <c r="Y6">
         <v>11454000.0</v>
       </c>
       <c r="Z6">
         <v>14693000.0</v>
       </c>
       <c r="AA6">
         <v>10576000.0</v>
       </c>
       <c r="AB6">
         <v>11750000.0</v>
       </c>
       <c r="AC6">
         <v>9209000.0</v>
       </c>
@@ -33117,51 +33117,51 @@
       </c>
       <c r="Z25">
         <v>1478849.0</v>
       </c>
       <c r="AA25">
         <v>1028155.0</v>
       </c>
       <c r="AB25">
         <v>800000.0</v>
       </c>
     </row>
     <row r="26" spans="1:28">
       <c r="A26" t="s">
         <v>222</v>
       </c>
       <c r="B26">
         <v>-30022000.0</v>
       </c>
       <c r="C26">
         <v>-1113000.0</v>
       </c>
       <c r="D26">
         <v>-9863000.0</v>
       </c>
       <c r="E26">
-        <v>-23702000.0</v>
+        <v>-23137000.0</v>
       </c>
       <c r="F26">
         <v>-5008000.0</v>
       </c>
       <c r="G26">
         <v>-20019000.0</v>
       </c>
       <c r="H26">
         <v>214000.0</v>
       </c>
       <c r="I26">
         <v>-338000.0</v>
       </c>
       <c r="J26">
         <v>-412000.0</v>
       </c>
       <c r="K26">
         <v>-316000.0</v>
       </c>
       <c r="L26">
         <v>-756000.0</v>
       </c>
       <c r="M26">
         <v>-161000.0</v>
       </c>
@@ -34197,51 +34197,51 @@
       </c>
       <c r="CW2">
         <v>12462134.0</v>
       </c>
       <c r="CX2">
         <v>19830572.0</v>
       </c>
       <c r="CY2">
         <v>24820242.0</v>
       </c>
       <c r="CZ2">
         <v>54256603.0</v>
       </c>
       <c r="DA2">
         <v>8968091.0</v>
       </c>
       <c r="DB2">
         <v>13632144.0</v>
       </c>
     </row>
     <row r="3" spans="1:106">
       <c r="A3" t="s">
         <v>200</v>
       </c>
       <c r="B3">
-        <v>740000</v>
+        <v>7467000</v>
       </c>
       <c r="C3">
         <v>204000</v>
       </c>
       <c r="D3">
         <v>109000</v>
       </c>
       <c r="E3">
         <v>2317000</v>
       </c>
       <c r="F3">
         <v>1055000</v>
       </c>
       <c r="G3">
         <v>203000</v>
       </c>
       <c r="H3">
         <v>6839000</v>
       </c>
       <c r="I3">
         <v>172000</v>
       </c>
       <c r="J3">
         <v>742000</v>
       </c>
@@ -37857,51 +37857,51 @@
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
     </row>
     <row r="18" spans="1:106">
       <c r="A18" t="s">
         <v>215</v>
       </c>
       <c r="B18">
-        <v>26396000.0</v>
+        <v>19669000.0</v>
       </c>
       <c r="C18">
         <v>12988000.0</v>
       </c>
       <c r="D18">
         <v>17921000.0</v>
       </c>
       <c r="E18">
         <v>2706000.0</v>
       </c>
       <c r="F18">
         <v>26019000.0</v>
       </c>
       <c r="G18">
         <v>10957000.0</v>
       </c>
       <c r="H18">
         <v>12272000.0</v>
       </c>
       <c r="I18">
         <v>6279000.0</v>
       </c>
       <c r="J18">
         <v>20195999.0</v>
       </c>
@@ -39267,51 +39267,51 @@
       </c>
       <c r="CW23">
         <v>-49057.0</v>
       </c>
       <c r="CX23">
         <v>-84028.0</v>
       </c>
       <c r="CY23">
         <v>-45814.0</v>
       </c>
       <c r="CZ23">
         <v>-58763.0</v>
       </c>
       <c r="DA23">
         <v>-3242303.0</v>
       </c>
       <c r="DB23">
         <v>-157924.0</v>
       </c>
     </row>
     <row r="24" spans="1:106">
       <c r="A24" t="s">
         <v>220</v>
       </c>
       <c r="B24">
-        <v>-7029000.0</v>
+        <v>-6727000.0</v>
       </c>
       <c r="C24">
         <v>-6527000.0</v>
       </c>
       <c r="D24">
         <v>-7410000.0</v>
       </c>
       <c r="E24">
         <v>-6710000.0</v>
       </c>
       <c r="F24">
         <v>-7790000.0</v>
       </c>
       <c r="G24">
         <v>-6569000.0</v>
       </c>
       <c r="H24">
         <v>-6555000.0</v>
       </c>
       <c r="I24">
         <v>-11739000.0</v>
       </c>
       <c r="J24">
         <v>-6378000.0</v>
       </c>
@@ -39533,51 +39533,51 @@
         <v>-20364650000.0</v>
       </c>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24">
         <v>-656707.0</v>
       </c>
       <c r="CW24">
         <v>-215000.0</v>
       </c>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24">
         <v>-20145192.0</v>
       </c>
       <c r="DA24"/>
       <c r="DB24"/>
     </row>
     <row r="25" spans="1:106">
       <c r="A25" t="s">
         <v>221</v>
       </c>
       <c r="B25">
-        <v>4567000.0</v>
+        <v>3258000.0</v>
       </c>
       <c r="C25">
         <v>3754000.0</v>
       </c>
       <c r="D25">
         <v>3023000.0</v>
       </c>
       <c r="E25">
         <v>2679000.0</v>
       </c>
       <c r="F25">
         <v>3060000.0</v>
       </c>
       <c r="G25">
         <v>4257000.0</v>
       </c>
       <c r="H25">
         <v>2937000.0</v>
       </c>
       <c r="I25">
         <v>-13098000.0</v>
       </c>
       <c r="J25">
         <v>7766000.0</v>
       </c>
@@ -39895,51 +39895,51 @@
       <c r="J26">
         <v>-855000.0</v>
       </c>
       <c r="K26">
         <v>-7281000.0</v>
       </c>
       <c r="L26">
         <v>-1648000.0</v>
       </c>
       <c r="M26">
         <v>-6000.0</v>
       </c>
       <c r="N26">
         <v>-791000.0</v>
       </c>
       <c r="O26">
         <v>-47000.0</v>
       </c>
       <c r="P26">
         <v>-20000.0</v>
       </c>
       <c r="Q26">
         <v>-3411000.0</v>
       </c>
       <c r="R26">
-        <v>-20223000.0</v>
+        <v>-19726000.0</v>
       </c>
       <c r="S26">
         <v>-5008000.0</v>
       </c>
       <c r="T26">
         <v>-72000.0</v>
       </c>
       <c r="U26">
         <v>0.0</v>
       </c>
       <c r="V26">
         <v>-399000.0</v>
       </c>
       <c r="W26">
         <v>-3673000.0</v>
       </c>
       <c r="X26">
         <v>-6399000.0</v>
       </c>
       <c r="Y26">
         <v>-133000.0</v>
       </c>
       <c r="Z26">
         <v>-10249000.0</v>
       </c>