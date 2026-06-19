--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
     <t>accumulatedDepreciation</t>
   </si>
   <si>
     <t>accumulatedOtherComprehensiveIncome</t>
   </si>
   <si>
     <t>additionalPaidInCapital</t>
@@ -220,50 +223,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>costOfRevenue</t>
   </si>
   <si>
     <t>depreciationAndAmortization</t>
   </si>
   <si>
     <t>discontinuedOperations</t>
   </si>
   <si>
     <t>ebit</t>
   </si>
@@ -776,3179 +782,3746 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E62"/>
+  <dimension ref="A1:F62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
-    </row>
-    <row r="2" spans="1:5">
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
-    </row>
-    <row r="3" spans="1:5">
+      <c r="F2"/>
+    </row>
+    <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
-    </row>
-    <row r="4" spans="1:5">
+      <c r="F3"/>
+    </row>
+    <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
-    </row>
-    <row r="5" spans="1:5">
+      <c r="F4"/>
+    </row>
+    <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
-    </row>
-    <row r="6" spans="1:5">
+      <c r="F5"/>
+    </row>
+    <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
-    </row>
-    <row r="7" spans="1:5">
+      <c r="F6"/>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
-    </row>
-    <row r="8" spans="1:5">
+      <c r="F7"/>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B8">
+        <v>8588000000.0</v>
+      </c>
+      <c r="C8">
         <v>8973000000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>9631000000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>10147000000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>10316000000.0</v>
       </c>
     </row>
-    <row r="9" spans="1:5">
+    <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
-    </row>
-    <row r="10" spans="1:5">
+      <c r="F9"/>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10">
-        <v>284515000000.0</v>
+        <v>307737000000.0</v>
       </c>
       <c r="C10">
-        <v>299569000000.0</v>
+        <v>303565000000.0</v>
       </c>
       <c r="D10">
-        <v>350051000000.0</v>
+        <v>338764000000.0</v>
       </c>
       <c r="E10">
+        <v>369616000000.0</v>
+      </c>
+      <c r="F10">
         <v>422437000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:5">
+    <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
-    </row>
-    <row r="12" spans="1:5">
+      <c r="F11"/>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
-    </row>
-    <row r="13" spans="1:5">
+      <c r="F12"/>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
-    </row>
-    <row r="14" spans="1:5">
+      <c r="F13"/>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14">
+        <v>17139885525.0</v>
+      </c>
+      <c r="C14">
         <v>17935716398.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>19241825975.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>19968334003.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>20632000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:5">
+    <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-    </row>
-    <row r="16" spans="1:5">
+      <c r="F15"/>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
-    </row>
-    <row r="17" spans="1:5">
+      <c r="F16"/>
+    </row>
+    <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
-    </row>
-    <row r="18" spans="1:5">
+      <c r="F17"/>
+    </row>
+    <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
-    </row>
-    <row r="19" spans="1:5">
+      <c r="F18"/>
+    </row>
+    <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
-    </row>
-    <row r="20" spans="1:5">
+      <c r="F19"/>
+    </row>
+    <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B20">
+        <v>4419000000.0</v>
+      </c>
+      <c r="C20">
         <v>4118000000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>4323000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>4156000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>5033000000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B21">
+        <v>8688000000.0</v>
+      </c>
+      <c r="C21">
         <v>8266000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>8164000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>7263000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>15589000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
-    </row>
-    <row r="23" spans="1:5">
+      <c r="F22"/>
+    </row>
+    <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
-    </row>
-    <row r="24" spans="1:5">
+      <c r="F23"/>
+    </row>
+    <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
-    </row>
-    <row r="25" spans="1:5">
+      <c r="F24"/>
+    </row>
+    <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
-    </row>
-    <row r="26" spans="1:5">
+      <c r="F25"/>
+    </row>
+    <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B26">
+        <v>1331067000000.0</v>
+      </c>
+      <c r="C26">
         <v>1226194000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>1100826000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>1007621000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>983508000000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-    </row>
-    <row r="28" spans="1:5">
+      <c r="F27"/>
+    </row>
+    <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
-    </row>
-    <row r="29" spans="1:5">
+      <c r="F28"/>
+    </row>
+    <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B29">
+        <v>451044000000.0</v>
+      </c>
+      <c r="C29">
         <v>424861000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>417675000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>379305000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>418308000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
-    </row>
-    <row r="31" spans="1:5">
+      <c r="F30"/>
+    </row>
+    <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
-    </row>
-    <row r="32" spans="1:5">
+      <c r="F31"/>
+    </row>
+    <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
-    </row>
-    <row r="33" spans="1:5">
+      <c r="F32"/>
+    </row>
+    <row r="33" spans="1:6">
       <c r="A33" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B33"/>
       <c r="C33"/>
       <c r="D33"/>
       <c r="E33"/>
-    </row>
-    <row r="34" spans="1:5">
+      <c r="F33"/>
+    </row>
+    <row r="34" spans="1:6">
       <c r="A34" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
-    </row>
-    <row r="35" spans="1:5">
+      <c r="F34"/>
+    </row>
+    <row r="35" spans="1:6">
       <c r="A35" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B35"/>
       <c r="C35"/>
       <c r="D35"/>
       <c r="E35"/>
-    </row>
-    <row r="36" spans="1:5">
+      <c r="F35"/>
+    </row>
+    <row r="36" spans="1:6">
       <c r="A36" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
-    </row>
-    <row r="37" spans="1:5">
+      <c r="F36"/>
+    </row>
+    <row r="37" spans="1:6">
       <c r="A37" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
-    </row>
-    <row r="38" spans="1:5">
+      <c r="F37"/>
+    </row>
+    <row r="38" spans="1:6">
       <c r="A38" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
-    </row>
-    <row r="39" spans="1:5">
+      <c r="F38"/>
+    </row>
+    <row r="39" spans="1:6">
       <c r="A39" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
-    </row>
-    <row r="40" spans="1:5">
+      <c r="F39"/>
+    </row>
+    <row r="40" spans="1:6">
       <c r="A40" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
-    </row>
-    <row r="41" spans="1:5">
+      <c r="F40"/>
+    </row>
+    <row r="41" spans="1:6">
       <c r="A41" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
-    </row>
-    <row r="42" spans="1:5">
+      <c r="F41"/>
+    </row>
+    <row r="42" spans="1:6">
       <c r="A42" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
-    </row>
-    <row r="43" spans="1:5">
+      <c r="F42"/>
+    </row>
+    <row r="43" spans="1:6">
       <c r="A43" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
-    </row>
-    <row r="44" spans="1:5">
+      <c r="F43"/>
+    </row>
+    <row r="44" spans="1:6">
       <c r="A44" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
-    </row>
-    <row r="45" spans="1:5">
+      <c r="F44"/>
+    </row>
+    <row r="45" spans="1:6">
       <c r="A45" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B45">
+        <v>12606000000.0</v>
+      </c>
+      <c r="C45">
         <v>11612000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>12934000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>12584000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>13240000000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:6">
       <c r="A46" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B46">
+        <v>12606000000.0</v>
+      </c>
+      <c r="C46">
         <v>11612000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>12934000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>12584000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>13240000000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:6">
       <c r="A47" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
-    </row>
-    <row r="48" spans="1:5">
+      <c r="F47"/>
+    </row>
+    <row r="48" spans="1:6">
       <c r="A48" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B48">
+        <v>169605000000.0</v>
+      </c>
+      <c r="C48">
         <v>152402000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>152148000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>142409000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>144458000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:6">
       <c r="A49" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
-    </row>
-    <row r="50" spans="1:5">
+      <c r="F49"/>
+    </row>
+    <row r="50" spans="1:6">
       <c r="A50" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
-    </row>
-    <row r="51" spans="1:5">
+      <c r="F50"/>
+    </row>
+    <row r="51" spans="1:6">
       <c r="A51" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
-    </row>
-    <row r="52" spans="1:5">
+      <c r="F51"/>
+    </row>
+    <row r="52" spans="1:6">
       <c r="A52" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
-    </row>
-    <row r="53" spans="1:5">
+      <c r="F52"/>
+    </row>
+    <row r="53" spans="1:6">
       <c r="A53" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
-    </row>
-    <row r="54" spans="1:5">
+      <c r="F53"/>
+    </row>
+    <row r="54" spans="1:6">
       <c r="A54" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
-    </row>
-    <row r="55" spans="1:5">
+      <c r="F54"/>
+    </row>
+    <row r="55" spans="1:6">
       <c r="A55" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B55">
+        <v>3233034000000.0</v>
+      </c>
+      <c r="C55">
         <v>3017048000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>3038677000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2949286000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2957939000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:6">
       <c r="A56" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B56"/>
       <c r="C56"/>
       <c r="D56"/>
       <c r="E56"/>
-    </row>
-    <row r="57" spans="1:5">
+      <c r="F56"/>
+    </row>
+    <row r="57" spans="1:6">
       <c r="A57" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B57"/>
       <c r="C57"/>
       <c r="D57"/>
       <c r="E57"/>
-    </row>
-    <row r="58" spans="1:5">
+      <c r="F57"/>
+    </row>
+    <row r="58" spans="1:6">
       <c r="A58" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B58">
+        <v>3027368000000.0</v>
+      </c>
+      <c r="C58">
         <v>2824775000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>2846067000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2764089000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>2751162000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:6">
       <c r="A59" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
-    </row>
-    <row r="60" spans="1:5">
+      <c r="F59"/>
+    </row>
+    <row r="60" spans="1:6">
       <c r="A60" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B60">
+        <v>198225000000.0</v>
+      </c>
+      <c r="C60">
         <v>184973000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>185329000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>177833000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>198250000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:6">
       <c r="A61" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
-    </row>
-    <row r="62" spans="1:5">
+      <c r="F61"/>
+    </row>
+    <row r="62" spans="1:6">
       <c r="A62" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
+      <c r="F62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F62"/>
+  <dimension ref="A1:H62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C1" t="s">
-        <v>67</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>68</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>69</v>
       </c>
       <c r="F1" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:6">
+        <v>70</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
-    </row>
-    <row r="3" spans="1:6">
+      <c r="G2"/>
+      <c r="H2"/>
+    </row>
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
-    </row>
-    <row r="4" spans="1:6">
+      <c r="G3"/>
+      <c r="H3"/>
+    </row>
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4"/>
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-    </row>
-    <row r="6" spans="1:6">
+      <c r="G5"/>
+      <c r="H5"/>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
-    </row>
-    <row r="7" spans="1:6">
+      <c r="G6"/>
+      <c r="H6"/>
+    </row>
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
-    </row>
-    <row r="8" spans="1:6">
+      <c r="G7"/>
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B8"/>
       <c r="C8">
-        <v>8739000000.0</v>
+        <v>8588000000.0</v>
       </c>
       <c r="D8"/>
       <c r="E8">
+        <v>8739000000.0</v>
+      </c>
+      <c r="F8"/>
+      <c r="G8">
         <v>8973000000.0</v>
       </c>
-      <c r="F8"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:6">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
-    </row>
-    <row r="10" spans="1:6">
+      <c r="G9"/>
+      <c r="H9"/>
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10">
+        <v>214707000000.0</v>
+      </c>
+      <c r="C10">
+        <v>307737000000.0</v>
+      </c>
+      <c r="D10">
         <v>246821000000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>246360000000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>254660000000.0</v>
       </c>
-      <c r="E10">
-[...2 lines deleted...]
-      <c r="F10">
+      <c r="G10">
+        <v>303565000000.0</v>
+      </c>
+      <c r="H10">
         <v>252310000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-    </row>
-    <row r="12" spans="1:6">
+      <c r="G11"/>
+      <c r="H11"/>
+    </row>
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
-    </row>
-    <row r="13" spans="1:6">
+      <c r="G12"/>
+      <c r="H12"/>
+    </row>
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
-    </row>
-    <row r="14" spans="1:6">
+      <c r="G13"/>
+      <c r="H13"/>
+    </row>
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B14">
+        <v>17148192022.0</v>
+      </c>
+      <c r="C14">
+        <v>17139885525.0</v>
+      </c>
+      <c r="D14">
         <v>17245892771.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>17468610336.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>17703888770.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>17935716398.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>18250332720.0</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
-    </row>
-    <row r="16" spans="1:6">
+      <c r="G15"/>
+      <c r="H15"/>
+    </row>
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-    </row>
-    <row r="17" spans="1:6">
+      <c r="G16"/>
+      <c r="H16"/>
+    </row>
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
-    </row>
-    <row r="18" spans="1:6">
+      <c r="G17"/>
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
-    </row>
-    <row r="19" spans="1:6">
+      <c r="G18"/>
+      <c r="H18"/>
+    </row>
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
-    </row>
-    <row r="20" spans="1:6">
+      <c r="G19"/>
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B20"/>
-      <c r="C20"/>
+      <c r="C20">
+        <v>4419000000.0</v>
+      </c>
       <c r="D20"/>
-      <c r="E20">
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20">
         <v>4118000000.0</v>
       </c>
-      <c r="F20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:6">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B21"/>
-      <c r="C21"/>
+      <c r="C21">
+        <v>8688000000.0</v>
+      </c>
       <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21">
         <v>8266000000.0</v>
       </c>
-      <c r="F21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:6">
+      <c r="H21"/>
+    </row>
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-    </row>
-    <row r="23" spans="1:6">
+      <c r="G22"/>
+      <c r="H22"/>
+    </row>
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
-    </row>
-    <row r="24" spans="1:6">
+      <c r="G23"/>
+      <c r="H23"/>
+    </row>
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-    </row>
-    <row r="25" spans="1:6">
+      <c r="G24"/>
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
-    </row>
-    <row r="26" spans="1:6">
+      <c r="G25"/>
+      <c r="H25"/>
+    </row>
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B26">
+        <v>1352417000000.0</v>
+      </c>
+      <c r="C26">
+        <v>1331067000000.0</v>
+      </c>
+      <c r="D26">
         <v>1268888000000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>1311914000000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>1175365000000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>1226194000000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>1199218000000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:6">
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-    </row>
-    <row r="28" spans="1:6">
+      <c r="G27"/>
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
-    </row>
-    <row r="29" spans="1:6">
+      <c r="G28"/>
+      <c r="H28"/>
+    </row>
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B29">
+        <v>298561000000.0</v>
+      </c>
+      <c r="C29">
+        <v>451044000000.0</v>
+      </c>
+      <c r="D29">
         <v>289670000000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>322252000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>290861000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>424861000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>296168000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:6">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
-    </row>
-    <row r="31" spans="1:6">
+      <c r="G30"/>
+      <c r="H30"/>
+    </row>
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
-    </row>
-    <row r="32" spans="1:6">
+      <c r="G31"/>
+      <c r="H31"/>
+    </row>
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
-    </row>
-    <row r="33" spans="1:6">
+      <c r="G32"/>
+      <c r="H32"/>
+    </row>
+    <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B33"/>
       <c r="C33"/>
       <c r="D33"/>
       <c r="E33"/>
       <c r="F33"/>
-    </row>
-    <row r="34" spans="1:6">
+      <c r="G33"/>
+      <c r="H33"/>
+    </row>
+    <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
-    </row>
-    <row r="35" spans="1:6">
+      <c r="G34"/>
+      <c r="H34"/>
+    </row>
+    <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B35"/>
       <c r="C35"/>
       <c r="D35"/>
       <c r="E35"/>
       <c r="F35"/>
-    </row>
-    <row r="36" spans="1:6">
+      <c r="G35"/>
+      <c r="H35"/>
+    </row>
+    <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
-    </row>
-    <row r="37" spans="1:6">
+      <c r="G36"/>
+      <c r="H36"/>
+    </row>
+    <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
-    </row>
-    <row r="38" spans="1:6">
+      <c r="G37"/>
+      <c r="H37"/>
+    </row>
+    <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-    </row>
-    <row r="39" spans="1:6">
+      <c r="G38"/>
+      <c r="H38"/>
+    </row>
+    <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
-    </row>
-    <row r="40" spans="1:6">
+      <c r="G39"/>
+      <c r="H39"/>
+    </row>
+    <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
-    </row>
-    <row r="41" spans="1:6">
+      <c r="G40"/>
+      <c r="H40"/>
+    </row>
+    <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
-    </row>
-    <row r="42" spans="1:6">
+      <c r="G41"/>
+      <c r="H41"/>
+    </row>
+    <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
-    </row>
-    <row r="43" spans="1:6">
+      <c r="G42"/>
+      <c r="H42"/>
+    </row>
+    <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
-    </row>
-    <row r="44" spans="1:6">
+      <c r="G43"/>
+      <c r="H43"/>
+    </row>
+    <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
-    </row>
-    <row r="45" spans="1:6">
+      <c r="G44"/>
+      <c r="H44"/>
+    </row>
+    <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B45"/>
-      <c r="C45"/>
+      <c r="C45">
+        <v>12606000000.0</v>
+      </c>
       <c r="D45"/>
-      <c r="E45">
+      <c r="E45"/>
+      <c r="F45"/>
+      <c r="G45">
         <v>11612000000.0</v>
       </c>
-      <c r="F45"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:6">
+      <c r="H45"/>
+    </row>
+    <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B46"/>
-      <c r="C46"/>
+      <c r="C46">
+        <v>12606000000.0</v>
+      </c>
       <c r="D46"/>
-      <c r="E46">
+      <c r="E46"/>
+      <c r="F46"/>
+      <c r="G46">
         <v>11612000000.0</v>
       </c>
-      <c r="F46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:6">
+      <c r="H46"/>
+    </row>
+    <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
-    </row>
-    <row r="48" spans="1:6">
+      <c r="G47"/>
+      <c r="H47"/>
+    </row>
+    <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B48"/>
       <c r="C48">
-        <v>149737000000.0</v>
+        <v>169605000000.0</v>
       </c>
       <c r="D48"/>
       <c r="E48">
+        <v>149737000000.0</v>
+      </c>
+      <c r="F48"/>
+      <c r="G48">
         <v>152402000000.0</v>
       </c>
-      <c r="F48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:6">
+      <c r="H48"/>
+    </row>
+    <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
-    </row>
-    <row r="50" spans="1:6">
+      <c r="G49"/>
+      <c r="H49"/>
+    </row>
+    <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
-    </row>
-    <row r="51" spans="1:6">
+      <c r="G50"/>
+      <c r="H50"/>
+    </row>
+    <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
-    </row>
-    <row r="52" spans="1:6">
+      <c r="G51"/>
+      <c r="H51"/>
+    </row>
+    <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
-    </row>
-    <row r="53" spans="1:6">
+      <c r="G52"/>
+      <c r="H52"/>
+    </row>
+    <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
-    </row>
-    <row r="54" spans="1:6">
+      <c r="G53"/>
+      <c r="H53"/>
+    </row>
+    <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
-    </row>
-    <row r="55" spans="1:6">
+      <c r="G54"/>
+      <c r="H54"/>
+    </row>
+    <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B55">
+        <v>3306011000000.0</v>
+      </c>
+      <c r="C55">
+        <v>3233034000000.0</v>
+      </c>
+      <c r="D55">
         <v>3234223000000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>3214371000000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>3054361000000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>3017048000000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>3098621000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:6">
+    <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B56"/>
       <c r="C56"/>
       <c r="D56"/>
       <c r="E56"/>
       <c r="F56"/>
-    </row>
-    <row r="57" spans="1:6">
+      <c r="G56"/>
+      <c r="H56"/>
+    </row>
+    <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B57"/>
       <c r="C57"/>
       <c r="D57"/>
       <c r="E57"/>
       <c r="F57"/>
-    </row>
-    <row r="58" spans="1:6">
+      <c r="G57"/>
+      <c r="H57"/>
+    </row>
+    <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B58">
+        <v>3108741000000.0</v>
+      </c>
+      <c r="C58">
+        <v>3027368000000.0</v>
+      </c>
+      <c r="D58">
         <v>3035535000000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>3014502000000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>2856244000000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>2824775000000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>2898596000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:6">
+    <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
-    </row>
-    <row r="60" spans="1:6">
+      <c r="G59"/>
+      <c r="H59"/>
+    </row>
+    <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B60">
+        <v>196819000000.0</v>
+      </c>
+      <c r="C60">
+        <v>198225000000.0</v>
+      </c>
+      <c r="D60">
         <v>191430000000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>192554000000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>190810000000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>184973000000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>192754000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:6">
+    <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
-    </row>
-    <row r="62" spans="1:6">
+      <c r="G61"/>
+      <c r="H61"/>
+    </row>
+    <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E32"/>
+  <dimension ref="A1:F32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
-    </row>
-    <row r="2" spans="1:5">
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
-    </row>
-    <row r="3" spans="1:5">
+      <c r="F2"/>
+    </row>
+    <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
-    </row>
-    <row r="4" spans="1:5">
+      <c r="F3"/>
+    </row>
+    <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
-    </row>
-    <row r="5" spans="1:5">
+      <c r="F4"/>
+    </row>
+    <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
-    </row>
-    <row r="6" spans="1:5">
+      <c r="F5"/>
+    </row>
+    <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
-    </row>
-    <row r="7" spans="1:5">
+      <c r="F6"/>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
-    </row>
-    <row r="8" spans="1:5">
+      <c r="F7"/>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
-    </row>
-    <row r="9" spans="1:5">
+      <c r="F8"/>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
-    </row>
-    <row r="10" spans="1:5">
+      <c r="F9"/>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B10">
+        <v>29907000000.0</v>
+      </c>
+      <c r="C10">
         <v>32309000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>30348000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>17058000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>18906000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:5">
+    <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
-    </row>
-    <row r="12" spans="1:5">
+      <c r="F11"/>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B12">
+        <v>63078000000.0</v>
+      </c>
+      <c r="C12">
         <v>75898000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>65072000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>22449000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>9699000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:5">
+    <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B13">
+        <v>97872000000.0</v>
+      </c>
+      <c r="C13">
         <v>108631000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>100868000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>52826000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>36188000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:5">
+    <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B14">
+        <v>-846000000.0</v>
+      </c>
+      <c r="C14">
         <v>-1020000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-1026000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-690000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-776000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:5">
+    <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B15">
+        <v>22285000000.0</v>
+      </c>
+      <c r="C15">
         <v>23979000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>23533000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>15559000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>13917000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:5">
+    <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
-    </row>
-    <row r="17" spans="1:5">
+      <c r="F16"/>
+    </row>
+    <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B17">
+        <v>23131000000.0</v>
+      </c>
+      <c r="C17">
         <v>24999000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>24559000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>16249000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>14693000000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B18">
+        <v>34794000000.0</v>
+      </c>
+      <c r="C18">
         <v>32733000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>35796000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>30377000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>26489000000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
-    </row>
-    <row r="20" spans="1:5">
+      <c r="F19"/>
+    </row>
+    <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
-    </row>
-    <row r="21" spans="1:5">
+      <c r="F20"/>
+    </row>
+    <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
-    </row>
-    <row r="22" spans="1:5">
+      <c r="F21"/>
+    </row>
+    <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
-    </row>
-    <row r="23" spans="1:5">
+      <c r="F22"/>
+    </row>
+    <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
-    </row>
-    <row r="24" spans="1:5">
+      <c r="F23"/>
+    </row>
+    <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
-    </row>
-    <row r="25" spans="1:5">
+      <c r="F24"/>
+    </row>
+    <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B25">
+        <v>4916000000.0</v>
+      </c>
+      <c r="C25">
         <v>4080000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>3466000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3850000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>4286000000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-    </row>
-    <row r="27" spans="1:5">
+      <c r="F26"/>
+    </row>
+    <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-    </row>
-    <row r="28" spans="1:5">
+      <c r="F27"/>
+    </row>
+    <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B28">
+        <v>11959000000.0</v>
+      </c>
+      <c r="C28">
         <v>10498000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>10383000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>10848000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>11592000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B29">
+        <v>6776000000.0</v>
+      </c>
+      <c r="C29">
         <v>7310000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>5789000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>809000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4213000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
-    </row>
-    <row r="31" spans="1:5">
+      <c r="F30"/>
+    </row>
+    <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
-    </row>
-    <row r="32" spans="1:5">
+      <c r="F31"/>
+    </row>
+    <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B32">
+        <v>66224000000.0</v>
+      </c>
+      <c r="C32">
         <v>67396000000.0</v>
       </c>
-      <c r="C32">
-[...1 lines deleted...]
-      </c>
       <c r="D32">
+        <v>64528000000.0</v>
+      </c>
+      <c r="E32">
         <v>53719000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>64247000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F32"/>
+  <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C1" t="s">
-        <v>67</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>68</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>69</v>
       </c>
       <c r="F1" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:6">
+        <v>70</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
-    </row>
-    <row r="3" spans="1:6">
+      <c r="G2"/>
+      <c r="H2"/>
+    </row>
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
-    </row>
-    <row r="4" spans="1:6">
+      <c r="G3"/>
+      <c r="H3"/>
+    </row>
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4"/>
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-    </row>
-    <row r="6" spans="1:6">
+      <c r="G5"/>
+      <c r="H5"/>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
-    </row>
-    <row r="7" spans="1:6">
+      <c r="G6"/>
+      <c r="H6"/>
+    </row>
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
-    </row>
-    <row r="8" spans="1:6">
+      <c r="G7"/>
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-    </row>
-    <row r="9" spans="1:6">
+      <c r="G8"/>
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
-    </row>
-    <row r="10" spans="1:6">
+      <c r="G9"/>
+      <c r="H9"/>
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B10">
+        <v>9376000000.0</v>
+      </c>
+      <c r="C10">
+        <v>6802000000.0</v>
+      </c>
+      <c r="D10">
         <v>7295000000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>6326000000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>9484000000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>2277000000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>8476000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-    </row>
-    <row r="12" spans="1:6">
+      <c r="G11"/>
+      <c r="H11"/>
+    </row>
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B12">
+        <v>14713000000.0</v>
+      </c>
+      <c r="C12">
+        <v>15307000000.0</v>
+      </c>
+      <c r="D12">
         <v>15584000000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>16076000000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>16111000000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>17819000000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>19618000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B13">
+        <v>23658000000.0</v>
+      </c>
+      <c r="C13">
+        <v>24503000000.0</v>
+      </c>
+      <c r="D13">
         <v>24361000000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>24595000000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>24413000000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>26004000000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>27255000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B14">
+        <v>-49000000.0</v>
+      </c>
+      <c r="C14">
+        <v>-243000000.0</v>
+      </c>
+      <c r="D14">
         <v>-219000000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>-138000000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>-246000000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>-234000000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>-233000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B15">
+        <v>7345000000.0</v>
+      </c>
+      <c r="C15">
+        <v>4944000000.0</v>
+      </c>
+      <c r="D15">
         <v>5284000000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>4733000000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>7324000000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>351000000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>6516000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-    </row>
-    <row r="17" spans="1:6">
+      <c r="G16"/>
+      <c r="H16"/>
+    </row>
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B17">
+        <v>7394000000.0</v>
+      </c>
+      <c r="C17">
+        <v>5187000000.0</v>
+      </c>
+      <c r="D17">
         <v>5503000000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>4871000000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>7570000000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>585000000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>6749000000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:6">
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B18">
+        <v>8945000000.0</v>
+      </c>
+      <c r="C18">
+        <v>9196000000.0</v>
+      </c>
+      <c r="D18">
         <v>8777000000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>8519000000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>8302000000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>8185000000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>7637000000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:6">
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
-    </row>
-    <row r="20" spans="1:6">
+      <c r="G19"/>
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-    </row>
-    <row r="21" spans="1:6">
+      <c r="G20"/>
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
-    </row>
-    <row r="22" spans="1:6">
+      <c r="G21"/>
+      <c r="H21"/>
+    </row>
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-    </row>
-    <row r="23" spans="1:6">
+      <c r="G22"/>
+      <c r="H22"/>
+    </row>
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
-    </row>
-    <row r="24" spans="1:6">
+      <c r="G23"/>
+      <c r="H23"/>
+    </row>
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-    </row>
-    <row r="25" spans="1:6">
+      <c r="G24"/>
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B25">
+        <v>724000000.0</v>
+      </c>
+      <c r="C25">
+        <v>2689000000.0</v>
+      </c>
+      <c r="D25">
         <v>956000000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>1612000000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>613000000.0</v>
       </c>
-      <c r="E25"/>
-[...2 lines deleted...]
-    <row r="26" spans="1:6">
+      <c r="G25"/>
+      <c r="H25"/>
+    </row>
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-    </row>
-    <row r="27" spans="1:6">
+      <c r="G26"/>
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-    </row>
-    <row r="28" spans="1:6">
+      <c r="G27"/>
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
-    </row>
-    <row r="29" spans="1:6">
+      <c r="G28"/>
+      <c r="H28"/>
+    </row>
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B29">
+        <v>1982000000.0</v>
+      </c>
+      <c r="C29">
+        <v>1615000000.0</v>
+      </c>
+      <c r="D29">
         <v>1792000000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>1455000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>1914000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>1692000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>1727000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:6">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
-    </row>
-    <row r="31" spans="1:6">
+      <c r="G30"/>
+      <c r="H30"/>
+    </row>
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
-    </row>
-    <row r="32" spans="1:6">
+      <c r="G31"/>
+      <c r="H31"/>
+    </row>
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B32">
+        <v>19125000000.0</v>
+      </c>
+      <c r="C32">
+        <v>12927000000.0</v>
+      </c>
+      <c r="D32">
         <v>17900000000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>17657000000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>17740000000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>16749000000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>16926000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E30"/>
+  <dimension ref="A1:F30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
-    </row>
-    <row r="2" spans="1:5">
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B2">
+        <v>434940000000.0</v>
+      </c>
+      <c r="C2">
         <v>490933000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>521671000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>574032000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>468323000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B3">
+        <v>4661000000</v>
+      </c>
+      <c r="C3">
         <v>3886000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3695000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>4409000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3565000000</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
+    <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
-    </row>
-    <row r="5" spans="1:5">
+      <c r="F4"/>
+    </row>
+    <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
-    </row>
-    <row r="6" spans="1:5">
+      <c r="F5"/>
+    </row>
+    <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B6">
+        <v>-29263000000.0</v>
+      </c>
+      <c r="C6">
         <v>-37718000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-41359000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-14332000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>121054000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:5">
+    <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B7">
+        <v>30790000000.0</v>
+      </c>
+      <c r="C7">
         <v>9714000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>19436000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-52249000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>67133000000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:5">
+    <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
-    </row>
-    <row r="9" spans="1:5">
+      <c r="F8"/>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
-    </row>
-    <row r="10" spans="1:5">
+      <c r="F9"/>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
-    </row>
-    <row r="11" spans="1:5">
+      <c r="F10"/>
+    </row>
+    <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
-    </row>
-    <row r="12" spans="1:5">
+      <c r="F11"/>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
-    </row>
-    <row r="13" spans="1:5">
+      <c r="F12"/>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
-    </row>
-    <row r="14" spans="1:5">
+      <c r="F13"/>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B14">
+        <v>4916000000.0</v>
+      </c>
+      <c r="C14">
         <v>4080000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>3466000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>3850000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>4286000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:5">
+    <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B15">
+        <v>-11581000000.0</v>
+      </c>
+      <c r="C15">
         <v>17100000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>12196000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>6970000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>6383000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:5">
+    <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B16">
+        <v>432887000000.0</v>
+      </c>
+      <c r="C16">
         <v>434940000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>490933000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>521671000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>574032000000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
-    </row>
-    <row r="18" spans="1:5">
+      <c r="F17"/>
+    </row>
+    <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B18">
+        <v>25105000000.0</v>
+      </c>
+      <c r="C18">
         <v>61419000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>35416000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>14946000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>100747000000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B19">
+        <v>-32082000000.0</v>
+      </c>
+      <c r="C19">
         <v>-69952000000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-59387000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-18473000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>28148000000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B20">
+        <v>4096000000.0</v>
+      </c>
+      <c r="C20">
         <v>3602000000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>1996000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>0.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>1996000000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B21">
+        <v>243000000.0</v>
+      </c>
+      <c r="C21">
         <v>2361000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>3090000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>5523000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-864000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B22">
+        <v>22285000000.0</v>
+      </c>
+      <c r="C22">
         <v>22917000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>22432000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>14822000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>13917000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
-    </row>
-    <row r="24" spans="1:5">
+      <c r="F23"/>
+    </row>
+    <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
-    </row>
-    <row r="25" spans="1:5">
+      <c r="F24"/>
+    </row>
+    <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B25">
+        <v>-4690000000.0</v>
+      </c>
+      <c r="C25">
         <v>-5290000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-4299000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-774000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>510000000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B26">
+        <v>-12664000000.0</v>
+      </c>
+      <c r="C26">
         <v>-15322000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-10429000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-4642000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-5543000000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B27">
+        <v>621000000.0</v>
+      </c>
+      <c r="C27">
         <v>529000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>482000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>400000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>467000000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
-    </row>
-    <row r="29" spans="1:5">
+      <c r="F28"/>
+    </row>
+    <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B29">
+        <v>29766000000.0</v>
+      </c>
+      <c r="C29">
         <v>65305000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>39111000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>19355000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>104312000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
+      <c r="F30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F30"/>
+  <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C1" t="s">
-        <v>67</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>68</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>69</v>
       </c>
       <c r="F1" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:6">
+        <v>70</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
-    </row>
-    <row r="3" spans="1:6">
+      <c r="G2"/>
+      <c r="H2"/>
+    </row>
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:6">
+      <c r="G3">
+        <v>0</v>
+      </c>
+      <c r="H3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4"/>
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-    </row>
-    <row r="6" spans="1:6">
+      <c r="G5"/>
+      <c r="H5"/>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
-    </row>
-    <row r="7" spans="1:6">
+      <c r="G6"/>
+      <c r="H6"/>
+    </row>
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
-    </row>
-    <row r="8" spans="1:6">
+      <c r="G7"/>
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-    </row>
-    <row r="9" spans="1:6">
+      <c r="G8"/>
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
-    </row>
-    <row r="10" spans="1:6">
+      <c r="G9"/>
+      <c r="H9"/>
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
-    </row>
-    <row r="11" spans="1:6">
+      <c r="G10"/>
+      <c r="H10"/>
+    </row>
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-    </row>
-    <row r="12" spans="1:6">
+      <c r="G11"/>
+      <c r="H11"/>
+    </row>
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
-    </row>
-    <row r="13" spans="1:6">
+      <c r="G12"/>
+      <c r="H12"/>
+    </row>
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
-    </row>
-    <row r="14" spans="1:6">
+      <c r="G13"/>
+      <c r="H13"/>
+    </row>
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
-    </row>
-    <row r="15" spans="1:6">
+      <c r="G14"/>
+      <c r="H14"/>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
-    </row>
-    <row r="16" spans="1:6">
+      <c r="G15"/>
+      <c r="H15"/>
+    </row>
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-    </row>
-    <row r="17" spans="1:6">
+      <c r="G16"/>
+      <c r="H16"/>
+    </row>
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
-    </row>
-    <row r="18" spans="1:6">
+      <c r="G17"/>
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
-    </row>
-    <row r="19" spans="1:6">
+      <c r="G18"/>
+      <c r="H18"/>
+    </row>
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
-    </row>
-    <row r="20" spans="1:6">
+      <c r="G19"/>
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-    </row>
-    <row r="21" spans="1:6">
+      <c r="G20"/>
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
-    </row>
-    <row r="22" spans="1:6">
+      <c r="G21"/>
+      <c r="H21"/>
+    </row>
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B22">
+        <v>7345000000.0</v>
+      </c>
+      <c r="C22">
+        <v>4719000000.0</v>
+      </c>
+      <c r="D22">
         <v>4873000000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>4900000000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>6932000000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>351000000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>6516000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:6">
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
-    </row>
-    <row r="24" spans="1:6">
+      <c r="G23"/>
+      <c r="H23"/>
+    </row>
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-    </row>
-    <row r="25" spans="1:6">
+      <c r="G24"/>
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
-    </row>
-    <row r="26" spans="1:6">
+      <c r="G25"/>
+      <c r="H25"/>
+    </row>
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-    </row>
-    <row r="27" spans="1:6">
+      <c r="G26"/>
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-    </row>
-    <row r="28" spans="1:6">
+      <c r="G27"/>
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
-    </row>
-    <row r="29" spans="1:6">
+      <c r="G28"/>
+      <c r="H28"/>
+    </row>
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
-    </row>
-    <row r="30" spans="1:6">
+      <c r="G29"/>
+      <c r="H29"/>
+    </row>
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
+      <c r="G30"/>
+      <c r="H30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>