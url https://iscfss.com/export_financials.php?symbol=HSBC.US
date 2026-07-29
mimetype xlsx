--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1718,51 +1718,51 @@
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
     </row>
     <row r="10" spans="1:40">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10">
-        <v>286922000000.0</v>
+        <v>307737000000.0</v>
       </c>
       <c r="C10">
         <v>284515000000.0</v>
       </c>
       <c r="D10">
         <v>299569000000.0</v>
       </c>
       <c r="E10">
         <v>350051000000.0</v>
       </c>
       <c r="F10">
         <v>422437000000.0</v>
       </c>
       <c r="G10">
         <v>328726000000.0</v>
       </c>
       <c r="H10">
         <v>159055000000.0</v>
       </c>
       <c r="I10">
         <v>168630000000.0</v>
       </c>
       <c r="J10">
         <v>187252000000.0</v>
       </c>
@@ -1884,51 +1884,51 @@
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
     </row>
     <row r="12" spans="1:40">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12">
-        <v>653075000000.0</v>
+        <v>635319000000.0</v>
       </c>
       <c r="C12">
         <v>284515000000.0</v>
       </c>
       <c r="D12">
         <v>299569000000.0</v>
       </c>
       <c r="E12">
         <v>350051000000.0</v>
       </c>
       <c r="F12">
         <v>422437000000.0</v>
       </c>
       <c r="G12">
         <v>328726000000.0</v>
       </c>
       <c r="H12">
         <v>159055000000.0</v>
       </c>
       <c r="I12">
         <v>182383000000.0</v>
       </c>
       <c r="J12">
         <v>200380000000.0</v>
       </c>
@@ -3148,51 +3148,51 @@
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
     </row>
     <row r="28" spans="1:40">
       <c r="A28" t="s">
         <v>66</v>
       </c>
       <c r="B28">
-        <v>208864000000.0</v>
+        <v>-51598000000.0</v>
       </c>
       <c r="C28">
         <v>-42168000000.0</v>
       </c>
       <c r="D28">
         <v>-64410000000.0</v>
       </c>
       <c r="E28">
         <v>-145812000000.0</v>
       </c>
       <c r="F28">
         <v>-198793000000.0</v>
       </c>
       <c r="G28">
         <v>50146000000.0</v>
       </c>
       <c r="H28">
         <v>-29900000000.0</v>
       </c>
       <c r="I28">
         <v>-60851000000.0</v>
       </c>
       <c r="J28">
         <v>-102880000000.0</v>
       </c>
@@ -3331,51 +3331,53 @@
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
     </row>
     <row r="30" spans="1:40">
       <c r="A30" t="s">
         <v>68</v>
       </c>
-      <c r="B30"/>
+      <c r="B30">
+        <v>864000000.0</v>
+      </c>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30">
         <v>1230000000.0</v>
       </c>
       <c r="F30">
         <v>970000000.0</v>
       </c>
       <c r="G30">
         <v>10278000000.0</v>
       </c>
       <c r="H30">
         <v>136680000000.0</v>
       </c>
       <c r="I30">
         <v>110571000000.0</v>
       </c>
       <c r="J30">
         <v>67191000000.0</v>
       </c>
       <c r="K30">
         <v>59520000000.0</v>
       </c>
       <c r="L30">
         <v>16914000000.0</v>
@@ -3520,51 +3522,51 @@
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
     </row>
     <row r="33" spans="1:40">
       <c r="A33" t="s">
         <v>71</v>
       </c>
       <c r="B33">
-        <v>2579959000000.0</v>
+        <v>2581073000000.0</v>
       </c>
       <c r="C33">
         <v>2718752000000.0</v>
       </c>
       <c r="D33">
         <v>3832473000000.0</v>
       </c>
       <c r="E33">
         <v>1048927000000.0</v>
       </c>
       <c r="F33">
         <v>1017370000000.0</v>
       </c>
       <c r="G33">
         <v>1147469000000.0</v>
       </c>
       <c r="H33">
         <v>1081924000000.0</v>
       </c>
       <c r="I33">
         <v>955444000000.0</v>
       </c>
       <c r="J33">
         <v>23453000000.0</v>
       </c>
@@ -3686,51 +3688,51 @@
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
     </row>
     <row r="35" spans="1:40">
       <c r="A35" t="s">
         <v>73</v>
       </c>
       <c r="B35">
-        <v>2799047000000.0</v>
+        <v>1039938000000.0</v>
       </c>
       <c r="C35">
         <v>1006068000000.0</v>
       </c>
       <c r="D35">
         <v>235159000000.0</v>
       </c>
       <c r="E35">
         <v>2770502000000.0</v>
       </c>
       <c r="F35">
         <v>2757474000000.0</v>
       </c>
       <c r="G35">
         <v>2779169000000.0</v>
       </c>
       <c r="H35">
         <v>129155000000.0</v>
       </c>
       <c r="I35">
         <v>2363875000000.0</v>
       </c>
       <c r="J35">
         <v>2277993000000.0</v>
       </c>
@@ -3808,51 +3810,51 @@
       </c>
       <c r="AI35">
         <v>266582743087.0</v>
       </c>
       <c r="AJ35">
         <v>152239811384.0</v>
       </c>
       <c r="AK35">
         <v>141439373480.0</v>
       </c>
       <c r="AL35">
         <v>124926187419.0</v>
       </c>
       <c r="AM35">
         <v>108654677814.0</v>
       </c>
       <c r="AN35">
         <v>103033368931.0</v>
       </c>
     </row>
     <row r="36" spans="1:40">
       <c r="A36" t="s">
         <v>74</v>
       </c>
       <c r="B36">
-        <v>495165000000.0</v>
+        <v>1126092000000.0</v>
       </c>
       <c r="C36">
         <v>1461721000000.0</v>
       </c>
       <c r="D36">
         <v>2698472000000.0</v>
       </c>
       <c r="E36">
         <v>1542000000.0</v>
       </c>
       <c r="F36">
         <v>-1639000000.0</v>
       </c>
       <c r="G36">
         <v>-4483000000.0</v>
       </c>
       <c r="H36">
         <v>-4632000000.0</v>
       </c>
       <c r="I36">
         <v>-955444000000.0</v>
       </c>
       <c r="J36">
         <v>-993310000000.0</v>
       </c>
@@ -4093,51 +4095,53 @@
         <v>209605940478.0</v>
       </c>
       <c r="AI38">
         <v>164664128738.0</v>
       </c>
       <c r="AJ38">
         <v>84029415067.0</v>
       </c>
       <c r="AK38">
         <v>83629103816.0</v>
       </c>
       <c r="AL38">
         <v>77331514763.0</v>
       </c>
       <c r="AM38">
         <v>66853466917.0</v>
       </c>
       <c r="AN38">
         <v>61885222866.0</v>
       </c>
     </row>
     <row r="39" spans="1:40">
       <c r="A39" t="s">
         <v>77</v>
       </c>
-      <c r="B39"/>
+      <c r="B39">
+        <v>15778000000.0</v>
+      </c>
       <c r="C39">
         <v>13781000000.0</v>
       </c>
       <c r="D39">
         <v>20196000000.0</v>
       </c>
       <c r="E39">
         <v>10279000000.0</v>
       </c>
       <c r="F39">
         <v>8233000000.0</v>
       </c>
       <c r="G39">
         <v>8114000000.0</v>
       </c>
       <c r="H39">
         <v>486583000000.0</v>
       </c>
       <c r="I39">
         <v>1437818000000.0</v>
       </c>
       <c r="J39">
         <v>1384860000000.0</v>
       </c>
       <c r="K39">
@@ -4191,51 +4195,53 @@
       <c r="AA39">
         <v>892279524528.0</v>
       </c>
       <c r="AB39">
         <v>891571524610.0</v>
       </c>
       <c r="AC39">
         <v>701718764554.0</v>
       </c>
       <c r="AD39"/>
       <c r="AE39"/>
       <c r="AF39"/>
       <c r="AG39"/>
       <c r="AH39"/>
       <c r="AI39"/>
       <c r="AJ39"/>
       <c r="AK39"/>
       <c r="AL39"/>
       <c r="AM39"/>
       <c r="AN39"/>
     </row>
     <row r="40" spans="1:40">
       <c r="A40" t="s">
         <v>78</v>
       </c>
-      <c r="B40"/>
+      <c r="B40">
+        <v>1987430000000.0</v>
+      </c>
       <c r="C40">
         <v>1816978000000.0</v>
       </c>
       <c r="D40">
         <v>1466091000000.0</v>
       </c>
       <c r="E40">
         <v>11218000000.0</v>
       </c>
       <c r="F40">
         <v>-257706000000.0</v>
       </c>
       <c r="G40">
         <v>-254935000000.0</v>
       </c>
       <c r="H40">
         <v>-319039000000.0</v>
       </c>
       <c r="I40">
         <v>167420000000.0</v>
       </c>
       <c r="J40">
         <v>122828000000.0</v>
       </c>
       <c r="K40">
@@ -4364,51 +4370,51 @@
       <c r="Z41">
         <v>56625000000.0</v>
       </c>
       <c r="AA41">
         <v>66595000000.0</v>
       </c>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
     </row>
     <row r="42" spans="1:40">
       <c r="A42" t="s">
         <v>80</v>
       </c>
       <c r="B42">
-        <v>111000000.0</v>
+        <v>20032000000.0</v>
       </c>
       <c r="C42">
         <v>14810000000.0</v>
       </c>
       <c r="D42">
         <v>14738000000.0</v>
       </c>
       <c r="E42">
         <v>14664000000.0</v>
       </c>
       <c r="F42">
         <v>14602000000.0</v>
       </c>
       <c r="G42">
         <v>14277000000.0</v>
       </c>
       <c r="H42">
         <v>34830000000.0</v>
       </c>
       <c r="I42">
         <v>37882000000.0</v>
       </c>
       <c r="J42">
         <v>40091000000.0</v>
       </c>
@@ -5104,51 +5110,51 @@
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
     </row>
     <row r="51" spans="1:40">
       <c r="A51" t="s">
         <v>89</v>
       </c>
       <c r="B51">
-        <v>495786000000.0</v>
+        <v>256139000000.0</v>
       </c>
       <c r="C51">
         <v>242347000000.0</v>
       </c>
       <c r="D51">
         <v>426690000000.0</v>
       </c>
       <c r="E51">
         <v>204239000000.0</v>
       </c>
       <c r="F51">
         <v>395444000000.0</v>
       </c>
       <c r="G51">
         <v>378872000000.0</v>
       </c>
       <c r="H51">
         <v>572718000000.0</v>
       </c>
       <c r="I51">
         <v>453312000000.0</v>
       </c>
       <c r="J51">
         <v>343757000000.0</v>
       </c>
@@ -5296,51 +5302,51 @@
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
     </row>
     <row r="53" spans="1:40">
       <c r="A53" t="s">
         <v>91</v>
       </c>
       <c r="B53">
-        <v>366153000000.0</v>
+        <v>327582000000.0</v>
       </c>
       <c r="C53"/>
       <c r="D53">
         <v>1119000000.0</v>
       </c>
       <c r="E53">
         <v>15752000000.0</v>
       </c>
       <c r="F53">
         <v>-30481000000.0</v>
       </c>
       <c r="G53">
         <v>244618000000.0</v>
       </c>
       <c r="H53">
         <v>254521000000.0</v>
       </c>
       <c r="I53">
         <v>-31738000000.0</v>
       </c>
       <c r="J53">
         <v>13128000000.0</v>
       </c>
       <c r="K53">
         <v>15406000000.0</v>
@@ -5554,51 +5560,51 @@
       </c>
       <c r="AI55">
         <v>280801722961.0</v>
       </c>
       <c r="AJ55">
         <v>160521687062.0</v>
       </c>
       <c r="AK55">
         <v>149245785270.0</v>
       </c>
       <c r="AL55">
         <v>132581835686.0</v>
       </c>
       <c r="AM55">
         <v>113903704771.0</v>
       </c>
       <c r="AN55">
         <v>107876641747.0</v>
       </c>
     </row>
     <row r="56" spans="1:40">
       <c r="A56" t="s">
         <v>94</v>
       </c>
       <c r="B56">
-        <v>653075000000.0</v>
+        <v>651961000000.0</v>
       </c>
       <c r="C56">
         <v>298296000000.0</v>
       </c>
       <c r="D56">
         <v>319765000000.0</v>
       </c>
       <c r="E56">
         <v>350051000000.0</v>
       </c>
       <c r="F56">
         <v>422437000000.0</v>
       </c>
       <c r="G56">
         <v>339004000000.0</v>
       </c>
       <c r="H56">
         <v>295735000000.0</v>
       </c>
       <c r="I56">
         <v>200721000000.0</v>
       </c>
       <c r="J56">
         <v>180624000000.0</v>
       </c>
@@ -5676,51 +5682,51 @@
       </c>
       <c r="AI56">
         <v>53988139474.0</v>
       </c>
       <c r="AJ56">
         <v>43450843905.0</v>
       </c>
       <c r="AK56">
         <v>37350025076.0</v>
       </c>
       <c r="AL56">
         <v>33733953786.0</v>
       </c>
       <c r="AM56">
         <v>30155326510.0</v>
       </c>
       <c r="AN56">
         <v>26771963352.0</v>
       </c>
     </row>
     <row r="57" spans="1:40">
       <c r="A57" t="s">
         <v>95</v>
       </c>
       <c r="B57">
-        <v>249037000000.0</v>
+        <v>1987430000000.0</v>
       </c>
       <c r="C57">
         <v>1818707000000.0</v>
       </c>
       <c r="D57">
         <v>1779003000000.0</v>
       </c>
       <c r="E57">
         <v>12353000000.0</v>
       </c>
       <c r="F57">
         <v>10466000000.0</v>
       </c>
       <c r="G57">
         <v>10406000000.0</v>
       </c>
       <c r="H57">
         <v>118156000000.0</v>
       </c>
       <c r="I57">
         <v>97380.0</v>
       </c>
       <c r="J57">
         <v>45907000000.0</v>
       </c>
@@ -5766,51 +5772,51 @@
       </c>
       <c r="Y57">
         <v>67067000000.0</v>
       </c>
       <c r="Z57"/>
       <c r="AA57"/>
       <c r="AB57"/>
       <c r="AC57"/>
       <c r="AD57"/>
       <c r="AE57"/>
       <c r="AF57"/>
       <c r="AG57"/>
       <c r="AH57"/>
       <c r="AI57"/>
       <c r="AJ57"/>
       <c r="AK57"/>
       <c r="AL57"/>
       <c r="AM57"/>
       <c r="AN57"/>
     </row>
     <row r="58" spans="1:40">
       <c r="A58" t="s">
         <v>96</v>
       </c>
       <c r="B58">
-        <v>3048084000000.0</v>
+        <v>3027368000000.0</v>
       </c>
       <c r="C58">
         <v>2824775000000.0</v>
       </c>
       <c r="D58">
         <v>2846067000000.0</v>
       </c>
       <c r="E58">
         <v>2770502000000.0</v>
       </c>
       <c r="F58">
         <v>2751162000000.0</v>
       </c>
       <c r="G58">
         <v>2779169000000.0</v>
       </c>
       <c r="H58">
         <v>129155000000.0</v>
       </c>
       <c r="I58">
         <v>2363875000000.0</v>
       </c>
       <c r="J58">
         <v>2323900000000.0</v>
       </c>
@@ -5932,51 +5938,51 @@
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
     </row>
     <row r="60" spans="1:40">
       <c r="A60" t="s">
         <v>98</v>
       </c>
       <c r="B60">
-        <v>177509000000.0</v>
+        <v>198225000000.0</v>
       </c>
       <c r="C60">
         <v>184973000000.0</v>
       </c>
       <c r="D60">
         <v>185329000000.0</v>
       </c>
       <c r="E60">
         <v>177833000000.0</v>
       </c>
       <c r="F60">
         <v>198250000000.0</v>
       </c>
       <c r="G60">
         <v>196443000000.0</v>
       </c>
       <c r="H60">
         <v>2585997000000.0</v>
       </c>
       <c r="I60">
         <v>194249000000.0</v>
       </c>
       <c r="J60">
         <v>197871000000.0</v>
       </c>
@@ -7004,51 +7010,53 @@
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
     </row>
     <row r="5" spans="1:108">
       <c r="A5" t="s">
         <v>43</v>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>-795000000.0</v>
       </c>
-      <c r="D5"/>
+      <c r="D5">
+        <v>16375000000.0</v>
+      </c>
       <c r="E5">
         <v>-1556000000.0</v>
       </c>
       <c r="F5">
         <v>10318000000.0</v>
       </c>
       <c r="G5">
         <v>8788000000.0</v>
       </c>
       <c r="H5">
         <v>11657000000.0</v>
       </c>
       <c r="I5">
         <v>3895000000.0</v>
       </c>
       <c r="J5">
         <v>6589000000.0</v>
       </c>
       <c r="K5">
         <v>8812000000.0</v>
       </c>
       <c r="L5">
         <v>6082000000.0</v>
       </c>
       <c r="M5">
@@ -7684,51 +7692,51 @@
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
     </row>
     <row r="10" spans="1:108">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10">
         <v>214707000000.0</v>
       </c>
       <c r="C10">
-        <v>286922000000.0</v>
+        <v>307737000000.0</v>
       </c>
       <c r="D10">
         <v>246821000000.0</v>
       </c>
       <c r="E10">
         <v>246360000000.0</v>
       </c>
       <c r="F10">
         <v>254660000000.0</v>
       </c>
       <c r="G10">
         <v>284515000000.0</v>
       </c>
       <c r="H10">
         <v>252310000000.0</v>
       </c>
       <c r="I10">
         <v>287089000000.0</v>
       </c>
       <c r="J10">
         <v>275943000000.0</v>
       </c>
       <c r="K10">
         <v>305911000000.0</v>
       </c>
@@ -8074,54 +8082,54 @@
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
     </row>
     <row r="12" spans="1:108">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12">
         <v>580374000000.0</v>
       </c>
       <c r="C12">
-        <v>653075000000.0</v>
+        <v>635319000000.0</v>
       </c>
       <c r="D12">
-        <v>246821000000.0</v>
+        <v>604239000000.0</v>
       </c>
       <c r="E12">
         <v>560911000000.0</v>
       </c>
       <c r="F12">
         <v>573239000000.0</v>
       </c>
       <c r="G12">
         <v>284515000000.0</v>
       </c>
       <c r="H12">
         <v>252310000000.0</v>
       </c>
       <c r="I12">
         <v>277112000000.0</v>
       </c>
       <c r="J12">
         <v>275943000000.0</v>
       </c>
       <c r="K12">
         <v>305911000000.0</v>
       </c>
       <c r="L12">
         <v>298779000000.0</v>
       </c>
@@ -8344,51 +8352,53 @@
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12">
         <v>70655106797.0</v>
       </c>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12">
         <v>67918100716.0</v>
       </c>
       <c r="DB12"/>
       <c r="DC12">
         <v>9367000000.0</v>
       </c>
       <c r="DD12"/>
     </row>
     <row r="13" spans="1:108">
       <c r="A13" t="s">
         <v>51</v>
       </c>
       <c r="B13"/>
       <c r="C13">
         <v>8588000000.0</v>
       </c>
-      <c r="D13"/>
+      <c r="D13">
+        <v>8630000000.0</v>
+      </c>
       <c r="E13">
         <v>8739000000.0</v>
       </c>
       <c r="F13">
         <v>8874000000.0</v>
       </c>
       <c r="G13">
         <v>8973000000.0</v>
       </c>
       <c r="H13">
         <v>9139000000.0</v>
       </c>
       <c r="I13">
         <v>9310000000.0</v>
       </c>
       <c r="J13">
         <v>9480000000.0</v>
       </c>
       <c r="K13">
         <v>9631000000.0</v>
       </c>
       <c r="L13">
         <v>9946000000.0</v>
       </c>
       <c r="M13">
@@ -9802,56 +9812,58 @@
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20">
         <v>6372000000.0</v>
       </c>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
     </row>
     <row r="21" spans="1:108">
       <c r="A21" t="s">
         <v>59</v>
       </c>
       <c r="B21">
         <v>12273000000.0</v>
       </c>
       <c r="C21">
         <v>8688000000.0</v>
       </c>
-      <c r="D21"/>
+      <c r="D21">
+        <v>13011000000.0</v>
+      </c>
       <c r="E21">
         <v>13022000000.0</v>
       </c>
       <c r="F21">
-        <v>12436000000.0</v>
+        <v>11693000000.0</v>
       </c>
       <c r="G21">
         <v>8266000000.0</v>
       </c>
       <c r="H21">
         <v>12582000000.0</v>
       </c>
       <c r="I21">
         <v>12161000000.0</v>
       </c>
       <c r="J21">
         <v>12259000000.0</v>
       </c>
       <c r="K21">
         <v>8164000000.0</v>
       </c>
       <c r="L21">
         <v>12082000000.0</v>
       </c>
       <c r="M21">
         <v>11925000000.0</v>
       </c>
       <c r="N21">
         <v>11604000000.0</v>
       </c>
@@ -11162,51 +11174,51 @@
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
     </row>
     <row r="28" spans="1:108">
       <c r="A28" t="s">
         <v>66</v>
       </c>
       <c r="B28">
         <v>-112965000000.0</v>
       </c>
       <c r="C28">
-        <v>208864000000.0</v>
+        <v>-51598000000.0</v>
       </c>
       <c r="D28">
         <v>-148581000000.0</v>
       </c>
       <c r="E28">
         <v>-116662000000.0</v>
       </c>
       <c r="F28">
         <v>-154609000000.0</v>
       </c>
       <c r="G28">
         <v>-42168000000.0</v>
       </c>
       <c r="H28">
         <v>227400000000.0</v>
       </c>
       <c r="I28">
         <v>-163421000000.0</v>
       </c>
       <c r="J28">
         <v>-174499000000.0</v>
       </c>
       <c r="K28">
         <v>120779000000.0</v>
       </c>
@@ -11599,51 +11611,53 @@
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
     </row>
     <row r="30" spans="1:108">
       <c r="A30" t="s">
         <v>68</v>
       </c>
       <c r="B30"/>
-      <c r="C30"/>
+      <c r="C30">
+        <v>864000000.0</v>
+      </c>
       <c r="D30"/>
       <c r="E30">
         <v>1364000000.0</v>
       </c>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30">
         <v>1090000000.0</v>
       </c>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30">
         <v>1230000000.0</v>
       </c>
       <c r="P30">
         <v>1010000000.0</v>
       </c>
       <c r="Q30">
         <v>1151000000.0</v>
       </c>
       <c r="R30">
@@ -12080,54 +12094,54 @@
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
     </row>
     <row r="33" spans="1:108">
       <c r="A33" t="s">
         <v>71</v>
       </c>
       <c r="B33">
         <v>2725637000000.0</v>
       </c>
       <c r="C33">
-        <v>2579959000000.0</v>
+        <v>2581073000000.0</v>
       </c>
       <c r="D33">
-        <v>2987402000000.0</v>
+        <v>2629984000000.0</v>
       </c>
       <c r="E33">
         <v>2652096000000.0</v>
       </c>
       <c r="F33">
         <v>2481122000000.0</v>
       </c>
       <c r="G33">
         <v>2718752000000.0</v>
       </c>
       <c r="H33">
         <v>2846311000000.0</v>
       </c>
       <c r="I33">
         <v>2697891000000.0</v>
       </c>
       <c r="J33">
         <v>2724574000000.0</v>
       </c>
       <c r="K33">
         <v>3832473000000.0</v>
       </c>
       <c r="L33">
         <v>1052612000000.0</v>
       </c>
@@ -12468,51 +12482,51 @@
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
     </row>
     <row r="35" spans="1:108">
       <c r="A35" t="s">
         <v>73</v>
       </c>
       <c r="B35">
         <v>1158753000000.0</v>
       </c>
       <c r="C35">
-        <v>2799047000000.0</v>
+        <v>1039938000000.0</v>
       </c>
       <c r="D35">
         <v>1126980000000.0</v>
       </c>
       <c r="E35">
         <v>1138185000000.0</v>
       </c>
       <c r="F35">
         <v>1029171000000.0</v>
       </c>
       <c r="G35">
         <v>1006068000000.0</v>
       </c>
       <c r="H35">
         <v>2898596000000.0</v>
       </c>
       <c r="I35">
         <v>2784589000000.0</v>
       </c>
       <c r="J35">
         <v>2802140000000.0</v>
       </c>
       <c r="K35">
         <v>235159000000.0</v>
       </c>
@@ -12736,54 +12750,54 @@
       <c r="CU35"/>
       <c r="CV35"/>
       <c r="CW35">
         <v>927433063792.0</v>
       </c>
       <c r="CX35"/>
       <c r="CY35"/>
       <c r="CZ35"/>
       <c r="DA35">
         <v>928676630784.0</v>
       </c>
       <c r="DB35"/>
       <c r="DC35">
         <v>461522000000.0</v>
       </c>
       <c r="DD35"/>
     </row>
     <row r="36" spans="1:108">
       <c r="A36" t="s">
         <v>74</v>
       </c>
       <c r="B36">
         <v>1344217000000.0</v>
       </c>
       <c r="C36">
-        <v>495165000000.0</v>
+        <v>1126092000000.0</v>
       </c>
       <c r="D36">
-        <v>1996803000000.0</v>
+        <v>1281967000000.0</v>
       </c>
       <c r="E36">
         <v>1226257000000.0</v>
       </c>
       <c r="F36">
         <v>1193292000000.0</v>
       </c>
       <c r="G36">
         <v>1461721000000.0</v>
       </c>
       <c r="H36">
         <v>1634511000000.0</v>
       </c>
       <c r="I36">
         <v>1708888000000.0</v>
       </c>
       <c r="J36">
         <v>1589992000000.0</v>
       </c>
       <c r="K36">
         <v>2698472000000.0</v>
       </c>
       <c r="L36">
         <v>-12082000000.0</v>
       </c>
@@ -13393,51 +13407,53 @@
         <v>697305562324.0</v>
       </c>
       <c r="CV38"/>
       <c r="CW38">
         <v>1.0</v>
       </c>
       <c r="CX38"/>
       <c r="CY38">
         <v>580355216061.0</v>
       </c>
       <c r="CZ38"/>
       <c r="DA38">
         <v>597127080383.72</v>
       </c>
       <c r="DB38"/>
       <c r="DC38">
         <v>394556000000.0</v>
       </c>
       <c r="DD38"/>
     </row>
     <row r="39" spans="1:108">
       <c r="A39" t="s">
         <v>77</v>
       </c>
       <c r="B39"/>
-      <c r="C39"/>
+      <c r="C39">
+        <v>15778000000.0</v>
+      </c>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39">
         <v>13781000000.0</v>
       </c>
       <c r="H39">
         <v>611396000000.0</v>
       </c>
       <c r="I39">
         <v>668551000000.0</v>
       </c>
       <c r="J39">
         <v>668551000000.0</v>
       </c>
       <c r="K39">
         <v>13854000000.0</v>
       </c>
       <c r="L39">
         <v>793709000000.0</v>
       </c>
       <c r="M39">
         <v>175473000000.0</v>
       </c>
       <c r="N39">
@@ -13617,107 +13633,109 @@
       <c r="CT39"/>
       <c r="CU39"/>
       <c r="CV39"/>
       <c r="CW39">
         <v>892279524528.0</v>
       </c>
       <c r="CX39"/>
       <c r="CY39"/>
       <c r="CZ39"/>
       <c r="DA39">
         <v>891571524610.0</v>
       </c>
       <c r="DB39"/>
       <c r="DC39">
         <v>475214000000.0</v>
       </c>
       <c r="DD39"/>
     </row>
     <row r="40" spans="1:108">
       <c r="A40" t="s">
         <v>78</v>
       </c>
       <c r="B40">
         <v>1949988000000.0</v>
       </c>
-      <c r="C40"/>
+      <c r="C40">
+        <v>1987430000000.0</v>
+      </c>
       <c r="D40">
         <v>1908555000000.0</v>
       </c>
       <c r="E40">
         <v>1876317000000.0</v>
       </c>
       <c r="F40">
         <v>1827073000000.0</v>
       </c>
       <c r="G40">
         <v>1816978000000.0</v>
       </c>
       <c r="H40">
         <v>1980343000000.0</v>
       </c>
       <c r="I40">
         <v>-248633000000.0</v>
       </c>
       <c r="J40">
         <v>1725409000000.0</v>
       </c>
       <c r="K40">
         <v>1466091000000.0</v>
       </c>
       <c r="L40">
         <v>209058000000.0</v>
       </c>
       <c r="M40">
         <v>-1921000000.0</v>
       </c>
       <c r="N40">
-        <v>161397000000.0</v>
+        <v>1756952000000.0</v>
       </c>
       <c r="O40">
         <v>-1135000000.0</v>
       </c>
       <c r="P40">
-        <v>111670000000.0</v>
+        <v>1747625000000.0</v>
       </c>
       <c r="Q40">
         <v>-685000000.0</v>
       </c>
       <c r="R40">
-        <v>130611000000.0</v>
+        <v>1892655000000.0</v>
       </c>
       <c r="S40">
         <v>-698000000.0</v>
       </c>
       <c r="T40">
-        <v>139767000000.0</v>
+        <v>1869742000000.0</v>
       </c>
       <c r="U40">
         <v>-929000000.0</v>
       </c>
       <c r="V40">
-        <v>133996000000.0</v>
+        <v>1822517000000.0</v>
       </c>
       <c r="W40">
         <v>-690000000.0</v>
       </c>
       <c r="X40">
         <v>80338000000.0</v>
       </c>
       <c r="Y40">
         <v>-1141000000.0</v>
       </c>
       <c r="Z40">
         <v>74410000000.0</v>
       </c>
       <c r="AA40">
         <v>-2150000000.0</v>
       </c>
       <c r="AB40">
         <v>89378000000.0</v>
       </c>
       <c r="AC40">
         <v>141472000000.0</v>
       </c>
       <c r="AD40">
         <v>92290000000.0</v>
       </c>
@@ -14094,51 +14112,51 @@
       <c r="CU41">
         <v>82609000000.0</v>
       </c>
       <c r="CV41"/>
       <c r="CW41">
         <v>66595000000.0</v>
       </c>
       <c r="CX41"/>
       <c r="CY41">
         <v>67471000000.0</v>
       </c>
       <c r="CZ41"/>
       <c r="DA41"/>
       <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
     </row>
     <row r="42" spans="1:108">
       <c r="A42" t="s">
         <v>80</v>
       </c>
       <c r="B42">
         <v>196819000000.0</v>
       </c>
       <c r="C42">
-        <v>111000000.0</v>
+        <v>20032000000.0</v>
       </c>
       <c r="D42">
         <v>191430000000.0</v>
       </c>
       <c r="E42">
         <v>34078000000.0</v>
       </c>
       <c r="F42">
         <v>190810000000.0</v>
       </c>
       <c r="G42">
         <v>14810000000.0</v>
       </c>
       <c r="H42">
         <v>14809000000.0</v>
       </c>
       <c r="I42">
         <v>14808000000.0</v>
       </c>
       <c r="J42">
         <v>14808000000.0</v>
       </c>
       <c r="K42">
         <v>14738000000.0</v>
       </c>
@@ -15220,51 +15238,53 @@
       <c r="CU47">
         <v>13600000000.0</v>
       </c>
       <c r="CV47"/>
       <c r="CW47">
         <v>14021000000.0</v>
       </c>
       <c r="CX47"/>
       <c r="CY47">
         <v>12505000000.0</v>
       </c>
       <c r="CZ47"/>
       <c r="DA47"/>
       <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
     </row>
     <row r="48" spans="1:108">
       <c r="A48" t="s">
         <v>86</v>
       </c>
       <c r="B48"/>
       <c r="C48">
         <v>169605000000.0</v>
       </c>
-      <c r="D48"/>
+      <c r="D48">
+        <v>166315000000.0</v>
+      </c>
       <c r="E48">
         <v>149737000000.0</v>
       </c>
       <c r="F48">
         <v>156701000000.0</v>
       </c>
       <c r="G48">
         <v>152402000000.0</v>
       </c>
       <c r="H48">
         <v>157149000000.0</v>
       </c>
       <c r="I48">
         <v>155280000000.0</v>
       </c>
       <c r="J48">
         <v>160309000000.0</v>
       </c>
       <c r="K48">
         <v>152148000000.0</v>
       </c>
       <c r="L48">
         <v>151954000000.0</v>
       </c>
       <c r="M48">
@@ -15728,51 +15748,51 @@
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
     </row>
     <row r="51" spans="1:108">
       <c r="A51" t="s">
         <v>89</v>
       </c>
       <c r="B51">
         <v>101742000000.0</v>
       </c>
       <c r="C51">
-        <v>495786000000.0</v>
+        <v>256139000000.0</v>
       </c>
       <c r="D51">
         <v>98240000000.0</v>
       </c>
       <c r="E51">
         <v>129698000000.0</v>
       </c>
       <c r="F51">
         <v>100051000000.0</v>
       </c>
       <c r="G51">
         <v>242347000000.0</v>
       </c>
       <c r="H51">
         <v>479710000000.0</v>
       </c>
       <c r="I51">
         <v>470724000000.0</v>
       </c>
       <c r="J51">
         <v>498089000000.0</v>
       </c>
       <c r="K51">
         <v>426690000000.0</v>
       </c>
@@ -16246,53 +16266,55 @@
       </c>
       <c r="CP52"/>
       <c r="CQ52"/>
       <c r="CR52"/>
       <c r="CS52"/>
       <c r="CT52"/>
       <c r="CU52"/>
       <c r="CV52"/>
       <c r="CW52"/>
       <c r="CX52"/>
       <c r="CY52"/>
       <c r="CZ52"/>
       <c r="DA52"/>
       <c r="DB52"/>
       <c r="DC52"/>
       <c r="DD52"/>
     </row>
     <row r="53" spans="1:108">
       <c r="A53" t="s">
         <v>91</v>
       </c>
       <c r="B53">
         <v>365667000000.0</v>
       </c>
       <c r="C53">
-        <v>366153000000.0</v>
-[...1 lines deleted...]
-      <c r="D53"/>
+        <v>327582000000.0</v>
+      </c>
+      <c r="D53">
+        <v>357418000000.0</v>
+      </c>
       <c r="E53">
         <v>314551000000.0</v>
       </c>
       <c r="F53">
         <v>318579000000.0</v>
       </c>
       <c r="G53"/>
       <c r="H53">
         <v>-966779000000.0</v>
       </c>
       <c r="I53">
         <v>-9977000000.0</v>
       </c>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
@@ -16830,54 +16852,54 @@
       <c r="CW55">
         <v>1006413533073.0</v>
       </c>
       <c r="CX55"/>
       <c r="CY55">
         <v>580355216061.0</v>
       </c>
       <c r="CZ55"/>
       <c r="DA55">
         <v>993365778050.0</v>
       </c>
       <c r="DB55"/>
       <c r="DC55">
         <v>496520000000.0</v>
       </c>
       <c r="DD55"/>
     </row>
     <row r="56" spans="1:108">
       <c r="A56" t="s">
         <v>94</v>
       </c>
       <c r="B56">
         <v>580374000000.0</v>
       </c>
       <c r="C56">
-        <v>653075000000.0</v>
+        <v>651961000000.0</v>
       </c>
       <c r="D56">
-        <v>246821000000.0</v>
+        <v>604239000000.0</v>
       </c>
       <c r="E56">
         <v>562275000000.0</v>
       </c>
       <c r="F56">
         <v>573239000000.0</v>
       </c>
       <c r="G56">
         <v>298296000000.0</v>
       </c>
       <c r="H56">
         <v>252310000000.0</v>
       </c>
       <c r="I56">
         <v>277112000000.0</v>
       </c>
       <c r="J56">
         <v>275943000000.0</v>
       </c>
       <c r="K56">
         <v>319765000000.0</v>
       </c>
       <c r="L56">
         <v>298779000000.0</v>
       </c>
@@ -17108,78 +17130,78 @@
       <c r="CU56"/>
       <c r="CV56"/>
       <c r="CW56">
         <v>962934631325.0</v>
       </c>
       <c r="CX56"/>
       <c r="CY56"/>
       <c r="CZ56"/>
       <c r="DA56">
         <v>959489625326.0</v>
       </c>
       <c r="DB56"/>
       <c r="DC56">
         <v>484581000000.0</v>
       </c>
       <c r="DD56"/>
     </row>
     <row r="57" spans="1:108">
       <c r="A57" t="s">
         <v>95</v>
       </c>
       <c r="B57">
         <v>1949988000000.0</v>
       </c>
       <c r="C57">
-        <v>249037000000.0</v>
+        <v>1987430000000.0</v>
       </c>
       <c r="D57">
         <v>1908555000000.0</v>
       </c>
       <c r="E57">
         <v>1876317000000.0</v>
       </c>
       <c r="F57">
         <v>1827073000000.0</v>
       </c>
       <c r="G57">
         <v>1818707000000.0</v>
       </c>
       <c r="H57">
         <v>1825969000000.0</v>
       </c>
       <c r="I57">
         <v>1740368000000.0</v>
       </c>
       <c r="J57">
         <v>1725409000000.0</v>
       </c>
       <c r="K57">
         <v>1779003000000.0</v>
       </c>
       <c r="L57">
-        <v>249737000000.0</v>
+        <v>1715156000000.0</v>
       </c>
       <c r="M57">
         <v>155275000000.0</v>
       </c>
       <c r="N57">
         <v>233483000000.0</v>
       </c>
       <c r="O57">
         <v>12353000000.0</v>
       </c>
       <c r="P57">
         <v>203654000000.0</v>
       </c>
       <c r="Q57">
         <v>163600000000.0</v>
       </c>
       <c r="R57">
         <v>156230000000.0</v>
       </c>
       <c r="S57">
         <v>10466000000.0</v>
       </c>
       <c r="T57">
         <v>164487000000.0</v>
       </c>
@@ -17366,51 +17388,51 @@
       </c>
       <c r="CP57"/>
       <c r="CQ57"/>
       <c r="CR57"/>
       <c r="CS57"/>
       <c r="CT57"/>
       <c r="CU57"/>
       <c r="CV57"/>
       <c r="CW57"/>
       <c r="CX57"/>
       <c r="CY57"/>
       <c r="CZ57"/>
       <c r="DA57"/>
       <c r="DB57"/>
       <c r="DC57"/>
       <c r="DD57"/>
     </row>
     <row r="58" spans="1:108">
       <c r="A58" t="s">
         <v>96</v>
       </c>
       <c r="B58">
         <v>3108741000000.0</v>
       </c>
       <c r="C58">
-        <v>3048084000000.0</v>
+        <v>3027368000000.0</v>
       </c>
       <c r="D58">
         <v>3035535000000.0</v>
       </c>
       <c r="E58">
         <v>3014502000000.0</v>
       </c>
       <c r="F58">
         <v>2856244000000.0</v>
       </c>
       <c r="G58">
         <v>2824775000000.0</v>
       </c>
       <c r="H58">
         <v>2898596000000.0</v>
       </c>
       <c r="I58">
         <v>2784589000000.0</v>
       </c>
       <c r="J58">
         <v>2802140000000.0</v>
       </c>
       <c r="K58">
         <v>2846067000000.0</v>
       </c>
@@ -17764,51 +17786,51 @@
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
     </row>
     <row r="60" spans="1:108">
       <c r="A60" t="s">
         <v>98</v>
       </c>
       <c r="B60">
         <v>196819000000.0</v>
       </c>
       <c r="C60">
-        <v>177509000000.0</v>
+        <v>198225000000.0</v>
       </c>
       <c r="D60">
         <v>191430000000.0</v>
       </c>
       <c r="E60">
         <v>192554000000.0</v>
       </c>
       <c r="F60">
         <v>190810000000.0</v>
       </c>
       <c r="G60">
         <v>184973000000.0</v>
       </c>
       <c r="H60">
         <v>192754000000.0</v>
       </c>
       <c r="I60">
         <v>183293000000.0</v>
       </c>
       <c r="J60">
         <v>191186000000.0</v>
       </c>
       <c r="K60">
         <v>185329000000.0</v>
       </c>
@@ -31835,51 +31857,51 @@
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:CG30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:85">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>101</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>102</v>
       </c>
       <c r="E1" t="s">
         <v>103</v>
       </c>
       <c r="F1" t="s">
         <v>104</v>
       </c>
       <c r="G1" t="s">
         <v>2</v>
       </c>
@@ -34911,51 +34933,53 @@
       </c>
       <c r="BS24"/>
       <c r="BT24">
         <v>84000000.0</v>
       </c>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24">
         <v>637000000.0</v>
       </c>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
     </row>
     <row r="25" spans="1:85">
       <c r="A25" t="s">
         <v>235</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>-7345000000.0</v>
+      </c>
       <c r="C25">
         <v>-4712182000.0</v>
       </c>
       <c r="D25">
         <v>-5284000000.0</v>
       </c>
       <c r="E25">
         <v>-5048000000.0</v>
       </c>
       <c r="F25">
         <v>-7324000000.0</v>
       </c>
       <c r="G25">
         <v>-880000000.0</v>
       </c>
       <c r="H25">
         <v>-6516000000.0</v>
       </c>
       <c r="I25">
         <v>-6802000000.0</v>
       </c>
       <c r="J25">
         <v>-10584000000.0</v>
       </c>
       <c r="K25">