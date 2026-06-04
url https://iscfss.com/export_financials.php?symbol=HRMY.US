--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -232,50 +232,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1001,51 +1004,53 @@
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>15</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>1000.0</v>
+      </c>
       <c r="C8">
         <v>1000.0</v>
       </c>
       <c r="D8">
         <v>1000.0</v>
       </c>
       <c r="E8">
         <v>1000.0</v>
       </c>
       <c r="F8">
         <v>1000.0</v>
       </c>
       <c r="G8">
         <v>1000.0</v>
       </c>
       <c r="H8">
         <v>411277000.0</v>
       </c>
       <c r="I8">
         <v>324201000.0</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>16</v>
@@ -1351,95 +1356,99 @@
         <v>999200000.0</v>
       </c>
       <c r="D23">
         <v>811448000.0</v>
       </c>
       <c r="E23">
         <v>673870000.0</v>
       </c>
       <c r="F23">
         <v>433443000.0</v>
       </c>
       <c r="G23">
         <v>427074000.0</v>
       </c>
       <c r="H23">
         <v>106703000.0</v>
       </c>
       <c r="I23">
         <v>89282000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>31</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>143663000.0</v>
+      </c>
       <c r="C24">
         <v>163016000.0</v>
       </c>
       <c r="D24">
         <v>178566000.0</v>
       </c>
       <c r="E24">
         <v>189647000.0</v>
       </c>
       <c r="F24">
         <v>189984000.0</v>
       </c>
       <c r="G24">
         <v>194250000.0</v>
       </c>
       <c r="H24">
         <v>97946000.0</v>
       </c>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>32</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25">
         <v>189647000.0</v>
       </c>
       <c r="F25">
         <v>189984000.0</v>
       </c>
       <c r="G25">
         <v>194250000.0</v>
       </c>
       <c r="H25"/>
       <c r="I25"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>33</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>107127000.0</v>
+      </c>
       <c r="C26">
         <v>108874000.0</v>
       </c>
       <c r="D26">
         <v>72169000.0</v>
       </c>
       <c r="E26">
         <v>22568000.0</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
@@ -1458,51 +1467,53 @@
         <v>-271595000.0</v>
       </c>
       <c r="D28">
         <v>-118094000.0</v>
       </c>
       <c r="E28">
         <v>-52137000.0</v>
       </c>
       <c r="F28">
         <v>-38565000.0</v>
       </c>
       <c r="G28">
         <v>-34381000.0</v>
       </c>
       <c r="H28">
         <v>73489000.0</v>
       </c>
       <c r="I28">
         <v>240678000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>36</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>1033881000.0</v>
+      </c>
       <c r="C29">
         <v>838421000.0</v>
       </c>
       <c r="D29">
         <v>660558000.0</v>
       </c>
       <c r="E29">
         <v>594485000.0</v>
       </c>
       <c r="F29">
         <v>378491000.0</v>
       </c>
       <c r="G29">
         <v>291430000.0</v>
       </c>
       <c r="H29">
         <v>-324916000.0</v>
       </c>
       <c r="I29">
         <v>-242673000.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>37</v>
@@ -1537,51 +1548,53 @@
         <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31">
         <v>241885000.0</v>
       </c>
       <c r="F31">
         <v>42588000.0</v>
       </c>
       <c r="G31">
         <v>-65163000.0</v>
       </c>
       <c r="H31">
         <v>-495047000.0</v>
       </c>
       <c r="I31">
         <v>-242673000.0</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>39</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>654882000.0</v>
+      </c>
       <c r="C32">
         <v>404170000.0</v>
       </c>
       <c r="D32">
         <v>287289000.0</v>
       </c>
       <c r="E32">
         <v>321401000.0</v>
       </c>
       <c r="F32">
         <v>230664000.0</v>
       </c>
       <c r="G32">
         <v>128352000.0</v>
       </c>
       <c r="H32">
         <v>11605000.0</v>
       </c>
       <c r="I32">
         <v>79453000.0</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>40</v>
@@ -1593,51 +1606,53 @@
         <v>419948000.0</v>
       </c>
       <c r="D33">
         <v>360378000.0</v>
       </c>
       <c r="E33">
         <v>273585000.0</v>
       </c>
       <c r="F33">
         <v>149004000.0</v>
       </c>
       <c r="G33">
         <v>164183000.0</v>
       </c>
       <c r="H33">
         <v>75206000.0</v>
       </c>
       <c r="I33">
         <v>2598000.0</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>41</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>5618000.0</v>
+      </c>
       <c r="C34">
         <v>1947000.0</v>
       </c>
       <c r="D34">
         <v>2109000.0</v>
       </c>
       <c r="E34">
         <v>2501000.0</v>
       </c>
       <c r="F34">
         <v>3177000.0</v>
       </c>
       <c r="G34">
         <v>893000.0</v>
       </c>
       <c r="H34">
         <v>163000.0</v>
       </c>
       <c r="I34">
         <v>261000.0</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>42</v>
@@ -1969,51 +1984,53 @@
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
         <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49">
         <v>-272130000.0</v>
       </c>
       <c r="F49">
         <v>-453598000.0</v>
       </c>
       <c r="G49">
         <v>-488195000.0</v>
       </c>
       <c r="H49"/>
       <c r="I49"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>57</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>20000000.0</v>
+      </c>
       <c r="C50">
         <v>16250000.0</v>
       </c>
       <c r="D50">
         <v>15000000.0</v>
       </c>
       <c r="E50">
         <v>2000000.0</v>
       </c>
       <c r="F50">
         <v>2000000.0</v>
       </c>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51">
         <v>239579000.0</v>
       </c>
       <c r="C51">
         <v>181406000.0</v>
@@ -2279,453 +2296,468 @@
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC62"/>
+  <dimension ref="A1:AD62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
+        <v>76</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
+        <v>79</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
+        <v>82</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
+        <v>85</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
+        <v>88</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="AB1" t="s">
         <v>89</v>
       </c>
       <c r="AC1" t="s">
         <v>90</v>
       </c>
-    </row>
-    <row r="2" spans="1:29">
+      <c r="AD1" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2">
+        <v>28600000.0</v>
+      </c>
+      <c r="C2">
         <v>17693000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>26341000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>28301000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>17459000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>13744000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>10532000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>22683000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>15144000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>17730000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>6539000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>6563000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>6414000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3786000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>10049000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>6661000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>6904000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1000999.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>4179000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2006000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>4391000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2556000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>9347000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2073000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>4851000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6360000.0</v>
       </c>
       <c r="AA2">
         <v>6360000.0</v>
       </c>
-      <c r="AB2"/>
+      <c r="AB2">
+        <v>6360000.0</v>
+      </c>
       <c r="AC2"/>
-    </row>
-    <row r="3" spans="1:29">
+      <c r="AD2"/>
+    </row>
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
-    </row>
-    <row r="4" spans="1:29">
+      <c r="AD3"/>
+    </row>
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5">
+        <v>-413000.0</v>
+      </c>
+      <c r="C5">
         <v>346000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>357000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>239000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>244999.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>66000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>499000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-234000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-170999.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>2000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-515999.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-521999.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-31000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-151000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-178000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-29000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="R5">
         <v>0.0</v>
       </c>
       <c r="S5">
         <v>0.0</v>
       </c>
       <c r="T5">
         <v>0.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5">
+      <c r="U5">
         <v>0.0</v>
       </c>
+      <c r="V5"/>
       <c r="W5">
         <v>0.0</v>
       </c>
       <c r="X5">
+        <v>0.0</v>
+      </c>
+      <c r="Y5">
         <v>-437954000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>0.0</v>
       </c>
-      <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
-      <c r="AC5">
+      <c r="AC5"/>
+      <c r="AD5">
         <v>-242673000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:29">
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
-    </row>
-    <row r="7" spans="1:29">
+      <c r="AD6"/>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
         <v>15</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>1000.0</v>
+      </c>
       <c r="C8">
         <v>1000.0</v>
       </c>
       <c r="D8">
         <v>1000.0</v>
       </c>
       <c r="E8">
         <v>1000.0</v>
       </c>
       <c r="F8">
         <v>1000.0</v>
       </c>
       <c r="G8">
         <v>1000.0</v>
       </c>
       <c r="H8">
         <v>1000.0</v>
       </c>
       <c r="I8">
         <v>1000.0</v>
       </c>
       <c r="J8">
         <v>1000.0</v>
       </c>
       <c r="K8">
@@ -2736,319 +2768,330 @@
       </c>
       <c r="M8">
         <v>1000.0</v>
       </c>
       <c r="N8">
         <v>1000.0</v>
       </c>
       <c r="O8">
         <v>1000.0</v>
       </c>
       <c r="P8">
         <v>1000.0</v>
       </c>
       <c r="Q8">
         <v>1000.0</v>
       </c>
       <c r="R8">
         <v>1000.0</v>
       </c>
       <c r="S8">
         <v>1000.0</v>
       </c>
       <c r="T8">
         <v>1000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>1000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
         <v>16</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>694038000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>685716000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>675118000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>664700000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>655143000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>646615000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>640104000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>628329000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>593242000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>588687000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>585374000.0</v>
       </c>
-      <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-    </row>
-    <row r="10" spans="1:29">
+      <c r="AD9"/>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
         <v>17</v>
       </c>
       <c r="B10">
+        <v>589398000.0</v>
+      </c>
+      <c r="C10">
         <v>752502000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>646999000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>546050000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>488998000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>453001000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>387367000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>317296000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>332981000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>311660000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>324603000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>317415000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>287962000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>243784000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>261343000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>236533000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>224499000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>234309000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>189704000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>159686000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>141169000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>228631000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>221740000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>76280000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>71517000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>24457000.0</v>
       </c>
-      <c r="AA10"/>
       <c r="AB10"/>
-      <c r="AC10">
+      <c r="AC10"/>
+      <c r="AD10">
         <v>-83523000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:29">
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
         <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
         <v>19</v>
       </c>
       <c r="B12">
+        <v>640918000.0</v>
+      </c>
+      <c r="C12">
         <v>775340000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>672581000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>565274000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>506953000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>467186000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>410476000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>346910000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>372350000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>353460000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>370674000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>370983000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>343878000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>323115000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>307763000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>254171000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>224499000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>234309000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>189704000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>159686000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>141169000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>228631000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>221740000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>76280000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>71517000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>24457000.0</v>
       </c>
-      <c r="AA12"/>
       <c r="AB12"/>
-      <c r="AC12">
+      <c r="AC12"/>
+      <c r="AD12">
         <v>83523000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:29">
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
         <v>20</v>
       </c>
       <c r="B13">
         <v>1000.0</v>
       </c>
       <c r="C13">
         <v>1000.0</v>
       </c>
       <c r="D13">
         <v>1000.0</v>
       </c>
       <c r="E13">
         <v>1000.0</v>
       </c>
       <c r="F13">
         <v>1000.0</v>
       </c>
       <c r="G13">
         <v>1000.0</v>
       </c>
       <c r="H13">
         <v>1000.0</v>
       </c>
       <c r="I13">
@@ -3080,3247 +3123,3367 @@
       </c>
       <c r="R13">
         <v>1000.0</v>
       </c>
       <c r="S13">
         <v>1000.0</v>
       </c>
       <c r="T13">
         <v>1000.0</v>
       </c>
       <c r="U13">
         <v>1000.0</v>
       </c>
       <c r="V13">
         <v>1000.0</v>
       </c>
       <c r="W13">
         <v>1000.0</v>
       </c>
       <c r="X13">
         <v>1000.0</v>
       </c>
       <c r="Y13">
         <v>1000.0</v>
       </c>
-      <c r="Z13"/>
+      <c r="Z13">
+        <v>1000.0</v>
+      </c>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
         <v>21</v>
       </c>
       <c r="B14">
+        <v>58776297.0</v>
+      </c>
+      <c r="C14">
         <v>58696342.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>58717910.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>58427134.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>58524566.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>58218000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>58104000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>57541696.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>57597627.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>58853292.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>60681676.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>60743953.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>61221511.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>61620712.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>61207625.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>60922672.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>60586875.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>60314395.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>57722163.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>58592876.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>58805285.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>56889460.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>59935000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>62980540.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55278574.0</v>
       </c>
       <c r="Z14">
         <v>55278574.0</v>
       </c>
       <c r="AA14">
         <v>55278574.0</v>
       </c>
       <c r="AB14">
         <v>55278574.0</v>
       </c>
       <c r="AC14">
         <v>55278574.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:29">
+      <c r="AD14">
+        <v>55278574.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
         <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>1000.0</v>
       </c>
       <c r="N15">
         <v>1000.0</v>
       </c>
       <c r="O15">
         <v>1000.0</v>
       </c>
       <c r="P15">
         <v>1000.0</v>
       </c>
       <c r="Q15">
         <v>1000.0</v>
       </c>
       <c r="R15">
         <v>1000.0</v>
       </c>
       <c r="S15">
         <v>1000.0</v>
       </c>
       <c r="T15">
         <v>1000.0</v>
       </c>
       <c r="U15">
         <v>1000.0</v>
       </c>
       <c r="V15">
         <v>1000.0</v>
       </c>
       <c r="W15">
         <v>1000.0</v>
       </c>
-      <c r="X15"/>
-      <c r="Y15">
+      <c r="X15">
         <v>1000.0</v>
       </c>
-      <c r="Z15"/>
+      <c r="Y15"/>
+      <c r="Z15">
+        <v>1000.0</v>
+      </c>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15"/>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
         <v>23</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>-10532000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16">
         <v>123241000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>83083000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>71535000.0</v>
       </c>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>49414000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>41008000.0</v>
       </c>
-      <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16"/>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
         <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
         <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
-      <c r="U18">
+      <c r="U18"/>
+      <c r="V18">
         <v>192000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>212000.0</v>
       </c>
-      <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18"/>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
         <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
         <v>27</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
         <v>28</v>
       </c>
       <c r="B21">
+        <v>83457000.0</v>
+      </c>
+      <c r="C21">
         <v>89418000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>95380000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>101341000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>107302000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>113263000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>119225000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>125186000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>131146999.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>137108000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>143069000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>149031000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>154992000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>160953000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>166914000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>172876000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>178837000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>143919000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>148562000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>153135000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>157764000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>162343000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>66625000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>68492000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>70400000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>72185000.0</v>
       </c>
-      <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21"/>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
         <v>29</v>
       </c>
       <c r="B22">
+        <v>5281000.0</v>
+      </c>
+      <c r="C22">
         <v>5357000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>6882000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>6100000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>6384000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>7198000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>6915000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>5643000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>5857000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>5363000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>5087000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>4854000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>4090000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>4297000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>3900000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>4208000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>4597000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>4432000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>4805000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>4951000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>4405000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>3823000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>2311000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>2083000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>1871000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1088000.0</v>
       </c>
       <c r="AA22">
         <v>1088000.0</v>
       </c>
-      <c r="AB22"/>
+      <c r="AB22">
+        <v>1088000.0</v>
+      </c>
       <c r="AC22"/>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
         <v>30</v>
       </c>
       <c r="B23">
+        <v>1271824000.0</v>
+      </c>
+      <c r="C23">
         <v>1271631000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1208218000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1108008000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1055535000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>999200000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>928135000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>858383000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>846985000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>811448000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>777766000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>760183000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>715092000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>673870000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>643464000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>505034000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>464005000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>433443000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>391092000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>359695000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>337252000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>427074000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>320073000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>168819000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>163094000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>106703000.0</v>
       </c>
-      <c r="AA23"/>
       <c r="AB23"/>
-      <c r="AC23">
+      <c r="AC23"/>
+      <c r="AD23">
         <v>81528000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:29">
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
         <v>31</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>138814000.0</v>
+      </c>
       <c r="C24">
+        <v>143663000.0</v>
+      </c>
+      <c r="D24">
         <v>148506000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>153345000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>158182000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>163016000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>167847000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>171422000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>174996000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>178566000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>182131000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>180487000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>185063000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>189647000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>189725000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>189807000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>189896000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>189984000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>190069000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>195610000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>194913000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>194250000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>192858000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>192518000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>192177000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>97946000.0</v>
       </c>
-      <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
         <v>32</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>180487000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>185063000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>189647000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>189725000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>189807000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>189896000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>189984000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>190069000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>195610000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>194913000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>194250000.0</v>
       </c>
-      <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25"/>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
         <v>33</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>229555000.0</v>
+      </c>
       <c r="C26">
+        <v>107127000.0</v>
+      </c>
+      <c r="D26">
         <v>105831000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>107008000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>103245000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>108874000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>94222000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>87178000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>81244000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>72169000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>67700000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>58651000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>48538000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>22568000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>8280000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>4747000.0</v>
       </c>
-      <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
+        <v>-382883000.0</v>
+      </c>
+      <c r="C28">
         <v>-512923000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-477265000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-372677000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-311534000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-271595000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-202125000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-128234000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-139916000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-115575000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-124888000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-123690000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-96399000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-52137000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-69618000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-44726000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-32603000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-38565000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>2365000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>35924000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>53744000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-34381000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-28882000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>116238000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>120660000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>73489000.0</v>
       </c>
-      <c r="AA28"/>
       <c r="AB28"/>
-      <c r="AC28">
+      <c r="AC28"/>
+      <c r="AD28">
         <v>83523000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:29">
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
         <v>36</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>1069163000.0</v>
+      </c>
       <c r="C29">
+        <v>1033881000.0</v>
+      </c>
+      <c r="D29">
         <v>1003629000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>945175000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>896207000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>838421000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>779651000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>725005000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>705390000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>660558000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>678463000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>676659000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>634604000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>594485000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>535609000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>438340000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>406399000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>378491000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>344087000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>322161000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>302792000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>291430000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>287407000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>143167000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-280153000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
+        <v>108222000.0</v>
+      </c>
+      <c r="C30">
         <v>96787000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>100651000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>92981000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>105969000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>83033000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>81502000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>83157000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>79719000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>74140000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>67264000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>63812000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>52575000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>54740000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>55065000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>49822000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>38133000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>34843000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>33206000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>31196000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>23615000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>22176000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>16326000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>15239000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>11308000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4255000.0</v>
       </c>
       <c r="AA30">
         <v>4255000.0</v>
       </c>
-      <c r="AB30"/>
+      <c r="AB30">
+        <v>4255000.0</v>
+      </c>
       <c r="AC30"/>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30"/>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" t="s">
         <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>336141000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>288049000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>241885000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>176970000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>73657000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>35666000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>42588000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>3456000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-26584000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-49885000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-65163000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>27924000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-551854000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-542730000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-495047000.0</v>
       </c>
       <c r="AA31">
         <v>-495047000.0</v>
       </c>
-      <c r="AB31"/>
-      <c r="AC31">
+      <c r="AB31">
+        <v>-495047000.0</v>
+      </c>
+      <c r="AC31"/>
+      <c r="AD31">
         <v>-242673000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:29">
+    <row r="32" spans="1:30">
       <c r="A32" t="s">
         <v>39</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>561477000.0</v>
+      </c>
       <c r="C32">
+        <v>654882000.0</v>
+      </c>
+      <c r="D32">
         <v>615397000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>511219000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>467574000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>404170000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>361126000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>311762000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>325250000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>287289000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>350590000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>362596000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>332724000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>321401000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>274725000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>256938000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>223729000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>230664000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>193068000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>168119000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>144307000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>128352000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>218452000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>77226000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>74048000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32"/>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" t="s">
         <v>40</v>
       </c>
       <c r="B33">
+        <v>493007000.0</v>
+      </c>
+      <c r="C33">
         <v>364617000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>369418000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>416654000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>412843000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>419948000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>405730000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>400039000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>367482000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>360378000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>314768000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>304542000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>297005000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>273585000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>261382000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>182332000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>183748000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>149004000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>150401000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>154981000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>159508000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>164183000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>69831000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>70532000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>72592000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>75206000.0</v>
       </c>
-      <c r="AA33"/>
       <c r="AB33"/>
-      <c r="AC33">
+      <c r="AC33"/>
+      <c r="AD33">
         <v>-83523000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:29">
+    <row r="34" spans="1:30">
       <c r="A34" t="s">
         <v>41</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>5321000.0</v>
+      </c>
       <c r="C34">
+        <v>5618000.0</v>
+      </c>
+      <c r="D34">
         <v>1186000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>1448000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>1710000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>1947000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>2205000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>1796000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>2342000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>2109000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>1895000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>1479000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>1625000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>2501000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>2498000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>2930000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>3078000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>3177000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>1382000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>939000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>831000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>893000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>571000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>326000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>307000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>163000.0</v>
       </c>
-      <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34"/>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" t="s">
         <v>42</v>
       </c>
       <c r="B35">
+        <v>144135000.0</v>
+      </c>
+      <c r="C35">
         <v>149281000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>149692000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>154793000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>159892000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>164963000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>170052000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>173218000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>177338000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>180675000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>184026000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>181966000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>186688000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>192148000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>192223000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>192737000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>192974000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>193161000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>191451000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>196549000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>195936000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>195355000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>193734000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>197109000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>192822000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>98396000.0</v>
       </c>
-      <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
-    </row>
-    <row r="36" spans="1:29">
+      <c r="AD35"/>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" t="s">
         <v>43</v>
       </c>
       <c r="B36">
+        <v>20775000.0</v>
+      </c>
+      <c r="C36">
         <v>12759000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>165539000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>205652000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>199192000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>194432000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>189213000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>184413000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>151832001.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>148386000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>101115000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>94231000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>3620000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>3548000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>3829000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>4014000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>4163000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>967000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>902000.0</v>
       </c>
       <c r="T36">
         <v>902000.0</v>
       </c>
       <c r="U36">
         <v>902000.0</v>
       </c>
       <c r="V36">
         <v>902000.0</v>
       </c>
       <c r="W36">
+        <v>902000.0</v>
+      </c>
+      <c r="X36">
         <v>2168000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>902000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>959000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>1691000.0</v>
       </c>
-      <c r="AA36"/>
       <c r="AB36"/>
-      <c r="AC36">
+      <c r="AC36"/>
+      <c r="AD36">
         <v>-83523000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:29">
+    <row r="37" spans="1:30">
       <c r="A37" t="s">
         <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
-    </row>
-    <row r="38" spans="1:29">
+      <c r="AD37"/>
+    </row>
+    <row r="38" spans="1:30">
       <c r="A38" t="s">
         <v>45</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>96288000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>90621000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>87179000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>82850000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1029000.0</v>
       </c>
       <c r="Q38">
         <v>1029000.0</v>
       </c>
       <c r="R38">
+        <v>1029000.0</v>
+      </c>
+      <c r="S38">
         <v>4265000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>902000.0</v>
       </c>
       <c r="T38">
         <v>902000.0</v>
       </c>
       <c r="U38">
         <v>902000.0</v>
       </c>
       <c r="V38">
         <v>902000.0</v>
       </c>
       <c r="W38">
+        <v>902000.0</v>
+      </c>
+      <c r="X38">
         <v>2168000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>902000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>959000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1691000.0</v>
       </c>
       <c r="AA38">
         <v>1691000.0</v>
       </c>
-      <c r="AB38"/>
+      <c r="AB38">
+        <v>1691000.0</v>
+      </c>
       <c r="AC38"/>
-    </row>
-    <row r="39" spans="1:29">
+      <c r="AD38"/>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
+        <v>24396000.0</v>
+      </c>
+      <c r="C39">
         <v>29530000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>58686000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>26999000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>23386000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>21835000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>23512000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>22634000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>21577000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>18107000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>19973000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>15992000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>17544000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>18133000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>15354000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>14501000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>13028000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>10855000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>12976000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>8881000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>8555000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>8261000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>9865000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>4685000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>5806000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>1697000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>261000.0</v>
       </c>
-      <c r="AB39"/>
       <c r="AC39"/>
-    </row>
-    <row r="40" spans="1:29">
+      <c r="AD39"/>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
+        <v>125567000.0</v>
+      </c>
+      <c r="C40">
         <v>147547000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>176237000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>132238000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>139011000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>143770000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>134215000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>107113000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>122316000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>129614000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>89186000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>73696000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>72449000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>73098000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>95308000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>57103000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>47624000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>49414001.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>41444000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>34589000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>29046000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>131983000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>22443000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>18988000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>11603000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>13532000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>753000.0</v>
       </c>
-      <c r="AB40"/>
       <c r="AC40"/>
-    </row>
-    <row r="41" spans="1:29">
+      <c r="AD40"/>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>884000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>1526000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>887000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>1182000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>1060000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>3177000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>1382000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>939000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>1023000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>1105000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>876000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>648000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>645000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>450000.0</v>
       </c>
       <c r="AA41">
         <v>450000.0</v>
       </c>
-      <c r="AB41"/>
+      <c r="AB41">
+        <v>450000.0</v>
+      </c>
       <c r="AC41"/>
-    </row>
-    <row r="42" spans="1:29">
+      <c r="AD41"/>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" t="s">
         <v>49</v>
       </c>
       <c r="B42">
+        <v>717370000.0</v>
+      </c>
+      <c r="C42">
         <v>708968000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>696348000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>685288000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>672503001.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>656872000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>643563000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>632168000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>620506999.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>610266000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>651730999.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>694037999.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>685716000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>675118000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>664700000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>655143000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>646615000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>640104000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>628329000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>593242000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>588687000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>585374000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>582535000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>434011000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>0.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>411277000.0</v>
       </c>
-      <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
-    </row>
-    <row r="43" spans="1:29">
+      <c r="AD42"/>
+    </row>
+    <row r="43" spans="1:30">
       <c r="A43" t="s">
         <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
-    </row>
-    <row r="44" spans="1:29">
+      <c r="AD43"/>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" t="s">
         <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
-    </row>
-    <row r="45" spans="1:29">
+      <c r="AD44"/>
+    </row>
+    <row r="45" spans="1:30">
       <c r="A45" t="s">
         <v>52</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>944000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>842000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>938000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>1038000.0</v>
       </c>
-      <c r="X45"/>
-      <c r="Y45">
+      <c r="Y45"/>
+      <c r="Z45">
         <v>1233000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>1330000.0</v>
       </c>
-      <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
-    </row>
-    <row r="46" spans="1:29">
+      <c r="AD45"/>
+    </row>
+    <row r="46" spans="1:30">
       <c r="A46" t="s">
         <v>53</v>
       </c>
       <c r="B46">
+        <v>5388000.0</v>
+      </c>
+      <c r="C46">
         <v>5344000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>2668000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>2653000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>3104000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>3379000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>3070000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>3262000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>3259000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>2715000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>2884000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>2629000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>470000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>573000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>680000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>695000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>748000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>4118000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>937000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>944000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>842000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>938000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>1038000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>1138000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>1233000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>1330000.0</v>
       </c>
-      <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
-    </row>
-    <row r="47" spans="1:29">
+      <c r="AD46"/>
+    </row>
+    <row r="47" spans="1:30">
       <c r="A47" t="s">
         <v>54</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>572000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>470000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>573000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>680000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>695000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>748000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>820000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>937000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>944000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>842000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>938000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>1038000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>1138000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>1233000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1330000.0</v>
       </c>
       <c r="AA47">
         <v>1330000.0</v>
       </c>
-      <c r="AB47"/>
+      <c r="AB47">
+        <v>1330000.0</v>
+      </c>
       <c r="AC47"/>
-    </row>
-    <row r="48" spans="1:29">
+      <c r="AD47"/>
+    </row>
+    <row r="48" spans="1:30">
       <c r="A48" t="s">
         <v>55</v>
       </c>
       <c r="B48">
+        <v>193391000.0</v>
+      </c>
+      <c r="C48">
         <v>160903000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>138417000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>87552000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>47776000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>2216000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-47259000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-93352000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-104943000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-143277000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-169884000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-208345000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-242645000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-272130000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-320639000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-408582000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-432113000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-453598000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-476312000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-466692000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-480809000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-488195000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-487987000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-483363000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-472331000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-422862000.0</v>
       </c>
       <c r="AA48">
         <v>-422862000.0</v>
       </c>
-      <c r="AB48"/>
+      <c r="AB48">
+        <v>-422862000.0</v>
+      </c>
       <c r="AC48"/>
-    </row>
-    <row r="49" spans="1:29">
+      <c r="AD48"/>
+    </row>
+    <row r="49" spans="1:30">
       <c r="A49" t="s">
         <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>-208345000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-242645000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-272130000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-320639000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-408582000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-432113000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-453598000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-476312000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-466692000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-480809000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-488195000.0</v>
       </c>
-      <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
-    </row>
-    <row r="50" spans="1:29">
+      <c r="AD49"/>
+    </row>
+    <row r="50" spans="1:30">
       <c r="A50" t="s">
         <v>57</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>20000000.0</v>
+      </c>
       <c r="C50">
         <v>20000000.0</v>
       </c>
       <c r="D50">
+        <v>20000000.0</v>
+      </c>
+      <c r="E50">
         <v>18750000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>17500000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>16250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000000.0</v>
       </c>
       <c r="H50">
         <v>15000000.0</v>
       </c>
       <c r="I50">
         <v>15000000.0</v>
       </c>
       <c r="J50">
         <v>15000000.0</v>
       </c>
       <c r="K50">
         <v>15000000.0</v>
       </c>
       <c r="L50">
+        <v>15000000.0</v>
+      </c>
+      <c r="M50">
         <v>11000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>6500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="O50">
         <v>2000000.0</v>
       </c>
       <c r="P50">
         <v>2000000.0</v>
       </c>
       <c r="Q50">
         <v>2000000.0</v>
       </c>
       <c r="R50">
         <v>2000000.0</v>
       </c>
       <c r="S50">
         <v>2000000.0</v>
       </c>
-      <c r="T50"/>
+      <c r="T50">
+        <v>2000000.0</v>
+      </c>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
-    </row>
-    <row r="51" spans="1:29">
+      <c r="AD50"/>
+    </row>
+    <row r="51" spans="1:30">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51">
+        <v>206515000.0</v>
+      </c>
+      <c r="C51">
         <v>239579000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>169734000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>173373000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>177464000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>181406000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>185242000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>189062000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>193065000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>196085000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>199715000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>193725000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>191563000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>191647000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>191725000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>191807000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>191896000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>195744000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>192069000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>195610000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>194913000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>194250000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>192858000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>192518000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>192177000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>97946000.0</v>
       </c>
-      <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
-    </row>
-    <row r="52" spans="1:29">
+      <c r="AD51"/>
+    </row>
+    <row r="52" spans="1:30">
       <c r="A52" t="s">
         <v>59</v>
       </c>
       <c r="B52">
+        <v>63173000.0</v>
+      </c>
+      <c r="C52">
         <v>86892000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>20825000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>19596000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>18648000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>17568000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>16532000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>16786000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>16793000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>16437000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>16683000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>12786000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>6500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="O52">
         <v>2000000.0</v>
       </c>
       <c r="P52">
         <v>2000000.0</v>
       </c>
       <c r="Q52">
         <v>2000000.0</v>
       </c>
       <c r="R52">
+        <v>2000000.0</v>
+      </c>
+      <c r="S52">
         <v>3360000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>2000000.0</v>
       </c>
-      <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
-    </row>
-    <row r="53" spans="1:29">
+      <c r="AD52"/>
+    </row>
+    <row r="53" spans="1:30">
       <c r="A53" t="s">
         <v>60</v>
       </c>
       <c r="B53">
+        <v>51520000.0</v>
+      </c>
+      <c r="C53">
         <v>22838000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>25582000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>19224000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>17955000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>14185000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>23109000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>29614000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>39369000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>41800000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>46071000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>53568000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>55916000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>79331000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>46420000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>17638000.0</v>
       </c>
-      <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
-      <c r="AC53">
+      <c r="AC53"/>
+      <c r="AD53">
         <v>167046000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:29">
+    <row r="54" spans="1:30">
       <c r="A54" t="s">
         <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
-    </row>
-    <row r="55" spans="1:29">
+      <c r="AD54"/>
+    </row>
+    <row r="55" spans="1:30">
       <c r="A55" t="s">
         <v>62</v>
       </c>
       <c r="B55">
+        <v>1271824000.0</v>
+      </c>
+      <c r="C55">
         <v>1271631000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1208218000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1108008000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1055535000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>999200000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>928135000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>858383000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>846985000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>811448000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>777766000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>760183000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>715092000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>673870000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>643464000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>505034000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>464005000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>433443000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>391092000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>359695000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>337252000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>427074000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>320073000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>168819000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>163094000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>106703000.0</v>
       </c>
-      <c r="AA55"/>
       <c r="AB55"/>
       <c r="AC55"/>
-    </row>
-    <row r="56" spans="1:29">
+      <c r="AD55"/>
+    </row>
+    <row r="56" spans="1:30">
       <c r="A56" t="s">
         <v>63</v>
       </c>
       <c r="B56">
+        <v>778817000.0</v>
+      </c>
+      <c r="C56">
         <v>907014000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>838800000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>691354000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>642692000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>579252000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>522405000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>458344000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>479503000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>451070000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>462998000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>455641000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>418087000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>400285000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>382082000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>322702000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>280257000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>284439000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>240691000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>204714000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>177744000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>262891000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>250242000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>98287000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>90502000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31497000.0</v>
       </c>
       <c r="AA56">
         <v>31497000.0</v>
       </c>
-      <c r="AB56"/>
-      <c r="AC56">
+      <c r="AB56">
+        <v>31497000.0</v>
+      </c>
+      <c r="AC56"/>
+      <c r="AD56">
         <v>83523000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:29">
+    <row r="57" spans="1:30">
       <c r="A57" t="s">
         <v>64</v>
       </c>
       <c r="B57">
+        <v>217340000.0</v>
+      </c>
+      <c r="C57">
         <v>252132000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>223403000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>180135000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>175118000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>175082000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>161279000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>146582000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>154253000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>163781000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>112408000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>93045000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>85363000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>78884000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>107357000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>65764000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>56528000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>53775000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>47623000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>36595000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>33437000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>134539000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>31790000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>21061000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>16454000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19892000.0</v>
       </c>
       <c r="AA57">
         <v>19892000.0</v>
       </c>
-      <c r="AB57"/>
+      <c r="AB57">
+        <v>19892000.0</v>
+      </c>
       <c r="AC57"/>
-    </row>
-    <row r="58" spans="1:29">
+      <c r="AD57"/>
+    </row>
+    <row r="58" spans="1:30">
       <c r="A58" t="s">
         <v>65</v>
       </c>
       <c r="B58">
+        <v>361475000.0</v>
+      </c>
+      <c r="C58">
         <v>401413000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>373095000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>334928000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>335010000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>340045000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>331331000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>319800000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>331591000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>344456000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>296434000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>275011000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>272051000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>271032000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>299580000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>258501000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>249502000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>246936000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>239074000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>233144000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>229373000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>329894000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>225524000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>218170000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>209276000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>118288000.0</v>
       </c>
-      <c r="AA58"/>
       <c r="AB58"/>
       <c r="AC58"/>
-    </row>
-    <row r="59" spans="1:29">
+      <c r="AD58"/>
+    </row>
+    <row r="59" spans="1:30">
       <c r="A59" t="s">
         <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
-    </row>
-    <row r="60" spans="1:29">
+      <c r="AD59"/>
+    </row>
+    <row r="60" spans="1:30">
       <c r="A60" t="s">
         <v>67</v>
       </c>
       <c r="B60">
+        <v>910349000.0</v>
+      </c>
+      <c r="C60">
         <v>870218000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>835123000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>773080000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>720525000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>659155000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>596804000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>538583000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>515394000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>466992000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>481332000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>485172000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>443041000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>402838000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>343884000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>246533000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>214503000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>186507000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>152018000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>126551000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>107879000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>97180000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>94549000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>-49351000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>-46182000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>-11585000.0</v>
       </c>
-      <c r="AA60"/>
       <c r="AB60"/>
-      <c r="AC60">
+      <c r="AC60"/>
+      <c r="AD60">
         <v>81528000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:29">
+    <row r="61" spans="1:30">
       <c r="A61" t="s">
         <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
-    </row>
-    <row r="62" spans="1:29">
+      <c r="AD61"/>
+    </row>
+    <row r="62" spans="1:30">
       <c r="A62" t="s">
         <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
+      <c r="AD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6349,3170 +6512,3268 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B2">
         <v>198342000.0</v>
       </c>
       <c r="C2">
         <v>156815000.0</v>
       </c>
       <c r="D2">
         <v>121236000.0</v>
       </c>
       <c r="E2">
         <v>83481000.0</v>
       </c>
       <c r="F2">
         <v>55518000.0</v>
       </c>
       <c r="G2">
         <v>27738000.0</v>
       </c>
       <c r="H2">
         <v>1577000.0</v>
       </c>
       <c r="I2">
         <v>184000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B3">
         <v>25335000.0</v>
       </c>
       <c r="C3">
         <v>24112000.0</v>
       </c>
       <c r="D3">
         <v>24359000.0</v>
       </c>
       <c r="E3">
         <v>23385000.0</v>
       </c>
       <c r="F3">
         <v>18840000.0</v>
       </c>
       <c r="G3">
         <v>10237000.0</v>
       </c>
       <c r="H3">
         <v>3210000.0</v>
       </c>
       <c r="I3">
         <v>184000.0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B5">
         <v>229713000.0</v>
       </c>
       <c r="C5">
         <v>209300000.0</v>
       </c>
       <c r="D5">
         <v>197153000.0</v>
       </c>
       <c r="E5">
         <v>123481000.0</v>
       </c>
       <c r="F5">
         <v>61622000.0</v>
       </c>
       <c r="G5">
         <v>-8724000.0</v>
       </c>
       <c r="H5">
         <v>-145904000.0</v>
       </c>
       <c r="I5">
         <v>-41439000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B6">
         <v>255048000.0</v>
       </c>
       <c r="C6">
         <v>233412000.0</v>
       </c>
       <c r="D6">
         <v>221512000.0</v>
       </c>
       <c r="E6">
         <v>146866000.0</v>
       </c>
       <c r="F6">
         <v>80462000.0</v>
       </c>
       <c r="G6">
         <v>1513000.0</v>
       </c>
       <c r="H6">
         <v>-142694000.0</v>
       </c>
       <c r="I6">
         <v>-41255000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B9">
         <v>670111000.0</v>
       </c>
       <c r="C9">
         <v>557919000.0</v>
       </c>
       <c r="D9">
         <v>460786000.0</v>
       </c>
       <c r="E9">
         <v>354374000.0</v>
       </c>
       <c r="F9">
         <v>249922000.0</v>
       </c>
       <c r="G9">
         <v>132004000.0</v>
       </c>
       <c r="H9">
         <v>4418000.0</v>
       </c>
       <c r="I9">
         <v>-184000.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B10">
         <v>215064000.0</v>
       </c>
       <c r="C10">
         <v>191804000.0</v>
       </c>
       <c r="D10">
         <v>173396000.0</v>
       </c>
       <c r="E10">
         <v>104686000.0</v>
       </c>
       <c r="F10">
         <v>37428000.0</v>
       </c>
       <c r="G10">
         <v>-36944000.0</v>
       </c>
       <c r="H10">
         <v>-151977000.0</v>
       </c>
       <c r="I10">
         <v>-39898000.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B11">
         <v>56377000.0</v>
       </c>
       <c r="C11">
         <v>46311000.0</v>
       </c>
       <c r="D11">
         <v>44543000.0</v>
       </c>
       <c r="E11">
         <v>-76782000.0</v>
       </c>
       <c r="F11">
         <v>2831000.0</v>
       </c>
       <c r="G11">
         <v>14912000.0</v>
       </c>
       <c r="H11">
         <v>6073000.0</v>
       </c>
       <c r="I11">
         <v>1541000.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B12">
         <v>14649000.0</v>
       </c>
       <c r="C12">
         <v>17496000.0</v>
       </c>
       <c r="D12">
         <v>23757000.0</v>
       </c>
       <c r="E12">
         <v>18795000.0</v>
       </c>
       <c r="F12">
         <v>24194000.0</v>
       </c>
       <c r="G12">
         <v>28220000.0</v>
       </c>
       <c r="H12">
         <v>6073000.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>103</v>
+      </c>
+      <c r="B13">
+        <v>21924000.0</v>
+      </c>
       <c r="C13">
         <v>18542000.0</v>
       </c>
       <c r="D13">
         <v>14730000.0</v>
       </c>
       <c r="E13">
         <v>3126000.0</v>
       </c>
       <c r="F13">
         <v>224000.0</v>
       </c>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B15">
         <v>158687000.0</v>
       </c>
       <c r="C15">
         <v>145493000.0</v>
       </c>
       <c r="D15">
         <v>128853000.0</v>
       </c>
       <c r="E15">
         <v>181468000.0</v>
       </c>
       <c r="F15">
         <v>34597000.0</v>
       </c>
       <c r="G15">
         <v>-36944000.0</v>
       </c>
       <c r="H15">
         <v>-151977000.0</v>
       </c>
       <c r="I15">
         <v>-39898000.0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>181468000.0</v>
       </c>
       <c r="F16">
         <v>34597000.0</v>
       </c>
       <c r="G16">
         <v>-63848000.0</v>
       </c>
       <c r="H16">
         <v>-187208000.0</v>
       </c>
       <c r="I16">
         <v>-70083000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>107</v>
+      </c>
+      <c r="B17">
+        <v>158687000.0</v>
+      </c>
       <c r="C17">
         <v>145493000.0</v>
       </c>
       <c r="D17">
         <v>150755000.0</v>
       </c>
       <c r="E17">
         <v>181468000.0</v>
       </c>
       <c r="F17">
         <v>34597000.0</v>
       </c>
       <c r="G17">
         <v>-36944000.0</v>
       </c>
       <c r="H17">
         <v>-151977000.0</v>
       </c>
       <c r="I17">
         <v>-39898000.0</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>108</v>
+      </c>
+      <c r="B18">
+        <v>7275000.0</v>
+      </c>
       <c r="C18">
         <v>1046000.0</v>
       </c>
       <c r="D18">
         <v>-11910000.0</v>
       </c>
       <c r="E18">
         <v>-15669000.0</v>
       </c>
       <c r="F18">
         <v>-23970000.0</v>
       </c>
       <c r="G18">
         <v>-28220000.0</v>
       </c>
       <c r="H18">
         <v>-6073000.0</v>
       </c>
       <c r="I18">
         <v>1541000.0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>169000.0</v>
       </c>
       <c r="F19">
         <v>-26130000.0</v>
       </c>
       <c r="G19">
         <v>-25710000.0</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B21">
         <v>208469000.0</v>
       </c>
       <c r="C21">
         <v>190826000.0</v>
       </c>
       <c r="D21">
         <v>192030000.0</v>
       </c>
       <c r="E21">
         <v>120186000.0</v>
       </c>
       <c r="F21">
         <v>87528000.0</v>
       </c>
       <c r="G21">
         <v>16986000.0</v>
       </c>
       <c r="H21">
         <v>-145904000.0</v>
       </c>
       <c r="I21">
         <v>-41439000.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B23">
         <v>659984000.0</v>
       </c>
       <c r="C23">
         <v>523908000.0</v>
       </c>
       <c r="D23">
         <v>389992000.0</v>
       </c>
       <c r="E23">
         <v>317669000.0</v>
       </c>
       <c r="F23">
         <v>217912000.0</v>
       </c>
       <c r="G23">
         <v>142756000.0</v>
       </c>
       <c r="H23">
         <v>151899000.0</v>
       </c>
       <c r="I23">
         <v>41439000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24">
         <v>26904000.0</v>
       </c>
       <c r="H24"/>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>115</v>
+      </c>
+      <c r="B25">
+        <v>25335000.0</v>
+      </c>
       <c r="C25">
         <v>24112000.0</v>
       </c>
       <c r="D25">
         <v>24302000.0</v>
       </c>
       <c r="E25">
         <v>23385000.0</v>
       </c>
       <c r="F25">
         <v>18840000.0</v>
       </c>
       <c r="G25">
         <v>10237000.0</v>
       </c>
       <c r="H25">
         <v>3210000.0</v>
       </c>
       <c r="I25">
         <v>184000.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B26">
         <v>189594000.0</v>
       </c>
       <c r="C26">
         <v>145825000.0</v>
       </c>
       <c r="D26">
         <v>76063000.0</v>
       </c>
       <c r="E26">
         <v>70886000.0</v>
       </c>
       <c r="F26">
         <v>30367000.0</v>
       </c>
       <c r="G26">
         <v>19448000.0</v>
       </c>
       <c r="H26">
         <v>69595000.0</v>
       </c>
       <c r="I26">
         <v>12372000.0</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B27">
         <v>119512000.0</v>
       </c>
       <c r="C27">
         <v>110916000.0</v>
       </c>
       <c r="D27">
         <v>97404000.0</v>
       </c>
       <c r="E27">
         <v>79285000.0</v>
       </c>
       <c r="F27">
         <v>68118000.0</v>
       </c>
       <c r="G27">
         <v>55824000.0</v>
       </c>
       <c r="H27">
         <v>44318000.0</v>
       </c>
       <c r="I27">
         <v>16861000.0</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B28">
         <v>152536000.0</v>
       </c>
       <c r="C28">
         <v>110352000.0</v>
       </c>
       <c r="D28">
         <v>95289000.0</v>
       </c>
       <c r="E28">
         <v>84017000.0</v>
       </c>
       <c r="F28">
         <v>63909000.0</v>
       </c>
       <c r="G28">
         <v>39746000.0</v>
       </c>
       <c r="H28">
         <v>36409000.0</v>
       </c>
       <c r="I28">
         <v>12206000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>119</v>
+      </c>
+      <c r="B29">
+        <v>56377000.0</v>
+      </c>
       <c r="C29">
         <v>46311000.0</v>
       </c>
       <c r="D29">
         <v>27055000.0</v>
       </c>
       <c r="E29">
         <v>-76782000.0</v>
       </c>
       <c r="F29">
         <v>2831000.0</v>
       </c>
       <c r="G29">
         <v>1972000.0</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
       <c r="I29">
         <v>0.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B30">
         <v>461642000.0</v>
       </c>
       <c r="C30">
         <v>367093000.0</v>
       </c>
       <c r="D30">
         <v>268756000.0</v>
       </c>
       <c r="E30">
         <v>234188000.0</v>
       </c>
       <c r="F30">
         <v>162394000.0</v>
       </c>
       <c r="G30">
         <v>115018000.0</v>
       </c>
       <c r="H30">
         <v>150322000.0</v>
       </c>
       <c r="I30">
         <v>41439000.0</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B31">
         <v>6595000.0</v>
       </c>
       <c r="C31">
         <v>978000.0</v>
       </c>
       <c r="D31">
         <v>-18634000.0</v>
       </c>
       <c r="E31">
         <v>-15500000.0</v>
       </c>
       <c r="F31">
         <v>-50100000.0</v>
       </c>
       <c r="G31">
         <v>-53930000.0</v>
       </c>
       <c r="H31">
         <v>-6073000.0</v>
       </c>
       <c r="I31">
         <v>1541000.0</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B32">
         <v>868453000.0</v>
       </c>
       <c r="C32">
         <v>714734000.0</v>
       </c>
       <c r="D32">
         <v>582022000.0</v>
       </c>
       <c r="E32">
         <v>437855000.0</v>
       </c>
       <c r="F32">
         <v>305440000.0</v>
       </c>
       <c r="G32">
         <v>159742000.0</v>
       </c>
       <c r="H32">
         <v>5995000.0</v>
       </c>
       <c r="I32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC32"/>
+  <dimension ref="A1:AD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
+        <v>76</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
+        <v>79</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
+        <v>82</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
+        <v>85</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
+        <v>88</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="AB1" t="s">
         <v>89</v>
       </c>
       <c r="AC1" t="s">
         <v>90</v>
       </c>
-    </row>
-    <row r="2" spans="1:29">
+      <c r="AD1" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B2">
+        <v>44512000.0</v>
+      </c>
+      <c r="C2">
         <v>68545000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>59650000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>38153000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>31994000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>54409000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>42778000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>32144000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>27484000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>43152000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>32296000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>25008000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>20780000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>26885000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>22959000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>18921000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>14716000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>17817000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>14604000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>12687000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>10409000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>9918000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>7890000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>6456000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>3474000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1577000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AB2">
         <v>0.0</v>
       </c>
-      <c r="AC2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:29">
+      <c r="AC2">
+        <v>0.0</v>
+      </c>
+      <c r="AD2"/>
+    </row>
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B3">
+        <v>5968000.0</v>
+      </c>
+      <c r="C3">
         <v>7432000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>5968000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>5967000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5968000.0</v>
       </c>
       <c r="F3">
         <v>5968000.0</v>
       </c>
       <c r="G3">
         <v>5968000.0</v>
       </c>
       <c r="H3">
+        <v>5968000.0</v>
+      </c>
+      <c r="I3">
         <v>6052000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>6124000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>6125000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>6106000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6064000.0</v>
       </c>
       <c r="M3">
         <v>6064000.0</v>
       </c>
       <c r="N3">
+        <v>6064000.0</v>
+      </c>
+      <c r="O3">
         <v>6068000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>6063000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>6055000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>5199000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>4760000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>4672000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>4729000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>4679000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>4383000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1967000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>2004000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1883000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1945000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1053000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>123000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>89000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:29">
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B5">
+        <v>42921000.0</v>
+      </c>
+      <c r="C5">
         <v>44306000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>67490000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>53283000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>61013000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>60364000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>66518000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>26098000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>56320000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>55119000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>58844000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>50313000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>43511000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>47686000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>11957000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>33158000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>27554000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>2501000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-5093000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>23316000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>14513000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>7758000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>10380000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>7309000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-9609000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-33693000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-29804000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-19263000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-63143000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:29">
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B6">
+        <v>48889000.0</v>
+      </c>
+      <c r="C6">
         <v>51738000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>73458000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>59250000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>66981000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>66332000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>72486000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>32150000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>62444000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>61244000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>64950000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>56377000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>49575000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>53754000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>18020000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>39213000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>32753000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>7261000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-421000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>28045000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>19192000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>12141000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>12347000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>9313000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-7726000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-31748000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-28751000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-19140000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-63054000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:29">
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B9">
+        <v>170875000.0</v>
+      </c>
+      <c r="C9">
         <v>175231000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>179805000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>162336000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>152739000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>146858000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>143260000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>140670000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>127131000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>125260000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>127972000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>109208000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>98346000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>101423000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>94247000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>88107000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>70597000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>73396000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>66128000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>61134000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>49265000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>46370000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>37719000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>31549000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>16366000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>4418000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AB9">
         <v>0.0</v>
       </c>
-      <c r="AC9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:29">
+      <c r="AC9">
+        <v>0.0</v>
+      </c>
+      <c r="AD9"/>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B10">
+        <v>39687000.0</v>
+      </c>
+      <c r="C10">
         <v>40760000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>67490000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>49637000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>57177000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>56155000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>62170000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>21694000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>51785000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>39689000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>51832000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>44095000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>37780000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>44103000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>7967000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>29231000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>23385000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>24475000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-10522000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>16089000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>7386000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-208000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1909000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-27000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-38620000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-36440000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-31899000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-20616000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-63021000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:29">
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B11">
+        <v>7199000.0</v>
+      </c>
+      <c r="C11">
         <v>18274000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>16625000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>9861000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>11617000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>6680000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>16077000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>10103000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>13451000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>13082000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>13371000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>9795000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>8295000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-4406000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-79976000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>5700000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1900000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1761000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-902000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1972000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>7127000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-4383000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>5421000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>6936000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>29011000.0</v>
       </c>
-      <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B12">
+        <v>3234000.0</v>
+      </c>
+      <c r="C12">
         <v>3546000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>3621000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>3646000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>3836000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>4209000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>4348000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>4404000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>4535000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>4796000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>7012000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>6218000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>5731000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>3583000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>3990000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3927000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>4169000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>4187000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>5429000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>7227000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>7127000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>7966000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>6946000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>6936000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>6372000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2747000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>2095000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1353000.0</v>
       </c>
-      <c r="AC12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:29">
+      <c r="AD12"/>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>103</v>
+      </c>
+      <c r="B13">
+        <v>5757000.0</v>
+      </c>
       <c r="C13">
+        <v>5854000.0</v>
+      </c>
+      <c r="D13">
         <v>5730000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>5296000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>5044000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>4477000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>4932000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>4705000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>4428000.0</v>
       </c>
-      <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>4106000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>3442000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>3086000.0</v>
       </c>
-      <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-    </row>
-    <row r="15" spans="1:29">
+      <c r="AD14"/>
+    </row>
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B15">
+        <v>32488000.0</v>
+      </c>
+      <c r="C15">
         <v>22486000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>50865000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>39776000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>45560000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>49475000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>46093000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>11591000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>38334000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>26607000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>38461000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>34300000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>29485000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>48509000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>87943000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>23531000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>21485000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>22714000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-9620000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>14117000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>7386000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-208000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>1909000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-27000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-38620000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-36440000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-31899000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-20616000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-63021000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:29">
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>34300000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>29485000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>48509000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>87943000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>23531000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>21485000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>22714000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-9620000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>14117000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>7386000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-208000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-4104000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-10473000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-49065000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-25855500.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-40926000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-28931000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-71335000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:29">
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>107</v>
+      </c>
+      <c r="B17">
+        <v>32488000.0</v>
+      </c>
       <c r="C17">
+        <v>22486000.0</v>
+      </c>
+      <c r="D17">
         <v>50865000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>39776000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>45560000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>49475000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>46093000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>11591000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>38334000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>26607000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>38461000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>34300000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>29485000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>48509000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>87943000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>23531000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>21485000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>22714000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-9620000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>14117000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>7386000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-208000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>1909000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-27000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-38620000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-36440000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-31899000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-20616000.0</v>
       </c>
-      <c r="AC17"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:29">
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>108</v>
+      </c>
+      <c r="B18">
+        <v>2523000.0</v>
+      </c>
       <c r="C18">
+        <v>2308000.0</v>
+      </c>
+      <c r="D18">
         <v>2109000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>1650000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1208000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>268000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>584000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>301000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-107000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-700000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-2906000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-2776000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-2645000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-3583000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-3990000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-3927000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-4169000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-4187000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-5429000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-7227000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-7127000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-7966000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-6946000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-6936000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-6372000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-2747000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-2095000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-1353000.0</v>
       </c>
-      <c r="AC18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:29">
+      <c r="AD18"/>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>-31000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>2000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>73000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>56000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>42000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-2000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>32000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-26146000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>4000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-20000.0</v>
       </c>
-      <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B21">
+        <v>37291000.0</v>
+      </c>
+      <c r="C21">
         <v>38557000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>65486999.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>48180000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>56245000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>55727000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>61710000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>21356000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>52033000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>40196000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>64509000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>46902000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>40423000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>47613000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>11901000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>33116000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>27556000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>28631000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>21053000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>23312000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>14533000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>7758000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>10380000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>7309000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-9609000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-33693000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-29804000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-19263000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-63143000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:29">
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B23">
+        <v>178096000.0</v>
+      </c>
+      <c r="C23">
         <v>205219000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>173968000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>152309000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>128488000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>145540000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>124328000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>151458000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>102582000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>128216000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>95759000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>87314000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>78703000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>80695000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>105305000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>73912000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>57757000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>62582000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>59679000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>50509000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>45141000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>48530000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>35229000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>30696000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>29449000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>39688000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>29804000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>19263000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>63143000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:29">
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>115</v>
+      </c>
+      <c r="B25">
+        <v>5968000.0</v>
+      </c>
       <c r="C25">
+        <v>7432000.0</v>
+      </c>
+      <c r="D25">
         <v>5968000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>5967000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5968000.0</v>
       </c>
       <c r="F25">
         <v>5968000.0</v>
       </c>
       <c r="G25">
         <v>5968000.0</v>
       </c>
       <c r="H25">
+        <v>5968000.0</v>
+      </c>
+      <c r="I25">
         <v>6052000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>6124000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>6125000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>6106000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6064000.0</v>
       </c>
       <c r="M25">
         <v>6064000.0</v>
       </c>
       <c r="N25">
+        <v>6064000.0</v>
+      </c>
+      <c r="O25">
         <v>6068000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>6063000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>6055000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>5199000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>4760000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>4672000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>4729000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>4679000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>4383000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1967000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2004000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1883000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1945000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1053000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>123000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>89000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:29">
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B26">
+        <v>69383000.0</v>
+      </c>
+      <c r="C26">
         <v>49933000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>54962000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>50159000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>34540000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>34666000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>25387000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>63583000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>22189000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>30306000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>17499000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>14969000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>13289000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>10092000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>40548000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>12668000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>7578000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>7451000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>11739000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>6498000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>4679000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>7619000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>4230000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>4169000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>3431000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>7276000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>4336000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>4993000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>52990000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:29">
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B27">
+        <v>31694000.0</v>
+      </c>
+      <c r="C27">
         <v>29179000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>29549000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>30073000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>30711000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>27600000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>27576000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>28507000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>27233000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>26886000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>23418000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>24528000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>22572000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>21075000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>20467000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>20160000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>17583000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>19109000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>16480000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>17022000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>15506000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>17527000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>12601000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>12443000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>13254000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>16841000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>12908000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>8378000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>6191000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:29">
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B28">
+        <v>32507000.0</v>
+      </c>
+      <c r="C28">
         <v>57562000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>29807000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>33924000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>31243000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>28865000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>28587000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>27224000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>25676000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>27872000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>22546000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>22809000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>22062000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>22643000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>21331000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>22163000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>17880000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>18205000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>16856000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>14302000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>14547000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>13466000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>10508000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>7628000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>9290000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>13994000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>12560000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>5892000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>3962000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:29">
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>119</v>
+      </c>
+      <c r="B29">
+        <v>7199000.0</v>
+      </c>
       <c r="C29">
+        <v>18274000.0</v>
+      </c>
+      <c r="D29">
         <v>16625000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>9861000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>11617000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>6680000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>16077000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>10103000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>13451000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>13082000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>13371000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>9795000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>8295000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-4406000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-79976000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>5700000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1900000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1761000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-902000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1972000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="V29">
         <v>0.0</v>
       </c>
       <c r="W29">
         <v>0.0</v>
       </c>
       <c r="X29">
         <v>0.0</v>
       </c>
       <c r="Y29">
         <v>0.0</v>
       </c>
       <c r="Z29">
         <v>0.0</v>
       </c>
       <c r="AA29">
         <v>0.0</v>
       </c>
       <c r="AB29">
         <v>0.0</v>
       </c>
-      <c r="AC29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:29">
+      <c r="AC29">
+        <v>0.0</v>
+      </c>
+      <c r="AD29"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B30">
+        <v>133584000.0</v>
+      </c>
+      <c r="C30">
         <v>136674000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>114318000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>114156000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>96494000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>91131000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>81550000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>119314000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>75098000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>85064000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>63463000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>62306000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>57923000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>53810000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>82346000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>54991000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>43041000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>44765000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>45075000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>37822000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>34732000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>38612000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>27339000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>24240000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>25975000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>38111000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>29804000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>19263000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>63143000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:29">
+    <row r="31" spans="1:30">
       <c r="A31" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B31">
+        <v>2396000.0</v>
+      </c>
+      <c r="C31">
         <v>2203000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>2003000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>1457000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>932000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>428000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>460000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>338000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-248000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-507000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-12677000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-2807000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-2643000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-3510000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-3934000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-3885000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-4171000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-4156000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-31575000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-7223000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-7147000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-7966000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-8471000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-7336000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-29011000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-2747000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-2095000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-1353000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>122000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:29">
+    <row r="32" spans="1:30">
       <c r="A32" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B32">
+        <v>215387000.0</v>
+      </c>
+      <c r="C32">
         <v>243776000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>239455000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>200489000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>184733000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>201267000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>186038000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>172814000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>154615000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>168412000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>160268000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>134216000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>119126000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>128308000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>117206000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>107028000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>85313000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>91213000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>80732000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>73821000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>59674000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>56288000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>45609000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>38005000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>19840000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>5995000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AB32">
         <v>0.0</v>
       </c>
-      <c r="AC32"/>
+      <c r="AC32">
+        <v>0.0</v>
+      </c>
+      <c r="AD32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -9541,3126 +9802,3212 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B2">
         <v>453001000.0</v>
       </c>
       <c r="C2">
         <v>311930000.0</v>
       </c>
       <c r="D2">
         <v>244534000.0</v>
       </c>
       <c r="E2">
         <v>235059000.0</v>
       </c>
       <c r="F2">
         <v>229381000.0</v>
       </c>
       <c r="G2">
         <v>25207000.0</v>
       </c>
       <c r="H2">
         <v>84023000.0</v>
       </c>
       <c r="I2">
         <v>102549000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B3">
         <v>310000</v>
       </c>
       <c r="C3">
         <v>1153000</v>
       </c>
       <c r="D3">
         <v>312000</v>
       </c>
       <c r="E3">
         <v>172000</v>
       </c>
       <c r="F3">
         <v>298000</v>
       </c>
       <c r="G3">
         <v>2002000</v>
       </c>
       <c r="H3">
         <v>149000</v>
       </c>
       <c r="I3">
         <v>1342000</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>9475000.0</v>
       </c>
       <c r="F4">
         <v>5678000.0</v>
       </c>
       <c r="G4">
         <v>204174000.0</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-6816000.0</v>
       </c>
       <c r="F5">
         <v>-1209000.0</v>
       </c>
       <c r="G5">
         <v>-3277000.0</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B6">
         <v>299501000.0</v>
       </c>
       <c r="C6">
         <v>141341000.0</v>
       </c>
       <c r="D6">
         <v>67396000.0</v>
       </c>
       <c r="E6">
         <v>9475000.0</v>
       </c>
       <c r="F6">
         <v>5678000.0</v>
       </c>
       <c r="G6">
         <v>204174000.0</v>
       </c>
       <c r="H6">
         <v>-58816000.0</v>
       </c>
       <c r="I6">
         <v>-18526000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B7">
         <v>91817000.0</v>
       </c>
       <c r="C7">
         <v>-7321000.0</v>
       </c>
       <c r="D7">
         <v>35035000.0</v>
       </c>
       <c r="E7">
         <v>-6891000.0</v>
       </c>
       <c r="F7">
         <v>2186000.0</v>
       </c>
       <c r="G7">
         <v>-11628000.0</v>
       </c>
       <c r="H7">
         <v>3394000.0</v>
       </c>
       <c r="I7">
         <v>-164000.0</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-19897000.0</v>
       </c>
       <c r="F8">
         <v>-12667000.0</v>
       </c>
       <c r="G8">
         <v>-17922000.0</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B9">
         <v>-13754000.0</v>
       </c>
       <c r="C9">
         <v>-8893000.0</v>
       </c>
       <c r="D9">
         <v>-19400000.0</v>
       </c>
       <c r="E9">
         <v>-19897000.0</v>
       </c>
       <c r="F9">
         <v>-12667000.0</v>
       </c>
       <c r="G9">
         <v>-17922000.0</v>
       </c>
       <c r="H9">
         <v>-4255000.0</v>
       </c>
       <c r="I9">
         <v>-4255000.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B10">
         <v>1841000.0</v>
       </c>
       <c r="C10">
         <v>-1835000.0</v>
       </c>
       <c r="D10">
         <v>-1066000.0</v>
       </c>
       <c r="E10">
         <v>135000.0</v>
       </c>
       <c r="F10">
         <v>-609000.0</v>
       </c>
       <c r="G10">
         <v>-2735000.0</v>
       </c>
       <c r="H10">
         <v>-1088000.0</v>
       </c>
       <c r="I10">
         <v>-1088000.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>23204000.0</v>
       </c>
       <c r="F11">
         <v>-1555000.0</v>
       </c>
       <c r="G11">
         <v>-3804000.0</v>
       </c>
       <c r="H11">
         <v>4898000.0</v>
       </c>
       <c r="I11">
         <v>-610000.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-58244000.0</v>
       </c>
       <c r="F12">
         <v>42251000.0</v>
       </c>
       <c r="G12">
         <v>32938000.0</v>
       </c>
       <c r="H12">
         <v>64447000.0</v>
       </c>
       <c r="I12">
         <v>1079000.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>12871000.0</v>
       </c>
       <c r="F13">
         <v>15462000.0</v>
       </c>
       <c r="G13">
         <v>12833000.0</v>
       </c>
       <c r="H13">
         <v>8737000.0</v>
       </c>
       <c r="I13">
         <v>446000.0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>135</v>
+      </c>
+      <c r="B14">
+        <v>25335000.0</v>
+      </c>
       <c r="C14">
         <v>24112000.0</v>
       </c>
       <c r="D14">
         <v>24359000.0</v>
       </c>
       <c r="E14">
         <v>25048000.0</v>
       </c>
       <c r="F14">
         <v>21078000.0</v>
       </c>
       <c r="G14">
         <v>10237000.0</v>
       </c>
       <c r="H14">
         <v>3802000.0</v>
       </c>
       <c r="I14">
         <v>184000.0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15">
         <v>5055000.0</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15">
         <v>200299000.0</v>
       </c>
       <c r="H15">
         <v>143769000.0</v>
       </c>
       <c r="I15"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B16">
         <v>752502000.0</v>
       </c>
       <c r="C16">
         <v>453271000.0</v>
       </c>
       <c r="D16">
         <v>311930000.0</v>
       </c>
       <c r="E16">
         <v>244534000.0</v>
       </c>
       <c r="F16">
         <v>235059000.0</v>
       </c>
       <c r="G16">
         <v>229381000.0</v>
       </c>
       <c r="H16">
         <v>25207000.0</v>
       </c>
       <c r="I16">
         <v>84023000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B18">
         <v>347889000.0</v>
       </c>
       <c r="C18">
         <v>218668000.0</v>
       </c>
       <c r="D18">
         <v>219075000.0</v>
       </c>
       <c r="E18">
         <v>144294000.0</v>
       </c>
       <c r="F18">
         <v>98259000.0</v>
       </c>
       <c r="G18">
         <v>-4987000.0</v>
       </c>
       <c r="H18">
         <v>-75585000.0</v>
       </c>
       <c r="I18">
         <v>-40141000.0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>140</v>
+      </c>
+      <c r="B19">
+        <v>-5089000.0</v>
+      </c>
       <c r="C19">
         <v>-67484000.0</v>
       </c>
       <c r="D19">
         <v>-57269000.0</v>
       </c>
       <c r="E19">
         <v>-141832000.0</v>
       </c>
       <c r="F19">
         <v>-100298000.0</v>
       </c>
       <c r="G19">
         <v>-2002000.0</v>
       </c>
       <c r="H19">
         <v>-127149000.0</v>
       </c>
       <c r="I19">
         <v>-1342000.0</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20">
         <v>-408000.0</v>
       </c>
       <c r="E20">
         <v>408000.0</v>
       </c>
       <c r="F20">
         <v>30000000.0</v>
       </c>
       <c r="G20">
         <v>147628000.0</v>
       </c>
       <c r="H20">
         <v>50000000.0</v>
       </c>
       <c r="I20">
         <v>25000000.0</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>142</v>
+      </c>
+      <c r="B21">
+        <v>-16250000.0</v>
+      </c>
       <c r="C21">
         <v>-15000000.0</v>
       </c>
       <c r="D21">
         <v>-1250000.0</v>
       </c>
       <c r="E21">
         <v>-2000000.0</v>
       </c>
       <c r="F21">
         <v>-500000.0</v>
       </c>
       <c r="G21">
         <v>97462000.0</v>
       </c>
       <c r="H21">
         <v>100000000.0</v>
       </c>
       <c r="I21">
         <v>100000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="B22"/>
+        <v>105</v>
+      </c>
+      <c r="B22">
+        <v>158687000.0</v>
+      </c>
       <c r="C22">
         <v>145493000.0</v>
       </c>
       <c r="D22">
         <v>128853000.0</v>
       </c>
       <c r="E22">
         <v>181468000.0</v>
       </c>
       <c r="F22">
         <v>34597000.0</v>
       </c>
       <c r="G22">
         <v>-36944000.0</v>
       </c>
       <c r="H22">
         <v>-151977000.0</v>
       </c>
       <c r="I22">
         <v>-39898000.0</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B23">
         <v>-3004000.0</v>
       </c>
       <c r="C23">
         <v>-2497000.0</v>
       </c>
       <c r="D23">
         <v>-4302000.0</v>
       </c>
       <c r="E23">
         <v>8841000.0</v>
       </c>
       <c r="F23">
         <v>7919000.0</v>
       </c>
       <c r="G23">
         <v>382584000.0</v>
       </c>
       <c r="H23">
         <v>43769000.0</v>
       </c>
       <c r="I23">
         <v>24815000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B24">
-        <v>-39649000.0</v>
+        <v>-15000000.0</v>
       </c>
       <c r="C24">
         <v>-26500000.0</v>
       </c>
       <c r="D24"/>
       <c r="E24">
         <v>-141660000.0</v>
       </c>
       <c r="F24">
         <v>-100000000.0</v>
       </c>
       <c r="G24">
         <v>-2000000.0</v>
       </c>
       <c r="H24">
         <v>-127000000.0</v>
       </c>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B25">
-        <v>256382000.0</v>
+        <v>27465000.0</v>
       </c>
       <c r="C25">
         <v>44233000.0</v>
       </c>
       <c r="D25">
         <v>12854000.0</v>
       </c>
       <c r="E25">
         <v>-82064000.0</v>
       </c>
       <c r="F25">
         <v>24591000.0</v>
       </c>
       <c r="G25">
         <v>4909000.0</v>
       </c>
       <c r="H25">
         <v>59436000.0</v>
       </c>
       <c r="I25">
         <v>2057000.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>146</v>
+      </c>
+      <c r="B26">
+        <v>0.0</v>
+      </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>-100000000.0</v>
       </c>
       <c r="E26">
         <v>8841000.0</v>
       </c>
       <c r="F26">
         <v>39071000.0</v>
       </c>
       <c r="G26">
         <v>-167000.0</v>
       </c>
       <c r="H26">
         <v>-1132000.0</v>
       </c>
       <c r="I26">
         <v>-3200000.0</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>147</v>
+      </c>
+      <c r="B27">
+        <v>44895000.0</v>
+      </c>
       <c r="C27">
         <v>42602000.0</v>
       </c>
       <c r="D27">
         <v>31705000.0</v>
       </c>
       <c r="E27">
         <v>26905000.0</v>
       </c>
       <c r="F27">
         <v>16105000.0</v>
       </c>
       <c r="G27">
         <v>4693000.0</v>
       </c>
       <c r="H27">
         <v>9909000.0</v>
       </c>
       <c r="I27">
         <v>1079000.0</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B28">
         <v>-9049000.0</v>
       </c>
       <c r="C28">
         <v>-10996000.0</v>
       </c>
       <c r="D28">
         <v>-105552000.0</v>
       </c>
       <c r="E28">
         <v>6841000.0</v>
       </c>
       <c r="F28">
         <v>7419000.0</v>
       </c>
       <c r="G28">
         <v>209161000.0</v>
       </c>
       <c r="H28">
         <v>143769000.0</v>
       </c>
       <c r="I28">
         <v>21615000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B29">
         <v>348199000.0</v>
       </c>
       <c r="C29">
         <v>219821000.0</v>
       </c>
       <c r="D29">
         <v>219387000.0</v>
       </c>
       <c r="E29">
         <v>144466000.0</v>
       </c>
       <c r="F29">
         <v>98557000.0</v>
       </c>
       <c r="G29">
         <v>-2985000.0</v>
       </c>
       <c r="H29">
         <v>-75436000.0</v>
       </c>
       <c r="I29">
         <v>-38799000.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B30">
         <v>-39649000.0</v>
       </c>
       <c r="C30">
         <v>-67484000.0</v>
       </c>
       <c r="D30">
         <v>-46439000.0</v>
       </c>
       <c r="E30">
         <v>-141832000.0</v>
       </c>
       <c r="F30">
         <v>-100298000.0</v>
       </c>
       <c r="G30">
         <v>-2002000.0</v>
       </c>
       <c r="H30">
         <v>-127149000.0</v>
       </c>
       <c r="I30">
         <v>-1342000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC30"/>
+  <dimension ref="A1:AD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
+        <v>76</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
+        <v>79</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
+        <v>82</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
+        <v>85</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
+        <v>88</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="AB1" t="s">
         <v>89</v>
       </c>
       <c r="AC1" t="s">
         <v>90</v>
       </c>
-    </row>
-    <row r="2" spans="1:29">
+      <c r="AD1" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B2">
+        <v>752502000.0</v>
+      </c>
+      <c r="C2">
         <v>647269000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>546320000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>489268000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>453271000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>387637000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>317566000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>333251000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>311930000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>324853000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>317665000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>288712000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>244534000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>262093000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>237283000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>225249000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>235059000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>190454000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>160436000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>141919000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>229381000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>222490000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>77030000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>72267000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>25207000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>102020000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>76635000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>41612000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>84023000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:29">
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B3">
-        <v>203000</v>
+        <v>0</v>
       </c>
       <c r="C3">
+        <v>107000</v>
+      </c>
+      <c r="D3">
         <v>71000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>4000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>128000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>513000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>632000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>5000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>107000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>205000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>40172000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>86000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>41000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>45000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>100298000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>93000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>201000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>4000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>2000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>4000</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000</v>
       </c>
       <c r="Y3">
         <v>2000</v>
       </c>
       <c r="Z3">
+        <v>2000</v>
+      </c>
+      <c r="AA3">
         <v>36000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>30000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>51000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>50032000</v>
       </c>
     </row>
-    <row r="4" spans="1:29">
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>28953000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>44178000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-17559000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>24810000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>12034000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-9810000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>44605000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>30018000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>18517000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-87462000.0</v>
       </c>
-      <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>1780000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-50000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-2433000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1037000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-1764000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-1582000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>2245000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-2702000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-406000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-346000.0</v>
       </c>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
-    </row>
-    <row r="6" spans="1:29">
+      <c r="AD5"/>
+    </row>
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B6">
+        <v>-163104000.0</v>
+      </c>
+      <c r="C6">
         <v>105503000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>100949000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>57052000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>35997000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>65634000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>70071000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-15685000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>21321000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-12923000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>7188000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>28953000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>44178000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-17559000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>24810000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>12034000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-9810000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>44605000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>30018000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>18517000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-87462000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>6891000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>145460000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>4763000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>47060000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-76813000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>25385000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>35023000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-42411000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:29">
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B7">
+        <v>-49632000.0</v>
+      </c>
+      <c r="C7">
         <v>74037000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>32102000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>13500000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-29577000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>15816000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>23855000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-20655000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-17741000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>31644000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>6752000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-7228000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>1114000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-25517000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>31833000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-3779000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-9428000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>9352000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>1034000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-2651000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-5549000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>6347000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-5509000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>4394000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-14565000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>1041000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>5932000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>1992000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>1920000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:29">
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>-11237000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>2165000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>325000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-5243000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-11689000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-3290000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-1637000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-2011000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-7580000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-1439000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B9">
+        <v>-11435000.0</v>
+      </c>
+      <c r="C9">
         <v>3864000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-7670000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>12988000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-22936000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-1531000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1655000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-3438000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-5579000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-6876000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-3452000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-11237000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>2165000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>325000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-5243000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-11689000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-3290000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-1637000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-2011000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-7580000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-1439000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-5851000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-1087000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-3931000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-7053000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-4255000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>2073000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>0.0</v>
       </c>
-      <c r="AC9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:29">
+      <c r="AD9"/>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B10">
+        <v>76000.0</v>
+      </c>
+      <c r="C10">
         <v>1525000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-782000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>284000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>814000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-283000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-1272000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>214000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-494000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-276000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-233000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-764000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>207000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-397000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>308000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>389000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-165000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>373000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>146000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-546000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-582000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-1512000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-228000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-212000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-783000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-172000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-916000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>0.0</v>
       </c>
-      <c r="AC10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:29">
+      <c r="AD10"/>
+    </row>
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>3287000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>778000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-28864000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>41153000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>8750000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>2165000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-3178000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>9081000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-2385000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>1835000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-6791000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>7274000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-2778000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-1509000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>1223500.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>5040000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>641000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>1810000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:29">
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>3885000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>4130000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>3480000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-74400000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>8048000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>4628000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>4383000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>30399000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>3827000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>3251000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>4924000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2855000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>899000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>24260000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>6564000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1278000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>902000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>50417000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:29">
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>4773000.0</v>
       </c>
       <c r="N13">
+        <v>4773000.0</v>
+      </c>
+      <c r="O13">
         <v>-25670000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>36993000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7521000.0</v>
       </c>
       <c r="Q13">
         <v>7521000.0</v>
       </c>
       <c r="R13">
+        <v>7521000.0</v>
+      </c>
+      <c r="S13">
         <v>9700000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>3815000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>5211000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-3264000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>13710000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-4194000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>8537000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-5220000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>3638000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1808000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1351000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>110000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:29">
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B14">
-        <v>-17903000.0</v>
+        <v>5968000.0</v>
       </c>
       <c r="C14">
+        <v>7432000.0</v>
+      </c>
+      <c r="D14">
         <v>6129000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>5967000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>6134000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>5968000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>6143000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>6228000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>6304000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>6125000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>7355000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>6488000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>6480000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>6490000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>6481000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>6466000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>5611000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>5178000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>5131000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>5426000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>5343000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>5775000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>2307000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>2344000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1883000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>2155000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1053000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>123000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>89000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:29">
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
-      <c r="J15">
-[...1 lines deleted...]
-      </c>
+      <c r="J15"/>
       <c r="K15">
+        <v>55260000.0</v>
+      </c>
+      <c r="L15">
         <v>55099000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>161000.0</v>
       </c>
-      <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
-      <c r="V15">
+      <c r="V15"/>
+      <c r="W15">
         <v>44907000.0</v>
       </c>
-      <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15"/>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B16">
+        <v>589398000.0</v>
+      </c>
+      <c r="C16">
         <v>752502000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>647269000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>546320000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>489268000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>453271000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>387637000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>317566000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>333251000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>311930000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>324853000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>317665000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>288712000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>244534000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>262093000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>237283000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>225249000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>235059000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>190454000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>160436000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>141919000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>229381000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>222490000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>77030000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>72267000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>25207000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>102020000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>76635000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>41612000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:29">
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B18">
-        <v>-221845000.0</v>
+        <v>27760000.0</v>
       </c>
       <c r="C18">
+        <v>126044000.0</v>
+      </c>
+      <c r="D18">
         <v>108663000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>79323000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>33859000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>75049000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>70498000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>41985000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>31136000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>76558000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>63100000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>36858000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>42559000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>26678000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>55119000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>33690000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>28807000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>37533000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>30331000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>17869000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>12526000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>10047000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>8838000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>4830000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-26702000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-24023000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-23483000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-17452000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-60627000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:29">
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>140</v>
+      </c>
+      <c r="B19">
+        <v>-151646000.0</v>
+      </c>
       <c r="C19">
+        <v>1724000.0</v>
+      </c>
+      <c r="D19">
         <v>-4789000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-19589000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>2362000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-7187000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>745000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-54856000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-6186000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-36065000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-813000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-7566000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-1790000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-46895000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-32359000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-22406000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-40045000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-22406000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-93000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-201000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-100004000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-2000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>0.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-2000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>0.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-77036000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-30000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-51000.0</v>
       </c>
-      <c r="AC19"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:29">
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
+      <c r="J20"/>
+      <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>408000.0</v>
       </c>
-      <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>142</v>
+      </c>
+      <c r="B21">
+        <v>-5000000.0</v>
+      </c>
       <c r="C21">
-        <v>-3750000.0</v>
+        <v>-5000000.0</v>
       </c>
       <c r="D21">
         <v>-3750000.0</v>
       </c>
       <c r="E21">
         <v>-3750000.0</v>
       </c>
       <c r="F21">
         <v>-3750000.0</v>
       </c>
       <c r="G21">
         <v>-3750000.0</v>
       </c>
-      <c r="H21"/>
+      <c r="H21">
+        <v>-3750000.0</v>
+      </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
-[...1 lines deleted...]
-      </c>
+      <c r="L21"/>
       <c r="M21">
         <v>-500000.0</v>
       </c>
       <c r="N21">
         <v>-500000.0</v>
       </c>
       <c r="O21">
         <v>-500000.0</v>
       </c>
       <c r="P21">
         <v>-500000.0</v>
       </c>
       <c r="Q21">
         <v>-500000.0</v>
       </c>
       <c r="R21">
         <v>-500000.0</v>
       </c>
       <c r="S21">
+        <v>-500000.0</v>
+      </c>
+      <c r="T21">
         <v>-9147000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-500000.0</v>
       </c>
       <c r="U21">
         <v>-500000.0</v>
       </c>
       <c r="V21">
-        <v>102538000.0</v>
+        <v>-500000.0</v>
       </c>
       <c r="W21">
         <v>102538000.0</v>
       </c>
       <c r="X21">
         <v>102538000.0</v>
       </c>
       <c r="Y21">
+        <v>102538000.0</v>
+      </c>
+      <c r="Z21">
         <v>97462000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>12500000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>97462000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>55000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>20000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:29">
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B22">
-        <v>-136201000.0</v>
+        <v>32488000.0</v>
       </c>
       <c r="C22">
+        <v>22486000.0</v>
+      </c>
+      <c r="D22">
         <v>50865000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>39776000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>45560000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>49475000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>46093000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>11591000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>38334000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>26607000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>38461000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>34300000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>29485000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>48509000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>87943000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>23531000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>21485000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>22714000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-9620000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>14117000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>7386000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-208000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>1909000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-27000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-38620000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-36440000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-31900000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-20616000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-63021000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:29">
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B23">
+        <v>-2565000.0</v>
+      </c>
+      <c r="C23">
         <v>-663000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>754000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-1033000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>4706000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1009000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2575000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>573000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>116000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>55487000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>191401000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>675000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3909000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3158000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2549999.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1250000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1883000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>7572000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-313000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>648000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>12000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-1156000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>136639000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>100000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-5653000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-790000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>48868000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-2525000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-1784000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:29">
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B24">
+        <v>-32000000.0</v>
+      </c>
+      <c r="C24">
         <v>-24649000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-4718000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-15000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2490000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-1000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>748000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-21155000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-6181000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>7566000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-813000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-7566000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-1790000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-46895000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-32359000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-22406000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-40000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>100000000.0</v>
       </c>
-      <c r="S24"/>
       <c r="T24"/>
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24">
         <v>-100000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-2000000.0</v>
       </c>
-      <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-      <c r="Z24">
+      <c r="Z24"/>
+      <c r="AA24">
         <v>-77000000.0</v>
       </c>
-      <c r="AA24"/>
       <c r="AB24"/>
-      <c r="AC24">
+      <c r="AC24"/>
+      <c r="AD24">
         <v>-50000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:29">
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B25">
-        <v>226464000.0</v>
+        <v>42799000.0</v>
       </c>
       <c r="C25">
+        <v>-2647000.0</v>
+      </c>
+      <c r="D25">
         <v>8814000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>15114000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-580000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>943000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-17038000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>34490000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-6190000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2303000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2575000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-4290000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-1081000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-10475000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-78019000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>142000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>6288000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-4094000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>29215000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-2629000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2099000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-4791000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>8801000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-2340000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>447000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>452000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1054000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>730000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>50091000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:29">
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26">
         <v>-1308000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>0.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>269000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-269000.0</v>
       </c>
-      <c r="I26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="J26"/>
       <c r="K26">
         <v>-50000000.0</v>
       </c>
       <c r="L26">
+        <v>-50000000.0</v>
+      </c>
+      <c r="M26">
         <v>-514000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>3909000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>3158000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>2550000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>1250000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>1883000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>7577000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>30834000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>648000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>12000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-167000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-17000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-167000.0</v>
       </c>
-      <c r="Y26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Z26"/>
       <c r="AA26">
         <v>0.0</v>
       </c>
-      <c r="AB26"/>
+      <c r="AB26">
+        <v>0.0</v>
+      </c>
       <c r="AC26"/>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B27">
-        <v>-34923000.0</v>
+        <v>10620000.0</v>
       </c>
       <c r="C27">
+        <v>10166000.0</v>
+      </c>
+      <c r="D27">
         <v>10824000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>11455000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>12450000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>10072000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>11448000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>10963000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>10434000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>8863000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>7957000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>7793000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>6561000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>7671000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>6967000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>7371000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>4896000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>4383000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>4664000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>3807000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>3251000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>2924000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1330000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>461000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>368000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>8805000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>408000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>370000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>326000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:29">
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B28">
+        <v>-7218000.0</v>
+      </c>
+      <c r="C28">
         <v>-3015000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-2996000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-2686000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-352000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-2741000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-1175000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-3446000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-3634000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-53523000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-55099000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-339000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>3409000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>2658000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2049999.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>750000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1383000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>7072000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-313000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>648000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>12000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-1156000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>136622000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-67000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>73762000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>24210000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>48868000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>52475000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>18216000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:29">
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B29">
+        <v>27760000.0</v>
+      </c>
+      <c r="C29">
         <v>126151000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>108734000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>79327000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>33987000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>75562000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>70501000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>42617000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>31141000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>76665000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>63100000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>37063000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>42559000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>26678000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>55205000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>33731000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>28852000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>37533000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>30424000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>18070000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>12530000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>10047000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>8838000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>4832000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-26702000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-23987000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-23453000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-17401000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-10595000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:29">
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B30">
+        <v>-183646000.0</v>
+      </c>
+      <c r="C30">
         <v>-17633000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-4789000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-19589000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2362000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-7187000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>745000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-54856000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-6186000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-36065000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-813000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-7771000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-1790000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-46895000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-32445000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-22447000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-40045000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>100298000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-93000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-201000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-100004000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000000.0</v>
       </c>
       <c r="W30">
         <v>-2000000.0</v>
       </c>
       <c r="X30">
-        <v>-2000.0</v>
+        <v>-2000000.0</v>
       </c>
       <c r="Y30">
         <v>-2000.0</v>
       </c>
       <c r="Z30">
+        <v>-2000.0</v>
+      </c>
+      <c r="AA30">
         <v>-77036000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-30000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-51000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-50032000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>