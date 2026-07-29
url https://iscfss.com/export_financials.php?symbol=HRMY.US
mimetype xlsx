--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -8182,63 +8182,63 @@
       <c r="H12">
         <v>4348000.0</v>
       </c>
       <c r="I12">
         <v>4404000.0</v>
       </c>
       <c r="J12">
         <v>4535000.0</v>
       </c>
       <c r="K12">
         <v>4796000.0</v>
       </c>
       <c r="L12">
         <v>7012000.0</v>
       </c>
       <c r="M12">
         <v>6218000.0</v>
       </c>
       <c r="N12">
         <v>5731000.0</v>
       </c>
       <c r="O12">
         <v>3583000.0</v>
       </c>
       <c r="P12">
-        <v>3990000.0</v>
+        <v>4931000.0</v>
       </c>
       <c r="Q12">
-        <v>3927000.0</v>
+        <v>4184000.0</v>
       </c>
       <c r="R12">
-        <v>4169000.0</v>
+        <v>4236000.0</v>
       </c>
       <c r="S12">
-        <v>4187000.0</v>
+        <v>4251000.0</v>
       </c>
       <c r="T12">
-        <v>5429000.0</v>
+        <v>5489000.0</v>
       </c>
       <c r="U12">
         <v>7227000.0</v>
       </c>
       <c r="V12">
         <v>7127000.0</v>
       </c>
       <c r="W12">
         <v>7966000.0</v>
       </c>
       <c r="X12">
         <v>6946000.0</v>
       </c>
       <c r="Y12">
         <v>6936000.0</v>
       </c>
       <c r="Z12">
         <v>6372000.0</v>
       </c>
       <c r="AA12">
         <v>2747000.0</v>
       </c>
       <c r="AB12">
         <v>2095000.0</v>
       </c>
@@ -12320,51 +12320,51 @@
       <c r="L23">
         <v>191401000.0</v>
       </c>
       <c r="M23">
         <v>675000.0</v>
       </c>
       <c r="N23">
         <v>3909000.0</v>
       </c>
       <c r="O23">
         <v>3158000.0</v>
       </c>
       <c r="P23">
         <v>2549999.0</v>
       </c>
       <c r="Q23">
         <v>1250000.0</v>
       </c>
       <c r="R23">
         <v>1883000.0</v>
       </c>
       <c r="S23">
         <v>7572000.0</v>
       </c>
       <c r="T23">
-        <v>-313000.0</v>
+        <v>-8313000.0</v>
       </c>
       <c r="U23">
         <v>648000.0</v>
       </c>
       <c r="V23">
         <v>12000.0</v>
       </c>
       <c r="W23">
         <v>-1156000.0</v>
       </c>
       <c r="X23">
         <v>136639000.0</v>
       </c>
       <c r="Y23">
         <v>100000.0</v>
       </c>
       <c r="Z23">
         <v>-5653000.0</v>
       </c>
       <c r="AA23">
         <v>-790000.0</v>
       </c>
       <c r="AB23">
         <v>48868000.0</v>
       </c>
@@ -12397,90 +12397,90 @@
       <c r="G24">
         <v>-1000000.0</v>
       </c>
       <c r="H24">
         <v>748000.0</v>
       </c>
       <c r="I24">
         <v>-21155000.0</v>
       </c>
       <c r="J24">
         <v>-6181000.0</v>
       </c>
       <c r="K24">
         <v>7566000.0</v>
       </c>
       <c r="L24">
         <v>-813000.0</v>
       </c>
       <c r="M24">
         <v>-7566000.0</v>
       </c>
       <c r="N24">
         <v>-1790000.0</v>
       </c>
       <c r="O24">
-        <v>-46895000.0</v>
+        <v>1.0</v>
       </c>
       <c r="P24">
         <v>-32359000.0</v>
       </c>
       <c r="Q24">
         <v>-22406000.0</v>
       </c>
       <c r="R24">
         <v>-40000000.0</v>
       </c>
       <c r="S24">
         <v>100000000.0</v>
       </c>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24">
         <v>-100000000.0</v>
       </c>
       <c r="W24">
         <v>-2000000.0</v>
       </c>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24">
         <v>-77000000.0</v>
       </c>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24">
         <v>-50000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" t="s">
         <v>145</v>
       </c>
       <c r="B25">
-        <v>42799000.0</v>
+        <v>32179000.0</v>
       </c>
       <c r="C25">
         <v>-2647000.0</v>
       </c>
       <c r="D25">
         <v>8814000.0</v>
       </c>
       <c r="E25">
         <v>15114000.0</v>
       </c>
       <c r="F25">
         <v>-580000.0</v>
       </c>
       <c r="G25">
         <v>943000.0</v>
       </c>
       <c r="H25">
         <v>-17038000.0</v>
       </c>
       <c r="I25">
         <v>34490000.0</v>
       </c>
       <c r="J25">
         <v>-6190000.0</v>
       </c>
@@ -12572,51 +12572,51 @@
       <c r="L26">
         <v>-50000000.0</v>
       </c>
       <c r="M26">
         <v>-514000.0</v>
       </c>
       <c r="N26">
         <v>3909000.0</v>
       </c>
       <c r="O26">
         <v>3158000.0</v>
       </c>
       <c r="P26">
         <v>2550000.0</v>
       </c>
       <c r="Q26">
         <v>1250000.0</v>
       </c>
       <c r="R26">
         <v>1883000.0</v>
       </c>
       <c r="S26">
         <v>7577000.0</v>
       </c>
       <c r="T26">
-        <v>30834000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="U26">
         <v>648000.0</v>
       </c>
       <c r="V26">
         <v>12000.0</v>
       </c>
       <c r="W26">
         <v>-167000.0</v>
       </c>
       <c r="X26">
         <v>-17000.0</v>
       </c>
       <c r="Y26">
         <v>-167000.0</v>
       </c>
       <c r="Z26"/>
       <c r="AA26">
         <v>0.0</v>
       </c>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26"/>
       <c r="AD26"/>