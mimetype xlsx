--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="176">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="178">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2026-01-31</t>
   </si>
   <si>
     <t>2025-01-31</t>
   </si>
   <si>
     <t>2024-01-31</t>
   </si>
   <si>
     <t>2023-01-31</t>
   </si>
   <si>
     <t>2022-01-31</t>
   </si>
   <si>
     <t>2021-01-31</t>
   </si>
   <si>
     <t>2020-01-31</t>
   </si>
   <si>
     <t>2019-01-31</t>
   </si>
   <si>
     <t>2018-01-31</t>
   </si>
@@ -247,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
   </si>
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
     <t>2025-07-31</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>2024-10-31</t>
   </si>
   <si>
     <t>2024-07-31</t>
   </si>
   <si>
     <t>2024-04-30</t>
   </si>
   <si>
     <t>2023-10-31</t>
   </si>
   <si>
     <t>2023-07-31</t>
   </si>
@@ -917,2564 +923,2709 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N62"/>
+  <dimension ref="A1:O62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B2">
+        <v>12159000.0</v>
+      </c>
+      <c r="C2">
         <v>14361000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>12041000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>13899000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>27541000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1614000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3980000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3520000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2420000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3221000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2431000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1303000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2368000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>876000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3"/>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>17</v>
-[...4 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="B5">
+        <v>-5707000.0</v>
+      </c>
+      <c r="C5"/>
       <c r="D5">
         <v>0.0</v>
       </c>
       <c r="E5">
         <v>0.0</v>
       </c>
       <c r="F5">
         <v>0.0</v>
       </c>
       <c r="G5">
+        <v>0.0</v>
+      </c>
+      <c r="H5">
         <v>-15757000.0</v>
       </c>
-      <c r="H5">
-[...1 lines deleted...]
-      </c>
       <c r="I5">
+        <v>0.0</v>
+      </c>
+      <c r="J5">
         <v>-269000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-165000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-98000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-3259000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-2506000.0</v>
       </c>
-      <c r="N5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
-      <c r="I6">
-[...1 lines deleted...]
-      </c>
+      <c r="I6"/>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
-      <c r="M6"/>
+      <c r="M6">
+        <v>0.0</v>
+      </c>
       <c r="N6"/>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B7">
+        <v>44101000.0</v>
+      </c>
+      <c r="C7">
         <v>52220000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>58170000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>69147000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>77403000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>88261000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>80418000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B8">
-        <v>9000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="C8">
         <v>9000.0</v>
       </c>
       <c r="D8">
-        <v>8000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="E8">
         <v>8000.0</v>
       </c>
       <c r="F8">
         <v>8000.0</v>
       </c>
       <c r="G8">
+        <v>8000.0</v>
+      </c>
+      <c r="H8">
         <v>7000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>6000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
-      <c r="F9">
+      <c r="F9"/>
+      <c r="G9">
         <v>1158372000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>818774000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>305223000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>261237000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>232114000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>199940000.0</v>
       </c>
-      <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
-    </row>
-    <row r="10" spans="1:14">
+      <c r="O9"/>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10">
+        <v>318927000.0</v>
+      </c>
+      <c r="C10">
         <v>295948000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>403979000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>254266000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>225414000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>328803000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>191726000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>361475000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>199472000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>139954000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>83641000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>111005000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>13917000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>5905000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B12">
+        <v>318927000.0</v>
+      </c>
+      <c r="C12">
         <v>295948000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>403979000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>254266000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>225414000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>328803000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>191726000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>361475000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>240269000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>180359000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>123775000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>111005000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>13917000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>5905000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:14">
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B13">
-        <v>9000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="C13">
         <v>9000.0</v>
       </c>
       <c r="D13">
-        <v>8000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="E13">
         <v>8000.0</v>
       </c>
       <c r="F13">
         <v>8000.0</v>
       </c>
       <c r="G13">
+        <v>8000.0</v>
+      </c>
+      <c r="H13">
         <v>7000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000.0</v>
       </c>
       <c r="I13">
         <v>6000.0</v>
       </c>
       <c r="J13">
         <v>6000.0</v>
       </c>
       <c r="K13">
         <v>6000.0</v>
       </c>
       <c r="L13">
+        <v>6000.0</v>
+      </c>
+      <c r="M13">
         <v>5000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="N13">
         <v>1000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13">
+        <v>1000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B14">
+        <v>87473000.0</v>
+      </c>
+      <c r="C14">
         <v>88828000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>86957000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>84442000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>83133000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>75679000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>68453000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>63370000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>61854000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>59894000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>58863000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>51856000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>45638053.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>45847000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:14">
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>8000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>7000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000.0</v>
       </c>
       <c r="I15">
         <v>6000.0</v>
       </c>
       <c r="J15">
         <v>6000.0</v>
       </c>
       <c r="K15">
         <v>6000.0</v>
       </c>
       <c r="L15">
+        <v>6000.0</v>
+      </c>
+      <c r="M15">
         <v>5000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>1000.0</v>
       </c>
-      <c r="N15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>-5834000.0</v>
       </c>
-      <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
-      <c r="E18">
+      <c r="E18"/>
+      <c r="F18">
         <v>4400000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>5000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>6400000.0</v>
       </c>
-      <c r="H18"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I18"/>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
-      <c r="M18"/>
+      <c r="M18">
+        <v>0.0</v>
+      </c>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B20">
         <v>1648145000.0</v>
       </c>
       <c r="C20">
         <v>1648145000.0</v>
       </c>
       <c r="D20">
         <v>1648145000.0</v>
       </c>
       <c r="E20">
+        <v>1648145000.0</v>
+      </c>
+      <c r="F20">
         <v>1645836000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>1327193000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>1332631000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4651000.0</v>
       </c>
       <c r="I20">
         <v>4651000.0</v>
       </c>
       <c r="J20">
         <v>4651000.0</v>
       </c>
       <c r="K20">
         <v>4651000.0</v>
       </c>
       <c r="L20">
         <v>4651000.0</v>
       </c>
       <c r="M20">
         <v>4651000.0</v>
       </c>
       <c r="N20">
         <v>4651000.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20">
+        <v>4651000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B21">
+        <v>1097172000.0</v>
+      </c>
+      <c r="C21">
         <v>1204658000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>835948000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>936359000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>973137000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>767003000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>783279000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>79666000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>83635000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>65020000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>66840000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>26541000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>24691000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>24380000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:14">
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
-      <c r="D22">
+      <c r="D22"/>
+      <c r="E22">
         <v>1.0</v>
       </c>
-      <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>1.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>215000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>592000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>620000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>625000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>391000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>272000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:14">
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B23">
+        <v>3432042000.0</v>
+      </c>
+      <c r="C23">
         <v>3448550000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3163790000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3088900000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3107102000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2710407000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2564981000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>510016000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>369159000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>279136000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>219795000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>158769000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>55090000.0</v>
       </c>
-      <c r="N23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:14">
+      <c r="O23">
+        <v>46301000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B24">
+        <v>957379000.0</v>
+      </c>
+      <c r="C24">
         <v>1056301000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>874972000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>907838000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>922077000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>924217000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1181615000.0</v>
       </c>
-      <c r="H24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I24"/>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
-      <c r="M24"/>
+      <c r="M24">
+        <v>0.0</v>
+      </c>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
-      <c r="G25">
+      <c r="G25"/>
+      <c r="H25">
         <v>1181615000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>700000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>706000.0</v>
       </c>
-      <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B28">
+        <v>682553000.0</v>
+      </c>
+      <c r="C28">
         <v>812573000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>529163000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>740219000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>782816000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>746175000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1109370000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-361475000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-199472000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-139954000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-83641000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-111005000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-13917000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-5905000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:14">
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B29">
+        <v>3064575000.0</v>
+      </c>
+      <c r="C29">
         <v>3171212000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2909993000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2820978000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2783402000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2365445000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2250973000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>477079000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>346274000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B30">
+        <v>123696000.0</v>
+      </c>
+      <c r="C30">
         <v>118006000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>104893000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>96835000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>87428000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>72767000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>70863000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>25668000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>21602000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>17001000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>14308000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>9054000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>5705000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>4152000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:14">
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>-688864000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-766398000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-715068000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-1085615000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>392762000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>257988000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>192269000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>131966000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>112903000.0</v>
       </c>
-      <c r="M31"/>
       <c r="N31"/>
-    </row>
-    <row r="32" spans="1:14">
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B32">
+        <v>355431000.0</v>
+      </c>
+      <c r="C32">
         <v>321426000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>440345000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>251832000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>198150000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>255476000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>145363000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>365624000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>244906000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
-    </row>
-    <row r="33" spans="1:14">
+      <c r="O32"/>
+    </row>
+    <row r="33" spans="1:15">
       <c r="A33" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B33">
+        <v>2919761000.0</v>
+      </c>
+      <c r="C33">
         <v>2970801000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>2606354000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2706007000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2755765000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>2250230000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2267681000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>115339000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>103763000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>78317000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>76747000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>34050000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>31334000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>30165000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:14">
+    <row r="34" spans="1:15">
       <c r="A34" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B34">
+        <v>31007000.0</v>
+      </c>
+      <c r="C34">
         <v>22962000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>19270000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>12708000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>14185000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>8808000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>1382749000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>3884000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>2395000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>1493000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>4232000.0</v>
       </c>
-      <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
-    </row>
-    <row r="35" spans="1:14">
+      <c r="O34"/>
+    </row>
+    <row r="35" spans="1:15">
       <c r="A35" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B35">
+        <v>1167996000.0</v>
+      </c>
+      <c r="C35">
         <v>1177316000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1011678000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1062199000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1101340000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1126978000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1382749000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>3884000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>2395000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1493000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>4232000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>5843000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>11653000.0</v>
       </c>
-      <c r="N35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:14">
+      <c r="O35"/>
+    </row>
+    <row r="36" spans="1:15">
       <c r="A36" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B36">
+        <v>131672000.0</v>
+      </c>
+      <c r="C36">
         <v>71574000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>67868000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>52180000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>49807000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>37420000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>35089000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>21122000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>1474000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>1101000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>1750000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-1764000.0</v>
       </c>
-      <c r="M36"/>
-      <c r="N36">
+      <c r="N36"/>
+      <c r="O36">
         <v>-30165000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:14">
+    <row r="37" spans="1:15">
       <c r="A37" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
-      <c r="I37">
-[...1 lines deleted...]
-      </c>
+      <c r="I37"/>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
-      <c r="M37"/>
+      <c r="M37">
+        <v>0.0</v>
+      </c>
       <c r="N37"/>
-    </row>
-    <row r="38" spans="1:14">
+      <c r="O37"/>
+    </row>
+    <row r="38" spans="1:15">
       <c r="A38" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>1.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>52180000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>49807000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>37420000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>35107000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>22799000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>7641000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>3476000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>1469000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>281000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>807000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:14">
+    <row r="39" spans="1:15">
       <c r="A39" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B39">
+        <v>69658000.0</v>
+      </c>
+      <c r="C39">
         <v>63795000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>48564000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>31792000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>38495000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>58607000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>34711000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>7534000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>3310000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>2867000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>4345000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>4035000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>3743000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>5000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:14">
+    <row r="40" spans="1:15">
       <c r="A40" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B40">
+        <v>134780000.0</v>
+      </c>
+      <c r="C40">
         <v>131961000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>95646000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>89503000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>104725000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>126550000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>96493000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>25533000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>18070000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>12482000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>9675000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>7528000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>7061000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>7429000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:14">
+    <row r="41" spans="1:15">
       <c r="A41" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>95373000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>114031000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>128537000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>133117000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>3884000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>2395000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>1493000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>4232000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>488000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>6575000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>944000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:14">
+    <row r="42" spans="1:15">
       <c r="A42" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B42">
+        <v>1916989000.0</v>
+      </c>
+      <c r="C42">
         <v>1905628000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1829384000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1745716000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1676508000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1158372000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>818774000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>305223000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>261237000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>232114000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>199940000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>157094000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>2334000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>3679000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:14">
+    <row r="43" spans="1:15">
       <c r="A43" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
-    </row>
-    <row r="44" spans="1:14">
+      <c r="O43"/>
+    </row>
+    <row r="44" spans="1:15">
       <c r="A44" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
-      <c r="I44">
-[...1 lines deleted...]
-      </c>
+      <c r="I44"/>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44">
+        <v>0.0</v>
+      </c>
+      <c r="N44">
         <v>54843000.0</v>
       </c>
-      <c r="N44">
+      <c r="O44">
         <v>50176000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:14">
+    <row r="45" spans="1:15">
       <c r="A45" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B45">
+        <v>76805000.0</v>
+      </c>
+      <c r="C45">
         <v>83077000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>95411000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>69323000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>86985000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>118614000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>116664000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>8223000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>7836000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>5170000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>3506000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>2577000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>1992000.0</v>
       </c>
-      <c r="N45"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:14">
+      <c r="O45"/>
+    </row>
+    <row r="46" spans="1:15">
       <c r="A46" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B46">
+        <v>39487000.0</v>
+      </c>
+      <c r="C46">
         <v>46424000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>54393000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>69323000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>86985000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>118614000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>116664000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>8223000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>7836000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>5170000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>3506000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>2577000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>1992000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>1134000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:14">
+    <row r="47" spans="1:15">
       <c r="A47" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>69323000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>86985000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>118614000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>33486000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>8223000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>7836000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>5170000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>3506000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>2577000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>1992000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>1134000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:14">
+    <row r="48" spans="1:15">
       <c r="A48" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B48">
+        <v>195906000.0</v>
+      </c>
+      <c r="C48">
         <v>209274000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>205628000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>149916000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>176059000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>220348000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>211514000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>171850000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>85300000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>29985000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>3609000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-13004000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-23170000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-19069000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:14">
+    <row r="49" spans="1:15">
       <c r="A49" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
-      <c r="F49">
+      <c r="F49"/>
+      <c r="G49">
         <v>220348000.0</v>
       </c>
-      <c r="G49">
+      <c r="H49">
         <v>211514000.0</v>
       </c>
-      <c r="H49">
+      <c r="I49">
         <v>171850000.0</v>
       </c>
-      <c r="I49">
+      <c r="J49">
         <v>85300000.0</v>
       </c>
-      <c r="J49">
+      <c r="K49">
         <v>29985000.0</v>
       </c>
-      <c r="K49">
+      <c r="L49">
         <v>3609000.0</v>
       </c>
-      <c r="L49">
-[...2 lines deleted...]
-      <c r="M49"/>
+      <c r="M49">
+        <v>0.0</v>
+      </c>
       <c r="N49"/>
-    </row>
-    <row r="50" spans="1:14">
+      <c r="O49"/>
+    </row>
+    <row r="50" spans="1:15">
       <c r="A50" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
-      <c r="D50">
+      <c r="D50"/>
+      <c r="E50">
         <v>17500000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>8750000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>62500000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>39063000.0</v>
       </c>
-      <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
-    </row>
-    <row r="51" spans="1:14">
+      <c r="O50"/>
+    </row>
+    <row r="51" spans="1:15">
       <c r="A51" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B51">
+        <v>1001480000.0</v>
+      </c>
+      <c r="C51">
         <v>1108521000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>933142000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>994485000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1008230000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1074978000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1301096000.0</v>
       </c>
-      <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
-    </row>
-    <row r="52" spans="1:14">
+      <c r="O51"/>
+    </row>
+    <row r="52" spans="1:15">
       <c r="A52" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B52">
+        <v>9911000.0</v>
+      </c>
+      <c r="C52">
         <v>10001000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>9404000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>27659000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>20921000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>76537000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>51464000.0</v>
       </c>
-      <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
-    </row>
-    <row r="53" spans="1:14">
+      <c r="O52"/>
+    </row>
+    <row r="53" spans="1:15">
       <c r="A53" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53">
         <v>361475000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>40797000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>40405000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>40134000.0</v>
       </c>
-      <c r="L53">
-[...3 lines deleted...]
-      <c r="N53">
+      <c r="M53">
+        <v>0.0</v>
+      </c>
+      <c r="N53"/>
+      <c r="O53">
         <v>791000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:14">
+    <row r="54" spans="1:15">
       <c r="A54" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
-      <c r="I54">
-[...1 lines deleted...]
-      </c>
+      <c r="I54"/>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
-      <c r="M54"/>
+      <c r="M54">
+        <v>0.0</v>
+      </c>
       <c r="N54"/>
-    </row>
-    <row r="55" spans="1:14">
+      <c r="O54"/>
+    </row>
+    <row r="55" spans="1:15">
       <c r="A55" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B55">
+        <v>3432042000.0</v>
+      </c>
+      <c r="C55">
         <v>3448550000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>3163790000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>3088900000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>3107102000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2710407000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2564981000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>510016000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>369159000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>279136000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>219795000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>158769000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>55090000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>46301000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:14">
+    <row r="56" spans="1:15">
       <c r="A56" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B56">
+        <v>512281000.0</v>
+      </c>
+      <c r="C56">
         <v>477749000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>557436000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>382893000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>351337000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>460177000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>297300000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>394677000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>265396000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>200819000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>143048000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>124719000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>23756000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>15329000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:14">
+    <row r="57" spans="1:15">
       <c r="A57" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B57">
+        <v>156850000.0</v>
+      </c>
+      <c r="C57">
         <v>156323000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>117091000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>131061000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>153187000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>204701000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>151937000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>29053000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>20490000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>15703000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>12106000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>8831000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>9429000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>8305000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:14">
+    <row r="58" spans="1:15">
       <c r="A58" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B58">
+        <v>1324846000.0</v>
+      </c>
+      <c r="C58">
         <v>1333639000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1128769000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1193260000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1254527000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1331679000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1534686000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>32937000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>22885000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>17196000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>16338000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>14674000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>21082000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>8305000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:14">
+    <row r="59" spans="1:15">
       <c r="A59" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
-      <c r="I59">
-[...1 lines deleted...]
-      </c>
+      <c r="I59"/>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
-      <c r="M59"/>
+      <c r="M59">
+        <v>0.0</v>
+      </c>
       <c r="N59"/>
-    </row>
-    <row r="60" spans="1:14">
+      <c r="O59"/>
+    </row>
+    <row r="60" spans="1:15">
       <c r="A60" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B60">
+        <v>2107196000.0</v>
+      </c>
+      <c r="C60">
         <v>2114911000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>2035021000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1895640000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1852575000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1378728000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1030295000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>477079000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>346274000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>261940000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>203457000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>144095000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>34008000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>35605000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:14">
+    <row r="61" spans="1:15">
       <c r="A61" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
-      <c r="I61">
-[...1 lines deleted...]
-      </c>
+      <c r="I61"/>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
-      <c r="M61"/>
+      <c r="M61">
+        <v>0.0</v>
+      </c>
       <c r="N61"/>
-    </row>
-    <row r="62" spans="1:14">
+      <c r="O61"/>
+    </row>
+    <row r="62" spans="1:15">
       <c r="A62" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
+      <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BA62"/>
+  <dimension ref="A1:BC62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53">
+    <row r="1" spans="1:55">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AE1" t="s">
-        <v>97</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>99</v>
       </c>
       <c r="AH1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AI1" t="s">
-        <v>100</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>101</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>102</v>
       </c>
       <c r="AL1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AM1" t="s">
-        <v>103</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>105</v>
       </c>
       <c r="AP1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AQ1" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>107</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="AT1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AU1" t="s">
-        <v>109</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>110</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>111</v>
       </c>
       <c r="AX1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AY1" t="s">
-        <v>112</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>113</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:53">
+        <v>114</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>115</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:55">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B2">
+        <v>14219000.0</v>
+      </c>
+      <c r="C2">
+        <v>12159000.0</v>
+      </c>
+      <c r="D2">
         <v>19549000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>9600000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>13496000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>14361000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>10352000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>10562000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>18167000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>12041000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>13419000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>12543000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>13362000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>13899000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>15842000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>15841000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>13661000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>27541000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>5244000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>4696000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>9636000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>1614000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>6746000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>11708000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>7338000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>3980000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>7966000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>2740000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>1964000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>3520000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>1495000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>1769000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>3112000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>2420000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>3295000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>1594000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>1545000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>3221000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>1582000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>1801000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>1226000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>2431000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>2412000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>1032000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>990000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>1303000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>908000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>463000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>50748000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>2368000.0</v>
       </c>
-      <c r="AX2"/>
-      <c r="AY2"/>
       <c r="AZ2"/>
-      <c r="BA2">
+      <c r="BA2"/>
+      <c r="BB2"/>
+      <c r="BC2">
         <v>876000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:53">
+    <row r="3" spans="1:55">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -3484,54 +3635,56 @@
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
-    </row>
-    <row r="4" spans="1:53">
+      <c r="BB3"/>
+      <c r="BC3"/>
+    </row>
+    <row r="4" spans="1:55">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -3541,778 +3694,808 @@
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
-    </row>
-    <row r="5" spans="1:53">
+      <c r="BB4"/>
+      <c r="BC4"/>
+    </row>
+    <row r="5" spans="1:55">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B5">
+        <v>-31752000.0</v>
+      </c>
+      <c r="C5">
+        <v>-5707000.0</v>
+      </c>
+      <c r="D5">
         <v>8837000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>203000.0</v>
       </c>
-      <c r="D5"/>
-      <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
-      <c r="I5">
-[...4 lines deleted...]
-      </c>
+      <c r="I5"/>
+      <c r="J5"/>
       <c r="K5">
         <v>0.0</v>
       </c>
-      <c r="L5"/>
+      <c r="L5">
+        <v>0.0</v>
+      </c>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5"/>
       <c r="O5">
         <v>0.0</v>
       </c>
-      <c r="P5">
-[...1 lines deleted...]
-      </c>
+      <c r="P5"/>
       <c r="Q5">
         <v>0.0</v>
       </c>
       <c r="R5">
         <v>0.0</v>
       </c>
       <c r="S5">
         <v>0.0</v>
       </c>
       <c r="T5">
         <v>0.0</v>
       </c>
       <c r="U5">
         <v>0.0</v>
       </c>
       <c r="V5">
+        <v>0.0</v>
+      </c>
+      <c r="W5">
+        <v>0.0</v>
+      </c>
+      <c r="X5">
         <v>-27133000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-23399000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-19483000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-15757000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-13984000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-10895000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-9939000.0</v>
       </c>
-      <c r="AC5">
-[...2 lines deleted...]
-      <c r="AD5">
+      <c r="AE5">
+        <v>0.0</v>
+      </c>
+      <c r="AF5">
         <v>-9398000.0</v>
       </c>
-      <c r="AE5">
-[...4 lines deleted...]
-      </c>
       <c r="AG5">
+        <v>0.0</v>
+      </c>
+      <c r="AH5">
+        <v>0.0</v>
+      </c>
+      <c r="AI5">
         <v>-269000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-188000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-195000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-191000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-165000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-134000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-110000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-137000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-98000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-67000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-33000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-22000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-3259000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-3287000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-2996000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-2745000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-2506000.0</v>
       </c>
-      <c r="AX5"/>
-[...1 lines deleted...]
-      <c r="AZ5">
+      <c r="AZ5"/>
+      <c r="BA5"/>
+      <c r="BB5">
         <v>-15389000.0</v>
       </c>
-      <c r="BA5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:53">
+      <c r="BC5"/>
+    </row>
+    <row r="6" spans="1:55">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
-      <c r="AD6">
-[...4 lines deleted...]
-      </c>
+      <c r="AD6"/>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
-      <c r="AV6"/>
-      <c r="AW6"/>
+      <c r="AV6">
+        <v>0.0</v>
+      </c>
+      <c r="AW6">
+        <v>0.0</v>
+      </c>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
-    </row>
-    <row r="7" spans="1:53">
+      <c r="BB6"/>
+      <c r="BC6"/>
+    </row>
+    <row r="7" spans="1:55">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B7">
+        <v>42026000.0</v>
+      </c>
+      <c r="C7">
+        <v>44101000.0</v>
+      </c>
+      <c r="D7">
         <v>46159000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>48190000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>50192000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>52220000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>54150000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>56053000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>58008000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>58170000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>60349000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>62397000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>69271000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>69147000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>71532000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>73901000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>76151000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>77403000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>80529000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>83049000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>85593000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>88261000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>90560000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>92825000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>95192000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>80418000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>83832000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>39614000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>40029000.0</v>
       </c>
-      <c r="AC7"/>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
-    </row>
-    <row r="8" spans="1:53">
+      <c r="BB7"/>
+      <c r="BC7"/>
+    </row>
+    <row r="8" spans="1:55">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B8">
-        <v>9000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="C8">
-        <v>9000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D8">
         <v>9000.0</v>
       </c>
       <c r="E8">
         <v>9000.0</v>
       </c>
       <c r="F8">
         <v>9000.0</v>
       </c>
       <c r="G8">
         <v>9000.0</v>
       </c>
       <c r="H8">
         <v>9000.0</v>
       </c>
       <c r="I8">
         <v>9000.0</v>
       </c>
       <c r="J8">
         <v>9000.0</v>
       </c>
       <c r="K8">
         <v>9000.0</v>
       </c>
       <c r="L8">
         <v>9000.0</v>
       </c>
       <c r="M8">
-        <v>8000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="N8">
-        <v>8000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="O8">
         <v>8000.0</v>
       </c>
       <c r="P8">
         <v>8000.0</v>
       </c>
       <c r="Q8">
         <v>8000.0</v>
       </c>
       <c r="R8">
         <v>8000.0</v>
       </c>
       <c r="S8">
         <v>8000.0</v>
       </c>
       <c r="T8">
         <v>8000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
+      <c r="U8">
+        <v>8000.0</v>
+      </c>
+      <c r="V8">
+        <v>8000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
-    </row>
-    <row r="9" spans="1:53">
+      <c r="BB8"/>
+      <c r="BC8"/>
+    </row>
+    <row r="9" spans="1:55">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>1785014000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>1764573000.0</v>
       </c>
-      <c r="M9"/>
-      <c r="N9">
+      <c r="O9"/>
+      <c r="P9">
         <v>1732985000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>1713122000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>1692835000.0</v>
       </c>
-      <c r="Q9"/>
-      <c r="R9">
+      <c r="S9"/>
+      <c r="T9">
         <v>1662965000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>1648743000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>1630529000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>1158372000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>1140268000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>1127136000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>827303000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>818774000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>806050000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>783986000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>315621000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>305223000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>298064000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>289568000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>276440000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>261237000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>255245000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>247255000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>238953000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>232114000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>226794000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>219648000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>211185000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>199940000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>197905000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>194794000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>162611000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>157094000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>154874000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>20301000.0</v>
       </c>
-      <c r="AV9"/>
-      <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
-    </row>
-    <row r="10" spans="1:53">
+      <c r="BB9"/>
+      <c r="BC9"/>
+    </row>
+    <row r="10" spans="1:55">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10">
+        <v>265369000.0</v>
+      </c>
+      <c r="C10">
+        <v>318927000.0</v>
+      </c>
+      <c r="D10">
         <v>309259000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>304461000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>287894000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>295948000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>322163000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>326893000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>251229000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>403979000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>334061000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>290345000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>225642000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>254266000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>210197000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>176886000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>161247000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>225414000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>649129000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>753754000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>736773000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>328803000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>299356000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>268910000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>171093000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>191726000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>174557000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>815160000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>329310000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>361475000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>289007000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>261808000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>228945000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>199472000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>184367000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>169721000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>155085000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>139954000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>125346000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>109169000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>92766000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>83641000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>85009000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>108851000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>74861000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>111005000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>107854000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>20886000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>13990000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>13917000.0</v>
       </c>
-      <c r="AX10"/>
-[...1 lines deleted...]
-      <c r="AZ10">
+      <c r="AZ10"/>
+      <c r="BA10"/>
+      <c r="BB10">
         <v>-5905000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>5905000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:53">
+    <row r="11" spans="1:55">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -4322,909 +4505,937 @@
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
-    </row>
-    <row r="12" spans="1:53">
+      <c r="BB11"/>
+      <c r="BC11"/>
+    </row>
+    <row r="12" spans="1:55">
       <c r="A12" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B12">
+        <v>265369000.0</v>
+      </c>
+      <c r="C12">
+        <v>318927000.0</v>
+      </c>
+      <c r="D12">
         <v>309259000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>304461000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>287894000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>295948000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>322163000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>326893000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>251229000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>403979000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>334061000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>290345000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>225642000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>254266000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>210197000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>176886000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>161247000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>225414000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>649129000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>753754000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>736773000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>328803000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>299356000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>268910000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>171093000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>191726000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>174557000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>815160000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>329310000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>361475000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>330257000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>302917000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>269835000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>240269000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>225078000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>210302000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>195557000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>180359000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>165698000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>149461000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>132925000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>123775000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>125114000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>148934000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>114901000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>111005000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>107854000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>20886000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>13990000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>13917000.0</v>
       </c>
-      <c r="AX12"/>
-[...1 lines deleted...]
-      <c r="AZ12">
+      <c r="AZ12"/>
+      <c r="BA12"/>
+      <c r="BB12">
         <v>5905000.0</v>
       </c>
-      <c r="BA12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:53">
+      <c r="BC12"/>
+    </row>
+    <row r="13" spans="1:55">
       <c r="A13" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B13">
-        <v>9000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="C13">
-        <v>9000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="D13">
         <v>9000.0</v>
       </c>
       <c r="E13">
         <v>9000.0</v>
       </c>
       <c r="F13">
         <v>9000.0</v>
       </c>
       <c r="G13">
         <v>9000.0</v>
       </c>
       <c r="H13">
         <v>9000.0</v>
       </c>
       <c r="I13">
         <v>9000.0</v>
       </c>
       <c r="J13">
         <v>9000.0</v>
       </c>
       <c r="K13">
         <v>9000.0</v>
       </c>
       <c r="L13">
         <v>9000.0</v>
       </c>
       <c r="M13">
-        <v>8000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="N13">
-        <v>8000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="O13">
         <v>8000.0</v>
       </c>
       <c r="P13">
         <v>8000.0</v>
       </c>
       <c r="Q13">
         <v>8000.0</v>
       </c>
       <c r="R13">
         <v>8000.0</v>
       </c>
       <c r="S13">
         <v>8000.0</v>
       </c>
       <c r="T13">
         <v>8000.0</v>
       </c>
       <c r="U13">
         <v>8000.0</v>
       </c>
       <c r="V13">
         <v>8000.0</v>
       </c>
       <c r="W13">
         <v>8000.0</v>
       </c>
       <c r="X13">
-        <v>7000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="Y13">
-        <v>7000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="Z13">
         <v>7000.0</v>
       </c>
       <c r="AA13">
         <v>7000.0</v>
       </c>
       <c r="AB13">
-        <v>6000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="AC13">
-        <v>6000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="AD13">
         <v>6000.0</v>
       </c>
       <c r="AE13">
         <v>6000.0</v>
       </c>
       <c r="AF13">
         <v>6000.0</v>
       </c>
       <c r="AG13">
         <v>6000.0</v>
       </c>
       <c r="AH13">
         <v>6000.0</v>
       </c>
       <c r="AI13">
         <v>6000.0</v>
       </c>
       <c r="AJ13">
         <v>6000.0</v>
       </c>
       <c r="AK13">
         <v>6000.0</v>
       </c>
       <c r="AL13">
         <v>6000.0</v>
       </c>
       <c r="AM13">
         <v>6000.0</v>
       </c>
       <c r="AN13">
         <v>6000.0</v>
       </c>
       <c r="AO13">
         <v>6000.0</v>
       </c>
       <c r="AP13">
         <v>6000.0</v>
       </c>
       <c r="AQ13">
         <v>6000.0</v>
       </c>
       <c r="AR13">
         <v>6000.0</v>
       </c>
       <c r="AS13">
+        <v>6000.0</v>
+      </c>
+      <c r="AT13">
+        <v>6000.0</v>
+      </c>
+      <c r="AU13">
         <v>5000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AV13">
         <v>5000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4000.0</v>
       </c>
       <c r="AW13">
         <v>1000.0</v>
       </c>
-      <c r="AX13"/>
-      <c r="AY13"/>
+      <c r="AX13">
+        <v>4000.0</v>
+      </c>
+      <c r="AY13">
+        <v>1000.0</v>
+      </c>
       <c r="AZ13"/>
-      <c r="BA13">
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:53">
+    <row r="14" spans="1:55">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B14">
+        <v>85006000.0</v>
+      </c>
+      <c r="C14">
+        <v>87473000.0</v>
+      </c>
+      <c r="D14">
         <v>86970000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>87746000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>88415000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>88614000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>88634000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>88646000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>88324000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>87435000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>87122000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>86341000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>86102000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>84718000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>84572000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>84443000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>84022000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>83708000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>83551000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>83481000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>81747000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>78559000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>77845000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>72343000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>72292000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>70880000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>70524000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>65583000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>63901000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>63724000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>63923000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>63397000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>62693000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>62291000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>61868000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>61765000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>61400000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>60645000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>60073000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>59651000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>59399000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>59420000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>59263000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>58932000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>57770000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>57535000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>57553000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>41680000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>49596105.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>45638053.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>41680000.0</v>
       </c>
       <c r="AZ14">
         <v>41680000.0</v>
       </c>
-      <c r="BA14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:53">
+      <c r="BA14">
+        <v>41680000.0</v>
+      </c>
+      <c r="BB14">
+        <v>41680000.0</v>
+      </c>
+      <c r="BC14"/>
+    </row>
+    <row r="15" spans="1:55">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15">
         <v>9000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>9000.0</v>
       </c>
-      <c r="M15"/>
-[...5 lines deleted...]
-      </c>
+      <c r="O15"/>
       <c r="P15">
         <v>8000.0</v>
       </c>
-      <c r="Q15"/>
+      <c r="Q15">
+        <v>8000.0</v>
+      </c>
       <c r="R15">
         <v>8000.0</v>
       </c>
-      <c r="S15">
-[...1 lines deleted...]
-      </c>
+      <c r="S15"/>
       <c r="T15">
         <v>8000.0</v>
       </c>
       <c r="U15">
         <v>8000.0</v>
       </c>
       <c r="V15">
         <v>8000.0</v>
       </c>
       <c r="W15">
         <v>8000.0</v>
       </c>
       <c r="X15">
-        <v>7000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="Y15">
-        <v>7000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="Z15">
         <v>7000.0</v>
       </c>
       <c r="AA15">
         <v>7000.0</v>
       </c>
       <c r="AB15">
-        <v>6000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="AC15">
-        <v>6000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="AD15">
         <v>6000.0</v>
       </c>
       <c r="AE15">
         <v>6000.0</v>
       </c>
       <c r="AF15">
         <v>6000.0</v>
       </c>
       <c r="AG15">
         <v>6000.0</v>
       </c>
       <c r="AH15">
         <v>6000.0</v>
       </c>
       <c r="AI15">
         <v>6000.0</v>
       </c>
       <c r="AJ15">
         <v>6000.0</v>
       </c>
       <c r="AK15">
         <v>6000.0</v>
       </c>
       <c r="AL15">
         <v>6000.0</v>
       </c>
       <c r="AM15">
         <v>6000.0</v>
       </c>
       <c r="AN15">
         <v>6000.0</v>
       </c>
       <c r="AO15">
         <v>6000.0</v>
       </c>
       <c r="AP15">
         <v>6000.0</v>
       </c>
       <c r="AQ15">
         <v>6000.0</v>
       </c>
       <c r="AR15">
         <v>6000.0</v>
       </c>
       <c r="AS15">
+        <v>6000.0</v>
+      </c>
+      <c r="AT15">
+        <v>6000.0</v>
+      </c>
+      <c r="AU15">
         <v>5000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>5000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4000.0</v>
       </c>
       <c r="AW15">
         <v>1000.0</v>
       </c>
-      <c r="AX15"/>
-      <c r="AY15"/>
+      <c r="AX15">
+        <v>4000.0</v>
+      </c>
+      <c r="AY15">
+        <v>1000.0</v>
+      </c>
       <c r="AZ15"/>
       <c r="BA15"/>
-    </row>
-    <row r="16" spans="1:53">
+      <c r="BB15"/>
+      <c r="BC15"/>
+    </row>
+    <row r="16" spans="1:55">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16">
         <v>16412000.0</v>
       </c>
-      <c r="H16"/>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
-      <c r="U16">
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16">
         <v>-400000.0</v>
       </c>
-      <c r="V16"/>
-      <c r="W16"/>
       <c r="X16"/>
-      <c r="Y16">
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16">
         <v>200000.0</v>
       </c>
-      <c r="Z16"/>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
-    </row>
-    <row r="17" spans="1:53">
+      <c r="BB16"/>
+      <c r="BC16"/>
+    </row>
+    <row r="17" spans="1:55">
       <c r="A17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
-      <c r="AJ17">
-[...1 lines deleted...]
-      </c>
+      <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17">
+        <v>6438000.0</v>
+      </c>
+      <c r="AM17"/>
+      <c r="AN17">
         <v>696000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>505000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>345000.0</v>
       </c>
-      <c r="AO17"/>
-      <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
-    </row>
-    <row r="18" spans="1:53">
+      <c r="BB17"/>
+      <c r="BC17"/>
+    </row>
+    <row r="18" spans="1:55">
       <c r="A18" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18">
         <v>74527000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>81927000.0</v>
       </c>
-      <c r="M18"/>
-      <c r="N18">
+      <c r="O18"/>
+      <c r="P18">
         <v>89281000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>92288000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>95376000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>4400000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>110400000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>4300000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>4600000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>5000000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>123993000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>5700000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>134267000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>6400000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>128642000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>7773000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>7332000.0</v>
       </c>
-      <c r="AC18"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AE18"/>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
         <v>0.0</v>
       </c>
       <c r="AQ18">
         <v>0.0</v>
       </c>
       <c r="AR18">
         <v>0.0</v>
       </c>
       <c r="AS18">
         <v>0.0</v>
       </c>
       <c r="AT18">
         <v>0.0</v>
       </c>
       <c r="AU18">
         <v>0.0</v>
       </c>
-      <c r="AV18"/>
-      <c r="AW18"/>
+      <c r="AV18">
+        <v>0.0</v>
+      </c>
+      <c r="AW18">
+        <v>0.0</v>
+      </c>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
-    </row>
-    <row r="19" spans="1:53">
+      <c r="BB18"/>
+      <c r="BC18"/>
+    </row>
+    <row r="19" spans="1:55">
       <c r="A19" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -5234,135 +5445,137 @@
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
-    </row>
-    <row r="20" spans="1:53">
+      <c r="BB19"/>
+      <c r="BC19"/>
+    </row>
+    <row r="20" spans="1:55">
       <c r="A20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B20">
         <v>1648145000.0</v>
       </c>
       <c r="C20">
         <v>1648145000.0</v>
       </c>
       <c r="D20">
         <v>1648145000.0</v>
       </c>
       <c r="E20">
         <v>1648145000.0</v>
       </c>
       <c r="F20">
         <v>1648145000.0</v>
       </c>
       <c r="G20">
         <v>1648145000.0</v>
       </c>
       <c r="H20">
         <v>1648145000.0</v>
       </c>
       <c r="I20">
         <v>1648145000.0</v>
       </c>
       <c r="J20">
         <v>1648145000.0</v>
       </c>
       <c r="K20">
         <v>1648145000.0</v>
       </c>
       <c r="L20">
         <v>1648145000.0</v>
       </c>
       <c r="M20">
         <v>1648145000.0</v>
       </c>
       <c r="N20">
+        <v>1648145000.0</v>
+      </c>
+      <c r="O20">
+        <v>1648145000.0</v>
+      </c>
+      <c r="P20">
         <v>1645759000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>1645999000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>1645836000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>1645836000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>1363549000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>1363568000.0</v>
       </c>
-      <c r="T20">
+      <c r="V20">
         <v>1363568000.0</v>
       </c>
-      <c r="U20">
+      <c r="W20">
         <v>1327193000.0</v>
       </c>
-      <c r="V20">
+      <c r="X20">
         <v>1326793000.0</v>
       </c>
-      <c r="W20">
+      <c r="Y20">
         <v>1333808000.0</v>
       </c>
-      <c r="X20">
+      <c r="Z20">
         <v>1332631000.0</v>
       </c>
-      <c r="Y20">
+      <c r="AA20">
         <v>1332631000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AB20">
         <v>1335187000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4651000.0</v>
       </c>
       <c r="AC20">
         <v>4651000.0</v>
       </c>
       <c r="AD20">
         <v>4651000.0</v>
       </c>
       <c r="AE20">
         <v>4651000.0</v>
       </c>
       <c r="AF20">
         <v>4651000.0</v>
       </c>
       <c r="AG20">
         <v>4651000.0</v>
       </c>
       <c r="AH20">
         <v>4651000.0</v>
       </c>
       <c r="AI20">
         <v>4651000.0</v>
       </c>
       <c r="AJ20">
         <v>4651000.0</v>
       </c>
@@ -5383,808 +5596,838 @@
       </c>
       <c r="AP20">
         <v>4651000.0</v>
       </c>
       <c r="AQ20">
         <v>4651000.0</v>
       </c>
       <c r="AR20">
         <v>4651000.0</v>
       </c>
       <c r="AS20">
         <v>4651000.0</v>
       </c>
       <c r="AT20">
         <v>4651000.0</v>
       </c>
       <c r="AU20">
         <v>4651000.0</v>
       </c>
       <c r="AV20">
         <v>4651000.0</v>
       </c>
       <c r="AW20">
         <v>4651000.0</v>
       </c>
-      <c r="AX20"/>
-      <c r="AY20"/>
+      <c r="AX20">
+        <v>4651000.0</v>
+      </c>
+      <c r="AY20">
+        <v>4651000.0</v>
+      </c>
       <c r="AZ20"/>
-      <c r="BA20">
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20">
         <v>4651000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:53">
+    <row r="21" spans="1:55">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B21">
+        <v>1073045000.0</v>
+      </c>
+      <c r="C21">
+        <v>1097172000.0</v>
+      </c>
+      <c r="D21">
         <v>1124768000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>1152456000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>1179430000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>1204658000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>1228476000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>1254210000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>1071371000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>835948000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>860514000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>881937000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>907703000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>936359000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>964531000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>991945000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>1007864000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>973137000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>820946000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>770329000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>780794000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>767003000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>776311000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>783106000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>777483000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>783279000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>796228000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>88768000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>81437000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>79666000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>80730000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>82277000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>82148000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>83635000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>85450000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>73827000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>64683000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>65020000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>65688000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>65675000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>66454000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>66840000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>61036000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>26598000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>26618000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>26541000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>26250000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>26054000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>25391000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>24691000.0</v>
       </c>
-      <c r="AX21"/>
-      <c r="AY21"/>
       <c r="AZ21"/>
-      <c r="BA21">
+      <c r="BA21"/>
+      <c r="BB21"/>
+      <c r="BC21">
         <v>29031000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:53">
+    <row r="22" spans="1:55">
       <c r="A22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
-      <c r="K22">
-[...4 lines deleted...]
-      </c>
+      <c r="K22"/>
+      <c r="L22"/>
       <c r="M22">
         <v>1.0</v>
       </c>
-      <c r="N22"/>
-[...1 lines deleted...]
-      <c r="P22">
+      <c r="N22">
         <v>1.0</v>
       </c>
+      <c r="O22">
+        <v>1.0</v>
+      </c>
+      <c r="P22"/>
       <c r="Q22"/>
       <c r="R22">
         <v>1.0</v>
       </c>
       <c r="S22"/>
       <c r="T22">
         <v>1.0</v>
       </c>
       <c r="U22"/>
       <c r="V22">
         <v>1.0</v>
       </c>
-      <c r="W22">
+      <c r="W22"/>
+      <c r="X22">
         <v>1.0</v>
       </c>
-      <c r="X22"/>
-[...1 lines deleted...]
-      <c r="Z22">
+      <c r="Y22">
         <v>1.0</v>
       </c>
-      <c r="AA22">
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22">
         <v>1.0</v>
       </c>
-      <c r="AB22"/>
       <c r="AC22">
         <v>1.0</v>
       </c>
-      <c r="AD22">
+      <c r="AD22"/>
+      <c r="AE22">
+        <v>1.0</v>
+      </c>
+      <c r="AF22">
         <v>164000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>163000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>177000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>215000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>169000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>339000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>529000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>592000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>944000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>699000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>598000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>620000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>815000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>590000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>667000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>625000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>756000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>369000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>396000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>391000.0</v>
       </c>
-      <c r="AX22"/>
-      <c r="AY22"/>
       <c r="AZ22"/>
-      <c r="BA22">
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22">
         <v>272000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:53">
+    <row r="23" spans="1:55">
       <c r="A23" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B23">
+        <v>3306186000.0</v>
+      </c>
+      <c r="C23">
+        <v>3432042000.0</v>
+      </c>
+      <c r="D23">
         <v>3398061000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>3416678000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>3416273000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>3448550000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>3488347000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>3514466000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>3246484000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>3163790000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>3093502000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>3066456000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>3035009000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>3088900000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>3064757000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>3074024000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>3065067000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>3107102000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>3099614000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>3148634000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>3161869000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>2710407000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>2657262000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>2664381000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>2562479000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>2564981000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>2559921000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>1098340000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>596639000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>510016000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>477698000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>454602000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>418031000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>369159000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>356117000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>330944000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>302849000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>279136000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>264469000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>250585000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>232241000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>219795000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>211963000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>202916000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>165282000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>158769000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>152737000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>65769000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>55922000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>55090000.0</v>
       </c>
-      <c r="AX23"/>
-[...1 lines deleted...]
-      <c r="AZ23">
+      <c r="AZ23"/>
+      <c r="BA23"/>
+      <c r="BB23">
         <v>35605000.0</v>
       </c>
-      <c r="BA23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:53">
+      <c r="BC23"/>
+    </row>
+    <row r="24" spans="1:55">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B24">
+        <v>942656000.0</v>
+      </c>
+      <c r="C24">
+        <v>957379000.0</v>
+      </c>
+      <c r="D24">
         <v>982105000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>1006834000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>1056566000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>1056301000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>1081039000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>1101400000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>925675000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>874972000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>874270000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>873581000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>872902000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>907838000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>911406000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>914966000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>918514000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>922077000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>923501000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>895449000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>909820000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>924217000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>938558000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>952898000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>1167192000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>1181615000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>1196016000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>36243000.0</v>
       </c>
       <c r="AC24"/>
       <c r="AD24">
-        <v>0.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>36243000.0</v>
+      </c>
+      <c r="AE24"/>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
       <c r="AI24">
         <v>0.0</v>
       </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24">
         <v>0.0</v>
       </c>
       <c r="AM24">
         <v>0.0</v>
       </c>
       <c r="AN24">
         <v>0.0</v>
       </c>
       <c r="AO24">
         <v>0.0</v>
       </c>
       <c r="AP24">
         <v>0.0</v>
       </c>
       <c r="AQ24">
         <v>0.0</v>
       </c>
       <c r="AR24">
         <v>0.0</v>
       </c>
       <c r="AS24">
         <v>0.0</v>
       </c>
       <c r="AT24">
         <v>0.0</v>
       </c>
       <c r="AU24">
         <v>0.0</v>
       </c>
-      <c r="AV24"/>
-      <c r="AW24"/>
+      <c r="AV24">
+        <v>0.0</v>
+      </c>
+      <c r="AW24">
+        <v>0.0</v>
+      </c>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
-    </row>
-    <row r="25" spans="1:53">
+      <c r="BB24"/>
+      <c r="BC24"/>
+    </row>
+    <row r="25" spans="1:55">
       <c r="A25" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
-      <c r="F25">
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25">
         <v>1081039000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>1101400000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>925675000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>874972000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>874270000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>873581000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>872902000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>907838000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>911406000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>914966000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>918514000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>922077000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>923501000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>895449000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>909820000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>924217000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>938558000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>952898000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>1167192000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>1181615000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>1196016000.0</v>
       </c>
-      <c r="AA25"/>
-      <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
-    </row>
-    <row r="26" spans="1:53">
+      <c r="BB25"/>
+      <c r="BC25"/>
+    </row>
+    <row r="26" spans="1:55">
       <c r="A26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26">
         <v>700000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>81839000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>78065000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>700000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>700000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>600000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>600000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>706000.0</v>
       </c>
-      <c r="AH26"/>
-      <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
-    </row>
-    <row r="27" spans="1:53">
+      <c r="BB26"/>
+      <c r="BC26"/>
+    </row>
+    <row r="27" spans="1:55">
       <c r="A27" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -6194,2143 +6437,2219 @@
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
-    </row>
-    <row r="28" spans="1:53">
+      <c r="BB27"/>
+      <c r="BC27"/>
+    </row>
+    <row r="28" spans="1:55">
       <c r="A28" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B28">
+        <v>719313000.0</v>
+      </c>
+      <c r="C28">
+        <v>682553000.0</v>
+      </c>
+      <c r="D28">
         <v>719005000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>750563000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>818864000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>812573000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>778772000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>830560000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>732454000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>529163000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>600558000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>645633000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>716531000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>740219000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>788054000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>825106000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>844356000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>782816000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>361464000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>302869000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>321140000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>746175000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>792262000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>831501000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>1138166000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>1109370000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>1136541000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-775546000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-289281000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-361475000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-289007000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-261808000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-228945000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-199472000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-184367000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-169721000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-155085000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-139954000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-125346000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-109169000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-92766000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-83641000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-85009000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-108851000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-74861000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-111005000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-107854000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-20886000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-13990000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-13917000.0</v>
       </c>
-      <c r="AX28"/>
-[...1 lines deleted...]
-      <c r="AZ28">
+      <c r="AZ28"/>
+      <c r="BA28"/>
+      <c r="BB28">
         <v>5905000.0</v>
       </c>
-      <c r="BA28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:53">
+      <c r="BC28"/>
+    </row>
+    <row r="29" spans="1:55">
       <c r="A29" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B29">
+        <v>2990051000.0</v>
+      </c>
+      <c r="C29">
+        <v>3064575000.0</v>
+      </c>
+      <c r="D29">
         <v>3116131000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>3153255000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>3180372000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>3171212000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>3205726000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>3258437000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>3023459000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>2909993000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>2862238000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>2823195000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>2791494000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>2820978000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>2809837000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>2792987000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>2784715000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>2783402000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>2801914000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>2836240000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>2820590000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>2365445000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>2356315000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>2347922000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>2254717000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>2250973000.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
-    </row>
-    <row r="30" spans="1:53">
+      <c r="BB29"/>
+      <c r="BC29"/>
+    </row>
+    <row r="30" spans="1:55">
       <c r="A30" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B30">
+        <v>122003000.0</v>
+      </c>
+      <c r="C30">
+        <v>123696000.0</v>
+      </c>
+      <c r="D30">
         <v>111243000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>111164000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>116256000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>118006000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>106712000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>108454000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>106218000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>104893000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>96181000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>92581000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>98414000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>96835000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>87716000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>90426000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>86003000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>87428000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>84083000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>74223000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>74468000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>72767000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>64291000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>70235000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>69789000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>70863000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>66647000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>27357000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>27022000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>25668000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>24465000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>24906000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>23022000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>21602000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>21458000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>20904000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>18988000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>17001000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>14064000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>16681000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>15706000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>14308000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>9922000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>10855000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>10479000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>9054000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>6054000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>6287000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>6050000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>5705000.0</v>
       </c>
-      <c r="AX30"/>
-      <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
-    </row>
-    <row r="31" spans="1:53">
+      <c r="BB30"/>
+      <c r="BC30"/>
+    </row>
+    <row r="31" spans="1:55">
       <c r="A31" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>-580468000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-637256000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-688864000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-727172000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-773048000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-798437000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-766398000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-312645000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-542462000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-296092000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-715068000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-747847000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-776578000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-1069464000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-1085615000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-1113654000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>923612000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>443211000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>392762000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>371420000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>345691000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>310175000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>257988000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>244312000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>237456000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>221510000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>192269000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>182250000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>169133000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>151631000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>131966000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>132638000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>159912000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>123299000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>112903000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>109603000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>14543000.0</v>
       </c>
-      <c r="AV31"/>
-      <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
-    </row>
-    <row r="32" spans="1:53">
+      <c r="BB31"/>
+      <c r="BC31"/>
+    </row>
+    <row r="32" spans="1:55">
       <c r="A32" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B32">
+        <v>330788000.0</v>
+      </c>
+      <c r="C32">
+        <v>355431000.0</v>
+      </c>
+      <c r="D32">
         <v>378080000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>376257000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>356454000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>321426000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>340707000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>374719000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>312685000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>440345000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>378172000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>319286000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>268753000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>251832000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>221785000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>183069000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>161272000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>198150000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>657057000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>675490000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>672807000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>255476000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>244671000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>229351000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>149178000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>145363000.0</v>
       </c>
-      <c r="Z32"/>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
-    </row>
-    <row r="33" spans="1:53">
+      <c r="BB32"/>
+      <c r="BC32"/>
+    </row>
+    <row r="33" spans="1:55">
       <c r="A33" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B33">
+        <v>2839658000.0</v>
+      </c>
+      <c r="C33">
+        <v>2919761000.0</v>
+      </c>
+      <c r="D33">
         <v>2899353000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>2923846000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>2943477000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>2970801000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>2993101000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>3018839000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>2841582000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>2606354000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>2619094000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>2643899000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>2676600000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>2706007000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>2732597000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>2765438000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>2786144000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>2755765000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>2335483000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>2288020000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>2296758000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>2250230000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>2261232000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>2281254000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>2278696000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>2267681000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>2289598000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>244824000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>232063000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>115339000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>113859000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>114889000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>114267000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>103763000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>103306000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>91321000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>83706000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>78317000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>78411000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>76845000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>76712000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>76747000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>70745000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>34935000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>35010000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>34050000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>33894000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>34654000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>32275000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>31334000.0</v>
       </c>
-      <c r="AX33"/>
-[...1 lines deleted...]
-      <c r="AZ33">
+      <c r="AZ33"/>
+      <c r="BA33"/>
+      <c r="BB33">
         <v>-5905000.0</v>
       </c>
-      <c r="BA33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:53">
+      <c r="BC33"/>
+    </row>
+    <row r="34" spans="1:55">
       <c r="A34" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B34">
+        <v>52932000.0</v>
+      </c>
+      <c r="C34">
+        <v>31007000.0</v>
+      </c>
+      <c r="D34">
         <v>23501000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>21993000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>22178000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>22962000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>25275000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>25497000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>19273000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>19270000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>17711000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>65463000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>13307000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>12708000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>70577000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>13731000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>78263000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>14185000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>18953000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>20091000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>14811000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>8808000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>88095000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>8210000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>85765000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>1382749000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>75642000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>36395000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>36630000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AE34">
         <v>3884000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AF34">
         <v>3497000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AG34">
         <v>4914000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AH34">
         <v>3903000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AI34">
         <v>2395000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AJ34">
         <v>2226000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AK34">
         <v>2067000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AL34">
         <v>1700000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AM34">
         <v>1493000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AN34">
         <v>1444000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AO34">
         <v>2190000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AP34">
         <v>2530000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AQ34">
         <v>4232000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AR34">
         <v>4275000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AS34">
         <v>4550000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AT34">
         <v>5530000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AU34">
         <v>5843000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AV34">
         <v>5897000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AW34">
         <v>5824000.0</v>
       </c>
-      <c r="AV34"/>
-      <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
-    </row>
-    <row r="35" spans="1:53">
+      <c r="BB34"/>
+      <c r="BC34"/>
+    </row>
+    <row r="35" spans="1:55">
       <c r="A35" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B35">
+        <v>1123051000.0</v>
+      </c>
+      <c r="C35">
+        <v>1167996000.0</v>
+      </c>
+      <c r="D35">
         <v>1143407000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>1153682000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>1176125000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>1177316000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>1054582000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>1236521000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>1056483000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>1011678000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>1009298000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>1013571000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>1026761000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>1062199000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>1071264000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>1083611000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>1092153000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>1101340000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>1120690000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>1100844000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>1121295000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>1126978000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>1150646000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>1170269000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>1387224000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>1382749000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>1400300000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>44168000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>43962000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>3884000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>3497000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>4914000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>3903000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>2395000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>2226000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>2067000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>1700000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>1493000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>1444000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>2190000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>2530000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>4232000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>4275000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>4550000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>5530000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>5843000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>5897000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>5824000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>5740000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>11653000.0</v>
       </c>
-      <c r="AX35"/>
-      <c r="AY35"/>
       <c r="AZ35"/>
       <c r="BA35"/>
-    </row>
-    <row r="36" spans="1:53">
+      <c r="BB35"/>
+      <c r="BC35"/>
+    </row>
+    <row r="36" spans="1:55">
       <c r="A36" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B36">
+        <v>80090000.0</v>
+      </c>
+      <c r="C36">
+        <v>131672000.0</v>
+      </c>
+      <c r="D36">
         <v>85005000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>79320000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>71283000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>71574000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>67745000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>65408000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>68875000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>67868000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>52446000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>52696000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>53494000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>52180000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>48151000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>48878000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>48842000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>49807000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>44908000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>42973000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>38778000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>37420000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>34019000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>34658000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>35169000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>35089000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>34469000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>22311000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>21511000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>21122000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>17600000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>17454000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>17626000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>2180000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>1054000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>1003000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>1145000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>1861000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>1222000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>982000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>1093000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>1750000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>-1591000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>-2439000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>-1802000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>-1764000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>-1392000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>1400000.0</v>
       </c>
-      <c r="AV36"/>
-      <c r="AW36"/>
       <c r="AX36"/>
       <c r="AY36"/>
-      <c r="AZ36">
+      <c r="AZ36"/>
+      <c r="BA36"/>
+      <c r="BB36">
         <v>-5905000.0</v>
       </c>
-      <c r="BA36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:53">
+      <c r="BC36"/>
+    </row>
+    <row r="37" spans="1:55">
       <c r="A37" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
-      <c r="AD37">
-[...4 lines deleted...]
-      </c>
+      <c r="AD37"/>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
         <v>0.0</v>
       </c>
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37">
         <v>0.0</v>
       </c>
       <c r="AR37">
         <v>0.0</v>
       </c>
       <c r="AS37">
         <v>0.0</v>
       </c>
       <c r="AT37">
         <v>0.0</v>
       </c>
       <c r="AU37">
         <v>0.0</v>
       </c>
-      <c r="AV37"/>
-      <c r="AW37"/>
+      <c r="AV37">
+        <v>0.0</v>
+      </c>
+      <c r="AW37">
+        <v>0.0</v>
+      </c>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
-    </row>
-    <row r="38" spans="1:53">
+      <c r="BB37"/>
+      <c r="BC37"/>
+    </row>
+    <row r="38" spans="1:55">
       <c r="A38" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
-[...1 lines deleted...]
-      </c>
+      <c r="I38"/>
       <c r="J38"/>
       <c r="K38">
+        <v>1.0</v>
+      </c>
+      <c r="L38"/>
+      <c r="M38">
         <v>52696000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>53494000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>52180000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>48151000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>48878000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>48842000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>49807000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>44908000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>85946000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>38778000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>37420000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>126354000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>34717000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>35207000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>35107000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>33769000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>22977000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>22062000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>22099000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>19035000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>18492000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>18242000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>95927000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>96517000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>85241000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>77623000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>73147000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>73038000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>72594000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>73324000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>73241000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>67131000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>31778000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>31931000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>31473000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>31206000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>32105000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>30042000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>29342000.0</v>
       </c>
-      <c r="AX38"/>
-      <c r="AY38"/>
       <c r="AZ38"/>
-      <c r="BA38">
+      <c r="BA38"/>
+      <c r="BB38"/>
+      <c r="BC38">
         <v>29838000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:53">
+    <row r="39" spans="1:55">
       <c r="A39" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B39">
+        <v>79156000.0</v>
+      </c>
+      <c r="C39">
+        <v>69658000.0</v>
+      </c>
+      <c r="D39">
         <v>78206000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>77207000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>68646000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>63795000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>66371000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>60280000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>47455000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>48564000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>44166000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>39631000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>34353000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>31792000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>34247000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>41274000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>31673000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>38495000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>30919000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>32637000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>53870000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>58607000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>32383000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>43982000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>42901000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>34711000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>29119000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>10999000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>8244000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>7534000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>8953000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>11727000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>10730000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>3310000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>6106000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>8078000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>4069000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>2867000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>5352000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>6899000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>6300000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>4345000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>5367000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>7602000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>4225000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>4035000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>6966000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>3573000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>3211000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>3743000.0</v>
       </c>
-      <c r="AX39"/>
-      <c r="AY39"/>
       <c r="AZ39"/>
-      <c r="BA39">
+      <c r="BA39"/>
+      <c r="BB39"/>
+      <c r="BC39">
         <v>4209000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:53">
+    <row r="40" spans="1:55">
       <c r="A40" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B40">
+        <v>111605000.0</v>
+      </c>
+      <c r="C40">
+        <v>134780000.0</v>
+      </c>
+      <c r="D40">
         <v>91148000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>97025000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>92877000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>131961000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>124291000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>100451000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>64295000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>95646000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>73048000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>80702000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>65648000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>89503000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>68507000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>85276000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>81245000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>104725000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>82574000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>89252000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>106491000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>126550000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>68219000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>73859000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>67182000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>96493000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>91864000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>30447000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>17628000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>25533000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>15905000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>15300000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>14042000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>18070000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>16183000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>11349000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>8760000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>12482000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>8854000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>7135000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>5749000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>9675000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>6951000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>6173000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>4194000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>7528000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>5428000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>6105000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>4466000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>7061000.0</v>
       </c>
-      <c r="AX40"/>
-      <c r="AY40"/>
       <c r="AZ40"/>
-      <c r="BA40">
+      <c r="BA40"/>
+      <c r="BB40"/>
+      <c r="BC40">
         <v>5224000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:53">
+    <row r="41" spans="1:55">
       <c r="A41" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>87619000.0</v>
       </c>
-      <c r="L41">
+      <c r="N41">
         <v>95234000.0</v>
       </c>
-      <c r="M41">
+      <c r="O41">
         <v>95373000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>99039000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>106019000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>109295000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>114031000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>129353000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>270794000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>139559000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>128537000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>135422000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>138067000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>138050000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>133117000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>131232000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>8508000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>7719000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>3884000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>3497000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>4914000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>3903000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>2395000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>2226000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>2067000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>1700000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>1456000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>1295000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>1076000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>819000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>236000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>195000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>145000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>477000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>488000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>481000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>435000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>422000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>6575000.0</v>
       </c>
-      <c r="AX41"/>
-      <c r="AY41"/>
       <c r="AZ41"/>
-      <c r="BA41">
+      <c r="BA41"/>
+      <c r="BB41"/>
+      <c r="BC41">
         <v>944000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:53">
+    <row r="42" spans="1:55">
       <c r="A42" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B42">
+        <v>1901935000.0</v>
+      </c>
+      <c r="C42">
+        <v>1916989000.0</v>
+      </c>
+      <c r="D42">
         <v>1917244000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>1919312000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>1905444000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>1905628000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>2124678000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>1886765000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>1863334000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>1829384000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>1808695000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>1785014000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>1764573000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>1745716000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>1732985000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>1713122000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>1692835000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>1676508000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>1662965000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>1648743000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>1630529000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>1158372000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>1140268000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>1127136000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>827303000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>818774000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>806050000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>783986000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>315621000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>305223000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>298064000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>289568000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>276440000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>261237000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>255245000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>247255000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>238953000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>232114000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>226794000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>219648000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>211185000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>199940000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>197905000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>194794000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>162611000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>157094000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>154874000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>20322000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>64958000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>2334000.0</v>
       </c>
-      <c r="AX42"/>
-      <c r="AY42"/>
       <c r="AZ42"/>
       <c r="BA42"/>
-    </row>
-    <row r="43" spans="1:53">
+      <c r="BB42"/>
+      <c r="BC42"/>
+    </row>
+    <row r="43" spans="1:55">
       <c r="A43" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -8340,4173 +8659,4342 @@
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
-    </row>
-    <row r="44" spans="1:53">
+      <c r="BB43"/>
+      <c r="BC43"/>
+    </row>
+    <row r="44" spans="1:55">
       <c r="A44" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
-      <c r="AD44">
-[...4 lines deleted...]
-      </c>
+      <c r="AD44"/>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
+        <v>0.0</v>
+      </c>
+      <c r="AV44">
+        <v>0.0</v>
+      </c>
+      <c r="AW44">
         <v>8129000.0</v>
       </c>
-      <c r="AV44">
+      <c r="AX44">
         <v>50822000.0</v>
       </c>
-      <c r="AW44">
+      <c r="AY44">
         <v>54843000.0</v>
       </c>
-      <c r="AX44"/>
-      <c r="AY44"/>
       <c r="AZ44"/>
-      <c r="BA44">
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44">
         <v>50176000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:53">
+    <row r="45" spans="1:55">
       <c r="A45" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B45">
+        <v>76097000.0</v>
+      </c>
+      <c r="C45">
+        <v>76805000.0</v>
+      </c>
+      <c r="D45">
         <v>78416000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>79397000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>80933000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>83077000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>88352000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>91482000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>94604000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>95411000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>57989000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>106263000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>67258000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>69323000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>74156000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
         <v>111150000.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>113618000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>118614000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>124088000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>129623000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>133375000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>116664000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>123714000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>46589000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>45848000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>8223000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>8743000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>8869000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>8626000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>7836000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>6789000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>6080000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>6083000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>5170000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>5373000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>4251000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>3388000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>3506000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>3614000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>3157000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AT45">
         <v>3079000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AU45">
         <v>2577000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AV45">
         <v>2688000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AW45">
         <v>2549000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AX45">
         <v>2233000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AY45">
         <v>1992000.0</v>
       </c>
-      <c r="AX45"/>
-      <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
-    </row>
-    <row r="46" spans="1:53">
+      <c r="BB45"/>
+      <c r="BC45"/>
+    </row>
+    <row r="46" spans="1:55">
       <c r="A46" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B46">
+        <v>38378000.0</v>
+      </c>
+      <c r="C46">
+        <v>39487000.0</v>
+      </c>
+      <c r="D46">
         <v>41435000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>42844000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>44619000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>46424000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>48735000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>51076000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>53191000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>54393000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>57989000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>61121000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>67258000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>69323000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>74156000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>78616000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>83602000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>86985000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>106080000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>111150000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>113618000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>118614000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>124088000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>129623000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>133375000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>116664000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>123714000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>46589000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>45848000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>8223000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>8743000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>8869000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>8626000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>7836000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>6789000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>6080000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>6083000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>5170000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>5373000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>4251000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>3388000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>3506000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>3614000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>3157000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>3079000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>2577000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>2688000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>2549000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>2233000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>1992000.0</v>
       </c>
-      <c r="AX46"/>
-      <c r="AY46"/>
       <c r="AZ46"/>
       <c r="BA46"/>
-    </row>
-    <row r="47" spans="1:53">
+      <c r="BB46"/>
+      <c r="BC46"/>
+    </row>
+    <row r="47" spans="1:55">
       <c r="A47" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>9145000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>10532000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>69323000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>74156000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>18028000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>83602000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>86985000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>106080000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>138532000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>113618000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>118614000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>31774000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>129623000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>35821000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>33486000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>35199000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>9873000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>8481000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>8223000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>8743000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>8869000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>8626000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>7836000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>6789000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>6080000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>6083000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>5170000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>5373000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>4251000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>3388000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>3506000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>3614000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>3157000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>3079000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>2577000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>2688000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>2549000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>2233000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>1992000.0</v>
       </c>
-      <c r="AX47"/>
-      <c r="AY47"/>
       <c r="AZ47"/>
-      <c r="BA47">
+      <c r="BA47"/>
+      <c r="BB47"/>
+      <c r="BC47">
         <v>1134000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:53">
+    <row r="48" spans="1:55">
       <c r="A48" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B48">
+        <v>177204000.0</v>
+      </c>
+      <c r="C48">
+        <v>195906000.0</v>
+      </c>
+      <c r="D48">
         <v>207936000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>226897000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>218353000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>209274000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>231590000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>270263000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>234441000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>205628000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>179264000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>164591000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>154010000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>149916000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>150125000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>151766000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>162420000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>176059000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>208877000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>213915000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>217733000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>220348000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>214981000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>213192000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>213340000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>211514000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>211704000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>233038000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>213672000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>171850000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>158731000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>143045000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>120528000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>85300000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>79350000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>68868000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>52076000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>29985000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>25923000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>19915000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>11682000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>3609000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>481000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>-3606000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>-8027000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>-13004000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>-14375000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>-17768000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>-70797000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>-23170000.0</v>
       </c>
-      <c r="AX48"/>
-      <c r="AY48"/>
       <c r="AZ48"/>
       <c r="BA48"/>
-    </row>
-    <row r="49" spans="1:53">
+      <c r="BB48"/>
+      <c r="BC48"/>
+    </row>
+    <row r="49" spans="1:55">
       <c r="A49" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-      <c r="K49">
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
         <v>164591000.0</v>
       </c>
-      <c r="L49">
+      <c r="N49">
         <v>154010000.0</v>
       </c>
-      <c r="M49"/>
-      <c r="N49">
+      <c r="O49"/>
+      <c r="P49">
         <v>150125000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>151766000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>162420000.0</v>
       </c>
-      <c r="Q49"/>
-      <c r="R49">
+      <c r="S49"/>
+      <c r="T49">
         <v>208877000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>213915000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>217733000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>220348000.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>214981000.0</v>
       </c>
-      <c r="W49">
+      <c r="Y49">
         <v>213192000.0</v>
       </c>
-      <c r="X49">
+      <c r="Z49">
         <v>213340000.0</v>
       </c>
-      <c r="Y49">
+      <c r="AA49">
         <v>211514000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AB49">
         <v>211704000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AC49">
         <v>233038000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AD49">
         <v>213672000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AE49">
         <v>171850000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AF49">
         <v>158731000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AG49">
         <v>143045000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AH49">
         <v>120528000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AI49">
         <v>85300000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AJ49">
         <v>79350000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AK49">
         <v>68868000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AL49">
         <v>52076000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AM49">
         <v>29985000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AN49">
         <v>25923000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AO49">
         <v>19915000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AP49">
         <v>11682000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AQ49">
         <v>3609000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AR49">
         <v>481000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AS49">
         <v>-3606000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AT49">
         <v>-8027000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AU49">
         <v>-13004000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AV49">
         <v>-14375000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AW49">
         <v>-17768000.0</v>
       </c>
-      <c r="AV49"/>
-      <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
-    </row>
-    <row r="50" spans="1:53">
+      <c r="BB49"/>
+      <c r="BC49"/>
+    </row>
+    <row r="50" spans="1:55">
       <c r="A50" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
-      <c r="M50">
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50">
         <v>17500000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>15313000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>13125000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>10938000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>8750000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>6563000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>78125000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>62500000.0</v>
       </c>
       <c r="V50">
         <v>62500000.0</v>
       </c>
       <c r="W50">
+        <v>62500000.0</v>
+      </c>
+      <c r="X50">
+        <v>62500000.0</v>
+      </c>
+      <c r="Y50">
         <v>54688000.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>46875000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>39063000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>31250000.0</v>
       </c>
-      <c r="AA50"/>
-      <c r="AB50">
+      <c r="AC50"/>
+      <c r="AD50">
         <v>3786000.0</v>
       </c>
-      <c r="AC50"/>
-      <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
-    </row>
-    <row r="51" spans="1:53">
+      <c r="BB50"/>
+      <c r="BC50"/>
+    </row>
+    <row r="51" spans="1:55">
       <c r="A51" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B51">
+        <v>984682000.0</v>
+      </c>
+      <c r="C51">
+        <v>1001480000.0</v>
+      </c>
+      <c r="D51">
         <v>1028264000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>1055024000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>1106758000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>1108521000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>54150000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>1157453000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>983683000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>933142000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>934619000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>935978000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>942173000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>994485000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>998251000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>1001992000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>1005603000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>1008230000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>1010593000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>1056623000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>1057913000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>1074978000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>1091618000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>1100411000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>1309259000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>1301096000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>1311098000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>39614000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>40029000.0</v>
       </c>
-      <c r="AC51"/>
-      <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
-    </row>
-    <row r="52" spans="1:53">
+      <c r="BB51"/>
+      <c r="BC51"/>
+    </row>
+    <row r="52" spans="1:55">
       <c r="A52" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B52">
+        <v>9916000.0</v>
+      </c>
+      <c r="C52">
+        <v>9911000.0</v>
+      </c>
+      <c r="D52">
         <v>9931000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>9950000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>9969000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>10001000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>19896000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>9895000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>9755000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>9404000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>9769000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>10026000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>10646000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>27659000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>26026000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>24400000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>22745000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>20921000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>19256000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>91176000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>76177000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>76537000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>76394000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>68209000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>60085000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>51464000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>42030000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>3954000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>3786000.0</v>
       </c>
-      <c r="AC52"/>
-      <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
-    </row>
-    <row r="53" spans="1:53">
+      <c r="BB52"/>
+      <c r="BC52"/>
+    </row>
+    <row r="53" spans="1:55">
       <c r="A53" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
-      <c r="AC53">
+      <c r="AC53"/>
+      <c r="AD53"/>
+      <c r="AE53">
         <v>361475000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>41250000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>41109000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>40890000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>40797000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>40711000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>40581000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>40472000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>40405000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AN53">
         <v>40352000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AO53">
         <v>40292000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AP53">
         <v>40159000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AQ53">
         <v>40134000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AR53">
         <v>40105000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AS53">
         <v>40083000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AT53">
         <v>40040000.0</v>
       </c>
-      <c r="AS53">
-[...4 lines deleted...]
-      </c>
       <c r="AU53">
         <v>0.0</v>
       </c>
-      <c r="AV53"/>
-      <c r="AW53"/>
+      <c r="AV53">
+        <v>0.0</v>
+      </c>
+      <c r="AW53">
+        <v>0.0</v>
+      </c>
       <c r="AX53"/>
       <c r="AY53"/>
-      <c r="AZ53">
+      <c r="AZ53"/>
+      <c r="BA53"/>
+      <c r="BB53">
         <v>11810000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BC53">
         <v>791000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:53">
+    <row r="54" spans="1:55">
       <c r="A54" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
-      <c r="AD54">
-[...4 lines deleted...]
-      </c>
+      <c r="AD54"/>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
         <v>0.0</v>
       </c>
       <c r="AS54">
         <v>0.0</v>
       </c>
       <c r="AT54">
         <v>0.0</v>
       </c>
       <c r="AU54">
         <v>0.0</v>
       </c>
-      <c r="AV54"/>
-      <c r="AW54"/>
+      <c r="AV54">
+        <v>0.0</v>
+      </c>
+      <c r="AW54">
+        <v>0.0</v>
+      </c>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
-    </row>
-    <row r="55" spans="1:53">
+      <c r="BB54"/>
+      <c r="BC54"/>
+    </row>
+    <row r="55" spans="1:55">
       <c r="A55" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B55">
+        <v>3306186000.0</v>
+      </c>
+      <c r="C55">
+        <v>3432042000.0</v>
+      </c>
+      <c r="D55">
         <v>3398061000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>3416678000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>3416273000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>3448550000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>3488347000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>3514466000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>3246484000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>3163790000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>3093502000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>3066456000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>3035009000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>3088900000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>3064757000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>3074024000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>3065067000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>3107102000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>3099614000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>3148634000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>3161869000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>2710407000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>2657262000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>2664381000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>2562479000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>2564981000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>2559921000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>1098340000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>596639000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>510016000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>477698000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>454602000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>418031000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>369159000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>356117000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>330944000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>302849000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>279136000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>264469000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>250585000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>232241000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>219795000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>211963000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>202916000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>165282000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>158769000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>152737000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>65769000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>55922000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>55090000.0</v>
       </c>
-      <c r="AX55"/>
-      <c r="AY55"/>
       <c r="AZ55"/>
-      <c r="BA55">
+      <c r="BA55"/>
+      <c r="BB55"/>
+      <c r="BC55">
         <v>46301000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:53">
+    <row r="56" spans="1:55">
       <c r="A56" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B56">
+        <v>466528000.0</v>
+      </c>
+      <c r="C56">
+        <v>512281000.0</v>
+      </c>
+      <c r="D56">
         <v>498708000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>492832000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>472796000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>477749000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>495246000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>495627000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>404902000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>557436000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>474408000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>422557000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>358409000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>382893000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>332160000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>308586000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>278923000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>351337000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>764131000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>860614000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>865111000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>460177000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>396030000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>383127000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>283783000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>297300000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>270323000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>853516000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>364576000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>394677000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>363839000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>339713000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>303764000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>265396000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>252811000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>239623000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>219143000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>200819000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>186058000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>173740000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>155529000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>143048000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>141218000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>167981000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>130272000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>124719000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>118843000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>31115000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>23647000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>23756000.0</v>
       </c>
-      <c r="AX56"/>
-[...1 lines deleted...]
-      <c r="AZ56">
+      <c r="AZ56"/>
+      <c r="BA56"/>
+      <c r="BB56">
         <v>5905000.0</v>
       </c>
-      <c r="BA56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:53">
+      <c r="BC56"/>
+    </row>
+    <row r="57" spans="1:55">
       <c r="A57" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B57">
+        <v>135740000.0</v>
+      </c>
+      <c r="C57">
+        <v>156850000.0</v>
+      </c>
+      <c r="D57">
         <v>120628000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>116575000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>116342000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>156323000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>154539000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>120908000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>92217000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>117091000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>96236000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>103271000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>89656000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>131061000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>110375000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>125517000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>117651000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>153187000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>107074000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>185124000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>192304000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>204701000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>151359000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>153776000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>134605000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>151937000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>141860000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>37141000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>23378000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>29053000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>17400000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>17069000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>17154000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>20490000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>19478000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>12943000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>10305000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>15703000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>10436000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>8936000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>6975000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>12106000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>9363000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>7205000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>5184000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>8831000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>6336000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>6568000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>56017000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>9429000.0</v>
       </c>
-      <c r="AX57"/>
-      <c r="AY57"/>
       <c r="AZ57"/>
-      <c r="BA57">
+      <c r="BA57"/>
+      <c r="BB57"/>
+      <c r="BC57">
         <v>8305000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:53">
+    <row r="58" spans="1:55">
       <c r="A58" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B58">
+        <v>1258791000.0</v>
+      </c>
+      <c r="C58">
+        <v>1324846000.0</v>
+      </c>
+      <c r="D58">
         <v>1264035000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>1270257000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>1292467000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>1333639000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>1363660000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>1357429000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>1148700000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>1128769000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>1105534000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>1116842000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>1116417000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>1193260000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>1181639000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>1209128000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>1209804000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>1254527000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>1227764000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>1285968000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>1313599000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>1331679000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>1302005000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>1324045000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>1521829000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>1534686000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>1542160000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>81309000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>67340000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>32937000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>20897000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>21983000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>21057000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>22885000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>21704000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>15010000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>12005000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>17196000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>11880000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>11126000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>9505000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>16338000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>13638000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>11755000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>10714000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>14674000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>12233000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>12392000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>61757000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>21082000.0</v>
       </c>
-      <c r="AX58"/>
-      <c r="AY58"/>
       <c r="AZ58"/>
-      <c r="BA58">
+      <c r="BA58"/>
+      <c r="BB58"/>
+      <c r="BC58">
         <v>11514000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:53">
+    <row r="59" spans="1:55">
       <c r="A59" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
-      <c r="AD59">
-[...4 lines deleted...]
-      </c>
+      <c r="AD59"/>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
         <v>0.0</v>
       </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
-      <c r="AV59"/>
-      <c r="AW59"/>
+      <c r="AV59">
+        <v>0.0</v>
+      </c>
+      <c r="AW59">
+        <v>0.0</v>
+      </c>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
-    </row>
-    <row r="60" spans="1:53">
+      <c r="BB59"/>
+      <c r="BC59"/>
+    </row>
+    <row r="60" spans="1:55">
       <c r="A60" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B60">
+        <v>2047395000.0</v>
+      </c>
+      <c r="C60">
+        <v>2107196000.0</v>
+      </c>
+      <c r="D60">
         <v>2134026000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>2146421000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>2123806000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>2114911000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>2124687000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>2157037000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>2097784000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>2035021000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>1987968000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>1949614000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>1918592000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>1895640000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>1883118000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>1864896000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>1855263000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>1852575000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>1871850000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>1862666000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>1848270000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>1378728000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>1355257000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>1340336000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>1040650000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>1030295000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>1017761000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>1017031000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>529299000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>477079000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>456801000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>432619000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>396974000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>346274000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>334413000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>315934000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>290844000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>261940000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>252589000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>239459000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>222736000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>203457000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>198325000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>191161000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>154568000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>144095000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>140504000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>53377000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>-5835000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>34008000.0</v>
       </c>
-      <c r="AX60"/>
-[...1 lines deleted...]
-      <c r="AZ60">
+      <c r="AZ60"/>
+      <c r="BA60"/>
+      <c r="BB60">
         <v>35605000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>34787000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:53">
+    <row r="61" spans="1:55">
       <c r="A61" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
-      <c r="AD61">
-[...4 lines deleted...]
-      </c>
+      <c r="AD61"/>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
         <v>0.0</v>
       </c>
       <c r="AP61">
         <v>0.0</v>
       </c>
       <c r="AQ61">
         <v>0.0</v>
       </c>
       <c r="AR61">
         <v>0.0</v>
       </c>
       <c r="AS61">
         <v>0.0</v>
       </c>
       <c r="AT61">
         <v>0.0</v>
       </c>
       <c r="AU61">
         <v>0.0</v>
       </c>
-      <c r="AV61"/>
-      <c r="AW61"/>
+      <c r="AV61">
+        <v>0.0</v>
+      </c>
+      <c r="AW61">
+        <v>0.0</v>
+      </c>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
-    </row>
-    <row r="62" spans="1:53">
+      <c r="BB61"/>
+      <c r="BC61"/>
+    </row>
+    <row r="62" spans="1:55">
       <c r="A62" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
-      <c r="AU62">
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62">
         <v>85407000.0</v>
       </c>
-      <c r="AV62"/>
-      <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N32"/>
+  <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B2">
+        <v>400313000.0</v>
+      </c>
+      <c r="C2">
         <v>507193000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>469713000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>466243000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>415641000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>394300000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>240788000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>111979000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>99472000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>76312000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>56396000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>41519000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>30850000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>23605000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>117</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
         <v>162451000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>153078000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>161201000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>137188000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>115904000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>55352000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>18185000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>15952000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>13186000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>8601000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1637000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>4270000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>3365000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:14">
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>119</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>175092000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>129338000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>10328000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-34218000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>39021000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>67927000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>75818000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>52189000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>41212000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>26143000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>21126000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>11524000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>6828000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:14">
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B6">
+        <v>334563000.0</v>
+      </c>
+      <c r="C6">
         <v>337543000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>282416000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>171529000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>102970000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>154925000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>123279000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>94003000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>68141000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>54398000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>34744000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>22763000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>15794000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>10193000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:14">
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-      <c r="I8">
+      <c r="I8"/>
+      <c r="J8">
         <v>-150000.0</v>
       </c>
-      <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B9">
+        <v>913116000.0</v>
+      </c>
+      <c r="C9">
         <v>692581000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>529874000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>395505000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>340915000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>339270000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>291205000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>175264000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>130053000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>102058000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>70390000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>46336000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>31165000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>22483000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:14">
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B10">
+        <v>277432000.0</v>
+      </c>
+      <c r="C10">
         <v>116034000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>75040000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-38096000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-66741000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>4140000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>43155000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>75818000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>52189000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>40120000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>25554000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>15764000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>5374000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>6502000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B11">
+        <v>62231000.0</v>
+      </c>
+      <c r="C11">
         <v>19331000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>19328000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-11953000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-22452000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-4694000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>3491000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1919000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>4827000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>13744000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>8941000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>5598000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>4141000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-4667000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:14">
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B12">
+        <v>57131000.0</v>
+      </c>
+      <c r="C12">
         <v>60634000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>55455000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>48424000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>36572000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>34881000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>24772000.0</v>
       </c>
-      <c r="H12">
-[...1 lines deleted...]
-      </c>
       <c r="I12">
+        <v>0.0</v>
+      </c>
+      <c r="J12">
         <v>274000.0</v>
       </c>
-      <c r="J12">
-[...1 lines deleted...]
-      </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
-        <v>44000.0</v>
+        <v>0.0</v>
       </c>
       <c r="M12">
         <v>44000.0</v>
       </c>
       <c r="N12">
+        <v>44000.0</v>
+      </c>
+      <c r="O12">
         <v>326000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:14">
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B13">
+        <v>11729000.0</v>
+      </c>
+      <c r="C13">
         <v>13914000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>12138000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1763000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1501000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1045000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>5905000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B15">
+        <v>215201000.0</v>
+      </c>
+      <c r="C15">
         <v>96703000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>55712000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-26143000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-44289000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>8834000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>39664000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>73899000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>47362000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>26376000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>16613000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>10166000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>1233000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>11169000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:14">
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-26143000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-44289000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>8834000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>39664000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>73899000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>47362000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>26376000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>16613000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>12058000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1233000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>11169000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:14">
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B17">
+        <v>215201000.0</v>
+      </c>
+      <c r="C17">
         <v>96703000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>55712000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-26143000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-44289000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>8834000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>39664000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>73899000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>47362000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>26376000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>16613000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>10166000.0</v>
       </c>
-      <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B18">
+        <v>-45402000.0</v>
+      </c>
+      <c r="C18">
         <v>-46720000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-43317000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-46661000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-36572000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-34881000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-18867000.0</v>
       </c>
-      <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
-      <c r="F19">
+      <c r="F19"/>
+      <c r="G19">
         <v>5007000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-9079000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-1852000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-2229000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-1092000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-589000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-1109000.0</v>
       </c>
-      <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20">
         <v>45990000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>32111000.0</v>
       </c>
-      <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B21">
+        <v>322456000.0</v>
+      </c>
+      <c r="C21">
         <v>230069000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>128133999.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>37653000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>40567000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>80004000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>109117000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>77670000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>54418000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>41212000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>26143000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>16873000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>11524000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>7092000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:14">
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
-    </row>
-    <row r="23" spans="1:14">
+      <c r="O22"/>
+    </row>
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B23">
+        <v>990973000.0</v>
+      </c>
+      <c r="C23">
         <v>969705000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>871453000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>824095000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>715989000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>653566000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>422876000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>209573000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>175107000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>137158000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>100643000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>70982000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>50491000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>38996000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:14">
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B25">
+        <v>154657000.0</v>
+      </c>
+      <c r="C25">
         <v>162451000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>153078000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>161201000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>137188000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>115904000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>55352000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>18185000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>15952000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B26">
+        <v>262510000.0</v>
+      </c>
+      <c r="C26">
         <v>239513000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>218811000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>193375000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>157364000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>124809000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>77576000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>35057000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>27385000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>22375000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>16832000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>10501000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>7142000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>4229000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:14">
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B27">
+        <v>95240000.0</v>
+      </c>
+      <c r="C27">
         <v>90739000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>79273000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>68849000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>58605000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>49964000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>43951000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>29498000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>23139000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>18320000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>13302000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>10619000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>8602000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>7795000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:14">
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B28">
+        <v>232910000.0</v>
+      </c>
+      <c r="C28">
         <v>132260000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>103656000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>95628000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>84379000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>84493000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>60561000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>33039000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>25111000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>20151000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>14113000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>8343000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>3897000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>3367000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:14">
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B29">
+        <v>62231000.0</v>
+      </c>
+      <c r="C29">
         <v>19331000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>19328000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-11953000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-22452000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-4694000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3491000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1919000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>4827000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>13744000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>8941000.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B30">
+        <v>590660000.0</v>
+      </c>
+      <c r="C30">
         <v>462512000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>401740000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>357852000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>300348000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>259266000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>182088000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>97594000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>75635000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>60846000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>44247000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>29463000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>19641000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>15391000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:14">
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B31">
+        <v>-45024000.0</v>
+      </c>
+      <c r="C31">
         <v>-114035000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-53093999.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-75749000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-107308000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-75864000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-65962000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-1852000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-2229000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-1092000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-589000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-1109000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-6150000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-590000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:14">
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B32">
+        <v>1313429000.0</v>
+      </c>
+      <c r="C32">
         <v>1199774000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>999587000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>861748000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>756556000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>733570000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>531993000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>287243000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>229525000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>178370000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>126786000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>87855000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>62015000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>46088000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BD32"/>
+  <dimension ref="A1:BF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:56">
+    <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AE1" t="s">
-        <v>97</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>99</v>
       </c>
       <c r="AH1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AI1" t="s">
-        <v>100</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>101</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>102</v>
       </c>
       <c r="AL1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AM1" t="s">
-        <v>103</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>105</v>
       </c>
       <c r="AP1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AQ1" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>107</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="AT1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AU1" t="s">
-        <v>109</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>110</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>111</v>
       </c>
       <c r="AX1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AY1" t="s">
-        <v>112</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>113</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>114</v>
       </c>
       <c r="BB1" t="s">
-        <v>145</v>
+        <v>115</v>
       </c>
       <c r="BC1" t="s">
-        <v>146</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>147</v>
       </c>
-    </row>
-    <row r="2" spans="1:56">
+      <c r="BE1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="2" spans="1:58">
       <c r="A2" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B2">
+        <v>98329000.0</v>
+      </c>
+      <c r="C2">
+        <v>25434000.0</v>
+      </c>
+      <c r="D2">
         <v>121103000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>120241000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>133535000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>122576000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>131756000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>126857000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>126004000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>122285000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>114024000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>115785000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>119772000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>122759000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>112769000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>112511000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>118204000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>121044000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>96276000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>97421000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>100900000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>106410000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>93919000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>93332000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>100639000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>106187000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>74134000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>29677000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>30790000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>32823000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>26168000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>25970000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>27018000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>30333000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>24217000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>22159000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>22763000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>23668000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>18550000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>16713000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>16332000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>17455000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>12880000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>11909000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>11944000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>12358000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>9630000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>9122000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>8772000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>8739000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>6870000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>6639000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>6965000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>6450000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>5436000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>5155000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>4927000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:56">
+    <row r="3" spans="1:58">
       <c r="A3" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B3">
+        <v>12628000.0</v>
+      </c>
+      <c r="C3">
+        <v>-115975000.0</v>
+      </c>
+      <c r="D3">
         <v>38780000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>38454000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>38741000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>39182000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>40721000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>43610000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>38938000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>37911000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>23213000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>38346000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>39041000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>40475000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>40500000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>40740000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>39486000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>38824000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>33545000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>33051000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>31768000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>30419000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>29379000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>28599000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>27507000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>26561000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>19069000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>4949000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>4773000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>4687000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>4582000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>4396000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>4520000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>4810000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>4006000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>3654000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>3482000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>3643000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>3418000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>3178000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>2947000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>981000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>409000.0</v>
       </c>
       <c r="AR3">
         <v>409000.0</v>
       </c>
       <c r="AS3">
-        <v>410000.0</v>
+        <v>409000.0</v>
       </c>
       <c r="AT3">
         <v>409000.0</v>
       </c>
       <c r="AU3">
+        <v>410000.0</v>
+      </c>
+      <c r="AV3">
         <v>409000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
+        <v>409000.0</v>
+      </c>
+      <c r="AX3">
         <v>1251000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>1130000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>1151000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>1009000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>980000.0</v>
       </c>
-      <c r="BA3"/>
-      <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
-    </row>
-    <row r="4" spans="1:56">
+      <c r="BE3"/>
+      <c r="BF3"/>
+    </row>
+    <row r="4" spans="1:58">
       <c r="A4" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
-[...4 lines deleted...]
-      </c>
+      <c r="AC4"/>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -12541,420 +13029,434 @@
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:56">
+      <c r="BE4">
+        <v>0.0</v>
+      </c>
+      <c r="BF4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:58">
       <c r="A5" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B5">
+        <v>93325000.0</v>
+      </c>
+      <c r="C5">
+        <v>62061000.0</v>
+      </c>
+      <c r="D5">
         <v>81581000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>93003000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>85811000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>45218000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>24373000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>62043000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>45034000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>43358000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>34632000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>27496000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>25009000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>14313000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>5985000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-2380000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-7590000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-33022000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-1244000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-531000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>623000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>5429000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>11081000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>8204000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>14307000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>13810000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-21027000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>23736000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>51278000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>16581000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>17431000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>21563000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>20540000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>8434000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>13562000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>16495000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>15927000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>6181000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>9042000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>12739000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>13250000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>4359000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>5895000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>7089000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>7573000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>2204000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>3885000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>4662000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>5488000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-4517000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>3396000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>3583000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>2853000.0</v>
       </c>
-      <c r="BA5">
-[...4 lines deleted...]
-      </c>
       <c r="BC5">
         <v>0.0</v>
       </c>
       <c r="BD5">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:56">
+      <c r="BE5">
+        <v>0.0</v>
+      </c>
+      <c r="BF5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:58">
       <c r="A6" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B6">
+        <v>105953000.0</v>
+      </c>
+      <c r="C6">
+        <v>-53914000.0</v>
+      </c>
+      <c r="D6">
         <v>120361000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>131457000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>124552000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>84400000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>65094000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>105653000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>83972000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>81269000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>57845000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>65842000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>64050000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>54788000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>46485000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>38360000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>31896000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>5802000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>32301000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>32520000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>32391000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>35848000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>40460000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>36803000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>41814000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>40371000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-1958000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>28685000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>56051000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>21268000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>22013000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>25959000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>25060000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>13244000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>17568000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>20149000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>19409000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>9824000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>12460000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>15917000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>16197000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>5340000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>6304000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>7498000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>7982000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>2614000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>4294000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>5071000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>6739000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-3387000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>4547000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>4592000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>3833000.0</v>
       </c>
-      <c r="BA6"/>
-      <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
-    </row>
-    <row r="7" spans="1:56">
+      <c r="BE6"/>
+      <c r="BF6"/>
+    </row>
+    <row r="7" spans="1:58">
       <c r="A7" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-      <c r="AC7">
-[...4 lines deleted...]
-      </c>
+      <c r="AC7"/>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -12989,88 +13491,90 @@
       </c>
       <c r="AW7">
         <v>0.0</v>
       </c>
       <c r="AX7">
         <v>0.0</v>
       </c>
       <c r="AY7">
         <v>0.0</v>
       </c>
       <c r="AZ7">
         <v>0.0</v>
       </c>
       <c r="BA7">
         <v>0.0</v>
       </c>
       <c r="BB7">
         <v>0.0</v>
       </c>
       <c r="BC7">
         <v>0.0</v>
       </c>
       <c r="BD7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:56">
+      <c r="BE7">
+        <v>0.0</v>
+      </c>
+      <c r="BF7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:58">
       <c r="A8" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-      <c r="AC8">
-[...4 lines deleted...]
-      </c>
+      <c r="AC8"/>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -13105,882 +13609,914 @@
       </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
       <c r="AX8">
         <v>0.0</v>
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
       <c r="AZ8">
         <v>0.0</v>
       </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
       <c r="BC8">
         <v>0.0</v>
       </c>
       <c r="BD8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:56">
+      <c r="BE8">
+        <v>0.0</v>
+      </c>
+      <c r="BF8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:58">
       <c r="A9" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B9">
+        <v>256312000.0</v>
+      </c>
+      <c r="C9">
+        <v>309152000.0</v>
+      </c>
+      <c r="D9">
         <v>201061000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>205594000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>197309000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>189241000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>168676000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>173071000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>161593000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>140102000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>135195000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>127764000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>124660000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>111082000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>103317000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>93631000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>87475000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>82253000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>83678000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>91682000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>83302000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>81759000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>85432000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>82707000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>89372000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>95013000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>82984000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>56946000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>56262000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>42954000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>44327000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>45097000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>42886000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>30103000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>32572000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>34720000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>32658000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>23146000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>24808000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>27472000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>27681000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>18431000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>17676000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>18585000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>17906000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>12513000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>12232000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>11769000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>11459000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>8422000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>8378000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>8343000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>7659000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>25848000.0</v>
       </c>
-      <c r="BB9">
-[...4 lines deleted...]
-      </c>
       <c r="BD9">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:56">
+      <c r="BE9">
+        <v>0.0</v>
+      </c>
+      <c r="BF9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:58">
       <c r="A10" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B10">
+        <v>92413000.0</v>
+      </c>
+      <c r="C10">
+        <v>60899000.0</v>
+      </c>
+      <c r="D10">
         <v>67532000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>78048000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>70953000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>29961000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>6218000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>46616000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>33239000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>29717000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>21087000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>14224000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>10012000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>8000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-6180000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-13873000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-18051000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-43765000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-9125000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-7785000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-6066000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-1342000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>4129000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-691000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>2044000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-607000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-31252000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>23736000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>51278000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>16360000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>17431000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>21488000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>20539000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>6728000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>13167000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>16457000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>15837000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>6023000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>8786000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>12702000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>12609000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>4296000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>6425000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>6956000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>7877000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>1922000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>4149000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>5032000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>4661000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>-4300000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>3258000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>3573000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>2843000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>6502000.0</v>
       </c>
-      <c r="BB10">
-[...4 lines deleted...]
-      </c>
       <c r="BD10">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:56">
+      <c r="BE10">
+        <v>0.0</v>
+      </c>
+      <c r="BF10">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:58">
       <c r="A11" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B11">
+        <v>22995000.0</v>
+      </c>
+      <c r="C11">
+        <v>11159000.0</v>
+      </c>
+      <c r="D11">
         <v>15840000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>18194000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>17038000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>3596000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>515000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>10794000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>4426000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>3353000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>6414000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>3643000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>5918000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>217000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-4539000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-3219000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-4412000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-10947000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-4087000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-3967000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-3451000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-6709000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>2340000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-543000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>218000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-417000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-9918000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>4370000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>9456000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>3241000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>1745000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-1029000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-2038000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>823000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>2685000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-489000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>1808000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>1961000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>2778000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>4469000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>4536000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>1168000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>2338000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>2535000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>2900000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>551000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>1100000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>2004000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>1943000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>417000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>1280000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>1351000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>1093000.0</v>
       </c>
-      <c r="BA11">
-[...4 lines deleted...]
-      </c>
       <c r="BC11">
         <v>0.0</v>
       </c>
       <c r="BD11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:56">
+      <c r="BE11">
+        <v>0.0</v>
+      </c>
+      <c r="BF11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:58">
       <c r="A12" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B12">
+        <v>12588000.0</v>
+      </c>
+      <c r="C12">
+        <v>13269000.0</v>
+      </c>
+      <c r="D12">
         <v>14049000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>14955000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>14858000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>15257000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>18155000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>15427000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>11795000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>13641000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>13545000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>13272000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>14997000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>14305000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>12165000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>11493000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>10461000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>10748000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>11881000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>7254000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>6689000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>6771000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>6952000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>8895000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>12263000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>14417000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>10225000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>67000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>63000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>66000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>68000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>67000.0</v>
       </c>
       <c r="AG12">
         <v>69000.0</v>
       </c>
       <c r="AH12">
-        <v>69000.0</v>
+        <v>67000.0</v>
       </c>
       <c r="AI12">
         <v>69000.0</v>
       </c>
       <c r="AJ12">
-        <v>67000.0</v>
+        <v>69000.0</v>
       </c>
       <c r="AK12">
         <v>69000.0</v>
       </c>
       <c r="AL12">
-        <v>69000.0</v>
+        <v>67000.0</v>
       </c>
       <c r="AM12">
         <v>69000.0</v>
       </c>
       <c r="AN12">
+        <v>69000.0</v>
+      </c>
+      <c r="AO12">
+        <v>69000.0</v>
+      </c>
+      <c r="AP12">
         <v>68000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>68000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>23000.0</v>
       </c>
-      <c r="AQ12">
-[...4 lines deleted...]
-      </c>
       <c r="AS12">
+        <v>0.0</v>
+      </c>
+      <c r="AT12">
+        <v>0.0</v>
+      </c>
+      <c r="AU12">
         <v>91000.0</v>
       </c>
-      <c r="AT12">
-[...4 lines deleted...]
-      </c>
       <c r="AV12">
         <v>0.0</v>
       </c>
       <c r="AW12">
+        <v>0.0</v>
+      </c>
+      <c r="AX12">
+        <v>0.0</v>
+      </c>
+      <c r="AY12">
         <v>14000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10000.0</v>
       </c>
       <c r="AZ12">
         <v>10000.0</v>
       </c>
       <c r="BA12">
+        <v>10000.0</v>
+      </c>
+      <c r="BB12">
+        <v>10000.0</v>
+      </c>
+      <c r="BC12">
         <v>326000.0</v>
       </c>
-      <c r="BB12">
-[...4 lines deleted...]
-      </c>
       <c r="BD12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:56">
+      <c r="BE12">
+        <v>0.0</v>
+      </c>
+      <c r="BF12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:58">
       <c r="A13" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B13">
+        <v>1887000.0</v>
+      </c>
+      <c r="C13">
+        <v>2768000.0</v>
+      </c>
+      <c r="D13">
         <v>2864000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>3364000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>2733000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>3033000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>3897000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>3103000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>3881000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>4343000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>3713000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>2484000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>1598000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>1179000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>443000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>89000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>52000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>82000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>478000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>533000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>408000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>195000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>174000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>76000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>600000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>632000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>2046000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>1817000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>24791000.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
-    </row>
-    <row r="14" spans="1:56">
+      <c r="BE13"/>
+      <c r="BF13"/>
+    </row>
+    <row r="14" spans="1:58">
       <c r="A14" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
-      <c r="AC14">
-[...4 lines deleted...]
-      </c>
+      <c r="AC14"/>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -14015,850 +14551,874 @@
       </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:56">
+      <c r="BE14">
+        <v>0.0</v>
+      </c>
+      <c r="BF14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:58">
       <c r="A15" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B15">
+        <v>69418000.0</v>
+      </c>
+      <c r="C15">
+        <v>49740000.0</v>
+      </c>
+      <c r="D15">
         <v>51692000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>59854000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>53915000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>26365000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>5703000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>35822000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>28813000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>26364000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>14673000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>10581000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>4094000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-209000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-1641000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-10654000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-13639000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-32818000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-5038000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-3818000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-2615000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>5367000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>1789000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-148000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>1826000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-190000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-21334000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>19366000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>41822000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>13119000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>15686000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>22517000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>22577000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>5905000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>10482000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>16946000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>14029000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>4062000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>6008000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>8233000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>8073000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>3128000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>4087000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>4421000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>4977000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>1371000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>3049000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>3028000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>2718000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>-4717000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>1978000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>2222000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>1750000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>11169000.0</v>
       </c>
-      <c r="BB15">
-[...4 lines deleted...]
-      </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:56">
+      <c r="BE15">
+        <v>0.0</v>
+      </c>
+      <c r="BF15">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:58">
       <c r="A16" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>10581000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>4094000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-209000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-1641000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-10654000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-13639000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-32818000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-5038000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>46633000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-2615000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>5367000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>1789000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-148000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>1826000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-190000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-21334000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>19366000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>41822000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>13119000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>15686000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>22517000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>22577000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>5905000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>10482000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>16946000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>14029000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>4062000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>6008000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>8233000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>8073000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>3128000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>4087000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>4421000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>4977000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>1371000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>3020000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>1565000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>2718000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>-745000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>1978000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>2222000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>1750000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>11169000.0</v>
       </c>
-      <c r="BB16">
-[...4 lines deleted...]
-      </c>
       <c r="BD16">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:56">
+      <c r="BE16">
+        <v>0.0</v>
+      </c>
+      <c r="BF16">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:58">
       <c r="A17" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B17">
+        <v>69418000.0</v>
+      </c>
+      <c r="C17">
+        <v>49740000.0</v>
+      </c>
+      <c r="D17">
         <v>51692000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>59854000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>53915000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>26365000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>5703000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>35822000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>28813000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>26364000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>14673000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>10581000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>4094000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-209000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-1641000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-10654000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-13639000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-32818000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-5038000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-3818000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-2615000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>5367000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>1789000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-148000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>1826000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-27886000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-21334000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>28106000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>60778000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>13186000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>15686000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>22488000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>22539000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>5920000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>10467000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>16946000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>14029000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>4062000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>6008000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>8233000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>8073000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>3128000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>4087000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>4421000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>4977000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>10166000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>3049000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>3028000.0</v>
       </c>
-      <c r="AV17">
-[...4 lines deleted...]
-      </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
       <c r="AY17">
         <v>0.0</v>
       </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:56">
+      <c r="BE17">
+        <v>0.0</v>
+      </c>
+      <c r="BF17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:58">
       <c r="A18" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B18">
+        <v>-10701000.0</v>
+      </c>
+      <c r="C18">
+        <v>-10501000.0</v>
+      </c>
+      <c r="D18">
         <v>-11185000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-11591000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-12125000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-12224000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-14258000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-12324000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-7914000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-9298000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-13545000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-10788000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-14997000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-13126000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-12165000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-11493000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-10409000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-10748000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-11881000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-6721000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-6689000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-6771000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-6778000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-8819000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-11663000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-13785000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-8179000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>1817000.0</v>
       </c>
-      <c r="AB18"/>
-      <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
-    </row>
-    <row r="19" spans="1:56">
+      <c r="BE18"/>
+      <c r="BF18"/>
+    </row>
+    <row r="19" spans="1:58">
       <c r="A19" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-      <c r="K19">
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19">
         <v>2756000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>1828000.0</v>
       </c>
-      <c r="M19"/>
-      <c r="N19">
+      <c r="O19"/>
+      <c r="P19">
         <v>443000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>32000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-301000.0</v>
       </c>
-      <c r="Q19"/>
-      <c r="R19">
+      <c r="S19"/>
+      <c r="T19">
         <v>3122000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>344000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-3630000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>7016000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-421000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-824000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-764000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-602000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-30949000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-1128000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>23600000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-221000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>-1555000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>-75000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>-1000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>-1706000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>-395000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>-38000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>-90000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>-158000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>-256000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>-37000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>-641000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>-63000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>121000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>-542000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AT19">
         <v>-105000.0</v>
       </c>
-      <c r="AS19"/>
-      <c r="AT19">
+      <c r="AU19"/>
+      <c r="AV19">
         <v>-145000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AW19">
         <v>-39000.0</v>
       </c>
-      <c r="AV19"/>
-      <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
-    </row>
-    <row r="20" spans="1:56">
+      <c r="BE19"/>
+      <c r="BF19"/>
+    </row>
+    <row r="20" spans="1:58">
       <c r="A20" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20">
         <v>2044000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>3458000.0</v>
       </c>
-      <c r="M20"/>
-      <c r="N20">
+      <c r="O20"/>
+      <c r="P20">
         <v>6509000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>7683000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>9294000.0</v>
       </c>
-      <c r="Q20"/>
-      <c r="R20">
+      <c r="S20"/>
+      <c r="T20">
         <v>13244000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>16371000.0</v>
       </c>
-      <c r="T20">
+      <c r="V20">
         <v>8807000.0</v>
       </c>
-      <c r="U20">
+      <c r="W20">
         <v>14662000.0</v>
       </c>
-      <c r="V20">
+      <c r="X20">
         <v>8193000.0</v>
       </c>
-      <c r="W20">
+      <c r="Y20">
         <v>10365000.0</v>
       </c>
-      <c r="X20">
+      <c r="Z20">
         <v>12770000.0</v>
       </c>
-      <c r="Y20">
+      <c r="AA20">
         <v>11652000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AB20">
         <v>17675000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AC20">
         <v>2784000.0</v>
       </c>
-      <c r="AB20"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
@@ -14893,258 +15453,266 @@
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:56">
+      <c r="BE20">
+        <v>0.0</v>
+      </c>
+      <c r="BF20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:58">
       <c r="A21" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B21">
+        <v>102953000.0</v>
+      </c>
+      <c r="C21">
+        <v>67371000.0</v>
+      </c>
+      <c r="D21">
         <v>79854000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>90878000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>84353000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>71528000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>54062000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>60706000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>43773000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>41165000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>33546000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>26784000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>26639000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>18326000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>12051000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>5271000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>2005000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-867000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>12878000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>15496000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>13060000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>13075000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>19695000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>19393000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>27841000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>26194000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>27597000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>27648000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>27678000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>16581000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>18986000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>21563000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>20540000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>8434000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>13562000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>16495000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>15927000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>6181000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>9042000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>12739000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>13250000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>4359000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>6304000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>7498000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>7982000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>2020000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>4294000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>5071000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>5488000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>1589000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>3396000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>3613000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>2926000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>859000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>1557000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>2362000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>2314000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:56">
+    <row r="22" spans="1:58">
       <c r="A22" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
-[...4 lines deleted...]
-      </c>
+      <c r="AC22"/>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -15179,224 +15747,236 @@
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:56">
+      <c r="BE22">
+        <v>0.0</v>
+      </c>
+      <c r="BF22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:58">
       <c r="A23" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B23">
+        <v>251688000.0</v>
+      </c>
+      <c r="C23">
+        <v>267215000.0</v>
+      </c>
+      <c r="D23">
         <v>242310000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>234957000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>246491000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>240289000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>246370000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>239222000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>243824000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>221222000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>215673000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>216765000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>217793000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>215515000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>204035000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>200871000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>203674000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>204164000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>167076000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>173607000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>171142000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>175094000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>159656000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>156646000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>162170000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>175006000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>129520999.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>58975000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>59374000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>59196000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>51509000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>49504000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>49364000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>52002000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>43227000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>40384000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>39494000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>40633000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>34316000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>31446000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>30763000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>31527000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>24252000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>22996000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>21868000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>22851000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>17568000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>15820000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>14743000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>15572000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>11852000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>11369000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>11698000.0</v>
       </c>
-      <c r="BA23">
-[...4 lines deleted...]
-      </c>
       <c r="BC23">
         <v>0.0</v>
       </c>
       <c r="BD23">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:56">
+      <c r="BE23">
+        <v>0.0</v>
+      </c>
+      <c r="BF23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:58">
       <c r="A24" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -15409,4862 +15989,5047 @@
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
-    </row>
-    <row r="25" spans="1:56">
+      <c r="BE24"/>
+      <c r="BF24"/>
+    </row>
+    <row r="25" spans="1:58">
       <c r="A25" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B25">
+        <v>38214000.0</v>
+      </c>
+      <c r="C25">
+        <v>38682000.0</v>
+      </c>
+      <c r="D25">
         <v>38780000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>38454000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>38741000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>39182000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>40721000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>43610000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>38938000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>37911000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>23213000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>38346000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>39041000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>40475000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>40500000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>40740000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>39486000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>38824000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>33545000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>33051000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>31768000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>30419000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>29379000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>28599000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>27507000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>26561000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>19069000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>4949000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>4773000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>4687000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>4582000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>4396000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>4520000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>4810000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>4006000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>3654000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>3482000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>3643000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>3418000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>3178000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>2947000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>2871000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>2065000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>1915000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>1750000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>1703000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>1544000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>1392000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>1251000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>1130000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>1151000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>1009000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>980000.0</v>
       </c>
-      <c r="BA25"/>
-      <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
-    </row>
-    <row r="26" spans="1:56">
+      <c r="BE25"/>
+      <c r="BF25"/>
+    </row>
+    <row r="26" spans="1:58">
       <c r="A26" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B26">
+        <v>67767000.0</v>
+      </c>
+      <c r="C26">
+        <v>70354000.0</v>
+      </c>
+      <c r="D26">
         <v>65916000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>64804000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>61436000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>64654000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>60189000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>58580000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>56090000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>55238000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>55614000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>54767000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>53192000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>52722000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>48890000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>46580000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>45183000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>45927000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>38070000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>37898000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>35469000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>32319000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>30758000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>30654000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>31078000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>31515000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>23511000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>11645000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>10905000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>10002000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>8678000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>8398000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>7979000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>7480000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>6866000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>6797000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>6242000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>6548000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>6209000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>4993000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>4625000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>4891000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>4419000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>3998000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>3524000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>3202000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>2811000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>2302000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>2186000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>2011000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>1803000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>1659000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>1669000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>4229000.0</v>
       </c>
-      <c r="BB26">
-[...4 lines deleted...]
-      </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:56">
+      <c r="BE26">
+        <v>0.0</v>
+      </c>
+      <c r="BF26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:58">
       <c r="A27" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B27">
+        <v>26833000.0</v>
+      </c>
+      <c r="C27">
+        <v>24923000.0</v>
+      </c>
+      <c r="D27">
         <v>24411000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>19922000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>25984000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>23084000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>22636000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>21525000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>23494000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>20559000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>19656000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>19123000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>19935000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>19201000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>17245000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>15843000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>16560000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>16317000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>12726000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>15476000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>14086000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>13462000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>12880000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>12167000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>11455000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>13936000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>12654000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>8391000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>8970000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>7893000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>7502000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>7243000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>6860000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>7432000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>5892000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>5194000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>4621000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>5556000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>4391000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>4190000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>4183000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>4665000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>3067000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>2737000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>2833000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>3790000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>2275000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>2321000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>2233000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>3144000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>1876000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>1837000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>1745000.0</v>
       </c>
-      <c r="BA27"/>
-      <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
-    </row>
-    <row r="28" spans="1:56">
+      <c r="BE27"/>
+      <c r="BF27"/>
+    </row>
+    <row r="28" spans="1:58">
       <c r="A28" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B28">
+        <v>31131000.0</v>
+      </c>
+      <c r="C28">
+        <v>146504000.0</v>
+      </c>
+      <c r="D28">
         <v>30880000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>29990000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>25536000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>29975000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>31789000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>32260000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>38236000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>23140000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>26379000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>27090000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>25538000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>20833000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>25131000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>25937000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>23727000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>20876000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>20004000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>22812000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>20687000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>22903000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>22099000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>20493000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>18998000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>23368000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>19222000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>9262000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>8709000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>8478000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>9161000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>7893000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>7507000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>6757000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>6252000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>6234000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>5868000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>4861000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>5166000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>5550000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>4574000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>3535000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>3477000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>3943000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>3158000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>3091000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>2443000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>1666000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>1143000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>1268000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>894000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>825000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>910000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>5047000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>4077000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>3907000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>3997000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:56">
+    <row r="29" spans="1:58">
       <c r="A29" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B29">
+        <v>22995000.0</v>
+      </c>
+      <c r="C29">
+        <v>11159000.0</v>
+      </c>
+      <c r="D29">
         <v>15840000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>18194000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>17038000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>3596000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>515000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>10794000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>4426000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>3353000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>6414000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>3643000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>5918000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>217000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-4539000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-3219000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-4412000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-10947000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-4087000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-3967000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-3451000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-6709000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>2340000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-543000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>218000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-417000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-9918000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>4370000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>9456000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>3241000.0</v>
       </c>
-      <c r="AD29"/>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
-    </row>
-    <row r="30" spans="1:56">
+      <c r="BE29"/>
+      <c r="BF29"/>
+    </row>
+    <row r="30" spans="1:58">
       <c r="A30" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B30">
+        <v>153359000.0</v>
+      </c>
+      <c r="C30">
+        <v>241781000.0</v>
+      </c>
+      <c r="D30">
         <v>121207000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>114716000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>112956000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>117713000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>114614000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>112365000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>117820000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>98937000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>101649000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>100980000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>98021000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>92756000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>91266000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>88360000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>85470000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>83120000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>70800000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>76186000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>70242000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>68684000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>65736999.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>63314000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>61531000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>68819000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>55387000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>29298000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>28584000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>26373000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>25341000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>23534000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>22346000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>21669000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>19010000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>18225000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>16731000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>16965000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>15766000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>14733000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>14431000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>14072000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>11372000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>11087000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>9924000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>10493000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>7938000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>6698000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>5971000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>6833000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>4982000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>4730000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>4733000.0</v>
       </c>
-      <c r="BA30">
-[...4 lines deleted...]
-      </c>
       <c r="BC30">
         <v>0.0</v>
       </c>
       <c r="BD30">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:56">
+      <c r="BE30">
+        <v>0.0</v>
+      </c>
+      <c r="BF30">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:58">
       <c r="A31" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B31">
+        <v>-10540000.0</v>
+      </c>
+      <c r="C31">
+        <v>-6472000.0</v>
+      </c>
+      <c r="D31">
         <v>-12322000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-12830000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-13400000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-41567000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-47844000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-14090000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-10534000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-11448000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-12459000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-12560000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-16627000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-18318000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-18231000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-19144000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-20056000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-42898000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-22003000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-23281000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-19126000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-14417000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-15566000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-20084000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-25797000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-26801000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-58849000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-3912000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>23600000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-221000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-1555000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-75000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-1000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-1706000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-395000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-38000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-90000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-158000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-256000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-37000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-641000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-63000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>121000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-542000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-105000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-98000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-145000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-39000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-827000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-5889000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-138000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-40000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-83000.0</v>
       </c>
-      <c r="BA31">
-[...4 lines deleted...]
-      </c>
       <c r="BC31">
         <v>0.0</v>
       </c>
       <c r="BD31">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:56">
+      <c r="BE31">
+        <v>0.0</v>
+      </c>
+      <c r="BF31">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:58">
       <c r="A32" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B32">
+        <v>354641000.0</v>
+      </c>
+      <c r="C32">
+        <v>334586000.0</v>
+      </c>
+      <c r="D32">
         <v>322164000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>325835000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>330844000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>311817000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>300432000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>299928000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>287597000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>262387000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>249219000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>243549000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>244432000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>233841000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>216086000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>206142000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>205679000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>203297000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>179954000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>189103000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>184202000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>188169000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>179351000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>176039000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>190011000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>201200000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>157118000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>86623000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>87052000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>75777000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>70495000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>71067000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>69904000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>60436000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>56789000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>56879000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>55421000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>46814000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>43358000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>44185000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>44013000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>35886000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>30556000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>30494000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>29850000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>24871000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>21862000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>20891000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>20231000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>17161000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>15248000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>14982000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>14624000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>12356000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>11070000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>11424000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>11238000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N30"/>
+  <dimension ref="A1:O30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B2">
+        <v>295948000.0</v>
+      </c>
+      <c r="C2">
         <v>403979000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>254266000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>225414000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>328803000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>191726000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>361475000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>199472000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>139954000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>83641000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>111005000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>13917000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>5905000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>5130000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B3">
+        <v>1969000</v>
+      </c>
+      <c r="C3">
         <v>2084000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>46074000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>119127000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>137081000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>96964000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>42074000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>15042000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>33383000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>12675000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>49761000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>8132000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>5439000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2737000</v>
       </c>
     </row>
-    <row r="4" spans="1:14">
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
-      <c r="F4">
+      <c r="F4"/>
+      <c r="G4">
         <v>137077000.0</v>
       </c>
-      <c r="G4">
+      <c r="H4">
         <v>-169749000.0</v>
       </c>
-      <c r="H4">
+      <c r="I4">
         <v>162003000.0</v>
       </c>
-      <c r="I4">
+      <c r="J4">
         <v>59518000.0</v>
       </c>
-      <c r="J4">
+      <c r="K4">
         <v>56313000.0</v>
       </c>
-      <c r="K4">
+      <c r="L4">
         <v>-27364000.0</v>
       </c>
-      <c r="L4">
+      <c r="M4">
         <v>97088000.0</v>
       </c>
-      <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
-      <c r="F5">
+      <c r="F5"/>
+      <c r="G5">
         <v>-18485000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-11825000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-5320000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>179000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-123000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-359000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-778000.0</v>
       </c>
-      <c r="M5"/>
       <c r="N5"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B6">
+        <v>22979000.0</v>
+      </c>
+      <c r="C6">
         <v>-108031000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>149713000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>28852000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-103389000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>137077000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-169749000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>162003000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>59518000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>56313000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-27364000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>97088000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>8012000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>775000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:14">
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B7">
+        <v>-26619000.0</v>
+      </c>
+      <c r="C7">
         <v>-6530000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-33129000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-33370000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1625000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>12295000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-9517000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-1300000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-448000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>419000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-2425000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-5918000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>3160000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>1965000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:14">
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
-      <c r="F8">
+      <c r="F8"/>
+      <c r="G8">
         <v>-413000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>-5009000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>-4306000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>-4734000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>-2728000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>-5174000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>-3380000.0</v>
       </c>
-      <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B9">
+        <v>-5690000.0</v>
+      </c>
+      <c r="C9">
         <v>-13113000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-8058000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-9570000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-11204000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-413000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-6127000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-4306000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-4734000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-2728000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-5174000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-3380000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-1546000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>571000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:14">
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B10"/>
-      <c r="C10">
+      <c r="C10"/>
+      <c r="D10">
         <v>1.0</v>
       </c>
-      <c r="D10"/>
       <c r="E10"/>
-      <c r="F10">
+      <c r="F10"/>
+      <c r="G10">
         <v>-30422000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-4101000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-2289000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>377000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>28000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>5000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-234000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-118000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>18000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-26673000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-2178000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>30422000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>6470000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>8326000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>3730000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>3242000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>3103000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-791000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>4634000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1228000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:14">
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>45701000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>42023000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>39484000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>20358000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>21705000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>18749000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>5542000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>3729000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>4173000.0</v>
       </c>
-      <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12">
         <v>65000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:14">
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>2873000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>15007000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-17714000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-1516000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2143000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>4490000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>2552000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1733000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>-1148000.0</v>
       </c>
-      <c r="M13"/>
       <c r="N13"/>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B14">
+        <v>154657000.0</v>
+      </c>
+      <c r="C14">
         <v>162451000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>153078000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>161201000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>137188000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>115904000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>55352000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>18185000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>15952000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>13186000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>8601000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>5890000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>4270000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>3365000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:14">
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
-      <c r="I15">
-[...1 lines deleted...]
-      </c>
+      <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
+        <v>0.0</v>
+      </c>
+      <c r="M15">
         <v>50347000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>694000.0</v>
       </c>
-      <c r="N15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B16">
+        <v>318927000.0</v>
+      </c>
+      <c r="C16">
         <v>295948000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>403979000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>254266000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>225414000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>328803000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>191726000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>361475000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>199472000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>139954000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>83641000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>111005000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>13917000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>5905000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:14">
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B18">
+        <v>455125000.0</v>
+      </c>
+      <c r="C18">
         <v>337772000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>196752000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>31523000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>3914000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>84655000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>63783000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>98380000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>48319000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>32916000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-23220000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>6914000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>12576000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>9033000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:14">
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B19">
+        <v>1637000.0</v>
+      </c>
+      <c r="C19">
         <v>-505454000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-46074000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-119127000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>2367000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-96964000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-53845000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>40694000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-483000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-379000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-40791000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-305000.0</v>
       </c>
-      <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
-[...1 lines deleted...]
-      </c>
+      <c r="C20"/>
       <c r="D20">
+        <v>0.0</v>
+      </c>
+      <c r="E20">
         <v>-2000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>456640000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>286779000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>458495000.0</v>
       </c>
-      <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B21">
+        <v>-100000000.0</v>
+      </c>
+      <c r="C21">
         <v>175000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-54375000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-8750000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-53125000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-239063000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1211683000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1242187000.0</v>
       </c>
       <c r="I21">
         <v>1242187000.0</v>
       </c>
       <c r="J21">
         <v>1242187000.0</v>
       </c>
-      <c r="K21"/>
+      <c r="K21">
+        <v>1242187000.0</v>
+      </c>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B22">
+        <v>215201000.0</v>
+      </c>
+      <c r="C22">
         <v>96703000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>55712000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-26143000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-44289000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>8834000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>39664000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>73899000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>47362000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>26376000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>16613000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>10166000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1233000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>11169000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:14">
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B23">
+        <v>867000.0</v>
+      </c>
+      <c r="C23">
         <v>-1620000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>865000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-603000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-6486000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-3862000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-244291000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>22929000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>14564000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>16634000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>11240000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3429000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-3100000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>110000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:14">
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B24">
+        <v>-45171000.0</v>
+      </c>
+      <c r="C24">
         <v>-503370000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-44380000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-115756000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-128173000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-83871000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-34788000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-11173000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-27925000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-9409000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-88176000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-6725000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>800000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-800000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:14">
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B25">
+        <v>1062000.0</v>
+      </c>
+      <c r="C25">
         <v>3643000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>4009000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3529000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>17151000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>6855000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-23151000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1173000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>220000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>103000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>47000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>790000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>5743000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>129000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:14">
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B26">
+        <v>-299254000.0</v>
+      </c>
+      <c r="C26">
         <v>-121493000.0</v>
       </c>
-      <c r="C26">
-[...1 lines deleted...]
-      </c>
       <c r="D26">
         <v>0.0</v>
       </c>
-      <c r="E26"/>
-      <c r="F26">
+      <c r="E26">
+        <v>0.0</v>
+      </c>
+      <c r="F26"/>
+      <c r="G26">
         <v>295347000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>469842000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>22929000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>14564000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>7142000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>1915000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>4810000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-3371000.0</v>
       </c>
-      <c r="N26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B27">
+        <v>73063000.0</v>
+      </c>
+      <c r="C27">
         <v>96425000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>77151000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>62614000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>52750000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>42863000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>39844000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>21057000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>14310000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>8398000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>5883000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2525000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>57000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>47000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:14">
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B28">
+        <v>-386975000.0</v>
+      </c>
+      <c r="C28">
         <v>57567000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-47039000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-2671000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>394863000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>52422000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1467738000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>22929000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>14564000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>23776000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>36647000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>90479000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-5364000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-7458000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:14">
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B29">
+        <v>457094000.0</v>
+      </c>
+      <c r="C29">
         <v>339856000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>242826000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>150650000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>140995000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>181619000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>105857000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>113422000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>81702000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>45591000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>26541000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>15046000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>18015000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>11770000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:14">
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B30">
+        <v>-47140000.0</v>
+      </c>
+      <c r="C30">
         <v>-505454000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-46074000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-119127000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-639247000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-96964000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-1743344000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>25652000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-36748000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-13054000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-90552000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-8437000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-4639000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-3537000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BA30"/>
+  <dimension ref="A1:BC30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53">
+    <row r="1" spans="1:55">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AE1" t="s">
-        <v>97</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>99</v>
       </c>
       <c r="AH1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AI1" t="s">
-        <v>100</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>101</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>102</v>
       </c>
       <c r="AL1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AM1" t="s">
-        <v>103</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>105</v>
       </c>
       <c r="AP1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AQ1" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>107</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="AT1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AU1" t="s">
-        <v>109</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>110</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>111</v>
       </c>
       <c r="AX1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AY1" t="s">
-        <v>112</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>113</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:53">
+        <v>114</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>115</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:55">
       <c r="A2" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B2">
+        <v>318927000.0</v>
+      </c>
+      <c r="C2">
+        <v>309259000.0</v>
+      </c>
+      <c r="D2">
         <v>304461000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>287894000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>295948000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>322163000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>326893000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>251229000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>403979000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>334061000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>290345000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>225642000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>254266000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>210197000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>176886000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>161247000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>225414000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>649129000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>753754000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>736773000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>328803000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>299356000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>268910000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>171093000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>191726000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>174557000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>815160000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>329310000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>361475000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>289007000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>261808000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>228945000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>199472000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>184367000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>169721000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>155085000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>139954000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>125346000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>109169000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>92766000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>83641000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>85009000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>108851000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>74861000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>111005000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>107854000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>20886000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>13990000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>13917000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>13130000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>9327000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>6645000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>5905000.0</v>
       </c>
-      <c r="BA2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:53">
+      <c r="BC2"/>
+    </row>
+    <row r="3" spans="1:55">
       <c r="A3" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B3">
+        <v>362000</v>
+      </c>
+      <c r="C3">
+        <v>16383000</v>
+      </c>
+      <c r="D3">
         <v>784000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>15284000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>16143000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>13557000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>12865000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>209082000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>269950000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>11270000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>15420000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>10249000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>9135000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>10276000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>13527000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>21121000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>74203000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>16301000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>79678000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>22834000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>18268000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>20234000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>21034000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>30402000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>25294000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>2106000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>16736000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>6861000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>7885000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>3028000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>3609000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>5187000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>3218000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>6818000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>12723000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>9677000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>4165000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>3171000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>4294000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>2886000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>2324000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>9301000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>36221000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>1962000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>2277000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>1804000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>1765000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>2371000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>2192000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>1478000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>1561000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>1390000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>1010000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>831000</v>
       </c>
     </row>
-    <row r="4" spans="1:53">
+    <row r="4" spans="1:55">
       <c r="A4" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
         <v>64703000.0</v>
       </c>
-      <c r="L4">
+      <c r="N4">
         <v>-28624000.0</v>
       </c>
-      <c r="M4"/>
-      <c r="N4">
+      <c r="O4"/>
+      <c r="P4">
         <v>33311000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>15639000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-64167000.0</v>
       </c>
-      <c r="Q4"/>
-      <c r="R4">
+      <c r="S4"/>
+      <c r="T4">
         <v>-104625000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>16981000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>407970000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>29447000.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>30446000.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>97817000.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>-20633000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>17169000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>-640603000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>485850000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>-32165000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AE4">
         <v>72468000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>27199000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>32863000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>29473000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AI4">
         <v>15105000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AJ4">
         <v>14646000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AK4">
         <v>14636000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>15131000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AM4">
         <v>14608000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AN4">
         <v>16177000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AO4">
         <v>16403000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AP4">
         <v>9125000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AQ4">
         <v>-1368000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AR4">
         <v>-23842000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AS4">
         <v>33990000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AT4">
         <v>-36144000.0</v>
       </c>
-      <c r="AS4"/>
-      <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
-    </row>
-    <row r="5" spans="1:53">
+      <c r="BB4"/>
+      <c r="BC4"/>
+    </row>
+    <row r="5" spans="1:55">
       <c r="A5" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>-5731000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-3992000.0</v>
       </c>
-      <c r="M5"/>
-      <c r="N5">
+      <c r="O5"/>
+      <c r="P5">
         <v>4627000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-8741000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>7264000.0</v>
       </c>
-      <c r="Q5"/>
-      <c r="R5">
+      <c r="S5"/>
+      <c r="T5">
         <v>4302000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>21550000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>2206000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-30489000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>9874000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>9304000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-7174000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>17934000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-24799000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-3274000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-1686000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-752000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>2319000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-1518000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-5369000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>3206000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>1046000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-2866000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-1207000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>3832000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>1290000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-506000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-4739000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>1062000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>2190000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-2729000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-882000.0</v>
       </c>
-      <c r="AS5"/>
-      <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
-    </row>
-    <row r="6" spans="1:53">
+      <c r="BB5"/>
+      <c r="BC5"/>
+    </row>
+    <row r="6" spans="1:55">
       <c r="A6" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B6">
+        <v>-53558000.0</v>
+      </c>
+      <c r="C6">
+        <v>9668000.0</v>
+      </c>
+      <c r="D6">
         <v>4798000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>16567000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-8054000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-26215000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-4730000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>75664000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-152750000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>69918000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>43716000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>64703000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-28624000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>44069000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>33311000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>15639000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-64167000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-423715000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-104625000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>16981000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>407970000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>29447000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>30446000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>97817000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-20633000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>17169000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-640603000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>485850000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-32165000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>72468000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>27199000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>32863000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>29473000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>15105000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>14646000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>14636000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>15131000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>14608000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>16177000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>16403000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>9125000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-1368000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-23842000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>33990000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-36144000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>3151000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>86968000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>6896000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>73000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>787000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>3803000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>2682000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>740000.0</v>
       </c>
-      <c r="BA6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:53">
+      <c r="BC6"/>
+    </row>
+    <row r="7" spans="1:55">
       <c r="A7" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B7">
+        <v>-39699000.0</v>
+      </c>
+      <c r="C7">
+        <v>13122000.0</v>
+      </c>
+      <c r="D7">
         <v>15267000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-11165000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-43843000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-8998000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>25911000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>6214000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-29657000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-7049000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-9906000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>14828000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-31002000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>8731000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-6904000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-6099000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-29098000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>35778000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-16827000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-928000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-16398000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>15415000.0</v>
       </c>
-      <c r="V7">
-[...2 lines deleted...]
-      <c r="W7">
+      <c r="X7">
+        <v>7946000.0</v>
+      </c>
+      <c r="Y7">
         <v>16338000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-28184000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-9208000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>7229000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>2960000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-11345000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>8892000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>3342000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-2811000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-10723000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>5926000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>3505000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>-1675000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>-8204000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>5819000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>5122000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>260000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>-10782000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>767000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>4217000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>-1361000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>-6048000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>39000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>-868000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>-831000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>-4258000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>3666000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>795000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>-567000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>-734000.0</v>
       </c>
-      <c r="BA7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:53">
+      <c r="BC7"/>
+    </row>
+    <row r="8" spans="1:55">
       <c r="A8" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8">
         <v>5833000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>-1579000.0</v>
       </c>
-      <c r="M8"/>
-      <c r="N8">
+      <c r="O8"/>
+      <c r="P8">
         <v>2710000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>-4586000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>1425000.0</v>
       </c>
-      <c r="Q8"/>
-      <c r="R8">
+      <c r="S8"/>
+      <c r="T8">
         <v>-9860000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>245000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>-475000.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>-8476000.0</v>
       </c>
-      <c r="V8">
+      <c r="X8">
         <v>8215000.0</v>
       </c>
-      <c r="W8">
+      <c r="Y8">
         <v>-704000.0</v>
       </c>
-      <c r="X8">
+      <c r="Z8">
         <v>552000.0</v>
       </c>
-      <c r="Y8">
+      <c r="AA8">
         <v>-2192000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AB8">
         <v>-1128000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AC8">
         <v>-335000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AD8">
         <v>-1354000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AE8">
         <v>-1443000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AF8">
         <v>441000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AG8">
         <v>-1884000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AH8">
         <v>-1420000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AI8">
         <v>-252000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AJ8">
         <v>-609000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AK8">
         <v>-1886000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AL8">
         <v>-1987000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AM8">
         <v>-2972000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AN8">
         <v>2617000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AO8">
         <v>-975000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AP8">
         <v>-1398000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AQ8">
         <v>-4306000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AR8">
         <v>933000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AS8">
         <v>-376000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AT8">
         <v>-1425000.0</v>
       </c>
-      <c r="AS8"/>
-      <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
-    </row>
-    <row r="9" spans="1:53">
+      <c r="BB8"/>
+      <c r="BC8"/>
+    </row>
+    <row r="9" spans="1:55">
       <c r="A9" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B9">
+        <v>1693000.0</v>
+      </c>
+      <c r="C9">
+        <v>-12453000.0</v>
+      </c>
+      <c r="D9">
         <v>-79000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>5092000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>1750000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-11294000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>1742000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-2236000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-1325000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-8712000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-3600000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>5833000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-1579000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-9119000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>2710000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-4586000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>1425000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-1114000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-9860000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>245000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-475000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-8476000.0</v>
       </c>
-      <c r="V9">
-[...2 lines deleted...]
-      <c r="W9">
+      <c r="X9">
+        <v>7435000.0</v>
+      </c>
+      <c r="Y9">
         <v>-704000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>552000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-2192000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-1128000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-335000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-1354000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-1443000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>441000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-1884000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-1420000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>-252000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-609000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-1886000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-1987000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-2972000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>2617000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>-975000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>-1398000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>-4306000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>933000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>-376000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>-1425000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>-3031000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>233000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>-237000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>-345000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>-1360000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>104000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>392000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>-682000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>571000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:53">
+    <row r="10" spans="1:55">
       <c r="A10" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
-      <c r="I10">
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10">
         <v>-2313000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>6333000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-4020000.0</v>
       </c>
-      <c r="L10"/>
-      <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10">
         <v>-6508000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>4302000.0</v>
       </c>
-      <c r="S10"/>
-      <c r="T10">
+      <c r="U10"/>
+      <c r="V10">
         <v>2206000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>3887000.0</v>
       </c>
-      <c r="V10"/>
-      <c r="W10">
+      <c r="X10"/>
+      <c r="Y10">
         <v>5557000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-9444000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-13250000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>8836000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>247000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>66000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>1336000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-1000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>14000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>38000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-46000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>170000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>190000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>63000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>352000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-245000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-101000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>22000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>195000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-225000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>77000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-42000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>131000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-387000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>27000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-5000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>86000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-89000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-92000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-23000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>18000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:53">
+    <row r="11" spans="1:55">
       <c r="A11" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>14726000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-25431000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>6497000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-7584000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>7228000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-24056000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>31845000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-3810000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-29832000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-381000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>38358000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-9363000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>7738000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-21562000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>353000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>7853000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>6569000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-8305000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>11138000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>497000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>561000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-3870000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>3018000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>2898000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>2887000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-5073000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>4607000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>1460000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>1842000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>-4667000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>3816000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>1319000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>1667000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>-3699000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>-1156000.0</v>
       </c>
-      <c r="AT11"/>
-      <c r="AU11"/>
       <c r="AV11"/>
-      <c r="AW11">
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11">
         <v>4634000.0</v>
       </c>
-      <c r="AX11"/>
-      <c r="AY11"/>
       <c r="AZ11"/>
-      <c r="BA11">
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11">
         <v>1228000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:53">
+    <row r="12" spans="1:55">
       <c r="A12" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>12673000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>18623000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>5687000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>15163000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>15335000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>9516000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>7941000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>9458000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>7689000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>16935000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>8417000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>10876000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>7515000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>12676000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>-11526000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>37578000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>4220000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>-9914000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>5006000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>4621000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>5850000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>6228000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>3188000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>4059000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>5274000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>6228000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>1023000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>926000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>1737000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>1856000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>980000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>1111000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>546000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>1092000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>4908000.0</v>
       </c>
-      <c r="AT12"/>
-[...1 lines deleted...]
-      <c r="AV12">
+      <c r="AV12"/>
+      <c r="AW12"/>
+      <c r="AX12">
         <v>803000.0</v>
       </c>
-      <c r="AW12"/>
-      <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
-      <c r="BA12">
+      <c r="BA12"/>
+      <c r="BB12"/>
+      <c r="BC12">
         <v>65000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:53">
+    <row r="13" spans="1:55">
       <c r="A13" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>4975000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>-29373000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>11353000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-2030000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>17000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-6467000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>5047000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-3157000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>28659000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-15542000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-14467000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>14494000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>14627000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-32368000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>-2653000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>6750000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>2801000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>-8414000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>8436000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>3152000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>-17000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>-9428000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>4490000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>2874000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>-29000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>-1207000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>2552000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>1290000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>-506000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>-4739000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>1733000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13"/>
       <c r="AR13"/>
-      <c r="AS13">
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-1148000.0</v>
       </c>
-      <c r="AT13"/>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
-    </row>
-    <row r="14" spans="1:53">
+      <c r="BB13"/>
+      <c r="BC13"/>
+    </row>
+    <row r="14" spans="1:55">
       <c r="A14" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B14">
+        <v>38214000.0</v>
+      </c>
+      <c r="C14">
+        <v>38682000.0</v>
+      </c>
+      <c r="D14">
         <v>38780000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>38454000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>38741000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>39182000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>40721000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>43610000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>38938000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>37911000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>37780000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>38346000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>39041000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>40475000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>40500000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>40740000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>39486000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>38824000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>33545000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>33051000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>31768000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>30419000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>29379000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>28599000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>27507000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>28134000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>19069000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>4949000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>4773000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>4687000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>4582000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>4396000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>4520000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>4810000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>4006000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>3654000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>3482000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>3643000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>3418000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>3178000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>2947000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>2871000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>2065000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>1915000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>1750000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>1703000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>1544000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>1392000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>1251000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>1130000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>1151000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>1009000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>980000.0</v>
       </c>
-      <c r="BA14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:53">
+      <c r="BC14"/>
+    </row>
+    <row r="15" spans="1:55">
       <c r="A15" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-      <c r="AD15">
-[...4 lines deleted...]
-      </c>
+      <c r="AD15"/>
+      <c r="AE15"/>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
         <v>0.0</v>
       </c>
       <c r="AQ15">
         <v>0.0</v>
       </c>
       <c r="AR15">
         <v>0.0</v>
       </c>
       <c r="AS15">
+        <v>0.0</v>
+      </c>
+      <c r="AT15">
+        <v>0.0</v>
+      </c>
+      <c r="AU15">
         <v>50347000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>50347000.0</v>
       </c>
-      <c r="AU15">
-[...2 lines deleted...]
-      <c r="AV15"/>
       <c r="AW15">
+        <v>0.0</v>
+      </c>
+      <c r="AX15"/>
+      <c r="AY15">
         <v>694000.0</v>
       </c>
-      <c r="AX15"/>
-      <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
-    </row>
-    <row r="16" spans="1:53">
+      <c r="BB15"/>
+      <c r="BC15"/>
+    </row>
+    <row r="16" spans="1:55">
       <c r="A16" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B16">
+        <v>265369000.0</v>
+      </c>
+      <c r="C16">
+        <v>318927000.0</v>
+      </c>
+      <c r="D16">
         <v>309259000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>304461000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>287894000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>295948000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>322163000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>326893000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>251229000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>403979000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>334061000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>290345000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>225642000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>254266000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>210197000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>176886000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>161247000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>225414000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>649129000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>753754000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>736773000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>328803000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>299356000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>268910000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>171093000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>191726000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>174557000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>815160000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>329310000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>361475000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>289007000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>261808000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>228945000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>199472000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>184367000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>169721000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>155085000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>139954000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>125346000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>109169000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>92766000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>83641000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>85009000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>108851000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>74861000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>111005000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>107854000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>20886000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>13990000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>13917000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>13130000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>9327000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>6645000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>5905000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:53">
+    <row r="17" spans="1:55">
       <c r="A17" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -20274,1943 +21039,2017 @@
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
-    </row>
-    <row r="18" spans="1:53">
+      <c r="BB17"/>
+      <c r="BC17"/>
+    </row>
+    <row r="18" spans="1:55">
       <c r="A18" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B18">
+        <v>97164000.0</v>
+      </c>
+      <c r="C18">
+        <v>101532000.0</v>
+      </c>
+      <c r="D18">
         <v>137791000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>151150000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>48595000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>62191000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>77685000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-100953000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-204521000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>65803000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>41688000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>66858000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>22403000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>45215000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>34406000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>19028000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-67126000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>34256000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-57406000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>14414000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>12650000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>40668000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>31021000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>23234000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-10268000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>28834000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>503000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>24634000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>17451000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>29609000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>24536000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>24749000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>19486000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>13001000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>9399000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>14508000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>11411000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>11391000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>11197000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>10540000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-212000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-1532000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-24741000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>3559000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-506000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>2663000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>2464000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>2516000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-729000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>4100000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>3752000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>2649000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>2075000.0</v>
       </c>
-      <c r="BA18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:53">
+      <c r="BC18"/>
+    </row>
+    <row r="19" spans="1:55">
       <c r="A19" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-      <c r="C19">
+        <v>167</v>
+      </c>
+      <c r="B19">
+        <v>2388000.0</v>
+      </c>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
         <v>-11180000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-16143000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-13557000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-12865000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-209082000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-269950000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-11270000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-15420000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-10249000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-9135000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-10276000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-13527000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-21121000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-74203000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-471301000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-79678000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>2367000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-67801000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-20234000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-21034000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-30402000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-25294000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-25101000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-1646802000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-6861000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-53845000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>41268000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>-206000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>-188000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>-180000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>-140000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>-119000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>-115000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>-109000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>-104000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>-98000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>-91000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>-86000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>-78000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>-576000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>-75000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AT19">
         <v>-40062000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AU19">
         <v>-305000.0</v>
       </c>
-      <c r="AT19"/>
-      <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
-    </row>
-    <row r="20" spans="1:53">
+      <c r="BB19"/>
+      <c r="BC19"/>
+    </row>
+    <row r="20" spans="1:55">
       <c r="A20" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
-[...4 lines deleted...]
-      </c>
+      <c r="M20"/>
+      <c r="N20"/>
       <c r="O20">
         <v>0.0</v>
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
+        <v>0.0</v>
+      </c>
+      <c r="R20">
+        <v>0.0</v>
+      </c>
+      <c r="S20">
         <v>2000.0</v>
       </c>
-      <c r="R20">
-[...6 lines deleted...]
-      <c r="U20"/>
+      <c r="T20">
+        <v>0.0</v>
+      </c>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
-    </row>
-    <row r="21" spans="1:53">
+      <c r="BB20"/>
+      <c r="BC20"/>
+    </row>
+    <row r="21" spans="1:55">
       <c r="A21" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B21">
+        <v>-15000000.0</v>
+      </c>
+      <c r="C21">
         <v>-25000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
+        <v>-25000000.0</v>
+      </c>
+      <c r="E21">
         <v>-50000000.0</v>
       </c>
-      <c r="D21">
-[...2 lines deleted...]
-      <c r="E21">
+      <c r="F21">
+        <v>0.0</v>
+      </c>
+      <c r="G21">
         <v>-25000000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-25000000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21">
         <v>-54375000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-2187000.0</v>
       </c>
       <c r="O21">
         <v>-2188000.0</v>
       </c>
       <c r="P21">
         <v>-2187000.0</v>
       </c>
       <c r="Q21">
+        <v>-2188000.0</v>
+      </c>
+      <c r="R21">
         <v>-2187000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
+        <v>-2187000.0</v>
+      </c>
+      <c r="T21">
         <v>-37500000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-15625000.0</v>
       </c>
       <c r="U21">
         <v>-15625000.0</v>
       </c>
       <c r="V21">
+        <v>-15625000.0</v>
+      </c>
+      <c r="W21">
+        <v>-15625000.0</v>
+      </c>
+      <c r="X21">
         <v>-7813000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-207813000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-7812000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-7813000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>1219496000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1250000000.0</v>
       </c>
       <c r="AC21">
         <v>1250000000.0</v>
       </c>
-      <c r="AD21"/>
-      <c r="AE21"/>
+      <c r="AD21">
+        <v>1250000000.0</v>
+      </c>
+      <c r="AE21">
+        <v>1250000000.0</v>
+      </c>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
-    </row>
-    <row r="22" spans="1:53">
+      <c r="BB21"/>
+      <c r="BC21"/>
+    </row>
+    <row r="22" spans="1:55">
       <c r="A22" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B22">
+        <v>69418000.0</v>
+      </c>
+      <c r="C22">
+        <v>49740000.0</v>
+      </c>
+      <c r="D22">
         <v>51692000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>59854000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>53915000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>26365000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>5703000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>35822000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>28813000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>26364000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>14673000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>10581000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>4094000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-209000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-1641000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-10654000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-13639000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-32818000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-5038000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-3818000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-2615000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>5367000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>1789000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-148000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>1826000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-190000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-21334000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>19366000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>41822000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>13119000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>15686000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>22517000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>22577000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>5905000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>10482000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>16946000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>14029000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>4062000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>6008000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>8233000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>8073000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>3128000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>4087000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>4421000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>4977000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>1371000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>3049000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>3028000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>2718000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>-4717000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>1978000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>2222000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>1750000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>11169000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:53">
+    <row r="23" spans="1:55">
       <c r="A23" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B23">
+        <v>716000.0</v>
+      </c>
+      <c r="C23">
+        <v>246000.0</v>
+      </c>
+      <c r="D23">
         <v>25000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-855000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>1451000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-4808000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>4016000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-282000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-546000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>1048000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-21999.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-2593000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>2432000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>976000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-588000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-3326000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>2335000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-4921000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>1071000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-2283000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-353000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>327000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>6103000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-6516000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-3776000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>15138000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-230928000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>461216000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>4229000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>1591000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>2869000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>8302000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>10167000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>2244000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>5248000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>3243000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>3829000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>725000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>1660000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>4971000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>9423000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>242000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>1475000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>30506000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>4424000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>488000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>-48808000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>5410000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>802000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>-2752000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>51000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>33000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>165000.0</v>
       </c>
-      <c r="BA23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:53">
+      <c r="BC23"/>
+    </row>
+    <row r="24" spans="1:55">
       <c r="A24" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B24">
+        <v>-13542000.0</v>
+      </c>
+      <c r="C24">
+        <v>-8110000.0</v>
+      </c>
+      <c r="D24">
         <v>-10597000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-10407000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-16057000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-13229000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-12571000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-208341000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-269229000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>3257000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-14876000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-9791000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-9003000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-9876000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-12940000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-19892000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-73048000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-14677000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-2367000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>2367000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-15778000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-18529000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-18633000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-28926000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-17783000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-8486000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-1630066000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-4495000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-60604000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>41422000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-3038000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-3806000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-2277000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-4882000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-11502000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>-3000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>-2837000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>-2335000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>-2937000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>-2048000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>-2089000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>-8885000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>-36172000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>-1606000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>-41513000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>-1569000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>-305000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>-1804000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>-1712000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>800000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>-1108000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>-894000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>-733000.0</v>
       </c>
-      <c r="BA24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:53">
+      <c r="BC24"/>
+    </row>
+    <row r="25" spans="1:55">
       <c r="A25" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B25">
+        <v>81000.0</v>
+      </c>
+      <c r="C25">
+        <v>258000.0</v>
+      </c>
+      <c r="D25">
         <v>271000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>268000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>265000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>262000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>1953000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>725000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>703000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>702000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>689000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>679000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>1939000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>806000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>815000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>1096000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>812000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>12388000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>2022000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>620000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>2121000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>1310000.0</v>
       </c>
-      <c r="V25">
-[...2 lines deleted...]
-      <c r="W25">
+      <c r="X25">
+        <v>1867000.0</v>
+      </c>
+      <c r="Y25">
         <v>1763000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>2695000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>579000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>1877000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-3696000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-23484000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>329000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>758000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-16000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>102000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>123000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>70000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-14000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>41000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>50000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>17000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>18000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>18000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>47000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>320000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-1068000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>-342000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>55000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>540000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>-191000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>735000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>5604000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>119000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>10000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>10000.0</v>
       </c>
-      <c r="BA25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:53">
+      <c r="BC25"/>
+    </row>
+    <row r="26" spans="1:55">
       <c r="A26" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B26">
+        <v>-123314000.0</v>
+      </c>
+      <c r="C26">
+        <v>-81020000.0</v>
+      </c>
+      <c r="D26">
         <v>-92424000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>-66745000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-59065000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>-62980000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>-58513000.0</v>
       </c>
-      <c r="G26">
-[...7 lines deleted...]
-      <c r="K26">
+      <c r="I26">
+        <v>0.0</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26">
         <v>438000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>916000.0</v>
       </c>
-      <c r="M26"/>
-      <c r="N26">
+      <c r="O26"/>
+      <c r="P26">
         <v>1680000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>2125000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>2811000.0</v>
       </c>
-      <c r="Q26"/>
-      <c r="R26">
+      <c r="S26"/>
+      <c r="T26">
         <v>1056000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>2483000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>460831000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>4077000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>1135000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>288912000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>1223000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>4005000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>392000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>461216000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>4229000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>1591000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>2869000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>8302000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>10167000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>2244000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>5248000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>3243000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>3829000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>2596000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>3418000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>983000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>145000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>317000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>445000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>660000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>493000.0</v>
       </c>
-      <c r="AS26">
-[...4 lines deleted...]
-      </c>
       <c r="AU26">
         <v>0.0</v>
       </c>
-      <c r="AV26"/>
-      <c r="AW26"/>
+      <c r="AV26">
+        <v>0.0</v>
+      </c>
+      <c r="AW26">
+        <v>0.0</v>
+      </c>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
-    </row>
-    <row r="27" spans="1:53">
+      <c r="BB26"/>
+      <c r="BC26"/>
+    </row>
+    <row r="27" spans="1:55">
       <c r="A27" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B27">
+        <v>19406000.0</v>
+      </c>
+      <c r="C27">
+        <v>19117000.0</v>
+      </c>
+      <c r="D27">
         <v>20542000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>19068000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>14336000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>21708000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>21123000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>21574000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>32020000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>17212000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>21662000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>20073000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>18204000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>12304000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>18170000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>18154000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>13986000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>11050000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>13284000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>15617000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>12799000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>12550000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>11479000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>11438000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>7396000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>8650000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>17576000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>7590000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>6028000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>5596000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>5734000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>5488000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>4239000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>3842000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>3665000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>3793000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>3010000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>1999000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>2068000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>2509000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>1822000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>1629000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>1483000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>1677000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>1094000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>1732000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>325000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>403000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>65000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>13000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>14000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>15000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>15000.0</v>
       </c>
-      <c r="BA27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:53">
+      <c r="BC27"/>
+    </row>
+    <row r="28" spans="1:55">
       <c r="A28" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B28">
+        <v>-137180000.0</v>
+      </c>
+      <c r="C28">
+        <v>-99811000.0</v>
+      </c>
+      <c r="D28">
         <v>-122396000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-108119000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-56649000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-88406000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-82415000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>176617000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>51771000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>4115000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>2028000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-2155000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-51027000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-1146000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-1095000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-3389000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>2959000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-2971000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-47219000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>200000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>444853000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-11221000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-575000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>74583000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-10365000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>11330000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>988960000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>461216000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>4229000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>1591000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>2869000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>8302000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>10167000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>2244000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>5248000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>3243000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>3829000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>3321000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>5078000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>5954000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>9423000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>242000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>1475000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>30506000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>4424000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>488000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>84809000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>4380000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>802000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-4113000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>51000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>33000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-1335000.0</v>
       </c>
-      <c r="BA28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:53">
+      <c r="BC28"/>
+    </row>
+    <row r="29" spans="1:55">
       <c r="A29" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B29">
+        <v>97526000.0</v>
+      </c>
+      <c r="C29">
+        <v>117915000.0</v>
+      </c>
+      <c r="D29">
         <v>138575000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>135866000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>64738000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>75748000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>90550000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>108129000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>65429000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>77073000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>57108000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>77107000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>31538000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>55491000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>47933000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>40149000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>7077000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>50557000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>22272000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>37248000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>30918000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>60902000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>52055000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>53636000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>15026000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>30940000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>17239000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>31495000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>25336000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>32637000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>28145000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>29936000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>22704000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>19819000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>22122000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>24185000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>15576000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>14562000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>15491000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>13426000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>2112000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>7769000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>11480000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>5521000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>1771000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>4467000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>4229000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>4887000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>1463000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>5578000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>5313000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>4039000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>3085000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>11770000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:53">
+    <row r="30" spans="1:55">
       <c r="A30" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B30">
+        <v>-13904000.0</v>
+      </c>
+      <c r="C30">
+        <v>-8436000.0</v>
+      </c>
+      <c r="D30">
         <v>-11381000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-11180000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-16143000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-13557000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-12865000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-209082000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-269950000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-11270000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-15420000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-10249000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-9135000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-10276000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-13527000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-21121000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-74203000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-471301000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-79678000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-20467000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-67801000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-20234000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-21034000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-30402000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-25294000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-25101000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-1646802000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-6861000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-61730000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>38240000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-3815000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-5375000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-3398000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-6958000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-12724000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-12792000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-4274000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-3275000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-4392000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-2977000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-2410000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-9379000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-36797000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-2037000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-42339000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-1804000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-2070000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-2371000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-2192000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-678000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-1561000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-1390000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-1010000.0</v>
       </c>
-      <c r="BA30"/>
+      <c r="BC30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>