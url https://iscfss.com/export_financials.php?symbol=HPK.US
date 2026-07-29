--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1372,54 +1372,54 @@
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
-        <v>1031719000.0</v>
+        <v>971719000.0</v>
       </c>
       <c r="C28">
-        <v>963124000.0</v>
+        <v>843124000.0</v>
       </c>
       <c r="D28">
         <v>956312000.0</v>
       </c>
       <c r="E28">
         <v>673845000.0</v>
       </c>
       <c r="F28">
         <v>63060000.0</v>
       </c>
       <c r="G28">
         <v>-18966000.0</v>
       </c>
       <c r="H28">
         <v>-22711000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>35</v>
       </c>
       <c r="B29">
         <v>2727376000.0</v>
       </c>
       <c r="C29">
@@ -1648,54 +1648,54 @@
       </c>
       <c r="C39">
         <v>12169000.0</v>
       </c>
       <c r="D39">
         <v>32475000.0</v>
       </c>
       <c r="E39">
         <v>4150000.0</v>
       </c>
       <c r="F39">
         <v>52085000.0</v>
       </c>
       <c r="G39">
         <v>2304000.0</v>
       </c>
       <c r="H39">
         <v>61575000.0</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
-        <v>85098000.0</v>
+        <v>145098000.0</v>
       </c>
       <c r="C40">
-        <v>89900000.0</v>
+        <v>209900000.0</v>
       </c>
       <c r="D40">
         <v>103282000.0</v>
       </c>
       <c r="E40">
         <v>29057000.0</v>
       </c>
       <c r="F40">
         <v>64856000.0</v>
       </c>
       <c r="G40">
         <v>14346000.0</v>
       </c>
       <c r="H40">
         <v>19862000.0</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41">
@@ -1872,78 +1872,78 @@
       <c r="F49">
         <v>-64436000.0</v>
       </c>
       <c r="G49">
         <v>-107209000.0</v>
       </c>
       <c r="H49"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
         <v>56</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51">
-        <v>1193794000.0</v>
+        <v>1133794000.0</v>
       </c>
       <c r="C51">
-        <v>1049773000.0</v>
+        <v>929773000.0</v>
       </c>
       <c r="D51">
         <v>1150827000.0</v>
       </c>
       <c r="E51">
         <v>704692000.0</v>
       </c>
       <c r="F51">
         <v>98785000.0</v>
       </c>
       <c r="G51">
         <v>586000.0</v>
       </c>
       <c r="H51"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52">
-        <v>60845000.0</v>
+        <v>845000.0</v>
       </c>
       <c r="C52">
-        <v>120719000.0</v>
+        <v>719000.0</v>
       </c>
       <c r="D52">
         <v>120528000.0</v>
       </c>
       <c r="E52">
         <v>343000.0</v>
       </c>
       <c r="F52">
         <v>856000.0</v>
       </c>
       <c r="G52">
         <v>508000.0</v>
       </c>
       <c r="H52"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
         <v>59</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
@@ -3740,57 +3740,57 @@
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
-        <v>1092526000.0</v>
+        <v>1002526000.0</v>
       </c>
       <c r="C28">
-        <v>1031719000.0</v>
+        <v>971719000.0</v>
       </c>
       <c r="D28">
-        <v>1028599000.0</v>
+        <v>998599000.0</v>
       </c>
       <c r="E28">
         <v>1006935000.0</v>
       </c>
       <c r="F28">
         <v>852627000.0</v>
       </c>
       <c r="G28">
         <v>843124000.0</v>
       </c>
       <c r="H28">
         <v>818668000.0</v>
       </c>
       <c r="I28">
         <v>821942000.0</v>
       </c>
       <c r="J28">
         <v>831818000.0</v>
       </c>
       <c r="K28">
         <v>836312000.0</v>
       </c>
       <c r="L28">
         <v>996649000.0</v>
       </c>
@@ -3800,51 +3800,51 @@
       <c r="N28">
         <v>814354000.0</v>
       </c>
       <c r="O28">
         <v>673845000.0</v>
       </c>
       <c r="P28">
         <v>527408000.0</v>
       </c>
       <c r="Q28">
         <v>466115000.0</v>
       </c>
       <c r="R28">
         <v>167347000.0</v>
       </c>
       <c r="S28">
         <v>63060000.0</v>
       </c>
       <c r="T28">
         <v>81136000.0</v>
       </c>
       <c r="U28">
         <v>-924000.0</v>
       </c>
       <c r="V28">
-        <v>-9638000.0</v>
+        <v>-9264000.0</v>
       </c>
       <c r="W28">
         <v>-19552000.0</v>
       </c>
       <c r="X28">
         <v>-54233000.0</v>
       </c>
       <c r="Y28">
         <v>-6280000.0</v>
       </c>
       <c r="Z28">
         <v>-25649000.0</v>
       </c>
       <c r="AA28">
         <v>-22711000.0</v>
       </c>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
     </row>
     <row r="29" spans="1:30">
       <c r="A29" t="s">
         <v>35</v>
       </c>
       <c r="B29">
@@ -3944,51 +3944,51 @@
       <c r="F30">
         <v>78356000.0</v>
       </c>
       <c r="G30">
         <v>85242000.0</v>
       </c>
       <c r="H30">
         <v>76444000.0</v>
       </c>
       <c r="I30">
         <v>87561000.0</v>
       </c>
       <c r="J30">
         <v>109005000.0</v>
       </c>
       <c r="K30">
         <v>94589000.0</v>
       </c>
       <c r="L30">
         <v>125982000.0</v>
       </c>
       <c r="M30">
         <v>100974000.0</v>
       </c>
       <c r="N30">
-        <v>80980000.0</v>
+        <v>72580000.0</v>
       </c>
       <c r="O30">
         <v>96596000.0</v>
       </c>
       <c r="P30">
         <v>83201000.0</v>
       </c>
       <c r="Q30">
         <v>90235000.0</v>
       </c>
       <c r="R30">
         <v>46167000.0</v>
       </c>
       <c r="S30">
         <v>39378000.0</v>
       </c>
       <c r="T30">
         <v>23891000.0</v>
       </c>
       <c r="U30">
         <v>23786000.0</v>
       </c>
       <c r="V30">
         <v>16915000.0</v>
       </c>
@@ -4570,107 +4570,107 @@
       <c r="F39">
         <v>13921000.0</v>
       </c>
       <c r="G39">
         <v>12169000.0</v>
       </c>
       <c r="H39">
         <v>28764000.0</v>
       </c>
       <c r="I39">
         <v>5351000.0</v>
       </c>
       <c r="J39">
         <v>5411000.0</v>
       </c>
       <c r="K39">
         <v>32475000.0</v>
       </c>
       <c r="L39">
         <v>4973000.0</v>
       </c>
       <c r="M39">
         <v>3589000.0</v>
       </c>
       <c r="N39">
-        <v>1004000.0</v>
+        <v>9404000.0</v>
       </c>
       <c r="O39">
         <v>4150000.0</v>
       </c>
       <c r="P39">
         <v>-91382000.0</v>
       </c>
       <c r="Q39">
         <v>27124000.0</v>
       </c>
       <c r="R39">
         <v>15130000.0</v>
       </c>
       <c r="S39">
         <v>52085000.0</v>
       </c>
       <c r="T39">
         <v>2642000.0</v>
       </c>
       <c r="U39">
         <v>1112000.0</v>
       </c>
       <c r="V39">
         <v>866000.0</v>
       </c>
       <c r="W39">
         <v>13743000.0</v>
       </c>
       <c r="X39">
         <v>3392000.0</v>
       </c>
       <c r="Y39">
         <v>13575000.0</v>
       </c>
       <c r="Z39">
         <v>9084000.0</v>
       </c>
       <c r="AA39">
         <v>61575000.0</v>
       </c>
       <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
     </row>
     <row r="40" spans="1:30">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
-        <v>175226000.0</v>
+        <v>265226000.0</v>
       </c>
       <c r="C40">
-        <v>85098000.0</v>
+        <v>145098000.0</v>
       </c>
       <c r="D40">
-        <v>77185000.0</v>
+        <v>107185000.0</v>
       </c>
       <c r="E40">
         <v>75482000.0</v>
       </c>
       <c r="F40">
         <v>231573000.0</v>
       </c>
       <c r="G40">
         <v>209900000.0</v>
       </c>
       <c r="H40">
         <v>206781000.0</v>
       </c>
       <c r="I40">
         <v>237987000.0</v>
       </c>
       <c r="J40">
         <v>240288000.0</v>
       </c>
       <c r="K40">
         <v>223282000.0</v>
       </c>
       <c r="L40">
         <v>153789000.0</v>
       </c>
@@ -4680,51 +4680,51 @@
       <c r="N40">
         <v>212161000.0</v>
       </c>
       <c r="O40">
         <v>29057000.0</v>
       </c>
       <c r="P40">
         <v>24714000.0</v>
       </c>
       <c r="Q40">
         <v>90092000.0</v>
       </c>
       <c r="R40">
         <v>120584000.0</v>
       </c>
       <c r="S40">
         <v>21606000.0</v>
       </c>
       <c r="T40">
         <v>64667000.0</v>
       </c>
       <c r="U40">
         <v>36322000.0</v>
       </c>
       <c r="V40">
-        <v>22045000.0</v>
+        <v>21723000.0</v>
       </c>
       <c r="W40">
         <v>2480000.0</v>
       </c>
       <c r="X40">
         <v>5543000.0</v>
       </c>
       <c r="Y40">
         <v>5543000.0</v>
       </c>
       <c r="Z40"/>
       <c r="AA40">
         <v>19862000.0</v>
       </c>
       <c r="AB40"/>
       <c r="AC40"/>
       <c r="AD40"/>
     </row>
     <row r="41" spans="1:30">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
@@ -5316,57 +5316,57 @@
       <c r="N50">
         <v>215295000.0</v>
       </c>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
     </row>
     <row r="51" spans="1:30">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51">
-        <v>1188353000.0</v>
+        <v>1098353000.0</v>
       </c>
       <c r="C51">
-        <v>1193794000.0</v>
+        <v>1133794000.0</v>
       </c>
       <c r="D51">
-        <v>1193512000.0</v>
+        <v>1163512000.0</v>
       </c>
       <c r="E51">
         <v>1028788000.0</v>
       </c>
       <c r="F51">
         <v>904246000.0</v>
       </c>
       <c r="G51">
         <v>929773000.0</v>
       </c>
       <c r="H51">
         <v>954241000.0</v>
       </c>
       <c r="I51">
         <v>979853000.0</v>
       </c>
       <c r="J51">
         <v>1005198000.0</v>
       </c>
       <c r="K51">
         <v>1030827000.0</v>
       </c>
       <c r="L51">
         <v>1148456000.0</v>
       </c>
@@ -5376,79 +5376,79 @@
       <c r="N51">
         <v>861890000.0</v>
       </c>
       <c r="O51">
         <v>704692000.0</v>
       </c>
       <c r="P51">
         <v>562212000.0</v>
       </c>
       <c r="Q51">
         <v>489007000.0</v>
       </c>
       <c r="R51">
         <v>254955000.0</v>
       </c>
       <c r="S51">
         <v>110481000.0</v>
       </c>
       <c r="T51">
         <v>107236000.0</v>
       </c>
       <c r="U51">
         <v>24476000.0</v>
       </c>
       <c r="V51">
-        <v>426000.0</v>
+        <v>374000.0</v>
       </c>
       <c r="W51">
         <v>78000.0</v>
       </c>
       <c r="X51">
         <v>641000.0</v>
       </c>
       <c r="Y51">
         <v>641000.0</v>
       </c>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
     </row>
     <row r="52" spans="1:30">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52">
-        <v>90661000.0</v>
+        <v>661000.0</v>
       </c>
       <c r="C52">
-        <v>60845000.0</v>
+        <v>845000.0</v>
       </c>
       <c r="D52">
-        <v>30885000.0</v>
+        <v>885000.0</v>
       </c>
       <c r="E52">
         <v>912000.0</v>
       </c>
       <c r="F52">
         <v>821000.0</v>
       </c>
       <c r="G52">
         <v>719000.0</v>
       </c>
       <c r="H52">
         <v>290000.0</v>
       </c>
       <c r="I52">
         <v>422000.0</v>
       </c>
       <c r="J52">
         <v>400000.0</v>
       </c>
       <c r="K52">
         <v>528000.0</v>
       </c>
       <c r="L52">
         <v>90517000.0</v>
       </c>
@@ -5457,51 +5457,53 @@
       </c>
       <c r="N52">
         <v>216021000.0</v>
       </c>
       <c r="O52">
         <v>343000.0</v>
       </c>
       <c r="P52">
         <v>456000.0</v>
       </c>
       <c r="Q52">
         <v>475000.0</v>
       </c>
       <c r="R52">
         <v>51758000.0</v>
       </c>
       <c r="S52">
         <v>12552000.0</v>
       </c>
       <c r="T52">
         <v>14134000.0</v>
       </c>
       <c r="U52">
         <v>12558000.0</v>
       </c>
-      <c r="V52"/>
+      <c r="V52">
+        <v>322000.0</v>
+      </c>
       <c r="W52">
         <v>26524000.0</v>
       </c>
       <c r="X52">
         <v>538000.0</v>
       </c>
       <c r="Y52">
         <v>538000.0</v>
       </c>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
     </row>
     <row r="53" spans="1:30">
       <c r="A53" t="s">
         <v>59</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
@@ -6207,77 +6209,77 @@
       </c>
       <c r="G3">
         <v>16402000.0</v>
       </c>
       <c r="H3">
         <v>4341000.0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>93</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>94</v>
       </c>
       <c r="B5">
-        <v>149981000.0</v>
+        <v>173304000.0</v>
       </c>
       <c r="C5">
         <v>291354000.0</v>
       </c>
       <c r="D5">
         <v>418261000.0</v>
       </c>
       <c r="E5">
         <v>362825000.0</v>
       </c>
       <c r="F5">
         <v>74947000.0</v>
       </c>
       <c r="G5">
         <v>-29181000.0</v>
       </c>
       <c r="H5">
         <v>-11579000.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>95</v>
       </c>
       <c r="B6">
-        <v>572832000.0</v>
+        <v>596155000.0</v>
       </c>
       <c r="C6">
         <v>792106000.0</v>
       </c>
       <c r="D6">
         <v>842685000.0</v>
       </c>
       <c r="E6">
         <v>540937000.0</v>
       </c>
       <c r="F6">
         <v>140315000.0</v>
       </c>
       <c r="G6">
         <v>-12779000.0</v>
       </c>
       <c r="H6">
         <v>-7238000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>96</v>
       </c>
       <c r="B7"/>
@@ -7143,54 +7145,54 @@
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
         <v>94</v>
       </c>
       <c r="B5">
-        <v>36017000.0</v>
+        <v>-120061000.0</v>
       </c>
       <c r="C5">
-        <v>-16449000.0</v>
+        <v>4543000.0</v>
       </c>
       <c r="D5">
         <v>14124000.0</v>
       </c>
       <c r="E5">
         <v>68194000.0</v>
       </c>
       <c r="F5">
         <v>81228000.0</v>
       </c>
       <c r="G5">
         <v>50276000.0</v>
       </c>
       <c r="H5">
         <v>105870000.0</v>
       </c>
       <c r="I5">
         <v>84892000.0</v>
       </c>
       <c r="J5">
         <v>52369000.0</v>
       </c>
       <c r="K5">
         <v>165222000.0</v>
       </c>
@@ -7206,83 +7208,83 @@
       <c r="O5">
         <v>106997000.0</v>
       </c>
       <c r="P5">
         <v>152629000.0</v>
       </c>
       <c r="Q5">
         <v>109778000.0</v>
       </c>
       <c r="R5">
         <v>-12214000.0</v>
       </c>
       <c r="S5">
         <v>50580000.0</v>
       </c>
       <c r="T5">
         <v>11139000.0</v>
       </c>
       <c r="U5">
         <v>7315000.0</v>
       </c>
       <c r="V5">
         <v>5859000.0</v>
       </c>
       <c r="W5">
-        <v>-6824000.0</v>
+        <v>0.0</v>
       </c>
       <c r="X5">
         <v>-13882000.0</v>
       </c>
       <c r="Y5">
         <v>-4147000.0</v>
       </c>
       <c r="Z5">
         <v>-80831000.0</v>
       </c>
       <c r="AA5">
         <v>-5746000.0</v>
       </c>
       <c r="AB5">
         <v>-1009000.0</v>
       </c>
       <c r="AC5">
         <v>-1411000.0</v>
       </c>
       <c r="AD5">
         <v>-3413000.0</v>
       </c>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
         <v>95</v>
       </c>
       <c r="B6">
-        <v>149326000.0</v>
+        <v>-6752000.0</v>
       </c>
       <c r="C6">
-        <v>94430000.0</v>
+        <v>115422000.0</v>
       </c>
       <c r="D6">
         <v>114760000.0</v>
       </c>
       <c r="E6">
         <v>169420000.0</v>
       </c>
       <c r="F6">
         <v>190553000.0</v>
       </c>
       <c r="G6">
         <v>155907000.0</v>
       </c>
       <c r="H6">
         <v>242448000.0</v>
       </c>
       <c r="I6">
         <v>212585000.0</v>
       </c>
       <c r="J6">
         <v>183458000.0</v>
       </c>
       <c r="K6">
         <v>298084000.0</v>
       </c>
@@ -7298,51 +7300,51 @@
       <c r="O6">
         <v>190208000.0</v>
       </c>
       <c r="P6">
         <v>195253000.0</v>
       </c>
       <c r="Q6">
         <v>144661000.0</v>
       </c>
       <c r="R6">
         <v>4810000.0</v>
       </c>
       <c r="S6">
         <v>72044000.0</v>
       </c>
       <c r="T6">
         <v>25100000.0</v>
       </c>
       <c r="U6">
         <v>24172000.0</v>
       </c>
       <c r="V6">
         <v>18857000.0</v>
       </c>
       <c r="W6">
-        <v>762000.0</v>
+        <v>7586000.0</v>
       </c>
       <c r="X6">
         <v>-10226000.0</v>
       </c>
       <c r="Y6">
         <v>-2412000.0</v>
       </c>
       <c r="Z6">
         <v>-77475000.0</v>
       </c>
       <c r="AA6">
         <v>-4134000.0</v>
       </c>
       <c r="AB6">
         <v>-173000.0</v>
       </c>
       <c r="AC6">
         <v>-466000.0</v>
       </c>
       <c r="AD6">
         <v>-2499000.0</v>
       </c>
     </row>
     <row r="7" spans="1:30">
       <c r="A7" t="s">
@@ -9480,51 +9482,53 @@
         <v>133</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-11959000.0</v>
       </c>
       <c r="F13">
         <v>-7053000.0</v>
       </c>
       <c r="G13">
         <v>-702000.0</v>
       </c>
       <c r="H13">
         <v>-702000.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>134</v>
       </c>
       <c r="B14">
         <v>422851000.0</v>
       </c>
-      <c r="C14"/>
+      <c r="C14">
+        <v>501718000.0</v>
+      </c>
       <c r="D14">
         <v>11411000.0</v>
       </c>
       <c r="E14">
         <v>177742000.0</v>
       </c>
       <c r="F14">
         <v>80668000.0</v>
       </c>
       <c r="G14">
         <v>16402000.0</v>
       </c>
       <c r="H14">
         <v>4341000.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>135</v>
       </c>
       <c r="B15">
         <v>23004000.0</v>
       </c>
       <c r="C15">
         <v>22191000.0</v>
@@ -9741,51 +9745,51 @@
       <c r="C24">
         <v>-620843000.0</v>
       </c>
       <c r="D24"/>
       <c r="E24">
         <v>128938000.0</v>
       </c>
       <c r="F24">
         <v>37259000.0</v>
       </c>
       <c r="G24">
         <v>-22482000.0</v>
       </c>
       <c r="H24">
         <v>-4193000.0</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>144</v>
       </c>
       <c r="B25">
         <v>24329000.0</v>
       </c>
       <c r="C25">
-        <v>574555000.0</v>
+        <v>72837000.0</v>
       </c>
       <c r="D25">
         <v>419832000.0</v>
       </c>
       <c r="E25">
         <v>15795000.0</v>
       </c>
       <c r="F25">
         <v>1407000.0</v>
       </c>
       <c r="G25">
         <v>80315000.0</v>
       </c>
       <c r="H25">
         <v>2850000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>145</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
@@ -10394,51 +10398,51 @@
       </c>
       <c r="AA6">
         <v>18719000.0</v>
       </c>
       <c r="AB6">
         <v>1682000.0</v>
       </c>
       <c r="AC6">
         <v>1709000.0</v>
       </c>
       <c r="AD6">
         <v>-293000.0</v>
       </c>
     </row>
     <row r="7" spans="1:30">
       <c r="A7" t="s">
         <v>127</v>
       </c>
       <c r="B7">
         <v>-45769000.0</v>
       </c>
       <c r="C7">
         <v>14262000.0</v>
       </c>
       <c r="D7">
-        <v>15226000.0</v>
+        <v>14862000.0</v>
       </c>
       <c r="E7">
         <v>19473000.0</v>
       </c>
       <c r="F7">
         <v>-8288000.0</v>
       </c>
       <c r="G7">
         <v>-6642000.0</v>
       </c>
       <c r="H7">
         <v>729000.0</v>
       </c>
       <c r="I7">
         <v>24754000.0</v>
       </c>
       <c r="J7">
         <v>-24249000.0</v>
       </c>
       <c r="K7">
         <v>31731000.0</v>
       </c>
       <c r="L7">
         <v>-78837000.0</v>
       </c>
@@ -10856,197 +10860,197 @@
       <c r="V13">
         <v>-366000.0</v>
       </c>
       <c r="W13">
         <v>-366000.0</v>
       </c>
       <c r="X13">
         <v>3621000.0</v>
       </c>
       <c r="Y13">
         <v>-2787000.0</v>
       </c>
       <c r="Z13">
         <v>-834000.0</v>
       </c>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
     </row>
     <row r="14" spans="1:30">
       <c r="A14" t="s">
         <v>134</v>
       </c>
       <c r="B14">
-        <v>113309000.0</v>
+        <v>113014000.0</v>
       </c>
       <c r="C14">
         <v>110879000.0</v>
       </c>
       <c r="D14">
-        <v>103412000.0</v>
+        <v>100636000.0</v>
       </c>
       <c r="E14">
         <v>101226000.0</v>
       </c>
       <c r="F14">
         <v>109325000.0</v>
       </c>
       <c r="G14">
         <v>105875000.0</v>
       </c>
       <c r="H14">
         <v>-123789000.0</v>
       </c>
       <c r="I14">
         <v>127935000.0</v>
       </c>
       <c r="J14">
         <v>130850000.0</v>
       </c>
       <c r="K14">
         <v>133024000.0</v>
       </c>
       <c r="L14">
         <v>181635000.0</v>
       </c>
       <c r="M14">
         <v>93011000.0</v>
       </c>
       <c r="N14">
         <v>81131000.0</v>
       </c>
       <c r="O14">
         <v>83211000.0</v>
       </c>
       <c r="P14">
         <v>42624000.0</v>
       </c>
       <c r="Q14">
         <v>34883000.0</v>
       </c>
       <c r="R14">
-        <v>17078000.0</v>
+        <v>17024000.0</v>
       </c>
       <c r="S14">
         <v>21464000.0</v>
       </c>
       <c r="T14">
         <v>13917000.0</v>
       </c>
       <c r="U14">
         <v>16857000.0</v>
       </c>
       <c r="V14">
-        <v>12998000.0</v>
+        <v>12963000.0</v>
       </c>
       <c r="W14">
         <v>7586000.0</v>
       </c>
       <c r="X14">
         <v>3656000.0</v>
       </c>
       <c r="Y14">
         <v>1735000.0</v>
       </c>
       <c r="Z14">
         <v>3356000.0</v>
       </c>
       <c r="AA14">
         <v>1612000.0</v>
       </c>
       <c r="AB14">
         <v>836000.0</v>
       </c>
       <c r="AC14">
         <v>945000.0</v>
       </c>
       <c r="AD14">
         <v>914000.0</v>
       </c>
     </row>
     <row r="15" spans="1:30">
       <c r="A15" t="s">
         <v>135</v>
       </c>
       <c r="B15">
         <v>0.0</v>
       </c>
       <c r="C15">
         <v>5866000.0</v>
       </c>
       <c r="D15">
         <v>5623000.0</v>
       </c>
       <c r="E15">
         <v>5496000.0</v>
       </c>
       <c r="F15">
         <v>4957000.0</v>
       </c>
       <c r="G15">
-        <v>5507000.0</v>
+        <v>4976000.0</v>
       </c>
       <c r="H15">
-        <v>5530000.0</v>
+        <v>4996000.0</v>
       </c>
       <c r="I15">
         <v>5574000.0</v>
       </c>
       <c r="J15">
         <v>5580000.0</v>
       </c>
       <c r="K15">
         <v>3506000.0</v>
       </c>
       <c r="L15">
         <v>3486000.0</v>
       </c>
       <c r="M15">
         <v>3065000.0</v>
       </c>
       <c r="N15">
         <v>3058000.0</v>
       </c>
       <c r="O15">
         <v>3064000.0</v>
       </c>
       <c r="P15">
         <v>3158000.0</v>
       </c>
       <c r="Q15">
         <v>2790000.0</v>
       </c>
       <c r="R15">
         <v>2596000.0</v>
       </c>
       <c r="S15">
         <v>2527000.0</v>
       </c>
       <c r="T15">
-        <v>10103000.0</v>
+        <v>9274000.0</v>
       </c>
       <c r="U15">
         <v>2318500.0</v>
       </c>
       <c r="V15">
         <v>2318500.0</v>
       </c>
       <c r="W15">
         <v>2780000.0</v>
       </c>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15">
         <v>0.0</v>
       </c>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
     </row>
     <row r="16" spans="1:30">
       <c r="A16" t="s">
         <v>136</v>
       </c>
       <c r="B16">
@@ -11154,51 +11158,51 @@
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
     </row>
     <row r="18" spans="1:30">
       <c r="A18" t="s">
         <v>138</v>
       </c>
       <c r="B18">
-        <v>-66248000.0</v>
+        <v>-60153000.0</v>
       </c>
       <c r="C18">
         <v>-1690000.0</v>
       </c>
       <c r="D18">
         <v>31079000.0</v>
       </c>
       <c r="E18">
         <v>13808000.0</v>
       </c>
       <c r="F18">
         <v>2405000.0</v>
       </c>
       <c r="G18">
         <v>-5719000.0</v>
       </c>
       <c r="H18">
         <v>20592000.0</v>
       </c>
       <c r="I18">
         <v>27599000.0</v>
       </c>
       <c r="J18">
         <v>21511000.0</v>
       </c>
@@ -11546,92 +11550,94 @@
         <v>-1411000.0</v>
       </c>
       <c r="AD22">
         <v>-3413000.0</v>
       </c>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" t="s">
         <v>142</v>
       </c>
       <c r="B23">
         <v>-6095000.0</v>
       </c>
       <c r="C23">
         <v>-1218000.0</v>
       </c>
       <c r="D23">
         <v>-12981000.0</v>
       </c>
       <c r="E23">
         <v>30000000.0</v>
       </c>
       <c r="F23">
         <v>-531000.0</v>
       </c>
-      <c r="G23"/>
+      <c r="G23">
+        <v>-531000.0</v>
+      </c>
       <c r="H23">
-        <v>-151215000.0</v>
+        <v>-534000.0</v>
       </c>
       <c r="I23">
         <v>-50000.0</v>
       </c>
       <c r="J23">
         <v>-7000.0</v>
       </c>
       <c r="K23">
         <v>257000.0</v>
       </c>
       <c r="L23">
         <v>1291686000.0</v>
       </c>
       <c r="M23">
         <v>105123000.0</v>
       </c>
       <c r="N23">
         <v>149458000.0</v>
       </c>
       <c r="O23">
         <v>612069000.0</v>
       </c>
       <c r="P23">
         <v>84675000.0</v>
       </c>
       <c r="Q23">
         <v>4364000.0</v>
       </c>
       <c r="R23">
         <v>-5650000.0</v>
       </c>
       <c r="S23">
-        <v>-2876000.0</v>
+        <v>-20000000.0</v>
       </c>
       <c r="T23">
+        <v>-827000.0</v>
+      </c>
+      <c r="U23">
         <v>2000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1757000.0</v>
       </c>
       <c r="V23">
         <v>-2000.0</v>
       </c>
       <c r="W23">
         <v>-51625000.0</v>
       </c>
       <c r="X23">
         <v>51320000.0</v>
       </c>
       <c r="Y23">
         <v>-8529000.0</v>
       </c>
       <c r="Z23">
         <v>54000000.0</v>
       </c>
       <c r="AA23">
         <v>54089000.0</v>
       </c>
       <c r="AB23">
         <v>6487000.0</v>
       </c>
       <c r="AC23">
         <v>4111000.0</v>
       </c>
@@ -11706,111 +11712,111 @@
         <v>17755000.0</v>
       </c>
       <c r="X24">
         <v>-1575000.0</v>
       </c>
       <c r="Y24">
         <v>-3206000.0</v>
       </c>
       <c r="Z24">
         <v>4951000.0</v>
       </c>
       <c r="AA24">
         <v>14903000.0</v>
       </c>
       <c r="AB24">
         <v>5586000.0</v>
       </c>
       <c r="AC24"/>
       <c r="AD24"/>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" t="s">
         <v>144</v>
       </c>
       <c r="B25">
-        <v>141760000.0</v>
+        <v>141190000.0</v>
       </c>
       <c r="C25">
         <v>499000.0</v>
       </c>
       <c r="D25">
-        <v>19759000.0</v>
+        <v>26430000.0</v>
       </c>
       <c r="E25">
         <v>-13413000.0</v>
       </c>
       <c r="F25">
         <v>9564000.0</v>
       </c>
       <c r="G25">
         <v>25497000.0</v>
       </c>
       <c r="H25">
         <v>112595000.0</v>
       </c>
       <c r="I25">
         <v>1868000.0</v>
       </c>
       <c r="J25">
         <v>52914000.0</v>
       </c>
       <c r="K25">
         <v>-47151000.0</v>
       </c>
       <c r="L25">
         <v>-11668000.0</v>
       </c>
       <c r="M25">
         <v>7026000.0</v>
       </c>
       <c r="N25">
         <v>3712000.0</v>
       </c>
       <c r="O25">
         <v>29202000.0</v>
       </c>
       <c r="P25">
         <v>-34523000.0</v>
       </c>
       <c r="Q25">
         <v>-22141000.0</v>
       </c>
       <c r="R25">
-        <v>47179000.0</v>
+        <v>43257000.0</v>
       </c>
       <c r="S25">
         <v>-3601000.0</v>
       </c>
       <c r="T25">
         <v>7399000.0</v>
       </c>
       <c r="U25">
         <v>12963000.0</v>
       </c>
       <c r="V25">
-        <v>1044000.0</v>
+        <v>113000.0</v>
       </c>
       <c r="W25">
         <v>6112000.0</v>
       </c>
       <c r="X25">
         <v>14522000.0</v>
       </c>
       <c r="Y25">
         <v>36000.0</v>
       </c>
       <c r="Z25">
         <v>76537000.0</v>
       </c>
       <c r="AA25">
         <v>67000.0</v>
       </c>
       <c r="AB25">
         <v>1106000.0</v>
       </c>
       <c r="AC25">
         <v>928000.0</v>
       </c>
       <c r="AD25">
         <v>1527000.0</v>
       </c>