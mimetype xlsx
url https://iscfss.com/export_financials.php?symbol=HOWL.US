--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
     <t>accumulatedDepreciation</t>
@@ -226,50 +229,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -824,9423 +830,10184 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G62"/>
+  <dimension ref="A1:H62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B2">
+        <v>754000.0</v>
+      </c>
+      <c r="C2">
         <v>3035000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1336000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1221000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2037000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1020999.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>633000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
-    </row>
-    <row r="4" spans="1:7">
+      <c r="H3"/>
+    </row>
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
-      <c r="E5">
+      <c r="E5"/>
+      <c r="F5">
         <v>-179250000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-141084000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>0.0</v>
       </c>
     </row>
-    <row r="6" spans="1:7">
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
-    </row>
-    <row r="7" spans="1:7">
+      <c r="H6"/>
+    </row>
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B7">
+        <v>9435000.0</v>
+      </c>
+      <c r="C7">
         <v>10992000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>12600000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>14684000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>15661000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>2541000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>3137000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:7">
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B8">
         <v>5000.0</v>
       </c>
       <c r="C8">
+        <v>5000.0</v>
+      </c>
+      <c r="D8">
         <v>4000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>3000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="F8">
         <v>2000.0</v>
       </c>
       <c r="G8">
         <v>2000.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8">
+        <v>2000.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>429039000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>405680000.0</v>
       </c>
-      <c r="F9"/>
       <c r="G9"/>
-    </row>
-    <row r="10" spans="1:7">
+      <c r="H9"/>
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B10">
+        <v>57951000.0</v>
+      </c>
+      <c r="C10">
         <v>110995000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>134343000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>129315000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>157531000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>92570000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>17896000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-    </row>
-    <row r="12" spans="1:7">
+      <c r="H11"/>
+    </row>
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B12">
+        <v>57951000.0</v>
+      </c>
+      <c r="C12">
         <v>110995000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>134343000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>129315000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>157531000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>92570000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>17896000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B13">
         <v>5000.0</v>
       </c>
       <c r="C13">
+        <v>5000.0</v>
+      </c>
+      <c r="D13">
         <v>4000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>3000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="F13">
         <v>2000.0</v>
       </c>
       <c r="G13">
         <v>2000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:7">
+      <c r="H13">
+        <v>2000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B14">
+        <v>46810252.0</v>
+      </c>
+      <c r="C14">
         <v>43859664.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>35646572.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>28864000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>18455000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28664359.0</v>
       </c>
       <c r="G14">
         <v>28664359.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:7">
+      <c r="H14">
+        <v>28664359.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>3000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="F15">
         <v>2000.0</v>
       </c>
       <c r="G15">
         <v>2000.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:7">
+      <c r="H15">
+        <v>2000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>907000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>6532000.0</v>
       </c>
-      <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-    </row>
-    <row r="17" spans="1:7">
+      <c r="H16"/>
+    </row>
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
-      <c r="F18">
+      <c r="F18"/>
+      <c r="G18">
         <v>155000.0</v>
       </c>
-      <c r="G18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:7">
+      <c r="H18"/>
+    </row>
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
-    </row>
-    <row r="22" spans="1:7">
+      <c r="H21"/>
+    </row>
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
-      <c r="D22">
+      <c r="D22"/>
+      <c r="E22">
         <v>2.0</v>
       </c>
-      <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-    </row>
-    <row r="23" spans="1:7">
+      <c r="H22"/>
+    </row>
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B23">
+        <v>69396000.0</v>
+      </c>
+      <c r="C23">
         <v>126929000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>174833000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>160245000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>179250000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>96398000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>21679000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>30</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>26095000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>32656000.0</v>
       </c>
-      <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-    </row>
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
-    </row>
-    <row r="26" spans="1:7">
+      <c r="H25"/>
+    </row>
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-    </row>
-    <row r="28" spans="1:7">
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B28">
+        <v>-48516000.0</v>
+      </c>
+      <c r="C28">
         <v>-73908000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-82420000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-114631000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-141870000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-90029000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-14759000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B29">
+        <v>53041000.0</v>
+      </c>
+      <c r="C29">
         <v>99485000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>150697000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>122337000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>152787000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-51863000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-24304000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B30"/>
-      <c r="C30">
+      <c r="C30"/>
+      <c r="D30">
         <v>1350000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>6928000.0</v>
       </c>
-      <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
-    </row>
-    <row r="31" spans="1:7">
+      <c r="H30"/>
+    </row>
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>122337000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>152787000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-51863000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-24304000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B32">
+        <v>22438000.0</v>
+      </c>
+      <c r="C32">
         <v>97886000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>118992000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>116211000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>149194000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>87630000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>16019000.0</v>
       </c>
     </row>
-    <row r="33" spans="1:7">
+    <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B33">
+        <v>10810000.0</v>
+      </c>
+      <c r="C33">
         <v>13863000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>36463000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>20045000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>18182000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>3484000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>3616000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:7">
+    <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
-      <c r="D34">
+      <c r="D34"/>
+      <c r="E34">
         <v>12600000.0</v>
       </c>
-      <c r="E34"/>
-      <c r="F34">
+      <c r="F34"/>
+      <c r="G34">
         <v>31000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>23000.0</v>
       </c>
     </row>
-    <row r="35" spans="1:7">
+    <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B35">
+        <v>8443000.0</v>
+      </c>
+      <c r="C35">
         <v>38359000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>44081000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>13919000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>14589000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1895000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>9866000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:7">
+    <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B36">
+        <v>5000.0</v>
+      </c>
+      <c r="C36">
         <v>320000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>594000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>1380000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1857000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>362000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>208000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:7">
+    <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
-    </row>
-    <row r="38" spans="1:7">
+      <c r="H37"/>
+    </row>
+    <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>1.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>10885000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>1857000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>362000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>208000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:7">
+    <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B39">
+        <v>635000.0</v>
+      </c>
+      <c r="C39">
         <v>2071000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>2677000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>3957000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>3537000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>344000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>167000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:7">
+    <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B40">
+        <v>33643000.0</v>
+      </c>
+      <c r="C40">
         <v>10588000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>8860000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>14152000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>8765000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>3586001.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>816000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:7">
+    <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
-      <c r="F41">
+      <c r="F41"/>
+      <c r="G41">
         <v>31000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>7324000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:7">
+    <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B42">
+        <v>500210000.0</v>
+      </c>
+      <c r="C42">
         <v>487973000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>455443000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>429039000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>405680000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>2000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>102000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:7">
+    <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
-    </row>
-    <row r="44" spans="1:7">
+      <c r="H43"/>
+    </row>
+    <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
-    </row>
-    <row r="45" spans="1:7">
+      <c r="H44"/>
+    </row>
+    <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B45">
+        <v>16522000.0</v>
+      </c>
+      <c r="C45">
         <v>17307000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>18016000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>8988000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>2913000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>3122000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>3408000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:7">
+    <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B46">
+        <v>9904000.0</v>
+      </c>
+      <c r="C46">
         <v>12323000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>14846000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>17451000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>16325000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>3122000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>3408000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:7">
+    <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>8988000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>16325000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>3122000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>3408000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:7">
+    <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B48">
+        <v>-475410000.0</v>
+      </c>
+      <c r="C48">
         <v>-414588000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-344073000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-306705000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-252895000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-51865000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-24408000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:7">
+    <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>-306705000.0</v>
       </c>
-      <c r="E49">
+      <c r="F49">
         <v>-252895000.0</v>
       </c>
-      <c r="F49"/>
       <c r="G49"/>
-    </row>
-    <row r="50" spans="1:7">
+      <c r="H49"/>
+    </row>
+    <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-      <c r="C50">
+        <v>56</v>
+      </c>
+      <c r="B50">
+        <v>28236000.0</v>
+      </c>
+      <c r="C50"/>
+      <c r="D50">
         <v>6667000.0</v>
       </c>
-      <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
-    </row>
-    <row r="51" spans="1:7">
+      <c r="H50"/>
+    </row>
+    <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B51">
+        <v>9435000.0</v>
+      </c>
+      <c r="C51">
         <v>37087000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>51923000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>14684000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>15661000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>2541000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>3137000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:7">
+    <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B52">
+        <v>1751000.0</v>
+      </c>
+      <c r="C52">
         <v>1557000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>8275000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>2084000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1072000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>677000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>595000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:7">
+    <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-    </row>
-    <row r="54" spans="1:7">
+      <c r="H53"/>
+    </row>
+    <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
-    </row>
-    <row r="55" spans="1:7">
+      <c r="H54"/>
+    </row>
+    <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B55">
+        <v>69396000.0</v>
+      </c>
+      <c r="C55">
         <v>126929000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>174833000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>160245000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>179250000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>96398000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>21679000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:7">
+    <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B56">
+        <v>58586000.0</v>
+      </c>
+      <c r="C56">
         <v>113066000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>138370000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>140200000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>161068000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>92914000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>18063000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:7">
+    <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B57">
+        <v>36148000.0</v>
+      </c>
+      <c r="C57">
         <v>15180000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>19378000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>23989000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>11874000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>5284000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>2044000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:7">
+    <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B58">
+        <v>44591000.0</v>
+      </c>
+      <c r="C58">
         <v>53539000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>63459000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>37908000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>26463000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>7179000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>11910000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:7">
+    <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
-    </row>
-    <row r="60" spans="1:7">
+      <c r="H59"/>
+    </row>
+    <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B60">
+        <v>24805000.0</v>
+      </c>
+      <c r="C60">
         <v>73390000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>111374000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>122337000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>152787000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>89219000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>9769000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:7">
+    <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
-    </row>
-    <row r="62" spans="1:7">
+      <c r="H61"/>
+    </row>
+    <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
+      <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X62"/>
+  <dimension ref="A1:Z62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="V1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="W1" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
-    </row>
-    <row r="2" spans="1:24">
+      <c r="Y1" t="s">
+        <v>86</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B2">
+        <v>3569000.0</v>
+      </c>
+      <c r="C2">
+        <v>754000.0</v>
+      </c>
+      <c r="D2">
         <v>1078000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>2774000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>986000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>3035000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1240000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1467000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>1594000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>1336000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1386000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>1490000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>2106000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>1221000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>1388000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>2590000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>1381000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>2037000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1457000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>3193000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1800000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>1021000.0</v>
       </c>
-      <c r="V2"/>
-      <c r="W2"/>
       <c r="X2"/>
-    </row>
-    <row r="3" spans="1:24">
+      <c r="Y2"/>
+      <c r="Z2"/>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
-    </row>
-    <row r="4" spans="1:24">
+      <c r="Y3"/>
+      <c r="Z3"/>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-    </row>
-    <row r="5" spans="1:24">
+      <c r="Y4"/>
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-      <c r="H5">
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5">
         <v>111374000.0</v>
       </c>
-      <c r="I5"/>
-[...1 lines deleted...]
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>0.0</v>
       </c>
-      <c r="L5"/>
-      <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
-      <c r="P5">
-[...1 lines deleted...]
-      </c>
+      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5">
+        <v>0.0</v>
+      </c>
+      <c r="S5"/>
+      <c r="T5">
         <v>-178375000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-190418000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-354863000.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5"/>
       <c r="W5"/>
-      <c r="X5">
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5">
         <v>-24304000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:24">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
-    </row>
-    <row r="7" spans="1:24">
+      <c r="Y6"/>
+      <c r="Z6"/>
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B7">
+        <v>8820000.0</v>
+      </c>
+      <c r="C7">
+        <v>9435000.0</v>
+      </c>
+      <c r="D7">
         <v>9644000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>10041000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>10429000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>10992000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>11161000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>11513000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>11856000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>12600000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>12957000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>13675000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>14189000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>14684000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>15163000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>15546000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>15743000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>15661000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>2041000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>2213000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>2382000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>2541000.0</v>
       </c>
-      <c r="V7"/>
-      <c r="W7"/>
       <c r="X7"/>
-    </row>
-    <row r="8" spans="1:24">
+      <c r="Y7"/>
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B8">
         <v>5000.0</v>
       </c>
       <c r="C8">
         <v>5000.0</v>
       </c>
       <c r="D8">
         <v>5000.0</v>
       </c>
       <c r="E8">
         <v>5000.0</v>
       </c>
       <c r="F8">
-        <v>4000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="G8">
-        <v>4000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="H8">
         <v>4000.0</v>
       </c>
       <c r="I8">
         <v>4000.0</v>
       </c>
       <c r="J8">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="K8">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="L8">
         <v>3000.0</v>
       </c>
       <c r="M8">
         <v>3000.0</v>
       </c>
       <c r="N8">
         <v>3000.0</v>
       </c>
       <c r="O8">
-        <v>2000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="P8">
-        <v>2000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="Q8">
         <v>2000.0</v>
       </c>
       <c r="R8">
         <v>2000.0</v>
       </c>
       <c r="S8">
         <v>2000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8">
+        <v>2000.0</v>
+      </c>
+      <c r="U8">
+        <v>2000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-    </row>
-    <row r="9" spans="1:24">
+      <c r="Y8"/>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>442381000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>439757000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>429039000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>425719000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>412671000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>407554000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>405680000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>404327000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>402822000.0</v>
       </c>
-      <c r="T9"/>
-      <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
-    </row>
-    <row r="10" spans="1:24">
+      <c r="Y9"/>
+      <c r="Z9"/>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B10">
+        <v>46450000.0</v>
+      </c>
+      <c r="C10">
+        <v>57050000.0</v>
+      </c>
+      <c r="D10">
         <v>65711000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>77596000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>92042000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>110995000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>122827000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>135303000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>139189000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>134343000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>130058000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>137452000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>147868000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>129315000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>140450000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>145712000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>143711000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>157531000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>170438000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>183233000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>84602000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>92570000.0</v>
       </c>
-      <c r="V10"/>
-[...1 lines deleted...]
-      <c r="X10">
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10">
         <v>17896000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:24">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
-    </row>
-    <row r="12" spans="1:24">
+      <c r="Y11"/>
+      <c r="Z11"/>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B12">
+        <v>46450000.0</v>
+      </c>
+      <c r="C12">
+        <v>57050000.0</v>
+      </c>
+      <c r="D12">
         <v>65711000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>77596000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>92042000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>110995000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>122827000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>135303000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>139189000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>134343000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>130058000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>137452000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>147868000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>129315000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>140450000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>145712000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>143711000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>157531000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>170438000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>183233000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>84602000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>92570000.0</v>
       </c>
-      <c r="V12"/>
-[...1 lines deleted...]
-      <c r="X12">
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12">
         <v>17896000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:24">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B13">
         <v>5000.0</v>
       </c>
       <c r="C13">
         <v>5000.0</v>
       </c>
       <c r="D13">
         <v>5000.0</v>
       </c>
       <c r="E13">
         <v>5000.0</v>
       </c>
       <c r="F13">
-        <v>4000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="G13">
-        <v>4000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="H13">
         <v>4000.0</v>
       </c>
       <c r="I13">
         <v>4000.0</v>
       </c>
       <c r="J13">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="K13">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="L13">
         <v>3000.0</v>
       </c>
       <c r="M13">
         <v>3000.0</v>
       </c>
       <c r="N13">
         <v>3000.0</v>
       </c>
       <c r="O13">
-        <v>2000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="P13">
-        <v>2000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="Q13">
         <v>2000.0</v>
       </c>
       <c r="R13">
         <v>2000.0</v>
       </c>
       <c r="S13">
         <v>2000.0</v>
       </c>
       <c r="T13">
         <v>2000.0</v>
       </c>
       <c r="U13">
         <v>2000.0</v>
       </c>
-      <c r="V13"/>
-      <c r="W13"/>
+      <c r="V13">
+        <v>2000.0</v>
+      </c>
+      <c r="W13">
+        <v>2000.0</v>
+      </c>
       <c r="X13"/>
-    </row>
-    <row r="14" spans="1:24">
+      <c r="Y13"/>
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B14">
+        <v>49388181.0</v>
+      </c>
+      <c r="C14">
+        <v>46810252.0</v>
+      </c>
+      <c r="D14">
         <v>45804042.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>44981746.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>44827159.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>44478140.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>43704836.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>43521406.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>41607279.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>36570280.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>35654000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>35558000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>34785000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>30735000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>29764000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>27517000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>27393000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>27270000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>27188000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>17750000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>26289359.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>8970732.0</v>
       </c>
       <c r="W14">
         <v>8970732.0</v>
       </c>
       <c r="X14">
         <v>8970732.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:24">
+      <c r="Y14">
+        <v>8970732.0</v>
+      </c>
+      <c r="Z14">
+        <v>8970732.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
-[...4 lines deleted...]
-      </c>
+      <c r="K15"/>
+      <c r="L15"/>
       <c r="M15">
         <v>3000.0</v>
       </c>
       <c r="N15">
         <v>3000.0</v>
       </c>
       <c r="O15">
-        <v>2000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="P15">
-        <v>2000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="Q15">
         <v>2000.0</v>
       </c>
       <c r="R15">
         <v>2000.0</v>
       </c>
       <c r="S15">
         <v>2000.0</v>
       </c>
       <c r="T15">
         <v>2000.0</v>
       </c>
-      <c r="U15"/>
-      <c r="V15"/>
+      <c r="U15">
+        <v>2000.0</v>
+      </c>
+      <c r="V15">
+        <v>2000.0</v>
+      </c>
       <c r="W15"/>
       <c r="X15"/>
-    </row>
-    <row r="16" spans="1:24">
+      <c r="Y15"/>
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16">
         <v>502000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>907000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>1814000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>1606000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>4149000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>6532000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>10458000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>11817000.0</v>
       </c>
-      <c r="P16"/>
-      <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
-      <c r="T16">
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16">
         <v>2890000.0</v>
       </c>
-      <c r="U16"/>
-      <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
-    </row>
-    <row r="17" spans="1:24">
+      <c r="Y16"/>
+      <c r="Z16"/>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-    </row>
-    <row r="18" spans="1:24">
+      <c r="Y17"/>
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
-      <c r="R18">
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18">
         <v>11000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>27000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>1274000.0</v>
       </c>
-      <c r="U18"/>
-      <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
-    </row>
-    <row r="19" spans="1:24">
+      <c r="Y18"/>
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-    </row>
-    <row r="20" spans="1:24">
+      <c r="Y19"/>
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-    </row>
-    <row r="21" spans="1:24">
+      <c r="Y20"/>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
-    </row>
-    <row r="22" spans="1:24">
+      <c r="Y21"/>
+      <c r="Z21"/>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
-[...1 lines deleted...]
-      </c>
+      <c r="H22"/>
       <c r="I22"/>
       <c r="J22">
+        <v>1.0</v>
+      </c>
+      <c r="K22"/>
+      <c r="L22">
         <v>-8990000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>208000.0</v>
       </c>
-      <c r="L22"/>
-      <c r="M22">
+      <c r="N22"/>
+      <c r="O22">
         <v>2.0</v>
       </c>
-      <c r="N22"/>
-      <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
-    </row>
-    <row r="23" spans="1:24">
+      <c r="Y22"/>
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B23">
+        <v>58022000.0</v>
+      </c>
+      <c r="C23">
+        <v>69396000.0</v>
+      </c>
+      <c r="D23">
         <v>79627000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>92566000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>107236000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>126929000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>140036000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>153703000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>177600000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>174833000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>176386000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>185235000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>195069000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>160245000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>172424000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>175329000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>164631000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>179250000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>178375000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>190418000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>89436000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>96398000.0</v>
       </c>
-      <c r="V23"/>
-[...1 lines deleted...]
-      <c r="X23">
+      <c r="X23"/>
+      <c r="Y23"/>
+      <c r="Z23">
         <v>9769000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>30</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24">
         <v>21656000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>24705000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>26585000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>26095000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>25617000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>25163000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>27748000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>32656000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>37564000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>39142000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>39063000.0</v>
       </c>
-      <c r="M24"/>
-      <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-    </row>
-    <row r="25" spans="1:24">
+      <c r="Y24"/>
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>39142000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>39063000.0</v>
       </c>
-      <c r="M25"/>
-      <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
-    </row>
-    <row r="26" spans="1:24">
+      <c r="Y25"/>
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-    </row>
-    <row r="27" spans="1:24">
+      <c r="Y26"/>
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
-    </row>
-    <row r="28" spans="1:24">
+      <c r="Y27"/>
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B28">
+        <v>-8799000.0</v>
+      </c>
+      <c r="C28">
+        <v>-19379000.0</v>
+      </c>
+      <c r="D28">
         <v>-28411000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-40450000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-55028000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-73908000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-86049000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-98627000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-87918000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-82420000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-77870000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-84635000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-94616000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-114631000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-125287000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-130166000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-127968000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-141870000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-168397000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-181020000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-82220000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-90029000.0</v>
       </c>
-      <c r="V28"/>
-[...1 lines deleted...]
-      <c r="X28">
+      <c r="X28"/>
+      <c r="Y28"/>
+      <c r="Z28">
         <v>17896000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B29">
+        <v>41033000.0</v>
+      </c>
+      <c r="C29">
+        <v>53041000.0</v>
+      </c>
+      <c r="D29">
         <v>57270000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>68569000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>83892000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>99485000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>114996000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>129181000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>157002000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>150697000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>151674000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>157741000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>160136000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>122337000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>130947000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>129841000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>139318000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>152787000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>169303000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>181556000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-153754000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-51863000.0</v>
       </c>
-      <c r="V29"/>
-      <c r="W29"/>
       <c r="X29"/>
-    </row>
-    <row r="30" spans="1:24">
+      <c r="Y29"/>
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
-      <c r="F30">
+      <c r="F30"/>
+      <c r="G30"/>
+      <c r="H30">
         <v>464000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>200000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>775000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>1350000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>5911000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>5200000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>6255000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>4099999.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>2785000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>2220000.0</v>
       </c>
-      <c r="P30"/>
-      <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
-    </row>
-    <row r="31" spans="1:24">
+      <c r="Y30"/>
+      <c r="Z30"/>
+    </row>
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>118599000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>121073000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>122337000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>130947000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>129841000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>139318000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>152787000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>169303000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>181556000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-153754000.0</v>
       </c>
-      <c r="U31"/>
-      <c r="V31"/>
       <c r="W31"/>
-      <c r="X31">
+      <c r="X31"/>
+      <c r="Y31"/>
+      <c r="Z31">
         <v>-24304000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:24">
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B32">
+        <v>10215000.0</v>
+      </c>
+      <c r="C32">
+        <v>22438000.0</v>
+      </c>
+      <c r="D32">
         <v>50570000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>65268000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>82788000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>97886000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>113371000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>127346000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>121070000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>118992000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>124819000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>132393000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>134840000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>116211000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>123787000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>123797000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>134408000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>149194000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>166629000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>178989000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>79456000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>87630000.0</v>
       </c>
-      <c r="V32"/>
-      <c r="W32"/>
       <c r="X32"/>
-    </row>
-    <row r="33" spans="1:24">
+      <c r="Y32"/>
+      <c r="Z32"/>
+    </row>
+    <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B33">
+        <v>9287999.0</v>
+      </c>
+      <c r="C33">
+        <v>10810000.0</v>
+      </c>
+      <c r="D33">
         <v>11454000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>12127000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>12779000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>13863000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>14201000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>14915000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>35316000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>36463000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>37128000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>37836000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>38507000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>20045000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>20837000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>21164000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>19195000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>18182000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>3971000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>4059000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>4571000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>3484000.0</v>
       </c>
-      <c r="V33"/>
-[...1 lines deleted...]
-      <c r="X33">
+      <c r="X33"/>
+      <c r="Y33"/>
+      <c r="Z33">
         <v>-17896000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:24">
+    <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
-      <c r="K34">
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34">
         <v>11705000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>12043000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>12600000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>13677000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>15120000.0</v>
       </c>
-      <c r="P34"/>
-      <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
-      <c r="U34">
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34">
         <v>31000.0</v>
       </c>
-      <c r="V34"/>
-      <c r="W34"/>
       <c r="X34"/>
-    </row>
-    <row r="35" spans="1:24">
+      <c r="Y34"/>
+      <c r="Z34"/>
+    </row>
+    <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B35">
+        <v>7301000.0</v>
+      </c>
+      <c r="C35">
+        <v>8443000.0</v>
+      </c>
+      <c r="D35">
         <v>32410000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>35931000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>38260000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>38359000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>38193000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>38243000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>38799000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>44081000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>49504000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>51630000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>52274000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>13919000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>13677000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>15120000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>14285000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>14589000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>1297000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>1492000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>1683000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>142977000.0</v>
       </c>
-      <c r="V35"/>
-[...1 lines deleted...]
-      <c r="X35">
+      <c r="X35"/>
+      <c r="Y35"/>
+      <c r="Z35">
         <v>-9769000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:24">
+    <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="B36">
+        <v>42</v>
+      </c>
+      <c r="B36"/>
+      <c r="C36">
+        <v>906000.0</v>
+      </c>
+      <c r="D36">
         <v>944000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>1017000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>179000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>320000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>1258000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>1476000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>248000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>594000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>516000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>21667000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>21681000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>2594000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>3064000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>3063000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>1850000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>1857000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>1219000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>1235000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>1572000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>362000.0</v>
       </c>
-      <c r="V36"/>
-[...1 lines deleted...]
-      <c r="X36">
+      <c r="X36"/>
+      <c r="Y36"/>
+      <c r="Z36">
         <v>-17896000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:24">
+    <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
-    </row>
-    <row r="38" spans="1:24">
+      <c r="Y37"/>
+      <c r="Z37"/>
+    </row>
+    <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
-      <c r="E38">
-[...1 lines deleted...]
-      </c>
+      <c r="E38"/>
       <c r="F38"/>
       <c r="G38">
-        <v>1.0</v>
+        <v>-2572000.0</v>
       </c>
       <c r="H38"/>
       <c r="I38">
         <v>1.0</v>
       </c>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
+        <v>1.0</v>
+      </c>
+      <c r="L38">
         <v>9200000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>21667000.0</v>
       </c>
-      <c r="L38"/>
-      <c r="M38">
+      <c r="N38"/>
+      <c r="O38">
         <v>10885000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>3064000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>3063000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>1850000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>1857000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>1219000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>1235000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>1572000.0</v>
       </c>
-      <c r="U38"/>
-      <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
-    </row>
-    <row r="39" spans="1:24">
+      <c r="Y38"/>
+      <c r="Z38"/>
+    </row>
+    <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B39">
+        <v>2284000.0</v>
+      </c>
+      <c r="C39">
+        <v>1536000.0</v>
+      </c>
+      <c r="D39">
         <v>2462000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>2843000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>2415000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>2071000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>3008000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>3285000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>2320000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>2677000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>3079000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>4747000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>2439000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>6785001.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>8352000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>8453000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>1725000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>3537000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>3966000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>3126000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>263000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>344000.0</v>
       </c>
-      <c r="V39"/>
-[...1 lines deleted...]
-      <c r="X39">
+      <c r="X39"/>
+      <c r="Y39"/>
+      <c r="Z39">
         <v>-17896000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:24">
+    <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B40">
+        <v>4515000.0</v>
+      </c>
+      <c r="C40">
+        <v>5407000.0</v>
+      </c>
+      <c r="D40">
         <v>9021000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>8543000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>9271000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>10588000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>9904000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>8701000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>6215000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>8860000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>7967000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>11546000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>13321000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>20684000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>24392000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>25907000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>8189000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>8765000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>5574000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>3456000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>2910000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>3586000.0</v>
       </c>
-      <c r="V40"/>
-      <c r="W40"/>
       <c r="X40"/>
-    </row>
-    <row r="41" spans="1:24">
+      <c r="Y40"/>
+      <c r="Z40"/>
+    </row>
+    <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>783000.0</v>
       </c>
-      <c r="L41"/>
-[...1 lines deleted...]
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41">
         <v>534000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>1445000.0</v>
       </c>
-      <c r="P41"/>
-      <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
-    </row>
-    <row r="42" spans="1:24">
+      <c r="Y41"/>
+      <c r="Z41"/>
+    </row>
+    <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B42">
+        <v>501139000.0</v>
+      </c>
+      <c r="C42">
+        <v>500210000.0</v>
+      </c>
+      <c r="D42">
         <v>496638000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>492118000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>489979000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>487973000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>483563000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>481529000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>477849000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>455443000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>444510000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>442381000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>439757000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>429039000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>425719000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>412671000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>407554000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>405680000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>404327000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>402822000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>472196000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>-141082000.0</v>
       </c>
-      <c r="V42"/>
-[...1 lines deleted...]
-      <c r="X42">
+      <c r="X42"/>
+      <c r="Y42"/>
+      <c r="Z42">
         <v>-24304000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:24">
+    <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
-    </row>
-    <row r="44" spans="1:24">
+      <c r="Y43"/>
+      <c r="Z43"/>
+    </row>
+    <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
-    </row>
-    <row r="45" spans="1:24">
+      <c r="Y44"/>
+      <c r="Z44"/>
+    </row>
+    <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B45">
+        <v>9288000.0</v>
+      </c>
+      <c r="C45">
+        <v>16522000.0</v>
+      </c>
+      <c r="D45">
         <v>10510000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>11110000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>11709000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>17307000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>12943000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>13439000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>14041000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>18016000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>15593000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>8381000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>8699000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>8988000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>9169000.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>9031000.0</v>
       </c>
-      <c r="P45">
+      <c r="R45">
         <v>6141000.0</v>
       </c>
-      <c r="Q45">
+      <c r="S45">
         <v>2913000.0</v>
       </c>
-      <c r="R45">
+      <c r="T45">
         <v>789000.0</v>
       </c>
-      <c r="S45">
+      <c r="U45">
         <v>2824000.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>2999000.0</v>
       </c>
-      <c r="U45"/>
-      <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
-    </row>
-    <row r="46" spans="1:24">
+      <c r="Y45"/>
+      <c r="Z45"/>
+    </row>
+    <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B46">
+        <v>9288000.0</v>
+      </c>
+      <c r="C46">
+        <v>9904000.0</v>
+      </c>
+      <c r="D46">
         <v>10510000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>11110000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>11709000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>12323000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>12943000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>13439000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>14041000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>14846000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>15593000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>16169000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>16826000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>17451000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>17773000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>18101000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>17345000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>16325000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>2752000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>2824000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>2999000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>3122000.0</v>
       </c>
-      <c r="V46"/>
-      <c r="W46"/>
       <c r="X46"/>
-    </row>
-    <row r="47" spans="1:24">
+      <c r="Y46"/>
+      <c r="Z46"/>
+    </row>
+    <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>8381000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>8699000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>8988000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>9169000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>9031000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>6141000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>16325000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>789000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>2824000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>2999000.0</v>
       </c>
-      <c r="U47"/>
-      <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
-    </row>
-    <row r="48" spans="1:24">
+      <c r="Y47"/>
+      <c r="Z47"/>
+    </row>
+    <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B48">
+        <v>-488942000.0</v>
+      </c>
+      <c r="C48">
+        <v>-475410000.0</v>
+      </c>
+      <c r="D48">
         <v>-467029000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-450659000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-432677000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-414588000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-394188000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-377515000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-360266000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-344073000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-332070000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-323785000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-318687000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-306705000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-294775000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-282832000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-268238000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-252895000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-235026000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-221268000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-153756000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-51865000.0</v>
       </c>
-      <c r="V48"/>
-      <c r="W48"/>
       <c r="X48"/>
-    </row>
-    <row r="49" spans="1:24">
+      <c r="Y48"/>
+      <c r="Z48"/>
+    </row>
+    <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-      <c r="K49">
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
         <v>-323785000.0</v>
       </c>
-      <c r="L49">
+      <c r="N49">
         <v>-318687000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>-306705000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>-294775000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-282832000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-268238000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>-252895000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>-235026000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>-221268000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>-153756000.0</v>
       </c>
-      <c r="U49"/>
-      <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
-    </row>
-    <row r="50" spans="1:24">
+      <c r="Y49"/>
+      <c r="Z49"/>
+    </row>
+    <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B50">
+        <v>28831000.0</v>
+      </c>
+      <c r="C50">
+        <v>28236000.0</v>
+      </c>
+      <c r="D50">
         <v>6000000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>2400000.0</v>
       </c>
-      <c r="D50"/>
-      <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
-      <c r="H50">
+      <c r="H50"/>
+      <c r="I50"/>
+      <c r="J50">
         <v>11667000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>6667000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>1667000.0</v>
       </c>
-      <c r="K50"/>
-      <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
-    </row>
-    <row r="51" spans="1:24">
+      <c r="Y50"/>
+      <c r="Z50"/>
+    </row>
+    <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B51">
+        <v>37651000.0</v>
+      </c>
+      <c r="C51">
+        <v>37671000.0</v>
+      </c>
+      <c r="D51">
         <v>37300000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>37146000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>37014000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>37087000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>36778000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>36676000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>51271000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>51923000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>52188000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>52817000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>53252000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>14684000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>15163000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>15546000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>15743000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>15661000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>2041000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>2213000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>2382000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>2541000.0</v>
       </c>
-      <c r="V51"/>
-      <c r="W51"/>
       <c r="X51"/>
-    </row>
-    <row r="52" spans="1:24">
+      <c r="Y51"/>
+      <c r="Z51"/>
+    </row>
+    <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B52">
+        <v>30435000.0</v>
+      </c>
+      <c r="C52">
+        <v>29987000.0</v>
+      </c>
+      <c r="D52">
         <v>7504000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>3854000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>1412000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>1557000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>1320000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>1274000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>12903000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>8275000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>3272000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>1970000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>2146000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>2084000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>2020000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>1871000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>1458000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>1072000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>744000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>721000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>699000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>677000.0</v>
       </c>
-      <c r="V52"/>
-      <c r="W52"/>
       <c r="X52"/>
-    </row>
-    <row r="53" spans="1:24">
+      <c r="Y52"/>
+      <c r="Z52"/>
+    </row>
+    <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
-      <c r="F53">
-[...1 lines deleted...]
-      </c>
+      <c r="F53"/>
       <c r="G53"/>
       <c r="H53">
+        <v>1216000.0</v>
+      </c>
+      <c r="I53"/>
+      <c r="J53">
         <v>268686000.0</v>
       </c>
-      <c r="I53"/>
-      <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
-      <c r="X53">
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53">
         <v>35792000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:24">
+    <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
-    </row>
-    <row r="55" spans="1:24">
+      <c r="Y54"/>
+      <c r="Z54"/>
+    </row>
+    <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B55">
+        <v>58022000.0</v>
+      </c>
+      <c r="C55">
+        <v>69396000.0</v>
+      </c>
+      <c r="D55">
         <v>79627000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>92566000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>107236000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>126929000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>140036000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>153703000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>177600000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>174833000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>176386000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>185235000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>195069000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>160245000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>172424000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>175329000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>164631000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>179250000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>178375000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>190418000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>89436000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>96398000.0</v>
       </c>
-      <c r="V55"/>
-      <c r="W55"/>
       <c r="X55"/>
-    </row>
-    <row r="56" spans="1:24">
+      <c r="Y55"/>
+      <c r="Z55"/>
+    </row>
+    <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B56">
+        <v>48734000.0</v>
+      </c>
+      <c r="C56">
+        <v>58586000.0</v>
+      </c>
+      <c r="D56">
         <v>68173000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>80439000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>94457000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>113066000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>125835000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>138788000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>142284000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>138370000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>130058000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>147399000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>156562000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>140200000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>151587000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>154165000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>145436000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>161068000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>174404000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>186359000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>84865000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>92914000.0</v>
       </c>
-      <c r="V56"/>
-[...1 lines deleted...]
-      <c r="X56">
+      <c r="X56"/>
+      <c r="Y56"/>
+      <c r="Z56">
         <v>17896000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:24">
+    <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B57">
+        <v>38519000.0</v>
+      </c>
+      <c r="C57">
+        <v>36148000.0</v>
+      </c>
+      <c r="D57">
         <v>17603000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>15171000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>11669000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>15180000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>12464000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>11442000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>21214000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>19378000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>14439000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>15006000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>21722000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>23989000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>27800000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>30368000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>11028000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>11874000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>7775000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>7370000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>5409000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>5284000.0</v>
       </c>
-      <c r="V57"/>
-      <c r="W57"/>
       <c r="X57"/>
-    </row>
-    <row r="58" spans="1:24">
+      <c r="Y57"/>
+      <c r="Z57"/>
+    </row>
+    <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B58">
+        <v>45820000.0</v>
+      </c>
+      <c r="C58">
+        <v>44591000.0</v>
+      </c>
+      <c r="D58">
         <v>50013000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>51102000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>49929000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>53539000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>50657000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>49685000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>60013000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>63459000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>63943000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>66636000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>73996000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>37908000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>41477000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>45488000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>25313000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>26463000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>9072000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>8862000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>7092000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>148261000.0</v>
       </c>
-      <c r="V58"/>
-[...1 lines deleted...]
-      <c r="X58">
+      <c r="X58"/>
+      <c r="Y58"/>
+      <c r="Z58">
         <v>-9769000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:24">
+    <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
-    </row>
-    <row r="60" spans="1:24">
+      <c r="Y59"/>
+      <c r="Z59"/>
+    </row>
+    <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B60">
+        <v>12202000.0</v>
+      </c>
+      <c r="C60">
+        <v>24805000.0</v>
+      </c>
+      <c r="D60">
         <v>29614000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>41464000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>57307000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>73390000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>89379000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>104018000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>117587000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>111374000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>112443000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>118599000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>121073000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>122337000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>130947000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>129841000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>139318000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>152787000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>169303000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>181556000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>82344000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>-51863000.0</v>
       </c>
-      <c r="V60"/>
-[...1 lines deleted...]
-      <c r="X60">
+      <c r="X60"/>
+      <c r="Y60"/>
+      <c r="Z60">
         <v>9769000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:24">
+    <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
-    </row>
-    <row r="62" spans="1:24">
+      <c r="Y61"/>
+      <c r="Z61"/>
+    </row>
+    <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
-      <c r="T62">
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62">
         <v>236098000.0</v>
       </c>
-      <c r="U62"/>
-      <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G32"/>
+  <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B2">
+        <v>1634000.0</v>
+      </c>
+      <c r="C2">
         <v>1814000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1764000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2510000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>735000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>777000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>463000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B3">
+        <v>1634000.0</v>
+      </c>
+      <c r="C3">
         <v>1814000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1764000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1104000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>216000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>777000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>463000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:7">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B5">
+        <v>-60677000.0</v>
+      </c>
+      <c r="C5">
         <v>-65859000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-34229000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-56056000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-50087000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-15040000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-9876000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:7">
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B6">
+        <v>-59043000.0</v>
+      </c>
+      <c r="C6">
         <v>-64045000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-32465000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-54952000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-49871000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-14263000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-9413000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:7">
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
-    </row>
-    <row r="8" spans="1:7">
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B9">
+        <v>-1634000.0</v>
+      </c>
+      <c r="C9">
         <v>71000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>18179000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>16401000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-735000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-777000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-463000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:7">
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B10">
+        <v>-60822000.0</v>
+      </c>
+      <c r="C10">
         <v>-70515000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-37368000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-53810000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-49983000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-15040000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-10248000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>1596105.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-2246000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-216000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-101000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>742000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:7">
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B12">
+        <v>5274000.0</v>
+      </c>
+      <c r="C12">
         <v>4656000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>3139000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1104000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>216000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>101000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>372000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B13">
+        <v>3108000.0</v>
+      </c>
+      <c r="C13">
         <v>6673000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>4491000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1908000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>104000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>63000.0</v>
       </c>
-      <c r="G13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:7">
+      <c r="H13"/>
+    </row>
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
-    </row>
-    <row r="15" spans="1:7">
+      <c r="H14"/>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B15">
+        <v>-60822000.0</v>
+      </c>
+      <c r="C15">
         <v>-70515000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-37368000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-51564000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-49767000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-14939000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-10990000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:7">
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-53810000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>101959000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-28217000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-18229000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B17">
+        <v>-60822000.0</v>
+      </c>
+      <c r="C17">
         <v>-70515000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-37295000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-53810000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-49983000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-15040000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-10248000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:7">
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B18">
+        <v>-2166000.0</v>
+      </c>
+      <c r="C18">
         <v>2017000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>4491000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>1908000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>104000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>101000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-372000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>2246000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>104000.0</v>
       </c>
-      <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B21">
+        <v>-60677000.0</v>
+      </c>
+      <c r="C21">
         <v>-73594000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-40503000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-56056000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-50087000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-22404000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-9936000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-    </row>
-    <row r="23" spans="1:7">
+      <c r="H22"/>
+    </row>
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B23">
+        <v>60677000.0</v>
+      </c>
+      <c r="C23">
         <v>75479000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>60446000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>72457000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>50087000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>22404000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>9936000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>151942000.0</v>
       </c>
-      <c r="F24"/>
       <c r="G24"/>
-    </row>
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B25">
+        <v>1634000.0</v>
+      </c>
+      <c r="C25">
         <v>1814000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1721000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1104000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>216000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>150000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>25000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B26">
+        <v>44830000.0</v>
+      </c>
+      <c r="C26">
         <v>56434000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>41776000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>53761000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>35269000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>16641000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>6340000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:7">
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>1764000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>4173000.0</v>
       </c>
-      <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-    </row>
-    <row r="28" spans="1:7">
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B28">
+        <v>15847000.0</v>
+      </c>
+      <c r="C28">
         <v>19045000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>18670000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>18696000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>14818000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>5763000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>3596000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
-    </row>
-    <row r="30" spans="1:7">
+      <c r="H29"/>
+    </row>
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B30">
+        <v>59043000.0</v>
+      </c>
+      <c r="C30">
         <v>73665000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>58682000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>72457000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>50087000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>21627000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>9936000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B31">
+        <v>-145000.0</v>
+      </c>
+      <c r="C31">
         <v>3079000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>3135000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>2246000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>104000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>7364000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-312000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B32">
+        <v>0.0</v>
+      </c>
+      <c r="C32">
         <v>1885000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>19943000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>16401000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>4148000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>0.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X32"/>
+  <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="V1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="W1" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
-    </row>
-    <row r="2" spans="1:24">
+      <c r="Y1" t="s">
+        <v>86</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="B2"/>
+        <v>88</v>
+      </c>
+      <c r="B2">
+        <v>398000.0</v>
+      </c>
       <c r="C2">
+        <v>400000.0</v>
+      </c>
+      <c r="D2"/>
+      <c r="E2">
         <v>406000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>426000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>442000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>454000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>454000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>464000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>460000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>445000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>773000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>761000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>13054000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>708000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>13887000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>481000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>59000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>239000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>232000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>205000.0</v>
       </c>
-      <c r="U2"/>
-      <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
-    </row>
-    <row r="3" spans="1:24">
+      <c r="Y2"/>
+      <c r="Z2"/>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B3">
+        <v>398000.0</v>
+      </c>
+      <c r="C3">
+        <v>400000.0</v>
+      </c>
+      <c r="D3">
         <v>402000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>406000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>426000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>442000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>454000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>454000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>464000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>460000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>445000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>434000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>425000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>417000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>708000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>185000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>98000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>48000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>67000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>62000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>39000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>44000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>41000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>42000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>23000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-    </row>
-    <row r="5" spans="1:24">
+      <c r="Y4"/>
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B5">
+        <v>-8966000.0</v>
+      </c>
+      <c r="C5">
+        <v>-7012000.0</v>
+      </c>
+      <c r="D5">
         <v>-15726000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-16681000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-16826000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-19133000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-15429000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-16107000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-15190000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-10764000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-9251000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-4143000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-11810000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-13179000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-11943000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-14972000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-15366000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-17884000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-13795000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-10956000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-7452000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-7392000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-6053000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-5065000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-3894000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:24">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B6">
+        <v>-8568000.0</v>
+      </c>
+      <c r="C6">
+        <v>-6612000.0</v>
+      </c>
+      <c r="D6">
         <v>-15324000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-16275000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-16400000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-18691000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-14975000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-15653000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-14726000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-10304000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-8806000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-3709000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-11385000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-12762000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-11235000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-14787000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-15268000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-17836000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-13728000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-10894000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-7413000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-7348000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-6012000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-5023000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-3871000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:24">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
-    </row>
-    <row r="8" spans="1:24">
+      <c r="Y7"/>
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-    </row>
-    <row r="9" spans="1:24">
+      <c r="Y8"/>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>95</v>
+      </c>
+      <c r="B9">
+        <v>-398000.0</v>
+      </c>
       <c r="C9">
+        <v>-400000.0</v>
+      </c>
+      <c r="D9"/>
+      <c r="E9">
         <v>-406000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-426000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-967000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-454000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>689000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>278000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>1041000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>5452000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>8081000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>4464000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-5771000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>4262000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-9739000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-481000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-59000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-239000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-232000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-205000.0</v>
       </c>
-      <c r="U9"/>
-      <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
-    </row>
-    <row r="10" spans="1:24">
+      <c r="Y9"/>
+      <c r="Z9"/>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B10">
+        <v>-13532000.0</v>
+      </c>
+      <c r="C10">
+        <v>-8381000.0</v>
+      </c>
+      <c r="D10">
         <v>-16370000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-17982000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-18089000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-20400000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-16673000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-17249000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-16193000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-12003000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-8285000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-5098000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-11982000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-11930000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-11943000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-14594000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-15343000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-17869000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-13758000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-10921000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-7435000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-7402000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-6068000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>2257000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-3827000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:24">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-      <c r="H11">
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11">
         <v>-1.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>2105000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>-445000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-994000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-666000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-1249000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-596000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-378000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-23000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-48000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-172000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-51000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-33000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-28000.0</v>
       </c>
-      <c r="V11"/>
-      <c r="W11">
+      <c r="X11"/>
+      <c r="Y11">
         <v>-24000.0</v>
       </c>
-      <c r="X11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:24">
+      <c r="Z11"/>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B12">
+        <v>1368000.0</v>
+      </c>
+      <c r="C12">
+        <v>1369000.0</v>
+      </c>
+      <c r="D12">
         <v>644000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>1301000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>1263000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>1267000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>1244000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>1142000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>1003000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>1239000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>900000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>955000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>172000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>713000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>593000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>97000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>23000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>15000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>37000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>51000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>33000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>28000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>15000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>24000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>67000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:24">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B13">
+        <v>433000.0</v>
+      </c>
+      <c r="C13">
+        <v>564000.0</v>
+      </c>
+      <c r="D13">
         <v>697000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>850000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>997000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>1309000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>1598000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>1793000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>1973000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>4104000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>971000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>994000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>1347000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>1179000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>593000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>97000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>23000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>15000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>37000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>51000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>33000.0</v>
       </c>
-      <c r="U13"/>
-[...1 lines deleted...]
-      <c r="W13">
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13">
         <v>24000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>67000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:24">
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
-    </row>
-    <row r="15" spans="1:24">
+      <c r="Y14"/>
+      <c r="Z14"/>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B15">
+        <v>-13532000.0</v>
+      </c>
+      <c r="C15">
+        <v>-8381000.0</v>
+      </c>
+      <c r="D15">
         <v>-16370000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-17982000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-18089000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-20400000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-16673000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-17249000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-16193000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-12003000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-8285000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-5098000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-11982000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-11930000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-11943000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-14594000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-15343000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-17869000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-13758000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-10921000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-7435000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-7402000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-6068000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>2257000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-3827000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:24">
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-5098000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-11982000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-11930000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-11943000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-14594000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-15343000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>286015000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-13758000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-67847000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-102451000.0</v>
       </c>
-      <c r="U16"/>
-      <c r="V16">
+      <c r="W16"/>
+      <c r="X16">
         <v>-6068000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>2226000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-3827000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:24">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B17">
+        <v>-13532000.0</v>
+      </c>
+      <c r="C17">
+        <v>-8381000.0</v>
+      </c>
+      <c r="D17">
         <v>-16370000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-17982000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-18089000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-20400000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-16673000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-17249000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-16193000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-12003000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-8285000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-5098000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-11982000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-11930000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-11943000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-14594000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-15343000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-17869000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-13758000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-10921000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-7435000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-7402000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-6068000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>2257000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-3827000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:24">
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B18">
+        <v>-935000.0</v>
+      </c>
+      <c r="C18">
+        <v>-805000.0</v>
+      </c>
+      <c r="D18">
         <v>-644000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-451000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-266000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>42000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>354000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>651000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>970000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>965000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>971000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>994000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>1347000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>1179000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>593000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>97000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>23000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>15000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>37000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>51000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>33000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>28000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-15000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>24000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>67000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:24">
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-      <c r="K19">
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19">
         <v>969000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>241000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>1249000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>596000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>378000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>23000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>15000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>37000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>35000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>17000.0</v>
       </c>
-      <c r="U19"/>
-      <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-    </row>
-    <row r="20" spans="1:24">
+      <c r="Y19"/>
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-    </row>
-    <row r="21" spans="1:24">
+      <c r="Y20"/>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B21">
+        <v>-8966000.0</v>
+      </c>
+      <c r="C21">
+        <v>-9418000.0</v>
+      </c>
+      <c r="D21">
         <v>-15726000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-17542000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-17991000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-20348000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-17124000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-18960000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-17162000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-12962000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-9251000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-6067000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-12223000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-13179000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-12539000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-14972000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-15366000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-17884000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-13795000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-10956000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-7452000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-7392000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-6053000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-5065000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-3894000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:24">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
-    </row>
-    <row r="23" spans="1:24">
+      <c r="Y22"/>
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B23">
+        <v>8966000.0</v>
+      </c>
+      <c r="C23">
+        <v>9418000.0</v>
+      </c>
+      <c r="D23">
         <v>15726000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>17542000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>17991000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>20348000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>17124000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>20103000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>17904000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>14463000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>15148000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>14148000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>16687000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>20462000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>17509000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>19119999.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>15366000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>17884000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>13795000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>10956000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>7452000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>7392000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>6053000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>5065000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>3894000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
-      <c r="S24">
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24">
         <v>56926000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>95016000.0</v>
       </c>
-      <c r="U24"/>
-      <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-    </row>
-    <row r="25" spans="1:24">
+      <c r="Y24"/>
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B25">
+        <v>398000.0</v>
+      </c>
+      <c r="C25">
+        <v>400000.0</v>
+      </c>
+      <c r="D25">
         <v>402000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>406000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>426000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>442000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>454000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>454000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>464000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>460000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>445000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>434000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>425000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>700000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>404000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>185000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>98000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>48000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>67000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>62000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>39000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>44000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>41000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>42000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>23000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:24">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B26">
+        <v>8181000.0</v>
+      </c>
+      <c r="C26">
+        <v>6933000.0</v>
+      </c>
+      <c r="D26">
         <v>11634000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>13143000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>13120000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>15727000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>12528000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>15271000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>12908000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>9649000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>10838000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>9583000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>11706000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>15859000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>13070000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>13887000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>10945000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>13400000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>9787000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>7265000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>4817000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>5286000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>4812000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>3780000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>2763000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:24">
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
-[...4 lines deleted...]
-      </c>
+      <c r="G27"/>
+      <c r="H27"/>
       <c r="I27">
-        <v>-460000.0</v>
-[...2 lines deleted...]
-      <c r="K27"/>
+        <v>454000.0</v>
+      </c>
+      <c r="J27">
+        <v>464000.0</v>
+      </c>
+      <c r="K27">
+        <v>460000.0</v>
+      </c>
       <c r="L27"/>
-      <c r="M27">
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27">
         <v>4173000.0</v>
       </c>
-      <c r="N27"/>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
-    </row>
-    <row r="28" spans="1:24">
+      <c r="Y27"/>
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B28">
+        <v>5090000.0</v>
+      </c>
+      <c r="C28">
+        <v>2485000.0</v>
+      </c>
+      <c r="D28">
         <v>4091999.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>4399000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>4871000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>4621000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>4596000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>4832000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>4996000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>4814000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>4310000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>4565000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>4981000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>3235000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>4439000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>5233000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>4421000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>4484000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>4008000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>3691000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>2635000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>2106000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>1241000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>1285000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>1131000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
-    </row>
-    <row r="30" spans="1:24">
+      <c r="Y29"/>
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B30">
+        <v>8568000.0</v>
+      </c>
+      <c r="C30">
+        <v>9418000.0</v>
+      </c>
+      <c r="D30">
         <v>15726000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>17136000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>17565000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>20348000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>17124000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>19649000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>17440000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>14003000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>14703000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>14148000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>16687000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>7408000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>16801000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>5232999.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>15366000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>17884000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>13795000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>10956000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>7452000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>7392000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>6053000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>5065000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>3894000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:24">
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B31">
+        <v>-4566000.0</v>
+      </c>
+      <c r="C31">
+        <v>1037000.0</v>
+      </c>
+      <c r="D31">
         <v>-644000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-440000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-98000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-52000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>451000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>1711000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>969000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>959000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>966000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>969000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>241000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>1249000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>596000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>378000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>23000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>15000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>37000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>35000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>17000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-10000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-15000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>7322000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>67000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:24">
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
+        <v>0.0</v>
+      </c>
+      <c r="F32">
+        <v>0.0</v>
+      </c>
+      <c r="G32">
         <v>-49000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>49000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>1143000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>742000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>1501000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>5897000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>8081000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>4464000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>7283000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>4970000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>4147999.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="R32">
         <v>0.0</v>
       </c>
       <c r="S32">
         <v>0.0</v>
       </c>
       <c r="T32">
         <v>0.0</v>
       </c>
       <c r="U32">
         <v>0.0</v>
       </c>
       <c r="V32">
         <v>0.0</v>
       </c>
       <c r="W32">
         <v>0.0</v>
       </c>
       <c r="X32">
+        <v>0.0</v>
+      </c>
+      <c r="Y32">
+        <v>0.0</v>
+      </c>
+      <c r="Z32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G30"/>
+  <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B2">
+        <v>112215000.0</v>
+      </c>
+      <c r="C2">
         <v>155577000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>130529000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>158830000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>92777000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>18104000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>6003000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B3">
+        <v>0</v>
+      </c>
+      <c r="C3">
         <v>254000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>769000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3611000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>498000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>560000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>266000</v>
       </c>
     </row>
-    <row r="4" spans="1:7">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>-28301000.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>66053000.0</v>
       </c>
-      <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>8382000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-3443000.0</v>
       </c>
-      <c r="F5"/>
       <c r="G5"/>
-    </row>
-    <row r="6" spans="1:7">
+      <c r="H5"/>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B6">
+        <v>-54264000.0</v>
+      </c>
+      <c r="C6">
         <v>-43362000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>25048000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-28301000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>66053000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>74673000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>12101000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:7">
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B7">
+        <v>-8205000.0</v>
+      </c>
+      <c r="C7">
         <v>2526000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-5894000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>2539000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>2277000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1920000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-711000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:7">
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>-6928000.0</v>
       </c>
-      <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>126</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
         <v>1350000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>5578000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-6928000.0</v>
       </c>
-      <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
-    </row>
-    <row r="10" spans="1:7">
+      <c r="H9"/>
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
-      <c r="D10">
+      <c r="D10"/>
+      <c r="E10">
         <v>6928000.0</v>
       </c>
-      <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
-    </row>
-    <row r="11" spans="1:7">
+      <c r="H10"/>
+    </row>
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>3046000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1007000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>388000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>116000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:7">
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>7407000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>4614000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-6042000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1392000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-      <c r="E13">
+      <c r="E13"/>
+      <c r="F13">
         <v>1270000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1920000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-827000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:7">
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B14">
+        <v>1634000.0</v>
+      </c>
+      <c r="C14">
         <v>1814000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1764000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1104000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>216000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>150000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>25000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:7">
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
-    </row>
-    <row r="16" spans="1:7">
+      <c r="H15"/>
+    </row>
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B16">
+        <v>57951000.0</v>
+      </c>
+      <c r="C16">
         <v>112215000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>155577000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>130529000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>158830000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>92777000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>18104000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B18">
+        <v>-60292000.0</v>
+      </c>
+      <c r="C18">
         <v>-56442000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-33381000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-44207000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-43374000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-19183999.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-9808000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>136</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-254000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-1089000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-3611000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-498000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-560000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-266000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:7">
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B20">
+        <v>5939000.0</v>
+      </c>
+      <c r="C20">
         <v>23576000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>10877000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>16191000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>111600000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>94170000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>22102000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:7">
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B21">
+        <v>0.0</v>
+      </c>
+      <c r="C21">
         <v>-10000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>40000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-88000.0</v>
       </c>
-      <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
-    </row>
-    <row r="22" spans="1:7">
+      <c r="H21"/>
+    </row>
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B22">
+        <v>-60822000.0</v>
+      </c>
+      <c r="C22">
         <v>-70515000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-37368000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-53810000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-49983000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-15040000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-10248000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B23">
+        <v>6028000.0</v>
+      </c>
+      <c r="C23">
         <v>-496000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>100000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>166000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-2173000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>93857000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>21907000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-    </row>
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B25">
+        <v>856000.0</v>
+      </c>
+      <c r="C25">
         <v>1161000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>878000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2171000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>519000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-6286000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>950000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>15994000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>109427000.0</v>
       </c>
-      <c r="F26"/>
       <c r="G26"/>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B27">
+        <v>6245000.0</v>
+      </c>
+      <c r="C27">
         <v>8826000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>8008000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>7400000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>4095000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>632000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>559000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:7">
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B28">
+        <v>6028000.0</v>
+      </c>
+      <c r="C28">
         <v>13080000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>58429000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>15906000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>109427000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>93857000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>21909000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B29">
+        <v>-60292000.0</v>
+      </c>
+      <c r="C29">
         <v>-56188000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-32612000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-40596000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-42876000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-18624000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-9542000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>146</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
         <v>-254000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-769000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-3611000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-498000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-560000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-266000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X30"/>
+  <dimension ref="A1:Z30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="V1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="W1" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
-    </row>
-    <row r="2" spans="1:24">
+      <c r="Y1" t="s">
+        <v>86</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B2">
+        <v>57050000.0</v>
+      </c>
+      <c r="C2">
+        <v>66609000.0</v>
+      </c>
+      <c r="D2">
         <v>78491000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>93267000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>112215000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>124043000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>136514000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>160428000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>134343000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>130268000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>137452000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>169086000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>130529000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>141661000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>147011000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>145010000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>158830000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>171737000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>184532000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>84900000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>92777000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>26915000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>31990000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>14256000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>18104000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:24">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
+        <v>0</v>
+      </c>
+      <c r="F3">
+        <v>0</v>
+      </c>
+      <c r="G3">
         <v>123000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>3000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>17000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>111000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>198000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>221000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>182000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>168000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>518000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>1954000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>1111000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>28000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>272000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>102000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>111000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>13000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>9000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>57000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>45000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>449000</v>
       </c>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
         <v>-10411000.0</v>
       </c>
-      <c r="L4">
+      <c r="N4">
         <v>38557000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>-11132000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>-5350000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>2001000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-13820000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>-12907000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>-12795000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>99632000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>-7877000.0</v>
       </c>
-      <c r="U4"/>
-      <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-    </row>
-    <row r="5" spans="1:24">
+      <c r="Y4"/>
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>-3665000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-1077000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>1416000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-3019000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>7731000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>2254000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>80000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-840000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-2771000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>88000.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
-    </row>
-    <row r="6" spans="1:24">
+      <c r="Y5"/>
+      <c r="Z5"/>
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B6">
+        <v>-10600000.0</v>
+      </c>
+      <c r="C6">
+        <v>-8658000.0</v>
+      </c>
+      <c r="D6">
         <v>-11882000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-14776000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-18948000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-11828000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-12471000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-23914000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>4846000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>4075000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-7184000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-10411000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>38557000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-11132000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-5350000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>2001000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-13820000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-12907000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-12795000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>99632000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-7877000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>65862000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-5075000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>17734000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-3848000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:24">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B7">
+        <v>1469000.0</v>
+      </c>
+      <c r="C7">
+        <v>-3187000.0</v>
+      </c>
+      <c r="D7">
         <v>60000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-75000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-432000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>458000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>380000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-962000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-2341000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>4630000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-2091000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-8596000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>163000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-2952000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-5164000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>11489000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-160000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>3190000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>1131000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-1692000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-1359000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>809000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>623000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>330000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>196000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:24">
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8">
         <v>-672000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>673000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>-2628000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>-2080000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>-2220000.0</v>
       </c>
-      <c r="P8"/>
-      <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-    </row>
-    <row r="9" spans="1:24">
+      <c r="Y8"/>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
-      <c r="E9">
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9">
         <v>464000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>81000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>230000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>575000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>4561000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>1016000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-672000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>673000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-2628000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-2080000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-2220000.0</v>
       </c>
       <c r="Q9">
         <v>-2220000.0</v>
       </c>
       <c r="R9">
         <v>-2220000.0</v>
       </c>
-      <c r="S9"/>
-      <c r="T9"/>
+      <c r="S9">
+        <v>-2220000.0</v>
+      </c>
+      <c r="T9">
+        <v>-2220000.0</v>
+      </c>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
-    </row>
-    <row r="10" spans="1:24">
+      <c r="Y9"/>
+      <c r="Z9"/>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
-      <c r="I10">
-[...1 lines deleted...]
-      </c>
+      <c r="I10"/>
       <c r="J10"/>
       <c r="K10">
+        <v>5338000.0</v>
+      </c>
+      <c r="L10"/>
+      <c r="M10">
         <v>672000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-673000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>2628000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>2080000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>2220000.0</v>
       </c>
-      <c r="P10"/>
-      <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
-    </row>
-    <row r="11" spans="1:24">
+      <c r="Y10"/>
+      <c r="Z10"/>
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>-3920000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>903000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-1044000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>239000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>6556000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-2705000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>651000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>635000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>1140000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>724000.0</v>
       </c>
-      <c r="U11"/>
-      <c r="V11">
+      <c r="W11"/>
+      <c r="X11">
         <v>350000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>276000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>302000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:24">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>2000000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>1100000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1696000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>1927000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>2039000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>1745000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>1307000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>1479000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>951000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>705000.0</v>
       </c>
-      <c r="U12"/>
-      <c r="V12">
+      <c r="W12"/>
+      <c r="X12">
         <v>133000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>-6924000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>209000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:24">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...4 lines deleted...]
-      </c>
+      <c r="K13"/>
+      <c r="L13"/>
       <c r="M13">
         <v>-4380000.0</v>
       </c>
       <c r="N13">
+        <v>-4380000.0</v>
+      </c>
+      <c r="O13">
+        <v>-4380000.0</v>
+      </c>
+      <c r="P13">
         <v>96000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-168000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-160000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>3190000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>1131000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-1692000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-1359000.0</v>
       </c>
-      <c r="U13"/>
-      <c r="V13">
+      <c r="W13"/>
+      <c r="X13">
         <v>623000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>54000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-106000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:24">
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B14">
+        <v>398000.0</v>
+      </c>
+      <c r="C14">
+        <v>400000.0</v>
+      </c>
+      <c r="D14">
         <v>402000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>406000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>426000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>442000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>454000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>454000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>464000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>460000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>445000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>434000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>425000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>417000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>404000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>185000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>98000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>48000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>67000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>62000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>39000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>44000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>41000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>42000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>23000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:24">
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
-    </row>
-    <row r="16" spans="1:24">
+      <c r="Y15"/>
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B16">
+        <v>46450000.0</v>
+      </c>
+      <c r="C16">
+        <v>57951000.0</v>
+      </c>
+      <c r="D16">
         <v>66608999.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>78491000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>93267000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>112215000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>124043000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>136514000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>139189000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>134343000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>130268000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>158675000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>169086000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>130529000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>141661000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>147011000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>145010000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>158830000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>171737000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>184532000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>84900000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>92777000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>26915000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>31990000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>14256000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:24">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-    </row>
-    <row r="18" spans="1:24">
+      <c r="Y17"/>
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B18">
+        <v>-10597000.0</v>
+      </c>
+      <c r="C18">
+        <v>-11024000.0</v>
+      </c>
+      <c r="D18">
         <v>-15156000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-15164000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-18948000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-14375000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-12465000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-14193999.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-15408000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-4783000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-7429000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-11103000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-10066000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-12388000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-16426000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-1414000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-13979000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-12945000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-12519000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-10571000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-7338999.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-6018000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-4978000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-4340000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-3848000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:24">
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>134</v>
-[...6 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
       <c r="D19">
         <v>0.0</v>
       </c>
       <c r="E19">
+        <v>0.0</v>
+      </c>
+      <c r="F19">
+        <v>0.0</v>
+      </c>
+      <c r="G19">
         <v>-123000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-3000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-17000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-111000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-198000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-221000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-182000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-168000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-518000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>5444000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-1111000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-28000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-272000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-102000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-111000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-13000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-9000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-57000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-45000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-449000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:24">
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>137</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
+        <v>2318000.0</v>
+      </c>
+      <c r="D20">
         <v>3274000.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>347000.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>0.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>2481000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>-29000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>877000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>20247000.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>8882000.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>59000.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>675000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>8713000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>1430000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>11108000.0</v>
       </c>
-      <c r="O20"/>
-[...1 lines deleted...]
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="S20"/>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-    </row>
-    <row r="21" spans="1:24">
+      <c r="Y20"/>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>138</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
         <v>0.0</v>
       </c>
-      <c r="C21"/>
-[...1 lines deleted...]
-      <c r="E21">
+      <c r="D21">
         <v>0.0</v>
       </c>
-      <c r="F21">
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21">
         <v>0.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
+      <c r="H21">
+        <v>0.0</v>
+      </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
-[...4 lines deleted...]
-      </c>
+      <c r="L21"/>
+      <c r="M21"/>
       <c r="N21">
         <v>40000000.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21"/>
+      <c r="O21">
+        <v>-88000.0</v>
+      </c>
+      <c r="P21">
+        <v>40000000.0</v>
+      </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
-      <c r="T21">
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21">
         <v>-559000.0</v>
       </c>
-      <c r="U21"/>
-      <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
-    </row>
-    <row r="22" spans="1:24">
+      <c r="Y21"/>
+      <c r="Z21"/>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B22">
+        <v>-13532000.0</v>
+      </c>
+      <c r="C22">
+        <v>-8381000.0</v>
+      </c>
+      <c r="D22">
         <v>-16370000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-17982000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-18089000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-20400000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-16672999.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-17249000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-16193000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-12003000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-8285000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-5098000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-11982000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-11930000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-11943000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-14594000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-15343000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-17869000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-13758000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-10921000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-7435000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-7402000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-6068000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>2257000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-3827000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:24">
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>139</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>2366000.0</v>
+      </c>
+      <c r="D23">
         <v>3274000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>388000.0</v>
       </c>
-      <c r="D23"/>
-      <c r="E23">
+      <c r="F23"/>
+      <c r="G23">
         <v>2547000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>23000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-9720000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>12000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>191000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-141000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>50000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>39910000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-174000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-32000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-238000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>159000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>38000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-276000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>110203000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-538000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>71880000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-97000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>22074000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-449000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-    </row>
-    <row r="25" spans="1:24">
+      <c r="Y24"/>
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B25">
+        <v>1068000.0</v>
+      </c>
+      <c r="C25">
+        <v>-1069000.0</v>
+      </c>
+      <c r="D25">
         <v>752000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>694000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-2858999.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>3340000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>1365999.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>978000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>468000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>3263000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>3739000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>409000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-612000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>653000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>295000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>840000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-291000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>662000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-1336000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>1310000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>890000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>319000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>350000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>156000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>152000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:24">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26">
         <v>-6000.0</v>
       </c>
-      <c r="G26"/>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26">
         <v>692000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>48623000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>1344000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>11076000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>3415000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>159000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>38000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-276000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>109644000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>21000.0</v>
       </c>
-      <c r="U26"/>
-      <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-    </row>
-    <row r="27" spans="1:24">
+      <c r="Y26"/>
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B27">
+        <v>929000.0</v>
+      </c>
+      <c r="C27">
+        <v>1213000.0</v>
+      </c>
+      <c r="D27">
         <v>1233000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>1793000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>2005999.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>1908000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>2011000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>2602000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>2305000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>1873000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>2097000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>1930000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>2108000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>1942000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>1936000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>1777000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>1745000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>1296000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>1479000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>781000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>539000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>133000.0</v>
       </c>
       <c r="W27">
         <v>221000.0</v>
       </c>
       <c r="X27">
+        <v>133000.0</v>
+      </c>
+      <c r="Y27">
+        <v>221000.0</v>
+      </c>
+      <c r="Z27">
         <v>57000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:24">
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>144</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
+        <v>2366000.0</v>
+      </c>
+      <c r="D28">
         <v>3274000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>388000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>0.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>2547000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-6000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-9720000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>20259000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>9073000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>41000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>692000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>48623000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>1256000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>11076000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>3415000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>159000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>38000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-276000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>110203000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-538000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>71880000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-97000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>22074000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-538000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B29">
+        <v>-10597000.0</v>
+      </c>
+      <c r="C29">
+        <v>-11024000.0</v>
+      </c>
+      <c r="D29">
         <v>-15156000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-15164000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-18948000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-14252000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-12462000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-14177000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-15297000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-4585000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-7208000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-10921000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-9898000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-11870000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-14472000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-303000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-13951000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-12673000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-12417000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-10460000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-7326000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-6009000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-4921000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-4295000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-3399000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:24">
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
-      <c r="E30">
+      <c r="E30"/>
+      <c r="F30"/>
+      <c r="G30">
         <v>-123000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-3000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-17000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-111000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-198000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-221000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-182000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-168000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-518000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-1954000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-1111000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-28000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-272000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-102000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-111000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-13000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-9000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-57000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-45000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-449000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>