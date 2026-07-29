--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -5631,77 +5631,77 @@
       </c>
       <c r="G3">
         <v>777000.0</v>
       </c>
       <c r="H3">
         <v>463000.0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>91</v>
       </c>
       <c r="B5">
-        <v>-60677000.0</v>
+        <v>-55548000.0</v>
       </c>
       <c r="C5">
         <v>-65859000.0</v>
       </c>
       <c r="D5">
         <v>-34229000.0</v>
       </c>
       <c r="E5">
         <v>-56056000.0</v>
       </c>
       <c r="F5">
         <v>-50087000.0</v>
       </c>
       <c r="G5">
         <v>-15040000.0</v>
       </c>
       <c r="H5">
         <v>-9876000.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>92</v>
       </c>
       <c r="B6">
-        <v>-59043000.0</v>
+        <v>-53914000.0</v>
       </c>
       <c r="C6">
         <v>-64045000.0</v>
       </c>
       <c r="D6">
         <v>-32465000.0</v>
       </c>
       <c r="E6">
         <v>-54952000.0</v>
       </c>
       <c r="F6">
         <v>-49871000.0</v>
       </c>
       <c r="G6">
         <v>-14263000.0</v>
       </c>
       <c r="H6">
         <v>-9413000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>93</v>
       </c>
       <c r="B7"/>
@@ -6548,188 +6548,188 @@
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>91</v>
       </c>
       <c r="B5">
-        <v>-8966000.0</v>
+        <v>-12164000.0</v>
       </c>
       <c r="C5">
         <v>-7012000.0</v>
       </c>
       <c r="D5">
-        <v>-15726000.0</v>
+        <v>-15029000.0</v>
       </c>
       <c r="E5">
         <v>-16681000.0</v>
       </c>
       <c r="F5">
         <v>-16826000.0</v>
       </c>
       <c r="G5">
         <v>-19133000.0</v>
       </c>
       <c r="H5">
         <v>-15429000.0</v>
       </c>
       <c r="I5">
         <v>-16107000.0</v>
       </c>
       <c r="J5">
         <v>-15190000.0</v>
       </c>
       <c r="K5">
         <v>-10764000.0</v>
       </c>
       <c r="L5">
-        <v>-9251000.0</v>
+        <v>-7385000.0</v>
       </c>
       <c r="M5">
         <v>-4143000.0</v>
       </c>
       <c r="N5">
         <v>-11810000.0</v>
       </c>
       <c r="O5">
-        <v>-13179000.0</v>
+        <v>-11930000.0</v>
       </c>
       <c r="P5">
         <v>-11943000.0</v>
       </c>
       <c r="Q5">
-        <v>-14972000.0</v>
+        <v>-14594000.0</v>
       </c>
       <c r="R5">
-        <v>-15366000.0</v>
+        <v>-15343000.0</v>
       </c>
       <c r="S5">
-        <v>-17884000.0</v>
+        <v>-17869000.0</v>
       </c>
       <c r="T5">
-        <v>-13795000.0</v>
+        <v>-13758000.0</v>
       </c>
       <c r="U5">
-        <v>-10956000.0</v>
+        <v>-10921000.0</v>
       </c>
       <c r="V5">
         <v>-7452000.0</v>
       </c>
       <c r="W5">
         <v>-7392000.0</v>
       </c>
       <c r="X5">
         <v>-6053000.0</v>
       </c>
       <c r="Y5">
         <v>-5065000.0</v>
       </c>
       <c r="Z5">
         <v>-3894000.0</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>92</v>
       </c>
       <c r="B6">
-        <v>-8568000.0</v>
+        <v>-11766000.0</v>
       </c>
       <c r="C6">
         <v>-6612000.0</v>
       </c>
       <c r="D6">
-        <v>-15324000.0</v>
+        <v>-14627000.0</v>
       </c>
       <c r="E6">
         <v>-16275000.0</v>
       </c>
       <c r="F6">
         <v>-16400000.0</v>
       </c>
       <c r="G6">
         <v>-18691000.0</v>
       </c>
       <c r="H6">
         <v>-14975000.0</v>
       </c>
       <c r="I6">
         <v>-15653000.0</v>
       </c>
       <c r="J6">
         <v>-14726000.0</v>
       </c>
       <c r="K6">
         <v>-10304000.0</v>
       </c>
       <c r="L6">
-        <v>-8806000.0</v>
+        <v>-6940000.0</v>
       </c>
       <c r="M6">
         <v>-3709000.0</v>
       </c>
       <c r="N6">
         <v>-11385000.0</v>
       </c>
       <c r="O6">
-        <v>-12762000.0</v>
+        <v>-11513000.0</v>
       </c>
       <c r="P6">
         <v>-11235000.0</v>
       </c>
       <c r="Q6">
-        <v>-14787000.0</v>
+        <v>-14409000.0</v>
       </c>
       <c r="R6">
-        <v>-15268000.0</v>
+        <v>-15245000.0</v>
       </c>
       <c r="S6">
-        <v>-17836000.0</v>
+        <v>-17821000.0</v>
       </c>
       <c r="T6">
-        <v>-13728000.0</v>
+        <v>-13691000.0</v>
       </c>
       <c r="U6">
-        <v>-10894000.0</v>
+        <v>-10859000.0</v>
       </c>
       <c r="V6">
         <v>-7413000.0</v>
       </c>
       <c r="W6">
         <v>-7348000.0</v>
       </c>
       <c r="X6">
         <v>-6012000.0</v>
       </c>
       <c r="Y6">
         <v>-5023000.0</v>
       </c>
       <c r="Z6">
         <v>-3871000.0</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
@@ -6984,51 +6984,51 @@
         <v>-51000.0</v>
       </c>
       <c r="V11">
         <v>-33000.0</v>
       </c>
       <c r="W11">
         <v>-28000.0</v>
       </c>
       <c r="X11"/>
       <c r="Y11">
         <v>-24000.0</v>
       </c>
       <c r="Z11"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>98</v>
       </c>
       <c r="B12">
         <v>1368000.0</v>
       </c>
       <c r="C12">
         <v>1369000.0</v>
       </c>
       <c r="D12">
-        <v>644000.0</v>
+        <v>1341000.0</v>
       </c>
       <c r="E12">
         <v>1301000.0</v>
       </c>
       <c r="F12">
         <v>1263000.0</v>
       </c>
       <c r="G12">
         <v>1267000.0</v>
       </c>
       <c r="H12">
         <v>1244000.0</v>
       </c>
       <c r="I12">
         <v>1142000.0</v>
       </c>
       <c r="J12">
         <v>1003000.0</v>
       </c>
       <c r="K12">
         <v>1239000.0</v>
       </c>
       <c r="L12">
         <v>900000.0</v>
       </c>
@@ -9480,51 +9480,51 @@
       </c>
       <c r="W6">
         <v>65862000.0</v>
       </c>
       <c r="X6">
         <v>-5075000.0</v>
       </c>
       <c r="Y6">
         <v>17734000.0</v>
       </c>
       <c r="Z6">
         <v>-3848000.0</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>124</v>
       </c>
       <c r="B7">
         <v>1469000.0</v>
       </c>
       <c r="C7">
         <v>-3187000.0</v>
       </c>
       <c r="D7">
-        <v>60000.0</v>
+        <v>-1145000.0</v>
       </c>
       <c r="E7">
         <v>-75000.0</v>
       </c>
       <c r="F7">
         <v>-432000.0</v>
       </c>
       <c r="G7">
         <v>458000.0</v>
       </c>
       <c r="H7">
         <v>380000.0</v>
       </c>
       <c r="I7">
         <v>-962000.0</v>
       </c>
       <c r="J7">
         <v>-2341000.0</v>
       </c>
       <c r="K7">
         <v>4630000.0</v>
       </c>
       <c r="L7">
         <v>-2091000.0</v>
       </c>
@@ -9978,51 +9978,51 @@
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>133</v>
       </c>
       <c r="B16">
         <v>46450000.0</v>
       </c>
       <c r="C16">
         <v>57951000.0</v>
       </c>
       <c r="D16">
-        <v>66608999.0</v>
+        <v>66609000.0</v>
       </c>
       <c r="E16">
         <v>78491000.0</v>
       </c>
       <c r="F16">
         <v>93267000.0</v>
       </c>
       <c r="G16">
         <v>112215000.0</v>
       </c>
       <c r="H16">
         <v>124043000.0</v>
       </c>
       <c r="I16">
         <v>136514000.0</v>
       </c>
       <c r="J16">
         <v>139189000.0</v>
       </c>
       <c r="K16">
         <v>134343000.0</v>
       </c>
       <c r="L16">
         <v>130268000.0</v>
       </c>
@@ -10458,51 +10458,51 @@
         <v>388000.0</v>
       </c>
       <c r="F23"/>
       <c r="G23">
         <v>2547000.0</v>
       </c>
       <c r="H23">
         <v>23000.0</v>
       </c>
       <c r="I23">
         <v>-9720000.0</v>
       </c>
       <c r="J23">
         <v>12000.0</v>
       </c>
       <c r="K23">
         <v>191000.0</v>
       </c>
       <c r="L23">
         <v>-141000.0</v>
       </c>
       <c r="M23">
         <v>50000.0</v>
       </c>
       <c r="N23">
-        <v>39910000.0</v>
+        <v>8623000.0</v>
       </c>
       <c r="O23">
         <v>-174000.0</v>
       </c>
       <c r="P23">
         <v>-32000.0</v>
       </c>
       <c r="Q23">
         <v>-238000.0</v>
       </c>
       <c r="R23">
         <v>159000.0</v>
       </c>
       <c r="S23">
         <v>38000.0</v>
       </c>
       <c r="T23">
         <v>-276000.0</v>
       </c>
       <c r="U23">
         <v>110203000.0</v>
       </c>
       <c r="V23">
         <v>-538000.0</v>
       </c>
@@ -10532,57 +10532,57 @@
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>141</v>
       </c>
       <c r="B25">
-        <v>1068000.0</v>
+        <v>139000.0</v>
       </c>
       <c r="C25">
         <v>-1069000.0</v>
       </c>
       <c r="D25">
-        <v>752000.0</v>
+        <v>724000.0</v>
       </c>
       <c r="E25">
         <v>694000.0</v>
       </c>
       <c r="F25">
         <v>-2858999.0</v>
       </c>
       <c r="G25">
         <v>3340000.0</v>
       </c>
       <c r="H25">
         <v>1365999.0</v>
       </c>
       <c r="I25">
         <v>978000.0</v>
       </c>
       <c r="J25">
         <v>468000.0</v>
       </c>
       <c r="K25">
         <v>3263000.0</v>
       </c>
       <c r="L25">
         <v>3739000.0</v>
       </c>