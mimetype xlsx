--- v0 (2026-03-02)
+++ v1 (2026-09-14)
@@ -6280,51 +6280,51 @@
       <c r="G30">
         <v>3400642995.0</v>
       </c>
       <c r="H30">
         <v>3120841693.0</v>
       </c>
       <c r="I30">
         <v>3399562966.0</v>
       </c>
       <c r="J30">
         <v>3451331425.0</v>
       </c>
       <c r="K30">
         <v>4029308326.0</v>
       </c>
       <c r="L30">
         <v>5556757995.0</v>
       </c>
       <c r="M30">
         <v>-162958220.0</v>
       </c>
       <c r="N30">
         <v>4923779047.0</v>
       </c>
       <c r="O30">
-        <v>90908289945.0</v>
+        <v>4988437358.0</v>
       </c>
       <c r="P30">
         <v>4627839000.0</v>
       </c>
       <c r="Q30">
         <v>2906697890.0</v>
       </c>
       <c r="R30">
         <v>84179535327.0</v>
       </c>
       <c r="S30">
         <v>85930357883.0</v>
       </c>
       <c r="T30">
         <v>4996056858.0</v>
       </c>
       <c r="U30">
         <v>3933802600.0</v>
       </c>
       <c r="V30">
         <v>2947601220.0</v>
       </c>
       <c r="W30">
         <v>2816358000.0</v>
       </c>
@@ -10272,51 +10272,51 @@
       <c r="B3">
         <v>4672780240.0</v>
       </c>
       <c r="C3">
         <v>268872673.0</v>
       </c>
       <c r="D3">
         <v>16390944490.0</v>
       </c>
       <c r="E3">
         <v>16474995769.0</v>
       </c>
       <c r="F3">
         <v>16334118743.0</v>
       </c>
       <c r="G3">
         <v>404361816.0</v>
       </c>
       <c r="H3">
         <v>612920681.0</v>
       </c>
       <c r="I3">
         <v>879483529.0</v>
       </c>
       <c r="J3">
-        <v>-953597669.0</v>
+        <v>31254023429.0</v>
       </c>
       <c r="K3">
         <v>2158640850.0</v>
       </c>
       <c r="L3">
         <v>2138649418.0</v>
       </c>
       <c r="M3">
         <v>1597844039.0</v>
       </c>
       <c r="N3">
         <v>3556073607.0</v>
       </c>
       <c r="O3">
         <v>1156237736.0</v>
       </c>
       <c r="P3">
         <v>898090220.0</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>119</v>
       </c>
       <c r="B4"/>
@@ -10342,101 +10342,101 @@
       <c r="B5">
         <v>70847093592.0</v>
       </c>
       <c r="C5">
         <v>-844640148.0</v>
       </c>
       <c r="D5">
         <v>-30399378609.0</v>
       </c>
       <c r="E5">
         <v>-33150868269.0</v>
       </c>
       <c r="F5">
         <v>-202010773.0</v>
       </c>
       <c r="G5">
         <v>8050057838.0</v>
       </c>
       <c r="H5">
         <v>38763269835.0</v>
       </c>
       <c r="I5">
         <v>33136801333.0</v>
       </c>
       <c r="J5">
-        <v>15125213322.0</v>
+        <v>15005465653.0</v>
       </c>
       <c r="K5">
         <v>30978410208.0</v>
       </c>
       <c r="L5">
         <v>30018657968.0</v>
       </c>
       <c r="M5">
         <v>31147976874.0</v>
       </c>
       <c r="N5">
         <v>-35286259864.0</v>
       </c>
       <c r="O5">
         <v>-8179938463.0</v>
       </c>
       <c r="P5">
         <v>-1464358410.0</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>121</v>
       </c>
       <c r="B6">
         <v>75519873832.0</v>
       </c>
       <c r="C6">
         <v>-575767475.0</v>
       </c>
       <c r="D6">
         <v>-14008434119.0</v>
       </c>
       <c r="E6">
         <v>-16675872500.0</v>
       </c>
       <c r="F6">
         <v>16132107970.0</v>
       </c>
       <c r="G6">
         <v>8454419654.0</v>
       </c>
       <c r="H6">
         <v>39376190516.0</v>
       </c>
       <c r="I6">
         <v>34016284862.0</v>
       </c>
       <c r="J6">
-        <v>15005465653.0</v>
+        <v>46259489082.0</v>
       </c>
       <c r="K6">
         <v>33137051058.0</v>
       </c>
       <c r="L6">
         <v>32157307386.0</v>
       </c>
       <c r="M6">
         <v>32745820913.0</v>
       </c>
       <c r="N6">
         <v>-31730186257.0</v>
       </c>
       <c r="O6">
         <v>-7023700727.0</v>
       </c>
       <c r="P6">
         <v>-566268190.0</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>122</v>
       </c>
       <c r="B7"/>
@@ -11855,51 +11855,53 @@
       </c>
       <c r="W3">
         <v>127997194.0</v>
       </c>
       <c r="X3">
         <v>109514179.0</v>
       </c>
       <c r="Y3">
         <v>105163851.0</v>
       </c>
       <c r="Z3">
         <v>98546415.0</v>
       </c>
       <c r="AA3">
         <v>102412050.0</v>
       </c>
       <c r="AB3">
         <v>98239500.0</v>
       </c>
       <c r="AC3">
         <v>356449364.0</v>
       </c>
       <c r="AD3">
         <v>261580859.0</v>
       </c>
-      <c r="AE3"/>
+      <c r="AE3">
+        <v>98555128.0</v>
+      </c>
       <c r="AF3">
         <v>235433338.0</v>
       </c>
       <c r="AG3">
         <v>-55957077.0</v>
       </c>
       <c r="AH3">
         <v>230860333.0</v>
       </c>
       <c r="AI3">
         <v>266456666.0</v>
       </c>
       <c r="AJ3">
         <v>305801747.0</v>
       </c>
       <c r="AK3"/>
       <c r="AL3">
         <v>325353270.0</v>
       </c>
       <c r="AM3">
         <v>385804064.0</v>
       </c>
       <c r="AN3">
         <v>424032014.0</v>
       </c>
@@ -12073,51 +12075,53 @@
       </c>
       <c r="W5">
         <v>1428324852.0</v>
       </c>
       <c r="X5">
         <v>986834374.0</v>
       </c>
       <c r="Y5">
         <v>-11269244851.0</v>
       </c>
       <c r="Z5">
         <v>2886866339.0</v>
       </c>
       <c r="AA5">
         <v>13040297011.0</v>
       </c>
       <c r="AB5">
         <v>3911734233.0</v>
       </c>
       <c r="AC5">
         <v>6107260555.0</v>
       </c>
       <c r="AD5">
         <v>11067853416.0</v>
       </c>
-      <c r="AE5"/>
+      <c r="AE5">
+        <v>8362369051.0</v>
+      </c>
       <c r="AF5">
         <v>12965436862.0</v>
       </c>
       <c r="AG5">
         <v>15591903433.0</v>
       </c>
       <c r="AH5">
         <v>9799533699.0</v>
       </c>
       <c r="AI5">
         <v>1133666084.0</v>
       </c>
       <c r="AJ5">
         <v>6611698119.0</v>
       </c>
       <c r="AK5"/>
       <c r="AL5">
         <v>-2610257047.0</v>
       </c>
       <c r="AM5">
         <v>9013402557.0</v>
       </c>
       <c r="AN5">
         <v>4913698439.0</v>
       </c>
@@ -12232,57 +12236,57 @@
       <c r="W6">
         <v>1556322046.0</v>
       </c>
       <c r="X6">
         <v>1096348553.0</v>
       </c>
       <c r="Y6">
         <v>-11164081000.0</v>
       </c>
       <c r="Z6">
         <v>2985412754.0</v>
       </c>
       <c r="AA6">
         <v>13142709061.0</v>
       </c>
       <c r="AB6">
         <v>4009973733.0</v>
       </c>
       <c r="AC6">
         <v>6463709919.0</v>
       </c>
       <c r="AD6">
         <v>11329434275.0</v>
       </c>
       <c r="AE6">
-        <v>8362369051.0</v>
+        <v>8460924179.0</v>
       </c>
       <c r="AF6">
         <v>13200870200.0</v>
       </c>
       <c r="AG6">
-        <v>15535946356.0</v>
+        <v>15591903433.0</v>
       </c>
       <c r="AH6">
         <v>10030394032.0</v>
       </c>
       <c r="AI6">
         <v>1400122750.0</v>
       </c>
       <c r="AJ6">
         <v>6917499866.0</v>
       </c>
       <c r="AK6">
         <v>3688621704.0</v>
       </c>
       <c r="AL6">
         <v>-2284903777.0</v>
       </c>
       <c r="AM6">
         <v>9399206621.0</v>
       </c>
       <c r="AN6">
         <v>5337730453.0</v>
       </c>
       <c r="AO6">
         <v>31648966880.0</v>
       </c>
@@ -17052,51 +17056,51 @@
       <c r="A6" t="s">
         <v>154</v>
       </c>
       <c r="B6">
         <v>-34404193.0</v>
       </c>
       <c r="C6">
         <v>-46000796.0</v>
       </c>
       <c r="D6">
         <v>-181905843.0</v>
       </c>
       <c r="E6">
         <v>-1836305353.0</v>
       </c>
       <c r="F6">
         <v>74262798.0</v>
       </c>
       <c r="G6">
         <v>-4847610.0</v>
       </c>
       <c r="H6">
         <v>-20459943.0</v>
       </c>
       <c r="I6">
-        <v>-5001883358.0</v>
+        <v>-36921249.0</v>
       </c>
       <c r="J6">
         <v>65870310.0</v>
       </c>
       <c r="K6">
         <v>-2907848413.0</v>
       </c>
       <c r="L6">
         <v>-2079681827.0</v>
       </c>
       <c r="M6">
         <v>3029009510.0</v>
       </c>
       <c r="N6">
         <v>-2189962317.0</v>
       </c>
       <c r="O6">
         <v>-373879905.0</v>
       </c>
       <c r="P6">
         <v>-3767541205.0</v>
       </c>
       <c r="Q6">
         <v>-357317955.0</v>
       </c>
@@ -19058,51 +19062,53 @@
       <c r="AY27"/>
       <c r="AZ27"/>
     </row>
     <row r="28" spans="1:52">
       <c r="A28" t="s">
         <v>175</v>
       </c>
       <c r="B28">
         <v>302914099.0</v>
       </c>
       <c r="C28">
         <v>371080051.0</v>
       </c>
       <c r="D28">
         <v>523180412.0</v>
       </c>
       <c r="E28">
         <v>638898940.0</v>
       </c>
       <c r="F28">
         <v>1033901659.0</v>
       </c>
       <c r="G28">
         <v>481500000.0</v>
       </c>
-      <c r="H28"/>
+      <c r="H28">
+        <v>270269231.0</v>
+      </c>
       <c r="I28">
         <v>-20000000.0</v>
       </c>
       <c r="J28">
         <v>-10000000.0</v>
       </c>
       <c r="K28">
         <v>2985033857.0</v>
       </c>
       <c r="L28">
         <v>1737097898.0</v>
       </c>
       <c r="M28">
         <v>-723999661.0</v>
       </c>
       <c r="N28">
         <v>-3372844157.0</v>
       </c>
       <c r="O28">
         <v>-1367387060.0</v>
       </c>
       <c r="P28">
         <v>8356705350.0</v>
       </c>
       <c r="Q28">
@@ -19212,55 +19218,61 @@
         <v>70008498587.0</v>
       </c>
     </row>
     <row r="29" spans="1:52">
       <c r="A29" t="s">
         <v>176</v>
       </c>
       <c r="B29">
         <v>-337318291.0</v>
       </c>
       <c r="C29">
         <v>-417080848.0</v>
       </c>
       <c r="D29">
         <v>-705086254.0</v>
       </c>
       <c r="E29">
         <v>-475204293.0</v>
       </c>
       <c r="F29">
         <v>-959638862.0</v>
       </c>
       <c r="G29">
         <v>-486347610.0</v>
       </c>
-      <c r="H29"/>
+      <c r="H29">
+        <v>-290729173.0</v>
+      </c>
       <c r="I29"/>
       <c r="J29"/>
-      <c r="K29"/>
-      <c r="L29"/>
+      <c r="K29">
+        <v>-45602108.0</v>
+      </c>
+      <c r="L29">
+        <v>-3808809319.0</v>
+      </c>
       <c r="M29">
         <v>-628980669.0</v>
       </c>
       <c r="N29">
         <v>-2685190009.0</v>
       </c>
       <c r="O29">
         <v>3538177262.0</v>
       </c>
       <c r="P29">
         <v>-6666516638.0</v>
       </c>
       <c r="Q29">
         <v>-27742130549.0</v>
       </c>
       <c r="R29">
         <v>6501459911.0</v>
       </c>
       <c r="S29">
         <v>-1371932749.0</v>
       </c>
       <c r="T29">
         <v>18256320151.0</v>
       </c>
       <c r="U29">