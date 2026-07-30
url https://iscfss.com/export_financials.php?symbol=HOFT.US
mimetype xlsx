--- v1 (2026-06-04)
+++ v2 (2026-07-30)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="231">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2026-01-31</t>
   </si>
   <si>
     <t>2025-01-31</t>
   </si>
   <si>
     <t>2024-01-31</t>
   </si>
   <si>
     <t>2023-01-31</t>
   </si>
   <si>
     <t>2022-01-31</t>
   </si>
   <si>
     <t>2021-01-31</t>
   </si>
   <si>
     <t>2020-01-31</t>
   </si>
   <si>
@@ -292,50 +292,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
   </si>
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
     <t>2025-07-31</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>2024-10-31</t>
   </si>
   <si>
     <t>2024-07-31</t>
   </si>
   <si>
     <t>2024-04-30</t>
   </si>
   <si>
     <t>2023-10-31</t>
   </si>
   <si>
     <t>2023-07-31</t>
   </si>
@@ -2341,51 +2344,51 @@
         <v>3774000.0</v>
       </c>
       <c r="U20">
         <v>2396000.0</v>
       </c>
       <c r="V20">
         <v>2396000.0</v>
       </c>
       <c r="W20">
         <v>2396000.0</v>
       </c>
       <c r="X20">
         <v>2396000.0</v>
       </c>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
         <v>48</v>
       </c>
       <c r="B21">
-        <v>12994000.0</v>
+        <v>12090000.0</v>
       </c>
       <c r="C21">
         <v>22104000.0</v>
       </c>
       <c r="D21">
         <v>28622000.0</v>
       </c>
       <c r="E21">
         <v>31779000.0</v>
       </c>
       <c r="F21">
         <v>23853000.0</v>
       </c>
       <c r="G21">
         <v>26237000.0</v>
       </c>
       <c r="H21">
         <v>33371000.0</v>
       </c>
       <c r="I21">
         <v>35755000.0</v>
       </c>
       <c r="J21">
         <v>38139000.0</v>
       </c>
@@ -3354,51 +3357,51 @@
       </c>
       <c r="X35">
         <v>24903000.0</v>
       </c>
       <c r="Y35">
         <v>26942000.0</v>
       </c>
       <c r="Z35">
         <v>37973000.0</v>
       </c>
       <c r="AA35">
         <v>41631000.0</v>
       </c>
       <c r="AB35">
         <v>19531000.0</v>
       </c>
       <c r="AC35">
         <v>24706000.0</v>
       </c>
     </row>
     <row r="36" spans="1:29">
       <c r="A36" t="s">
         <v>63</v>
       </c>
       <c r="B36">
-        <v>71205000.0</v>
+        <v>47168000.0</v>
       </c>
       <c r="C36">
         <v>45851000.0</v>
       </c>
       <c r="D36">
         <v>43182000.0</v>
       </c>
       <c r="E36">
         <v>37239000.0</v>
       </c>
       <c r="F36">
         <v>30978000.0</v>
       </c>
       <c r="G36">
         <v>893000.0</v>
       </c>
       <c r="H36">
         <v>1125000.0</v>
       </c>
       <c r="I36">
         <v>1152000.0</v>
       </c>
       <c r="J36">
         <v>2234000.0</v>
       </c>
@@ -5277,727 +5280,733 @@
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DF62"/>
+  <dimension ref="A1:DG62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:110">
+    <row r="1" spans="1:111">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="D1" t="s">
         <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
+        <v>93</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="H1" t="s">
         <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
+        <v>96</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="L1" t="s">
         <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
+        <v>99</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="P1" t="s">
         <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
+        <v>102</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="T1" t="s">
         <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
+        <v>105</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="X1" t="s">
         <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AB1" t="s">
         <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AF1" t="s">
         <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AJ1" t="s">
         <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AN1" t="s">
         <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AR1" t="s">
         <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AV1" t="s">
         <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AZ1" t="s">
         <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BD1" t="s">
         <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BH1" t="s">
         <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BL1" t="s">
         <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BP1" t="s">
         <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BT1" t="s">
         <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BX1" t="s">
         <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CB1" t="s">
         <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CF1" t="s">
         <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CJ1" t="s">
         <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CN1" t="s">
         <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CR1" t="s">
         <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CV1" t="s">
         <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CZ1" t="s">
         <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
+        <v>168</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="DD1" t="s">
         <v>169</v>
       </c>
       <c r="DE1" t="s">
         <v>170</v>
       </c>
       <c r="DF1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2" spans="1:110">
+    <row r="2" spans="1:111">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2">
+        <v>12113000.0</v>
+      </c>
+      <c r="C2">
         <v>11002000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>12448000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>14116000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>11534000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>20001000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>23240000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>19915000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>18619000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>16470000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>23294000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>14068000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>15991000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>16090000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>30320000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>36628000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>42270000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>30916000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>16599000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>40685000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>39589000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>32213000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>28452000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>24143000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>13396000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>25493000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>27407000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>31829000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>33416000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>40838000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>38355000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>36987000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>34894000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>32685000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>33748000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>27712000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>29704000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>36552000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>31549000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>29426000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>26275000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>9105000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>8098000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>10049000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>8425000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>10293000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>9325000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>8709000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>8694000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>6418000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>12271000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>10801000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>9224000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>11620000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>9404000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>12660000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>13415000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>9233000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>11153000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>9386000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>10629000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>11785000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>14264000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>13674000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>11781000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>10425000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>8116000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>7718000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>6612000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>8392000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>10611000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>13370000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>12493000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>13025000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>11899000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>12181000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>11958000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>10071000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>11251000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>11315000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>14272000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>15663000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>13872000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>9699000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>15577000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>10560000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>14930000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>15525000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>7729000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>7433000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>6945000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>3866000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>3800000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>4378000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>5427000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>3663000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>3326000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>3132000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>4088000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>2375000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>3146000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>1749000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>5406000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>2375000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>1594000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>1711000.0</v>
       </c>
-      <c r="DC2"/>
-      <c r="DD2">
+      <c r="DD2"/>
+      <c r="DE2">
         <v>1700000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>1594000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>4757000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:110">
+    <row r="3" spans="1:111">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6066,52 +6075,53 @@
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
+      <c r="DG3"/>
     </row>
-    <row r="4" spans="1:110">
+    <row r="4" spans="1:111">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6180,399 +6190,401 @@
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
+      <c r="DG4"/>
     </row>
-    <row r="5" spans="1:110">
+    <row r="5" spans="1:111">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5">
+        <v>263000.0</v>
+      </c>
+      <c r="C5">
         <v>278000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>471000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>505000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>539000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>573000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>599000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>644000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>689000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>734000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>706000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>759000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>812000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>865000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-4000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-19000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-65000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-51000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-579000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-655000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-732000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-808000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-520000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-585000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-649000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-713000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-65000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>303000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>275000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>247000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>577000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>545000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>512000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>368000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>515000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>505000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>496000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>486000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>105000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>116000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>127000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>139000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-251000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-280000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-308000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-335000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>80000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>82000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>90000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>98000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>152000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>168000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>185000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>202000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>82000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>91000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>100000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>109000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>456000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>507000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>558000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>609000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>333000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>370000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>406000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>443000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>305000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>254000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>257000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>265000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-123000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-131000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-161000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-191000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-106000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-64000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-80000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-69000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-14971000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-15197000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-15449000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-15825000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-66869000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-16561000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-16897000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-17267000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-72518000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-18621000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-18878000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-19619000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-75518000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-20139000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-21431000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-21395000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-68580000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-21920000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-21719000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-22161000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-62574000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-1508000.0</v>
       </c>
-      <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
+      <c r="DG5"/>
     </row>
-    <row r="6" spans="1:110">
+    <row r="6" spans="1:111">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -6625,187 +6637,192 @@
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
         <v>0.0</v>
       </c>
-      <c r="BL6"/>
+      <c r="BL6">
+        <v>0.0</v>
+      </c>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
+      <c r="DG6"/>
     </row>
-    <row r="7" spans="1:110">
+    <row r="7" spans="1:111">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7">
+        <v>23566000.0</v>
+      </c>
+      <c r="C7">
         <v>24913000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>26270000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>44901000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>46755000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>48575000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>50397000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>50831000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>51949000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>53378000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>56696000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>61083000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>69240000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>71078000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>54426000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>56768000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>54718000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>54040000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>54823000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>27743000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>34361000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>36091000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>37709000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>39255000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>38743000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>40101000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>41699000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>43014000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>44018000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
@@ -6842,116 +6859,119 @@
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
+      <c r="DG7"/>
     </row>
-    <row r="8" spans="1:110">
+    <row r="8" spans="1:111">
       <c r="A8" t="s">
         <v>35</v>
       </c>
       <c r="B8">
+        <v>51479000.0</v>
+      </c>
+      <c r="C8">
         <v>51361000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>50977000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>50619000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>50831000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>50474000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>50026000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>49950000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>49729000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>49524000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>49503000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>49561000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>50067000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>50770000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>51868000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>53853000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>53649000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>53295000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>53690000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>53473000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>53004000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -6996,52 +7016,53 @@
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
+      <c r="DG8"/>
     </row>
-    <row r="9" spans="1:110">
+    <row r="9" spans="1:111">
       <c r="A9" t="s">
         <v>36</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -7110,384 +7131,388 @@
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
+      <c r="DG9"/>
     </row>
-    <row r="10" spans="1:110">
+    <row r="10" spans="1:111">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10">
+        <v>10618000.0</v>
+      </c>
+      <c r="C10">
         <v>1112000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1354000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>821000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>18011000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>6295000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>20410000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>42050000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>40875000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>43159000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>39795000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>49979000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>30976000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>19002000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>6508000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>11653000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>10100000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>69366000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>57219000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>37411000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>61596000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>65841000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>93874000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>82210000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>51240000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>36031000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>24498000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>13289000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>28254000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>11435000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>29449000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>29231000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>46558000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>30915000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>32357000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>45818000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>53782000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>39792000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>43106000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>39111000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>32354000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>53922000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>49474000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>43631000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>40534000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>38663000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>33328000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>36943000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>31686000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>23882000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>29946000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>28974000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>28728000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>26342000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>33052000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>43325000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>47978000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>40355000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>32698000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>30427000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>19993000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>16623000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>20460000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>29804000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>38747000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>37995000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>34730000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>35309000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>26205000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>11804000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>12419000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>15799000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>38654000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>33076000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>37355000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>37150000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>46687000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>47085000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>31864000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>10512000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>12649000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>26910000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6951000.0</v>
       </c>
       <c r="CF10">
         <v>6951000.0</v>
       </c>
       <c r="CG10">
+        <v>6951000.0</v>
+      </c>
+      <c r="CH10">
         <v>10388000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>19033000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6981000.0</v>
       </c>
       <c r="CJ10">
         <v>6981000.0</v>
       </c>
       <c r="CK10">
+        <v>6981000.0</v>
+      </c>
+      <c r="CL10">
         <v>15816000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>16408000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13456000.0</v>
       </c>
       <c r="CN10">
         <v>13456000.0</v>
       </c>
       <c r="CO10">
+        <v>13456000.0</v>
+      </c>
+      <c r="CP10">
         <v>3211000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>3143000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10995000.0</v>
       </c>
       <c r="CR10">
         <v>10995000.0</v>
       </c>
       <c r="CS10">
+        <v>10995000.0</v>
+      </c>
+      <c r="CT10">
         <v>19076000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>15157000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9433000.0</v>
       </c>
       <c r="CV10">
         <v>9433000.0</v>
       </c>
       <c r="CW10">
+        <v>9433000.0</v>
+      </c>
+      <c r="CX10">
         <v>7679000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>2021000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="CZ10">
         <v>800000.0</v>
       </c>
       <c r="DA10">
+        <v>800000.0</v>
+      </c>
+      <c r="DB10">
         <v>2606000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>1515000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="DD10">
         <v>900000.0</v>
       </c>
       <c r="DE10">
+        <v>900000.0</v>
+      </c>
+      <c r="DF10">
         <v>3700000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>3625000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:110">
+    <row r="11" spans="1:111">
       <c r="A11" t="s">
         <v>38</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -7556,1491 +7581,1504 @@
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
+      <c r="DG11"/>
     </row>
-    <row r="12" spans="1:110">
+    <row r="12" spans="1:111">
       <c r="A12" t="s">
         <v>39</v>
       </c>
       <c r="B12">
+        <v>10618000.0</v>
+      </c>
+      <c r="C12">
         <v>1112000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1354000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>821000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>18011000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>6295000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>20410000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>42050000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>40875000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>43159000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>39795000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>49979000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>30976000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>19002000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>6508000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>11653000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>10100000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>69366000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>57219000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>37411000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>61596000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>65841000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>93874000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>82210000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>51240000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>36031000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>24498000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>13289000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>28254000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>11435000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>29449000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>29231000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>46558000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>30915000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>32357000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>45818000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>53782000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>39792000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>43106000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>39111000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>32354000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>53922000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>49474000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>43631000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>40534000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>38663000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>33328000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>36943000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>31686000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>23882000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>29946000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>28974000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>28728000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>26342000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>33052000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>43325000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>47978000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>40355000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>32698000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>30427000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>19993000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>16623000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>20460000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>29804000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>38747000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>37995000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>34730000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>35309000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>26205000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>11804000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>12419000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>15799000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>38654000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>33076000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>37355000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>37150000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>46687000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>47085000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>31864000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>10512000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>12649000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>26910000.0</v>
       </c>
-      <c r="CE12"/>
-      <c r="CF12">
+      <c r="CF12"/>
+      <c r="CG12">
         <v>6951000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>10388000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>19033000.0</v>
       </c>
-      <c r="CI12"/>
-      <c r="CJ12">
+      <c r="CJ12"/>
+      <c r="CK12">
         <v>6981000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>15816000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>16408000.0</v>
       </c>
-      <c r="CM12"/>
-      <c r="CN12">
+      <c r="CN12"/>
+      <c r="CO12">
         <v>13456000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>3211000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>3143000.0</v>
       </c>
-      <c r="CQ12"/>
-      <c r="CR12">
+      <c r="CR12"/>
+      <c r="CS12">
         <v>10995000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>19076000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>15157000.0</v>
       </c>
-      <c r="CU12"/>
-      <c r="CV12">
+      <c r="CV12"/>
+      <c r="CW12">
         <v>9433000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>7679000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>2021000.0</v>
       </c>
-      <c r="CY12"/>
-      <c r="CZ12">
+      <c r="CZ12"/>
+      <c r="DA12">
         <v>800000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>2606000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>1515000.0</v>
       </c>
-      <c r="DC12"/>
-      <c r="DD12">
+      <c r="DD12"/>
+      <c r="DE12">
         <v>900000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>3700000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>3625000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:110">
+    <row r="13" spans="1:111">
       <c r="A13" t="s">
         <v>40</v>
       </c>
       <c r="B13">
+        <v>51479000.0</v>
+      </c>
+      <c r="C13">
         <v>51361000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>50977000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>50619000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>50831000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>50474000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>50026000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>49950000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>49729000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>49524000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>49503000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>49561000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>50067000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>50770000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>51868000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>53853000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>53649000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>53295000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>53690000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>53473000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>53004000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>53323000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>53055000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>52628000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>52187000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>51582000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>51177000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>50844000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>50748000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>49549000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>49390000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>49223000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>49082000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>48970000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>48910000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>40403000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>40288000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>39753000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>39649000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>39551000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>39434000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>18667000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>18546000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>18462000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>18389000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>17852000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>17795000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>17714000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>17641000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>17585000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>17528000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>17471000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>17407000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>17360000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>17305000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>17313000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>17302000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>17262000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17200000.0</v>
       </c>
       <c r="BH13">
         <v>17200000.0</v>
       </c>
       <c r="BI13">
+        <v>17200000.0</v>
+      </c>
+      <c r="BJ13">
         <v>17178000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>17161000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>17134000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17100000.0</v>
       </c>
       <c r="BM13">
         <v>17100000.0</v>
       </c>
       <c r="BN13">
+        <v>17100000.0</v>
+      </c>
+      <c r="BO13">
         <v>17076000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>17055000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>17035000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BR13">
         <v>17015000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BS13">
         <v>16995000.0</v>
       </c>
-      <c r="BS13">
+      <c r="BT13">
         <v>16975000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BU13">
         <v>16959000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>18100000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>18200000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>18900000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>19548000.0</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>20300000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>20840000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>11181000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>10868000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>10492000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>9960000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>9516000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>9033000.0</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>8565000.0</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>8044000.0</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>7385000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>6547000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>6078000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>5343000.0</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>4609000.0</v>
       </c>
-      <c r="CN13">
+      <c r="CO13">
         <v>3966000.0</v>
       </c>
-      <c r="CO13">
+      <c r="CP13">
         <v>3544000.0</v>
       </c>
-      <c r="CP13">
+      <c r="CQ13">
         <v>3166000.0</v>
       </c>
-      <c r="CQ13">
+      <c r="CR13">
         <v>3025000.0</v>
       </c>
-      <c r="CR13">
+      <c r="CS13">
         <v>2918000.0</v>
       </c>
-      <c r="CS13">
+      <c r="CT13">
         <v>2868000.0</v>
       </c>
-      <c r="CT13">
+      <c r="CU13">
         <v>2824000.0</v>
       </c>
-      <c r="CU13">
+      <c r="CV13">
         <v>2789000.0</v>
       </c>
-      <c r="CV13">
+      <c r="CW13">
         <v>2765000.0</v>
       </c>
-      <c r="CW13">
+      <c r="CX13">
         <v>2741000.0</v>
       </c>
-      <c r="CX13">
+      <c r="CY13">
         <v>2684000.0</v>
       </c>
-      <c r="CY13">
+      <c r="CZ13">
         <v>2605000.0</v>
       </c>
-      <c r="CZ13">
+      <c r="DA13">
         <v>2400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2418000.0</v>
       </c>
       <c r="DB13">
         <v>2418000.0</v>
       </c>
-      <c r="DC13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DC13">
+        <v>2418000.0</v>
+      </c>
+      <c r="DD13"/>
       <c r="DE13">
         <v>2400000.0</v>
       </c>
       <c r="DF13">
+        <v>2400000.0</v>
+      </c>
+      <c r="DG13">
         <v>2435000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:110">
+    <row r="14" spans="1:111">
       <c r="A14" t="s">
         <v>41</v>
       </c>
       <c r="B14">
+        <v>10778000.0</v>
+      </c>
+      <c r="C14">
         <v>10725000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>10624000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>10612000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>10563000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10541000.0</v>
       </c>
       <c r="G14">
         <v>10541000.0</v>
       </c>
       <c r="H14">
+        <v>10541000.0</v>
+      </c>
+      <c r="I14">
         <v>10521000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>10496000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>10675000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>10676000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>10828000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>11077000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>11593000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>11525000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>11935000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>11949000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>11955000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>11863000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>11993000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>11972000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>11963000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>11939000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>11853000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>11798000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>11840000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>11816000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>11810000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>11805000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>11784000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>11778000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>11784000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>11774000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>11771000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>11700000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>11593000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>11578000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>11564000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>11559000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>11554000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>11540000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>10814000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>10809000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>10806000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>10781000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>10776000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>10771000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>10767000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>10762000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>10758000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10753000.0</v>
       </c>
       <c r="AZ14">
         <v>10753000.0</v>
       </c>
       <c r="BA14">
+        <v>10753000.0</v>
+      </c>
+      <c r="BB14">
         <v>10747000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10742000.0</v>
       </c>
       <c r="BC14">
         <v>10742000.0</v>
       </c>
       <c r="BD14">
+        <v>10742000.0</v>
+      </c>
+      <c r="BE14">
         <v>10789000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>10794000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>10786000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>10783000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>10784000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>10778000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>10800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10768000.0</v>
       </c>
       <c r="BL14">
         <v>10768000.0</v>
       </c>
       <c r="BM14">
+        <v>10768000.0</v>
+      </c>
+      <c r="BN14">
         <v>10767000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>10800000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>10764000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>10752000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>10757000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>10700000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>10767000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>11240000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>11539000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>11800000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>12270000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>12594000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>13173000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12113000.0</v>
       </c>
       <c r="CA14">
         <v>12113000.0</v>
       </c>
       <c r="CB14">
-        <v>11973000.0</v>
+        <v>12113000.0</v>
       </c>
       <c r="CC14">
         <v>11973000.0</v>
       </c>
       <c r="CD14">
+        <v>11973000.0</v>
+      </c>
+      <c r="CE14">
         <v>11890000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11799000.0</v>
       </c>
       <c r="CF14">
         <v>11799000.0</v>
       </c>
       <c r="CG14">
+        <v>11799000.0</v>
+      </c>
+      <c r="CH14">
         <v>11772000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>11767000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11696000.0</v>
       </c>
       <c r="CJ14">
         <v>11696000.0</v>
       </c>
       <c r="CK14">
+        <v>11696000.0</v>
+      </c>
+      <c r="CL14">
         <v>11779000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>11606000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11500000.0</v>
       </c>
       <c r="CN14">
         <v>11500000.0</v>
       </c>
       <c r="CO14">
         <v>11500000.0</v>
       </c>
       <c r="CP14">
+        <v>11500000.0</v>
+      </c>
+      <c r="CQ14">
         <v>11394000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11310000.0</v>
       </c>
       <c r="CR14">
         <v>11310000.0</v>
       </c>
       <c r="CS14">
+        <v>11310000.0</v>
+      </c>
+      <c r="CT14">
         <v>11272000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>11500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11708000.0</v>
       </c>
       <c r="CV14">
         <v>11708000.0</v>
       </c>
       <c r="CW14">
+        <v>11708000.0</v>
+      </c>
+      <c r="CX14">
         <v>11754000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>11714000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15200000.0</v>
       </c>
       <c r="CZ14">
         <v>15200000.0</v>
       </c>
       <c r="DA14">
-        <v>15234000.0</v>
+        <v>15200000.0</v>
       </c>
       <c r="DB14">
         <v>15234000.0</v>
       </c>
       <c r="DC14">
-        <v>15300000.0</v>
+        <v>15234000.0</v>
       </c>
       <c r="DD14">
         <v>15300000.0</v>
       </c>
       <c r="DE14">
         <v>15300000.0</v>
       </c>
       <c r="DF14">
         <v>15300000.0</v>
       </c>
+      <c r="DG14">
+        <v>15300000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:110">
+    <row r="15" spans="1:111">
       <c r="A15" t="s">
         <v>42</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>50067000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>50770000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>51868000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>53853000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>53649000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>53295000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>53690000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>53473000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>53004000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>53323000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>53055000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>52628000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>52187000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>51582000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>51177000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>50844000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>50748000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>49549000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>49390000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>49200000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>49100000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>49000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>48900000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>40400000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>40288000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>39800000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>39600000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>39551000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>39400000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>18667000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18500000.0</v>
       </c>
       <c r="AR15">
         <v>18500000.0</v>
       </c>
       <c r="AS15">
+        <v>18500000.0</v>
+      </c>
+      <c r="AT15">
         <v>18400000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>17900000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>17800000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>17700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17600000.0</v>
       </c>
       <c r="AX15">
         <v>17600000.0</v>
       </c>
       <c r="AY15">
-        <v>17500000.0</v>
+        <v>17600000.0</v>
       </c>
       <c r="AZ15">
         <v>17500000.0</v>
       </c>
       <c r="BA15">
-        <v>17400000.0</v>
+        <v>17500000.0</v>
       </c>
       <c r="BB15">
         <v>17400000.0</v>
       </c>
       <c r="BC15">
-        <v>17300000.0</v>
+        <v>17400000.0</v>
       </c>
       <c r="BD15">
         <v>17300000.0</v>
       </c>
       <c r="BE15">
         <v>17300000.0</v>
       </c>
       <c r="BF15">
         <v>17300000.0</v>
       </c>
       <c r="BG15">
-        <v>17200000.0</v>
+        <v>17300000.0</v>
       </c>
       <c r="BH15">
         <v>17200000.0</v>
       </c>
       <c r="BI15">
         <v>17200000.0</v>
       </c>
       <c r="BJ15">
         <v>17200000.0</v>
       </c>
       <c r="BK15">
+        <v>17200000.0</v>
+      </c>
+      <c r="BL15">
         <v>17134000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17100000.0</v>
       </c>
       <c r="BM15">
         <v>17100000.0</v>
       </c>
-      <c r="BN15"/>
-      <c r="BO15">
+      <c r="BN15">
         <v>17100000.0</v>
       </c>
+      <c r="BO15"/>
       <c r="BP15">
-        <v>17000000.0</v>
+        <v>17100000.0</v>
       </c>
       <c r="BQ15">
         <v>17000000.0</v>
       </c>
       <c r="BR15">
         <v>17000000.0</v>
       </c>
       <c r="BS15">
         <v>17000000.0</v>
       </c>
       <c r="BT15">
         <v>17000000.0</v>
       </c>
       <c r="BU15">
+        <v>17000000.0</v>
+      </c>
+      <c r="BV15">
         <v>18100000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>18200000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>18900000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>19500000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>20300000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>11181000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10868000.0</v>
       </c>
       <c r="CB15">
         <v>10868000.0</v>
       </c>
       <c r="CC15">
+        <v>10868000.0</v>
+      </c>
+      <c r="CD15">
         <v>10492000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>9516000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9033000.0</v>
       </c>
       <c r="CF15">
         <v>9033000.0</v>
       </c>
       <c r="CG15">
+        <v>9033000.0</v>
+      </c>
+      <c r="CH15">
         <v>8565000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>7385000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6547000.0</v>
       </c>
       <c r="CJ15">
         <v>6547000.0</v>
       </c>
       <c r="CK15">
+        <v>6547000.0</v>
+      </c>
+      <c r="CL15">
         <v>6078000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>4609000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3966000.0</v>
       </c>
       <c r="CN15">
         <v>3966000.0</v>
       </c>
       <c r="CO15">
+        <v>3966000.0</v>
+      </c>
+      <c r="CP15">
         <v>3544000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>3025000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2918000.0</v>
       </c>
       <c r="CR15">
         <v>2918000.0</v>
       </c>
       <c r="CS15">
+        <v>2918000.0</v>
+      </c>
+      <c r="CT15">
         <v>2868000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>2789000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2765000.0</v>
       </c>
       <c r="CV15">
         <v>2765000.0</v>
       </c>
       <c r="CW15">
+        <v>2765000.0</v>
+      </c>
+      <c r="CX15">
         <v>2741000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>2600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2400000.0</v>
       </c>
       <c r="CZ15">
         <v>2400000.0</v>
       </c>
       <c r="DA15">
+        <v>2400000.0</v>
+      </c>
+      <c r="DB15">
         <v>2418000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2400000.0</v>
       </c>
       <c r="DC15">
         <v>2400000.0</v>
       </c>
       <c r="DD15">
         <v>2400000.0</v>
       </c>
       <c r="DE15">
         <v>2400000.0</v>
       </c>
       <c r="DF15">
         <v>2400000.0</v>
       </c>
+      <c r="DG15">
+        <v>2400000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:110">
+    <row r="16" spans="1:111">
       <c r="A16" t="s">
         <v>43</v>
       </c>
       <c r="B16">
+        <v>5151000.0</v>
+      </c>
+      <c r="C16">
         <v>5291000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>5317000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>6781000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>6386000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>5655000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>5799000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>8715000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>6610000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>5920000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>5033000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>8269000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>6582000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>8511000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>9144000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>10448000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>9515000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>7145000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>6550000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>7557000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>7259000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>4256000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>4319000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>4328000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>4024000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>3351000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>13030000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>5498000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>6140000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>3023000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>3480000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>4957000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>4338000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>3951000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>4290000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>5993000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>6124000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>5605000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>7903000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>5721000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>4069000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>797000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>911000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>803000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>910000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>853000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>724000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>599000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>433000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>659000.0</v>
       </c>
-      <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
@@ -9056,165 +9094,166 @@
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
+      <c r="DG16"/>
     </row>
-    <row r="17" spans="1:110">
+    <row r="17" spans="1:111">
       <c r="A17" t="s">
         <v>44</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
+      <c r="AA17"/>
+      <c r="AB17">
         <v>3035000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>2349000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>2170000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>4522000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>2979000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>2494000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>1617000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>3264000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>5512000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>6019000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>4971000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>7264000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>7091000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>7240000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>6633000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>5350000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>4057000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>3982000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>4194000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>4188000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>4063000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>4135000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>4121000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>4051000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>4321000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>4300000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>4434000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>4494000.0</v>
       </c>
-      <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
@@ -9226,270 +9265,272 @@
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
+      <c r="DG17"/>
     </row>
-    <row r="18" spans="1:110">
+    <row r="18" spans="1:111">
       <c r="A18" t="s">
         <v>45</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>11434000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>8022000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>8178000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>9443000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>9599000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>9794000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>9924000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>10676000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>10848000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>11127000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>11219000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>11162000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>11235000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>11310000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>11382000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>10611000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>10847000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>10791000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>11513000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>11433000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>11343000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>11257000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>11164000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>11043000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>11041000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>10836000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>10849000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>10655000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>10677000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>10619000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>8409000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>8714000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>8429000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>8525000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>8329000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>8072000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>7937000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>7793000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>7668000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>7851000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>7671000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>7557000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>7311000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>7425000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>7299000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>7127000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>7100000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>6738000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>6533000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>6399000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>6242000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>6682000.0</v>
       </c>
-      <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
+      <c r="DG18"/>
     </row>
-    <row r="19" spans="1:110">
+    <row r="19" spans="1:111">
       <c r="A19" t="s">
         <v>46</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -9558,177 +9599,178 @@
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
+      <c r="DG19"/>
     </row>
-    <row r="20" spans="1:110">
+    <row r="20" spans="1:111">
       <c r="A20" t="s">
         <v>47</v>
       </c>
       <c r="B20">
         <v>575000.0</v>
       </c>
       <c r="C20">
+        <v>575000.0</v>
+      </c>
+      <c r="D20">
         <v>574000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15036000.0</v>
       </c>
       <c r="E20">
         <v>15036000.0</v>
       </c>
       <c r="F20">
         <v>15036000.0</v>
       </c>
       <c r="G20">
         <v>15036000.0</v>
       </c>
       <c r="H20">
         <v>15036000.0</v>
       </c>
       <c r="I20">
         <v>15036000.0</v>
       </c>
       <c r="J20">
         <v>15036000.0</v>
       </c>
       <c r="K20">
         <v>15036000.0</v>
       </c>
       <c r="L20">
+        <v>15036000.0</v>
+      </c>
+      <c r="M20">
         <v>15076000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14952000.0</v>
       </c>
       <c r="N20">
         <v>14952000.0</v>
       </c>
       <c r="O20">
         <v>14952000.0</v>
       </c>
       <c r="P20">
+        <v>14952000.0</v>
+      </c>
+      <c r="Q20">
         <v>15591000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>15516000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>490000.0</v>
       </c>
       <c r="S20">
         <v>490000.0</v>
       </c>
       <c r="T20">
         <v>490000.0</v>
       </c>
       <c r="U20">
         <v>490000.0</v>
       </c>
       <c r="V20">
         <v>490000.0</v>
       </c>
       <c r="W20">
         <v>490000.0</v>
       </c>
       <c r="X20">
         <v>490000.0</v>
       </c>
       <c r="Y20">
-        <v>40058000.0</v>
+        <v>490000.0</v>
       </c>
       <c r="Z20">
         <v>40058000.0</v>
       </c>
       <c r="AA20">
         <v>40058000.0</v>
       </c>
       <c r="AB20">
         <v>40058000.0</v>
       </c>
       <c r="AC20">
         <v>40058000.0</v>
       </c>
       <c r="AD20">
         <v>40058000.0</v>
       </c>
       <c r="AE20">
         <v>40058000.0</v>
       </c>
       <c r="AF20">
         <v>40058000.0</v>
       </c>
       <c r="AG20">
         <v>40058000.0</v>
       </c>
       <c r="AH20">
         <v>40058000.0</v>
       </c>
       <c r="AI20">
+        <v>40058000.0</v>
+      </c>
+      <c r="AJ20">
         <v>40832000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23187000.0</v>
       </c>
       <c r="AK20">
         <v>23187000.0</v>
       </c>
       <c r="AL20">
         <v>23187000.0</v>
       </c>
       <c r="AM20">
+        <v>23187000.0</v>
+      </c>
+      <c r="AN20">
         <v>24057000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23398000.0</v>
       </c>
       <c r="AO20">
         <v>23398000.0</v>
       </c>
       <c r="AP20">
-        <v>0.0</v>
+        <v>23398000.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
@@ -9749,1207 +9791,1217 @@
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
-      <c r="BL20"/>
+      <c r="BL20">
+        <v>0.0</v>
+      </c>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
-      <c r="BS20">
-[...1 lines deleted...]
-      </c>
+      <c r="BS20"/>
       <c r="BT20">
         <v>3803000.0</v>
       </c>
       <c r="BU20">
+        <v>3803000.0</v>
+      </c>
+      <c r="BV20">
         <v>3778000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>3774000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2396000.0</v>
       </c>
       <c r="BX20">
         <v>2396000.0</v>
       </c>
       <c r="BY20">
         <v>2396000.0</v>
       </c>
       <c r="BZ20">
         <v>2396000.0</v>
       </c>
       <c r="CA20">
         <v>2396000.0</v>
       </c>
       <c r="CB20">
         <v>2396000.0</v>
       </c>
       <c r="CC20">
         <v>2396000.0</v>
       </c>
       <c r="CD20">
         <v>2396000.0</v>
       </c>
       <c r="CE20">
         <v>2396000.0</v>
       </c>
       <c r="CF20">
         <v>2396000.0</v>
       </c>
       <c r="CG20">
         <v>2396000.0</v>
       </c>
       <c r="CH20">
         <v>2396000.0</v>
       </c>
       <c r="CI20">
         <v>2396000.0</v>
       </c>
       <c r="CJ20">
         <v>2396000.0</v>
       </c>
       <c r="CK20">
         <v>2396000.0</v>
       </c>
       <c r="CL20">
         <v>2396000.0</v>
       </c>
       <c r="CM20">
         <v>2396000.0</v>
       </c>
-      <c r="CN20"/>
+      <c r="CN20">
+        <v>2396000.0</v>
+      </c>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
+      <c r="DG20"/>
     </row>
-    <row r="21" spans="1:110">
+    <row r="21" spans="1:111">
       <c r="A21" t="s">
         <v>48</v>
       </c>
       <c r="B21">
-        <v>12994000.0</v>
+        <v>12450000.0</v>
       </c>
       <c r="C21">
+        <v>12090000.0</v>
+      </c>
+      <c r="D21">
         <v>13539000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>20321000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>21192000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>22104000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>23904000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>26774000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>27699000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>28623000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>29547000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>30471000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>30895000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>31779000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>32669000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>33547000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>34426000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>23853000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>24449000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>25045000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>25641000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>26237000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>26833000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>27429000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>32775000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>33371000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>33967000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>34563000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>35159000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>35755000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>36351000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>36947000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>37543000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>38139000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>37825000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>25256000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>25589000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>25923000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>26381000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>26715000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>27528000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1382000.0</v>
       </c>
       <c r="AQ21">
         <v>1382000.0</v>
       </c>
       <c r="AR21">
         <v>1382000.0</v>
       </c>
       <c r="AS21">
         <v>1382000.0</v>
       </c>
       <c r="AT21">
         <v>1382000.0</v>
       </c>
       <c r="AU21">
         <v>1382000.0</v>
       </c>
       <c r="AV21">
         <v>1382000.0</v>
       </c>
       <c r="AW21">
         <v>1382000.0</v>
       </c>
       <c r="AX21">
         <v>1382000.0</v>
       </c>
       <c r="AY21">
         <v>1382000.0</v>
       </c>
       <c r="AZ21">
-        <v>1257000.0</v>
+        <v>1382000.0</v>
       </c>
       <c r="BA21">
         <v>1257000.0</v>
       </c>
       <c r="BB21">
         <v>1257000.0</v>
       </c>
       <c r="BC21">
         <v>1257000.0</v>
       </c>
       <c r="BD21">
         <v>1257000.0</v>
       </c>
       <c r="BE21">
         <v>1257000.0</v>
       </c>
       <c r="BF21">
         <v>1257000.0</v>
       </c>
       <c r="BG21">
-        <v>3072000.0</v>
+        <v>1257000.0</v>
       </c>
       <c r="BH21">
         <v>3072000.0</v>
       </c>
       <c r="BI21">
         <v>3072000.0</v>
       </c>
       <c r="BJ21">
         <v>3072000.0</v>
       </c>
       <c r="BK21">
-        <v>3468000.0</v>
+        <v>3072000.0</v>
       </c>
       <c r="BL21">
         <v>3468000.0</v>
       </c>
       <c r="BM21">
         <v>3468000.0</v>
       </c>
       <c r="BN21">
         <v>3468000.0</v>
       </c>
       <c r="BO21">
+        <v>3468000.0</v>
+      </c>
+      <c r="BP21">
         <v>4129000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>4175000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>4123000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>4805000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>5924000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>5925000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>5884000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>5892000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4796000.0</v>
       </c>
       <c r="BX21">
         <v>4796000.0</v>
       </c>
       <c r="BY21">
+        <v>4796000.0</v>
+      </c>
+      <c r="BZ21">
         <v>4804000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>4400000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>4415000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>4458000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>4502000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>6942000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7029000.0</v>
       </c>
       <c r="CF21">
         <v>7029000.0</v>
       </c>
       <c r="CG21">
+        <v>7029000.0</v>
+      </c>
+      <c r="CH21">
         <v>7073000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>7117000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7204000.0</v>
       </c>
       <c r="CJ21">
         <v>7204000.0</v>
       </c>
       <c r="CK21">
+        <v>7204000.0</v>
+      </c>
+      <c r="CL21">
         <v>8589000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>7292000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16058000.0</v>
       </c>
       <c r="CN21">
         <v>16058000.0</v>
       </c>
       <c r="CO21">
+        <v>16058000.0</v>
+      </c>
+      <c r="CP21">
         <v>16042000.0</v>
       </c>
-      <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
+      <c r="DG21"/>
     </row>
-    <row r="22" spans="1:110">
+    <row r="22" spans="1:111">
       <c r="A22" t="s">
         <v>49</v>
       </c>
       <c r="B22">
+        <v>45032000.0</v>
+      </c>
+      <c r="C22">
         <v>48684000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>52146000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>58532000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>64316000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>70755000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>66493000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>57099000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>56637000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>61815000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>65156000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>63358000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>73188000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>96675000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>133943000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>131088000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>107681000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>75023000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>77864000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>103595000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>81475000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>70159000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>64083000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>67707000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>82050000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>92813000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>103615000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>113593000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>110765000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>105204000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>100743000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>98465000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>84203000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>84898000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>83550000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>82036000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>79444000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>75303000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>74722000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>76862000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>77670000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>43713000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>42019000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>47019000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>43956000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>44973000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>47432000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>44595000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>43587000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>49016000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>48995000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>48494000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>46506000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>49872000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>38854000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>35820000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>30524000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>34136000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>42937000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>42108000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>49441000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>57438000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>55622000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>46955000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>38541000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>36176000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>33545000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>41518000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>47139000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>60248000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>56035000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>57820000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>46155000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>50560000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>51321000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>56637000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>54591000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>62803000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>68139000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>83784000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>83072000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>64516000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74688000.0</v>
       </c>
       <c r="CF22">
         <v>74688000.0</v>
       </c>
       <c r="CG22">
+        <v>74688000.0</v>
+      </c>
+      <c r="CH22">
         <v>74632000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>63776000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71843000.0</v>
       </c>
       <c r="CJ22">
         <v>71843000.0</v>
       </c>
       <c r="CK22">
+        <v>71843000.0</v>
+      </c>
+      <c r="CL22">
         <v>52865000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>45586000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53600000.0</v>
       </c>
       <c r="CN22">
         <v>53600000.0</v>
       </c>
       <c r="CO22">
+        <v>53600000.0</v>
+      </c>
+      <c r="CP22">
         <v>60382000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>60215000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44932000.0</v>
       </c>
       <c r="CR22">
         <v>44932000.0</v>
       </c>
       <c r="CS22">
+        <v>44932000.0</v>
+      </c>
+      <c r="CT22">
         <v>29948000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>27639000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34899000.0</v>
       </c>
       <c r="CV22">
         <v>34899000.0</v>
       </c>
       <c r="CW22">
+        <v>34899000.0</v>
+      </c>
+      <c r="CX22">
         <v>37266000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>39006000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44000000.0</v>
       </c>
       <c r="CZ22">
         <v>44000000.0</v>
       </c>
       <c r="DA22">
+        <v>44000000.0</v>
+      </c>
+      <c r="DB22">
         <v>38030000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>38482000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36800000.0</v>
       </c>
       <c r="DD22">
         <v>36800000.0</v>
       </c>
       <c r="DE22">
+        <v>36800000.0</v>
+      </c>
+      <c r="DF22">
         <v>34200000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>35812000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:110">
+    <row r="23" spans="1:111">
       <c r="A23" t="s">
         <v>50</v>
       </c>
       <c r="B23">
+        <v>223217000.0</v>
+      </c>
+      <c r="C23">
         <v>225891000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>240237000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>278043000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>299685000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>313942000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>326864000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>332428000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>335530000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>343586000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>354498000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>350115000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>364068000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>381716000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>400251000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>412631000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>387071000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>374559000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>367385000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>368008000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>367315000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>352273000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>369257000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>357678000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>373213000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>393708000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>402441000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>400610000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>401919000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>369716000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>360282000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>350050000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>344274000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>350058000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>342517000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>312859000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>310583000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>318696000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>304733000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>296721000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>285665000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>181653000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>178421000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>174327000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>168947000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>170755000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>165705000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>160411000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>158560000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>154163000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>158762000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>155888000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>152760000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>155823000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>152464000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>152705000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>152786000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>149171000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>151802000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>148817000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>148439000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>150411000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>153840000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>153674000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>151676000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>149099000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>145689000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>151213000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>149379000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>153467000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>160852000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>161214000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>172810000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>175232000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>183816000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>185429000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>198605000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>202463000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>201299000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>195822000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>199000000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>193533000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>182369000.0</v>
       </c>
       <c r="CF23">
         <v>182369000.0</v>
       </c>
       <c r="CG23">
+        <v>182369000.0</v>
+      </c>
+      <c r="CH23">
         <v>187414000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>183413000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>186074000.0</v>
       </c>
       <c r="CJ23">
         <v>186074000.0</v>
       </c>
       <c r="CK23">
+        <v>186074000.0</v>
+      </c>
+      <c r="CL23">
         <v>176898000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>171419000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>177545000.0</v>
       </c>
       <c r="CN23">
         <v>177545000.0</v>
       </c>
       <c r="CO23">
+        <v>177545000.0</v>
+      </c>
+      <c r="CP23">
         <v>176436000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>175807000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>139568000.0</v>
       </c>
       <c r="CR23">
         <v>139568000.0</v>
       </c>
       <c r="CS23">
+        <v>139568000.0</v>
+      </c>
+      <c r="CT23">
         <v>135887000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>132441000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>129259000.0</v>
       </c>
       <c r="CV23">
         <v>129259000.0</v>
       </c>
       <c r="CW23">
+        <v>129259000.0</v>
+      </c>
+      <c r="CX23">
         <v>130637000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>128899000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>132000000.0</v>
       </c>
       <c r="CZ23">
         <v>132000000.0</v>
       </c>
       <c r="DA23">
+        <v>132000000.0</v>
+      </c>
+      <c r="DB23">
         <v>125916000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>122580000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>115000000.0</v>
       </c>
       <c r="DD23">
         <v>115000000.0</v>
       </c>
       <c r="DE23">
+        <v>115000000.0</v>
+      </c>
+      <c r="DF23">
         <v>113200000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>111233000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:110">
+    <row r="24" spans="1:111">
       <c r="A24" t="s">
         <v>51</v>
       </c>
-      <c r="B24">
+      <c r="B24"/>
+      <c r="C24">
         <v>3223000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>3815000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>5225000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>22263000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>21717000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>20553000.0</v>
       </c>
-      <c r="H24"/>
       <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>21481000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>21829000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>22177000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>22526000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>22874000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>23222000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>23570000.0</v>
       </c>
-      <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-      <c r="Z24">
+      <c r="Z24"/>
+      <c r="AA24">
         <v>24282000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>25253000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>26697000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>28171000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>29628000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>31574000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>33031000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>34488000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>45778000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>47660000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>38858000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>40314000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>41772000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>43226000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>44680000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>46234000.0</v>
       </c>
-      <c r="AP24">
-[...1 lines deleted...]
-      </c>
       <c r="AQ24">
         <v>0.0</v>
       </c>
       <c r="AR24">
         <v>0.0</v>
       </c>
       <c r="AS24">
         <v>0.0</v>
       </c>
       <c r="AT24">
         <v>0.0</v>
       </c>
       <c r="AU24">
         <v>0.0</v>
       </c>
       <c r="AV24">
         <v>0.0</v>
       </c>
       <c r="AW24">
         <v>0.0</v>
       </c>
       <c r="AX24">
         <v>0.0</v>
       </c>
       <c r="AY24">
@@ -10969,255 +11021,258 @@
       </c>
       <c r="BD24">
         <v>0.0</v>
       </c>
       <c r="BE24">
         <v>0.0</v>
       </c>
       <c r="BF24">
         <v>0.0</v>
       </c>
       <c r="BG24">
         <v>0.0</v>
       </c>
       <c r="BH24">
         <v>0.0</v>
       </c>
       <c r="BI24">
         <v>0.0</v>
       </c>
       <c r="BJ24">
         <v>0.0</v>
       </c>
       <c r="BK24">
         <v>0.0</v>
       </c>
-      <c r="BL24"/>
+      <c r="BL24">
+        <v>0.0</v>
+      </c>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
-      <c r="BQ24">
+      <c r="BQ24"/>
+      <c r="BR24">
         <v>1560000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>2319000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>3064000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>3795000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>4513000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>5218000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>5910000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>6589000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>7257000.0</v>
       </c>
-      <c r="BZ24"/>
-      <c r="CA24">
+      <c r="CA24"/>
+      <c r="CB24">
         <v>8555000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>9186000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>9806000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>10414000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>11012000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>11598000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>12174000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>14940000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>16495000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>18440000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>18975000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>20425000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>22166000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>40697000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>43419000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>41993000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>21798000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>22085000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>22797000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>23505000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>24181000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>25130000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>26434000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>27646000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>27919000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>12500000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>12000000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>12500000.0</v>
       </c>
-      <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
+      <c r="DG24"/>
     </row>
-    <row r="25" spans="1:110">
+    <row r="25" spans="1:111">
       <c r="A25" t="s">
         <v>52</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>22526000.0</v>
       </c>
-      <c r="N25"/>
-      <c r="O25">
+      <c r="O25"/>
+      <c r="P25">
         <v>23222000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>23570000.0</v>
       </c>
-      <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>24282000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>25253000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>26697000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>28171000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>29628000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>31574000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>33031000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>34488000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>45778000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>47660000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>38858000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>40314000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>41772000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>43226000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>44680000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>46234000.0</v>
       </c>
-      <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
@@ -11242,52 +11297,53 @@
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
+      <c r="DG25"/>
     </row>
-    <row r="26" spans="1:110">
+    <row r="26" spans="1:111">
       <c r="A26" t="s">
         <v>53</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -11356,52 +11412,53 @@
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
+      <c r="DG26"/>
     </row>
-    <row r="27" spans="1:110">
+    <row r="27" spans="1:111">
       <c r="A27" t="s">
         <v>54</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -11470,463 +11527,469 @@
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
+      <c r="DG27"/>
     </row>
-    <row r="28" spans="1:110">
+    <row r="28" spans="1:111">
       <c r="A28" t="s">
         <v>55</v>
       </c>
       <c r="B28">
+        <v>12948000.0</v>
+      </c>
+      <c r="C28">
         <v>27024000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>28731000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>49305000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>51007000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>63997000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>51933000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>30958000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>33600000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>33093000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>40123000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>34674000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>62183000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>76343000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>72533000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>70078000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>44618000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-15326000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-2396000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-9668000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-27235000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-29750000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-30424000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-15755000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>15673000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>34186000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>48287000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>62268000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>49764000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>24022000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>8237000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>10332000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-5128000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>22391000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>22829000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-1138000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-7648000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>7797000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>5937000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>11386000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>19696000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-53922000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-49474000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-43631000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-40534000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-38663000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-33328000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-36943000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-31686000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-23882000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-29946000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-28974000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-28728000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-26342000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-33052000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-43325000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-47978000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-40355000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-32698000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-30427000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-19993000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-16623000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-20460000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-29804000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-38747000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-37995000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-34619000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-28864000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-21692000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-6586000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-6509000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-9209000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-31397000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-25164000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-28800000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-27965000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-36881000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-36670000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-20852000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>1086000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-475000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-14171000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6888000.0</v>
       </c>
       <c r="CF28">
         <v>6888000.0</v>
       </c>
       <c r="CG28">
+        <v>6888000.0</v>
+      </c>
+      <c r="CH28">
         <v>3987000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>1393000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18717000.0</v>
       </c>
       <c r="CJ28">
         <v>18717000.0</v>
       </c>
       <c r="CK28">
+        <v>18717000.0</v>
+      </c>
+      <c r="CL28">
         <v>11604000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>12725000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34076000.0</v>
       </c>
       <c r="CN28">
         <v>34076000.0</v>
       </c>
       <c r="CO28">
+        <v>34076000.0</v>
+      </c>
+      <c r="CP28">
         <v>47008000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>45357000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13905000.0</v>
       </c>
       <c r="CR28">
         <v>13905000.0</v>
       </c>
       <c r="CS28">
+        <v>13905000.0</v>
+      </c>
+      <c r="CT28">
         <v>6515000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>11119000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18650000.0</v>
       </c>
       <c r="CV28">
         <v>18650000.0</v>
       </c>
       <c r="CW28">
+        <v>18650000.0</v>
+      </c>
+      <c r="CX28">
         <v>20912000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>27502000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11700000.0</v>
       </c>
       <c r="CZ28">
         <v>11700000.0</v>
       </c>
       <c r="DA28">
+        <v>11700000.0</v>
+      </c>
+      <c r="DB28">
         <v>9394000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>10985000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11600000.0</v>
       </c>
       <c r="DD28">
         <v>11600000.0</v>
       </c>
       <c r="DE28">
+        <v>11600000.0</v>
+      </c>
+      <c r="DF28">
         <v>7800000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>8437000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:110">
+    <row r="29" spans="1:111">
       <c r="A29" t="s">
         <v>56</v>
       </c>
       <c r="B29">
+        <v>169094000.0</v>
+      </c>
+      <c r="C29">
         <v>172465000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>173571000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>198345000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>221420000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>226100000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>230717000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>237516000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>242118000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>248849000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>251010000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>249238000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>254950000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>260288000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>284204000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>289791000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>262262000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>261128000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>267353000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>270431000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>264563000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>257503000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>276877000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>269654000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>266248000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>304237000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -11966,681 +12029,688 @@
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
+      <c r="DG29"/>
     </row>
-    <row r="30" spans="1:110">
+    <row r="30" spans="1:111">
       <c r="A30" t="s">
         <v>57</v>
       </c>
       <c r="B30">
+        <v>30933000.0</v>
+      </c>
+      <c r="C30">
         <v>37786000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>31737000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>41316000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>39597000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>58719000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>51773000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>45870000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>52106000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>54294000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>62138000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>42466000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>57513000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>65208000.0</v>
       </c>
-      <c r="O30">
-[...1 lines deleted...]
-      </c>
       <c r="P30">
-        <v>85236000.0</v>
+        <v>76049000.0</v>
       </c>
       <c r="Q30">
+        <v>81662000.0</v>
+      </c>
+      <c r="R30">
         <v>88145000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>78088000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>76683000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>98294000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>91336000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>83290000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>75297000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>67115000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>63852000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>88404000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>94951000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>90154000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>78244000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>112557000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>90978000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>83584000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>74813000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>92461000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>80804000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>75371000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>69456000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>92578000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>74241000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>67435000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>61760000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>28176000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>30655000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>28544000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>30323000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>32245000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>29885000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>25224000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>30396000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>28757000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>26545000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>26234000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>26435000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>28272000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>29456000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>23711000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>23957000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>25807000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>26404000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>26414000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27670000.0</v>
       </c>
       <c r="BJ30">
         <v>27670000.0</v>
       </c>
       <c r="BK30">
+        <v>27670000.0</v>
+      </c>
+      <c r="BL30">
         <v>28409000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>27344000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>24388000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>25894000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>26248000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>23144000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>25557000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>30261000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>37817000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>33535000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>34549000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>38229000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>41147000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>34834000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>39180000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>37744000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>45444000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>43226000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>44832000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>44282000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38543000.0</v>
       </c>
       <c r="CF30">
         <v>38543000.0</v>
       </c>
       <c r="CG30">
+        <v>38543000.0</v>
+      </c>
+      <c r="CH30">
         <v>38277000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>37082000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37398000.0</v>
       </c>
       <c r="CJ30">
         <v>37398000.0</v>
       </c>
       <c r="CK30">
+        <v>37398000.0</v>
+      </c>
+      <c r="CL30">
         <v>37588000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>38200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36131000.0</v>
       </c>
       <c r="CN30">
         <v>36131000.0</v>
       </c>
       <c r="CO30">
+        <v>36131000.0</v>
+      </c>
+      <c r="CP30">
         <v>36966000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>37314000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25051000.0</v>
       </c>
       <c r="CR30">
         <v>25051000.0</v>
       </c>
       <c r="CS30">
+        <v>25051000.0</v>
+      </c>
+      <c r="CT30">
         <v>27928000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>31291000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26537000.0</v>
       </c>
       <c r="CV30">
         <v>26537000.0</v>
       </c>
       <c r="CW30">
+        <v>26537000.0</v>
+      </c>
+      <c r="CX30">
         <v>27350000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>28358000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000000.0</v>
       </c>
       <c r="CZ30">
         <v>30000000.0</v>
       </c>
       <c r="DA30">
+        <v>30000000.0</v>
+      </c>
+      <c r="DB30">
         <v>29262000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>27884000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26600000.0</v>
       </c>
       <c r="DD30">
         <v>26600000.0</v>
       </c>
       <c r="DE30">
+        <v>26600000.0</v>
+      </c>
+      <c r="DF30">
         <v>25000000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>23346000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:110">
+    <row r="31" spans="1:111">
       <c r="A31" t="s">
         <v>58</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>180121000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>185184000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>189290000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>211968000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>215690000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>212320000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>236785000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>242414000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>244896000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>238432000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>230776000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>223813000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>214535000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>209563000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>200692000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>195218000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>192512000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>189405000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>187363000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>174015000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>165538000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>157721000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>151263000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>144013000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>159899000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>153055000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>148817000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>137413000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>132347000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>127236000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>154679000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>151104000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>147442000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>144485000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>141527000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>138664000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>136459000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>135198000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>133421000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>132495000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>131537000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>130877000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>129788000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>126990000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>126000000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>125828000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>125856000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>124808000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>123648000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>227663000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>123698000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>124260000.0</v>
       </c>
-      <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
+      <c r="DG31"/>
     </row>
-    <row r="32" spans="1:110">
+    <row r="32" spans="1:111">
       <c r="A32" t="s">
         <v>59</v>
       </c>
       <c r="B32">
+        <v>62085000.0</v>
+      </c>
+      <c r="C32">
         <v>65302000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>65901000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>72001000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>95560000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>101150000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>102953000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>87873000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>94024000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>123389000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>126407000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>123806000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>129471000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>137265000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>166881000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>172637000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>147119000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>170777000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>176463000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>182155000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>177002000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>169612000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>162962000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>152323000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>146792000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>171838000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -12680,521 +12750,525 @@
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
+      <c r="DG32"/>
     </row>
-    <row r="33" spans="1:110">
+    <row r="33" spans="1:111">
       <c r="A33" t="s">
         <v>60</v>
       </c>
       <c r="B33">
+        <v>131365000.0</v>
+      </c>
+      <c r="C33">
         <v>132996000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>134795000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>169901000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>171617000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>172818000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>176145000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>178102000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>178594000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>178788000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>181475000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>186942000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>194840000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>194413000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>173834000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>175640000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>172974000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>146845000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>149096000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>120925000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>126668000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>128551000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>131460000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>134315000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>168911000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>171741000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>175258000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>176608000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>177699000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>134785000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>132445000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>132633000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>133135000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>136470000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>140586000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>105388000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>104362000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>106779000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>108455000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>108959000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>110187000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>53586000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>52252000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>51535000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>50952000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>50713000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>50554000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>50114000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>49248000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>48431000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>48130000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>47499000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>46867000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>46156000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>46509000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>46100000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>46938000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>44679000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>44313000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>44850000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>43884000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>43715000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>43892000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>44007000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>45574000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>45566000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>45063000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>45881000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>46363000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>46418000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>49940000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>50247000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>50089000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>49815000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>48780000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>50870000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>51656000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>48102000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>51495000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>52040000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>55735000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>53705000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55677000.0</v>
       </c>
       <c r="CF33">
         <v>55677000.0</v>
       </c>
       <c r="CG33">
+        <v>55677000.0</v>
+      </c>
+      <c r="CH33">
         <v>60934000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>59327000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60451000.0</v>
       </c>
       <c r="CJ33">
         <v>60451000.0</v>
       </c>
       <c r="CK33">
+        <v>60451000.0</v>
+      </c>
+      <c r="CL33">
         <v>67093000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>66862000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71869000.0</v>
       </c>
       <c r="CN33">
         <v>71869000.0</v>
       </c>
       <c r="CO33">
+        <v>71869000.0</v>
+      </c>
+      <c r="CP33">
         <v>73311000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>72678000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55147000.0</v>
       </c>
       <c r="CR33">
         <v>55147000.0</v>
       </c>
       <c r="CS33">
+        <v>55147000.0</v>
+      </c>
+      <c r="CT33">
         <v>55197000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>56248000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54809000.0</v>
       </c>
       <c r="CV33">
         <v>54809000.0</v>
       </c>
       <c r="CW33">
+        <v>54809000.0</v>
+      </c>
+      <c r="CX33">
         <v>54894000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>57405000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55000000.0</v>
       </c>
       <c r="CZ33">
         <v>55000000.0</v>
       </c>
       <c r="DA33">
+        <v>55000000.0</v>
+      </c>
+      <c r="DB33">
         <v>54038000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>52558000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47800000.0</v>
       </c>
       <c r="DD33">
         <v>47800000.0</v>
       </c>
       <c r="DE33">
+        <v>47800000.0</v>
+      </c>
+      <c r="DF33">
         <v>47100000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>46813000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:110">
+    <row r="34" spans="1:111">
       <c r="A34" t="s">
         <v>61</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
-      <c r="I34">
+      <c r="I34"/>
+      <c r="J34">
         <v>900000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>889000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>877000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>866000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>62732000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>87479000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>48461000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>50280000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>48037000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>46570000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>47530000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>21801000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>27980000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>29441000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>32124000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>538000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>32581000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>33794000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>35307000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>36570000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>38174000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>984000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>1002000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>3329000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>3272000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>3327000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>3869000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>3801000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>4206000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>4088000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>5214000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>6510000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>6551000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>578000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>565000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>549000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>465000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>450000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>484000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>457000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>425000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>103000.0</v>
       </c>
-      <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
@@ -13210,751 +13284,756 @@
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
+      <c r="DG34"/>
     </row>
-    <row r="35" spans="1:110">
+    <row r="35" spans="1:111">
       <c r="A35" t="s">
         <v>62</v>
       </c>
       <c r="B35">
+        <v>24355999.0</v>
+      </c>
+      <c r="C35">
         <v>29056000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>30940000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>48782000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>68020000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>69585000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>70327000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>50636000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>53026000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>76202000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>80094000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>85080000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>93280000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>95657000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>81126000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>83449000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>57831000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>56494000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>58206000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>32649000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>39107000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>40660000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>43286000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>44184000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>43891000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>69458000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>71171000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>74114000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>77136000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>42125000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>44009000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>47703000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>49017000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>60269000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>62572000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>53700000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>55356000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>56709000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>59095000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>61867000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>64595000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>8934000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>9279000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>8978000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>8990000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>8779000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>8556000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>8394000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>8204000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>7771000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>7851000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>7671000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>7557000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>7311000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>7425000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>7299000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>7127000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>7100000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>6738000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>6533000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>6399000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>6242000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>6682000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>6566000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>6099000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>5868000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>6362000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>6115000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>7446000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>7969000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>9474000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>10347000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>11046000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>11296000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>11828000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>12163000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>12714000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>12985000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>12987000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>13430000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>13943000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>14482000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16335000.0</v>
       </c>
       <c r="CF35">
         <v>16335000.0</v>
       </c>
       <c r="CG35">
+        <v>16335000.0</v>
+      </c>
+      <c r="CH35">
         <v>16433000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>16948000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22092000.0</v>
       </c>
       <c r="CJ35">
         <v>22092000.0</v>
       </c>
       <c r="CK35">
+        <v>22092000.0</v>
+      </c>
+      <c r="CL35">
         <v>23482000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>24903000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43920000.0</v>
       </c>
       <c r="CN35">
         <v>43920000.0</v>
       </c>
       <c r="CO35">
+        <v>43920000.0</v>
+      </c>
+      <c r="CP35">
         <v>48301000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>45855000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26841000.0</v>
       </c>
       <c r="CR35">
         <v>26841000.0</v>
       </c>
       <c r="CS35">
+        <v>26841000.0</v>
+      </c>
+      <c r="CT35">
         <v>36814000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>37385000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39161000.0</v>
       </c>
       <c r="CV35">
         <v>39161000.0</v>
       </c>
       <c r="CW35">
+        <v>39161000.0</v>
+      </c>
+      <c r="CX35">
         <v>40180000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>41159000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24900000.0</v>
       </c>
       <c r="CZ35">
         <v>24900000.0</v>
       </c>
       <c r="DA35">
+        <v>24900000.0</v>
+      </c>
+      <c r="DB35">
         <v>24579000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>25009000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="DD35">
         <v>25000000.0</v>
       </c>
       <c r="DE35">
+        <v>25000000.0</v>
+      </c>
+      <c r="DF35">
         <v>24300000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>24706000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:110">
+    <row r="36" spans="1:111">
       <c r="A36" t="s">
         <v>63</v>
       </c>
       <c r="B36">
-        <v>71205000.0</v>
+        <v>49712000.0</v>
       </c>
       <c r="C36">
+        <v>47168000.0</v>
+      </c>
+      <c r="D36">
         <v>46391000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>46456000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>46416000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>45851000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>45671000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>45962000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>44339000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>43182000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>13388000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>12286000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>38909000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>37239000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>36084000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>7108000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>32946000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>4499000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>3374000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>2413000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>1549000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>893000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>1244000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>1190000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>1113000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>1125000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>1528000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>1414000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>1247000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>1152000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>1453000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>2258000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>2271000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>2234000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>2249000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>2241000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>2225000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>2236000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>2252000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>2178000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>2190000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>2198000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>2300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2051000.0</v>
       </c>
       <c r="AS36">
         <v>2051000.0</v>
       </c>
       <c r="AT36">
+        <v>2051000.0</v>
+      </c>
+      <c r="AU36">
         <v>2050000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>2077000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>1666000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>1703000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>355000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>4653000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>4631000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>342000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>252000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>22339000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>22273000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>22413000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>21753000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>20294000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>20499000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>19812000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>19980000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>19251000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>18908000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>19908000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>19351000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>17509000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>17588000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>17762000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>17017000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>15354000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>15295000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>15170000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>14796000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>15851000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>16541000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>16486000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>16467000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>15469000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>11991000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>11879000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>10369000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10968000.0</v>
       </c>
       <c r="CF36">
         <v>10968000.0</v>
       </c>
       <c r="CG36">
+        <v>10968000.0</v>
+      </c>
+      <c r="CH36">
         <v>10633000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>8912000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8636000.0</v>
       </c>
       <c r="CJ36">
         <v>8636000.0</v>
       </c>
       <c r="CK36">
+        <v>8636000.0</v>
+      </c>
+      <c r="CL36">
         <v>7248000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>7211000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>740000.0</v>
       </c>
       <c r="CN36">
         <v>740000.0</v>
       </c>
       <c r="CO36">
         <v>740000.0</v>
       </c>
       <c r="CP36">
+        <v>740000.0</v>
+      </c>
+      <c r="CQ36">
         <v>13993000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4826000.0</v>
       </c>
       <c r="CR36">
         <v>4826000.0</v>
       </c>
       <c r="CS36">
+        <v>4826000.0</v>
+      </c>
+      <c r="CT36">
         <v>5941000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>6138000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5067000.0</v>
       </c>
       <c r="CV36">
         <v>5067000.0</v>
       </c>
       <c r="CW36">
+        <v>5067000.0</v>
+      </c>
+      <c r="CX36">
         <v>5043000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>7753000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>7300000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>7200000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>6649000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>4990000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>3000000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>2900000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>3000000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>5313000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:110">
+    <row r="37" spans="1:111">
       <c r="A37" t="s">
         <v>64</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
@@ -14007,1623 +14086,1635 @@
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
       <c r="BJ37">
         <v>0.0</v>
       </c>
       <c r="BK37">
         <v>0.0</v>
       </c>
-      <c r="BL37"/>
+      <c r="BL37">
+        <v>0.0</v>
+      </c>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
+      <c r="DG37"/>
     </row>
-    <row r="38" spans="1:110">
+    <row r="38" spans="1:111">
       <c r="A38" t="s">
         <v>65</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>54373000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>51723000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>46031000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>44203000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>42724000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>42590000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>41342000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>41249000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>39884000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>40431000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>76822000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>40138000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>39620000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>28893000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>29579000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>28526000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>27950000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>29490000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>27931000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>27981000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>26962000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>107318000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>109740000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>79881000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>78659000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>80976000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>81978000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>81438000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>81995000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>30818000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>29356000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>28727000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>28361000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>-1000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>27575000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>26929000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>26408000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>24679000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>24536000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>24152000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>23742000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>23327000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>23596000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>23530000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>23670000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>23010000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>23366000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>23571000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>22884000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>23052000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>22719000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>22376000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>23376000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>22819000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>21638000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>21763000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>21885000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>21822000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>25081000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>25023000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>24832000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>24462000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>23043000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>23733000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>23686000.0</v>
       </c>
-      <c r="BZ38"/>
-      <c r="CA38">
+      <c r="CA38"/>
+      <c r="CB38">
         <v>22280000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>18845000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>18777000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>17311000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>17272000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>17997000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>17706000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>16029000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>15935000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>15840000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>15837000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>14503000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>14691000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>16798000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>16782000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>13993000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>7033000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>4826000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>5941000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6138000.0</v>
       </c>
       <c r="CU38">
         <v>6138000.0</v>
       </c>
       <c r="CV38">
+        <v>6138000.0</v>
+      </c>
+      <c r="CW38">
         <v>5067000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>5043000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>7753000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>7754000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>7286000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>6649000.0</v>
       </c>
-      <c r="DB38">
+      <c r="DC38">
         <v>4990000.0</v>
       </c>
-      <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
+      <c r="DG38"/>
     </row>
-    <row r="39" spans="1:110">
+    <row r="39" spans="1:111">
       <c r="A39" t="s">
         <v>66</v>
       </c>
       <c r="B39">
+        <v>5269000.0</v>
+      </c>
+      <c r="C39">
         <v>5313000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>20205000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>7473000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>6144000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>5355000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>12043000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>9307000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>7318000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>5530000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>5934000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>7370000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>7551000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>6418000.0</v>
       </c>
-      <c r="O39">
-[...1 lines deleted...]
-      </c>
       <c r="P39">
-        <v>9014000.0</v>
+        <v>9917000.0</v>
       </c>
       <c r="Q39">
+        <v>12588000.0</v>
+      </c>
+      <c r="R39">
         <v>8171000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>5237000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>6523000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>7783000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>6240000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>4432000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>4543000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>6331000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>7163000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>4719000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>4119000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>6966000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>6957000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>11470000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>6667000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>12274000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>11130000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>10628000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>5220000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>8492000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>7078000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>8488000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>8418000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>8708000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>3694000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>2256000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>4021000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>3598000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>3182000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>4057000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>4506000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>3535000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>3643000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>4077000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>5146000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>4687000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>4224000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>8750000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>4593000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>3749000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>3389000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>4194000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>5450000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>5018000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>12962000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>4965000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>5457000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>5564000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>4426000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>3468000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>6103000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>5361000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>4115000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>4736000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>4641000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>3813000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>3363000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>3552000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>5213000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>5938000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>6491000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>6729000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>4357000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>6260000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>2712000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>4120000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>5698000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>6510000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>3183000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>4195000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>8916000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>9401000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>3536000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>4363000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>3924000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>2489000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>2566000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>2457000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>2225000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>3443000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>3738000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>2106000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>2368000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>3581000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>3448000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>2109000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>1963000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>2200000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>1980000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>2141000.0</v>
       </c>
-      <c r="DC39"/>
-      <c r="DD39">
+      <c r="DD39"/>
+      <c r="DE39">
         <v>2900000.0</v>
       </c>
-      <c r="DE39">
+      <c r="DF39">
         <v>3200000.0</v>
       </c>
-      <c r="DF39">
+      <c r="DG39">
         <v>1637000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:110">
+    <row r="40" spans="1:111">
       <c r="A40" t="s">
         <v>67</v>
       </c>
       <c r="B40">
+        <v>6986000.0</v>
+      </c>
+      <c r="C40">
         <v>5825000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>16270000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>7373000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>6649000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>6767000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>6717000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>6447000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>5552000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>7648000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>6778000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>5686000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>5443000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>16728000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>11757000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>5057000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>7746000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>7044000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>8286000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>9827000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>8880000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>10490000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>7536000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>7550000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>5761000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>8393000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>7014000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>5887000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>7637000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>11566000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>16483000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>11216000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>9742000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>8399000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>10757000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>10337000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>3054000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>11763000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>11019000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>9041000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>6473000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>6346000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>6506000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>5440000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>4755000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>7921000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>5887000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>4832000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>4479000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>5171000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>4763000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>4622000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>3845000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>5847000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>7388000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>5489000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>5159000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>5725000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>6031000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>6178000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>5231000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>5614000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>5166000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>5785000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>6230000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>5214000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>5560000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>5347000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>5070000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>4497000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>6823000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>5482000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>5060000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>7391000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>10715000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>7988000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>13376000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>14594000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>12068000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>9945000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>10583000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>9017000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>8900000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>9630000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>9386000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>8430000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>10101000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>11137000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>10414000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>7743000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>8088000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>8748000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>9819000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>9121000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>10394000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>10906000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>9909000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>9131000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>8163000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>9090000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>6462000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>6209000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>9354000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>10000000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>8200000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>8105000.0</v>
       </c>
-      <c r="DC40"/>
-      <c r="DD40">
+      <c r="DD40"/>
+      <c r="DE40">
         <v>6200000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>6400000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>7870000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:110">
+    <row r="41" spans="1:111">
       <c r="A41" t="s">
         <v>68</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>8746000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>9021000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>10400000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>10365000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>10560000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>9924000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>10676000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>10848000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>11127000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>11219000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>12349000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>11773000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>11310000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>11382000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>10614000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>10850000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>10794000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>12497000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>12435000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>14672000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>14529000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>14491000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>14912000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>14842000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>15042000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>14937000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>15869000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>17187000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>18361000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>8987000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>9279000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>8978000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>8990000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>8779000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>8556000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>8394000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>8218000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>7771000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>7851000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>7671000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>7557000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>7311000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>7425000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>7299000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>7127000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>7100000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>6738000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>6533000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>6399000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>6242000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>6682000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>6566000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>6099000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>5868000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>6362000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>6115000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>5886000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>5650000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>6410000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>6552000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>6533000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>6078000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>5918000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>5574000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>5457000.0</v>
       </c>
-      <c r="BZ41"/>
-      <c r="CA41">
+      <c r="CA41"/>
+      <c r="CB41">
         <v>4432000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>4244000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>4137000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>4068000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>3907000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>4737000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>4259000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>4208000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>2963000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>3652000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>4507000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>4478000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>3441000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>3223000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>4882000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>3862000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>5144000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>4756000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>14017000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>13880000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>13792000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>14031000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>13746000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CY41">
         <v>13513000.0</v>
       </c>
-      <c r="CY41">
+      <c r="CZ41">
         <v>13712000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DA41">
         <v>12422000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DB41">
         <v>12579000.0</v>
       </c>
-      <c r="DB41">
+      <c r="DC41">
         <v>12509000.0</v>
       </c>
-      <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
+      <c r="DG41"/>
     </row>
-    <row r="42" spans="1:110">
+    <row r="42" spans="1:111">
       <c r="A42" t="s">
         <v>69</v>
       </c>
       <c r="B42"/>
-      <c r="C42">
+      <c r="C42"/>
+      <c r="D42">
         <v>50977000.0</v>
       </c>
-      <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
-      <c r="L42">
+      <c r="L42"/>
+      <c r="M42">
         <v>759000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>50067000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>50770000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>51868000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>53853000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>53649000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>53295000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>53690000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>53473000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-732000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-808000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-520000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-585000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-649000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-713000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>-65000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>303000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>275000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>247000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>577000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>-1000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>10000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>-8000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>55000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>37000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>496000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>-59000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>46000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>116000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>35000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>139000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>37000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>4000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>-25000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>-56000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>-34000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>59000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>90000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>98000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>25000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>-74000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>185000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>202000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>17305000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>17313000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>17302000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>17262000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>17231000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>17200000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>17178000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>17161000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>17134000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>17110000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>17091000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>17076000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>17055000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>17035000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>55000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>16995000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>16975000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>16959000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>18133000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>18182000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>18906000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>19548000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>20300000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>20840000.0</v>
       </c>
-      <c r="CA42"/>
       <c r="CB42"/>
       <c r="CC42"/>
       <c r="CD42"/>
       <c r="CE42"/>
       <c r="CF42"/>
       <c r="CG42"/>
       <c r="CH42"/>
       <c r="CI42"/>
       <c r="CJ42"/>
       <c r="CK42"/>
       <c r="CL42"/>
       <c r="CM42"/>
       <c r="CN42"/>
       <c r="CO42"/>
       <c r="CP42"/>
       <c r="CQ42"/>
-      <c r="CR42">
+      <c r="CR42"/>
+      <c r="CS42">
         <v>46660000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>44628000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>40094000.0</v>
       </c>
-      <c r="CU42"/>
-      <c r="CV42">
+      <c r="CV42"/>
+      <c r="CW42">
         <v>-21369000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>-21583000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>-21759000.0</v>
       </c>
-      <c r="CY42"/>
       <c r="CZ42"/>
       <c r="DA42"/>
       <c r="DB42"/>
       <c r="DC42"/>
       <c r="DD42"/>
       <c r="DE42"/>
       <c r="DF42"/>
+      <c r="DG42"/>
     </row>
-    <row r="43" spans="1:110">
+    <row r="43" spans="1:111">
       <c r="A43" t="s">
         <v>70</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -15692,87 +15783,86 @@
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
+      <c r="DG43"/>
     </row>
-    <row r="44" spans="1:110">
+    <row r="44" spans="1:111">
       <c r="A44" t="s">
         <v>71</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -15825,1702 +15915,1716 @@
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
       <c r="BJ44">
         <v>0.0</v>
       </c>
       <c r="BK44">
         <v>0.0</v>
       </c>
-      <c r="BL44"/>
+      <c r="BL44">
+        <v>0.0</v>
+      </c>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
+      <c r="DG44"/>
     </row>
-    <row r="45" spans="1:110">
+    <row r="45" spans="1:111">
       <c r="A45" t="s">
         <v>72</v>
       </c>
       <c r="B45">
+        <v>90597000.0</v>
+      </c>
+      <c r="C45">
         <v>94282000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>96088000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>122931000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>123914000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>125213000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>126390000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>125690000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>126913000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>127643000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>83281000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>87022000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>150539000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>95959000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>132502000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>54141000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>60653000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>61393000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>27315000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>66258000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>67042000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>69419000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>71654000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>73461000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>74532000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>29482000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>28105000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>27600000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>28600000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>29200000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>30800000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>25500000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>25703000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>25800000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>26500000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>27521000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>28200000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>22768000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>22900000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>22800000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>22600000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>22800000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>23000000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>23200000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>22800000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>23800000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>23600000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>23300000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>23100000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>22800000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>22900000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>22600000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>23300000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>21700000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>20900000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>21279000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>21000000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>20700000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>21173000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>21600000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>22200000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>22747000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>23400000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>24100000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>24500000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>24600000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>24900000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>25200000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>25300000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>25400000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>25700000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>27100000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>28000000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>29215000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33195000.0</v>
       </c>
       <c r="CB45">
         <v>33195000.0</v>
       </c>
       <c r="CC45">
+        <v>33195000.0</v>
+      </c>
+      <c r="CD45">
         <v>36958000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>37006000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37680000.0</v>
       </c>
       <c r="CF45">
         <v>37680000.0</v>
       </c>
       <c r="CG45">
+        <v>37680000.0</v>
+      </c>
+      <c r="CH45">
         <v>43228000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>44142000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44611000.0</v>
       </c>
       <c r="CJ45">
         <v>44611000.0</v>
       </c>
       <c r="CK45">
+        <v>44611000.0</v>
+      </c>
+      <c r="CL45">
         <v>51256000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>53582000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55071000.0</v>
       </c>
       <c r="CN45">
         <v>55071000.0</v>
       </c>
       <c r="CO45">
+        <v>55071000.0</v>
+      </c>
+      <c r="CP45">
         <v>56529000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>49577000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50321000.0</v>
       </c>
       <c r="CR45">
         <v>50321000.0</v>
       </c>
       <c r="CS45">
+        <v>50321000.0</v>
+      </c>
+      <c r="CT45">
         <v>49256000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>49952000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49742000.0</v>
       </c>
       <c r="CV45">
         <v>49742000.0</v>
       </c>
       <c r="CW45">
+        <v>49742000.0</v>
+      </c>
+      <c r="CX45">
         <v>49851000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>48800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47800000.0</v>
       </c>
       <c r="CZ45">
         <v>47800000.0</v>
       </c>
       <c r="DA45">
+        <v>47800000.0</v>
+      </c>
+      <c r="DB45">
         <v>47389000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>45100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42700000.0</v>
       </c>
       <c r="DD45">
         <v>42700000.0</v>
       </c>
       <c r="DE45">
+        <v>42700000.0</v>
+      </c>
+      <c r="DF45">
         <v>41900000.0</v>
       </c>
-      <c r="DF45">
+      <c r="DG45">
         <v>41600000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:110">
+    <row r="46" spans="1:111">
       <c r="A46" t="s">
         <v>73</v>
       </c>
       <c r="B46">
+        <v>43861000.0</v>
+      </c>
+      <c r="C46">
         <v>48222000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>49377000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>70019000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>71853000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>73770000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>75959000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>76360000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>78176000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>79943000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>83281000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>87022000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>95876000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>95959000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>80182000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>82299000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>80308000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>79912000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>82815000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>54141000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>60653000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>61393000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>63637000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>66258000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>67042000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>69419000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>71654000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>73461000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>74532000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>29482000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>28105000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>27647000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>28572000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>29249000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>30846000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>25507000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>25703000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>25803000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>26477000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>27521000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>28192000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>22768000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>22896000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>22808000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>22591000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>22824000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>22979000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>23185000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>22840000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>23752000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>23594000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>23347000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>23125000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>22829000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>22913000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>22570000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>23268000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>21669000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>20947000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>21279000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>21000000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>20663000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>21173000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>21631000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>22198000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>22747000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>23425000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>24118000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>24478000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>24596000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>24859000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>25224000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>25257000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>25353000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>25737000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>27137000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>27970000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>24839000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>29215000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>33195000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>36958000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>36394000.0</v>
       </c>
-      <c r="CE46"/>
-      <c r="CF46">
+      <c r="CF46"/>
+      <c r="CG46">
         <v>37680000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>43228000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>43298000.0</v>
       </c>
-      <c r="CI46"/>
-      <c r="CJ46">
+      <c r="CJ46"/>
+      <c r="CK46">
         <v>44611000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>51256000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>52359000.0</v>
       </c>
-      <c r="CM46"/>
-      <c r="CN46">
+      <c r="CN46"/>
+      <c r="CO46">
         <v>55071000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>56529000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>58685000.0</v>
       </c>
-      <c r="CQ46"/>
-      <c r="CR46">
+      <c r="CR46"/>
+      <c r="CS46">
         <v>50321000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>49256000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>50110000.0</v>
       </c>
-      <c r="CU46"/>
-      <c r="CV46">
+      <c r="CV46"/>
+      <c r="CW46">
         <v>49742000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>49851000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>49652000.0</v>
       </c>
-      <c r="CY46"/>
-      <c r="CZ46">
+      <c r="CZ46"/>
+      <c r="DA46">
         <v>47800000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>47389000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>47568000.0</v>
       </c>
-      <c r="DC46"/>
-      <c r="DD46">
+      <c r="DD46"/>
+      <c r="DE46">
         <v>42700000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>41900000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>41500000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:110">
+    <row r="47" spans="1:111">
       <c r="A47" t="s">
         <v>74</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>87022000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>29070000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>27010000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>27704000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>27565000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>27608000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>28058000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>82815000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>54141000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>27853000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>26780000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>27315000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>66258000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>29256000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>29907000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>30782000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>30925000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>30638000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>29482000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>28105000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>27647000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>28572000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>29249000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>30846000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>25507000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>25703000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>25803000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>26477000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>27521000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>28192000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>22768000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>22896000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>22808000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>22591000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>22824000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>22979000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>23185000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>22840000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>23752000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>23594000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>23347000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>23125000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>22829000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>22913000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>22570000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>23268000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>21669000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>20947000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>21279000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>21000000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>20663000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>21173000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>21631000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>22198000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>22747000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>23425000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>24118000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>24478000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>24596000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>24859000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>25224000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>25257000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>25353000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>25737000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>27137000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>27970000.0</v>
       </c>
-      <c r="BZ47"/>
-      <c r="CA47">
+      <c r="CA47"/>
+      <c r="CB47">
         <v>29215000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>33195000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>36958000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>36394000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>37006000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>37680000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>43228000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>43298000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>44142000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>44611000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>51256000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>52359000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>53582000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>55071000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>56529000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>58685000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>49577000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>50321000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>49256000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>50110000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>49952000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>49742000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>49851000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>49652000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>48767000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>47766000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>47389000.0</v>
       </c>
-      <c r="DB47">
+      <c r="DC47">
         <v>47568000.0</v>
       </c>
-      <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
+      <c r="DG47"/>
     </row>
-    <row r="48" spans="1:110">
+    <row r="48" spans="1:111">
       <c r="A48" t="s">
         <v>75</v>
       </c>
       <c r="B48">
+        <v>117352000.0</v>
+      </c>
+      <c r="C48">
         <v>117603000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>118308000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>141996000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>147787000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>153336000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>158146000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>164745000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>169174000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>175717000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>177579000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>175348000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>180152000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>184386000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>207725000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>210994000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>208678000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>207884000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>214242000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>217613000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>212291000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>204988000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>198601000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>190411000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>220281000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>223252000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>218131000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>215986000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>213599000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>213380000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>200457000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>192775000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>185728000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>180433000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>173245000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>167434000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>161047000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>157688000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>148097000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>142793000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>138601000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>137255000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>134191000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>130642000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>127786000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>125393000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>122171000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>120045000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>118849000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>117120000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>116197000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>115155000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>114542000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>113483000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>110860000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>109853000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>109683000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>109742000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>110193000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>109013000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>108444000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>109000000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>110261000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>110169000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>110069000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>110073000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>108180000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>108299000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>109840000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>112450000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>114246000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>112392000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>123495000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>122835000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>127929000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>131017000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>137788000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>141539000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>166326000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>163049000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>162791000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>157911000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>151992000.0</v>
       </c>
       <c r="CF48">
         <v>151992000.0</v>
       </c>
       <c r="CG48">
+        <v>151992000.0</v>
+      </c>
+      <c r="CH48">
         <v>152149000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>149012000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>142136000.0</v>
       </c>
       <c r="CJ48">
         <v>142136000.0</v>
       </c>
       <c r="CK48">
+        <v>142136000.0</v>
+      </c>
+      <c r="CL48">
         <v>139628000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>134811000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>128504000.0</v>
       </c>
       <c r="CN48">
         <v>128504000.0</v>
       </c>
       <c r="CO48">
+        <v>128504000.0</v>
+      </c>
+      <c r="CP48">
         <v>125603000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>123634000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>114345000.0</v>
       </c>
       <c r="CR48">
         <v>114345000.0</v>
       </c>
       <c r="CS48">
+        <v>114345000.0</v>
+      </c>
+      <c r="CT48">
         <v>101895000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>99359000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>95792000.0</v>
       </c>
       <c r="CV48">
         <v>95792000.0</v>
       </c>
       <c r="CW48">
+        <v>95792000.0</v>
+      </c>
+      <c r="CX48">
         <v>97534000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>96980000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>92600000.0</v>
       </c>
       <c r="CZ48">
         <v>92600000.0</v>
       </c>
       <c r="DA48">
+        <v>92600000.0</v>
+      </c>
+      <c r="DB48">
         <v>89125000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>85337000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79700000.0</v>
       </c>
       <c r="DD48">
         <v>79700000.0</v>
       </c>
       <c r="DE48">
+        <v>79700000.0</v>
+      </c>
+      <c r="DF48">
         <v>77200000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>71465000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:110">
+    <row r="49" spans="1:111">
       <c r="A49" t="s">
         <v>76</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>180152000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>184386000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>207725000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>210994000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>208678000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>207884000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>214242000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>217613000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>212291000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>204988000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>198601000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>190411000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>186540000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>223252000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>218131000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>215986000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>213599000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>213380000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>200457000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>192775000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>185728000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>180122000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>173245000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>167434000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>161047000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>157688000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>148097000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>142793000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>138601000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>137255000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>134191000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>130642000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>127786000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>125392000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>122171000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>120045000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>118849000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>117120000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>116197000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>115155000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>114542000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>113483000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>110860000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>109853000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>109683000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>109742000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>110193000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>109013000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>108444000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BK49">
         <v>109000000.0</v>
       </c>
-      <c r="BK49">
+      <c r="BL49">
         <v>110261000.0</v>
       </c>
-      <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
+      <c r="DG49"/>
     </row>
-    <row r="50" spans="1:110">
+    <row r="50" spans="1:111">
       <c r="A50" t="s">
         <v>77</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
-      <c r="G50">
+      <c r="G50"/>
+      <c r="H50">
         <v>1393000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>22177000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>22526000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1393000.0</v>
       </c>
       <c r="K50">
         <v>1393000.0</v>
       </c>
       <c r="L50">
         <v>1393000.0</v>
       </c>
       <c r="M50">
         <v>1393000.0</v>
       </c>
       <c r="N50">
         <v>1393000.0</v>
       </c>
       <c r="O50">
         <v>1393000.0</v>
       </c>
       <c r="P50">
         <v>1393000.0</v>
       </c>
-      <c r="Q50"/>
+      <c r="Q50">
+        <v>1393000.0</v>
+      </c>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
-      <c r="W50">
+      <c r="W50"/>
+      <c r="X50">
         <v>25741000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>27200000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>28170000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>5834000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>5833000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>5846000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5829000.0</v>
       </c>
       <c r="AD50">
         <v>5829000.0</v>
       </c>
       <c r="AE50">
+        <v>5829000.0</v>
+      </c>
+      <c r="AF50">
         <v>6112000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>6532000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>6942000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>7528000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>7526000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>44680000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>5820000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5817000.0</v>
       </c>
       <c r="AM50">
         <v>5817000.0</v>
       </c>
       <c r="AN50">
         <v>5817000.0</v>
       </c>
       <c r="AO50">
+        <v>5817000.0</v>
+      </c>
+      <c r="AP50">
         <v>5816000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>5817000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>5817000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
@@ -17540,653 +17644,658 @@
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
+      <c r="DG50"/>
     </row>
-    <row r="51" spans="1:110">
+    <row r="51" spans="1:111">
       <c r="A51" t="s">
         <v>78</v>
       </c>
       <c r="B51">
+        <v>23566000.0</v>
+      </c>
+      <c r="C51">
         <v>28136000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>30085000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>50126000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>69018000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>70292000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>72343000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>73008000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>74475000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>76252000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>79918000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>84653000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>93159000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>95345000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>79041000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>81731000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>54718000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>54040000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>54823000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>27743000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>34361000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>36091000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>63450000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>66455000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>66913000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>70217000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>72785000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>75557000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>78018000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>35457000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>37686000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>39563000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>41430000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>53306000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>55186000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>44680000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>46134000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>47589000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>49043000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>50497000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>52050000.0</v>
       </c>
-      <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
-      <c r="BO51">
+      <c r="BO51"/>
+      <c r="BP51">
         <v>111000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>6445000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>4513000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>5218000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>5910000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>6590000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>7257000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>7912000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>8555000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>9185000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>9806000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>10415000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>11012000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>11598000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>12174000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>12739000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13839000.0</v>
       </c>
       <c r="CF51">
         <v>13839000.0</v>
       </c>
       <c r="CG51">
+        <v>13839000.0</v>
+      </c>
+      <c r="CH51">
         <v>14375000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>20426000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25698000.0</v>
       </c>
       <c r="CJ51">
         <v>25698000.0</v>
       </c>
       <c r="CK51">
+        <v>25698000.0</v>
+      </c>
+      <c r="CL51">
         <v>27420000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>29133000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47532000.0</v>
       </c>
       <c r="CN51">
         <v>47532000.0</v>
       </c>
       <c r="CO51">
+        <v>47532000.0</v>
+      </c>
+      <c r="CP51">
         <v>50219000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>48500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24900000.0</v>
       </c>
       <c r="CR51">
         <v>24900000.0</v>
       </c>
       <c r="CS51">
+        <v>24900000.0</v>
+      </c>
+      <c r="CT51">
         <v>25591000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>26276000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28083000.0</v>
       </c>
       <c r="CV51">
         <v>28083000.0</v>
       </c>
       <c r="CW51">
+        <v>28083000.0</v>
+      </c>
+      <c r="CX51">
         <v>28591000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>29523000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12500000.0</v>
       </c>
       <c r="CZ51">
         <v>12500000.0</v>
       </c>
       <c r="DA51">
+        <v>12500000.0</v>
+      </c>
+      <c r="DB51">
         <v>12000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12500000.0</v>
       </c>
       <c r="DC51">
         <v>12500000.0</v>
       </c>
       <c r="DD51">
         <v>12500000.0</v>
       </c>
       <c r="DE51">
+        <v>12500000.0</v>
+      </c>
+      <c r="DF51">
         <v>11500000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>12062000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:110">
+    <row r="52" spans="1:111">
       <c r="A52" t="s">
         <v>79</v>
       </c>
       <c r="B52">
+        <v>5359000.0</v>
+      </c>
+      <c r="C52">
         <v>5445000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>5432000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>7798000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>7647000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>7502000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>9005000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>29504000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>29611000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>8357000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>8438000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>8319000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>8756000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>8709000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>8315000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>8647000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>7447000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>7471000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>7293000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>5942000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>6381000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>6650000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>32513000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>34044000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>34332000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>12141000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>12228000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>12293000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>11676000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>5829000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>6112000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>6532000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>6942000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>7528000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>7526000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>5822000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>5820000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5817000.0</v>
       </c>
       <c r="AM52">
         <v>5817000.0</v>
       </c>
       <c r="AN52">
         <v>5817000.0</v>
       </c>
       <c r="AO52">
+        <v>5817000.0</v>
+      </c>
+      <c r="AP52">
         <v>5816000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>53000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>882000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>850000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>940000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>1000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>899000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>764000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>14000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>659000.0</v>
       </c>
-      <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
-      <c r="BO52">
+      <c r="BO52"/>
+      <c r="BP52">
         <v>111000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>6445000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>2953000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>2899000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>2846000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>2795000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>2744000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>2694000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>2645000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>2596000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>2549000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>2503000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>2457000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>2412000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>2368000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>2325000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2241000.0</v>
       </c>
       <c r="CF52">
         <v>2241000.0</v>
       </c>
       <c r="CG52">
+        <v>2241000.0</v>
+      </c>
+      <c r="CH52">
         <v>2201000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>7686000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7258000.0</v>
       </c>
       <c r="CJ52">
         <v>7258000.0</v>
       </c>
       <c r="CK52">
+        <v>7258000.0</v>
+      </c>
+      <c r="CL52">
         <v>8445000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>8708000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6835000.0</v>
       </c>
       <c r="CN52">
         <v>6835000.0</v>
       </c>
       <c r="CO52">
+        <v>6835000.0</v>
+      </c>
+      <c r="CP52">
         <v>6800000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>6507000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2815000.0</v>
       </c>
       <c r="CR52">
         <v>2815000.0</v>
       </c>
       <c r="CS52">
+        <v>2815000.0</v>
+      </c>
+      <c r="CT52">
         <v>2794000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>2771000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2953000.0</v>
       </c>
       <c r="CV52">
         <v>2953000.0</v>
       </c>
       <c r="CW52">
+        <v>2953000.0</v>
+      </c>
+      <c r="CX52">
         <v>2157000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>1877000.0</v>
       </c>
-      <c r="CY52"/>
       <c r="CZ52"/>
       <c r="DA52"/>
       <c r="DB52"/>
       <c r="DC52"/>
       <c r="DD52"/>
       <c r="DE52"/>
       <c r="DF52"/>
+      <c r="DG52"/>
     </row>
-    <row r="53" spans="1:110">
+    <row r="53" spans="1:111">
       <c r="A53" t="s">
         <v>80</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
-[...1 lines deleted...]
-      </c>
+      <c r="AE53"/>
       <c r="AF53">
         <v>0.0</v>
       </c>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
@@ -18239,134 +18348,135 @@
       </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
       <c r="BI53">
         <v>0.0</v>
       </c>
       <c r="BJ53">
         <v>0.0</v>
       </c>
       <c r="BK53">
         <v>0.0</v>
       </c>
-      <c r="BL53"/>
+      <c r="BL53">
+        <v>0.0</v>
+      </c>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
+      <c r="DG53"/>
     </row>
-    <row r="54" spans="1:110">
+    <row r="54" spans="1:111">
       <c r="A54" t="s">
         <v>81</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -18419,1462 +18529,1475 @@
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
       <c r="BK54">
         <v>0.0</v>
       </c>
-      <c r="BL54"/>
+      <c r="BL54">
+        <v>0.0</v>
+      </c>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
+      <c r="DG54"/>
     </row>
-    <row r="55" spans="1:110">
+    <row r="55" spans="1:111">
       <c r="A55" t="s">
         <v>82</v>
       </c>
       <c r="B55">
+        <v>223217000.0</v>
+      </c>
+      <c r="C55">
         <v>225891000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>240237000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>278043000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>299685000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>313942000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>326864000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>332428000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>335530000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>343586000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>354498000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>350115000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>364068000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>381716000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>400251000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>412631000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>387071000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>374559000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>367385000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>368008000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>367315000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>352273000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>369257000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>357678000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>373213000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>393708000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>402441000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>400610000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>401919000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>369716000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>360282000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>350050000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>344274000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>350058000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>342517000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>312859000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>310583000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>318696000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>304733000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>296721000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>285665000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>181653000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>178421000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>174327000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>168947000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>170755000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>165705000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>160411000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>158560000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>154163000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>158762000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>155888000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>152760000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>155823000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>152464000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>152705000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>152786000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>149171000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>151802000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>148817000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>148439000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>150411000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>153840000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>153674000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>151676000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>149099000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>145689000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>151213000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>149379000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>153467000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>160852000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>161214000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>172810000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>175232000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>183816000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>185429000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>198605000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>202463000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>201299000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>195822000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>199000000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>193533000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>182369000.0</v>
       </c>
       <c r="CF55">
         <v>182369000.0</v>
       </c>
       <c r="CG55">
+        <v>182369000.0</v>
+      </c>
+      <c r="CH55">
         <v>187414000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>183413000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>186074000.0</v>
       </c>
       <c r="CJ55">
         <v>186074000.0</v>
       </c>
       <c r="CK55">
+        <v>186074000.0</v>
+      </c>
+      <c r="CL55">
         <v>176898000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>171419000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>177545000.0</v>
       </c>
       <c r="CN55">
         <v>177545000.0</v>
       </c>
       <c r="CO55">
+        <v>177545000.0</v>
+      </c>
+      <c r="CP55">
         <v>176436000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>175807000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>139568000.0</v>
       </c>
       <c r="CR55">
         <v>139568000.0</v>
       </c>
       <c r="CS55">
+        <v>139568000.0</v>
+      </c>
+      <c r="CT55">
         <v>135887000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>132441000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>129259000.0</v>
       </c>
       <c r="CV55">
         <v>129259000.0</v>
       </c>
       <c r="CW55">
+        <v>129259000.0</v>
+      </c>
+      <c r="CX55">
         <v>130637000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>128899000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>132000000.0</v>
       </c>
       <c r="CZ55">
         <v>132000000.0</v>
       </c>
       <c r="DA55">
+        <v>132000000.0</v>
+      </c>
+      <c r="DB55">
         <v>125916000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>122580000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>115000000.0</v>
       </c>
       <c r="DD55">
         <v>115000000.0</v>
       </c>
       <c r="DE55">
+        <v>115000000.0</v>
+      </c>
+      <c r="DF55">
         <v>113200000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>111233000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:110">
+    <row r="56" spans="1:111">
       <c r="A56" t="s">
         <v>83</v>
       </c>
       <c r="B56">
+        <v>91852000.0</v>
+      </c>
+      <c r="C56">
         <v>92895000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>105442000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>108142000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>128068000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>141124000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>150719000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>154326000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>156936000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>164798000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>173023000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>163173000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>169228000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>187303000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>226417000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>236991000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>214097000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>227714000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>218289000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>247083000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>240647000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>223722000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>237797000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>223363000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>204302000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>221967000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>227183000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>224002000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>224220000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>234931000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>227837000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>217417000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>211139000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>213588000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>201931000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>207471000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>206221000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>211917000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>196278000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>187762000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>175478000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>128067000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>126169000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>122792000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>117995000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>120042000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>115151000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>110297000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>109312000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>105732000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>110632000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>108389000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>105893000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>109667000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>105955000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>106605000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>105848000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>104492000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>107489000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>103967000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>104555000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>106696000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>109948000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>109667000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>106102000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>103533000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>100626000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>105332000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>103016000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>107049000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>110912000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>110967000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>122721000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>125417000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>135036000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>134559000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>146949000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>154361000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>149804000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>143782000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>143265000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>139828000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>126692000.0</v>
       </c>
       <c r="CF56">
         <v>126692000.0</v>
       </c>
       <c r="CG56">
+        <v>126692000.0</v>
+      </c>
+      <c r="CH56">
         <v>126480000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>124086000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>125623000.0</v>
       </c>
       <c r="CJ56">
         <v>125623000.0</v>
       </c>
       <c r="CK56">
+        <v>125623000.0</v>
+      </c>
+      <c r="CL56">
         <v>109805000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>104557000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>105676000.0</v>
       </c>
       <c r="CN56">
         <v>105676000.0</v>
       </c>
       <c r="CO56">
+        <v>105676000.0</v>
+      </c>
+      <c r="CP56">
         <v>103125000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>103129000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>84421000.0</v>
       </c>
       <c r="CR56">
         <v>84421000.0</v>
       </c>
       <c r="CS56">
+        <v>84421000.0</v>
+      </c>
+      <c r="CT56">
         <v>80690000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>76193000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74450000.0</v>
       </c>
       <c r="CV56">
         <v>74450000.0</v>
       </c>
       <c r="CW56">
+        <v>74450000.0</v>
+      </c>
+      <c r="CX56">
         <v>75743000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>71494000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77000000.0</v>
       </c>
       <c r="CZ56">
         <v>77000000.0</v>
       </c>
       <c r="DA56">
+        <v>77000000.0</v>
+      </c>
+      <c r="DB56">
         <v>71878000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>70022000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>67200000.0</v>
       </c>
       <c r="DD56">
         <v>67200000.0</v>
       </c>
       <c r="DE56">
+        <v>67200000.0</v>
+      </c>
+      <c r="DF56">
         <v>66100000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>64420000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:110">
+    <row r="57" spans="1:111">
       <c r="A57" t="s">
         <v>84</v>
       </c>
       <c r="B57">
+        <v>29767000.0</v>
+      </c>
+      <c r="C57">
         <v>27593000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>39541000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>36141000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>32508000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>39974000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>47766000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>66453000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>62912000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>41409000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>46616000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>39367000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>39757000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>50038000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>59536000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>64354000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>66978000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>56937000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>41826000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>64928000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>63645000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>54110000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>74835000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>71040000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>57503000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>50129000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>62027000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>59363000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>60161000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>64415000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>65849000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>59804000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>59935000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>60018000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>57275000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>50817000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>53396000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>64060000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>57787000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>52394000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>42908000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>16658000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>16656000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>16525000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>14090000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>19066000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>17103000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>14176000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>13776000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>11589000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>17034000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>15423000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>13069000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>17467000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>16792000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>18149000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>18574000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>14958000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>17184000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>15564000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>15860000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>17399000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>19430000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>19459000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>18011000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>15639000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>13787000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>19510000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>14821000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>15788000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>20280000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>21647000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>20297000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>23110000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>25259000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>22765000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>27883000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>27168000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>25776000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>23672000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>27223000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>27005000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21570000.0</v>
       </c>
       <c r="CF57">
         <v>21570000.0</v>
       </c>
       <c r="CG57">
+        <v>21570000.0</v>
+      </c>
+      <c r="CH57">
         <v>27164000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>26676000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33920000.0</v>
       </c>
       <c r="CJ57">
         <v>33920000.0</v>
       </c>
       <c r="CK57">
+        <v>33920000.0</v>
+      </c>
+      <c r="CL57">
         <v>26588000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>25981000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21294000.0</v>
       </c>
       <c r="CN57">
         <v>21294000.0</v>
       </c>
       <c r="CO57">
+        <v>21294000.0</v>
+      </c>
+      <c r="CP57">
         <v>20419000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>24547000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17384000.0</v>
       </c>
       <c r="CR57">
         <v>17384000.0</v>
       </c>
       <c r="CS57">
+        <v>17384000.0</v>
+      </c>
+      <c r="CT57">
         <v>16029000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>15034000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14418000.0</v>
       </c>
       <c r="CV57">
         <v>14418000.0</v>
       </c>
       <c r="CW57">
+        <v>14418000.0</v>
+      </c>
+      <c r="CX57">
         <v>11765000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>9835000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12100000.0</v>
       </c>
       <c r="CZ57">
         <v>12100000.0</v>
       </c>
       <c r="DA57">
+        <v>12100000.0</v>
+      </c>
+      <c r="DB57">
         <v>9794000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>9816000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7900000.0</v>
       </c>
       <c r="DD57">
         <v>7900000.0</v>
       </c>
       <c r="DE57">
+        <v>7900000.0</v>
+      </c>
+      <c r="DF57">
         <v>9300000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>12627000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:110">
+    <row r="58" spans="1:111">
       <c r="A58" t="s">
         <v>85</v>
       </c>
       <c r="B58">
+        <v>54123000.0</v>
+      </c>
+      <c r="C58">
         <v>56649000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>70481000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>84923000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>100528000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>109559000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>118093000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>117089000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>115938000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>117611000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>126710000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>124447000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>133037000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>145695000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>140662000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>147803000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>124809000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>113431000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>100032000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>97577000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>102752000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>94770000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>118121000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>115224000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>101394000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>119587000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>133198000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>133477000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>137297000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>106540000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>109858000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>107507000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>108952000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>120287000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>119847000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>104517000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>108752000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>120769000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>116882000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>114261000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>107503000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>25592000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>25935000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>25503000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>23080000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>27845000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>25659000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>22570000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>21980000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>19360000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>24885000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>23094000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>20626000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>24778000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>24217000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>25448000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>25701000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>22058000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>23922000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>22097000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>22259000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>23641000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>26112000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>26025000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>24110000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>21507000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>20149000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>25625000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>22267000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>23757000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>29754000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>31994000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>31343000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>34406000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>37087000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>34928000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>40597000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>40153000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>38763000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>37102000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>41166000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>41487000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37905000.0</v>
       </c>
       <c r="CF58">
         <v>37905000.0</v>
       </c>
       <c r="CG58">
+        <v>37905000.0</v>
+      </c>
+      <c r="CH58">
         <v>43597000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>43624000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56012000.0</v>
       </c>
       <c r="CJ58">
         <v>56012000.0</v>
       </c>
       <c r="CK58">
+        <v>56012000.0</v>
+      </c>
+      <c r="CL58">
         <v>50070000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>50884000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65214000.0</v>
       </c>
       <c r="CN58">
         <v>65214000.0</v>
       </c>
       <c r="CO58">
+        <v>65214000.0</v>
+      </c>
+      <c r="CP58">
         <v>68720000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>70402000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44225000.0</v>
       </c>
       <c r="CR58">
         <v>44225000.0</v>
       </c>
       <c r="CS58">
+        <v>44225000.0</v>
+      </c>
+      <c r="CT58">
         <v>52843000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>52419000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53579000.0</v>
       </c>
       <c r="CV58">
         <v>53579000.0</v>
       </c>
       <c r="CW58">
+        <v>53579000.0</v>
+      </c>
+      <c r="CX58">
         <v>51945000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>50994000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37000000.0</v>
       </c>
       <c r="CZ58">
         <v>37000000.0</v>
       </c>
       <c r="DA58">
+        <v>37000000.0</v>
+      </c>
+      <c r="DB58">
         <v>34373000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>34825000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32900000.0</v>
       </c>
       <c r="DD58">
         <v>32900000.0</v>
       </c>
       <c r="DE58">
+        <v>32900000.0</v>
+      </c>
+      <c r="DF58">
         <v>33600000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>37333000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:110">
+    <row r="59" spans="1:111">
       <c r="A59" t="s">
         <v>86</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
@@ -19927,464 +20050,468 @@
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
       <c r="BK59">
         <v>0.0</v>
       </c>
-      <c r="BL59"/>
+      <c r="BL59">
+        <v>0.0</v>
+      </c>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
+      <c r="DG59"/>
     </row>
-    <row r="60" spans="1:110">
+    <row r="60" spans="1:111">
       <c r="A60" t="s">
         <v>87</v>
       </c>
       <c r="B60">
+        <v>169094000.0</v>
+      </c>
+      <c r="C60">
         <v>169242000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>169756000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>193120000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>199157000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>204383000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>208771000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>215339000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>219592000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>225975000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>227788000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>225668000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>231031000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>236021000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>259589000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>264828000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>262262000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>261128000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>267353000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>270431000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>264563000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>257503000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>251136000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>242454000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>271819000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>274121000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>269243000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>267133000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>264622000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>263176000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>250424000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>242543000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>235322000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>229771000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>222670000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>208342000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>201831000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>197927000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>187851000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>182460000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>178162000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>156061000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>152486000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>148824000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>145867000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>142910000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>140046000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>137841000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>136580000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>134803000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>133877000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>132794000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>132134000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>131045000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>128247000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>127257000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>127085000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>127113000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>127880000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>126720000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>126180000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>126770000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>127728000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>127649000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>127566000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>127592000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>125540000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>125588000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>127112000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>129710000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>131098000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>129220000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>141467000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>140826000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>146729000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>150501000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>158008000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>162310000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>162536000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>158720000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>157834000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>152046000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>148612000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>144464000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>143817000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>139789000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>136585000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>130062000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>126828000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>120535000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>116264000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>112331000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>107716000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>105405000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>101044000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>95343000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>83044000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>80022000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>77741000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>75680000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>78692000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>77905000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>75559000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>95000000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>91543000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>87755000.0</v>
       </c>
-      <c r="DC60"/>
-      <c r="DD60">
+      <c r="DD60"/>
+      <c r="DE60">
         <v>82100000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>79600000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>73900000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:110">
+    <row r="61" spans="1:111">
       <c r="A61" t="s">
         <v>88</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
@@ -20437,99 +20564,102 @@
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
       <c r="BI61">
         <v>0.0</v>
       </c>
       <c r="BJ61">
         <v>0.0</v>
       </c>
       <c r="BK61">
         <v>0.0</v>
       </c>
-      <c r="BL61"/>
+      <c r="BL61">
+        <v>0.0</v>
+      </c>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
+      <c r="DG61"/>
     </row>
-    <row r="62" spans="1:110">
+    <row r="62" spans="1:111">
       <c r="A62" t="s">
         <v>89</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -20598,50 +20728,51 @@
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
+      <c r="DG62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -20722,51 +20853,51 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B2">
         <v>231154000.0</v>
       </c>
       <c r="C2">
         <v>308817000.0</v>
       </c>
       <c r="D2">
         <v>324534000.0</v>
       </c>
       <c r="E2">
         <v>489808000.0</v>
       </c>
       <c r="F2">
         <v>491910000.0</v>
       </c>
       <c r="G2">
         <v>427333000.0</v>
       </c>
       <c r="H2">
         <v>496866000.0</v>
       </c>
       <c r="I2">
         <v>536514000.0</v>
       </c>
@@ -20811,51 +20942,51 @@
       </c>
       <c r="W2">
         <v>250467000.0</v>
       </c>
       <c r="X2">
         <v>226880000.0</v>
       </c>
       <c r="Y2">
         <v>179558000.0</v>
       </c>
       <c r="Z2">
         <v>170008000.0</v>
       </c>
       <c r="AA2">
         <v>188143000.0</v>
       </c>
       <c r="AB2">
         <v>168603000.0</v>
       </c>
       <c r="AC2">
         <v>156344000.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B3">
         <v>5906000.0</v>
       </c>
       <c r="C3">
         <v>9229000.0</v>
       </c>
       <c r="D3">
         <v>8956000.0</v>
       </c>
       <c r="E3">
         <v>8829000.0</v>
       </c>
       <c r="F3">
         <v>7814000.0</v>
       </c>
       <c r="G3">
         <v>6778000.0</v>
       </c>
       <c r="H3">
         <v>7100000.0</v>
       </c>
       <c r="I3">
         <v>7442000.0</v>
       </c>
@@ -20900,84 +21031,84 @@
       </c>
       <c r="W3">
         <v>7422000.0</v>
       </c>
       <c r="X3">
         <v>8724000.0</v>
       </c>
       <c r="Y3">
         <v>8103000.0</v>
       </c>
       <c r="Z3">
         <v>7592000.0</v>
       </c>
       <c r="AA3">
         <v>6689000.0</v>
       </c>
       <c r="AB3">
         <v>4988000.0</v>
       </c>
       <c r="AC3">
         <v>4900000.0</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B5">
         <v>-23170000.0</v>
       </c>
       <c r="C5">
         <v>-15152000.0</v>
       </c>
       <c r="D5">
         <v>14011000.0</v>
       </c>
       <c r="E5">
         <v>-5630000.0</v>
       </c>
       <c r="F5">
         <v>15216000.0</v>
       </c>
       <c r="G5">
         <v>-14028000.0</v>
       </c>
       <c r="H5">
         <v>23165000.0</v>
       </c>
       <c r="I5">
         <v>53044000.0</v>
       </c>
@@ -21022,51 +21153,51 @@
       </c>
       <c r="W5">
         <v>31793000.0</v>
       </c>
       <c r="X5">
         <v>27222000.0</v>
       </c>
       <c r="Y5">
         <v>18216000.0</v>
       </c>
       <c r="Z5">
         <v>11958000.0</v>
       </c>
       <c r="AA5">
         <v>22947000.0</v>
       </c>
       <c r="AB5">
         <v>23534000.0</v>
       </c>
       <c r="AC5">
         <v>16913000.0</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B6">
         <v>-17264000.0</v>
       </c>
       <c r="C6">
         <v>-5923000.0</v>
       </c>
       <c r="D6">
         <v>22967000.0</v>
       </c>
       <c r="E6">
         <v>3199000.0</v>
       </c>
       <c r="F6">
         <v>23030000.0</v>
       </c>
       <c r="G6">
         <v>-7250000.0</v>
       </c>
       <c r="H6">
         <v>30265000.0</v>
       </c>
       <c r="I6">
         <v>60486000.0</v>
       </c>
@@ -21111,119 +21242,119 @@
       </c>
       <c r="W6">
         <v>39215000.0</v>
       </c>
       <c r="X6">
         <v>35946000.0</v>
       </c>
       <c r="Y6">
         <v>26319000.0</v>
       </c>
       <c r="Z6">
         <v>19550000.0</v>
       </c>
       <c r="AA6">
         <v>29636000.0</v>
       </c>
       <c r="AB6">
         <v>28522000.0</v>
       </c>
       <c r="AC6">
         <v>21813000.0</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>-1800000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B9">
         <v>74024000.0</v>
       </c>
       <c r="C9">
         <v>88648000.0</v>
       </c>
       <c r="D9">
         <v>108692000.0</v>
       </c>
       <c r="E9">
         <v>93294000.0</v>
       </c>
       <c r="F9">
         <v>101702000.0</v>
       </c>
       <c r="G9">
         <v>112748000.0</v>
       </c>
       <c r="H9">
         <v>113958000.0</v>
       </c>
       <c r="I9">
         <v>146987000.0</v>
       </c>
@@ -21268,51 +21399,51 @@
       </c>
       <c r="W9">
         <v>95477000.0</v>
       </c>
       <c r="X9">
         <v>82125000.0</v>
       </c>
       <c r="Y9">
         <v>68788000.0</v>
       </c>
       <c r="Z9">
         <v>51281000.0</v>
       </c>
       <c r="AA9">
         <v>62685000.0</v>
       </c>
       <c r="AB9">
         <v>59182000.0</v>
       </c>
       <c r="AC9">
         <v>48964000.0</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B10">
         <v>-23890000.0</v>
       </c>
       <c r="C10">
         <v>-16426000.0</v>
       </c>
       <c r="D10">
         <v>12438000.0</v>
       </c>
       <c r="E10">
         <v>-6149000.0</v>
       </c>
       <c r="F10">
         <v>15106000.0</v>
       </c>
       <c r="G10">
         <v>-14568000.0</v>
       </c>
       <c r="H10">
         <v>21927000.0</v>
       </c>
       <c r="I10">
         <v>51590000.0</v>
       </c>
@@ -21357,51 +21488,51 @@
       </c>
       <c r="W10">
         <v>29924000.0</v>
       </c>
       <c r="X10">
         <v>23400000.0</v>
       </c>
       <c r="Y10">
         <v>24785000.0</v>
       </c>
       <c r="Z10">
         <v>10150000.0</v>
       </c>
       <c r="AA10">
         <v>22909000.0</v>
       </c>
       <c r="AB10">
         <v>23176000.0</v>
       </c>
       <c r="AC10">
         <v>17027000.0</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B11">
         <v>-5901000.0</v>
       </c>
       <c r="C11">
         <v>-3919000.0</v>
       </c>
       <c r="D11">
         <v>2573000.0</v>
       </c>
       <c r="E11">
         <v>-1837000.0</v>
       </c>
       <c r="F11">
         <v>3388000.0</v>
       </c>
       <c r="G11">
         <v>-4142000.0</v>
       </c>
       <c r="H11">
         <v>4844000.0</v>
       </c>
       <c r="I11">
         <v>11717000.0</v>
       </c>
@@ -21446,51 +21577,51 @@
       </c>
       <c r="W11">
         <v>11720000.0</v>
       </c>
       <c r="X11">
         <v>8690000.0</v>
       </c>
       <c r="Y11">
         <v>9394000.0</v>
       </c>
       <c r="Z11">
         <v>3640000.0</v>
       </c>
       <c r="AA11">
         <v>7995000.0</v>
       </c>
       <c r="AB11">
         <v>8881000.0</v>
       </c>
       <c r="AC11">
         <v>6241000.0</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B12">
         <v>766000.0</v>
       </c>
       <c r="C12">
         <v>1274000.0</v>
       </c>
       <c r="D12">
         <v>1573000.0</v>
       </c>
       <c r="E12">
         <v>519000.0</v>
       </c>
       <c r="F12">
         <v>110000.0</v>
       </c>
       <c r="G12">
         <v>540000.0</v>
       </c>
       <c r="H12">
         <v>1238000.0</v>
       </c>
       <c r="I12">
         <v>1454000.0</v>
       </c>
@@ -21535,117 +21666,117 @@
       </c>
       <c r="W12">
         <v>1869000.0</v>
       </c>
       <c r="X12">
         <v>2638000.0</v>
       </c>
       <c r="Y12">
         <v>974000.0</v>
       </c>
       <c r="Z12">
         <v>1476000.0</v>
       </c>
       <c r="AA12">
         <v>76000.0</v>
       </c>
       <c r="AB12">
         <v>716000.0</v>
       </c>
       <c r="AC12">
         <v>228000.0</v>
       </c>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B15">
         <v>-26967000.0</v>
       </c>
       <c r="C15">
         <v>-12507000.0</v>
       </c>
       <c r="D15">
         <v>9865000.0</v>
       </c>
       <c r="E15">
         <v>-4312000.0</v>
       </c>
       <c r="F15">
         <v>11718000.0</v>
       </c>
       <c r="G15">
         <v>-10426000.0</v>
       </c>
       <c r="H15">
         <v>17083000.0</v>
       </c>
       <c r="I15">
         <v>39873000.0</v>
       </c>
@@ -21690,51 +21821,51 @@
       </c>
       <c r="W15">
         <v>18204000.0</v>
       </c>
       <c r="X15">
         <v>14710000.0</v>
       </c>
       <c r="Y15">
         <v>15391000.0</v>
       </c>
       <c r="Z15">
         <v>6510000.0</v>
       </c>
       <c r="AA15">
         <v>14914000.0</v>
       </c>
       <c r="AB15">
         <v>14295000.0</v>
       </c>
       <c r="AC15">
         <v>10786000.0</v>
       </c>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-4312000.0</v>
       </c>
       <c r="F16">
         <v>11718000.0</v>
       </c>
       <c r="G16">
         <v>-10426000.0</v>
       </c>
       <c r="H16">
         <v>17083000.0</v>
       </c>
       <c r="I16">
         <v>39873000.0</v>
       </c>
       <c r="J16">
         <v>28250000.0</v>
       </c>
       <c r="K16">
         <v>25287000.0</v>
       </c>
@@ -21769,51 +21900,51 @@
         <v>14138000.0</v>
       </c>
       <c r="V16">
         <v>12485000.0</v>
       </c>
       <c r="W16">
         <v>18204000.0</v>
       </c>
       <c r="X16">
         <v>14710000.0</v>
       </c>
       <c r="Y16">
         <v>15391000.0</v>
       </c>
       <c r="Z16">
         <v>6510000.0</v>
       </c>
       <c r="AA16">
         <v>14914000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B17">
         <v>-12779000.0</v>
       </c>
       <c r="C17">
         <v>-12507000.0</v>
       </c>
       <c r="D17">
         <v>9865000.0</v>
       </c>
       <c r="E17">
         <v>-4312000.0</v>
       </c>
       <c r="F17">
         <v>11718000.0</v>
       </c>
       <c r="G17">
         <v>-10426000.0</v>
       </c>
       <c r="H17">
         <v>17083000.0</v>
       </c>
       <c r="I17">
         <v>39873000.0</v>
       </c>
@@ -21834,51 +21965,51 @@
       </c>
       <c r="O17">
         <v>8626000.0</v>
       </c>
       <c r="P17">
         <v>5057000.0</v>
       </c>
       <c r="Q17">
         <v>3240000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B18">
         <v>-765000.0</v>
       </c>
       <c r="C18">
         <v>-1274000.0</v>
       </c>
       <c r="D18">
         <v>-1573000.0</v>
       </c>
       <c r="E18">
         <v>-519000.0</v>
       </c>
       <c r="F18">
         <v>-110000.0</v>
       </c>
       <c r="G18">
         <v>-540000.0</v>
       </c>
       <c r="H18">
         <v>-1238000.0</v>
       </c>
       <c r="I18">
         <v>-1454000.0</v>
       </c>
@@ -21887,51 +22018,51 @@
       </c>
       <c r="K18">
         <v>-954000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>416000.0</v>
       </c>
       <c r="F19">
         <v>373000.0</v>
       </c>
       <c r="G19">
         <v>336000.0</v>
       </c>
       <c r="H19">
         <v>458000.0</v>
       </c>
       <c r="I19">
         <v>369000.0</v>
       </c>
       <c r="J19">
         <v>1536000.0</v>
       </c>
       <c r="K19">
         <v>930000.0</v>
       </c>
@@ -21946,92 +22077,92 @@
       </c>
       <c r="O19">
         <v>53000.0</v>
       </c>
       <c r="P19">
         <v>272000.0</v>
       </c>
       <c r="Q19">
         <v>108000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>13000.0</v>
       </c>
       <c r="F20"/>
       <c r="G20">
         <v>44318000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20">
         <v>1815000.0</v>
       </c>
       <c r="Q20">
         <v>1799000.0</v>
       </c>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B21">
         <v>-23651000.0</v>
       </c>
       <c r="C21">
         <v>-18085000.0</v>
       </c>
       <c r="D21">
         <v>12358000.0</v>
       </c>
       <c r="E21">
         <v>-6046000.0</v>
       </c>
       <c r="F21">
         <v>14843000.0</v>
       </c>
       <c r="G21">
         <v>-14364000.0</v>
       </c>
       <c r="H21">
         <v>22707000.0</v>
       </c>
       <c r="I21">
         <v>52675000.0</v>
       </c>
@@ -22076,84 +22207,84 @@
       </c>
       <c r="W21">
         <v>31166000.0</v>
       </c>
       <c r="X21">
         <v>25752000.0</v>
       </c>
       <c r="Y21">
         <v>26319000.0</v>
       </c>
       <c r="Z21">
         <v>11077000.0</v>
       </c>
       <c r="AA21">
         <v>22947000.0</v>
       </c>
       <c r="AB21">
         <v>23534000.0</v>
       </c>
       <c r="AC21">
         <v>16913000.0</v>
       </c>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B23">
         <v>328829000.0</v>
       </c>
       <c r="C23">
         <v>415550000.0</v>
       </c>
       <c r="D23">
         <v>420868000.0</v>
       </c>
       <c r="E23">
         <v>589135000.0</v>
       </c>
       <c r="F23">
         <v>578769000.0</v>
       </c>
       <c r="G23">
         <v>554445000.0</v>
       </c>
       <c r="H23">
         <v>588117000.0</v>
       </c>
       <c r="I23">
         <v>630826000.0</v>
       </c>
@@ -22198,186 +22329,186 @@
       </c>
       <c r="W23">
         <v>313174000.0</v>
       </c>
       <c r="X23">
         <v>281783000.0</v>
       </c>
       <c r="Y23">
         <v>222027000.0</v>
       </c>
       <c r="Z23">
         <v>209331000.0</v>
       </c>
       <c r="AA23">
         <v>227881000.0</v>
       </c>
       <c r="AB23">
         <v>204251000.0</v>
       </c>
       <c r="AC23">
         <v>188395000.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B25">
         <v>7064000.0</v>
       </c>
       <c r="C25">
         <v>9229000.0</v>
       </c>
       <c r="D25">
         <v>8956000.0</v>
       </c>
       <c r="E25">
         <v>8829000.0</v>
       </c>
       <c r="F25">
         <v>7814000.0</v>
       </c>
       <c r="G25">
         <v>6778000.0</v>
       </c>
       <c r="H25">
         <v>7100000.0</v>
       </c>
       <c r="I25">
         <v>7442000.0</v>
       </c>
       <c r="J25">
         <v>6647000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>2600000.0</v>
       </c>
       <c r="D27">
         <v>2600000.0</v>
       </c>
       <c r="E27">
         <v>2000000.0</v>
       </c>
       <c r="F27">
         <v>1900000.0</v>
       </c>
       <c r="G27">
         <v>2100000.0</v>
       </c>
       <c r="H27">
         <v>3400000.0</v>
       </c>
       <c r="I27">
         <v>3300000.0</v>
       </c>
       <c r="J27">
         <v>3000000.0</v>
@@ -22404,51 +22535,51 @@
         <v>41022000.0</v>
       </c>
       <c r="R27">
         <v>50680000.0</v>
       </c>
       <c r="S27">
         <v>45980000.0</v>
       </c>
       <c r="T27">
         <v>67240000.0</v>
       </c>
       <c r="U27">
         <v>62049000.0</v>
       </c>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B28">
         <v>79147000.0</v>
       </c>
       <c r="C28">
         <v>97771000.0</v>
       </c>
       <c r="D28">
         <v>90205000.0</v>
       </c>
       <c r="E28">
         <v>93815000.0</v>
       </c>
       <c r="F28">
         <v>82575000.0</v>
       </c>
       <c r="G28">
         <v>78310000.0</v>
       </c>
       <c r="H28">
         <v>85467000.0</v>
       </c>
       <c r="I28">
         <v>88628000.0</v>
       </c>
@@ -22491,51 +22622,51 @@
       <c r="V28">
         <v>65497000.0</v>
       </c>
       <c r="W28">
         <v>62707000.0</v>
       </c>
       <c r="X28">
         <v>54903000.0</v>
       </c>
       <c r="Y28">
         <v>42469000.0</v>
       </c>
       <c r="Z28">
         <v>39323000.0</v>
       </c>
       <c r="AA28">
         <v>39738000.0</v>
       </c>
       <c r="AB28">
         <v>35648000.0</v>
       </c>
       <c r="AC28"/>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B29">
         <v>-4254000.0</v>
       </c>
       <c r="C29">
         <v>-3919000.0</v>
       </c>
       <c r="D29">
         <v>2573000.0</v>
       </c>
       <c r="E29">
         <v>-1837000.0</v>
       </c>
       <c r="F29">
         <v>3388000.0</v>
       </c>
       <c r="G29">
         <v>-4142000.0</v>
       </c>
       <c r="H29">
         <v>4844000.0</v>
       </c>
       <c r="I29">
         <v>11717000.0</v>
       </c>
@@ -22546,51 +22677,51 @@
         <v>13909000.0</v>
       </c>
       <c r="L29">
         <v>8274000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B30">
         <v>97675000.0</v>
       </c>
       <c r="C30">
         <v>106733000.0</v>
       </c>
       <c r="D30">
         <v>96334000.0</v>
       </c>
       <c r="E30">
         <v>99340000.0</v>
       </c>
       <c r="F30">
         <v>86859000.0</v>
       </c>
       <c r="G30">
         <v>127112000.0</v>
       </c>
       <c r="H30">
         <v>91251000.0</v>
       </c>
       <c r="I30">
         <v>94312000.0</v>
       </c>
@@ -22635,51 +22766,51 @@
       </c>
       <c r="W30">
         <v>64311000.0</v>
       </c>
       <c r="X30">
         <v>56373000.0</v>
       </c>
       <c r="Y30">
         <v>42469000.0</v>
       </c>
       <c r="Z30">
         <v>40204000.0</v>
       </c>
       <c r="AA30">
         <v>40377000.0</v>
       </c>
       <c r="AB30">
         <v>34094000.0</v>
       </c>
       <c r="AC30">
         <v>32051000.0</v>
       </c>
     </row>
     <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B31">
         <v>-239000.0</v>
       </c>
       <c r="C31">
         <v>1659000.0</v>
       </c>
       <c r="D31">
         <v>80000.0</v>
       </c>
       <c r="E31">
         <v>-103000.0</v>
       </c>
       <c r="F31">
         <v>263000.0</v>
       </c>
       <c r="G31">
         <v>-204000.0</v>
       </c>
       <c r="H31">
         <v>-780000.0</v>
       </c>
       <c r="I31">
         <v>-1085000.0</v>
       </c>
@@ -22724,51 +22855,51 @@
       </c>
       <c r="W31">
         <v>-1242000.0</v>
       </c>
       <c r="X31">
         <v>-2352000.0</v>
       </c>
       <c r="Y31">
         <v>-1534000.0</v>
       </c>
       <c r="Z31">
         <v>-927000.0</v>
       </c>
       <c r="AA31">
         <v>-38000.0</v>
       </c>
       <c r="AB31">
         <v>-358000.0</v>
       </c>
       <c r="AC31">
         <v>114000.0</v>
       </c>
     </row>
     <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B32">
         <v>305178000.0</v>
       </c>
       <c r="C32">
         <v>397465000.0</v>
       </c>
       <c r="D32">
         <v>433226000.0</v>
       </c>
       <c r="E32">
         <v>583102000.0</v>
       </c>
       <c r="F32">
         <v>593612000.0</v>
       </c>
       <c r="G32">
         <v>540081000.0</v>
       </c>
       <c r="H32">
         <v>610824000.0</v>
       </c>
       <c r="I32">
         <v>683501000.0</v>
       </c>
@@ -22832,1089 +22963,1096 @@
       <c r="AC32">
         <v>205308000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DF32"/>
+  <dimension ref="A1:DG32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:110">
+    <row r="1" spans="1:111">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="D1" t="s">
         <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
+        <v>93</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="H1" t="s">
         <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
+        <v>96</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="L1" t="s">
         <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
+        <v>99</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="P1" t="s">
         <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
+        <v>102</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="T1" t="s">
         <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
+        <v>105</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="X1" t="s">
         <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AB1" t="s">
         <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AF1" t="s">
         <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AJ1" t="s">
         <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AN1" t="s">
         <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AR1" t="s">
         <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AV1" t="s">
         <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AZ1" t="s">
         <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BD1" t="s">
         <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BH1" t="s">
         <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BL1" t="s">
         <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BP1" t="s">
         <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BT1" t="s">
         <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BX1" t="s">
         <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CB1" t="s">
         <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CF1" t="s">
         <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CJ1" t="s">
         <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CN1" t="s">
         <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CR1" t="s">
         <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CV1" t="s">
         <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CZ1" t="s">
         <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
+        <v>168</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="DD1" t="s">
         <v>169</v>
       </c>
       <c r="DE1" t="s">
         <v>170</v>
       </c>
       <c r="DF1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2" spans="1:110">
+    <row r="2" spans="1:111">
       <c r="A2" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B2">
+        <v>49405000.0</v>
+      </c>
+      <c r="C2">
         <v>46886000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>52642000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>65312000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>66314000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>80130000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>80327000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>74159000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>74350000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>73039000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>83121000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>74465000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>93909000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>130528000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>119572000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>121853000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>117855000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>118409000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>113421000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>130802000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>129279000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>121648000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>116204000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>103537000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>86540000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>133665000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>129777000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>123422000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>110001000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>156935000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>135638000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>133016000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>110926000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>135800000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>123656000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>123191000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>102729000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>133809000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>114372000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>107685000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>95232000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>42510000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>47173000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>44047000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>44581000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>47401000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>47137000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>41226000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>45786000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>43618000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>45527000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>42044000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>42379000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>42842000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>43243000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>38920000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>40808000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>41428000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>41443000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>43411000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>47360000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>44082000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>43460000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>41421000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>39584000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>37884000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>39928000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>36283000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>40836000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>55627000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>49188000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>46328000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>49735000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>56767000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>57132000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>50440000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>55216000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>35446000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>63018000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>59546000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>63888000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>62360000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61165000.0</v>
       </c>
       <c r="CF2">
         <v>61165000.0</v>
       </c>
       <c r="CG2">
+        <v>61165000.0</v>
+      </c>
+      <c r="CH2">
         <v>64459000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>59595000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61169000.0</v>
       </c>
       <c r="CJ2">
         <v>61169000.0</v>
       </c>
       <c r="CK2">
+        <v>61169000.0</v>
+      </c>
+      <c r="CL2">
         <v>66004000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>57810000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55073000.0</v>
       </c>
       <c r="CN2">
         <v>55073000.0</v>
       </c>
       <c r="CO2">
+        <v>55073000.0</v>
+      </c>
+      <c r="CP2">
         <v>59473000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>53953000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39590000.0</v>
       </c>
       <c r="CR2">
         <v>39590000.0</v>
       </c>
       <c r="CS2">
+        <v>39590000.0</v>
+      </c>
+      <c r="CT2">
         <v>46231000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>45528000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39825000.0</v>
       </c>
       <c r="CV2">
         <v>39825000.0</v>
       </c>
       <c r="CW2">
+        <v>39825000.0</v>
+      </c>
+      <c r="CX2">
         <v>42948000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>42324000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45100000.0</v>
       </c>
       <c r="CZ2">
         <v>45100000.0</v>
       </c>
       <c r="DA2">
+        <v>45100000.0</v>
+      </c>
+      <c r="DB2">
         <v>48403000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>41787000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40700000.0</v>
       </c>
       <c r="DD2">
         <v>40700000.0</v>
       </c>
       <c r="DE2">
+        <v>40700000.0</v>
+      </c>
+      <c r="DF2">
         <v>43700000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>38800000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:110">
+    <row r="3" spans="1:111">
       <c r="A3" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B3">
+        <v>1816000.0</v>
+      </c>
+      <c r="C3">
         <v>544000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>987000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2172000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2203000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2299000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2313000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2335000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2283000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2330000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2254000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2225000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2147000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2251000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2169000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>2122000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>2287000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>2191000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>2040000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1868000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1714000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1726000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1687000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1680000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1685000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1840000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1789000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1755000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1716000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>596000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1869000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1861000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1828000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>2248000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>624000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>1338000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1359000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1660000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1592000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1963000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>2785000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>864000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>743000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>719000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>620000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>672000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>668000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>646000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>613000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>673000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>632000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>602000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>584000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>318000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>773000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>880000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>595000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>640000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>671000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>623000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>632000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>594000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>754000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>752000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>748000.0</v>
       </c>
       <c r="BN3">
         <v>748000.0</v>
       </c>
       <c r="BO3">
+        <v>748000.0</v>
+      </c>
+      <c r="BP3">
         <v>871000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>776000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>730000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>758000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>826000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>754000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>574000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>822000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>828000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>997000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>705000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>681000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>1159000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>1074000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>1191000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>1221000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>1188000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>9209000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>-155000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>2176000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1904000.0</v>
       </c>
       <c r="CJ3">
         <v>1904000.0</v>
       </c>
       <c r="CK3">
+        <v>1904000.0</v>
+      </c>
+      <c r="CL3">
         <v>1945000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>1893000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2095000.0</v>
       </c>
       <c r="CN3">
         <v>2095000.0</v>
       </c>
       <c r="CO3">
+        <v>2095000.0</v>
+      </c>
+      <c r="CP3">
         <v>2190000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>2031000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2033000.0</v>
       </c>
       <c r="CR3">
         <v>2033000.0</v>
       </c>
       <c r="CS3">
+        <v>2033000.0</v>
+      </c>
+      <c r="CT3">
         <v>1989000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>1816000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1968000.0</v>
       </c>
       <c r="CV3">
         <v>1968000.0</v>
       </c>
       <c r="CW3">
+        <v>1968000.0</v>
+      </c>
+      <c r="CX3">
         <v>1854000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>1730000.0</v>
       </c>
-      <c r="CY3"/>
-      <c r="CZ3">
+      <c r="CZ3"/>
+      <c r="DA3">
         <v>-100000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>1670000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>1342000.0</v>
       </c>
-      <c r="DC3"/>
       <c r="DD3"/>
-      <c r="DE3">
+      <c r="DE3"/>
+      <c r="DF3">
         <v>-200000.0</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>-100000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:110">
+    <row r="4" spans="1:111">
       <c r="A4" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -24012,54 +24150,54 @@
       </c>
       <c r="BR4">
         <v>0.0</v>
       </c>
       <c r="BS4">
         <v>0.0</v>
       </c>
       <c r="BT4">
         <v>0.0</v>
       </c>
       <c r="BU4">
         <v>0.0</v>
       </c>
       <c r="BV4">
         <v>0.0</v>
       </c>
       <c r="BW4">
         <v>0.0</v>
       </c>
       <c r="BX4">
         <v>0.0</v>
       </c>
       <c r="BY4">
         <v>0.0</v>
       </c>
-      <c r="BZ4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BZ4">
+        <v>0.0</v>
+      </c>
+      <c r="CA4"/>
       <c r="CB4">
         <v>0.0</v>
       </c>
       <c r="CC4">
         <v>0.0</v>
       </c>
       <c r="CD4">
         <v>0.0</v>
       </c>
       <c r="CE4">
         <v>0.0</v>
       </c>
       <c r="CF4">
         <v>0.0</v>
       </c>
       <c r="CG4">
         <v>0.0</v>
       </c>
       <c r="CH4">
         <v>0.0</v>
       </c>
       <c r="CI4">
         <v>0.0</v>
       </c>
       <c r="CJ4">
@@ -24097,754 +24235,761 @@
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
-      <c r="DC4"/>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
+      <c r="DG4"/>
     </row>
-    <row r="5" spans="1:110">
+    <row r="5" spans="1:111">
       <c r="A5" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B5">
+        <v>1508000.0</v>
+      </c>
+      <c r="C5">
         <v>629000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-16052000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-4309000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-3438000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-2297000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-6648000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-1663000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-4543000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>922000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>9429000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>1630000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>2031000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-23687000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>6609000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>7247000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>4201000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-5119000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-1595000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>9682000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>12247000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>10754000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>13195000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>7512000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-45480000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>9283000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>5302000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>5736000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>2843000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>19260000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>12461000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>11938000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>9385000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>16269000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>12983000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>12294000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>7331000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>17350000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>10157000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>8224000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>5001000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>6521000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>6640000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>5859000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>5242000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>6078000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>4883000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>2768000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>4243000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>3163000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>3155000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>2640000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>3234000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>5311000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>3779000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>1442000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>933000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>2541000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>2035000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>1871000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>747000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>920000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>911000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>817000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>1706000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>5190000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>912000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-559000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>46000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-1570000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>4147000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>2863000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>3376000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>6676000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>9324000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>7929000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>6077000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-14271000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>5354000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>5019000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>4725000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>5963000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>6786000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-1902000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>8460000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>5445000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7336000.0</v>
       </c>
       <c r="CJ5">
         <v>7336000.0</v>
       </c>
       <c r="CK5">
+        <v>7336000.0</v>
+      </c>
+      <c r="CL5">
         <v>7380000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>4947000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>6282000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>4187000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>6241000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>8501000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>5533000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>3500000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-138668000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>5552000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1541000.0</v>
       </c>
       <c r="CV5">
         <v>1541000.0</v>
       </c>
       <c r="CW5">
+        <v>1541000.0</v>
+      </c>
+      <c r="CX5">
         <v>2383000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>4139000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>4400000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>6100000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>7206000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>5160000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>6200000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>5000000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>6700000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>5600000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:110">
+    <row r="6" spans="1:111">
       <c r="A6" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B6">
+        <v>3324000.0</v>
+      </c>
+      <c r="C6">
         <v>1173000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-15065000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-2137000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-1235000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>2000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-4335000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>672000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-2260000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>3252000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>11683000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>3855000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>4178000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-21436000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>8778000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>9369000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>6488000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-2928000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>445000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>11550000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>13961000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>12480000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>14882000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>9192000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-43795000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>11123000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>7091000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>7491000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>4559000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>19856000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>14330000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>13799000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>11213000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>18517000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>13607000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>13632000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>8690000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>19010000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>11749000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>10187000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>7786000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>7385000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>7383000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>6578000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>5862000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>6750000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>5551000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>3414000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>4856000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>3836000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>3787000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>3242000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>3818000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>5629000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>4552000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>2322000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>1528000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>3181000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>2706000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>2494000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>1379000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>1514000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>1665000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>1569000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>2454000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>5938000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>1783000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>217000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>776000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-812000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>4973000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>3617000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>3950000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>7498000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>10152000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>8926000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>6782000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-13590000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>6513000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>6093000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>5916000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>7184000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>10405000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>7307000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>8305000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>7621000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9240000.0</v>
       </c>
       <c r="CJ6">
         <v>9240000.0</v>
       </c>
       <c r="CK6">
+        <v>9240000.0</v>
+      </c>
+      <c r="CL6">
         <v>9325000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>6840000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>8377000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>6282000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>8431000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>10532000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>7566000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>5533000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-136679000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>7368000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3509000.0</v>
       </c>
       <c r="CV6">
         <v>3509000.0</v>
       </c>
       <c r="CW6">
+        <v>3509000.0</v>
+      </c>
+      <c r="CX6">
         <v>4237000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>5869000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="CZ6">
         <v>6000000.0</v>
       </c>
       <c r="DA6">
+        <v>6000000.0</v>
+      </c>
+      <c r="DB6">
         <v>8876000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>6502000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="DD6">
         <v>5000000.0</v>
       </c>
       <c r="DE6">
-        <v>6500000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="DF6">
+        <v>6700000.0</v>
+      </c>
+      <c r="DG6">
         <v>5500000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:110">
+    <row r="7" spans="1:111">
       <c r="A7" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -24942,54 +25087,54 @@
       </c>
       <c r="BR7">
         <v>0.0</v>
       </c>
       <c r="BS7">
         <v>0.0</v>
       </c>
       <c r="BT7">
         <v>0.0</v>
       </c>
       <c r="BU7">
         <v>0.0</v>
       </c>
       <c r="BV7">
         <v>0.0</v>
       </c>
       <c r="BW7">
         <v>0.0</v>
       </c>
       <c r="BX7">
         <v>0.0</v>
       </c>
       <c r="BY7">
         <v>0.0</v>
       </c>
-      <c r="BZ7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BZ7">
+        <v>0.0</v>
+      </c>
+      <c r="CA7"/>
       <c r="CB7">
         <v>0.0</v>
       </c>
       <c r="CC7">
         <v>0.0</v>
       </c>
       <c r="CD7">
         <v>0.0</v>
       </c>
       <c r="CE7">
         <v>0.0</v>
       </c>
       <c r="CF7">
         <v>0.0</v>
       </c>
       <c r="CG7">
         <v>0.0</v>
       </c>
       <c r="CH7">
         <v>0.0</v>
       </c>
       <c r="CI7">
         <v>0.0</v>
       </c>
       <c r="CJ7">
@@ -25027,90 +25172,91 @@
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
       <c r="DB7">
         <v>0.0</v>
       </c>
-      <c r="DC7"/>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
+      <c r="DG7"/>
     </row>
-    <row r="8" spans="1:110">
+    <row r="8" spans="1:111">
       <c r="A8" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -25208,54 +25354,54 @@
       </c>
       <c r="BR8">
         <v>0.0</v>
       </c>
       <c r="BS8">
         <v>0.0</v>
       </c>
       <c r="BT8">
         <v>0.0</v>
       </c>
       <c r="BU8">
         <v>0.0</v>
       </c>
       <c r="BV8">
         <v>0.0</v>
       </c>
       <c r="BW8">
         <v>0.0</v>
       </c>
       <c r="BX8">
         <v>0.0</v>
       </c>
       <c r="BY8">
         <v>0.0</v>
       </c>
-      <c r="BZ8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BZ8">
+        <v>0.0</v>
+      </c>
+      <c r="CA8"/>
       <c r="CB8">
         <v>0.0</v>
       </c>
       <c r="CC8">
         <v>0.0</v>
       </c>
       <c r="CD8">
         <v>0.0</v>
       </c>
       <c r="CE8">
         <v>0.0</v>
       </c>
       <c r="CF8">
         <v>0.0</v>
       </c>
       <c r="CG8">
         <v>0.0</v>
       </c>
       <c r="CH8">
         <v>0.0</v>
       </c>
       <c r="CI8">
         <v>0.0</v>
       </c>
       <c r="CJ8">
@@ -25293,1399 +25439,1414 @@
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
       <c r="DB8">
         <v>0.0</v>
       </c>
-      <c r="DC8"/>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
+      <c r="DG8"/>
     </row>
-    <row r="9" spans="1:110">
+    <row r="9" spans="1:111">
       <c r="A9" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B9">
+        <v>20047000.0</v>
+      </c>
+      <c r="C9">
         <v>20097000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>18088000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>16837000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>19002000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>24330000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>24025000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>20922000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>19221000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>23735000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>33710000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>23341000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>27906000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>772000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>32008000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>31055000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>29459000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>16396000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>20007000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>31717000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>33582000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>33611000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>33483000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>27000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>18057000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>31217000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>28399000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>28826000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>25517000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>43540000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>35836000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>35645000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>31966000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>39719000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>34278000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>33117000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>28143000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>40118000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>30926000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>28478000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>26599000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>18055000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>18165000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>16093000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>16375000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>17502000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>16031000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>13657000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>15610000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>13954000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>13598000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>13257000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>13916000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>16799000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>13560000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>11265000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>10922000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>12930000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>12737000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>12163000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>11033000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>10882000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>12275000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>11956000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>11769000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>14817000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>12677000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>9695000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>11227000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>884000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>19808000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>18300000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>21292000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>25531000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>26636000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>23001000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>22078000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>13615000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>27969000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>23460000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>26806000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>22979000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21233000.0</v>
       </c>
       <c r="CF9">
         <v>21233000.0</v>
       </c>
       <c r="CG9">
+        <v>21233000.0</v>
+      </c>
+      <c r="CH9">
         <v>24239000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>20931000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23140000.0</v>
       </c>
       <c r="CJ9">
         <v>23140000.0</v>
       </c>
       <c r="CK9">
+        <v>23140000.0</v>
+      </c>
+      <c r="CL9">
         <v>25486000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>20412000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19676000.0</v>
       </c>
       <c r="CN9">
         <v>19676000.0</v>
       </c>
       <c r="CO9">
+        <v>19676000.0</v>
+      </c>
+      <c r="CP9">
         <v>20642000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>20522000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15136000.0</v>
       </c>
       <c r="CR9">
         <v>15136000.0</v>
       </c>
       <c r="CS9">
+        <v>15136000.0</v>
+      </c>
+      <c r="CT9">
         <v>16022000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>15401000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10781000.0</v>
       </c>
       <c r="CV9">
         <v>10781000.0</v>
       </c>
       <c r="CW9">
+        <v>10781000.0</v>
+      </c>
+      <c r="CX9">
         <v>12630000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>13600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16400000.0</v>
       </c>
       <c r="CZ9">
         <v>16400000.0</v>
       </c>
       <c r="DA9">
+        <v>16400000.0</v>
+      </c>
+      <c r="DB9">
         <v>17610000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>14502000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>13600000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>13700000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>15700000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>13800000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:110">
+    <row r="10" spans="1:111">
       <c r="A10" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B10">
+        <v>1387000.0</v>
+      </c>
+      <c r="C10">
         <v>544000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-16138000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-4480000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-3816000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-2685000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-6967000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-1866000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-4907000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>546000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>9065000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>976000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1852000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-23661000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>6175000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>7164000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>4173000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-5148000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-1622000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>9659000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>12216000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>10647000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>13089000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>7384000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-45688000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>9031000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>4986000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>5408000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>2502000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>18904000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>12107000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>11574000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>9003000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>15881000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>11208000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>12012000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>7080000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>17151000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>9912000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>8236000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>3897000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>6502000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>6673000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>5910000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>5374000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>6675000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>4968000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>3466000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>4289000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>3484000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>3164000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>2618000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>3202000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>5266000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>3813000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>2342000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>1572000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>800000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>2823000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>2521000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>801000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-854000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>1692000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>1613000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>1718000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>4552000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>1690000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-525000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-630000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-1506000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>4744000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>3289000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>4137000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>7452000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>9214000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>7764000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>6739000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-17115000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>5352000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>2082000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>9483000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>5788000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1097000.0</v>
       </c>
       <c r="CF10">
         <v>1097000.0</v>
       </c>
       <c r="CG10">
+        <v>1097000.0</v>
+      </c>
+      <c r="CH10">
         <v>8026000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>4873000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5166000.0</v>
       </c>
       <c r="CJ10">
         <v>5166000.0</v>
       </c>
       <c r="CK10">
+        <v>5166000.0</v>
+      </c>
+      <c r="CL10">
         <v>8892000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>6515000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5688000.0</v>
       </c>
       <c r="CN10">
         <v>5688000.0</v>
       </c>
       <c r="CO10">
+        <v>5688000.0</v>
+      </c>
+      <c r="CP10">
         <v>4186000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>8048000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5116000.0</v>
       </c>
       <c r="CR10">
         <v>5116000.0</v>
       </c>
       <c r="CS10">
+        <v>5116000.0</v>
+      </c>
+      <c r="CT10">
         <v>4970000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>5208000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>466000.0</v>
       </c>
       <c r="CV10">
         <v>466000.0</v>
       </c>
       <c r="CW10">
+        <v>466000.0</v>
+      </c>
+      <c r="CX10">
         <v>2204000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>3939000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6200000.0</v>
       </c>
       <c r="CZ10">
         <v>6200000.0</v>
       </c>
       <c r="DA10">
+        <v>6200000.0</v>
+      </c>
+      <c r="DB10">
         <v>7151000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>5110000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="DD10">
         <v>5000000.0</v>
       </c>
       <c r="DE10">
+        <v>5000000.0</v>
+      </c>
+      <c r="DF10">
         <v>6500000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>5400000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:110">
+    <row r="11" spans="1:111">
       <c r="A11" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B11">
+        <v>326000.0</v>
+      </c>
+      <c r="C11">
         <v>-330000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-3604000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-1203000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-764000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-352000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-2836000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>85000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-816000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-47000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>2027000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>191000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>402000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-5783000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1334000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1621000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>991000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-1175000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-403000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>2192000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>2773000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>2121000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>2996000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>1610000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-10869000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>2015000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>1066000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1248000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>515000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>4213000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>2775000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>2881000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>1849000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>7046000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>4006000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>4234000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>2334000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>6172000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>3453000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>2887000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>1397000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>2357000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>2043000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>1972000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>1902000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>2376000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>1764000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>1194000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1485000.0</v>
       </c>
       <c r="AX11">
         <v>1485000.0</v>
       </c>
       <c r="AY11">
+        <v>1485000.0</v>
+      </c>
+      <c r="AZ11">
         <v>1048000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>930000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>1076000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>1568000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>1379000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>868000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>552000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>172000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>563000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>875000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>278000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>-672000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>522000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>435000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>644000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>1582000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>733000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>-62000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>-174000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-787000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>1794000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>1215000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>1532000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>2852000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>3303000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>2906000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>2453000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>1300000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>1818000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>872000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>3651000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>2228000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>433000.0</v>
       </c>
       <c r="CF11">
         <v>433000.0</v>
       </c>
       <c r="CG11">
+        <v>433000.0</v>
+      </c>
+      <c r="CH11">
         <v>3167000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>1923000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1963000.0</v>
       </c>
       <c r="CJ11">
         <v>1963000.0</v>
       </c>
       <c r="CK11">
+        <v>1963000.0</v>
+      </c>
+      <c r="CL11">
         <v>3378000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>2475000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2160000.0</v>
       </c>
       <c r="CN11">
         <v>2160000.0</v>
       </c>
       <c r="CO11">
+        <v>2160000.0</v>
+      </c>
+      <c r="CP11">
         <v>1591000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>3057000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1944000.0</v>
       </c>
       <c r="CR11">
         <v>1944000.0</v>
       </c>
       <c r="CS11">
+        <v>1944000.0</v>
+      </c>
+      <c r="CT11">
         <v>1887000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>1979000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>299000.0</v>
       </c>
       <c r="CV11">
         <v>299000.0</v>
       </c>
       <c r="CW11">
+        <v>299000.0</v>
+      </c>
+      <c r="CX11">
         <v>836000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>1496000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2100000.0</v>
       </c>
       <c r="CZ11">
         <v>2100000.0</v>
       </c>
       <c r="DA11">
+        <v>2100000.0</v>
+      </c>
+      <c r="DB11">
         <v>2717000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>1941000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1900000.0</v>
       </c>
       <c r="DD11">
         <v>1900000.0</v>
       </c>
       <c r="DE11">
+        <v>1900000.0</v>
+      </c>
+      <c r="DF11">
         <v>2400000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>2100000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:110">
+    <row r="12" spans="1:111">
       <c r="A12" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B12">
+        <v>121000.0</v>
+      </c>
+      <c r="C12">
         <v>131000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>86000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>171000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>378000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>388000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>319000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>203000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>364000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>376000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>364000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>654000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>179000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>26000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>434000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>83000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>28000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>29000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>27000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>23000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>31000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>107000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>106000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>118000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>208000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>252000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>316000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>328000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>341000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>355000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>354000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>364000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>382000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>388000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>327000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>282000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>251000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>199000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>245000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>247000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>263000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>19000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>17000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>18000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>12000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>167000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>85000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>52000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>46000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>10000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>9000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>22000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>32000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>143000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>68000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>40000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>88000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>3482000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>234000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>54000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>108000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>3548000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>54000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>88000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>24000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>1276000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>186000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>68000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>1352000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>4786000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>1194000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>852000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>374000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>1552000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>220000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>330000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>1324000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>173000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>412000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>5369000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>224000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>119000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>200000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>99000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>279000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>805000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>419000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>3900000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>349000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>493000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>676000.0</v>
       </c>
       <c r="CN12">
         <v>676000.0</v>
       </c>
       <c r="CO12">
+        <v>676000.0</v>
+      </c>
+      <c r="CP12">
         <v>3439000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>643000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>493000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>247000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>502000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>177000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>603000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>1626000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>151000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="CY12">
         <v>200000.0</v>
       </c>
       <c r="CZ12">
         <v>200000.0</v>
       </c>
       <c r="DA12">
+        <v>200000.0</v>
+      </c>
+      <c r="DB12">
         <v>110000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>100000.0</v>
       </c>
-      <c r="DC12"/>
       <c r="DD12"/>
-      <c r="DE12">
+      <c r="DE12"/>
+      <c r="DF12">
         <v>200000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:110">
+    <row r="13" spans="1:111">
       <c r="A13" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-      <c r="N13">
+      <c r="N13"/>
+      <c r="O13">
         <v>27000.0</v>
       </c>
-      <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
@@ -26737,86 +26898,85 @@
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
+      <c r="DG13"/>
     </row>
-    <row r="14" spans="1:110">
+    <row r="14" spans="1:111">
       <c r="A14" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -26914,54 +27074,54 @@
       </c>
       <c r="BR14">
         <v>0.0</v>
       </c>
       <c r="BS14">
         <v>0.0</v>
       </c>
       <c r="BT14">
         <v>0.0</v>
       </c>
       <c r="BU14">
         <v>0.0</v>
       </c>
       <c r="BV14">
         <v>0.0</v>
       </c>
       <c r="BW14">
         <v>0.0</v>
       </c>
       <c r="BX14">
         <v>0.0</v>
       </c>
       <c r="BY14">
         <v>0.0</v>
       </c>
-      <c r="BZ14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BZ14">
+        <v>0.0</v>
+      </c>
+      <c r="CA14"/>
       <c r="CB14">
         <v>0.0</v>
       </c>
       <c r="CC14">
         <v>0.0</v>
       </c>
       <c r="CD14">
         <v>0.0</v>
       </c>
       <c r="CE14">
         <v>0.0</v>
       </c>
       <c r="CF14">
         <v>0.0</v>
       </c>
       <c r="CG14">
         <v>0.0</v>
       </c>
       <c r="CH14">
         <v>0.0</v>
       </c>
       <c r="CI14">
         <v>0.0</v>
       </c>
       <c r="CJ14">
@@ -26999,925 +27159,932 @@
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
       <c r="DB14">
         <v>0.0</v>
       </c>
-      <c r="DC14"/>
+      <c r="DC14">
+        <v>0.0</v>
+      </c>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
+      <c r="DG14"/>
     </row>
-    <row r="15" spans="1:110">
+    <row r="15" spans="1:111">
       <c r="A15" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B15">
+        <v>1061000.0</v>
+      </c>
+      <c r="C15">
         <v>536000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-21174000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-3277000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-3052000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-2333000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-4131000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-1951000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-4091000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>593000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>7038000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>785000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>1450000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-17878000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>4841000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>5543000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>3182000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-3973000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-1219000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>7467000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>9443000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>8526000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>10093000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>5774000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-34819000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>7016000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>3920000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>4160000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>1987000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>14691000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>9332000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>8693000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>7154000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>8835000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>7202000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>7778000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>4746000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>10979000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>6459000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>5349000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>2500000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>4145000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>4630000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>3938000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>3472000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>4299000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>3204000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>2272000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>2804000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>1999000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>2116000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>1688000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>2126000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>3698000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>2434000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>1474000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>1020000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>628000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>2260000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>1646000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>523000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>-182000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>1170000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>1178000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>1074000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>2970000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>957000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>-463000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-456000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-719000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>2950000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>2074000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>2605000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>4600000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>5911000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>4858000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>4286000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>-18415000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>3536000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>1210000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>5832000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>3560000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>664000.0</v>
       </c>
       <c r="CF15">
         <v>664000.0</v>
       </c>
       <c r="CG15">
+        <v>664000.0</v>
+      </c>
+      <c r="CH15">
         <v>4859000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>2950000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3203000.0</v>
       </c>
       <c r="CJ15">
         <v>3203000.0</v>
       </c>
       <c r="CK15">
+        <v>3203000.0</v>
+      </c>
+      <c r="CL15">
         <v>5514000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>4040000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3528000.0</v>
       </c>
       <c r="CN15">
         <v>3528000.0</v>
       </c>
       <c r="CO15">
+        <v>3528000.0</v>
+      </c>
+      <c r="CP15">
         <v>2595000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>4991000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3172000.0</v>
       </c>
       <c r="CR15">
         <v>3172000.0</v>
       </c>
       <c r="CS15">
+        <v>3172000.0</v>
+      </c>
+      <c r="CT15">
         <v>3083000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>3229000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>167000.0</v>
       </c>
       <c r="CV15">
         <v>167000.0</v>
       </c>
       <c r="CW15">
+        <v>167000.0</v>
+      </c>
+      <c r="CX15">
         <v>1368000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>2443000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4100000.0</v>
       </c>
       <c r="CZ15">
         <v>4100000.0</v>
       </c>
       <c r="DA15">
+        <v>4100000.0</v>
+      </c>
+      <c r="DB15">
         <v>4434000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>3169000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3100000.0</v>
       </c>
       <c r="DD15">
         <v>3100000.0</v>
       </c>
       <c r="DE15">
+        <v>3100000.0</v>
+      </c>
+      <c r="DF15">
         <v>4100000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>3300000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:110">
+    <row r="16" spans="1:111">
       <c r="A16" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>732000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1450000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-17878000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>4841000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>5543000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>3182000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-3973000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-1219000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>7467000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>9443000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>8526000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>10093000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>5737000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-34819000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>7016000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>3920000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>4160000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1987000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>14694000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>9332000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>8693000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>7154000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>8524000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>7202000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>7778000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>4746000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>10979000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>6459000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>5349000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>2500000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>4145000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>4630000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>3938000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>3472000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>4298000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>3204000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>2272000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>2804000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>1999000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>2116000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>1688000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>2126000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>3698000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>2434000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>1474000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>1020000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>628000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>2260000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>1646000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>523000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>2070000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>1170000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>1178000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>1074000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>2970000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>957000.0</v>
       </c>
-      <c r="BP16">
-[...1 lines deleted...]
-      </c>
       <c r="BQ16">
         <v>0.0</v>
       </c>
       <c r="BR16">
+        <v>0.0</v>
+      </c>
+      <c r="BS16">
         <v>3960000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>2950000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>2074000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>2605000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>4600000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>5911000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>4858000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>4286000.0</v>
       </c>
-      <c r="BZ16"/>
-      <c r="CA16">
+      <c r="CA16"/>
+      <c r="CB16">
         <v>3536000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>1210000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>5832000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>3560000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>4012000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>664000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>4859000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>2950000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>5447000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>3203000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>5514000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>4040000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>3596000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>3528000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>2595000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>4991000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>5908000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>3171000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>3083000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>3229000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>2532000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>167000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>1368000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>2443000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>3182000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>4129000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>4434000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>3169000.0</v>
       </c>
-      <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
+      <c r="DG16"/>
     </row>
-    <row r="17" spans="1:110">
+    <row r="17" spans="1:111">
       <c r="A17" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B17">
+        <v>1061000.0</v>
+      </c>
+      <c r="C17">
         <v>869000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-12534000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-3277000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-3052000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-2333000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-4131000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-1951000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-4091000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>593000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>7038000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>785000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>1450000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-17878000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>4841000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>5543000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>3182000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-3973000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-1219000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>7467000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>9443000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>8526000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>10093000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>5774000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-34819000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>7016000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>3920000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>4160000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>1987000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>14694000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>9332000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>8693000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>7154000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>8524000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>7202000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>7778000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>4746000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>10979000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>6459000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>5349000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>2500000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>4145000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>4630000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>3938000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>3472000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>4298000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>3204000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>2272000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>2804000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>1999000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>2116000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>1688000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>2126000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>3698000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>2434000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>1474000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>1020000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>628000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>2260000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>1646000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>523000.0</v>
       </c>
-      <c r="BJ17">
-[...1 lines deleted...]
-      </c>
       <c r="BK17">
+        <v>0.0</v>
+      </c>
+      <c r="BL17">
         <v>1170000.0</v>
       </c>
-      <c r="BL17">
-[...1 lines deleted...]
-      </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
         <v>0.0</v>
       </c>
       <c r="BW17">
         <v>0.0</v>
       </c>
       <c r="BX17">
         <v>0.0</v>
       </c>
       <c r="BY17">
         <v>0.0</v>
       </c>
-      <c r="BZ17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BZ17">
+        <v>0.0</v>
+      </c>
+      <c r="CA17"/>
       <c r="CB17">
         <v>0.0</v>
       </c>
       <c r="CC17">
         <v>0.0</v>
       </c>
       <c r="CD17">
         <v>0.0</v>
       </c>
       <c r="CE17">
         <v>0.0</v>
       </c>
       <c r="CF17">
         <v>0.0</v>
       </c>
       <c r="CG17">
         <v>0.0</v>
       </c>
       <c r="CH17">
         <v>0.0</v>
       </c>
       <c r="CI17">
         <v>0.0</v>
       </c>
       <c r="CJ17">
@@ -27955,144 +28122,149 @@
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
       <c r="DB17">
         <v>0.0</v>
       </c>
-      <c r="DC17"/>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
+      <c r="DG17"/>
     </row>
-    <row r="18" spans="1:110">
+    <row r="18" spans="1:111">
       <c r="A18" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B18">
+        <v>-121000.0</v>
+      </c>
+      <c r="C18">
         <v>-131000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-86000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-171000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-378000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-388000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-319000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-203000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-364000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-376000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-364000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-654000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-179000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>27000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-434000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-83000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-28000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-29000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-27000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-23000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-31000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-107000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-106000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-118000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-208000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-252000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-316000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-328000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-341000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -28129,304 +28301,304 @@
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
+      <c r="DG18"/>
     </row>
-    <row r="19" spans="1:110">
+    <row r="19" spans="1:111">
       <c r="A19" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>56000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-9000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>191000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-44000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>278000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>215000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>133000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>21000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>4000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>230000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>158000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-10000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-42000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>243000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>309000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-32000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-62000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>91000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>200000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>73000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>5000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>484000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>330000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>499000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>223000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>294000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>218000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>259000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>159000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-19000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>33000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>51000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>132000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>167000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>85000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>52000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>46000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>10000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>9000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-22000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-32000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-45000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>34000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>20000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>44000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>74000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BH19">
         <v>117000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>27000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>54000.0</v>
       </c>
-      <c r="BJ19"/>
-      <c r="BK19">
+      <c r="BK19"/>
+      <c r="BL19">
         <v>27000.0</v>
       </c>
-      <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
+      <c r="DG19"/>
     </row>
-    <row r="20" spans="1:110">
+    <row r="20" spans="1:111">
       <c r="A20" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>13000.0</v>
       </c>
-      <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-      <c r="Y20">
+      <c r="Y20"/>
+      <c r="Z20">
         <v>44318000.0</v>
       </c>
-      <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
@@ -28465,55 +28637,55 @@
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20">
         <v>1815000.0</v>
       </c>
-      <c r="BG20">
-[...1 lines deleted...]
-      </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
@@ -28524,54 +28696,54 @@
       </c>
       <c r="BR20">
         <v>0.0</v>
       </c>
       <c r="BS20">
         <v>0.0</v>
       </c>
       <c r="BT20">
         <v>0.0</v>
       </c>
       <c r="BU20">
         <v>0.0</v>
       </c>
       <c r="BV20">
         <v>0.0</v>
       </c>
       <c r="BW20">
         <v>0.0</v>
       </c>
       <c r="BX20">
         <v>0.0</v>
       </c>
       <c r="BY20">
         <v>0.0</v>
       </c>
-      <c r="BZ20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BZ20">
+        <v>0.0</v>
+      </c>
+      <c r="CA20"/>
       <c r="CB20">
         <v>0.0</v>
       </c>
       <c r="CC20">
         <v>0.0</v>
       </c>
       <c r="CD20">
         <v>0.0</v>
       </c>
       <c r="CE20">
         <v>0.0</v>
       </c>
       <c r="CF20">
         <v>0.0</v>
       </c>
       <c r="CG20">
         <v>0.0</v>
       </c>
       <c r="CH20">
         <v>0.0</v>
       </c>
       <c r="CI20">
         <v>0.0</v>
       </c>
       <c r="CJ20">
@@ -28609,422 +28781,426 @@
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
       <c r="DB20">
         <v>0.0</v>
       </c>
-      <c r="DC20"/>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
+      <c r="DG20"/>
     </row>
-    <row r="21" spans="1:110">
+    <row r="21" spans="1:111">
       <c r="A21" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B21">
+        <v>1578000.0</v>
+      </c>
+      <c r="C21">
         <v>629000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-16315000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-4401000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-3564000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-2655000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-7260000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-3149000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-5170000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>340000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>8770000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1273000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1975000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-23678000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>6418000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>7291000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>3923000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-5332000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-1728000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>9661000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>12243000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>10525000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>13037000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>7512000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-1120000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>9040000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>4993000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>5768000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>2905000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>19166000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>12261000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>11865000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>9380000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>15376000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>11336000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>11926000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>7239000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>17056000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>9939000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>8224000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>4001000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>6521000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>6640000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>5859000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>5242000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>6508000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>4883000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>3414000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>4243000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>3474000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>3155000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>2640000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>3234000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>5311000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>3779000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>2322000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>1528000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>726000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>2706000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>2494000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>747000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-879000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>1665000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>1569000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>1706000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>4529000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>1783000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>-499000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>-627000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-1438000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>4708000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>3121000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>3950000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>7130000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>8905000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>7456000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>6206000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>-17244000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>5614000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2035000.0</v>
       </c>
       <c r="CC21">
         <v>2035000.0</v>
       </c>
       <c r="CD21">
+        <v>2035000.0</v>
+      </c>
+      <c r="CE21">
         <v>5775000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>5869000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>1196000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>8305000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>5079000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>7336000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>5363000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>9325000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>6840000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6282000.0</v>
       </c>
       <c r="CN21">
         <v>6282000.0</v>
       </c>
       <c r="CO21">
+        <v>6282000.0</v>
+      </c>
+      <c r="CP21">
         <v>4771000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>8501000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5533000.0</v>
       </c>
       <c r="CR21">
         <v>5533000.0</v>
       </c>
       <c r="CS21">
+        <v>5533000.0</v>
+      </c>
+      <c r="CT21">
         <v>5332000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>5552000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>1541000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>660000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>2383000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>4139000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6100000.0</v>
       </c>
       <c r="CZ21">
         <v>6100000.0</v>
       </c>
       <c r="DA21">
+        <v>6100000.0</v>
+      </c>
+      <c r="DB21">
         <v>7206000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>5160000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="DD21">
         <v>5000000.0</v>
       </c>
       <c r="DE21">
+        <v>5000000.0</v>
+      </c>
+      <c r="DF21">
         <v>6700000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>5600000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:110">
+    <row r="22" spans="1:111">
       <c r="A22" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -29122,54 +29298,54 @@
       </c>
       <c r="BR22">
         <v>0.0</v>
       </c>
       <c r="BS22">
         <v>0.0</v>
       </c>
       <c r="BT22">
         <v>0.0</v>
       </c>
       <c r="BU22">
         <v>0.0</v>
       </c>
       <c r="BV22">
         <v>0.0</v>
       </c>
       <c r="BW22">
         <v>0.0</v>
       </c>
       <c r="BX22">
         <v>0.0</v>
       </c>
       <c r="BY22">
         <v>0.0</v>
       </c>
-      <c r="BZ22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BZ22">
+        <v>0.0</v>
+      </c>
+      <c r="CA22"/>
       <c r="CB22">
         <v>0.0</v>
       </c>
       <c r="CC22">
         <v>0.0</v>
       </c>
       <c r="CD22">
         <v>0.0</v>
       </c>
       <c r="CE22">
         <v>0.0</v>
       </c>
       <c r="CF22">
         <v>0.0</v>
       </c>
       <c r="CG22">
         <v>0.0</v>
       </c>
       <c r="CH22">
         <v>0.0</v>
       </c>
       <c r="CI22">
         <v>0.0</v>
       </c>
       <c r="CJ22">
@@ -29207,390 +29383,396 @@
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
       <c r="DB22">
         <v>0.0</v>
       </c>
-      <c r="DC22"/>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
+      <c r="DG22"/>
     </row>
-    <row r="23" spans="1:110">
+    <row r="23" spans="1:111">
       <c r="A23" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B23">
+        <v>67874000.0</v>
+      </c>
+      <c r="C23">
         <v>66354000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>87045000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>86550000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>88880000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>107115000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>111612000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>98230000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>98741000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>96435000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>108061000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>96533000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>119840000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>154965000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>145162000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>145617000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>143391000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>140137000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>135156000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>152858000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>150618000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>144734000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>136650000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>123025000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>105717000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>155842000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>153183000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>146480000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>132613000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>181308000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>159213000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>156796000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>133512000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>159733000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>146729000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>144513000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>123764000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>156871000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>135359000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>127939000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>117830000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>54044000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>58698000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>54281000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>55714000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>58395000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>58285000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>51469000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>57153000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>54098000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>55970000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>52661000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>53061000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>54330000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>53024000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>47863000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>50202000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>51817000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>51474000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>53080000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>57646000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>54044000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>54070000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>51808000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>49647000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>47511000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>50822000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>46537000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>52017000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>58081000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>64849000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>61765000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>67077000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>75622000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>74444000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>65512000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>71217000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>63332000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>81637000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>78134000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>81214000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>79376000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>76529000.0</v>
       </c>
       <c r="CF23">
         <v>76529000.0</v>
       </c>
       <c r="CG23">
+        <v>76529000.0</v>
+      </c>
+      <c r="CH23">
         <v>80393000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>75081000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>76973000.0</v>
       </c>
       <c r="CJ23">
         <v>76973000.0</v>
       </c>
       <c r="CK23">
+        <v>76973000.0</v>
+      </c>
+      <c r="CL23">
         <v>82165000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>71382000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68467000.0</v>
       </c>
       <c r="CN23">
         <v>68467000.0</v>
       </c>
       <c r="CO23">
+        <v>68467000.0</v>
+      </c>
+      <c r="CP23">
         <v>73874000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>65974000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49193000.0</v>
       </c>
       <c r="CR23">
         <v>49193000.0</v>
       </c>
       <c r="CS23">
+        <v>49193000.0</v>
+      </c>
+      <c r="CT23">
         <v>200921000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>55377000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49065000.0</v>
       </c>
       <c r="CV23">
         <v>49065000.0</v>
       </c>
       <c r="CW23">
+        <v>49065000.0</v>
+      </c>
+      <c r="CX23">
         <v>53195000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>51785000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55500000.0</v>
       </c>
       <c r="CZ23">
         <v>55500000.0</v>
       </c>
       <c r="DA23">
+        <v>55500000.0</v>
+      </c>
+      <c r="DB23">
         <v>58807000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>51129000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49400000.0</v>
       </c>
       <c r="DD23">
         <v>49400000.0</v>
       </c>
       <c r="DE23">
+        <v>49400000.0</v>
+      </c>
+      <c r="DF23">
         <v>52700000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>47000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:110">
+    <row r="24" spans="1:111">
       <c r="A24" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -29657,406 +29839,408 @@
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
+      <c r="DG24"/>
     </row>
-    <row r="25" spans="1:110">
+    <row r="25" spans="1:111">
       <c r="A25" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B25">
+        <v>1816000.0</v>
+      </c>
+      <c r="C25">
         <v>1702000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>987000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2172000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2203000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2299000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2313000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2334000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2283000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2330000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2254000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>924000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2147000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2251000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2169000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2122000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2287000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2191000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2040000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1869000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1714000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1726000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1687000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1680000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1685000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1840000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1789000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1755000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1716000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1884000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1869000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1861000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1828000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>2248000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1702000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1338000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1359000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1660000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1592000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1963000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>2785000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>864000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>743000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>719000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>620000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>672000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>668000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>646000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>613000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>673000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>632000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>602000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>584000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>318000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>773000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>880000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>595000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>640000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>671000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>623000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>632000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>594000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>754000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>752000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>748000.0</v>
       </c>
       <c r="BN25">
         <v>748000.0</v>
       </c>
       <c r="BO25">
+        <v>748000.0</v>
+      </c>
+      <c r="BP25">
         <v>871000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>776000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>730000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>758000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>826000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>754000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>574000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>822000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>828000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>997000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>705000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>681000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>1159000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>1074000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>1191000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1188000.0</v>
       </c>
       <c r="CE25">
         <v>1188000.0</v>
       </c>
-      <c r="CF25"/>
-      <c r="CG25">
+      <c r="CF25">
+        <v>1188000.0</v>
+      </c>
+      <c r="CG25"/>
+      <c r="CH25">
         <v>2176000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>1680000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1904000.0</v>
       </c>
       <c r="CJ25">
         <v>1904000.0</v>
       </c>
       <c r="CK25">
+        <v>1904000.0</v>
+      </c>
+      <c r="CL25">
         <v>1945000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>2408000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2095000.0</v>
       </c>
       <c r="CN25">
         <v>2095000.0</v>
       </c>
       <c r="CO25">
+        <v>2095000.0</v>
+      </c>
+      <c r="CP25">
         <v>2190000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>2265000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2033000.0</v>
       </c>
       <c r="CR25">
         <v>2033000.0</v>
       </c>
       <c r="CS25">
+        <v>2033000.0</v>
+      </c>
+      <c r="CT25">
         <v>1989000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>2040000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1968000.0</v>
       </c>
       <c r="CV25">
         <v>1968000.0</v>
       </c>
       <c r="CW25">
+        <v>1968000.0</v>
+      </c>
+      <c r="CX25">
         <v>1854000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>1730000.0</v>
       </c>
-      <c r="CY25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CZ25"/>
       <c r="DA25">
         <v>1670000.0</v>
       </c>
       <c r="DB25">
+        <v>1670000.0</v>
+      </c>
+      <c r="DC25">
         <v>1342000.0</v>
       </c>
-      <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
+      <c r="DG25"/>
     </row>
-    <row r="26" spans="1:110">
+    <row r="26" spans="1:111">
       <c r="A26" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -30154,54 +30338,54 @@
       </c>
       <c r="BR26">
         <v>0.0</v>
       </c>
       <c r="BS26">
         <v>0.0</v>
       </c>
       <c r="BT26">
         <v>0.0</v>
       </c>
       <c r="BU26">
         <v>0.0</v>
       </c>
       <c r="BV26">
         <v>0.0</v>
       </c>
       <c r="BW26">
         <v>0.0</v>
       </c>
       <c r="BX26">
         <v>0.0</v>
       </c>
       <c r="BY26">
         <v>0.0</v>
       </c>
-      <c r="BZ26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BZ26">
+        <v>0.0</v>
+      </c>
+      <c r="CA26"/>
       <c r="CB26">
         <v>0.0</v>
       </c>
       <c r="CC26">
         <v>0.0</v>
       </c>
       <c r="CD26">
         <v>0.0</v>
       </c>
       <c r="CE26">
         <v>0.0</v>
       </c>
       <c r="CF26">
         <v>0.0</v>
       </c>
       <c r="CG26">
         <v>0.0</v>
       </c>
       <c r="CH26">
         <v>0.0</v>
       </c>
       <c r="CI26">
         <v>0.0</v>
       </c>
       <c r="CJ26">
@@ -30239,717 +30423,726 @@
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
       <c r="DB26">
         <v>0.0</v>
       </c>
-      <c r="DC26"/>
+      <c r="DC26">
+        <v>0.0</v>
+      </c>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
+      <c r="DG26"/>
     </row>
-    <row r="27" spans="1:110">
+    <row r="27" spans="1:111">
       <c r="A27" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>2600000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-      <c r="N27">
+      <c r="N27"/>
+      <c r="O27">
         <v>2000000.0</v>
       </c>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-      <c r="R27">
+      <c r="R27"/>
+      <c r="S27">
         <v>1900000.0</v>
       </c>
-      <c r="S27"/>
       <c r="T27"/>
-      <c r="U27">
+      <c r="U27"/>
+      <c r="V27">
         <v>20743000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>2100000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>19850000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19177000.0</v>
       </c>
       <c r="Y27">
         <v>19177000.0</v>
       </c>
       <c r="Z27">
+        <v>19177000.0</v>
+      </c>
+      <c r="AA27">
         <v>3400000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>22808000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>44478000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>23778000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>3300000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>22979000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>23181000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>21990000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>3000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>22449000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>20989000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>22729000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>3200000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>20653000.0</v>
       </c>
-      <c r="AN27"/>
-      <c r="AO27">
+      <c r="AO27"/>
+      <c r="AP27">
         <v>20944000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>2300000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>11525000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>10234000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>11133000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>2000000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>11148000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>10243000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>11367000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>42222000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>10443000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>10617000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>10682000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>39606000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>9781000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>8943000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>9394000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>40375000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>10031000.0</v>
       </c>
-      <c r="BH27"/>
-      <c r="BI27">
+      <c r="BI27"/>
+      <c r="BJ27">
         <v>10286000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>9962000.0</v>
       </c>
-      <c r="BK27"/>
-      <c r="BL27">
+      <c r="BL27"/>
+      <c r="BM27">
         <v>10387000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>10063000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>50680000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>10894000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>10254000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>11181000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>2460000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>15661000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>15437000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>17342000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>18855000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>17312000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>15072000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>16001000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>9458000.0</v>
       </c>
-      <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
-      <c r="CX27">
-[...3 lines deleted...]
-      <c r="CZ27">
+      <c r="CX27"/>
+      <c r="CY27">
+        <v>0.0</v>
+      </c>
+      <c r="CZ27"/>
+      <c r="DA27">
         <v>99999.0</v>
       </c>
-      <c r="DA27"/>
-      <c r="DB27">
+      <c r="DB27"/>
+      <c r="DC27">
         <v>100000.0</v>
       </c>
-      <c r="DC27"/>
-[...4 lines deleted...]
-      <c r="DF27">
+      <c r="DD27"/>
+      <c r="DE27">
+        <v>0.0</v>
+      </c>
+      <c r="DF27"/>
+      <c r="DG27">
         <v>0.0</v>
       </c>
     </row>
-    <row r="28" spans="1:110">
+    <row r="28" spans="1:111">
       <c r="A28" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B28">
+        <v>18469000.0</v>
+      </c>
+      <c r="C28">
         <v>18924000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>18204000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>20366000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>21653000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>25185000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>28416000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>23147000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>23467000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>19872000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>24016000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>21144000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>25048000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>21560000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>24712000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>22886000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>24658000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>19232000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>21139000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>21460000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>20743000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>20390000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>19850000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>18892000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>19177000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>18181000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>2000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>22016000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>21016000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>20477000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>22979000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>19000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>10000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>20140000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>149000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>89000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>629000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>19528000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>47000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>19441000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>44000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>9234000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>25000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>34000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>33000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>8994000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>48000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>43000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>33000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>31742000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>43000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>17000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>18000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>28118000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>19000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>43000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>6000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>29986000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>31000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>9669000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>14000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>38000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>10610000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>13000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>37000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>41053000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>6000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>46000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>19000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>12860000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>4161000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>4137000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>4542000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>45000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>12000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>28000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>1000.0</v>
       </c>
-      <c r="BZ28"/>
-      <c r="CA28">
+      <c r="CA28"/>
+      <c r="CB28">
         <v>18619000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>18588000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>17326000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>17016000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>18713000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>15364000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>15934000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>15486000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>17170000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>15804000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>16161000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>13572000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>15087000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>13394000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>14401000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>12021000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9603000.0</v>
       </c>
       <c r="CR28">
         <v>9603000.0</v>
       </c>
       <c r="CS28">
+        <v>9603000.0</v>
+      </c>
+      <c r="CT28">
         <v>10690000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>10374000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9240000.0</v>
       </c>
       <c r="CV28">
         <v>9240000.0</v>
       </c>
       <c r="CW28">
+        <v>9240000.0</v>
+      </c>
+      <c r="CX28">
         <v>10247000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>10800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10300000.0</v>
       </c>
       <c r="CZ28">
         <v>10300000.0</v>
       </c>
       <c r="DA28">
+        <v>10300000.0</v>
+      </c>
+      <c r="DB28">
         <v>10404000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>9800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8700000.0</v>
       </c>
       <c r="DD28">
         <v>8700000.0</v>
       </c>
       <c r="DE28">
+        <v>8700000.0</v>
+      </c>
+      <c r="DF28">
         <v>9000000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>8200000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:110">
+    <row r="29" spans="1:111">
       <c r="A29" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B29">
+        <v>326000.0</v>
+      </c>
+      <c r="C29">
         <v>-330000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-3604000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-1203000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-764000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-352000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-2836000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>85000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-816000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-47000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2027000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>191000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>402000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-5783000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1334000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1621000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>991000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-1175000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-403000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2192000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2773000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2121000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2996000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1610000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-10869000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>2015000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>1066000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>1248000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>515000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>4213000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -30985,1044 +31178,1054 @@
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
+      <c r="DG29"/>
     </row>
-    <row r="30" spans="1:110">
+    <row r="30" spans="1:111">
       <c r="A30" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B30">
+        <v>18469000.0</v>
+      </c>
+      <c r="C30">
         <v>19468000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>34403000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>21238000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>22566000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>26985000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>31285000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>24071000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>24391000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>23395000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>24940000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>22068000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>25931000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>24450000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>25590000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>23764000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>25536000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>21728000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>21735000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>22056000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>21339000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>23086000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>20446000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>19488000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>19177000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>22177000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>23406000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>23058000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>22612000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>24374000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>23575000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>23780000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>22586000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>23903000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>22942000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>21191000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>20904000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>23062000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>20987000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>20254000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>22598000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>11534000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>11525000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>10234000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>11133000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>10994000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>11148000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>10243000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>11367000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>10480000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>10443000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>10617000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>10682000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>11488000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>9781000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>8943000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>9394000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>10389000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>10031000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>9669000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>10286000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>9962000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>10610000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>10387000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>10063000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>9627000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>10894000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>10254000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>11181000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>2454000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>15661000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>15437000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>17342000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>18855000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>17312000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>15072000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>16001000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>27886000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>18619000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18588000.0</v>
       </c>
       <c r="CC30">
         <v>18588000.0</v>
       </c>
       <c r="CD30">
+        <v>18588000.0</v>
+      </c>
+      <c r="CE30">
         <v>17016000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15364000.0</v>
       </c>
       <c r="CF30">
         <v>15364000.0</v>
       </c>
       <c r="CG30">
+        <v>15364000.0</v>
+      </c>
+      <c r="CH30">
         <v>15934000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>15486000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15804000.0</v>
       </c>
       <c r="CJ30">
         <v>15804000.0</v>
       </c>
       <c r="CK30">
+        <v>15804000.0</v>
+      </c>
+      <c r="CL30">
         <v>16161000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>13572000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13394000.0</v>
       </c>
       <c r="CN30">
         <v>13394000.0</v>
       </c>
       <c r="CO30">
+        <v>13394000.0</v>
+      </c>
+      <c r="CP30">
         <v>14401000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>12021000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9603000.0</v>
       </c>
       <c r="CR30">
         <v>9603000.0</v>
       </c>
       <c r="CS30">
+        <v>9603000.0</v>
+      </c>
+      <c r="CT30">
         <v>154690000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>9849000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9240000.0</v>
       </c>
       <c r="CV30">
         <v>9240000.0</v>
       </c>
       <c r="CW30">
+        <v>9240000.0</v>
+      </c>
+      <c r="CX30">
         <v>10247000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>9461000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10400000.0</v>
       </c>
       <c r="CZ30">
         <v>10400000.0</v>
       </c>
       <c r="DA30">
+        <v>10400000.0</v>
+      </c>
+      <c r="DB30">
         <v>10404000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>9342000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8700000.0</v>
       </c>
       <c r="DD30">
         <v>8700000.0</v>
       </c>
       <c r="DE30">
+        <v>8700000.0</v>
+      </c>
+      <c r="DF30">
         <v>9000000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>8200000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:110">
+    <row r="31" spans="1:111">
       <c r="A31" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B31">
+        <v>-191000.0</v>
+      </c>
+      <c r="C31">
         <v>-85000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>177000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-79000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-252000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-30000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>293000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>1283000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>263000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>206000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>295000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-297000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-123000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>17000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-243000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-127000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>250000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>184000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>106000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-2000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-27000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>122000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>52000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-128000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-44568000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-9000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-7000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-360000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-403000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-261000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-154000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-291000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-377000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-314000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>3000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>217000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-28000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>95000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-27000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>12000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-104000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-19000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>33000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>51000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>132000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>167000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>85000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>52000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>46000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>10000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>9000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-22000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-32000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-45000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>34000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>20000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>44000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>74000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>117000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>27000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>54000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>25000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>27000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>44000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>12000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>23000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-93000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-26000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-3000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-68000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>36000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>168000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>187000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>322000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>309000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>308000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>533000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>129000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-262000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>47000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>123000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>13000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-4536000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-99000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-279000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-206000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-1730000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-197000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-433000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-325000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>82000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-594000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-585000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-453000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>170000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-417000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-362000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-344000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-551000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-1569000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-179000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-200000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>300000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>100000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-55000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-50000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="DD31">
         <v>-100000.0</v>
       </c>
       <c r="DE31">
-        <v>-200000.0</v>
+        <v>-100000.0</v>
       </c>
       <c r="DF31">
         <v>-200000.0</v>
       </c>
+      <c r="DG31">
+        <v>-200000.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:110">
+    <row r="32" spans="1:111">
       <c r="A32" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B32">
+        <v>69452000.0</v>
+      </c>
+      <c r="C32">
         <v>66983000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>70730000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>82149000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>85316000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>104460000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>104352000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>95081000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>93571000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>96774000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>116831000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>97806000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>121815000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>131300000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>151580000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>152908000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>147314000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>134805000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>133428000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>162519000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>162861000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>155259000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>149687000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>130537000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>104597000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>164882000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>158176000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>152248000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>135518000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>200475000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>171474000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>168661000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>142892000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>175519000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>157934000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>156308000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>130872000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>173927000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>145298000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>136163000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>121831000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>60565000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>65338000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>60140000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>60956000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>64903000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>63168000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>54883000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>61396000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>57572000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>59125000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>55301000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>56295000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>59641000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>56803000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>50185000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>51730000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>54358000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>54180000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>55574000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>58393000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>54964000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>55735000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>53377000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>51353000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>52701000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>52605000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>45978000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>52063000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>56511000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>68996000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>64628000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>71027000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>82298000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>83768000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>73441000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>77294000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>49061000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>90987000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>83006000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>90694000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>85339000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>82398000.0</v>
       </c>
       <c r="CF32">
         <v>82398000.0</v>
       </c>
       <c r="CG32">
+        <v>82398000.0</v>
+      </c>
+      <c r="CH32">
         <v>88698000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>80526000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>84309000.0</v>
       </c>
       <c r="CJ32">
         <v>84309000.0</v>
       </c>
       <c r="CK32">
+        <v>84309000.0</v>
+      </c>
+      <c r="CL32">
         <v>91490000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>78222000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74749000.0</v>
       </c>
       <c r="CN32">
         <v>74749000.0</v>
       </c>
       <c r="CO32">
+        <v>74749000.0</v>
+      </c>
+      <c r="CP32">
         <v>80115000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>74475000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54726000.0</v>
       </c>
       <c r="CR32">
         <v>54726000.0</v>
       </c>
       <c r="CS32">
+        <v>54726000.0</v>
+      </c>
+      <c r="CT32">
         <v>62253000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>60929000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50606000.0</v>
       </c>
       <c r="CV32">
         <v>50606000.0</v>
       </c>
       <c r="CW32">
+        <v>50606000.0</v>
+      </c>
+      <c r="CX32">
         <v>55578000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>55924000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61500000.0</v>
       </c>
       <c r="CZ32">
         <v>61500000.0</v>
       </c>
       <c r="DA32">
+        <v>61500000.0</v>
+      </c>
+      <c r="DB32">
         <v>66013000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>56289000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54400000.0</v>
       </c>
       <c r="DD32">
         <v>54400000.0</v>
       </c>
       <c r="DE32">
+        <v>54400000.0</v>
+      </c>
+      <c r="DF32">
         <v>59400000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>52600000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC30"/>
@@ -32105,51 +32308,51 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B2">
         <v>6295000.0</v>
       </c>
       <c r="C2">
         <v>43159000.0</v>
       </c>
       <c r="D2">
         <v>19002000.0</v>
       </c>
       <c r="E2">
         <v>69366000.0</v>
       </c>
       <c r="F2">
         <v>65841000.0</v>
       </c>
       <c r="G2">
         <v>36031000.0</v>
       </c>
       <c r="H2">
         <v>11435000.0</v>
       </c>
       <c r="I2">
         <v>30915000.0</v>
       </c>
@@ -32194,57 +32397,57 @@
       </c>
       <c r="W2">
         <v>14859000.0</v>
       </c>
       <c r="X2">
         <v>2316000.0</v>
       </c>
       <c r="Y2">
         <v>7926000.0</v>
       </c>
       <c r="Z2">
         <v>1243000.0</v>
       </c>
       <c r="AA2">
         <v>157000.0</v>
       </c>
       <c r="AB2">
         <v>3625000.0</v>
       </c>
       <c r="AC2">
         <v>827000.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B3">
         <v>3163000</v>
       </c>
       <c r="C3">
-        <v>3243000</v>
+        <v>3074000</v>
       </c>
       <c r="D3">
         <v>6815000</v>
       </c>
       <c r="E3">
         <v>4199000</v>
       </c>
       <c r="F3">
         <v>6692000</v>
       </c>
       <c r="G3">
         <v>1210000</v>
       </c>
       <c r="H3">
         <v>5129000</v>
       </c>
       <c r="I3">
         <v>5214000</v>
       </c>
       <c r="J3">
         <v>3166000</v>
       </c>
       <c r="K3">
         <v>2454000</v>
       </c>
@@ -32283,51 +32486,51 @@
       </c>
       <c r="W3">
         <v>3702000</v>
       </c>
       <c r="X3">
         <v>3974000</v>
       </c>
       <c r="Y3">
         <v>6082000</v>
       </c>
       <c r="Z3">
         <v>8797000</v>
       </c>
       <c r="AA3">
         <v>12008000</v>
       </c>
       <c r="AB3">
         <v>8626000</v>
       </c>
       <c r="AC3">
         <v>11486000</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-50364000.0</v>
       </c>
       <c r="F4">
         <v>3525000.0</v>
       </c>
       <c r="G4">
         <v>29810000.0</v>
       </c>
       <c r="H4">
         <v>24596000.0</v>
       </c>
       <c r="I4">
         <v>-19480000.0</v>
       </c>
       <c r="J4">
         <v>-8877000.0</v>
       </c>
       <c r="K4">
         <v>-14130000.0</v>
       </c>
@@ -32342,51 +32545,51 @@
       </c>
       <c r="O4">
         <v>-14013000.0</v>
       </c>
       <c r="P4">
         <v>23732000.0</v>
       </c>
       <c r="Q4">
         <v>-21372000.0</v>
       </c>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-10678000.0</v>
       </c>
       <c r="F5">
         <v>-4556000.0</v>
       </c>
       <c r="G5">
         <v>-10299000.0</v>
       </c>
       <c r="H5">
         <v>129000.0</v>
       </c>
       <c r="I5">
         <v>-2563000.0</v>
       </c>
       <c r="J5">
         <v>2461000.0</v>
       </c>
       <c r="K5">
         <v>-3303000.0</v>
       </c>
@@ -32401,51 +32604,51 @@
       </c>
       <c r="O5">
         <v>-3333000.0</v>
       </c>
       <c r="P5">
         <v>32276000.0</v>
       </c>
       <c r="Q5">
         <v>-17746000.0</v>
       </c>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B6">
         <v>-5183000.0</v>
       </c>
       <c r="C6">
         <v>-36864000.0</v>
       </c>
       <c r="D6">
         <v>24157000.0</v>
       </c>
       <c r="E6">
         <v>-50364000.0</v>
       </c>
       <c r="F6">
         <v>3525000.0</v>
       </c>
       <c r="G6">
         <v>29810000.0</v>
       </c>
       <c r="H6">
         <v>24596000.0</v>
       </c>
       <c r="I6">
         <v>-19480000.0</v>
       </c>
@@ -32490,51 +32693,51 @@
       </c>
       <c r="W6">
         <v>-5629000.0</v>
       </c>
       <c r="X6">
         <v>12543000.0</v>
       </c>
       <c r="Y6">
         <v>-5610000.0</v>
       </c>
       <c r="Z6">
         <v>6683000.0</v>
       </c>
       <c r="AA6">
         <v>1086000.0</v>
       </c>
       <c r="AB6">
         <v>-3468000.0</v>
       </c>
       <c r="AC6">
         <v>2798000.0</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B7">
         <v>18057000.0</v>
       </c>
       <c r="C7">
         <v>-22249000.0</v>
       </c>
       <c r="D7">
         <v>32268000.0</v>
       </c>
       <c r="E7">
         <v>-48313000.0</v>
       </c>
       <c r="F7">
         <v>-1638000.0</v>
       </c>
       <c r="G7">
         <v>33635000.0</v>
       </c>
       <c r="H7">
         <v>16067000.0</v>
       </c>
       <c r="I7">
         <v>-36505000.0</v>
       </c>
@@ -32579,51 +32782,51 @@
       </c>
       <c r="W7">
         <v>-24834000.0</v>
       </c>
       <c r="X7">
         <v>10930000.0</v>
       </c>
       <c r="Y7">
         <v>-18954000.0</v>
       </c>
       <c r="Z7">
         <v>4903000.0</v>
       </c>
       <c r="AA7">
         <v>-7223000.0</v>
       </c>
       <c r="AB7">
         <v>-5461000.0</v>
       </c>
       <c r="AC7">
         <v>68000.0</v>
       </c>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>16831000.0</v>
       </c>
       <c r="F8">
         <v>9518000.0</v>
       </c>
       <c r="G8">
         <v>-323000.0</v>
       </c>
       <c r="H8">
         <v>25339000.0</v>
       </c>
       <c r="I8">
         <v>-17982000.0</v>
       </c>
       <c r="J8">
         <v>4224000.0</v>
       </c>
       <c r="K8">
         <v>-21507000.0</v>
       </c>
@@ -32638,51 +32841,51 @@
       </c>
       <c r="O8">
         <v>-2526000.0</v>
       </c>
       <c r="P8">
         <v>1502000.0</v>
       </c>
       <c r="Q8">
         <v>-2451000.0</v>
       </c>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B9">
         <v>8596000.0</v>
       </c>
       <c r="C9">
         <v>-7753000.0</v>
       </c>
       <c r="D9">
         <v>11642000.0</v>
       </c>
       <c r="E9">
         <v>16831000.0</v>
       </c>
       <c r="F9">
         <v>9518000.0</v>
       </c>
       <c r="G9">
         <v>-323000.0</v>
       </c>
       <c r="H9">
         <v>25339000.0</v>
       </c>
       <c r="I9">
         <v>-17982000.0</v>
       </c>
@@ -32719,51 +32922,51 @@
       <c r="T9">
         <v>2972000.0</v>
       </c>
       <c r="U9">
         <v>7700000.0</v>
       </c>
       <c r="V9"/>
       <c r="W9">
         <v>-4614000.0</v>
       </c>
       <c r="X9">
         <v>584000.0</v>
       </c>
       <c r="Y9">
         <v>-4341000.0</v>
       </c>
       <c r="Z9">
         <v>1589000.0</v>
       </c>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B10">
         <v>17544000.0</v>
       </c>
       <c r="C10">
         <v>-9562000.0</v>
       </c>
       <c r="D10">
         <v>34776000.0</v>
       </c>
       <c r="E10">
         <v>-47827000.0</v>
       </c>
       <c r="F10">
         <v>-4863000.0</v>
       </c>
       <c r="G10">
         <v>22654000.0</v>
       </c>
       <c r="H10">
         <v>12391000.0</v>
       </c>
       <c r="I10">
         <v>-21323000.0</v>
       </c>
@@ -32808,51 +33011,51 @@
       </c>
       <c r="W10">
         <v>-27333000.0</v>
       </c>
       <c r="X10">
         <v>18641000.0</v>
       </c>
       <c r="Y10">
         <v>-21437000.0</v>
       </c>
       <c r="Z10">
         <v>9263000.0</v>
       </c>
       <c r="AA10">
         <v>-5734000.0</v>
       </c>
       <c r="AB10">
         <v>-1239000.0</v>
       </c>
       <c r="AC10">
         <v>-2337000.0</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-10436000.0</v>
       </c>
       <c r="F11">
         <v>-121000.0</v>
       </c>
       <c r="G11">
         <v>9423000.0</v>
       </c>
       <c r="H11">
         <v>-20634000.0</v>
       </c>
       <c r="I11">
         <v>6560000.0</v>
       </c>
       <c r="J11">
         <v>-7124000.0</v>
       </c>
       <c r="K11">
         <v>15189000.0</v>
       </c>
@@ -32875,51 +33078,51 @@
         <v>1360000.0</v>
       </c>
       <c r="R11">
         <v>1420000.0</v>
       </c>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11">
         <v>9735000.0</v>
       </c>
       <c r="X11"/>
       <c r="Y11">
         <v>3173000.0</v>
       </c>
       <c r="Z11"/>
       <c r="AA11">
         <v>2949000.0</v>
       </c>
       <c r="AB11"/>
       <c r="AC11"/>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>25875000.0</v>
       </c>
       <c r="F12">
         <v>-301000.0</v>
       </c>
       <c r="G12">
         <v>50456000.0</v>
       </c>
       <c r="H12">
         <v>21000.0</v>
       </c>
       <c r="I12">
         <v>-2345000.0</v>
       </c>
       <c r="J12">
         <v>64000.0</v>
       </c>
       <c r="K12">
         <v>1558000.0</v>
       </c>
@@ -32940,102 +33143,102 @@
       </c>
       <c r="Q12">
         <v>1708000.0</v>
       </c>
       <c r="R12">
         <v>253000.0</v>
       </c>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12">
         <v>2489000.0</v>
       </c>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12">
         <v>3169000.0</v>
       </c>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-908000.0</v>
       </c>
       <c r="F13">
         <v>-3008000.0</v>
       </c>
       <c r="G13">
         <v>2462000.0</v>
       </c>
       <c r="H13">
         <v>-2732000.0</v>
       </c>
       <c r="I13">
         <v>-3388000.0</v>
       </c>
       <c r="J13">
         <v>-2452000.0</v>
       </c>
       <c r="K13">
         <v>2544000.0</v>
       </c>
       <c r="L13">
         <v>259000.0</v>
       </c>
       <c r="M13">
         <v>1169000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B14">
         <v>7064000.0</v>
       </c>
       <c r="C14">
         <v>9229000.0</v>
       </c>
       <c r="D14">
         <v>8956000.0</v>
       </c>
       <c r="E14">
         <v>8829000.0</v>
       </c>
       <c r="F14">
         <v>7814000.0</v>
       </c>
       <c r="G14">
         <v>6778000.0</v>
       </c>
       <c r="H14">
         <v>7100000.0</v>
       </c>
       <c r="I14">
         <v>7442000.0</v>
       </c>
@@ -33080,51 +33283,51 @@
       </c>
       <c r="W14">
         <v>7422000.0</v>
       </c>
       <c r="X14">
         <v>8724000.0</v>
       </c>
       <c r="Y14">
         <v>8103000.0</v>
       </c>
       <c r="Z14">
         <v>7592000.0</v>
       </c>
       <c r="AA14">
         <v>6689000.0</v>
       </c>
       <c r="AB14">
         <v>4988000.0</v>
       </c>
       <c r="AC14">
         <v>4900000.0</v>
       </c>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B15">
         <v>-8766000.0</v>
       </c>
       <c r="C15">
         <v>-9854000.0</v>
       </c>
       <c r="D15">
         <v>-9682000.0</v>
       </c>
       <c r="E15">
         <v>9602000.0</v>
       </c>
       <c r="F15">
         <v>8822000.0</v>
       </c>
       <c r="G15">
         <v>7838000.0</v>
       </c>
       <c r="H15">
         <v>7211000.0</v>
       </c>
       <c r="I15">
         <v>6714000.0</v>
       </c>
@@ -33169,51 +33372,51 @@
       </c>
       <c r="W15">
         <v>2786000.0</v>
       </c>
       <c r="X15">
         <v>2455000.0</v>
       </c>
       <c r="Y15">
         <v>1866000.0</v>
       </c>
       <c r="Z15">
         <v>2259000.0</v>
       </c>
       <c r="AA15">
         <v>2484000.0</v>
       </c>
       <c r="AB15">
         <v>2290000.0</v>
       </c>
       <c r="AC15">
         <v>2152000.0</v>
       </c>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B16">
         <v>1112000.0</v>
       </c>
       <c r="C16">
         <v>6295000.0</v>
       </c>
       <c r="D16">
         <v>43159000.0</v>
       </c>
       <c r="E16">
         <v>19002000.0</v>
       </c>
       <c r="F16">
         <v>69366000.0</v>
       </c>
       <c r="G16">
         <v>65841000.0</v>
       </c>
       <c r="H16">
         <v>36031000.0</v>
       </c>
       <c r="I16">
         <v>11435000.0</v>
       </c>
@@ -33258,90 +33461,90 @@
       </c>
       <c r="W16">
         <v>9230000.0</v>
       </c>
       <c r="X16">
         <v>14859000.0</v>
       </c>
       <c r="Y16">
         <v>2316000.0</v>
       </c>
       <c r="Z16">
         <v>7926000.0</v>
       </c>
       <c r="AA16">
         <v>1243000.0</v>
       </c>
       <c r="AB16">
         <v>157000.0</v>
       </c>
       <c r="AC16">
         <v>3625000.0</v>
       </c>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B18">
         <v>17209000.0</v>
       </c>
       <c r="C18">
-        <v>-26259000.0</v>
+        <v>-26090000.0</v>
       </c>
       <c r="D18">
         <v>48656000.0</v>
       </c>
       <c r="E18">
         <v>-25917000.0</v>
       </c>
       <c r="F18">
         <v>12517000.0</v>
       </c>
       <c r="G18">
         <v>67053000.0</v>
       </c>
       <c r="H18">
         <v>36300000.0</v>
       </c>
       <c r="I18">
         <v>4448000.0</v>
       </c>
       <c r="J18">
         <v>24580000.0</v>
       </c>
       <c r="K18">
         <v>28786000.0</v>
       </c>
@@ -33380,51 +33583,51 @@
       </c>
       <c r="W18">
         <v>3747000.0</v>
       </c>
       <c r="X18">
         <v>38133000.0</v>
       </c>
       <c r="Y18">
         <v>-387000.0</v>
       </c>
       <c r="Z18">
         <v>11663000.0</v>
       </c>
       <c r="AA18">
         <v>4371000.0</v>
       </c>
       <c r="AB18">
         <v>4639000.0</v>
       </c>
       <c r="AC18">
         <v>3648000.0</v>
       </c>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-2699000.0</v>
       </c>
       <c r="D19">
         <v>-8558000.0</v>
       </c>
       <c r="E19">
         <v>-29965000.0</v>
       </c>
       <c r="F19">
         <v>-6862000.0</v>
       </c>
       <c r="G19">
         <v>-476000.0</v>
       </c>
       <c r="H19">
         <v>1449000.0</v>
       </c>
       <c r="I19">
         <v>119000.0</v>
       </c>
       <c r="J19">
         <v>120000.0</v>
@@ -33443,84 +33646,84 @@
       </c>
       <c r="O19">
         <v>37000.0</v>
       </c>
       <c r="P19">
         <v>35000.0</v>
       </c>
       <c r="Q19">
         <v>31000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B21">
         <v>-18510000.0</v>
       </c>
       <c r="C21">
         <v>-815000.0</v>
       </c>
       <c r="D21">
         <v>-1400000.0</v>
       </c>
       <c r="E21">
         <v>24263000.0</v>
       </c>
       <c r="F21">
         <v>24300000.0</v>
       </c>
       <c r="G21">
         <v>-30139000.0</v>
       </c>
       <c r="H21">
         <v>-5368000.0</v>
       </c>
       <c r="I21">
         <v>-17917000.0</v>
       </c>
@@ -33533,51 +33736,51 @@
       <c r="L21">
         <v>47710000.0</v>
       </c>
       <c r="M21">
         <v>47710000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B22">
         <v>-12895000.0</v>
       </c>
       <c r="C22">
         <v>-12507000.0</v>
       </c>
       <c r="D22">
         <v>9556000.0</v>
       </c>
       <c r="E22">
         <v>-4312000.0</v>
       </c>
       <c r="F22">
         <v>11718000.0</v>
       </c>
       <c r="G22">
         <v>-10426000.0</v>
       </c>
       <c r="H22">
         <v>17083000.0</v>
       </c>
       <c r="I22">
         <v>39873000.0</v>
       </c>
@@ -33622,51 +33825,51 @@
       </c>
       <c r="W22">
         <v>18204000.0</v>
       </c>
       <c r="X22">
         <v>14710000.0</v>
       </c>
       <c r="Y22">
         <v>15391000.0</v>
       </c>
       <c r="Z22">
         <v>6510000.0</v>
       </c>
       <c r="AA22">
         <v>14914000.0</v>
       </c>
       <c r="AB22">
         <v>14295000.0</v>
       </c>
       <c r="AC22">
         <v>10786000.0</v>
       </c>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B23"/>
       <c r="C23">
         <v>-480000.0</v>
       </c>
       <c r="D23">
         <v>-8558000.0</v>
       </c>
       <c r="E23">
         <v>61153000.0</v>
       </c>
       <c r="F23">
         <v>-6862000.0</v>
       </c>
       <c r="G23">
         <v>-476000.0</v>
       </c>
       <c r="H23">
         <v>-4254000.0</v>
       </c>
       <c r="I23">
         <v>-4511000.0</v>
       </c>
       <c r="J23">
         <v>-39000.0</v>
@@ -33709,57 +33912,57 @@
       </c>
       <c r="W23">
         <v>-7671000.0</v>
       </c>
       <c r="X23">
         <v>-3205000.0</v>
       </c>
       <c r="Y23">
         <v>-2208000.0</v>
       </c>
       <c r="Z23">
         <v>22500000.0</v>
       </c>
       <c r="AA23">
         <v>-2484000.0</v>
       </c>
       <c r="AB23">
         <v>4738000.0</v>
       </c>
       <c r="AC23">
         <v>6877000.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B24">
         <v>-525000.0</v>
       </c>
       <c r="C24">
-        <v>-2699000.0</v>
+        <v>372000.0</v>
       </c>
       <c r="D24">
         <v>630000.0</v>
       </c>
       <c r="E24">
         <v>-25766000.0</v>
       </c>
       <c r="F24">
         <v>-170000.0</v>
       </c>
       <c r="G24">
         <v>734000.0</v>
       </c>
       <c r="H24">
         <v>-574000.0</v>
       </c>
       <c r="I24">
         <v>703000.0</v>
       </c>
       <c r="J24">
         <v>-544000.0</v>
       </c>
       <c r="K24">
         <v>455000.0</v>
       </c>
@@ -33794,51 +33997,51 @@
         <v>3409000.0</v>
       </c>
       <c r="V24">
         <v>5226000.0</v>
       </c>
       <c r="W24">
         <v>181000.0</v>
       </c>
       <c r="X24">
         <v>92000.0</v>
       </c>
       <c r="Y24">
         <v>18000.0</v>
       </c>
       <c r="Z24">
         <v>3580000.0</v>
       </c>
       <c r="AA24">
         <v>-801000.0</v>
       </c>
       <c r="AB24"/>
       <c r="AC24"/>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B25">
         <v>16936000.0</v>
       </c>
       <c r="C25">
         <v>5567000.0</v>
       </c>
       <c r="D25">
         <v>462000.0</v>
       </c>
       <c r="E25">
         <v>23994000.0</v>
       </c>
       <c r="F25">
         <v>-981000.0</v>
       </c>
       <c r="G25">
         <v>47797000.0</v>
       </c>
       <c r="H25">
         <v>-2057000.0</v>
       </c>
       <c r="I25">
         <v>-1211000.0</v>
       </c>
@@ -33883,51 +34086,51 @@
       </c>
       <c r="W25">
         <v>6616000.0</v>
       </c>
       <c r="X25">
         <v>5443000.0</v>
       </c>
       <c r="Y25">
         <v>1789000.0</v>
       </c>
       <c r="Z25">
         <v>1455000.0</v>
       </c>
       <c r="AA25">
         <v>1999000.0</v>
       </c>
       <c r="AB25">
         <v>-557000.0</v>
       </c>
       <c r="AC25">
         <v>-620000.0</v>
       </c>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>-11674000.0</v>
       </c>
       <c r="E26">
         <v>-13342000.0</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
@@ -33960,51 +34163,51 @@
       </c>
       <c r="U26"/>
       <c r="V26">
         <v>-930000.0</v>
       </c>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26">
         <v>-1167000.0</v>
       </c>
       <c r="Z26">
         <v>-25411000.0</v>
       </c>
       <c r="AA26">
         <v>-755000.0</v>
       </c>
       <c r="AB26">
         <v>-755000.0</v>
       </c>
       <c r="AC26">
         <v>-775000.0</v>
       </c>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B27">
         <v>-818000.0</v>
       </c>
       <c r="C27">
         <v>950000.0</v>
       </c>
       <c r="D27">
         <v>1706000.0</v>
       </c>
       <c r="E27">
         <v>1244000.0</v>
       </c>
       <c r="F27">
         <v>-27000.0</v>
       </c>
       <c r="G27">
         <v>1741000.0</v>
       </c>
       <c r="H27">
         <v>1296000.0</v>
       </c>
       <c r="I27">
         <v>1284000.0</v>
       </c>
@@ -34033,51 +34236,51 @@
         <v>125000.0</v>
       </c>
       <c r="R27">
         <v>1407000.0</v>
       </c>
       <c r="S27">
         <v>249000.0</v>
       </c>
       <c r="T27">
         <v>-100000.0</v>
       </c>
       <c r="U27">
         <v>6883000.0</v>
       </c>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B28">
         <v>-27394000.0</v>
       </c>
       <c r="C28">
         <v>-11149000.0</v>
       </c>
       <c r="D28">
         <v>-22756000.0</v>
       </c>
       <c r="E28">
         <v>1319000.0</v>
       </c>
       <c r="F28">
         <v>-8822000.0</v>
       </c>
       <c r="G28">
         <v>-37977000.0</v>
       </c>
       <c r="H28">
         <v>-12579000.0</v>
       </c>
       <c r="I28">
         <v>-24631000.0</v>
       </c>
@@ -34122,51 +34325,51 @@
       </c>
       <c r="W28">
         <v>-10457000.0</v>
       </c>
       <c r="X28">
         <v>-3599000.0</v>
       </c>
       <c r="Y28">
         <v>-5241000.0</v>
       </c>
       <c r="Z28">
         <v>-7759000.0</v>
       </c>
       <c r="AA28">
         <v>-2484000.0</v>
       </c>
       <c r="AB28">
         <v>-8107000.0</v>
       </c>
       <c r="AC28">
         <v>-850000.0</v>
       </c>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B29">
         <v>20372000.0</v>
       </c>
       <c r="C29">
         <v>-23016000.0</v>
       </c>
       <c r="D29">
         <v>55471000.0</v>
       </c>
       <c r="E29">
         <v>-21718000.0</v>
       </c>
       <c r="F29">
         <v>19209000.0</v>
       </c>
       <c r="G29">
         <v>68263000.0</v>
       </c>
       <c r="H29">
         <v>41429000.0</v>
       </c>
       <c r="I29">
         <v>9662000.0</v>
       </c>
@@ -34211,51 +34414,51 @@
       </c>
       <c r="W29">
         <v>7449000.0</v>
       </c>
       <c r="X29">
         <v>42107000.0</v>
       </c>
       <c r="Y29">
         <v>5695000.0</v>
       </c>
       <c r="Z29">
         <v>20460000.0</v>
       </c>
       <c r="AA29">
         <v>16379000.0</v>
       </c>
       <c r="AB29">
         <v>13265000.0</v>
       </c>
       <c r="AC29">
         <v>15134000.0</v>
       </c>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B30">
         <v>1839000.0</v>
       </c>
       <c r="C30">
         <v>-2699000.0</v>
       </c>
       <c r="D30">
         <v>-8558000.0</v>
       </c>
       <c r="E30">
         <v>-29965000.0</v>
       </c>
       <c r="F30">
         <v>-6862000.0</v>
       </c>
       <c r="G30">
         <v>-476000.0</v>
       </c>
       <c r="H30">
         <v>-4254000.0</v>
       </c>
       <c r="I30">
         <v>-4511000.0</v>
       </c>
@@ -34319,3604 +34522,3630 @@
       <c r="AC30">
         <v>-11486000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DF30"/>
+  <dimension ref="A1:DG30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:110">
+    <row r="1" spans="1:111">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="D1" t="s">
         <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
+        <v>93</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="H1" t="s">
         <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
+        <v>96</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="L1" t="s">
         <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
+        <v>99</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="P1" t="s">
         <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
+        <v>102</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="T1" t="s">
         <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
+        <v>105</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="X1" t="s">
         <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AB1" t="s">
         <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AF1" t="s">
         <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AJ1" t="s">
         <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AN1" t="s">
         <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AR1" t="s">
         <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AV1" t="s">
         <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AZ1" t="s">
         <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BD1" t="s">
         <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BH1" t="s">
         <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BL1" t="s">
         <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BP1" t="s">
         <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BT1" t="s">
         <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BX1" t="s">
         <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CB1" t="s">
         <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CF1" t="s">
         <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CJ1" t="s">
         <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CN1" t="s">
         <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CR1" t="s">
         <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CV1" t="s">
         <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CZ1" t="s">
         <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
+        <v>168</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="DD1" t="s">
         <v>169</v>
       </c>
       <c r="DE1" t="s">
         <v>170</v>
       </c>
       <c r="DF1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2" spans="1:110">
+    <row r="2" spans="1:111">
       <c r="A2" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B2">
+        <v>1112000.0</v>
+      </c>
+      <c r="C2">
         <v>1354000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>821000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>18011000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>6295000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>20410000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>42050000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>40875000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>43159000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>39795000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>49979000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>30976000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>19002000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>6508000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>11653000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>10100000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>69366000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>57219000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>37411000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>61596000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>65841000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>93874000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>82210000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>51240000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>36031000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>24498000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>13289000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>28254000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>11435000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>29449000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>29231000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>46558000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>30915000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>32357000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>45818000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>53782000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>39792000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>43106000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>39111000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>32354000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>53922000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>49474000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>43631000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>40534000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>38663000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>33328000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>36943000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>31686000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>23882000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>29946000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>28974000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>28728000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>26342000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>33052000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>43325000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>47978000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>40355000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>32698000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>30427000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>19993000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>16623000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>20460000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>29804000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>38747000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>37995000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>34730000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>35309000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>26205000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>11804000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>12419000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>15799000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>38654000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>33076000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>37355000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>37150000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>46687000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>47085000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>31864000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>10512000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>12649000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>26910000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>16365000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10388000.0</v>
       </c>
       <c r="CF2">
         <v>10388000.0</v>
       </c>
       <c r="CG2">
+        <v>10388000.0</v>
+      </c>
+      <c r="CH2">
         <v>19033000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>9230000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15816000.0</v>
       </c>
       <c r="CJ2">
         <v>15816000.0</v>
       </c>
       <c r="CK2">
+        <v>15816000.0</v>
+      </c>
+      <c r="CL2">
         <v>16408000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>14859000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3211000.0</v>
       </c>
       <c r="CN2">
         <v>3211000.0</v>
       </c>
       <c r="CO2">
+        <v>3211000.0</v>
+      </c>
+      <c r="CP2">
         <v>3143000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>2316000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19076000.0</v>
       </c>
       <c r="CR2">
         <v>19076000.0</v>
       </c>
       <c r="CS2">
+        <v>19076000.0</v>
+      </c>
+      <c r="CT2">
         <v>15157000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>7926000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7679000.0</v>
       </c>
       <c r="CV2">
         <v>7679000.0</v>
       </c>
       <c r="CW2">
+        <v>7679000.0</v>
+      </c>
+      <c r="CX2">
         <v>2021000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>1243000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2600000.0</v>
       </c>
       <c r="CZ2">
         <v>2600000.0</v>
       </c>
       <c r="DA2">
+        <v>2600000.0</v>
+      </c>
+      <c r="DB2">
         <v>1515000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>157000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3700000.0</v>
       </c>
       <c r="DD2">
         <v>3700000.0</v>
       </c>
       <c r="DE2">
+        <v>3700000.0</v>
+      </c>
+      <c r="DF2">
         <v>1500000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>3600000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:110">
+    <row r="3" spans="1:111">
       <c r="A3" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B3">
+        <v>403000</v>
+      </c>
+      <c r="C3">
         <v>649000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>819000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>844000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>851000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>587000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1235000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>578000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>843000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1097000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1753000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>807000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>3158000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>730000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1522000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1117000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>830000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>66000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>3161000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1277000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2188000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>568000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>158000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>103000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>381000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>384000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1086000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>2132000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1527000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>2750000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1631000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>463000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>370000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>458000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1043000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>798000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>867000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>549000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>745000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>457000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>703000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>670000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>864000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>885000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>428000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>534000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>461000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>991000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>1008000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>863000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>1007000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>846000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>880000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>211000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>915000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>724000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>2211000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>1362000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>572000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>902000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>969000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>1322000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>306000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>184000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>198000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>414000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>28000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>690000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>602000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>516000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>452000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>830000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>473000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>428000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>464000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>320000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>730000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>419000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>1592000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>346000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>1778000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>552000</v>
-      </c>
-[...1 lines deleted...]
-        <v>594000</v>
       </c>
       <c r="CF3">
         <v>594000</v>
       </c>
       <c r="CG3">
+        <v>594000</v>
+      </c>
+      <c r="CH3">
         <v>1372000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>1280000</v>
-      </c>
-[...1 lines deleted...]
-        <v>1243000</v>
       </c>
       <c r="CJ3">
         <v>1243000</v>
       </c>
       <c r="CK3">
+        <v>1243000</v>
+      </c>
+      <c r="CL3">
         <v>763000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>608000</v>
-      </c>
-[...1 lines deleted...]
-        <v>717000</v>
       </c>
       <c r="CN3">
         <v>717000</v>
       </c>
       <c r="CO3">
+        <v>717000</v>
+      </c>
+      <c r="CP3">
         <v>1529000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>922000</v>
-      </c>
-[...1 lines deleted...]
-        <v>1439000</v>
       </c>
       <c r="CR3">
         <v>1439000</v>
       </c>
       <c r="CS3">
+        <v>1439000</v>
+      </c>
+      <c r="CT3">
         <v>1143000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>1978000</v>
-      </c>
-[...1 lines deleted...]
-        <v>1867000</v>
       </c>
       <c r="CV3">
         <v>1867000</v>
       </c>
       <c r="CW3">
+        <v>1867000</v>
+      </c>
+      <c r="CX3">
         <v>2065000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>2615000</v>
-      </c>
-[...1 lines deleted...]
-        <v>2080000</v>
       </c>
       <c r="CZ3">
         <v>2080000</v>
       </c>
       <c r="DA3">
+        <v>2080000</v>
+      </c>
+      <c r="DB3">
         <v>3172000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>3770000</v>
-      </c>
-[...1 lines deleted...]
-        <v>1940000</v>
       </c>
       <c r="DD3">
         <v>1940000</v>
       </c>
       <c r="DE3">
+        <v>1940000</v>
+      </c>
+      <c r="DF3">
         <v>1470000</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>1210000</v>
       </c>
     </row>
-    <row r="4" spans="1:110">
+    <row r="4" spans="1:111">
       <c r="A4" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>11974000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>12494000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-5145000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>1553000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-59266000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>12147000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>19808000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-24185000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-4245000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-28033000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>11664000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>30970000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>15209000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>11533000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>11209000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-14965000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>16819000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-18014000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>218000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-17327000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>15643000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-1442000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-13461000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-7964000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>13990000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-3314000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>3995000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>6757000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-21568000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>4448000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>5843000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>3097000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>1871000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>5335000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-3615000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>5257000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>7804000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-6064000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>972000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>246000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>2386000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-6710000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-10273000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-4653000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>7623000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>7657000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>2271000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BI4">
         <v>10434000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>3370000.0</v>
       </c>
-      <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
+      <c r="DG4"/>
     </row>
-    <row r="5" spans="1:110">
+    <row r="5" spans="1:111">
       <c r="A5" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-4256000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-6801000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>232000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>434000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-4543000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-1142000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-2970000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-2317000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>1873000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-744000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>1294000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>1429000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-12278000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-7637000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>10807000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-4761000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>1720000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-1255000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-880000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-1368000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>940000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>2969000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-1449000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-1893000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>2834000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-565000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-431000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-1185000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-1122000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>136000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-974000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-292000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>668000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>278000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-1303000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-6000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>793000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-10586000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>3139000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>2655000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>3993000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-4229000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-7477000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-2688000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>11061000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>10122000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>3883000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>12676000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>5595000.0</v>
       </c>
-      <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
+      <c r="DG5"/>
     </row>
-    <row r="6" spans="1:110">
+    <row r="6" spans="1:111">
       <c r="A6" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B6">
+        <v>9506000.0</v>
+      </c>
+      <c r="C6">
         <v>-242000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>533000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-17190000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>11716000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-14115000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-21640000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1175000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-2284000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>3364000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-10184000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>19003000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>11974000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>12494000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-5145000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>1553000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-59266000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>12147000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>19808000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-24185000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-4245000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-28033000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>11664000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>30970000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>15209000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>11533000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>11209000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-14965000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>16819000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-18014000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>218000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-17327000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>15643000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-1442000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-13461000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-7964000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>13990000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-3314000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>3995000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>6757000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-21568000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>4448000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>5843000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>3097000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>1871000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>5335000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-3615000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>5257000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>7804000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-6064000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>972000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>246000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>2386000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-6710000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-10273000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-4653000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>7623000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>7657000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>2271000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>10434000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>3370000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-3837000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-9344000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-8943000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>752000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>3265000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-579000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>9104000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>14401000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-615000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-3380000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-22855000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>5578000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-4279000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>205000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-9537000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-398000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>15221000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>21352000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-2137000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-14261000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>10545000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3437000.0</v>
       </c>
       <c r="CF6">
         <v>-3437000.0</v>
       </c>
       <c r="CG6">
+        <v>-3437000.0</v>
+      </c>
+      <c r="CH6">
         <v>-8645000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>9803000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8835000.0</v>
       </c>
       <c r="CJ6">
         <v>-8835000.0</v>
       </c>
       <c r="CK6">
+        <v>-8835000.0</v>
+      </c>
+      <c r="CL6">
         <v>-592000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>1549000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10245000.0</v>
       </c>
       <c r="CN6">
         <v>10245000.0</v>
       </c>
       <c r="CO6">
+        <v>10245000.0</v>
+      </c>
+      <c r="CP6">
         <v>68000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>827000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8081000.0</v>
       </c>
       <c r="CR6">
         <v>-8081000.0</v>
       </c>
       <c r="CS6">
+        <v>-8081000.0</v>
+      </c>
+      <c r="CT6">
         <v>3919000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>7231000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1754000.0</v>
       </c>
       <c r="CV6">
         <v>1754000.0</v>
       </c>
       <c r="CW6">
+        <v>1754000.0</v>
+      </c>
+      <c r="CX6">
         <v>5658000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>778000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1800000.0</v>
       </c>
       <c r="CZ6">
         <v>-1800000.0</v>
       </c>
       <c r="DA6">
+        <v>-1800000.0</v>
+      </c>
+      <c r="DB6">
         <v>1091000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>1358000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2750000.0</v>
       </c>
       <c r="DD6">
         <v>-2750000.0</v>
       </c>
       <c r="DE6">
+        <v>-2750000.0</v>
+      </c>
+      <c r="DF6">
         <v>2180000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>-2120000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:110">
+    <row r="7" spans="1:111">
       <c r="A7" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B7">
+        <v>11494000.0</v>
+      </c>
+      <c r="C7">
         <v>-6864000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>2123000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>5680000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>17118000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-15026000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-17402000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>4424000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>5755000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>2631000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-14774000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>25725000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>18686000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>11378000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>2518000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-25447000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-36762000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>17007000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>22782000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-30308000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-11119000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-9447000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>1680000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>23331000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>18071000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>6995000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>10535000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-15206000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>13743000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-27878000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-4594000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-24166000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>20133000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-10697000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>1568000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-12133000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>8960000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-14482000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-1281000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>3628000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>10003000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>739000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>2614000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>2102000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-2102000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>2597000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-6301000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>4950000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>6160000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-7339000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>644000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>776000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>1127000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-8240000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-10532000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-4993000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>9362000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>6868000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>983000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>9772000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>4820000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-3868000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-10135000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-9606000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>928000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-710000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>3908000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>9333000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>15673000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-1413000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-4353000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-9960000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>5108000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>5076000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-112000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-3189000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>13601000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>13796000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>15173000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-5766000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-19607000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>5551000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-178832000.0</v>
       </c>
       <c r="CF7">
         <v>-178832000.0</v>
       </c>
       <c r="CG7">
+        <v>-178832000.0</v>
+      </c>
+      <c r="CH7">
         <v>164364000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>3016000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-15348000.0</v>
       </c>
       <c r="CJ7">
         <v>-15348000.0</v>
       </c>
       <c r="CK7">
+        <v>-15348000.0</v>
+      </c>
+      <c r="CL7">
         <v>-6951000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>-2611000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7894000.0</v>
       </c>
       <c r="CN7">
         <v>7894000.0</v>
       </c>
       <c r="CO7">
+        <v>7894000.0</v>
+      </c>
+      <c r="CP7">
         <v>-4737000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>-1487000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>2376000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>-10825000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>566000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>5497000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>-3946000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>3374000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>3070000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>-583000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2816000.0</v>
       </c>
       <c r="CZ7">
         <v>2816000.0</v>
       </c>
       <c r="DA7">
+        <v>2816000.0</v>
+      </c>
+      <c r="DB7">
         <v>-717000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>-4233000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2500000.0</v>
       </c>
       <c r="DD7">
         <v>2500000.0</v>
       </c>
       <c r="DE7">
+        <v>2500000.0</v>
+      </c>
+      <c r="DF7">
         <v>3700000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>1300000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:110">
+    <row r="8" spans="1:111">
       <c r="A8" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>7564000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>13762000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>7912000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>2543000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-7386000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>288000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>23893000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-7408000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-7255000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-8152000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-9313000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-6987000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>24129000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>6750000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-6617000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-8245000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>33451000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-26129000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-2486000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-9978000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>20611000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-11955000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-855000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-6076000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>23110000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-21402000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>-10183000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-3475000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>13553000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>2452000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>-2259000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>2757000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>1224000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>-2560000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>-5295000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>5204000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>-1129000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>342000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>-3989000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>309000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>1762000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>-6088000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>5671000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>-419000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>-1690000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BG8">
         <v>406000.0</v>
       </c>
-      <c r="BG8">
+      <c r="BH8">
         <v>545000.0</v>
       </c>
-      <c r="BH8">
+      <c r="BI8">
         <v>2202000.0</v>
       </c>
-      <c r="BI8">
+      <c r="BJ8">
         <v>-1651000.0</v>
       </c>
-      <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
+      <c r="DG8"/>
     </row>
-    <row r="9" spans="1:110">
+    <row r="9" spans="1:111">
       <c r="A9" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B9">
+        <v>6377000.0</v>
+      </c>
+      <c r="C9">
         <v>-5404000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-3545000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-1823000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>19368000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-6997000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-9505000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>6154000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>2595000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>8303000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-19829000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>15599000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>7564000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>13762000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>9482000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>4092000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-10662000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>288000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>23893000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-7408000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-7255000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-8152000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-9313000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-6987000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>24129000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>6750000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-6617000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-8245000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>33451000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-26129000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-2486000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-9978000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>20611000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-11955000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-855000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-6076000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>23110000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-21402000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-10183000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-3475000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>13553000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>2452000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-2259000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>2757000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>1224000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-2560000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-5295000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>5204000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-1129000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-1265000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-153000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>309000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>1762000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>1036000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-5671000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>419000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>1690000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>406000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>545000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>2202000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-1651000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>460000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-1360000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-3386000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>1835000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-156000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-3353000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>1995000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>4521000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>6786000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>-5169000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>566000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>3584000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>-3602000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>-6687000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>4314000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>1868000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>-354000.0</v>
       </c>
-      <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
-      <c r="CD9">
+      <c r="CD9"/>
+      <c r="CE9">
         <v>-354000.0</v>
       </c>
-      <c r="CE9"/>
-      <c r="CF9">
+      <c r="CF9"/>
+      <c r="CG9">
         <v>1870000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>2408000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>3664000.0</v>
       </c>
-      <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
-      <c r="CL9">
+      <c r="CL9"/>
+      <c r="CM9">
         <v>-819000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>584000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>3202000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>2367000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>2019000.0</v>
       </c>
-      <c r="CQ9"/>
-      <c r="CR9">
+      <c r="CR9"/>
+      <c r="CS9">
         <v>4379000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>1502000.0</v>
       </c>
-      <c r="CT9"/>
-      <c r="CU9">
+      <c r="CU9"/>
+      <c r="CV9">
         <v>1589000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>5806000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>5292000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>-1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-700000.0</v>
       </c>
       <c r="CZ9">
         <v>-700000.0</v>
       </c>
-      <c r="DA9"/>
+      <c r="DA9">
+        <v>-700000.0</v>
+      </c>
       <c r="DB9"/>
-      <c r="DC9">
-[...1 lines deleted...]
-      </c>
+      <c r="DC9"/>
       <c r="DD9">
         <v>-1600000.0</v>
       </c>
       <c r="DE9">
+        <v>-1600000.0</v>
+      </c>
+      <c r="DF9">
         <v>-1400000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>-300000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:110">
+    <row r="10" spans="1:111">
       <c r="A10" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B10">
+        <v>3651000.0</v>
+      </c>
+      <c r="C10">
         <v>3462000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1858000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>5784000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>6440000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-4884000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-9394000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-463000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>5179000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1512000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-1798000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>11575000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>23487000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>8516000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-2854000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-23407000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-30082000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>2842000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>25730000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-22119000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-11316000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-6076000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>3624000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>14343000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>10763000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>10802000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>9978000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-2828000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-5561000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-4461000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-2278000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-14263000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-321000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-1348000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>865000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-2591000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-4141000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-581000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>2139000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>809000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>3649000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-1694000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>5000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-3063000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>1017000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>2459000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-2838000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-1007000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>5429000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-21000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-501000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-1988000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>3366000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-11018000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-3034000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-5296000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>3612000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>8801000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-829000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>7333000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>7997000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-1815000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-8668000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-8414000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-2365000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-2631000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>7973000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>5621000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>13109000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-4213000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>1785000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-11606000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>4405000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>2496000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>5316000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-2046000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>12991000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>5336000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>15645000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-712000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-18556000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>4202000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>6108000.0</v>
       </c>
-      <c r="CF10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CG10"/>
       <c r="CH10">
         <v>5846000.0</v>
       </c>
       <c r="CI10">
-        <v>-19088000.0</v>
+        <v>5846000.0</v>
       </c>
       <c r="CJ10">
         <v>-19088000.0</v>
       </c>
       <c r="CK10">
+        <v>-19088000.0</v>
+      </c>
+      <c r="CL10">
         <v>-7279000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>-3144000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6782000.0</v>
       </c>
       <c r="CN10">
         <v>6782000.0</v>
       </c>
       <c r="CO10">
+        <v>6782000.0</v>
+      </c>
+      <c r="CP10">
         <v>-167000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>868000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-14984000.0</v>
       </c>
       <c r="CR10">
         <v>-14984000.0</v>
       </c>
       <c r="CS10">
+        <v>-14984000.0</v>
+      </c>
+      <c r="CT10">
         <v>-2309000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>5883000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2367000.0</v>
       </c>
       <c r="CV10">
         <v>2367000.0</v>
       </c>
       <c r="CW10">
+        <v>2367000.0</v>
+      </c>
+      <c r="CX10">
         <v>1740000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>3779000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6000000.0</v>
       </c>
       <c r="CZ10">
         <v>-6000000.0</v>
       </c>
       <c r="DA10">
+        <v>-6000000.0</v>
+      </c>
+      <c r="DB10">
         <v>452000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>-1431000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2600000.0</v>
       </c>
       <c r="DD10">
         <v>-2600000.0</v>
       </c>
       <c r="DE10">
+        <v>-2600000.0</v>
+      </c>
+      <c r="DF10">
         <v>-800000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>2400000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:110">
+    <row r="11" spans="1:111">
       <c r="A11" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-102000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-8225000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-9221000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-2982000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-4901000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>6668000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>14928000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-25002000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1287000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>6881000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>5270000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>5484000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>13832000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-15163000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-2352000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-4429000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>276000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-14129000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>3265000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>2747000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>472000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>76000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>2568000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>3613000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-2618000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-10687000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>7760000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>8392000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>6546000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-7509000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-1273000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>176000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>2096000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-4504000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>1982000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>2945000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>416000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>878000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-5070000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>1470000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>2057000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-2876000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>2216000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-3256000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-755000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>4182000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-1920000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>1767000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>-1243000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>-1156000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>2620000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>4044000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>3817000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>719000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>1420000.0</v>
       </c>
-      <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
-      <c r="BT11">
+      <c r="BT11"/>
+      <c r="BU11">
         <v>63000.0</v>
       </c>
-      <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
-      <c r="BY11">
+      <c r="BY11"/>
+      <c r="BZ11">
         <v>1335000.0</v>
       </c>
-      <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
-      <c r="CC11">
+      <c r="CC11"/>
+      <c r="CD11">
         <v>650000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>436000.0</v>
       </c>
-      <c r="CE11"/>
       <c r="CF11"/>
-      <c r="CG11">
+      <c r="CG11"/>
+      <c r="CH11">
         <v>108000.0</v>
       </c>
-      <c r="CH11"/>
-      <c r="CI11">
+      <c r="CI11"/>
+      <c r="CJ11">
         <v>9735000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>10863000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>3613000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>3000.0</v>
       </c>
-      <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
-      <c r="CQ11">
+      <c r="CQ11"/>
+      <c r="CR11">
         <v>3173000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>1758000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>1237000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>38000.0</v>
       </c>
-      <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
-      <c r="CY11">
+      <c r="CY11"/>
+      <c r="CZ11">
         <v>2949000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>277000.0</v>
       </c>
-      <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
+      <c r="DG11"/>
     </row>
-    <row r="12" spans="1:110">
+    <row r="12" spans="1:111">
       <c r="A12" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>328000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>183000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>28802000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-1985000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-798000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-144000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-899000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1578000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>527000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-1102000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>106000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1570000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>4173000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>44607000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-2640000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1190000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>369000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1102000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>747000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-2849000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1466000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-1709000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-764000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>102000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>105000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>621000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>2124000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-805000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>-366000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>605000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>251000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>546000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>-674000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1042000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>-161000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>623000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>270000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>613000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>714000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>167000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>104000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>229000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>165000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>140000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>102000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>58000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>32000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>31000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>22000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>-123000.0</v>
       </c>
-      <c r="BJ12"/>
       <c r="BK12"/>
-      <c r="BL12">
+      <c r="BL12"/>
+      <c r="BM12">
         <v>3000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>576000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>253000.0</v>
       </c>
-      <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
-      <c r="BS12">
+      <c r="BS12"/>
+      <c r="BT12">
         <v>177000.0</v>
       </c>
-      <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
-      <c r="CA12">
+      <c r="CA12"/>
+      <c r="CB12">
         <v>2489000.0</v>
       </c>
-      <c r="CB12"/>
-      <c r="CC12">
+      <c r="CC12"/>
+      <c r="CD12">
         <v>565000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>951000.0</v>
       </c>
-      <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
-      <c r="CH12">
+      <c r="CH12"/>
+      <c r="CI12">
         <v>1110000.0</v>
       </c>
-      <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
-      <c r="CL12">
+      <c r="CL12"/>
+      <c r="CM12">
         <v>1789000.0</v>
       </c>
-      <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
-      <c r="CP12">
+      <c r="CP12"/>
+      <c r="CQ12">
         <v>1372000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>3169000.0</v>
       </c>
-      <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
+      <c r="DG12"/>
     </row>
-    <row r="13" spans="1:110">
+    <row r="13" spans="1:111">
       <c r="A13" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>-1307000.0</v>
       </c>
       <c r="N13">
         <v>-1307000.0</v>
       </c>
       <c r="O13">
+        <v>-1307000.0</v>
+      </c>
+      <c r="P13">
         <v>3407000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-1263000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-8119000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>225000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>2177000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-1450000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-3960000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>2619000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1999000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>2314000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-4470000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-583000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>2533000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>2550000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-7232000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-792000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-945000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>1124000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-2775000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-4107000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-1812000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>2506000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>528000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>4731000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-1753000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-612000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>129000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>203000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>1169000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
@@ -37936,1040 +38165,1050 @@
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
+      <c r="DG13"/>
     </row>
-    <row r="14" spans="1:110">
+    <row r="14" spans="1:111">
       <c r="A14" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B14">
+        <v>1816000.0</v>
+      </c>
+      <c r="C14">
         <v>1702000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1744000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2172000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2203000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2299000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2313000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2334000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>2283000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>2330000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>2254000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>2225000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>2147000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>2251000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>2169000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>2122000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>2287000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>2191000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>2040000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1869000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1714000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1726000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1687000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1680000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1685000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1840000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1789000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1755000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1716000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1884000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>1869000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1861000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>1828000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>2248000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>1702000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>1338000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>1359000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>1660000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>1592000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>1963000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>2785000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>864000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>743000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>719000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>620000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>672000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>668000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>646000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>613000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>673000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>632000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>602000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>584000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>318000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>773000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>880000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>595000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>640000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>671000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>623000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>632000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>594000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>754000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>752000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>748000.0</v>
       </c>
       <c r="BN14">
         <v>748000.0</v>
       </c>
       <c r="BO14">
+        <v>748000.0</v>
+      </c>
+      <c r="BP14">
         <v>871000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>776000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>730000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>758000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>826000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>754000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>574000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>822000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>828000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>997000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>705000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>681000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>1159000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>1074000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>1191000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>1221000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>1188000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>-1438000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>-1494000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>2176000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1904000.0</v>
       </c>
       <c r="CJ14">
         <v>1904000.0</v>
       </c>
       <c r="CK14">
+        <v>1904000.0</v>
+      </c>
+      <c r="CL14">
         <v>1945000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>1893000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2095000.0</v>
       </c>
       <c r="CN14">
         <v>2095000.0</v>
       </c>
       <c r="CO14">
+        <v>2095000.0</v>
+      </c>
+      <c r="CP14">
         <v>2190000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>2031000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2033000.0</v>
       </c>
       <c r="CR14">
         <v>2033000.0</v>
       </c>
       <c r="CS14">
+        <v>2033000.0</v>
+      </c>
+      <c r="CT14">
         <v>1989000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>1816000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1968000.0</v>
       </c>
       <c r="CV14">
         <v>1968000.0</v>
       </c>
       <c r="CW14">
+        <v>1968000.0</v>
+      </c>
+      <c r="CX14">
         <v>1854000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>1730000.0</v>
       </c>
-      <c r="CY14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CZ14"/>
       <c r="DA14">
         <v>1670000.0</v>
       </c>
       <c r="DB14">
+        <v>1670000.0</v>
+      </c>
+      <c r="DC14">
         <v>1342000.0</v>
       </c>
-      <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
+      <c r="DG14"/>
     </row>
-    <row r="15" spans="1:110">
+    <row r="15" spans="1:111">
       <c r="A15" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B15">
+        <v>-1254000.0</v>
+      </c>
+      <c r="C15">
         <v>-1241000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2514000.0</v>
       </c>
       <c r="D15">
         <v>-2514000.0</v>
       </c>
       <c r="E15">
-        <v>-2497000.0</v>
+        <v>-2514000.0</v>
       </c>
       <c r="F15">
+        <v>2497000.0</v>
+      </c>
+      <c r="G15">
         <v>2476000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2463000.0</v>
       </c>
       <c r="H15">
         <v>2463000.0</v>
       </c>
       <c r="I15">
+        <v>2463000.0</v>
+      </c>
+      <c r="J15">
         <v>2452000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>2454000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>2372000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>2412000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>2444000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>2485000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>2323000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>2406000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>2388000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>2385000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>2152000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>2145000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>2140000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>2139000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>1903000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>1902000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>1894000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>1895000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>1775000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>1773000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1768000.0</v>
       </c>
       <c r="AD15">
         <v>1768000.0</v>
       </c>
       <c r="AE15">
+        <v>1768000.0</v>
+      </c>
+      <c r="AF15">
         <v>1650000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>1649000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>1647000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>1646000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>1391000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>1390000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1388000.0</v>
       </c>
       <c r="AL15">
         <v>1388000.0</v>
       </c>
       <c r="AM15">
-        <v>1156000.0</v>
+        <v>1388000.0</v>
       </c>
       <c r="AN15">
         <v>1156000.0</v>
       </c>
       <c r="AO15">
+        <v>1156000.0</v>
+      </c>
+      <c r="AP15">
         <v>1154000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1081000.0</v>
       </c>
       <c r="AQ15">
         <v>1081000.0</v>
       </c>
       <c r="AR15">
         <v>1081000.0</v>
       </c>
       <c r="AS15">
+        <v>1081000.0</v>
+      </c>
+      <c r="AT15">
         <v>1079000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>1077000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>1078000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>1076000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>1075000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>1076000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1075000.0</v>
       </c>
       <c r="AZ15">
         <v>1075000.0</v>
       </c>
       <c r="BA15">
         <v>1075000.0</v>
       </c>
       <c r="BB15">
+        <v>1075000.0</v>
+      </c>
+      <c r="BC15">
         <v>2151000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>1076000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>1080000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>1079000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>1080000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>1079000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1078000.0</v>
       </c>
       <c r="BI15">
         <v>1078000.0</v>
       </c>
       <c r="BJ15">
+        <v>1078000.0</v>
+      </c>
+      <c r="BK15">
         <v>1079000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1078000.0</v>
       </c>
       <c r="BL15">
         <v>1078000.0</v>
       </c>
       <c r="BM15">
+        <v>1078000.0</v>
+      </c>
+      <c r="BN15">
         <v>1077000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>1078000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1077000.0</v>
       </c>
       <c r="BP15">
         <v>1077000.0</v>
       </c>
       <c r="BQ15">
         <v>1077000.0</v>
       </c>
       <c r="BR15">
         <v>1077000.0</v>
       </c>
       <c r="BS15">
+        <v>1077000.0</v>
+      </c>
+      <c r="BT15">
         <v>1075000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>1151000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>1156000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>1189000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>1241000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>1279000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>1327000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>832000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>951000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>952000.0</v>
       </c>
       <c r="CC15">
         <v>952000.0</v>
       </c>
       <c r="CD15">
+        <v>952000.0</v>
+      </c>
+      <c r="CE15">
         <v>832000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>820000.0</v>
       </c>
       <c r="CF15">
         <v>820000.0</v>
       </c>
       <c r="CG15">
         <v>820000.0</v>
       </c>
       <c r="CH15">
+        <v>820000.0</v>
+      </c>
+      <c r="CI15">
         <v>824000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>695000.0</v>
       </c>
       <c r="CJ15">
         <v>695000.0</v>
       </c>
       <c r="CK15">
-        <v>697000.0</v>
+        <v>695000.0</v>
       </c>
       <c r="CL15">
         <v>697000.0</v>
       </c>
       <c r="CM15">
-        <v>627000.0</v>
+        <v>697000.0</v>
       </c>
       <c r="CN15">
         <v>627000.0</v>
       </c>
       <c r="CO15">
+        <v>627000.0</v>
+      </c>
+      <c r="CP15">
         <v>626000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>570000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>559000.0</v>
       </c>
       <c r="CR15">
         <v>559000.0</v>
       </c>
       <c r="CS15">
+        <v>559000.0</v>
+      </c>
+      <c r="CT15">
         <v>189000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>563000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>577000.0</v>
       </c>
       <c r="CV15">
         <v>577000.0</v>
       </c>
       <c r="CW15">
+        <v>577000.0</v>
+      </c>
+      <c r="CX15">
         <v>582000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>549000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>650000.0</v>
       </c>
       <c r="CZ15">
         <v>650000.0</v>
       </c>
       <c r="DA15">
+        <v>650000.0</v>
+      </c>
+      <c r="DB15">
         <v>646000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>648000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>570000.0</v>
       </c>
       <c r="DD15">
         <v>570000.0</v>
       </c>
       <c r="DE15">
+        <v>570000.0</v>
+      </c>
+      <c r="DF15">
         <v>580000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>570000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:110">
+    <row r="16" spans="1:111">
       <c r="A16" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B16">
+        <v>10618000.0</v>
+      </c>
+      <c r="C16">
         <v>1112000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1354000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>821000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>18011000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>6295000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>20410000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>42050000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>40875000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>43159000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>39795000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>49979000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>30976000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>19002000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>6508000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>11653000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>10100000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>69366000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>57219000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>37411000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>61596000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>65841000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>93874000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>82210000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>51240000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>36031000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>24498000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>13289000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>28254000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>11435000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>29449000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>29231000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>46558000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>30915000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>32357000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>45818000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>53782000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>39792000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>43106000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>39111000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>32354000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>53922000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>49474000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>43631000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>40534000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>38663000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>33328000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>36943000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>31686000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>23882000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>29946000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>28974000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>28728000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>26342000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>33052000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>43325000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>47978000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>40355000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>32698000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>30427000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>19993000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>16623000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>20460000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>29804000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>38747000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>37995000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>34730000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>35309000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>26205000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>11804000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>12419000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>15799000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>38654000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>33076000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>37355000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>37150000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>46687000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>47085000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>31864000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>10512000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>12649000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>26910000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6951000.0</v>
       </c>
       <c r="CF16">
         <v>6951000.0</v>
       </c>
       <c r="CG16">
+        <v>6951000.0</v>
+      </c>
+      <c r="CH16">
         <v>10388000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>19033000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6981000.0</v>
       </c>
       <c r="CJ16">
         <v>6981000.0</v>
       </c>
       <c r="CK16">
+        <v>6981000.0</v>
+      </c>
+      <c r="CL16">
         <v>15816000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>16408000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13456000.0</v>
       </c>
       <c r="CN16">
         <v>13456000.0</v>
       </c>
       <c r="CO16">
+        <v>13456000.0</v>
+      </c>
+      <c r="CP16">
         <v>3211000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>3143000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10995000.0</v>
       </c>
       <c r="CR16">
         <v>10995000.0</v>
       </c>
       <c r="CS16">
+        <v>10995000.0</v>
+      </c>
+      <c r="CT16">
         <v>19076000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>15157000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9433000.0</v>
       </c>
       <c r="CV16">
         <v>9433000.0</v>
       </c>
       <c r="CW16">
+        <v>9433000.0</v>
+      </c>
+      <c r="CX16">
         <v>7679000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>2021000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="CZ16">
         <v>800000.0</v>
       </c>
       <c r="DA16">
+        <v>800000.0</v>
+      </c>
+      <c r="DB16">
         <v>2606000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>1515000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>950000.0</v>
       </c>
       <c r="DD16">
         <v>950000.0</v>
       </c>
       <c r="DE16">
+        <v>950000.0</v>
+      </c>
+      <c r="DF16">
         <v>3680000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>1480000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:110">
+    <row r="17" spans="1:111">
       <c r="A17" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -39036,555 +39275,559 @@
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
+      <c r="DG17"/>
     </row>
-    <row r="18" spans="1:110">
+    <row r="18" spans="1:111">
       <c r="A18" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B18">
+        <v>14006000.0</v>
+      </c>
+      <c r="C18">
         <v>-3180000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>3977000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>2600000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>13812000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-11269000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-18883000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>3259000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>634000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>5604000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-4395000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>28255000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>19192000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>18701000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>5810000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-19580000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-30848000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>14169000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>22020000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-21722000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-1950000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>88000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>14281000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>34140000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>18544000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>14435000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>14512000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-11406000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>18759000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-14007000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>3823000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-13577000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>28209000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>2223000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>10137000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-4755000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>16975000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-574000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>6419000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>9183000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>13758000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>5484000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>6998000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>4596000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>3111000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>6434000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-2457000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>6804000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>8993000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-4954000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>2132000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>1809000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>3113000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-4347000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-8485000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-3412000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>8850000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>8760000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>3311000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>11774000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>4626000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-3940000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-8147000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-8040000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>2079000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>4150000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>6905000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>8612000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>16080000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>2471000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-1611000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-7646000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>8245000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>10512000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>8422000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>3903000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>18879000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>15796000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>20434000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-448000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-12966000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>11040000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2034000.0</v>
       </c>
       <c r="CF18">
         <v>-2034000.0</v>
       </c>
       <c r="CG18">
+        <v>-2034000.0</v>
+      </c>
+      <c r="CH18">
         <v>-1146000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>8212000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6419000.0</v>
       </c>
       <c r="CJ18">
         <v>-6419000.0</v>
       </c>
       <c r="CK18">
+        <v>-6419000.0</v>
+      </c>
+      <c r="CL18">
         <v>918000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>3938000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13559000.0</v>
       </c>
       <c r="CN18">
         <v>13559000.0</v>
       </c>
       <c r="CO18">
+        <v>13559000.0</v>
+      </c>
+      <c r="CP18">
         <v>699000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>5090000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6708000.0</v>
       </c>
       <c r="CR18">
         <v>-6708000.0</v>
       </c>
       <c r="CS18">
+        <v>-6708000.0</v>
+      </c>
+      <c r="CT18">
         <v>4834000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>8916000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3886000.0</v>
       </c>
       <c r="CV18">
         <v>3886000.0</v>
       </c>
       <c r="CW18">
+        <v>3886000.0</v>
+      </c>
+      <c r="CX18">
         <v>4440000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>1304000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>-850000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>-850001.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>2237000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>-3494000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3160000.0</v>
       </c>
       <c r="DD18">
         <v>-3160000.0</v>
       </c>
       <c r="DE18">
+        <v>-3160000.0</v>
+      </c>
+      <c r="DF18">
         <v>2400000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>-20000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:110">
+    <row r="19" spans="1:111">
       <c r="A19" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-1054000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-967000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-595000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-1296000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>151000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-959000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-533000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-1814000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-2946000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-3265000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-120000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-1582000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-1403000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-26860000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>297000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-3221000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-1595000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-2343000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-804000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>592000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-395000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>131000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-16000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>6000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>10000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>1449000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>20000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>29000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>40000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>30000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>22000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>35000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>33000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000.0</v>
       </c>
       <c r="AL19">
         <v>30000.0</v>
       </c>
       <c r="AM19">
+        <v>30000.0</v>
+      </c>
+      <c r="AN19">
         <v>20000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>70000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>26000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>70000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>13000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>3000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000.0</v>
       </c>
       <c r="AT19">
         <v>7000.0</v>
       </c>
       <c r="AU19">
+        <v>7000.0</v>
+      </c>
+      <c r="AV19">
         <v>8000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>5000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>11000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>6000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>2000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000.0</v>
       </c>
       <c r="BA19">
         <v>14000.0</v>
       </c>
       <c r="BB19">
+        <v>14000.0</v>
+      </c>
+      <c r="BC19">
         <v>13000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>6000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000.0</v>
       </c>
       <c r="BE19">
         <v>9000.0</v>
       </c>
       <c r="BF19">
+        <v>9000.0</v>
+      </c>
+      <c r="BG19">
         <v>35000.0</v>
       </c>
-      <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
@@ -39592,54 +39835,55 @@
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
+      <c r="DG19"/>
     </row>
-    <row r="20" spans="1:110">
+    <row r="20" spans="1:111">
       <c r="A20" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -39706,175 +39950,178 @@
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
+      <c r="DG20"/>
     </row>
-    <row r="21" spans="1:110">
+    <row r="21" spans="1:111">
       <c r="A21" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B21">
+        <v>-3574000.0</v>
+      </c>
+      <c r="C21">
         <v>-562000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-1432000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-17050000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>534000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>118000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-233000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-350000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
-[...1 lines deleted...]
-      </c>
+      <c r="L21"/>
       <c r="M21">
         <v>-350000.0</v>
       </c>
       <c r="N21">
+        <v>-350000.0</v>
+      </c>
+      <c r="O21">
         <v>-349000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-350000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>24962000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="R21">
         <v>25000000.0</v>
       </c>
       <c r="S21">
         <v>25000000.0</v>
       </c>
-      <c r="T21"/>
+      <c r="T21">
+        <v>25000000.0</v>
+      </c>
       <c r="U21"/>
-      <c r="V21">
+      <c r="V21"/>
+      <c r="W21">
         <v>-25746000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-1464000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-977000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-1952000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-975000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-1465000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1464000.0</v>
       </c>
       <c r="AC21">
         <v>-1464000.0</v>
       </c>
       <c r="AD21">
+        <v>-1464000.0</v>
+      </c>
+      <c r="AE21">
         <v>-2238000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1893000.0</v>
       </c>
       <c r="AF21">
         <v>-1893000.0</v>
       </c>
       <c r="AG21">
+        <v>-1893000.0</v>
+      </c>
+      <c r="AH21">
         <v>-11893000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-1892000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>10497000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-1465000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-1464000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-1465000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-1464000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-1564000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>52038000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>47710000.0</v>
       </c>
-      <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>47710000.0</v>
       </c>
-      <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
@@ -39894,1393 +40141,1406 @@
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
+      <c r="DG21"/>
     </row>
-    <row r="22" spans="1:110">
+    <row r="22" spans="1:111">
       <c r="A22" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B22">
+        <v>1061000.0</v>
+      </c>
+      <c r="C22">
         <v>-13319000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-12568000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-3277000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-3052000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-2333000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-4132000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-1951000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-4091000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>538000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>7038000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>784000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1450000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-17878000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>4840000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>5544000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>3182000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-3973000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-1219000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>7467000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>9443000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>8526000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>10093000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-27968000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-1077000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>7016000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>3920000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>4160000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>1987000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>14692000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>9331000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>8696000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>7154000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>8835000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>7202000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>7778000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>4746000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>10979000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>6460000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>5348000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>2500000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>4145000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>4630000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>3938000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>3472000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>4299000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>3204000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>2272000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>2804000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>1999000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>2116000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>1688000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>2126000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>3698000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>2434000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>1474000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>1020000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>628000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>2260000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>1646000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>523000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-182000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>1170000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>1178000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>1074000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>2970000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>957000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>-463000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-456000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-719000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>2950000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>2074000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>2605000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>4600000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>5911000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>4858000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>4286000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>-18415000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>3536000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>1210000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>5832000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>3560000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>664000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>166135000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>-160612000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>2950000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3203000.0</v>
       </c>
       <c r="CJ22">
         <v>3203000.0</v>
       </c>
       <c r="CK22">
+        <v>3203000.0</v>
+      </c>
+      <c r="CL22">
         <v>5514000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>4040000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3528000.0</v>
       </c>
       <c r="CN22">
         <v>3528000.0</v>
       </c>
       <c r="CO22">
+        <v>3528000.0</v>
+      </c>
+      <c r="CP22">
         <v>2595000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>4991000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>3172000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>3171000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>3083000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>3229000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>167000.0</v>
       </c>
       <c r="CV22">
         <v>167000.0</v>
       </c>
       <c r="CW22">
+        <v>167000.0</v>
+      </c>
+      <c r="CX22">
         <v>1368000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>2443000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4100000.0</v>
       </c>
       <c r="CZ22">
         <v>4100000.0</v>
       </c>
       <c r="DA22">
+        <v>4100000.0</v>
+      </c>
+      <c r="DB22">
         <v>4454000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>3169000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3100000.0</v>
       </c>
       <c r="DD22">
         <v>3100000.0</v>
       </c>
       <c r="DE22">
+        <v>3100000.0</v>
+      </c>
+      <c r="DF22">
         <v>4100000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>3400000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:110">
+    <row r="23" spans="1:111">
       <c r="A23" t="s">
-        <v>222</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>223</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>-18607000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-5000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-16000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-17000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-480000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23">
+      <c r="H23"/>
+      <c r="I23">
         <v>151000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-959000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-533000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-1814000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-2946000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-350000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-350000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-38000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-26860000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>297000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-3221000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-1595000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-2343000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-804000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>592000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-394000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-1952000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-416000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-1149000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-2454000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-1464000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-2751000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-1693000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-671000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-11893000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-584000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-39000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-1152000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-1464000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-436000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-549000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-163000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-165000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-625000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-938000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-1303000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-589000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-556000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-541000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-1462000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-1122000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-897000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-1092000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-1334000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-532000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-330000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-529000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-142000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-2359000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-1385000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-533000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-1164000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-1147000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-140000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-425000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-9000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-448000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>366000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-39000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>4532000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-705000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-692000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-680000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-667000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-655000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-628000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-630000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-621000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-609000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-586000.0</v>
       </c>
       <c r="CA23">
         <v>-586000.0</v>
       </c>
       <c r="CB23">
+        <v>-586000.0</v>
+      </c>
+      <c r="CC23">
         <v>-140000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-932000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-38000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-641000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-536000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-1750000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-2532000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-1242000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-695000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-697000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-3205000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3001000.0</v>
       </c>
       <c r="CN23">
         <v>3001000.0</v>
       </c>
       <c r="CO23">
+        <v>3001000.0</v>
+      </c>
+      <c r="CP23">
         <v>1719000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>-3001000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>-1439000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>-691000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>-685000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>22500000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>-1820000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>-1093000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>667000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>-6040000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>-2890000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>-150000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>-500000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>-6210000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>-1940000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>420000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>-220000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>-2100000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:110">
+    <row r="24" spans="1:111">
       <c r="A24" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B24">
+        <v>424000.0</v>
+      </c>
+      <c r="C24">
         <v>5358000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-58000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-210000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-116000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-8000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-61000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>726000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-116000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>564000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-61000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>234000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-107000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>610000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-60000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-286000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-118000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>345000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-60000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-318000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-155000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-236000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>750000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-291000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>511000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-32000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-63000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-322000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>1292000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-1000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-62000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-208000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>974000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-3000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-54000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-354000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-133000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>113000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>196000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>294000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-148000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>45000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-74000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-418000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-161000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-22000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-80000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-471000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-114000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-34000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-85000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-488000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>348000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-119000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-276000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-19000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-148000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-23000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>39000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-262000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-178000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>1182000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-119000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>175000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-250000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>304000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-73000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-363000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>103000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-1317000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>10000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-174000.0</v>
       </c>
-      <c r="BU24"/>
-      <c r="BV24">
+      <c r="BV24"/>
+      <c r="BW24">
         <v>1539000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>2070000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>-29000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>88000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>22000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>52000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>-161000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>222000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>893000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>18000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>-47000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>302000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>5155000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>900000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>1000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>900000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>12000.0</v>
       </c>
-      <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
-      <c r="CP24">
+      <c r="CP24"/>
+      <c r="CQ24">
         <v>1000.0</v>
       </c>
-      <c r="CQ24"/>
       <c r="CR24"/>
-      <c r="CS24">
+      <c r="CS24"/>
+      <c r="CT24">
         <v>17000.0</v>
       </c>
-      <c r="CT24"/>
       <c r="CU24"/>
-      <c r="CV24">
+      <c r="CV24"/>
+      <c r="CW24">
         <v>47000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>2732000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>50000.0</v>
       </c>
-      <c r="CY24"/>
-      <c r="CZ24">
+      <c r="CZ24"/>
+      <c r="DA24">
         <v>-810000.0</v>
       </c>
-      <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
+      <c r="DG24"/>
     </row>
-    <row r="25" spans="1:110">
+    <row r="25" spans="1:111">
       <c r="A25" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B25">
+        <v>94000.0</v>
+      </c>
+      <c r="C25">
         <v>17235000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>20332000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>20000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-911000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4404000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3087000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-578000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-1346000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1233000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>104000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-532000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-597000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>28569000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-2456000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-1202000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-917000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-653000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>716000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>186000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-1230000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>702000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>30000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>47964000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-899000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-1916000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-285000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>111000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>33000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1155000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-1029000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1180000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-2517000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-129000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-17000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-191000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-157000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>2045000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>190000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-903000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-180000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-55000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>32000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-1364000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>566000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>91000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>525000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-385000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-35000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>67000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-184000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-425000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-68000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-887000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-2447000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>1576000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>85000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>660000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>2291000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>1668000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>55000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>1907000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>304000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>429000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-329000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>531000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>310000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-275000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>684000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>5572000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>344000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>122000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>244000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>1013000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>804000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>595000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>231000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>20940000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>5226000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>4200000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>1147000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>894000.0</v>
       </c>
-      <c r="CE25"/>
-      <c r="CF25">
+      <c r="CF25"/>
+      <c r="CG25">
         <v>11257000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>-3526000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>1476000.0</v>
       </c>
-      <c r="CI25"/>
-      <c r="CJ25">
+      <c r="CJ25"/>
+      <c r="CK25">
         <v>5065000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>1173000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>1224000.0</v>
       </c>
-      <c r="CM25"/>
-      <c r="CN25">
+      <c r="CN25"/>
+      <c r="CO25">
         <v>759000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>2180000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>477000.0</v>
       </c>
-      <c r="CQ25"/>
-      <c r="CR25">
+      <c r="CR25"/>
+      <c r="CS25">
         <v>352000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>339000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>352000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>244000.0</v>
       </c>
       <c r="CV25">
         <v>244000.0</v>
       </c>
       <c r="CW25">
+        <v>244000.0</v>
+      </c>
+      <c r="CX25">
         <v>213000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>329000.0</v>
       </c>
-      <c r="CY25"/>
-      <c r="CZ25">
+      <c r="CZ25"/>
+      <c r="DA25">
         <v>-5686000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>2000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>-2000.0</v>
       </c>
-      <c r="DC25"/>
-      <c r="DD25">
+      <c r="DD25"/>
+      <c r="DE25">
         <v>-6820000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>-3930000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>-3510000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:110">
+    <row r="26" spans="1:111">
       <c r="A26" t="s">
-        <v>225</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>226</v>
+      </c>
+      <c r="B26">
+        <v>-96000.0</v>
+      </c>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26">
         <v>-3006000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-4351000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-4317000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-3983000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-8222000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-1137000.0</v>
       </c>
-      <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -41304,1416 +41564,1431 @@
       <c r="AT26">
         <v>0.0</v>
       </c>
       <c r="AU26">
         <v>0.0</v>
       </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
         <v>0.0</v>
       </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
+        <v>0.0</v>
+      </c>
+      <c r="BC26">
         <v>-93000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-529000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-140000.0</v>
       </c>
-      <c r="BE26">
-[...1 lines deleted...]
-      </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
       <c r="BJ26">
         <v>0.0</v>
       </c>
       <c r="BK26">
         <v>0.0</v>
       </c>
-      <c r="BL26"/>
+      <c r="BL26">
+        <v>0.0</v>
+      </c>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
-      <c r="BS26">
+      <c r="BS26"/>
+      <c r="BT26">
         <v>-24000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>-13217000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>-856000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>-9243000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>-8411000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>-11113000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>-7261000.0</v>
       </c>
-      <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
-      <c r="CP26">
+      <c r="CP26"/>
+      <c r="CQ26">
         <v>-499000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-123000.0</v>
       </c>
       <c r="CR26">
         <v>-123000.0</v>
       </c>
       <c r="CS26">
+        <v>-123000.0</v>
+      </c>
+      <c r="CT26">
         <v>-58000.0</v>
       </c>
-      <c r="CT26">
+      <c r="CU26">
         <v>-487000.0</v>
       </c>
-      <c r="CU26">
+      <c r="CV26">
         <v>-24318000.0</v>
       </c>
-      <c r="CV26"/>
       <c r="CW26"/>
-      <c r="CX26">
-[...1 lines deleted...]
-      </c>
+      <c r="CX26"/>
       <c r="CY26">
         <v>-22500000.0</v>
       </c>
-      <c r="CZ26"/>
+      <c r="CZ26">
+        <v>-22500000.0</v>
+      </c>
       <c r="DA26"/>
-      <c r="DB26">
-[...1 lines deleted...]
-      </c>
+      <c r="DB26"/>
       <c r="DC26">
         <v>-140000.0</v>
       </c>
       <c r="DD26">
-        <v>-90000.0</v>
+        <v>-140000.0</v>
       </c>
       <c r="DE26">
         <v>-90000.0</v>
       </c>
       <c r="DF26">
+        <v>-90000.0</v>
+      </c>
+      <c r="DG26">
         <v>-530000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:110">
+    <row r="27" spans="1:111">
       <c r="A27" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B27">
+        <v>-235000.0</v>
+      </c>
+      <c r="C27">
         <v>-1320000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>358000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>-213000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>357000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>448000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>77000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>220000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>205000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>21000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>642000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>672000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>371000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>-79000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>450000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>519000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>354000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>-394000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>217000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>469000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>-319000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>268000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>427000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>441000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>605000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>405000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>333000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>95000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>463000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>365000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>371000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>205000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>343000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>-48000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>224000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>305000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>646000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>230000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>95000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>203000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>629000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>263000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>251000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>158000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>157000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>-282000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>133000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>217000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>55000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>-162000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>167000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>104000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>229000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>165000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>140000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>-2007000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>-6000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>1378000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>-2684000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>-999000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>-123000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>58000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>24000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>19000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>15000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>679000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>-26000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>754000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>192000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>127000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>-1000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>123000.0</v>
       </c>
-      <c r="BU27"/>
-      <c r="BV27">
+      <c r="BV27"/>
+      <c r="BW27">
         <v>8000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>-9000.0</v>
       </c>
-      <c r="BX27"/>
-      <c r="BY27">
+      <c r="BY27"/>
+      <c r="BZ27">
         <v>9000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>6881000.0</v>
       </c>
-      <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
-      <c r="CF27">
+      <c r="CF27"/>
+      <c r="CG27">
         <v>-367000.0</v>
       </c>
-      <c r="CG27">
+      <c r="CH27">
         <v>1568000.0</v>
       </c>
-      <c r="CH27"/>
       <c r="CI27"/>
-      <c r="CJ27">
+      <c r="CJ27"/>
+      <c r="CK27">
         <v>2186000.0</v>
       </c>
-      <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
+      <c r="DG27"/>
     </row>
-    <row r="28" spans="1:110">
+    <row r="28" spans="1:111">
       <c r="A28" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B28">
+        <v>-4924000.0</v>
+      </c>
+      <c r="C28">
         <v>-1883000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-3951000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-19580000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1980000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-2838000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-2696000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-2813000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-2802000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-2804000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-5728000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-7113000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-7111000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-6817000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-10895000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>21419000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-2388000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-2385000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-2152000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-2145000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-2140000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-27885000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-3367000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-2879000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-3846000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-2870000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-3240000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-3237000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-3232000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-4006000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-3543000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-3542000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-13540000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-3539000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>9106000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-2855000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-2852000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-2853000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-2620000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-2720000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>50884000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1081000.0</v>
       </c>
       <c r="AQ28">
         <v>-1081000.0</v>
       </c>
       <c r="AR28">
         <v>-1081000.0</v>
       </c>
       <c r="AS28">
+        <v>-1081000.0</v>
+      </c>
+      <c r="AT28">
         <v>-1079000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-1077000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-1078000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-1076000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-1075000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-1076000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1075000.0</v>
       </c>
       <c r="AZ28">
         <v>-1075000.0</v>
       </c>
       <c r="BA28">
         <v>-1075000.0</v>
       </c>
       <c r="BB28">
+        <v>-1075000.0</v>
+      </c>
+      <c r="BC28">
         <v>-2244000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-1512000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-1222000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-1079000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-1080000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-1079000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1078000.0</v>
       </c>
       <c r="BI28">
         <v>-1078000.0</v>
       </c>
       <c r="BJ28">
+        <v>-1078000.0</v>
+      </c>
+      <c r="BK28">
         <v>-1079000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1078000.0</v>
       </c>
       <c r="BL28">
         <v>-1078000.0</v>
       </c>
       <c r="BM28">
+        <v>-1078000.0</v>
+      </c>
+      <c r="BN28">
         <v>-1077000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-1189000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-7411000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>855000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-1782000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-1769000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-1779000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-15035000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-2667000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-11075000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-10282000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-13013000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-9197000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-597000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-1537000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-1528000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-1517000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-1388000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1356000.0</v>
       </c>
       <c r="CF28">
         <v>-1356000.0</v>
       </c>
       <c r="CG28">
+        <v>-1356000.0</v>
+      </c>
+      <c r="CH28">
         <v>-7801000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-3564000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2417000.0</v>
       </c>
       <c r="CJ28">
         <v>-2417000.0</v>
       </c>
       <c r="CK28">
+        <v>-2417000.0</v>
+      </c>
+      <c r="CL28">
         <v>-2410000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-2401000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3314000.0</v>
       </c>
       <c r="CN28">
         <v>-3314000.0</v>
       </c>
       <c r="CO28">
+        <v>-3314000.0</v>
+      </c>
+      <c r="CP28">
         <v>1093000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>16153000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1373000.0</v>
       </c>
       <c r="CR28">
         <v>-1373000.0</v>
       </c>
       <c r="CS28">
+        <v>-1373000.0</v>
+      </c>
+      <c r="CT28">
         <v>-932000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-1685000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2179000.0</v>
       </c>
       <c r="CV28">
         <v>-2179000.0</v>
       </c>
       <c r="CW28">
+        <v>-2179000.0</v>
+      </c>
+      <c r="CX28">
         <v>-1514000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-526000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-150000.0</v>
       </c>
       <c r="CZ28">
         <v>-150000.0</v>
       </c>
       <c r="DA28">
+        <v>-150000.0</v>
+      </c>
+      <c r="DB28">
         <v>-1146000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>4852000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>420000.0</v>
       </c>
       <c r="DD28">
         <v>420000.0</v>
       </c>
       <c r="DE28">
+        <v>420000.0</v>
+      </c>
+      <c r="DF28">
         <v>-220000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-2100000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:110">
+    <row r="29" spans="1:111">
       <c r="A29" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B29">
+        <v>14409000.0</v>
+      </c>
+      <c r="C29">
         <v>-2531000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>4796000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3444000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>14663000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-10682000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-17648000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3837000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1477000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>6701000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-2642000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>29062000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>22350000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>19431000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>7332000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-18463000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-30018000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>14235000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>25181000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-20445000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>238000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>656000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>14439000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>34243000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>18925000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>14819000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>15598000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-9274000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>20286000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-11257000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>5454000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-13114000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>28579000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>2681000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>11180000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-3957000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>17842000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-25000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>7164000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>9640000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>14461000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>6154000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>7862000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>5481000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>3539000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>6968000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-1996000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>7795000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>10001000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-4091000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>3139000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>2655000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>3993000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-4136000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-7570000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-2688000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>11061000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>10122000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>3883000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>12676000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>5595000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-2618000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-7841000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-7856000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>2277000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>4564000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>6877000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>9302000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>16682000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>2987000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>-1159000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>-6816000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>8718000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>10940000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>8886000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>4223000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>19609000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>16215000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>22026000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>-102000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>-11188000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>11592000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1440000.0</v>
       </c>
       <c r="CF29">
         <v>-1440000.0</v>
       </c>
       <c r="CG29">
+        <v>-1440000.0</v>
+      </c>
+      <c r="CH29">
         <v>226000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>9492000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5176000.0</v>
       </c>
       <c r="CJ29">
         <v>-5176000.0</v>
       </c>
       <c r="CK29">
+        <v>-5176000.0</v>
+      </c>
+      <c r="CL29">
         <v>1681000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>4546000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14276000.0</v>
       </c>
       <c r="CN29">
         <v>14276000.0</v>
       </c>
       <c r="CO29">
+        <v>14276000.0</v>
+      </c>
+      <c r="CP29">
         <v>2228000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>6012000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5269000.0</v>
       </c>
       <c r="CR29">
         <v>-5269000.0</v>
       </c>
       <c r="CS29">
+        <v>-5269000.0</v>
+      </c>
+      <c r="CT29">
         <v>5977000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>10894000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5753000.0</v>
       </c>
       <c r="CV29">
         <v>5753000.0</v>
       </c>
       <c r="CW29">
+        <v>5753000.0</v>
+      </c>
+      <c r="CX29">
         <v>6505000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>3919000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1230000.0</v>
       </c>
       <c r="CZ29">
         <v>1230000.0</v>
       </c>
       <c r="DA29">
+        <v>1230000.0</v>
+      </c>
+      <c r="DB29">
         <v>5409000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>276000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1220000.0</v>
       </c>
       <c r="DD29">
         <v>-1220000.0</v>
       </c>
       <c r="DE29">
+        <v>-1220000.0</v>
+      </c>
+      <c r="DF29">
         <v>3870000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>1190000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:110">
+    <row r="30" spans="1:111">
       <c r="A30" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B30">
+        <v>21000.0</v>
+      </c>
+      <c r="C30">
         <v>4709000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-849000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-1054000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-967000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-595000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-1296000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>151000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-959000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-533000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-1814000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-2946000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-3265000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-120000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-1582000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-1403000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-26860000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>297000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-3221000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-1595000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-2343000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-804000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>592000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-394000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>130000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-416000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-1149000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-2454000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-235000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-2751000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-1693000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-671000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>604000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-584000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-33747000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-1152000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-1000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-436000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-549000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-163000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-86913000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-625000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-938000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-1303000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-589000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-556000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-541000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-1462000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-1122000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-897000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-1092000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-1334000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-532000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-330000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-1191000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-743000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-2359000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-1385000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-533000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-1164000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-1147000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-140000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-425000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-9000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-448000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-110000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-45000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-1053000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-499000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-1833000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-442000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-1004000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-473000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-4144000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>1601000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-747000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-10810000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-397000.0</v>
       </c>
-      <c r="CA30"/>
-      <c r="CB30">
+      <c r="CB30"/>
+      <c r="CC30">
         <v>-507000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-1556000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>341000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>1636000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-641000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-1070000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>3875000.0</v>
       </c>
-      <c r="CI30"/>
-      <c r="CJ30">
+      <c r="CJ30"/>
+      <c r="CK30">
         <v>-1242000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>137000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-596000.0</v>
       </c>
-      <c r="CM30"/>
-      <c r="CN30">
+      <c r="CN30"/>
+      <c r="CO30">
         <v>-717000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-3253000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-21338000.0</v>
       </c>
-      <c r="CQ30"/>
-      <c r="CR30">
+      <c r="CR30"/>
+      <c r="CS30">
         <v>-1439000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-1126000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-1978000.0</v>
       </c>
-      <c r="CU30"/>
-      <c r="CV30">
+      <c r="CV30"/>
+      <c r="CW30">
         <v>-1820000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>667000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-2615000.0</v>
       </c>
-      <c r="CY30"/>
-      <c r="CZ30">
+      <c r="CZ30"/>
+      <c r="DA30">
         <v>-2890000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-3172000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-3770000.0</v>
       </c>
-      <c r="DC30"/>
-      <c r="DD30">
+      <c r="DD30"/>
+      <c r="DE30">
         <v>-1940000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-1470000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-1210000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>