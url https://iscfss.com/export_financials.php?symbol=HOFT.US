--- v2 (2026-07-30)
+++ v3 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="231">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="232">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2026-01-31</t>
   </si>
   <si>
     <t>2025-01-31</t>
   </si>
   <si>
     <t>2024-01-31</t>
   </si>
   <si>
     <t>2023-01-31</t>
   </si>
   <si>
     <t>2022-01-31</t>
   </si>
   <si>
     <t>2021-01-31</t>
   </si>
   <si>
     <t>2020-01-31</t>
   </si>
   <si>
@@ -292,50 +292,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-07-31</t>
   </si>
   <si>
     <t>2026-04-30</t>
   </si>
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
     <t>2025-07-31</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>2024-10-31</t>
   </si>
   <si>
     <t>2024-07-31</t>
   </si>
   <si>
     <t>2024-04-30</t>
   </si>
   <si>
     <t>2023-10-31</t>
   </si>
@@ -5280,733 +5283,739 @@
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DG62"/>
+  <dimension ref="A1:DH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:111">
+    <row r="1" spans="1:112">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>90</v>
       </c>
       <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
         <v>93</v>
       </c>
       <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
         <v>96</v>
       </c>
       <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
         <v>99</v>
       </c>
       <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
         <v>102</v>
       </c>
       <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
         <v>105</v>
       </c>
       <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
         <v>108</v>
       </c>
       <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
         <v>111</v>
       </c>
       <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
         <v>114</v>
       </c>
       <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
         <v>117</v>
       </c>
       <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
         <v>120</v>
       </c>
       <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
         <v>123</v>
       </c>
       <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
         <v>126</v>
       </c>
       <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
         <v>129</v>
       </c>
       <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
         <v>132</v>
       </c>
       <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
         <v>135</v>
       </c>
       <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
         <v>138</v>
       </c>
       <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
         <v>141</v>
       </c>
       <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
         <v>144</v>
       </c>
       <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
         <v>147</v>
       </c>
       <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
         <v>150</v>
       </c>
       <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
         <v>153</v>
       </c>
       <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
         <v>156</v>
       </c>
       <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
         <v>159</v>
       </c>
       <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
         <v>162</v>
       </c>
       <c r="CU1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
         <v>165</v>
       </c>
       <c r="CY1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
         <v>168</v>
       </c>
       <c r="DC1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DE1" t="s">
         <v>170</v>
       </c>
       <c r="DF1" t="s">
         <v>171</v>
       </c>
       <c r="DG1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2" spans="1:111">
+    <row r="2" spans="1:112">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2">
+        <v>12180000.0</v>
+      </c>
+      <c r="C2">
         <v>12113000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>11002000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>12448000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>14116000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>11534000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>20001000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>23240000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>19915000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>18619000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>16470000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>23294000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>14068000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>15991000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>16090000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>30320000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>36628000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>42270000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>30916000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>16599000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>40685000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>39589000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>32213000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>28452000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>24143000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>13396000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>25493000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>27407000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>31829000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>33416000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>40838000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>38355000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>36987000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>34894000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>32685000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>33748000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>27712000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>29704000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>36552000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>31549000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>29426000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>26275000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>9105000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>8098000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>10049000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>8425000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>10293000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>9325000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>8709000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>8694000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>6418000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>12271000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>10801000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>9224000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>11620000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>9404000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>12660000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>13415000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>9233000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>11153000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>9386000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>10629000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>11785000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>14264000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>13674000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>11781000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>10425000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>8116000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>7718000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>6612000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>8392000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>10611000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>13370000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>12493000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>13025000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>11899000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>12181000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>11958000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>10071000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>11251000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>11315000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>14272000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>15663000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>13872000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>9699000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>15577000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>10560000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>14930000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>15525000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>7729000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>7433000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>6945000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>3866000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>3800000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>4378000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>5427000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>3663000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>3326000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>3132000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>4088000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>2375000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>3146000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>1749000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>5406000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>2375000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>1594000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>1711000.0</v>
       </c>
-      <c r="DD2"/>
-      <c r="DE2">
+      <c r="DE2"/>
+      <c r="DF2">
         <v>1700000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>1594000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>4757000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:111">
+    <row r="3" spans="1:112">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6076,52 +6085,53 @@
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
+      <c r="DH3"/>
     </row>
-    <row r="4" spans="1:111">
+    <row r="4" spans="1:112">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6191,403 +6201,405 @@
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
+      <c r="DH4"/>
     </row>
-    <row r="5" spans="1:111">
+    <row r="5" spans="1:112">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5">
+        <v>248000.0</v>
+      </c>
+      <c r="C5">
         <v>263000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>278000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>471000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>505000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>539000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>573000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>599000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>644000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>689000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>734000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>706000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>759000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>812000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>865000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-4000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-19000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-65000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-51000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-579000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-655000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-732000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-808000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-520000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-585000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-649000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-713000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-65000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>303000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>275000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>247000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>577000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>545000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>512000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>368000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>515000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>505000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>496000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>486000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>105000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>116000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>127000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>139000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-251000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-280000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-308000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-335000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>80000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>82000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>90000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>98000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>152000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>168000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>185000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>202000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>82000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>91000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>100000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>109000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>456000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>507000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>558000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>609000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>333000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>370000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>406000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>443000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>305000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>254000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>257000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>265000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-123000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-131000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-161000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-191000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-106000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-64000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-80000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-69000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-14971000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-15197000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-15449000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-15825000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-66869000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-16561000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-16897000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-17267000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-72518000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-18621000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-18878000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-19619000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-75518000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-20139000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-21431000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-21395000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-68580000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-21920000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-21719000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-22161000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-62574000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-1508000.0</v>
       </c>
-      <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
+      <c r="DH5"/>
     </row>
-    <row r="6" spans="1:111">
+    <row r="6" spans="1:112">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
@@ -6640,190 +6652,193 @@
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
         <v>0.0</v>
       </c>
       <c r="BL6">
         <v>0.0</v>
       </c>
-      <c r="BM6"/>
+      <c r="BM6">
+        <v>0.0</v>
+      </c>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
+      <c r="DH6"/>
     </row>
-    <row r="7" spans="1:111">
+    <row r="7" spans="1:112">
       <c r="A7" t="s">
         <v>34</v>
       </c>
-      <c r="B7">
+      <c r="B7"/>
+      <c r="C7">
         <v>23566000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>24913000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>26270000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>44901000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>46755000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>48575000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>50397000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>50831000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>51949000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>53378000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>56696000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>61083000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>69240000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>71078000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>54426000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>56768000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>54718000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>54040000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>54823000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>27743000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>34361000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>36091000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>37709000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>39255000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>38743000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>40101000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>41699000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>43014000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>44018000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
@@ -6860,119 +6875,120 @@
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
+      <c r="DH7"/>
     </row>
-    <row r="8" spans="1:111">
+    <row r="8" spans="1:112">
       <c r="A8" t="s">
         <v>35</v>
       </c>
-      <c r="B8">
+      <c r="B8"/>
+      <c r="C8">
         <v>51479000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>51361000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>50977000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>50619000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>50831000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>50474000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>50026000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>49950000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>49729000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>49524000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>49503000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>49561000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>50067000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>50770000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>51868000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>53853000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>53649000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>53295000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>53690000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>53473000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>53004000.0</v>
       </c>
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
@@ -7017,52 +7033,53 @@
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
+      <c r="DH8"/>
     </row>
-    <row r="9" spans="1:111">
+    <row r="9" spans="1:112">
       <c r="A9" t="s">
         <v>36</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -7132,387 +7149,391 @@
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
+      <c r="DH9"/>
     </row>
-    <row r="10" spans="1:111">
+    <row r="10" spans="1:112">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10">
+        <v>18660000.0</v>
+      </c>
+      <c r="C10">
         <v>10618000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1112000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1354000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>821000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>18011000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>6295000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>20410000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>42050000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>40875000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>43159000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>39795000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>49979000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>30976000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>19002000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>6508000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>11653000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>10100000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>69366000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>57219000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>37411000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>61596000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>65841000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>93874000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>82210000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>51240000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>36031000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>24498000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>13289000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>28254000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>11435000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>29449000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>29231000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>46558000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>30915000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>32357000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>45818000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>53782000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>39792000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>43106000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>39111000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>32354000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>53922000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>49474000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>43631000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>40534000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>38663000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>33328000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>36943000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>31686000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>23882000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>29946000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>28974000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>28728000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>26342000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>33052000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>43325000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>47978000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>40355000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>32698000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>30427000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>19993000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>16623000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>20460000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>29804000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>38747000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>37995000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>34730000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>35309000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>26205000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>11804000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>12419000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>15799000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>38654000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>33076000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>37355000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>37150000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>46687000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>47085000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>31864000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>10512000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>12649000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>26910000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6951000.0</v>
       </c>
       <c r="CG10">
         <v>6951000.0</v>
       </c>
       <c r="CH10">
+        <v>6951000.0</v>
+      </c>
+      <c r="CI10">
         <v>10388000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>19033000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6981000.0</v>
       </c>
       <c r="CK10">
         <v>6981000.0</v>
       </c>
       <c r="CL10">
+        <v>6981000.0</v>
+      </c>
+      <c r="CM10">
         <v>15816000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>16408000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13456000.0</v>
       </c>
       <c r="CO10">
         <v>13456000.0</v>
       </c>
       <c r="CP10">
+        <v>13456000.0</v>
+      </c>
+      <c r="CQ10">
         <v>3211000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>3143000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10995000.0</v>
       </c>
       <c r="CS10">
         <v>10995000.0</v>
       </c>
       <c r="CT10">
+        <v>10995000.0</v>
+      </c>
+      <c r="CU10">
         <v>19076000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>15157000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9433000.0</v>
       </c>
       <c r="CW10">
         <v>9433000.0</v>
       </c>
       <c r="CX10">
+        <v>9433000.0</v>
+      </c>
+      <c r="CY10">
         <v>7679000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>2021000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="DA10">
         <v>800000.0</v>
       </c>
       <c r="DB10">
+        <v>800000.0</v>
+      </c>
+      <c r="DC10">
         <v>2606000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>1515000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="DE10">
         <v>900000.0</v>
       </c>
       <c r="DF10">
+        <v>900000.0</v>
+      </c>
+      <c r="DG10">
         <v>3700000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>3625000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:111">
+    <row r="11" spans="1:112">
       <c r="A11" t="s">
         <v>38</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -7582,1504 +7603,1517 @@
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
+      <c r="DH11"/>
     </row>
-    <row r="12" spans="1:111">
+    <row r="12" spans="1:112">
       <c r="A12" t="s">
         <v>39</v>
       </c>
       <c r="B12">
+        <v>18660000.0</v>
+      </c>
+      <c r="C12">
         <v>10618000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1112000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1354000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>821000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>18011000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>6295000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>20410000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>42050000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>40875000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>43159000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>39795000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>49979000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>30976000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>19002000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>6508000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>11653000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>10100000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>69366000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>57219000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>37411000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>61596000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>65841000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>93874000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>82210000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>51240000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>36031000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>24498000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>13289000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>28254000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>11435000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>29449000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>29231000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>46558000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>30915000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>32357000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>45818000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>53782000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>39792000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>43106000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>39111000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>32354000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>53922000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>49474000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>43631000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>40534000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>38663000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>33328000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>36943000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>31686000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>23882000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>29946000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>28974000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>28728000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>26342000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>33052000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>43325000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>47978000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>40355000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>32698000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>30427000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>19993000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>16623000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>20460000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>29804000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>38747000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>37995000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>34730000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>35309000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>26205000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>11804000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>12419000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>15799000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>38654000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>33076000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>37355000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>37150000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>46687000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>47085000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>31864000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>10512000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>12649000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>26910000.0</v>
       </c>
-      <c r="CF12"/>
-      <c r="CG12">
+      <c r="CG12"/>
+      <c r="CH12">
         <v>6951000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>10388000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>19033000.0</v>
       </c>
-      <c r="CJ12"/>
-      <c r="CK12">
+      <c r="CK12"/>
+      <c r="CL12">
         <v>6981000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>15816000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>16408000.0</v>
       </c>
-      <c r="CN12"/>
-      <c r="CO12">
+      <c r="CO12"/>
+      <c r="CP12">
         <v>13456000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>3211000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>3143000.0</v>
       </c>
-      <c r="CR12"/>
-      <c r="CS12">
+      <c r="CS12"/>
+      <c r="CT12">
         <v>10995000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>19076000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>15157000.0</v>
       </c>
-      <c r="CV12"/>
-      <c r="CW12">
+      <c r="CW12"/>
+      <c r="CX12">
         <v>9433000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>7679000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>2021000.0</v>
       </c>
-      <c r="CZ12"/>
-      <c r="DA12">
+      <c r="DA12"/>
+      <c r="DB12">
         <v>800000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>2606000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>1515000.0</v>
       </c>
-      <c r="DD12"/>
-      <c r="DE12">
+      <c r="DE12"/>
+      <c r="DF12">
         <v>900000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>3700000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>3625000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:111">
+    <row r="13" spans="1:112">
       <c r="A13" t="s">
         <v>40</v>
       </c>
       <c r="B13">
+        <v>51311000.0</v>
+      </c>
+      <c r="C13">
         <v>51479000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>51361000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>50977000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>50619000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>50831000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>50474000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>50026000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>49950000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>49729000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>49524000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>49503000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>49561000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>50067000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>50770000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>51868000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>53853000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>53649000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>53295000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>53690000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>53473000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>53004000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>53323000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>53055000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>52628000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>52187000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>51582000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>51177000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>50844000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>50748000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>49549000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>49390000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>49223000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>49082000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>48970000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>48910000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>40403000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>40288000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>39753000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>39649000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>39551000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>39434000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>18667000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>18546000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>18462000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>18389000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>17852000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>17795000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>17714000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>17641000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>17585000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>17528000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>17471000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>17407000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>17360000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>17305000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>17313000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>17302000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>17262000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17200000.0</v>
       </c>
       <c r="BI13">
         <v>17200000.0</v>
       </c>
       <c r="BJ13">
+        <v>17200000.0</v>
+      </c>
+      <c r="BK13">
         <v>17178000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>17161000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>17134000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17100000.0</v>
       </c>
       <c r="BN13">
         <v>17100000.0</v>
       </c>
       <c r="BO13">
+        <v>17100000.0</v>
+      </c>
+      <c r="BP13">
         <v>17076000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>17055000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BR13">
         <v>17035000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BS13">
         <v>17015000.0</v>
       </c>
-      <c r="BS13">
+      <c r="BT13">
         <v>16995000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BU13">
         <v>16975000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>16959000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>18100000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>18200000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>18900000.0</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>19548000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>20300000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>20840000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>11181000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>10868000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>10492000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>9960000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>9516000.0</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>9033000.0</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>8565000.0</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>8044000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>7385000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>6547000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>6078000.0</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>5343000.0</v>
       </c>
-      <c r="CN13">
+      <c r="CO13">
         <v>4609000.0</v>
       </c>
-      <c r="CO13">
+      <c r="CP13">
         <v>3966000.0</v>
       </c>
-      <c r="CP13">
+      <c r="CQ13">
         <v>3544000.0</v>
       </c>
-      <c r="CQ13">
+      <c r="CR13">
         <v>3166000.0</v>
       </c>
-      <c r="CR13">
+      <c r="CS13">
         <v>3025000.0</v>
       </c>
-      <c r="CS13">
+      <c r="CT13">
         <v>2918000.0</v>
       </c>
-      <c r="CT13">
+      <c r="CU13">
         <v>2868000.0</v>
       </c>
-      <c r="CU13">
+      <c r="CV13">
         <v>2824000.0</v>
       </c>
-      <c r="CV13">
+      <c r="CW13">
         <v>2789000.0</v>
       </c>
-      <c r="CW13">
+      <c r="CX13">
         <v>2765000.0</v>
       </c>
-      <c r="CX13">
+      <c r="CY13">
         <v>2741000.0</v>
       </c>
-      <c r="CY13">
+      <c r="CZ13">
         <v>2684000.0</v>
       </c>
-      <c r="CZ13">
+      <c r="DA13">
         <v>2605000.0</v>
       </c>
-      <c r="DA13">
+      <c r="DB13">
         <v>2400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2418000.0</v>
       </c>
       <c r="DC13">
         <v>2418000.0</v>
       </c>
-      <c r="DD13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DD13">
+        <v>2418000.0</v>
+      </c>
+      <c r="DE13"/>
       <c r="DF13">
         <v>2400000.0</v>
       </c>
       <c r="DG13">
+        <v>2400000.0</v>
+      </c>
+      <c r="DH13">
         <v>2435000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:111">
+    <row r="14" spans="1:112">
       <c r="A14" t="s">
         <v>41</v>
       </c>
       <c r="B14">
+        <v>10760000.0</v>
+      </c>
+      <c r="C14">
         <v>10778000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>10725000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>10624000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>10612000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>10563000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10541000.0</v>
       </c>
       <c r="H14">
         <v>10541000.0</v>
       </c>
       <c r="I14">
+        <v>10541000.0</v>
+      </c>
+      <c r="J14">
         <v>10521000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>10496000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>10675000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>10676000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>10828000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>11077000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>11593000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>11525000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>11935000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>11949000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>11955000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>11863000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>11993000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>11972000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>11963000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>11939000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>11853000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>11798000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>11840000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>11816000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>11810000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>11805000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>11784000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>11778000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>11784000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>11774000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>11771000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>11700000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>11593000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>11578000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>11564000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>11559000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>11554000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>11540000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>10814000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>10809000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>10806000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>10781000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>10776000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>10771000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>10767000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>10762000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>10758000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10753000.0</v>
       </c>
       <c r="BA14">
         <v>10753000.0</v>
       </c>
       <c r="BB14">
+        <v>10753000.0</v>
+      </c>
+      <c r="BC14">
         <v>10747000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10742000.0</v>
       </c>
       <c r="BD14">
         <v>10742000.0</v>
       </c>
       <c r="BE14">
+        <v>10742000.0</v>
+      </c>
+      <c r="BF14">
         <v>10789000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>10794000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>10786000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>10783000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>10784000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>10778000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>10800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10768000.0</v>
       </c>
       <c r="BM14">
         <v>10768000.0</v>
       </c>
       <c r="BN14">
+        <v>10768000.0</v>
+      </c>
+      <c r="BO14">
         <v>10767000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>10800000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>10764000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>10752000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>10757000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>10700000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>10767000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>11240000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>11539000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>11800000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>12270000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>12594000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>13173000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12113000.0</v>
       </c>
       <c r="CB14">
         <v>12113000.0</v>
       </c>
       <c r="CC14">
-        <v>11973000.0</v>
+        <v>12113000.0</v>
       </c>
       <c r="CD14">
         <v>11973000.0</v>
       </c>
       <c r="CE14">
+        <v>11973000.0</v>
+      </c>
+      <c r="CF14">
         <v>11890000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11799000.0</v>
       </c>
       <c r="CG14">
         <v>11799000.0</v>
       </c>
       <c r="CH14">
+        <v>11799000.0</v>
+      </c>
+      <c r="CI14">
         <v>11772000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>11767000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11696000.0</v>
       </c>
       <c r="CK14">
         <v>11696000.0</v>
       </c>
       <c r="CL14">
+        <v>11696000.0</v>
+      </c>
+      <c r="CM14">
         <v>11779000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>11606000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11500000.0</v>
       </c>
       <c r="CO14">
         <v>11500000.0</v>
       </c>
       <c r="CP14">
         <v>11500000.0</v>
       </c>
       <c r="CQ14">
+        <v>11500000.0</v>
+      </c>
+      <c r="CR14">
         <v>11394000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11310000.0</v>
       </c>
       <c r="CS14">
         <v>11310000.0</v>
       </c>
       <c r="CT14">
+        <v>11310000.0</v>
+      </c>
+      <c r="CU14">
         <v>11272000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>11500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11708000.0</v>
       </c>
       <c r="CW14">
         <v>11708000.0</v>
       </c>
       <c r="CX14">
+        <v>11708000.0</v>
+      </c>
+      <c r="CY14">
         <v>11754000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>11714000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15200000.0</v>
       </c>
       <c r="DA14">
         <v>15200000.0</v>
       </c>
       <c r="DB14">
-        <v>15234000.0</v>
+        <v>15200000.0</v>
       </c>
       <c r="DC14">
         <v>15234000.0</v>
       </c>
       <c r="DD14">
-        <v>15300000.0</v>
+        <v>15234000.0</v>
       </c>
       <c r="DE14">
         <v>15300000.0</v>
       </c>
       <c r="DF14">
         <v>15300000.0</v>
       </c>
       <c r="DG14">
         <v>15300000.0</v>
       </c>
+      <c r="DH14">
+        <v>15300000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:111">
+    <row r="15" spans="1:112">
       <c r="A15" t="s">
         <v>42</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-      <c r="N15">
+      <c r="N15"/>
+      <c r="O15">
         <v>50067000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>50770000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>51868000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>53853000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>53649000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>53295000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>53690000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>53473000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>53004000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>53323000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>53055000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>52628000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>52187000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>51582000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>51177000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>50844000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>50748000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>49549000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>49390000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>49200000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>49100000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>49000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>48900000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>40400000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>40288000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>39800000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>39600000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>39551000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>39400000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>18667000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18500000.0</v>
       </c>
       <c r="AS15">
         <v>18500000.0</v>
       </c>
       <c r="AT15">
+        <v>18500000.0</v>
+      </c>
+      <c r="AU15">
         <v>18400000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>17900000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>17800000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>17700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17600000.0</v>
       </c>
       <c r="AY15">
         <v>17600000.0</v>
       </c>
       <c r="AZ15">
-        <v>17500000.0</v>
+        <v>17600000.0</v>
       </c>
       <c r="BA15">
         <v>17500000.0</v>
       </c>
       <c r="BB15">
-        <v>17400000.0</v>
+        <v>17500000.0</v>
       </c>
       <c r="BC15">
         <v>17400000.0</v>
       </c>
       <c r="BD15">
-        <v>17300000.0</v>
+        <v>17400000.0</v>
       </c>
       <c r="BE15">
         <v>17300000.0</v>
       </c>
       <c r="BF15">
         <v>17300000.0</v>
       </c>
       <c r="BG15">
         <v>17300000.0</v>
       </c>
       <c r="BH15">
-        <v>17200000.0</v>
+        <v>17300000.0</v>
       </c>
       <c r="BI15">
         <v>17200000.0</v>
       </c>
       <c r="BJ15">
         <v>17200000.0</v>
       </c>
       <c r="BK15">
         <v>17200000.0</v>
       </c>
       <c r="BL15">
+        <v>17200000.0</v>
+      </c>
+      <c r="BM15">
         <v>17134000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17100000.0</v>
       </c>
       <c r="BN15">
         <v>17100000.0</v>
       </c>
-      <c r="BO15"/>
-      <c r="BP15">
+      <c r="BO15">
         <v>17100000.0</v>
       </c>
+      <c r="BP15"/>
       <c r="BQ15">
-        <v>17000000.0</v>
+        <v>17100000.0</v>
       </c>
       <c r="BR15">
         <v>17000000.0</v>
       </c>
       <c r="BS15">
         <v>17000000.0</v>
       </c>
       <c r="BT15">
         <v>17000000.0</v>
       </c>
       <c r="BU15">
         <v>17000000.0</v>
       </c>
       <c r="BV15">
+        <v>17000000.0</v>
+      </c>
+      <c r="BW15">
         <v>18100000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>18200000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>18900000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>19500000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>20300000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>11181000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10868000.0</v>
       </c>
       <c r="CC15">
         <v>10868000.0</v>
       </c>
       <c r="CD15">
+        <v>10868000.0</v>
+      </c>
+      <c r="CE15">
         <v>10492000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>9516000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9033000.0</v>
       </c>
       <c r="CG15">
         <v>9033000.0</v>
       </c>
       <c r="CH15">
+        <v>9033000.0</v>
+      </c>
+      <c r="CI15">
         <v>8565000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>7385000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6547000.0</v>
       </c>
       <c r="CK15">
         <v>6547000.0</v>
       </c>
       <c r="CL15">
+        <v>6547000.0</v>
+      </c>
+      <c r="CM15">
         <v>6078000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>4609000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3966000.0</v>
       </c>
       <c r="CO15">
         <v>3966000.0</v>
       </c>
       <c r="CP15">
+        <v>3966000.0</v>
+      </c>
+      <c r="CQ15">
         <v>3544000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>3025000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2918000.0</v>
       </c>
       <c r="CS15">
         <v>2918000.0</v>
       </c>
       <c r="CT15">
+        <v>2918000.0</v>
+      </c>
+      <c r="CU15">
         <v>2868000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>2789000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2765000.0</v>
       </c>
       <c r="CW15">
         <v>2765000.0</v>
       </c>
       <c r="CX15">
+        <v>2765000.0</v>
+      </c>
+      <c r="CY15">
         <v>2741000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>2600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2400000.0</v>
       </c>
       <c r="DA15">
         <v>2400000.0</v>
       </c>
       <c r="DB15">
+        <v>2400000.0</v>
+      </c>
+      <c r="DC15">
         <v>2418000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2400000.0</v>
       </c>
       <c r="DD15">
         <v>2400000.0</v>
       </c>
       <c r="DE15">
         <v>2400000.0</v>
       </c>
       <c r="DF15">
         <v>2400000.0</v>
       </c>
       <c r="DG15">
         <v>2400000.0</v>
       </c>
+      <c r="DH15">
+        <v>2400000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:111">
+    <row r="16" spans="1:112">
       <c r="A16" t="s">
         <v>43</v>
       </c>
       <c r="B16">
+        <v>6435000.0</v>
+      </c>
+      <c r="C16">
         <v>5151000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>5291000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>5317000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>6781000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>6386000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>5655000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>5799000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>8715000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>6610000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>5920000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>5033000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>8269000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>6582000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>8511000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>9144000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>10448000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>9515000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>7145000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>6550000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>7557000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>7259000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>4256000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>4319000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>4328000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>4024000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>3351000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>13030000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>5498000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>6140000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>3023000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>3480000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>4957000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>4338000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>3951000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>4290000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>5993000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>6124000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>5605000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>7903000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>5721000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>4069000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>797000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>911000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>803000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>910000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>853000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>724000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>599000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>433000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>659000.0</v>
       </c>
-      <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
@@ -9095,166 +9129,167 @@
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
+      <c r="DH16"/>
     </row>
-    <row r="17" spans="1:111">
+    <row r="17" spans="1:112">
       <c r="A17" t="s">
         <v>44</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
-      <c r="AB17">
+      <c r="AB17"/>
+      <c r="AC17">
         <v>3035000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>2349000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>2170000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>4522000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>2979000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>2494000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>1617000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>3264000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>5512000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>6019000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>4971000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>7264000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>7091000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>7240000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>6633000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>5350000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>4057000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>3982000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>4194000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>4188000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>4063000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>4135000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>4121000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>4051000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>4321000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>4300000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>4434000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>4494000.0</v>
       </c>
-      <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
@@ -9266,271 +9301,273 @@
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
+      <c r="DH17"/>
     </row>
-    <row r="18" spans="1:111">
+    <row r="18" spans="1:112">
       <c r="A18" t="s">
         <v>45</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>11434000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>8022000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>8178000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>9443000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>9599000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>9794000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>9924000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>10676000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>10848000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>11127000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>11219000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>11162000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>11235000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>11310000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>11382000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>10611000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>10847000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>10791000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>11513000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>11433000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>11343000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>11257000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>11164000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>11043000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>11041000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>10836000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>10849000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>10655000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>10677000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>10619000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>8409000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>8714000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>8429000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>8525000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>8329000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>8072000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>7937000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>7793000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>7668000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>7851000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>7671000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>7557000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>7311000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>7425000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>7299000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>7127000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>7100000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>6738000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>6533000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>6399000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>6242000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>6682000.0</v>
       </c>
-      <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
+      <c r="DH18"/>
     </row>
-    <row r="19" spans="1:111">
+    <row r="19" spans="1:112">
       <c r="A19" t="s">
         <v>46</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -9600,180 +9637,181 @@
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
+      <c r="DH19"/>
     </row>
-    <row r="20" spans="1:111">
+    <row r="20" spans="1:112">
       <c r="A20" t="s">
         <v>47</v>
       </c>
       <c r="B20">
         <v>575000.0</v>
       </c>
       <c r="C20">
         <v>575000.0</v>
       </c>
       <c r="D20">
+        <v>575000.0</v>
+      </c>
+      <c r="E20">
         <v>574000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15036000.0</v>
       </c>
       <c r="F20">
         <v>15036000.0</v>
       </c>
       <c r="G20">
         <v>15036000.0</v>
       </c>
       <c r="H20">
         <v>15036000.0</v>
       </c>
       <c r="I20">
         <v>15036000.0</v>
       </c>
       <c r="J20">
         <v>15036000.0</v>
       </c>
       <c r="K20">
         <v>15036000.0</v>
       </c>
       <c r="L20">
         <v>15036000.0</v>
       </c>
       <c r="M20">
+        <v>15036000.0</v>
+      </c>
+      <c r="N20">
         <v>15076000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14952000.0</v>
       </c>
       <c r="O20">
         <v>14952000.0</v>
       </c>
       <c r="P20">
         <v>14952000.0</v>
       </c>
       <c r="Q20">
+        <v>14952000.0</v>
+      </c>
+      <c r="R20">
         <v>15591000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>15516000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>490000.0</v>
       </c>
       <c r="T20">
         <v>490000.0</v>
       </c>
       <c r="U20">
         <v>490000.0</v>
       </c>
       <c r="V20">
         <v>490000.0</v>
       </c>
       <c r="W20">
         <v>490000.0</v>
       </c>
       <c r="X20">
         <v>490000.0</v>
       </c>
       <c r="Y20">
         <v>490000.0</v>
       </c>
       <c r="Z20">
-        <v>40058000.0</v>
+        <v>490000.0</v>
       </c>
       <c r="AA20">
         <v>40058000.0</v>
       </c>
       <c r="AB20">
         <v>40058000.0</v>
       </c>
       <c r="AC20">
         <v>40058000.0</v>
       </c>
       <c r="AD20">
         <v>40058000.0</v>
       </c>
       <c r="AE20">
         <v>40058000.0</v>
       </c>
       <c r="AF20">
         <v>40058000.0</v>
       </c>
       <c r="AG20">
         <v>40058000.0</v>
       </c>
       <c r="AH20">
         <v>40058000.0</v>
       </c>
       <c r="AI20">
         <v>40058000.0</v>
       </c>
       <c r="AJ20">
+        <v>40058000.0</v>
+      </c>
+      <c r="AK20">
         <v>40832000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23187000.0</v>
       </c>
       <c r="AL20">
         <v>23187000.0</v>
       </c>
       <c r="AM20">
         <v>23187000.0</v>
       </c>
       <c r="AN20">
+        <v>23187000.0</v>
+      </c>
+      <c r="AO20">
         <v>24057000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23398000.0</v>
       </c>
       <c r="AP20">
         <v>23398000.0</v>
       </c>
       <c r="AQ20">
-        <v>0.0</v>
+        <v>23398000.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
@@ -9794,1217 +9832,1227 @@
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
-      <c r="BM20"/>
+      <c r="BM20">
+        <v>0.0</v>
+      </c>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
-      <c r="BT20">
-[...1 lines deleted...]
-      </c>
+      <c r="BT20"/>
       <c r="BU20">
         <v>3803000.0</v>
       </c>
       <c r="BV20">
+        <v>3803000.0</v>
+      </c>
+      <c r="BW20">
         <v>3778000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>3774000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2396000.0</v>
       </c>
       <c r="BY20">
         <v>2396000.0</v>
       </c>
       <c r="BZ20">
         <v>2396000.0</v>
       </c>
       <c r="CA20">
         <v>2396000.0</v>
       </c>
       <c r="CB20">
         <v>2396000.0</v>
       </c>
       <c r="CC20">
         <v>2396000.0</v>
       </c>
       <c r="CD20">
         <v>2396000.0</v>
       </c>
       <c r="CE20">
         <v>2396000.0</v>
       </c>
       <c r="CF20">
         <v>2396000.0</v>
       </c>
       <c r="CG20">
         <v>2396000.0</v>
       </c>
       <c r="CH20">
         <v>2396000.0</v>
       </c>
       <c r="CI20">
         <v>2396000.0</v>
       </c>
       <c r="CJ20">
         <v>2396000.0</v>
       </c>
       <c r="CK20">
         <v>2396000.0</v>
       </c>
       <c r="CL20">
         <v>2396000.0</v>
       </c>
       <c r="CM20">
         <v>2396000.0</v>
       </c>
       <c r="CN20">
         <v>2396000.0</v>
       </c>
-      <c r="CO20"/>
+      <c r="CO20">
+        <v>2396000.0</v>
+      </c>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
+      <c r="DH20"/>
     </row>
-    <row r="21" spans="1:111">
+    <row r="21" spans="1:112">
       <c r="A21" t="s">
         <v>48</v>
       </c>
       <c r="B21">
+        <v>11905000.0</v>
+      </c>
+      <c r="C21">
         <v>12450000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>12090000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>13539000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>20321000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>21192000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>22104000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>23904000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>26774000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>27699000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>28623000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>29547000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>30471000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>30895000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>31779000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>32669000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>33547000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>34426000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>23853000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>24449000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>25045000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>25641000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>26237000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>26833000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>27429000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>32775000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>33371000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>33967000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>34563000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>35159000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>35755000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>36351000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>36947000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>37543000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>38139000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>37825000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>25256000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>25589000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>25923000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>26381000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>26715000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>27528000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1382000.0</v>
       </c>
       <c r="AR21">
         <v>1382000.0</v>
       </c>
       <c r="AS21">
         <v>1382000.0</v>
       </c>
       <c r="AT21">
         <v>1382000.0</v>
       </c>
       <c r="AU21">
         <v>1382000.0</v>
       </c>
       <c r="AV21">
         <v>1382000.0</v>
       </c>
       <c r="AW21">
         <v>1382000.0</v>
       </c>
       <c r="AX21">
         <v>1382000.0</v>
       </c>
       <c r="AY21">
         <v>1382000.0</v>
       </c>
       <c r="AZ21">
         <v>1382000.0</v>
       </c>
       <c r="BA21">
-        <v>1257000.0</v>
+        <v>1382000.0</v>
       </c>
       <c r="BB21">
         <v>1257000.0</v>
       </c>
       <c r="BC21">
         <v>1257000.0</v>
       </c>
       <c r="BD21">
         <v>1257000.0</v>
       </c>
       <c r="BE21">
         <v>1257000.0</v>
       </c>
       <c r="BF21">
         <v>1257000.0</v>
       </c>
       <c r="BG21">
         <v>1257000.0</v>
       </c>
       <c r="BH21">
-        <v>3072000.0</v>
+        <v>1257000.0</v>
       </c>
       <c r="BI21">
         <v>3072000.0</v>
       </c>
       <c r="BJ21">
         <v>3072000.0</v>
       </c>
       <c r="BK21">
         <v>3072000.0</v>
       </c>
       <c r="BL21">
-        <v>3468000.0</v>
+        <v>3072000.0</v>
       </c>
       <c r="BM21">
         <v>3468000.0</v>
       </c>
       <c r="BN21">
         <v>3468000.0</v>
       </c>
       <c r="BO21">
         <v>3468000.0</v>
       </c>
       <c r="BP21">
+        <v>3468000.0</v>
+      </c>
+      <c r="BQ21">
         <v>4129000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>4175000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>4123000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>4805000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>5924000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>5925000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>5884000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>5892000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4796000.0</v>
       </c>
       <c r="BY21">
         <v>4796000.0</v>
       </c>
       <c r="BZ21">
+        <v>4796000.0</v>
+      </c>
+      <c r="CA21">
         <v>4804000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>4400000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>4415000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>4458000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>4502000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>6942000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7029000.0</v>
       </c>
       <c r="CG21">
         <v>7029000.0</v>
       </c>
       <c r="CH21">
+        <v>7029000.0</v>
+      </c>
+      <c r="CI21">
         <v>7073000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>7117000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7204000.0</v>
       </c>
       <c r="CK21">
         <v>7204000.0</v>
       </c>
       <c r="CL21">
+        <v>7204000.0</v>
+      </c>
+      <c r="CM21">
         <v>8589000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>7292000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16058000.0</v>
       </c>
       <c r="CO21">
         <v>16058000.0</v>
       </c>
       <c r="CP21">
+        <v>16058000.0</v>
+      </c>
+      <c r="CQ21">
         <v>16042000.0</v>
       </c>
-      <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
+      <c r="DH21"/>
     </row>
-    <row r="22" spans="1:111">
+    <row r="22" spans="1:112">
       <c r="A22" t="s">
         <v>49</v>
       </c>
       <c r="B22">
+        <v>43414000.0</v>
+      </c>
+      <c r="C22">
         <v>45032000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>48684000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>52146000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>58532000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>64316000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>70755000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>66493000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>57099000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>56637000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>61815000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>65156000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>63358000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>73188000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>96675000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>133943000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>131088000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>107681000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>75023000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>77864000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>103595000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>81475000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>70159000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>64083000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>67707000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>82050000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>92813000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>103615000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>113593000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>110765000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>105204000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>100743000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>98465000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>84203000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>84898000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>83550000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>82036000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>79444000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>75303000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>74722000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>76862000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>77670000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>43713000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>42019000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>47019000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>43956000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>44973000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>47432000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>44595000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>43587000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>49016000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>48995000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>48494000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>46506000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>49872000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>38854000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>35820000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>30524000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>34136000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>42937000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>42108000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>49441000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>57438000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>55622000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>46955000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>38541000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>36176000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>33545000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>41518000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>47139000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>60248000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>56035000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>57820000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>46155000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>50560000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>51321000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>56637000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>54591000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>62803000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>68139000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>83784000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>83072000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>64516000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74688000.0</v>
       </c>
       <c r="CG22">
         <v>74688000.0</v>
       </c>
       <c r="CH22">
+        <v>74688000.0</v>
+      </c>
+      <c r="CI22">
         <v>74632000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>63776000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71843000.0</v>
       </c>
       <c r="CK22">
         <v>71843000.0</v>
       </c>
       <c r="CL22">
+        <v>71843000.0</v>
+      </c>
+      <c r="CM22">
         <v>52865000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>45586000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53600000.0</v>
       </c>
       <c r="CO22">
         <v>53600000.0</v>
       </c>
       <c r="CP22">
+        <v>53600000.0</v>
+      </c>
+      <c r="CQ22">
         <v>60382000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>60215000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44932000.0</v>
       </c>
       <c r="CS22">
         <v>44932000.0</v>
       </c>
       <c r="CT22">
+        <v>44932000.0</v>
+      </c>
+      <c r="CU22">
         <v>29948000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>27639000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34899000.0</v>
       </c>
       <c r="CW22">
         <v>34899000.0</v>
       </c>
       <c r="CX22">
+        <v>34899000.0</v>
+      </c>
+      <c r="CY22">
         <v>37266000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>39006000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44000000.0</v>
       </c>
       <c r="DA22">
         <v>44000000.0</v>
       </c>
       <c r="DB22">
+        <v>44000000.0</v>
+      </c>
+      <c r="DC22">
         <v>38030000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>38482000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36800000.0</v>
       </c>
       <c r="DE22">
         <v>36800000.0</v>
       </c>
       <c r="DF22">
+        <v>36800000.0</v>
+      </c>
+      <c r="DG22">
         <v>34200000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>35812000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:111">
+    <row r="23" spans="1:112">
       <c r="A23" t="s">
         <v>50</v>
       </c>
       <c r="B23">
+        <v>193412000.0</v>
+      </c>
+      <c r="C23">
         <v>223217000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>225891000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>240237000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>278043000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>299685000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>313942000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>326864000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>332428000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>335530000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>343586000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>354498000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>350115000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>364068000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>381716000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>400251000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>412631000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>387071000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>374559000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>367385000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>368008000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>367315000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>352273000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>369257000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>357678000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>373213000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>393708000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>402441000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>400610000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>401919000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>369716000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>360282000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>350050000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>344274000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>350058000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>342517000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>312859000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>310583000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>318696000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>304733000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>296721000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>285665000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>181653000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>178421000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>174327000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>168947000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>170755000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>165705000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>160411000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>158560000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>154163000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>158762000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>155888000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>152760000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>155823000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>152464000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>152705000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>152786000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>149171000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>151802000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>148817000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>148439000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>150411000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>153840000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>153674000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>151676000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>149099000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>145689000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>151213000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>149379000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>153467000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>160852000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>161214000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>172810000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>175232000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>183816000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>185429000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>198605000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>202463000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>201299000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>195822000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>199000000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>193533000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>182369000.0</v>
       </c>
       <c r="CG23">
         <v>182369000.0</v>
       </c>
       <c r="CH23">
+        <v>182369000.0</v>
+      </c>
+      <c r="CI23">
         <v>187414000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>183413000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>186074000.0</v>
       </c>
       <c r="CK23">
         <v>186074000.0</v>
       </c>
       <c r="CL23">
+        <v>186074000.0</v>
+      </c>
+      <c r="CM23">
         <v>176898000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>171419000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>177545000.0</v>
       </c>
       <c r="CO23">
         <v>177545000.0</v>
       </c>
       <c r="CP23">
+        <v>177545000.0</v>
+      </c>
+      <c r="CQ23">
         <v>176436000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>175807000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>139568000.0</v>
       </c>
       <c r="CS23">
         <v>139568000.0</v>
       </c>
       <c r="CT23">
+        <v>139568000.0</v>
+      </c>
+      <c r="CU23">
         <v>135887000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>132441000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>129259000.0</v>
       </c>
       <c r="CW23">
         <v>129259000.0</v>
       </c>
       <c r="CX23">
+        <v>129259000.0</v>
+      </c>
+      <c r="CY23">
         <v>130637000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>128899000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>132000000.0</v>
       </c>
       <c r="DA23">
         <v>132000000.0</v>
       </c>
       <c r="DB23">
+        <v>132000000.0</v>
+      </c>
+      <c r="DC23">
         <v>125916000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>122580000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>115000000.0</v>
       </c>
       <c r="DE23">
         <v>115000000.0</v>
       </c>
       <c r="DF23">
+        <v>115000000.0</v>
+      </c>
+      <c r="DG23">
         <v>113200000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>111233000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:111">
+    <row r="24" spans="1:112">
       <c r="A24" t="s">
         <v>51</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>3223000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>3815000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>5225000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>22263000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>21717000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>20553000.0</v>
       </c>
-      <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>21481000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>21829000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>22177000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>22526000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>22874000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>23222000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>23570000.0</v>
       </c>
-      <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-      <c r="AA24">
+      <c r="AA24"/>
+      <c r="AB24">
         <v>24282000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>25253000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>26697000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>28171000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>29628000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>31574000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>33031000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>34488000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>45778000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>47660000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>38858000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>40314000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>41772000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>43226000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>44680000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>46234000.0</v>
       </c>
-      <c r="AQ24">
-[...1 lines deleted...]
-      </c>
       <c r="AR24">
         <v>0.0</v>
       </c>
       <c r="AS24">
         <v>0.0</v>
       </c>
       <c r="AT24">
         <v>0.0</v>
       </c>
       <c r="AU24">
         <v>0.0</v>
       </c>
       <c r="AV24">
         <v>0.0</v>
       </c>
       <c r="AW24">
         <v>0.0</v>
       </c>
       <c r="AX24">
         <v>0.0</v>
       </c>
       <c r="AY24">
         <v>0.0</v>
       </c>
       <c r="AZ24">
@@ -11024,256 +11072,259 @@
       </c>
       <c r="BE24">
         <v>0.0</v>
       </c>
       <c r="BF24">
         <v>0.0</v>
       </c>
       <c r="BG24">
         <v>0.0</v>
       </c>
       <c r="BH24">
         <v>0.0</v>
       </c>
       <c r="BI24">
         <v>0.0</v>
       </c>
       <c r="BJ24">
         <v>0.0</v>
       </c>
       <c r="BK24">
         <v>0.0</v>
       </c>
       <c r="BL24">
         <v>0.0</v>
       </c>
-      <c r="BM24"/>
+      <c r="BM24">
+        <v>0.0</v>
+      </c>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
-      <c r="BR24">
+      <c r="BR24"/>
+      <c r="BS24">
         <v>1560000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>2319000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>3064000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>3795000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>4513000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>5218000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>5910000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>6589000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>7257000.0</v>
       </c>
-      <c r="CA24"/>
-      <c r="CB24">
+      <c r="CB24"/>
+      <c r="CC24">
         <v>8555000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>9186000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>9806000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>10414000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>11012000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>11598000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>12174000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>14940000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>16495000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>18440000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>18975000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>20425000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>22166000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>40697000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>43419000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>41993000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>21798000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>22085000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>22797000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>23505000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>24181000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>25130000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>26434000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>27646000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>27919000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>12500000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>12000000.0</v>
       </c>
-      <c r="DC24">
+      <c r="DD24">
         <v>12500000.0</v>
       </c>
-      <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
+      <c r="DH24"/>
     </row>
-    <row r="25" spans="1:111">
+    <row r="25" spans="1:112">
       <c r="A25" t="s">
         <v>52</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-      <c r="N25">
+      <c r="N25"/>
+      <c r="O25">
         <v>22526000.0</v>
       </c>
-      <c r="O25"/>
-      <c r="P25">
+      <c r="P25"/>
+      <c r="Q25">
         <v>23222000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>23570000.0</v>
       </c>
-      <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
-      <c r="AA25">
+      <c r="AA25"/>
+      <c r="AB25">
         <v>24282000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>25253000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>26697000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>28171000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>29628000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>31574000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>33031000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>34488000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>45778000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>47660000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>38858000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>40314000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>41772000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>43226000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>44680000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>46234000.0</v>
       </c>
-      <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
@@ -11298,52 +11349,53 @@
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
+      <c r="DH25"/>
     </row>
-    <row r="26" spans="1:111">
+    <row r="26" spans="1:112">
       <c r="A26" t="s">
         <v>53</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -11413,52 +11465,53 @@
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
+      <c r="DH26"/>
     </row>
-    <row r="27" spans="1:111">
+    <row r="27" spans="1:112">
       <c r="A27" t="s">
         <v>54</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -11528,469 +11581,473 @@
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
+      <c r="DH27"/>
     </row>
-    <row r="28" spans="1:111">
+    <row r="28" spans="1:112">
       <c r="A28" t="s">
         <v>55</v>
       </c>
       <c r="B28">
+        <v>5294000.0</v>
+      </c>
+      <c r="C28">
         <v>12948000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>27024000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>28731000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>49305000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>51007000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>63997000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>51933000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>30958000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>33600000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>33093000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>40123000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>34674000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>62183000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>76343000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>72533000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>70078000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>44618000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-15326000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-2396000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-9668000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-27235000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-29750000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-30424000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-15755000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>15673000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>34186000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>48287000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>62268000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>49764000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>24022000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>8237000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>10332000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-5128000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>22391000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>22829000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-1138000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-7648000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>7797000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>5937000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>11386000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>19696000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-53922000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-49474000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-43631000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-40534000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-38663000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-33328000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-36943000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-31686000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-23882000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-29946000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-28974000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-28728000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-26342000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-33052000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-43325000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-47978000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-40355000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-32698000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-30427000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-19993000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-16623000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-20460000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-29804000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-38747000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-37995000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-34619000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-28864000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-21692000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-6586000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-6509000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-9209000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-31397000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-25164000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-28800000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-27965000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-36881000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-36670000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-20852000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>1086000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-475000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-14171000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6888000.0</v>
       </c>
       <c r="CG28">
         <v>6888000.0</v>
       </c>
       <c r="CH28">
+        <v>6888000.0</v>
+      </c>
+      <c r="CI28">
         <v>3987000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>1393000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18717000.0</v>
       </c>
       <c r="CK28">
         <v>18717000.0</v>
       </c>
       <c r="CL28">
+        <v>18717000.0</v>
+      </c>
+      <c r="CM28">
         <v>11604000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>12725000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34076000.0</v>
       </c>
       <c r="CO28">
         <v>34076000.0</v>
       </c>
       <c r="CP28">
+        <v>34076000.0</v>
+      </c>
+      <c r="CQ28">
         <v>47008000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>45357000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13905000.0</v>
       </c>
       <c r="CS28">
         <v>13905000.0</v>
       </c>
       <c r="CT28">
+        <v>13905000.0</v>
+      </c>
+      <c r="CU28">
         <v>6515000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>11119000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18650000.0</v>
       </c>
       <c r="CW28">
         <v>18650000.0</v>
       </c>
       <c r="CX28">
+        <v>18650000.0</v>
+      </c>
+      <c r="CY28">
         <v>20912000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>27502000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11700000.0</v>
       </c>
       <c r="DA28">
         <v>11700000.0</v>
       </c>
       <c r="DB28">
+        <v>11700000.0</v>
+      </c>
+      <c r="DC28">
         <v>9394000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>10985000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11600000.0</v>
       </c>
       <c r="DE28">
         <v>11600000.0</v>
       </c>
       <c r="DF28">
+        <v>11600000.0</v>
+      </c>
+      <c r="DG28">
         <v>7800000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>8437000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:111">
+    <row r="29" spans="1:112">
       <c r="A29" t="s">
         <v>56</v>
       </c>
-      <c r="B29">
+      <c r="B29"/>
+      <c r="C29">
         <v>169094000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>172465000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>173571000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>198345000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>221420000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>226100000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>230717000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>237516000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>242118000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>248849000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>251010000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>249238000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>254950000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>260288000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>284204000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>289791000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>262262000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>261128000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>267353000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>270431000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>264563000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>257503000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>276877000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>269654000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>266248000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>304237000.0</v>
       </c>
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
@@ -12030,688 +12087,693 @@
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
+      <c r="DH29"/>
     </row>
-    <row r="30" spans="1:111">
+    <row r="30" spans="1:112">
       <c r="A30" t="s">
         <v>57</v>
       </c>
       <c r="B30">
+        <v>26275000.0</v>
+      </c>
+      <c r="C30">
         <v>30933000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>37786000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>31737000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>41316000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>39597000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>58719000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>51773000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>45870000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>52106000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>54294000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>62138000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>42466000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>57513000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>65208000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>76049000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>81662000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>88145000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>78088000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>76683000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>98294000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>91336000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>83290000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>75297000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>67115000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>63852000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>88404000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>94951000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>90154000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>78244000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>112557000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>90978000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>83584000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>74813000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>92461000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>80804000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>75371000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>69456000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>92578000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>74241000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>67435000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>61760000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>28176000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>30655000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>28544000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>30323000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>32245000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>29885000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>25224000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>30396000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>28757000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>26545000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>26234000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>26435000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>28272000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>29456000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>23711000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>23957000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>25807000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>26404000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>26414000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27670000.0</v>
       </c>
       <c r="BK30">
         <v>27670000.0</v>
       </c>
       <c r="BL30">
+        <v>27670000.0</v>
+      </c>
+      <c r="BM30">
         <v>28409000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>27344000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>24388000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>25894000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>26248000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>23144000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>25557000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>30261000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>37817000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>33535000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>34549000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>38229000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>41147000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>34834000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>39180000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>37744000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>45444000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>43226000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>44832000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>44282000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38543000.0</v>
       </c>
       <c r="CG30">
         <v>38543000.0</v>
       </c>
       <c r="CH30">
+        <v>38543000.0</v>
+      </c>
+      <c r="CI30">
         <v>38277000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>37082000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37398000.0</v>
       </c>
       <c r="CK30">
         <v>37398000.0</v>
       </c>
       <c r="CL30">
+        <v>37398000.0</v>
+      </c>
+      <c r="CM30">
         <v>37588000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>38200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36131000.0</v>
       </c>
       <c r="CO30">
         <v>36131000.0</v>
       </c>
       <c r="CP30">
+        <v>36131000.0</v>
+      </c>
+      <c r="CQ30">
         <v>36966000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>37314000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25051000.0</v>
       </c>
       <c r="CS30">
         <v>25051000.0</v>
       </c>
       <c r="CT30">
+        <v>25051000.0</v>
+      </c>
+      <c r="CU30">
         <v>27928000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>31291000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26537000.0</v>
       </c>
       <c r="CW30">
         <v>26537000.0</v>
       </c>
       <c r="CX30">
+        <v>26537000.0</v>
+      </c>
+      <c r="CY30">
         <v>27350000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>28358000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000000.0</v>
       </c>
       <c r="DA30">
         <v>30000000.0</v>
       </c>
       <c r="DB30">
+        <v>30000000.0</v>
+      </c>
+      <c r="DC30">
         <v>29262000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>27884000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26600000.0</v>
       </c>
       <c r="DE30">
         <v>26600000.0</v>
       </c>
       <c r="DF30">
+        <v>26600000.0</v>
+      </c>
+      <c r="DG30">
         <v>25000000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>23346000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:111">
+    <row r="31" spans="1:112">
       <c r="A31" t="s">
         <v>58</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>180121000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>185184000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>189290000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>211968000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>215690000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>212320000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>236785000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>242414000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>244896000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>238432000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>230776000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>223813000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>214535000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>209563000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>200692000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>195218000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>192512000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>189405000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>187363000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>174015000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>165538000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>157721000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>151263000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>144013000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>159899000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>153055000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>148817000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>137413000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>132347000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>127236000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>154679000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>151104000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>147442000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>144485000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>141527000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>138664000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>136459000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>135198000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>133421000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>132495000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>131537000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>130877000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>129788000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>126990000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>126000000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>125828000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>125856000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>124808000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>123648000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>227663000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>123698000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>124260000.0</v>
       </c>
-      <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
+      <c r="DH31"/>
     </row>
-    <row r="32" spans="1:111">
+    <row r="32" spans="1:112">
       <c r="A32" t="s">
         <v>59</v>
       </c>
-      <c r="B32">
+      <c r="B32"/>
+      <c r="C32">
         <v>62085000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>65302000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>65901000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>72001000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>95560000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>101150000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>102953000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>87873000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>94024000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>123389000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>126407000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>123806000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>129471000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>137265000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>166881000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>172637000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>147119000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>170777000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>176463000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>182155000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>177002000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>169612000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>162962000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>152323000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>146792000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>171838000.0</v>
       </c>
-      <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
@@ -12751,525 +12813,529 @@
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
+      <c r="DH32"/>
     </row>
-    <row r="33" spans="1:111">
+    <row r="33" spans="1:112">
       <c r="A33" t="s">
         <v>60</v>
       </c>
       <c r="B33">
+        <v>130364000.0</v>
+      </c>
+      <c r="C33">
         <v>131365000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>132996000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>134795000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>169901000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>171617000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>172818000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>176145000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>178102000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>178594000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>178788000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>181475000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>186942000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>194840000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>194413000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>173834000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>175640000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>172974000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>146845000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>149096000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>120925000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>126668000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>128551000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>131460000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>134315000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>168911000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>171741000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>175258000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>176608000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>177699000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>134785000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>132445000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>132633000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>133135000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>136470000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>140586000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>105388000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>104362000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>106779000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>108455000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>108959000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>110187000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>53586000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>52252000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>51535000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>50952000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>50713000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>50554000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>50114000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>49248000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>48431000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>48130000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>47499000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>46867000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>46156000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>46509000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>46100000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>46938000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>44679000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>44313000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>44850000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>43884000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>43715000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>43892000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>44007000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>45574000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>45566000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>45063000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>45881000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>46363000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>46418000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>49940000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>50247000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>50089000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>49815000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>48780000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>50870000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>51656000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>48102000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>51495000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>52040000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>55735000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>53705000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55677000.0</v>
       </c>
       <c r="CG33">
         <v>55677000.0</v>
       </c>
       <c r="CH33">
+        <v>55677000.0</v>
+      </c>
+      <c r="CI33">
         <v>60934000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>59327000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60451000.0</v>
       </c>
       <c r="CK33">
         <v>60451000.0</v>
       </c>
       <c r="CL33">
+        <v>60451000.0</v>
+      </c>
+      <c r="CM33">
         <v>67093000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>66862000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71869000.0</v>
       </c>
       <c r="CO33">
         <v>71869000.0</v>
       </c>
       <c r="CP33">
+        <v>71869000.0</v>
+      </c>
+      <c r="CQ33">
         <v>73311000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>72678000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55147000.0</v>
       </c>
       <c r="CS33">
         <v>55147000.0</v>
       </c>
       <c r="CT33">
+        <v>55147000.0</v>
+      </c>
+      <c r="CU33">
         <v>55197000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>56248000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54809000.0</v>
       </c>
       <c r="CW33">
         <v>54809000.0</v>
       </c>
       <c r="CX33">
+        <v>54809000.0</v>
+      </c>
+      <c r="CY33">
         <v>54894000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>57405000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55000000.0</v>
       </c>
       <c r="DA33">
         <v>55000000.0</v>
       </c>
       <c r="DB33">
+        <v>55000000.0</v>
+      </c>
+      <c r="DC33">
         <v>54038000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>52558000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47800000.0</v>
       </c>
       <c r="DE33">
         <v>47800000.0</v>
       </c>
       <c r="DF33">
+        <v>47800000.0</v>
+      </c>
+      <c r="DG33">
         <v>47100000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>46813000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:111">
+    <row r="34" spans="1:112">
       <c r="A34" t="s">
         <v>61</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
-      <c r="J34">
+      <c r="J34"/>
+      <c r="K34">
         <v>900000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>889000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>877000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>866000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>62732000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>87479000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>48461000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>50280000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>48037000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>46570000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>47530000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>21801000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>27980000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>29441000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>32124000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>538000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>32581000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>33794000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>35307000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>36570000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>38174000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>984000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>1002000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>3329000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>3272000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>3327000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>3869000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>3801000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>4206000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>4088000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>5214000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>6510000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>6551000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>578000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>565000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>549000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>465000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>450000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>484000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>457000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>425000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>103000.0</v>
       </c>
-      <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
@@ -13285,758 +13351,763 @@
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
+      <c r="DH34"/>
     </row>
-    <row r="35" spans="1:111">
+    <row r="35" spans="1:112">
       <c r="A35" t="s">
         <v>62</v>
       </c>
       <c r="B35">
+        <v>18865000.0</v>
+      </c>
+      <c r="C35">
         <v>24355999.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>29056000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>30940000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>48782000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>68020000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>69585000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>70327000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>50636000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>53026000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>76202000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>80094000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>85080000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>93280000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>95657000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>81126000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>83449000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>57831000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>56494000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>58206000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>32649000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>39107000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>40660000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>43286000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>44184000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>43891000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>69458000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>71171000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>74114000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>77136000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>42125000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>44009000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>47703000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>49017000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>60269000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>62572000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>53700000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>55356000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>56709000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>59095000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>61867000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>64595000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>8934000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>9279000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>8978000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>8990000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>8779000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>8556000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>8394000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>8204000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>7771000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>7851000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>7671000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>7557000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>7311000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>7425000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>7299000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>7127000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>7100000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>6738000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>6533000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>6399000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>6242000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>6682000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>6566000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>6099000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>5868000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>6362000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>6115000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>7446000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>7969000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>9474000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>10347000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>11046000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>11296000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>11828000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>12163000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>12714000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>12985000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>12987000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>13430000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>13943000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>14482000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16335000.0</v>
       </c>
       <c r="CG35">
         <v>16335000.0</v>
       </c>
       <c r="CH35">
+        <v>16335000.0</v>
+      </c>
+      <c r="CI35">
         <v>16433000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>16948000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22092000.0</v>
       </c>
       <c r="CK35">
         <v>22092000.0</v>
       </c>
       <c r="CL35">
+        <v>22092000.0</v>
+      </c>
+      <c r="CM35">
         <v>23482000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>24903000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43920000.0</v>
       </c>
       <c r="CO35">
         <v>43920000.0</v>
       </c>
       <c r="CP35">
+        <v>43920000.0</v>
+      </c>
+      <c r="CQ35">
         <v>48301000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>45855000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26841000.0</v>
       </c>
       <c r="CS35">
         <v>26841000.0</v>
       </c>
       <c r="CT35">
+        <v>26841000.0</v>
+      </c>
+      <c r="CU35">
         <v>36814000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>37385000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39161000.0</v>
       </c>
       <c r="CW35">
         <v>39161000.0</v>
       </c>
       <c r="CX35">
+        <v>39161000.0</v>
+      </c>
+      <c r="CY35">
         <v>40180000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>41159000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24900000.0</v>
       </c>
       <c r="DA35">
         <v>24900000.0</v>
       </c>
       <c r="DB35">
+        <v>24900000.0</v>
+      </c>
+      <c r="DC35">
         <v>24579000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>25009000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="DE35">
         <v>25000000.0</v>
       </c>
       <c r="DF35">
+        <v>25000000.0</v>
+      </c>
+      <c r="DG35">
         <v>24300000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DH35">
         <v>24706000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:111">
+    <row r="36" spans="1:112">
       <c r="A36" t="s">
         <v>63</v>
       </c>
       <c r="B36">
+        <v>73652000.0</v>
+      </c>
+      <c r="C36">
         <v>49712000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>47168000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>46391000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>46456000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>46416000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>45851000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>45671000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>45962000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>44339000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>43182000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>13388000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>12286000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>38909000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>37239000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>36084000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>7108000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>32946000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>4499000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>3374000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>2413000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>1549000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>893000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>1244000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>1190000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>1113000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>1125000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>1528000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>1414000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>1247000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>1152000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>1453000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>2258000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>2271000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>2234000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>2249000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>2241000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>2225000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>2236000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>2252000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>2178000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>2190000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>2198000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>2300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2051000.0</v>
       </c>
       <c r="AT36">
         <v>2051000.0</v>
       </c>
       <c r="AU36">
+        <v>2051000.0</v>
+      </c>
+      <c r="AV36">
         <v>2050000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>2077000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>1666000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>1703000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>355000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>4653000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>4631000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>342000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>252000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>22339000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>22273000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>22413000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>21753000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>20294000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>20499000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>19812000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>19980000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>19251000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>18908000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>19908000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>19351000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>17509000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>17588000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>17762000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>17017000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>15354000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>15295000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>15170000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>14796000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>15851000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>16541000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>16486000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>16467000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>15469000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>11991000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>11879000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>10369000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10968000.0</v>
       </c>
       <c r="CG36">
         <v>10968000.0</v>
       </c>
       <c r="CH36">
+        <v>10968000.0</v>
+      </c>
+      <c r="CI36">
         <v>10633000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>8912000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8636000.0</v>
       </c>
       <c r="CK36">
         <v>8636000.0</v>
       </c>
       <c r="CL36">
+        <v>8636000.0</v>
+      </c>
+      <c r="CM36">
         <v>7248000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>7211000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>740000.0</v>
       </c>
       <c r="CO36">
         <v>740000.0</v>
       </c>
       <c r="CP36">
         <v>740000.0</v>
       </c>
       <c r="CQ36">
+        <v>740000.0</v>
+      </c>
+      <c r="CR36">
         <v>13993000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4826000.0</v>
       </c>
       <c r="CS36">
         <v>4826000.0</v>
       </c>
       <c r="CT36">
+        <v>4826000.0</v>
+      </c>
+      <c r="CU36">
         <v>5941000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>6138000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5067000.0</v>
       </c>
       <c r="CW36">
         <v>5067000.0</v>
       </c>
       <c r="CX36">
+        <v>5067000.0</v>
+      </c>
+      <c r="CY36">
         <v>5043000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>7753000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>7300000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>7200000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>6649000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>4990000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>3000000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>2900000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>3000000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DH36">
         <v>5313000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:111">
+    <row r="37" spans="1:112">
       <c r="A37" t="s">
         <v>64</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
@@ -14089,1632 +14160,1644 @@
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
       <c r="BJ37">
         <v>0.0</v>
       </c>
       <c r="BK37">
         <v>0.0</v>
       </c>
       <c r="BL37">
         <v>0.0</v>
       </c>
-      <c r="BM37"/>
+      <c r="BM37">
+        <v>0.0</v>
+      </c>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
+      <c r="DH37"/>
     </row>
-    <row r="38" spans="1:111">
+    <row r="38" spans="1:112">
       <c r="A38" t="s">
         <v>65</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>54373000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>51723000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>46031000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>44203000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>42724000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>42590000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>41342000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>41249000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>39884000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>40431000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>76822000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>40138000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>39620000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>28893000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>29579000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>28526000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>27950000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>29490000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>27931000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>27981000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>26962000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>107318000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>109740000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>79881000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>78659000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>80976000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>81978000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>81438000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>81995000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>30818000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>29356000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>28727000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>28361000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>-1000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>27575000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>26929000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>26408000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>24679000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>24536000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>24152000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>23742000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>23327000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>23596000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>23530000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>23670000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>23010000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>23366000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>23571000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>22884000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>23052000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>22719000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>22376000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>23376000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>22819000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>21638000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>21763000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>21885000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>21822000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>25081000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>25023000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>24832000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>24462000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>23043000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>23733000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>23686000.0</v>
       </c>
-      <c r="CA38"/>
-      <c r="CB38">
+      <c r="CB38"/>
+      <c r="CC38">
         <v>22280000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>18845000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>18777000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>17311000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>17272000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>17997000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>17706000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>16029000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>15935000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>15840000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>15837000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>14503000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>14691000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>16798000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>16782000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>13993000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>7033000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>4826000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>5941000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6138000.0</v>
       </c>
       <c r="CV38">
         <v>6138000.0</v>
       </c>
       <c r="CW38">
+        <v>6138000.0</v>
+      </c>
+      <c r="CX38">
         <v>5067000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>5043000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>7753000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>7754000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>7286000.0</v>
       </c>
-      <c r="DB38">
+      <c r="DC38">
         <v>6649000.0</v>
       </c>
-      <c r="DC38">
+      <c r="DD38">
         <v>4990000.0</v>
       </c>
-      <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
+      <c r="DH38"/>
     </row>
-    <row r="39" spans="1:111">
+    <row r="39" spans="1:112">
       <c r="A39" t="s">
         <v>66</v>
       </c>
       <c r="B39">
+        <v>5729000.0</v>
+      </c>
+      <c r="C39">
         <v>5269000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>5313000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>20205000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>7473000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>6144000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>5355000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>12043000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>9307000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>7318000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>5530000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>5934000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>7370000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>7551000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>6418000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>9917000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>12588000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>8171000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>5237000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>6523000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>7783000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>6240000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>4432000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>4543000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>6331000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>7163000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>4719000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>4119000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>6966000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>6957000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>11470000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>6667000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>12274000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>11130000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>10628000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>5220000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>8492000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>7078000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>8488000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>8418000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>8708000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>3694000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>2256000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>4021000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>3598000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>3182000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>4057000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>4506000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>3535000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>3643000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>4077000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>5146000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>4687000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>4224000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>8750000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>4593000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>3749000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>3389000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>4194000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>5450000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>5018000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>12962000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>4965000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>5457000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>5564000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>4426000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>3468000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>6103000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>5361000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>4115000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>4736000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>4641000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>3813000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>3363000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>3552000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>5213000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>5938000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>6491000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>6729000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>4357000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>6260000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>2712000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>4120000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>5698000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>6510000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>3183000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>4195000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>8916000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>9401000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>3536000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>4363000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>3924000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>2489000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>2566000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>2457000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>2225000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>3443000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>3738000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>2106000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>2368000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>3581000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>3448000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>2109000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>1963000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>2200000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>1980000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>2141000.0</v>
       </c>
-      <c r="DD39"/>
-      <c r="DE39">
+      <c r="DE39"/>
+      <c r="DF39">
         <v>2900000.0</v>
       </c>
-      <c r="DF39">
+      <c r="DG39">
         <v>3200000.0</v>
       </c>
-      <c r="DG39">
+      <c r="DH39">
         <v>1637000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:111">
+    <row r="40" spans="1:112">
       <c r="A40" t="s">
         <v>67</v>
       </c>
       <c r="B40">
+        <v>7209000.0</v>
+      </c>
+      <c r="C40">
         <v>6986000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>5825000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>16270000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>7373000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>6649000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>6767000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>6717000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>6447000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>5552000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>7648000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>6778000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>5686000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>5443000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>16728000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>11757000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>5057000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>7746000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>7044000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>8286000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>9827000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>8880000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>10490000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>7536000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>7550000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>5761000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>8393000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>7014000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>5887000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>7637000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>11566000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>16483000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>11216000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>9742000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>8399000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>10757000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>10337000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>3054000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>11763000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>11019000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>9041000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>6473000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>6346000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>6506000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>5440000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>4755000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>7921000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>5887000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>4832000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>4479000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>5171000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>4763000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>4622000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>3845000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>5847000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>7388000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>5489000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>5159000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>5725000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>6031000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>6178000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>5231000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>5614000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>5166000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>5785000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>6230000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>5214000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>5560000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>5347000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>5070000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>4497000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>6823000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>5482000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>5060000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>7391000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>10715000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>7988000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>13376000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>14594000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>12068000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>9945000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>10583000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>9017000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>8900000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>9630000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>9386000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>8430000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>10101000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>11137000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>10414000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>7743000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>8088000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>8748000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>9819000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>9121000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>10394000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>10906000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>9909000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>9131000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>8163000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>9090000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>6462000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>6209000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>9354000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>10000000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>8200000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>8105000.0</v>
       </c>
-      <c r="DD40"/>
-      <c r="DE40">
+      <c r="DE40"/>
+      <c r="DF40">
         <v>6200000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>6400000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>7870000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:111">
+    <row r="41" spans="1:112">
       <c r="A41" t="s">
         <v>68</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>8746000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>9021000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>10400000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>10365000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>10560000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>9924000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>10676000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>10848000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>11127000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>11219000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>12349000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>11773000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>11310000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>11382000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>10614000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>10850000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>10794000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>12497000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>12435000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>14672000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>14529000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>14491000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>14912000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>14842000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>15042000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>14937000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>15869000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>17187000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>18361000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>8987000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>9279000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>8978000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>8990000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>8779000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>8556000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>8394000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>8218000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>7771000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>7851000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>7671000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>7557000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>7311000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>7425000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>7299000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>7127000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>7100000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>6738000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>6533000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>6399000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>6242000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>6682000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>6566000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>6099000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>5868000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>6362000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>6115000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>5886000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>5650000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>6410000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>6552000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>6533000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>6078000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>5918000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>5574000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>5457000.0</v>
       </c>
-      <c r="CA41"/>
-      <c r="CB41">
+      <c r="CB41"/>
+      <c r="CC41">
         <v>4432000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>4244000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>4137000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>4068000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>3907000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>4737000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>4259000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>4208000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>2963000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>3652000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>4507000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>4478000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>3441000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>3223000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>4882000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>3862000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>5144000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>4756000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>14017000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>13880000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>13792000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>14031000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CY41">
         <v>13746000.0</v>
       </c>
-      <c r="CY41">
+      <c r="CZ41">
         <v>13513000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DA41">
         <v>13712000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DB41">
         <v>12422000.0</v>
       </c>
-      <c r="DB41">
+      <c r="DC41">
         <v>12579000.0</v>
       </c>
-      <c r="DC41">
+      <c r="DD41">
         <v>12509000.0</v>
       </c>
-      <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
+      <c r="DH41"/>
     </row>
-    <row r="42" spans="1:111">
+    <row r="42" spans="1:112">
       <c r="A42" t="s">
         <v>69</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
-      <c r="D42">
+      <c r="D42"/>
+      <c r="E42">
         <v>50977000.0</v>
       </c>
-      <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
-      <c r="M42">
+      <c r="M42"/>
+      <c r="N42">
         <v>759000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>50067000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>50770000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>51868000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>53853000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>53649000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>53295000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>53690000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>53473000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-732000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-808000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-520000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-585000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-649000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>-713000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>-65000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>303000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>275000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>247000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>577000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>-1000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>10000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>-8000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>55000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>37000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>496000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>-59000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>46000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>116000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>35000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>139000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>37000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>4000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>-25000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>-56000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>-34000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>59000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>90000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>98000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>25000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>-74000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>185000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>202000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>17305000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>17313000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>17302000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>17262000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>17231000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>17200000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>17178000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>17161000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>17134000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>17110000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>17091000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>17076000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>17055000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>17035000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>55000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>16995000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>16975000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>16959000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>18133000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>18182000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>18906000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>19548000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>20300000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>20840000.0</v>
       </c>
-      <c r="CB42"/>
       <c r="CC42"/>
       <c r="CD42"/>
       <c r="CE42"/>
       <c r="CF42"/>
       <c r="CG42"/>
       <c r="CH42"/>
       <c r="CI42"/>
       <c r="CJ42"/>
       <c r="CK42"/>
       <c r="CL42"/>
       <c r="CM42"/>
       <c r="CN42"/>
       <c r="CO42"/>
       <c r="CP42"/>
       <c r="CQ42"/>
       <c r="CR42"/>
-      <c r="CS42">
+      <c r="CS42"/>
+      <c r="CT42">
         <v>46660000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>44628000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>40094000.0</v>
       </c>
-      <c r="CV42"/>
-      <c r="CW42">
+      <c r="CW42"/>
+      <c r="CX42">
         <v>-21369000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>-21583000.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>-21759000.0</v>
       </c>
-      <c r="CZ42"/>
       <c r="DA42"/>
       <c r="DB42"/>
       <c r="DC42"/>
       <c r="DD42"/>
       <c r="DE42"/>
       <c r="DF42"/>
       <c r="DG42"/>
+      <c r="DH42"/>
     </row>
-    <row r="43" spans="1:111">
+    <row r="43" spans="1:112">
       <c r="A43" t="s">
         <v>70</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -15784,88 +15867,87 @@
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
+      <c r="DH43"/>
     </row>
-    <row r="44" spans="1:111">
+    <row r="44" spans="1:112">
       <c r="A44" t="s">
         <v>71</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
@@ -15918,1714 +16000,1726 @@
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
       <c r="BJ44">
         <v>0.0</v>
       </c>
       <c r="BK44">
         <v>0.0</v>
       </c>
       <c r="BL44">
         <v>0.0</v>
       </c>
-      <c r="BM44"/>
+      <c r="BM44">
+        <v>0.0</v>
+      </c>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
+      <c r="DH44"/>
     </row>
-    <row r="45" spans="1:111">
+    <row r="45" spans="1:112">
       <c r="A45" t="s">
         <v>72</v>
       </c>
-      <c r="B45">
+      <c r="B45"/>
+      <c r="C45">
         <v>90597000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>94282000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>96088000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>122931000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>123914000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>125213000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>126390000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>125690000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>126913000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>127643000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>83281000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>87022000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>150539000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>95959000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>132502000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>54141000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>60653000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>61393000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>27315000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>66258000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>67042000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>69419000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>71654000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>73461000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>74532000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>29482000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>28105000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>27600000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>28600000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>29200000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>30800000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>25500000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>25703000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>25800000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>26500000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>27521000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>28200000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>22768000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>22900000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>22800000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>22600000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>22800000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>23000000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>23200000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>22800000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>23800000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>23600000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>23300000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>23100000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>22800000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>22900000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>22600000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>23300000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>21700000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>20900000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>21279000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>21000000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>20700000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>21173000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>21600000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>22200000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>22747000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>23400000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>24100000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>24500000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>24600000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>24900000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>25200000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>25300000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>25400000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>25700000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>27100000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>28000000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>29215000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33195000.0</v>
       </c>
       <c r="CC45">
         <v>33195000.0</v>
       </c>
       <c r="CD45">
+        <v>33195000.0</v>
+      </c>
+      <c r="CE45">
         <v>36958000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>37006000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37680000.0</v>
       </c>
       <c r="CG45">
         <v>37680000.0</v>
       </c>
       <c r="CH45">
+        <v>37680000.0</v>
+      </c>
+      <c r="CI45">
         <v>43228000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>44142000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44611000.0</v>
       </c>
       <c r="CK45">
         <v>44611000.0</v>
       </c>
       <c r="CL45">
+        <v>44611000.0</v>
+      </c>
+      <c r="CM45">
         <v>51256000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>53582000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55071000.0</v>
       </c>
       <c r="CO45">
         <v>55071000.0</v>
       </c>
       <c r="CP45">
+        <v>55071000.0</v>
+      </c>
+      <c r="CQ45">
         <v>56529000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>49577000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50321000.0</v>
       </c>
       <c r="CS45">
         <v>50321000.0</v>
       </c>
       <c r="CT45">
+        <v>50321000.0</v>
+      </c>
+      <c r="CU45">
         <v>49256000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>49952000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49742000.0</v>
       </c>
       <c r="CW45">
         <v>49742000.0</v>
       </c>
       <c r="CX45">
+        <v>49742000.0</v>
+      </c>
+      <c r="CY45">
         <v>49851000.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>48800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47800000.0</v>
       </c>
       <c r="DA45">
         <v>47800000.0</v>
       </c>
       <c r="DB45">
+        <v>47800000.0</v>
+      </c>
+      <c r="DC45">
         <v>47389000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>45100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42700000.0</v>
       </c>
       <c r="DE45">
         <v>42700000.0</v>
       </c>
       <c r="DF45">
+        <v>42700000.0</v>
+      </c>
+      <c r="DG45">
         <v>41900000.0</v>
       </c>
-      <c r="DG45">
+      <c r="DH45">
         <v>41600000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:111">
+    <row r="46" spans="1:112">
       <c r="A46" t="s">
         <v>73</v>
       </c>
       <c r="B46">
+        <v>44232000.0</v>
+      </c>
+      <c r="C46">
         <v>43861000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>48222000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>49377000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>70019000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>71853000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>73770000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>75959000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>76360000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>78176000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>79943000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>83281000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>87022000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>95876000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>95959000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>80182000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>82299000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>80308000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>79912000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>82815000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>54141000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>60653000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>61393000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>63637000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>66258000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>67042000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>69419000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>71654000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>73461000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>74532000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>29482000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>28105000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>27647000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>28572000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>29249000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>30846000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>25507000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>25703000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>25803000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>26477000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>27521000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>28192000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>22768000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>22896000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>22808000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>22591000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>22824000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>22979000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>23185000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>22840000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>23752000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>23594000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>23347000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>23125000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>22829000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>22913000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>22570000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>23268000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>21669000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>20947000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>21279000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>21000000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>20663000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>21173000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>21631000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>22198000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>22747000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>23425000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>24118000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>24478000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>24596000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>24859000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>25224000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>25257000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>25353000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>25737000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>27137000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>27970000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>24839000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>29215000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>33195000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>36958000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>36394000.0</v>
       </c>
-      <c r="CF46"/>
-      <c r="CG46">
+      <c r="CG46"/>
+      <c r="CH46">
         <v>37680000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>43228000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>43298000.0</v>
       </c>
-      <c r="CJ46"/>
-      <c r="CK46">
+      <c r="CK46"/>
+      <c r="CL46">
         <v>44611000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>51256000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>52359000.0</v>
       </c>
-      <c r="CN46"/>
-      <c r="CO46">
+      <c r="CO46"/>
+      <c r="CP46">
         <v>55071000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>56529000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>58685000.0</v>
       </c>
-      <c r="CR46"/>
-      <c r="CS46">
+      <c r="CS46"/>
+      <c r="CT46">
         <v>50321000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>49256000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>50110000.0</v>
       </c>
-      <c r="CV46"/>
-      <c r="CW46">
+      <c r="CW46"/>
+      <c r="CX46">
         <v>49742000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>49851000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>49652000.0</v>
       </c>
-      <c r="CZ46"/>
-      <c r="DA46">
+      <c r="DA46"/>
+      <c r="DB46">
         <v>47800000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>47389000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>47568000.0</v>
       </c>
-      <c r="DD46"/>
-      <c r="DE46">
+      <c r="DE46"/>
+      <c r="DF46">
         <v>42700000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>41900000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DH46">
         <v>41500000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:111">
+    <row r="47" spans="1:112">
       <c r="A47" t="s">
         <v>74</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>87022000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>29070000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>27010000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>27704000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>27565000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>27608000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>28058000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>82815000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>54141000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>27853000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>26780000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>27315000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>66258000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>29256000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>29907000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>30782000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>30925000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>30638000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>29482000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>28105000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>27647000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>28572000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>29249000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>30846000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>25507000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>25703000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>25803000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>26477000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>27521000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>28192000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>22768000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>22896000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>22808000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>22591000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>22824000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>22979000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>23185000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>22840000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>23752000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>23594000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>23347000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>23125000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>22829000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>22913000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>22570000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>23268000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>21669000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>20947000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>21279000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>21000000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>20663000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>21173000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>21631000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>22198000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>22747000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>23425000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>24118000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>24478000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>24596000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>24859000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>25224000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>25257000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>25353000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>25737000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>27137000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>27970000.0</v>
       </c>
-      <c r="CA47"/>
-      <c r="CB47">
+      <c r="CB47"/>
+      <c r="CC47">
         <v>29215000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>33195000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>36958000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>36394000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>37006000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>37680000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>43228000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>43298000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>44142000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>44611000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>51256000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>52359000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>53582000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>55071000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>56529000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>58685000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>49577000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>50321000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>49256000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>50110000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>49952000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>49742000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>49851000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>49652000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>48767000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>47766000.0</v>
       </c>
-      <c r="DB47">
+      <c r="DC47">
         <v>47389000.0</v>
       </c>
-      <c r="DC47">
+      <c r="DD47">
         <v>47568000.0</v>
       </c>
-      <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
+      <c r="DH47"/>
     </row>
-    <row r="48" spans="1:111">
+    <row r="48" spans="1:112">
       <c r="A48" t="s">
         <v>75</v>
       </c>
       <c r="B48">
+        <v>117028000.0</v>
+      </c>
+      <c r="C48">
         <v>117352000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>117603000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>118308000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>141996000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>147787000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>153336000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>158146000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>164745000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>169174000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>175717000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>177579000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>175348000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>180152000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>184386000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>207725000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>210994000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>208678000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>207884000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>214242000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>217613000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>212291000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>204988000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>198601000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>190411000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>220281000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>223252000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>218131000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>215986000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>213599000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>213380000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>200457000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>192775000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>185728000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>180433000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>173245000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>167434000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>161047000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>157688000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>148097000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>142793000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>138601000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>137255000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>134191000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>130642000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>127786000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>125393000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>122171000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>120045000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>118849000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>117120000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>116197000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>115155000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>114542000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>113483000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>110860000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>109853000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>109683000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>109742000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>110193000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>109013000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>108444000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>109000000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>110261000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>110169000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>110069000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>110073000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>108180000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>108299000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>109840000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>112450000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>114246000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>112392000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>123495000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>122835000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>127929000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>131017000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>137788000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>141539000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>166326000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>163049000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>162791000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>157911000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>151992000.0</v>
       </c>
       <c r="CG48">
         <v>151992000.0</v>
       </c>
       <c r="CH48">
+        <v>151992000.0</v>
+      </c>
+      <c r="CI48">
         <v>152149000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>149012000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>142136000.0</v>
       </c>
       <c r="CK48">
         <v>142136000.0</v>
       </c>
       <c r="CL48">
+        <v>142136000.0</v>
+      </c>
+      <c r="CM48">
         <v>139628000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>134811000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>128504000.0</v>
       </c>
       <c r="CO48">
         <v>128504000.0</v>
       </c>
       <c r="CP48">
+        <v>128504000.0</v>
+      </c>
+      <c r="CQ48">
         <v>125603000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>123634000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>114345000.0</v>
       </c>
       <c r="CS48">
         <v>114345000.0</v>
       </c>
       <c r="CT48">
+        <v>114345000.0</v>
+      </c>
+      <c r="CU48">
         <v>101895000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>99359000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>95792000.0</v>
       </c>
       <c r="CW48">
         <v>95792000.0</v>
       </c>
       <c r="CX48">
+        <v>95792000.0</v>
+      </c>
+      <c r="CY48">
         <v>97534000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>96980000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>92600000.0</v>
       </c>
       <c r="DA48">
         <v>92600000.0</v>
       </c>
       <c r="DB48">
+        <v>92600000.0</v>
+      </c>
+      <c r="DC48">
         <v>89125000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>85337000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79700000.0</v>
       </c>
       <c r="DE48">
         <v>79700000.0</v>
       </c>
       <c r="DF48">
+        <v>79700000.0</v>
+      </c>
+      <c r="DG48">
         <v>77200000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>71465000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:111">
+    <row r="49" spans="1:112">
       <c r="A49" t="s">
         <v>76</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-      <c r="N49">
+      <c r="N49"/>
+      <c r="O49">
         <v>180152000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>184386000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>207725000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>210994000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>208678000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>207884000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>214242000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>217613000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>212291000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>204988000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>198601000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>190411000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>186540000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>223252000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>218131000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>215986000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>213599000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>213380000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>200457000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>192775000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>185728000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>180122000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>173245000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>167434000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>161047000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>157688000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>148097000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>142793000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>138601000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>137255000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>134191000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>130642000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>127786000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>125392000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>122171000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>120045000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>118849000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>117120000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>116197000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>115155000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>114542000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>113483000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>110860000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>109853000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>109683000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>109742000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>110193000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>109013000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BK49">
         <v>108444000.0</v>
       </c>
-      <c r="BK49">
+      <c r="BL49">
         <v>109000000.0</v>
       </c>
-      <c r="BL49">
+      <c r="BM49">
         <v>110261000.0</v>
       </c>
-      <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
+      <c r="DH49"/>
     </row>
-    <row r="50" spans="1:111">
+    <row r="50" spans="1:112">
       <c r="A50" t="s">
         <v>77</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
-      <c r="H50">
+      <c r="H50"/>
+      <c r="I50">
         <v>1393000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>22177000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>22526000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1393000.0</v>
       </c>
       <c r="L50">
         <v>1393000.0</v>
       </c>
       <c r="M50">
         <v>1393000.0</v>
       </c>
       <c r="N50">
         <v>1393000.0</v>
       </c>
       <c r="O50">
         <v>1393000.0</v>
       </c>
       <c r="P50">
         <v>1393000.0</v>
       </c>
       <c r="Q50">
         <v>1393000.0</v>
       </c>
-      <c r="R50"/>
+      <c r="R50">
+        <v>1393000.0</v>
+      </c>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
-      <c r="X50">
+      <c r="X50"/>
+      <c r="Y50">
         <v>25741000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>27200000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>28170000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>5834000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>5833000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>5846000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5829000.0</v>
       </c>
       <c r="AE50">
         <v>5829000.0</v>
       </c>
       <c r="AF50">
+        <v>5829000.0</v>
+      </c>
+      <c r="AG50">
         <v>6112000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>6532000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>6942000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>7528000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>7526000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>44680000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>5820000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5817000.0</v>
       </c>
       <c r="AN50">
         <v>5817000.0</v>
       </c>
       <c r="AO50">
         <v>5817000.0</v>
       </c>
       <c r="AP50">
+        <v>5817000.0</v>
+      </c>
+      <c r="AQ50">
         <v>5816000.0</v>
       </c>
-      <c r="AQ50">
+      <c r="AR50">
         <v>5817000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>5817000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
@@ -17645,660 +17739,665 @@
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
+      <c r="DH50"/>
     </row>
-    <row r="51" spans="1:111">
+    <row r="51" spans="1:112">
       <c r="A51" t="s">
         <v>78</v>
       </c>
       <c r="B51">
+        <v>23954000.0</v>
+      </c>
+      <c r="C51">
         <v>23566000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>28136000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>30085000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>50126000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>69018000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>70292000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>72343000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>73008000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>74475000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>76252000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>79918000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>84653000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>93159000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>95345000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>79041000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>81731000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>54718000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>54040000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>54823000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>27743000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>34361000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>36091000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>63450000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>66455000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>66913000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>70217000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>72785000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>75557000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>78018000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>35457000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>37686000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>39563000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>41430000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>53306000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>55186000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>44680000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>46134000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>47589000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>49043000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>50497000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>52050000.0</v>
       </c>
-      <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
-      <c r="BP51">
+      <c r="BP51"/>
+      <c r="BQ51">
         <v>111000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>6445000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>4513000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>5218000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>5910000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>6590000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>7257000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>7912000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>8555000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>9185000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>9806000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>10415000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>11012000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>11598000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>12174000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>12739000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13839000.0</v>
       </c>
       <c r="CG51">
         <v>13839000.0</v>
       </c>
       <c r="CH51">
+        <v>13839000.0</v>
+      </c>
+      <c r="CI51">
         <v>14375000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>20426000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25698000.0</v>
       </c>
       <c r="CK51">
         <v>25698000.0</v>
       </c>
       <c r="CL51">
+        <v>25698000.0</v>
+      </c>
+      <c r="CM51">
         <v>27420000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>29133000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47532000.0</v>
       </c>
       <c r="CO51">
         <v>47532000.0</v>
       </c>
       <c r="CP51">
+        <v>47532000.0</v>
+      </c>
+      <c r="CQ51">
         <v>50219000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>48500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24900000.0</v>
       </c>
       <c r="CS51">
         <v>24900000.0</v>
       </c>
       <c r="CT51">
+        <v>24900000.0</v>
+      </c>
+      <c r="CU51">
         <v>25591000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>26276000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28083000.0</v>
       </c>
       <c r="CW51">
         <v>28083000.0</v>
       </c>
       <c r="CX51">
+        <v>28083000.0</v>
+      </c>
+      <c r="CY51">
         <v>28591000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>29523000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12500000.0</v>
       </c>
       <c r="DA51">
         <v>12500000.0</v>
       </c>
       <c r="DB51">
+        <v>12500000.0</v>
+      </c>
+      <c r="DC51">
         <v>12000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12500000.0</v>
       </c>
       <c r="DD51">
         <v>12500000.0</v>
       </c>
       <c r="DE51">
         <v>12500000.0</v>
       </c>
       <c r="DF51">
+        <v>12500000.0</v>
+      </c>
+      <c r="DG51">
         <v>11500000.0</v>
       </c>
-      <c r="DG51">
+      <c r="DH51">
         <v>12062000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:111">
+    <row r="52" spans="1:112">
       <c r="A52" t="s">
         <v>79</v>
       </c>
       <c r="B52">
+        <v>5089000.0</v>
+      </c>
+      <c r="C52">
         <v>5359000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>5445000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>5432000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>7798000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>7647000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>7502000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>9005000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>29504000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>29611000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>8357000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>8438000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>8319000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>8756000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>8709000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>8315000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>8647000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>7447000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>7471000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>7293000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>5942000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>6381000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>6650000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>32513000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>34044000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>34332000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>12141000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>12228000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>12293000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>11676000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>5829000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>6112000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>6532000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>6942000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>7528000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>7526000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>5822000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>5820000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5817000.0</v>
       </c>
       <c r="AN52">
         <v>5817000.0</v>
       </c>
       <c r="AO52">
         <v>5817000.0</v>
       </c>
       <c r="AP52">
+        <v>5817000.0</v>
+      </c>
+      <c r="AQ52">
         <v>5816000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>53000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>882000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>850000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>940000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>1000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>899000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>764000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>14000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>659000.0</v>
       </c>
-      <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
-      <c r="BP52">
+      <c r="BP52"/>
+      <c r="BQ52">
         <v>111000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>6445000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>2953000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>2899000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>2846000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>2795000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>2744000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>2694000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>2645000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>2596000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>2549000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>2503000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>2457000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>2412000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>2368000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>2325000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2241000.0</v>
       </c>
       <c r="CG52">
         <v>2241000.0</v>
       </c>
       <c r="CH52">
+        <v>2241000.0</v>
+      </c>
+      <c r="CI52">
         <v>2201000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>7686000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7258000.0</v>
       </c>
       <c r="CK52">
         <v>7258000.0</v>
       </c>
       <c r="CL52">
+        <v>7258000.0</v>
+      </c>
+      <c r="CM52">
         <v>8445000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>8708000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6835000.0</v>
       </c>
       <c r="CO52">
         <v>6835000.0</v>
       </c>
       <c r="CP52">
+        <v>6835000.0</v>
+      </c>
+      <c r="CQ52">
         <v>6800000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>6507000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2815000.0</v>
       </c>
       <c r="CS52">
         <v>2815000.0</v>
       </c>
       <c r="CT52">
+        <v>2815000.0</v>
+      </c>
+      <c r="CU52">
         <v>2794000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>2771000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2953000.0</v>
       </c>
       <c r="CW52">
         <v>2953000.0</v>
       </c>
       <c r="CX52">
+        <v>2953000.0</v>
+      </c>
+      <c r="CY52">
         <v>2157000.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>1877000.0</v>
       </c>
-      <c r="CZ52"/>
       <c r="DA52"/>
       <c r="DB52"/>
       <c r="DC52"/>
       <c r="DD52"/>
       <c r="DE52"/>
       <c r="DF52"/>
       <c r="DG52"/>
+      <c r="DH52"/>
     </row>
-    <row r="53" spans="1:111">
+    <row r="53" spans="1:112">
       <c r="A53" t="s">
         <v>80</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
-[...1 lines deleted...]
-      </c>
+      <c r="AF53"/>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
@@ -18351,135 +18450,136 @@
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
       <c r="BI53">
         <v>0.0</v>
       </c>
       <c r="BJ53">
         <v>0.0</v>
       </c>
       <c r="BK53">
         <v>0.0</v>
       </c>
       <c r="BL53">
         <v>0.0</v>
       </c>
-      <c r="BM53"/>
+      <c r="BM53">
+        <v>0.0</v>
+      </c>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
+      <c r="DH53"/>
     </row>
-    <row r="54" spans="1:111">
+    <row r="54" spans="1:112">
       <c r="A54" t="s">
         <v>81</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -18532,1475 +18632,1488 @@
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
       <c r="BK54">
         <v>0.0</v>
       </c>
       <c r="BL54">
         <v>0.0</v>
       </c>
-      <c r="BM54"/>
+      <c r="BM54">
+        <v>0.0</v>
+      </c>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
+      <c r="DH54"/>
     </row>
-    <row r="55" spans="1:111">
+    <row r="55" spans="1:112">
       <c r="A55" t="s">
         <v>82</v>
       </c>
       <c r="B55">
+        <v>224442000.0</v>
+      </c>
+      <c r="C55">
         <v>223217000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>225891000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>240237000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>278043000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>299685000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>313942000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>326864000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>332428000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>335530000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>343586000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>354498000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>350115000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>364068000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>381716000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>400251000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>412631000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>387071000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>374559000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>367385000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>368008000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>367315000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>352273000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>369257000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>357678000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>373213000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>393708000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>402441000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>400610000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>401919000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>369716000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>360282000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>350050000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>344274000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>350058000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>342517000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>312859000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>310583000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>318696000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>304733000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>296721000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>285665000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>181653000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>178421000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>174327000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>168947000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>170755000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>165705000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>160411000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>158560000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>154163000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>158762000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>155888000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>152760000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>155823000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>152464000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>152705000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>152786000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>149171000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>151802000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>148817000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>148439000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>150411000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>153840000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>153674000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>151676000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>149099000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>145689000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>151213000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>149379000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>153467000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>160852000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>161214000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>172810000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>175232000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>183816000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>185429000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>198605000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>202463000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>201299000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>195822000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>199000000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>193533000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>182369000.0</v>
       </c>
       <c r="CG55">
         <v>182369000.0</v>
       </c>
       <c r="CH55">
+        <v>182369000.0</v>
+      </c>
+      <c r="CI55">
         <v>187414000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>183413000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>186074000.0</v>
       </c>
       <c r="CK55">
         <v>186074000.0</v>
       </c>
       <c r="CL55">
+        <v>186074000.0</v>
+      </c>
+      <c r="CM55">
         <v>176898000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>171419000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>177545000.0</v>
       </c>
       <c r="CO55">
         <v>177545000.0</v>
       </c>
       <c r="CP55">
+        <v>177545000.0</v>
+      </c>
+      <c r="CQ55">
         <v>176436000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>175807000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>139568000.0</v>
       </c>
       <c r="CS55">
         <v>139568000.0</v>
       </c>
       <c r="CT55">
+        <v>139568000.0</v>
+      </c>
+      <c r="CU55">
         <v>135887000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>132441000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>129259000.0</v>
       </c>
       <c r="CW55">
         <v>129259000.0</v>
       </c>
       <c r="CX55">
+        <v>129259000.0</v>
+      </c>
+      <c r="CY55">
         <v>130637000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>128899000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>132000000.0</v>
       </c>
       <c r="DA55">
         <v>132000000.0</v>
       </c>
       <c r="DB55">
+        <v>132000000.0</v>
+      </c>
+      <c r="DC55">
         <v>125916000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>122580000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>115000000.0</v>
       </c>
       <c r="DE55">
         <v>115000000.0</v>
       </c>
       <c r="DF55">
+        <v>115000000.0</v>
+      </c>
+      <c r="DG55">
         <v>113200000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>111233000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:111">
+    <row r="56" spans="1:112">
       <c r="A56" t="s">
         <v>83</v>
       </c>
       <c r="B56">
+        <v>94078000.0</v>
+      </c>
+      <c r="C56">
         <v>91852000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>92895000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>105442000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>108142000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>128068000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>141124000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>150719000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>154326000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>156936000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>164798000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>173023000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>163173000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>169228000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>187303000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>226417000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>236991000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>214097000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>227714000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>218289000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>247083000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>240647000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>223722000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>237797000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>223363000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>204302000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>221967000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>227183000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>224002000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>224220000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>234931000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>227837000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>217417000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>211139000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>213588000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>201931000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>207471000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>206221000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>211917000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>196278000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>187762000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>175478000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>128067000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>126169000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>122792000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>117995000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>120042000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>115151000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>110297000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>109312000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>105732000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>110632000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>108389000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>105893000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>109667000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>105955000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>106605000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>105848000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>104492000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>107489000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>103967000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>104555000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>106696000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>109948000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>109667000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>106102000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>103533000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>100626000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>105332000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>103016000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>107049000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>110912000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>110967000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>122721000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>125417000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>135036000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>134559000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>146949000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>154361000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>149804000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>143782000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>143265000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>139828000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>126692000.0</v>
       </c>
       <c r="CG56">
         <v>126692000.0</v>
       </c>
       <c r="CH56">
+        <v>126692000.0</v>
+      </c>
+      <c r="CI56">
         <v>126480000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>124086000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>125623000.0</v>
       </c>
       <c r="CK56">
         <v>125623000.0</v>
       </c>
       <c r="CL56">
+        <v>125623000.0</v>
+      </c>
+      <c r="CM56">
         <v>109805000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>104557000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>105676000.0</v>
       </c>
       <c r="CO56">
         <v>105676000.0</v>
       </c>
       <c r="CP56">
+        <v>105676000.0</v>
+      </c>
+      <c r="CQ56">
         <v>103125000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>103129000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>84421000.0</v>
       </c>
       <c r="CS56">
         <v>84421000.0</v>
       </c>
       <c r="CT56">
+        <v>84421000.0</v>
+      </c>
+      <c r="CU56">
         <v>80690000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>76193000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74450000.0</v>
       </c>
       <c r="CW56">
         <v>74450000.0</v>
       </c>
       <c r="CX56">
+        <v>74450000.0</v>
+      </c>
+      <c r="CY56">
         <v>75743000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>71494000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77000000.0</v>
       </c>
       <c r="DA56">
         <v>77000000.0</v>
       </c>
       <c r="DB56">
+        <v>77000000.0</v>
+      </c>
+      <c r="DC56">
         <v>71878000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>70022000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>67200000.0</v>
       </c>
       <c r="DE56">
         <v>67200000.0</v>
       </c>
       <c r="DF56">
+        <v>67200000.0</v>
+      </c>
+      <c r="DG56">
         <v>66100000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>64420000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:111">
+    <row r="57" spans="1:112">
       <c r="A57" t="s">
         <v>84</v>
       </c>
       <c r="B57">
+        <v>31030000.0</v>
+      </c>
+      <c r="C57">
         <v>29767000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>27593000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>39541000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>36141000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>32508000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>39974000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>47766000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>66453000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>62912000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>41409000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>46616000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>39367000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>39757000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>50038000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>59536000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>64354000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>66978000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>56937000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>41826000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>64928000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>63645000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>54110000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>74835000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>71040000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>57503000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>50129000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>62027000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>59363000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>60161000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>64415000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>65849000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>59804000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>59935000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>60018000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>57275000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>50817000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>53396000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>64060000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>57787000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>52394000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>42908000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>16658000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>16656000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>16525000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>14090000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>19066000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>17103000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>14176000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>13776000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>11589000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>17034000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>15423000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>13069000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>17467000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>16792000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>18149000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>18574000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>14958000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>17184000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>15564000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>15860000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>17399000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>19430000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>19459000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>18011000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>15639000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>13787000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>19510000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>14821000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>15788000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>20280000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>21647000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>20297000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>23110000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>25259000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>22765000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>27883000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>27168000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>25776000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>23672000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>27223000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>27005000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21570000.0</v>
       </c>
       <c r="CG57">
         <v>21570000.0</v>
       </c>
       <c r="CH57">
+        <v>21570000.0</v>
+      </c>
+      <c r="CI57">
         <v>27164000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>26676000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33920000.0</v>
       </c>
       <c r="CK57">
         <v>33920000.0</v>
       </c>
       <c r="CL57">
+        <v>33920000.0</v>
+      </c>
+      <c r="CM57">
         <v>26588000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>25981000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21294000.0</v>
       </c>
       <c r="CO57">
         <v>21294000.0</v>
       </c>
       <c r="CP57">
+        <v>21294000.0</v>
+      </c>
+      <c r="CQ57">
         <v>20419000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>24547000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17384000.0</v>
       </c>
       <c r="CS57">
         <v>17384000.0</v>
       </c>
       <c r="CT57">
+        <v>17384000.0</v>
+      </c>
+      <c r="CU57">
         <v>16029000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>15034000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14418000.0</v>
       </c>
       <c r="CW57">
         <v>14418000.0</v>
       </c>
       <c r="CX57">
+        <v>14418000.0</v>
+      </c>
+      <c r="CY57">
         <v>11765000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>9835000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12100000.0</v>
       </c>
       <c r="DA57">
         <v>12100000.0</v>
       </c>
       <c r="DB57">
+        <v>12100000.0</v>
+      </c>
+      <c r="DC57">
         <v>9794000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>9816000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7900000.0</v>
       </c>
       <c r="DE57">
         <v>7900000.0</v>
       </c>
       <c r="DF57">
+        <v>7900000.0</v>
+      </c>
+      <c r="DG57">
         <v>9300000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>12627000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:111">
+    <row r="58" spans="1:112">
       <c r="A58" t="s">
         <v>85</v>
       </c>
       <c r="B58">
+        <v>24825000.0</v>
+      </c>
+      <c r="C58">
         <v>54123000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>56649000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>70481000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>84923000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>100528000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>109559000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>118093000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>117089000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>115938000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>117611000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>126710000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>124447000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>133037000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>145695000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>140662000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>147803000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>124809000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>113431000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>100032000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>97577000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>102752000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>94770000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>118121000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>115224000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>101394000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>119587000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>133198000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>133477000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>137297000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>106540000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>109858000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>107507000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>108952000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>120287000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>119847000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>104517000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>108752000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>120769000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>116882000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>114261000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>107503000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>25592000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>25935000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>25503000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>23080000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>27845000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>25659000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>22570000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>21980000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>19360000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>24885000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>23094000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>20626000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>24778000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>24217000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>25448000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>25701000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>22058000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>23922000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>22097000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>22259000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>23641000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>26112000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>26025000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>24110000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>21507000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>20149000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>25625000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>22267000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>23757000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>29754000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>31994000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>31343000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>34406000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>37087000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>34928000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>40597000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>40153000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>38763000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>37102000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>41166000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>41487000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37905000.0</v>
       </c>
       <c r="CG58">
         <v>37905000.0</v>
       </c>
       <c r="CH58">
+        <v>37905000.0</v>
+      </c>
+      <c r="CI58">
         <v>43597000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>43624000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56012000.0</v>
       </c>
       <c r="CK58">
         <v>56012000.0</v>
       </c>
       <c r="CL58">
+        <v>56012000.0</v>
+      </c>
+      <c r="CM58">
         <v>50070000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>50884000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65214000.0</v>
       </c>
       <c r="CO58">
         <v>65214000.0</v>
       </c>
       <c r="CP58">
+        <v>65214000.0</v>
+      </c>
+      <c r="CQ58">
         <v>68720000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>70402000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44225000.0</v>
       </c>
       <c r="CS58">
         <v>44225000.0</v>
       </c>
       <c r="CT58">
+        <v>44225000.0</v>
+      </c>
+      <c r="CU58">
         <v>52843000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>52419000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53579000.0</v>
       </c>
       <c r="CW58">
         <v>53579000.0</v>
       </c>
       <c r="CX58">
+        <v>53579000.0</v>
+      </c>
+      <c r="CY58">
         <v>51945000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>50994000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37000000.0</v>
       </c>
       <c r="DA58">
         <v>37000000.0</v>
       </c>
       <c r="DB58">
+        <v>37000000.0</v>
+      </c>
+      <c r="DC58">
         <v>34373000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>34825000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32900000.0</v>
       </c>
       <c r="DE58">
         <v>32900000.0</v>
       </c>
       <c r="DF58">
+        <v>32900000.0</v>
+      </c>
+      <c r="DG58">
         <v>33600000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>37333000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:111">
+    <row r="59" spans="1:112">
       <c r="A59" t="s">
         <v>86</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
@@ -20053,468 +20166,472 @@
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
       <c r="BK59">
         <v>0.0</v>
       </c>
       <c r="BL59">
         <v>0.0</v>
       </c>
-      <c r="BM59"/>
+      <c r="BM59">
+        <v>0.0</v>
+      </c>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
+      <c r="DH59"/>
     </row>
-    <row r="60" spans="1:111">
+    <row r="60" spans="1:112">
       <c r="A60" t="s">
         <v>87</v>
       </c>
       <c r="B60">
+        <v>168587000.0</v>
+      </c>
+      <c r="C60">
         <v>169094000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>169242000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>169756000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>193120000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>199157000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>204383000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>208771000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>215339000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>219592000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>225975000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>227788000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>225668000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>231031000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>236021000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>259589000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>264828000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>262262000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>261128000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>267353000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>270431000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>264563000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>257503000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>251136000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>242454000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>271819000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>274121000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>269243000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>267133000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>264622000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>263176000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>250424000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>242543000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>235322000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>229771000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>222670000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>208342000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>201831000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>197927000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>187851000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>182460000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>178162000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>156061000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>152486000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>148824000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>145867000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>142910000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>140046000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>137841000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>136580000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>134803000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>133877000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>132794000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>132134000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>131045000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>128247000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>127257000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>127085000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>127113000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>127880000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>126720000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>126180000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>126770000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>127728000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>127649000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>127566000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>127592000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>125540000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>125588000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>127112000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>129710000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>131098000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>129220000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>141467000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>140826000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>146729000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>150501000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>158008000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>162310000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>162536000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>158720000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>157834000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>152046000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>148612000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>144464000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>143817000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>139789000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>136585000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>130062000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>126828000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>120535000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>116264000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>112331000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>107716000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>105405000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>101044000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>95343000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>83044000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>80022000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>77741000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>75680000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>78692000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>77905000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>75559000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>95000000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>91543000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>87755000.0</v>
       </c>
-      <c r="DD60"/>
-      <c r="DE60">
+      <c r="DE60"/>
+      <c r="DF60">
         <v>82100000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>79600000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>73900000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:111">
+    <row r="61" spans="1:112">
       <c r="A61" t="s">
         <v>88</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-      <c r="AF61">
-[...1 lines deleted...]
-      </c>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
@@ -20567,99 +20684,102 @@
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
       <c r="BI61">
         <v>0.0</v>
       </c>
       <c r="BJ61">
         <v>0.0</v>
       </c>
       <c r="BK61">
         <v>0.0</v>
       </c>
       <c r="BL61">
         <v>0.0</v>
       </c>
-      <c r="BM61"/>
+      <c r="BM61">
+        <v>0.0</v>
+      </c>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
+      <c r="DH61"/>
     </row>
-    <row r="62" spans="1:111">
+    <row r="62" spans="1:112">
       <c r="A62" t="s">
         <v>89</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -20729,50 +20849,51 @@
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
+      <c r="DH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -20853,51 +20974,51 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B2">
         <v>231154000.0</v>
       </c>
       <c r="C2">
         <v>308817000.0</v>
       </c>
       <c r="D2">
         <v>324534000.0</v>
       </c>
       <c r="E2">
         <v>489808000.0</v>
       </c>
       <c r="F2">
         <v>491910000.0</v>
       </c>
       <c r="G2">
         <v>427333000.0</v>
       </c>
       <c r="H2">
         <v>496866000.0</v>
       </c>
       <c r="I2">
         <v>536514000.0</v>
       </c>
@@ -20942,51 +21063,51 @@
       </c>
       <c r="W2">
         <v>250467000.0</v>
       </c>
       <c r="X2">
         <v>226880000.0</v>
       </c>
       <c r="Y2">
         <v>179558000.0</v>
       </c>
       <c r="Z2">
         <v>170008000.0</v>
       </c>
       <c r="AA2">
         <v>188143000.0</v>
       </c>
       <c r="AB2">
         <v>168603000.0</v>
       </c>
       <c r="AC2">
         <v>156344000.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B3">
         <v>5906000.0</v>
       </c>
       <c r="C3">
         <v>9229000.0</v>
       </c>
       <c r="D3">
         <v>8956000.0</v>
       </c>
       <c r="E3">
         <v>8829000.0</v>
       </c>
       <c r="F3">
         <v>7814000.0</v>
       </c>
       <c r="G3">
         <v>6778000.0</v>
       </c>
       <c r="H3">
         <v>7100000.0</v>
       </c>
       <c r="I3">
         <v>7442000.0</v>
       </c>
@@ -21031,84 +21152,84 @@
       </c>
       <c r="W3">
         <v>7422000.0</v>
       </c>
       <c r="X3">
         <v>8724000.0</v>
       </c>
       <c r="Y3">
         <v>8103000.0</v>
       </c>
       <c r="Z3">
         <v>7592000.0</v>
       </c>
       <c r="AA3">
         <v>6689000.0</v>
       </c>
       <c r="AB3">
         <v>4988000.0</v>
       </c>
       <c r="AC3">
         <v>4900000.0</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B5">
         <v>-23170000.0</v>
       </c>
       <c r="C5">
         <v>-15152000.0</v>
       </c>
       <c r="D5">
         <v>14011000.0</v>
       </c>
       <c r="E5">
         <v>-5630000.0</v>
       </c>
       <c r="F5">
         <v>15216000.0</v>
       </c>
       <c r="G5">
         <v>-14028000.0</v>
       </c>
       <c r="H5">
         <v>23165000.0</v>
       </c>
       <c r="I5">
         <v>53044000.0</v>
       </c>
@@ -21153,51 +21274,51 @@
       </c>
       <c r="W5">
         <v>31793000.0</v>
       </c>
       <c r="X5">
         <v>27222000.0</v>
       </c>
       <c r="Y5">
         <v>18216000.0</v>
       </c>
       <c r="Z5">
         <v>11958000.0</v>
       </c>
       <c r="AA5">
         <v>22947000.0</v>
       </c>
       <c r="AB5">
         <v>23534000.0</v>
       </c>
       <c r="AC5">
         <v>16913000.0</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B6">
         <v>-17264000.0</v>
       </c>
       <c r="C6">
         <v>-5923000.0</v>
       </c>
       <c r="D6">
         <v>22967000.0</v>
       </c>
       <c r="E6">
         <v>3199000.0</v>
       </c>
       <c r="F6">
         <v>23030000.0</v>
       </c>
       <c r="G6">
         <v>-7250000.0</v>
       </c>
       <c r="H6">
         <v>30265000.0</v>
       </c>
       <c r="I6">
         <v>60486000.0</v>
       </c>
@@ -21242,119 +21363,119 @@
       </c>
       <c r="W6">
         <v>39215000.0</v>
       </c>
       <c r="X6">
         <v>35946000.0</v>
       </c>
       <c r="Y6">
         <v>26319000.0</v>
       </c>
       <c r="Z6">
         <v>19550000.0</v>
       </c>
       <c r="AA6">
         <v>29636000.0</v>
       </c>
       <c r="AB6">
         <v>28522000.0</v>
       </c>
       <c r="AC6">
         <v>21813000.0</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>-1800000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B9">
         <v>74024000.0</v>
       </c>
       <c r="C9">
         <v>88648000.0</v>
       </c>
       <c r="D9">
         <v>108692000.0</v>
       </c>
       <c r="E9">
         <v>93294000.0</v>
       </c>
       <c r="F9">
         <v>101702000.0</v>
       </c>
       <c r="G9">
         <v>112748000.0</v>
       </c>
       <c r="H9">
         <v>113958000.0</v>
       </c>
       <c r="I9">
         <v>146987000.0</v>
       </c>
@@ -21399,51 +21520,51 @@
       </c>
       <c r="W9">
         <v>95477000.0</v>
       </c>
       <c r="X9">
         <v>82125000.0</v>
       </c>
       <c r="Y9">
         <v>68788000.0</v>
       </c>
       <c r="Z9">
         <v>51281000.0</v>
       </c>
       <c r="AA9">
         <v>62685000.0</v>
       </c>
       <c r="AB9">
         <v>59182000.0</v>
       </c>
       <c r="AC9">
         <v>48964000.0</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B10">
         <v>-23890000.0</v>
       </c>
       <c r="C10">
         <v>-16426000.0</v>
       </c>
       <c r="D10">
         <v>12438000.0</v>
       </c>
       <c r="E10">
         <v>-6149000.0</v>
       </c>
       <c r="F10">
         <v>15106000.0</v>
       </c>
       <c r="G10">
         <v>-14568000.0</v>
       </c>
       <c r="H10">
         <v>21927000.0</v>
       </c>
       <c r="I10">
         <v>51590000.0</v>
       </c>
@@ -21488,51 +21609,51 @@
       </c>
       <c r="W10">
         <v>29924000.0</v>
       </c>
       <c r="X10">
         <v>23400000.0</v>
       </c>
       <c r="Y10">
         <v>24785000.0</v>
       </c>
       <c r="Z10">
         <v>10150000.0</v>
       </c>
       <c r="AA10">
         <v>22909000.0</v>
       </c>
       <c r="AB10">
         <v>23176000.0</v>
       </c>
       <c r="AC10">
         <v>17027000.0</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B11">
         <v>-5901000.0</v>
       </c>
       <c r="C11">
         <v>-3919000.0</v>
       </c>
       <c r="D11">
         <v>2573000.0</v>
       </c>
       <c r="E11">
         <v>-1837000.0</v>
       </c>
       <c r="F11">
         <v>3388000.0</v>
       </c>
       <c r="G11">
         <v>-4142000.0</v>
       </c>
       <c r="H11">
         <v>4844000.0</v>
       </c>
       <c r="I11">
         <v>11717000.0</v>
       </c>
@@ -21577,51 +21698,51 @@
       </c>
       <c r="W11">
         <v>11720000.0</v>
       </c>
       <c r="X11">
         <v>8690000.0</v>
       </c>
       <c r="Y11">
         <v>9394000.0</v>
       </c>
       <c r="Z11">
         <v>3640000.0</v>
       </c>
       <c r="AA11">
         <v>7995000.0</v>
       </c>
       <c r="AB11">
         <v>8881000.0</v>
       </c>
       <c r="AC11">
         <v>6241000.0</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B12">
         <v>766000.0</v>
       </c>
       <c r="C12">
         <v>1274000.0</v>
       </c>
       <c r="D12">
         <v>1573000.0</v>
       </c>
       <c r="E12">
         <v>519000.0</v>
       </c>
       <c r="F12">
         <v>110000.0</v>
       </c>
       <c r="G12">
         <v>540000.0</v>
       </c>
       <c r="H12">
         <v>1238000.0</v>
       </c>
       <c r="I12">
         <v>1454000.0</v>
       </c>
@@ -21666,117 +21787,117 @@
       </c>
       <c r="W12">
         <v>1869000.0</v>
       </c>
       <c r="X12">
         <v>2638000.0</v>
       </c>
       <c r="Y12">
         <v>974000.0</v>
       </c>
       <c r="Z12">
         <v>1476000.0</v>
       </c>
       <c r="AA12">
         <v>76000.0</v>
       </c>
       <c r="AB12">
         <v>716000.0</v>
       </c>
       <c r="AC12">
         <v>228000.0</v>
       </c>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B15">
         <v>-26967000.0</v>
       </c>
       <c r="C15">
         <v>-12507000.0</v>
       </c>
       <c r="D15">
         <v>9865000.0</v>
       </c>
       <c r="E15">
         <v>-4312000.0</v>
       </c>
       <c r="F15">
         <v>11718000.0</v>
       </c>
       <c r="G15">
         <v>-10426000.0</v>
       </c>
       <c r="H15">
         <v>17083000.0</v>
       </c>
       <c r="I15">
         <v>39873000.0</v>
       </c>
@@ -21821,51 +21942,51 @@
       </c>
       <c r="W15">
         <v>18204000.0</v>
       </c>
       <c r="X15">
         <v>14710000.0</v>
       </c>
       <c r="Y15">
         <v>15391000.0</v>
       </c>
       <c r="Z15">
         <v>6510000.0</v>
       </c>
       <c r="AA15">
         <v>14914000.0</v>
       </c>
       <c r="AB15">
         <v>14295000.0</v>
       </c>
       <c r="AC15">
         <v>10786000.0</v>
       </c>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-4312000.0</v>
       </c>
       <c r="F16">
         <v>11718000.0</v>
       </c>
       <c r="G16">
         <v>-10426000.0</v>
       </c>
       <c r="H16">
         <v>17083000.0</v>
       </c>
       <c r="I16">
         <v>39873000.0</v>
       </c>
       <c r="J16">
         <v>28250000.0</v>
       </c>
       <c r="K16">
         <v>25287000.0</v>
       </c>
@@ -21900,51 +22021,51 @@
         <v>14138000.0</v>
       </c>
       <c r="V16">
         <v>12485000.0</v>
       </c>
       <c r="W16">
         <v>18204000.0</v>
       </c>
       <c r="X16">
         <v>14710000.0</v>
       </c>
       <c r="Y16">
         <v>15391000.0</v>
       </c>
       <c r="Z16">
         <v>6510000.0</v>
       </c>
       <c r="AA16">
         <v>14914000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B17">
         <v>-12779000.0</v>
       </c>
       <c r="C17">
         <v>-12507000.0</v>
       </c>
       <c r="D17">
         <v>9865000.0</v>
       </c>
       <c r="E17">
         <v>-4312000.0</v>
       </c>
       <c r="F17">
         <v>11718000.0</v>
       </c>
       <c r="G17">
         <v>-10426000.0</v>
       </c>
       <c r="H17">
         <v>17083000.0</v>
       </c>
       <c r="I17">
         <v>39873000.0</v>
       </c>
@@ -21965,51 +22086,51 @@
       </c>
       <c r="O17">
         <v>8626000.0</v>
       </c>
       <c r="P17">
         <v>5057000.0</v>
       </c>
       <c r="Q17">
         <v>3240000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B18">
         <v>-765000.0</v>
       </c>
       <c r="C18">
         <v>-1274000.0</v>
       </c>
       <c r="D18">
         <v>-1573000.0</v>
       </c>
       <c r="E18">
         <v>-519000.0</v>
       </c>
       <c r="F18">
         <v>-110000.0</v>
       </c>
       <c r="G18">
         <v>-540000.0</v>
       </c>
       <c r="H18">
         <v>-1238000.0</v>
       </c>
       <c r="I18">
         <v>-1454000.0</v>
       </c>
@@ -22018,51 +22139,51 @@
       </c>
       <c r="K18">
         <v>-954000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>416000.0</v>
       </c>
       <c r="F19">
         <v>373000.0</v>
       </c>
       <c r="G19">
         <v>336000.0</v>
       </c>
       <c r="H19">
         <v>458000.0</v>
       </c>
       <c r="I19">
         <v>369000.0</v>
       </c>
       <c r="J19">
         <v>1536000.0</v>
       </c>
       <c r="K19">
         <v>930000.0</v>
       </c>
@@ -22077,92 +22198,92 @@
       </c>
       <c r="O19">
         <v>53000.0</v>
       </c>
       <c r="P19">
         <v>272000.0</v>
       </c>
       <c r="Q19">
         <v>108000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>13000.0</v>
       </c>
       <c r="F20"/>
       <c r="G20">
         <v>44318000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20">
         <v>1815000.0</v>
       </c>
       <c r="Q20">
         <v>1799000.0</v>
       </c>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B21">
         <v>-23651000.0</v>
       </c>
       <c r="C21">
         <v>-18085000.0</v>
       </c>
       <c r="D21">
         <v>12358000.0</v>
       </c>
       <c r="E21">
         <v>-6046000.0</v>
       </c>
       <c r="F21">
         <v>14843000.0</v>
       </c>
       <c r="G21">
         <v>-14364000.0</v>
       </c>
       <c r="H21">
         <v>22707000.0</v>
       </c>
       <c r="I21">
         <v>52675000.0</v>
       </c>
@@ -22207,84 +22328,84 @@
       </c>
       <c r="W21">
         <v>31166000.0</v>
       </c>
       <c r="X21">
         <v>25752000.0</v>
       </c>
       <c r="Y21">
         <v>26319000.0</v>
       </c>
       <c r="Z21">
         <v>11077000.0</v>
       </c>
       <c r="AA21">
         <v>22947000.0</v>
       </c>
       <c r="AB21">
         <v>23534000.0</v>
       </c>
       <c r="AC21">
         <v>16913000.0</v>
       </c>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B23">
         <v>328829000.0</v>
       </c>
       <c r="C23">
         <v>415550000.0</v>
       </c>
       <c r="D23">
         <v>420868000.0</v>
       </c>
       <c r="E23">
         <v>589135000.0</v>
       </c>
       <c r="F23">
         <v>578769000.0</v>
       </c>
       <c r="G23">
         <v>554445000.0</v>
       </c>
       <c r="H23">
         <v>588117000.0</v>
       </c>
       <c r="I23">
         <v>630826000.0</v>
       </c>
@@ -22329,186 +22450,186 @@
       </c>
       <c r="W23">
         <v>313174000.0</v>
       </c>
       <c r="X23">
         <v>281783000.0</v>
       </c>
       <c r="Y23">
         <v>222027000.0</v>
       </c>
       <c r="Z23">
         <v>209331000.0</v>
       </c>
       <c r="AA23">
         <v>227881000.0</v>
       </c>
       <c r="AB23">
         <v>204251000.0</v>
       </c>
       <c r="AC23">
         <v>188395000.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B25">
         <v>7064000.0</v>
       </c>
       <c r="C25">
         <v>9229000.0</v>
       </c>
       <c r="D25">
         <v>8956000.0</v>
       </c>
       <c r="E25">
         <v>8829000.0</v>
       </c>
       <c r="F25">
         <v>7814000.0</v>
       </c>
       <c r="G25">
         <v>6778000.0</v>
       </c>
       <c r="H25">
         <v>7100000.0</v>
       </c>
       <c r="I25">
         <v>7442000.0</v>
       </c>
       <c r="J25">
         <v>6647000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>2600000.0</v>
       </c>
       <c r="D27">
         <v>2600000.0</v>
       </c>
       <c r="E27">
         <v>2000000.0</v>
       </c>
       <c r="F27">
         <v>1900000.0</v>
       </c>
       <c r="G27">
         <v>2100000.0</v>
       </c>
       <c r="H27">
         <v>3400000.0</v>
       </c>
       <c r="I27">
         <v>3300000.0</v>
       </c>
       <c r="J27">
         <v>3000000.0</v>
@@ -22535,60 +22656,60 @@
         <v>41022000.0</v>
       </c>
       <c r="R27">
         <v>50680000.0</v>
       </c>
       <c r="S27">
         <v>45980000.0</v>
       </c>
       <c r="T27">
         <v>67240000.0</v>
       </c>
       <c r="U27">
         <v>62049000.0</v>
       </c>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B28">
         <v>79147000.0</v>
       </c>
       <c r="C28">
-        <v>97771000.0</v>
+        <v>97615000.0</v>
       </c>
       <c r="D28">
-        <v>90205000.0</v>
+        <v>90078000.0</v>
       </c>
       <c r="E28">
         <v>93815000.0</v>
       </c>
       <c r="F28">
         <v>82575000.0</v>
       </c>
       <c r="G28">
         <v>78310000.0</v>
       </c>
       <c r="H28">
         <v>85467000.0</v>
       </c>
       <c r="I28">
         <v>88628000.0</v>
       </c>
       <c r="J28">
         <v>84279000.0</v>
       </c>
       <c r="K28">
         <v>80567000.0</v>
       </c>
       <c r="L28">
         <v>42126000.0</v>
       </c>
@@ -22622,51 +22743,51 @@
       <c r="V28">
         <v>65497000.0</v>
       </c>
       <c r="W28">
         <v>62707000.0</v>
       </c>
       <c r="X28">
         <v>54903000.0</v>
       </c>
       <c r="Y28">
         <v>42469000.0</v>
       </c>
       <c r="Z28">
         <v>39323000.0</v>
       </c>
       <c r="AA28">
         <v>39738000.0</v>
       </c>
       <c r="AB28">
         <v>35648000.0</v>
       </c>
       <c r="AC28"/>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B29">
         <v>-4254000.0</v>
       </c>
       <c r="C29">
         <v>-3919000.0</v>
       </c>
       <c r="D29">
         <v>2573000.0</v>
       </c>
       <c r="E29">
         <v>-1837000.0</v>
       </c>
       <c r="F29">
         <v>3388000.0</v>
       </c>
       <c r="G29">
         <v>-4142000.0</v>
       </c>
       <c r="H29">
         <v>4844000.0</v>
       </c>
       <c r="I29">
         <v>11717000.0</v>
       </c>
@@ -22677,51 +22798,51 @@
         <v>13909000.0</v>
       </c>
       <c r="L29">
         <v>8274000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B30">
         <v>97675000.0</v>
       </c>
       <c r="C30">
         <v>106733000.0</v>
       </c>
       <c r="D30">
         <v>96334000.0</v>
       </c>
       <c r="E30">
         <v>99340000.0</v>
       </c>
       <c r="F30">
         <v>86859000.0</v>
       </c>
       <c r="G30">
         <v>127112000.0</v>
       </c>
       <c r="H30">
         <v>91251000.0</v>
       </c>
       <c r="I30">
         <v>94312000.0</v>
       </c>
@@ -22766,51 +22887,51 @@
       </c>
       <c r="W30">
         <v>64311000.0</v>
       </c>
       <c r="X30">
         <v>56373000.0</v>
       </c>
       <c r="Y30">
         <v>42469000.0</v>
       </c>
       <c r="Z30">
         <v>40204000.0</v>
       </c>
       <c r="AA30">
         <v>40377000.0</v>
       </c>
       <c r="AB30">
         <v>34094000.0</v>
       </c>
       <c r="AC30">
         <v>32051000.0</v>
       </c>
     </row>
     <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B31">
         <v>-239000.0</v>
       </c>
       <c r="C31">
         <v>1659000.0</v>
       </c>
       <c r="D31">
         <v>80000.0</v>
       </c>
       <c r="E31">
         <v>-103000.0</v>
       </c>
       <c r="F31">
         <v>263000.0</v>
       </c>
       <c r="G31">
         <v>-204000.0</v>
       </c>
       <c r="H31">
         <v>-780000.0</v>
       </c>
       <c r="I31">
         <v>-1085000.0</v>
       </c>
@@ -22855,51 +22976,51 @@
       </c>
       <c r="W31">
         <v>-1242000.0</v>
       </c>
       <c r="X31">
         <v>-2352000.0</v>
       </c>
       <c r="Y31">
         <v>-1534000.0</v>
       </c>
       <c r="Z31">
         <v>-927000.0</v>
       </c>
       <c r="AA31">
         <v>-38000.0</v>
       </c>
       <c r="AB31">
         <v>-358000.0</v>
       </c>
       <c r="AC31">
         <v>114000.0</v>
       </c>
     </row>
     <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B32">
         <v>305178000.0</v>
       </c>
       <c r="C32">
         <v>397465000.0</v>
       </c>
       <c r="D32">
         <v>433226000.0</v>
       </c>
       <c r="E32">
         <v>583102000.0</v>
       </c>
       <c r="F32">
         <v>593612000.0</v>
       </c>
       <c r="G32">
         <v>540081000.0</v>
       </c>
       <c r="H32">
         <v>610824000.0</v>
       </c>
       <c r="I32">
         <v>683501000.0</v>
       </c>
@@ -22963,1099 +23084,1104 @@
       <c r="AC32">
         <v>205308000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DG32"/>
+  <dimension ref="A1:DH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:111">
+    <row r="1" spans="1:112">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>90</v>
       </c>
       <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
         <v>93</v>
       </c>
       <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
         <v>96</v>
       </c>
       <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
         <v>99</v>
       </c>
       <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
         <v>102</v>
       </c>
       <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
         <v>105</v>
       </c>
       <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
         <v>108</v>
       </c>
       <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
         <v>111</v>
       </c>
       <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
         <v>114</v>
       </c>
       <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
         <v>117</v>
       </c>
       <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
         <v>120</v>
       </c>
       <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
         <v>123</v>
       </c>
       <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
         <v>126</v>
       </c>
       <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
         <v>129</v>
       </c>
       <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
         <v>132</v>
       </c>
       <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
         <v>135</v>
       </c>
       <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
         <v>138</v>
       </c>
       <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
         <v>141</v>
       </c>
       <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
         <v>144</v>
       </c>
       <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
         <v>147</v>
       </c>
       <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
         <v>150</v>
       </c>
       <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
         <v>153</v>
       </c>
       <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
         <v>156</v>
       </c>
       <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
         <v>159</v>
       </c>
       <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
         <v>162</v>
       </c>
       <c r="CU1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
         <v>165</v>
       </c>
       <c r="CY1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
         <v>168</v>
       </c>
       <c r="DC1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DE1" t="s">
         <v>170</v>
       </c>
       <c r="DF1" t="s">
         <v>171</v>
       </c>
       <c r="DG1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2" spans="1:111">
+    <row r="2" spans="1:112">
       <c r="A2" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B2">
+        <v>43151000.0</v>
+      </c>
+      <c r="C2">
         <v>49405000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>46886000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>52642000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>65312000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>66314000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>80130000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>80327000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>74159000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>74350000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>73039000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>83121000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>74465000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>93909000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>130528000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>119572000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>121853000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>117855000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>118409000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>113421000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>130802000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>129279000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>121648000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>116204000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>103537000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>86540000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>133665000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>129777000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>123422000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>110001000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>156935000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>135638000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>133016000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>110926000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>135800000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>123656000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>123191000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>102729000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>133809000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>114372000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>107685000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>95232000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>42510000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>47173000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>44047000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>44581000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>47401000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>47137000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>41226000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>45786000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>43618000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>45527000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>42044000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>42379000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>42842000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>43243000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>38920000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>40808000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>41428000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>41443000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>43411000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>47360000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>44082000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>43460000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>41421000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>39584000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>37884000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>39928000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>36283000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>40836000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>55627000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>49188000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>46328000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>49735000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>56767000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>57132000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>50440000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>55216000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>35446000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>63018000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>59546000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>63888000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>62360000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61165000.0</v>
       </c>
       <c r="CG2">
         <v>61165000.0</v>
       </c>
       <c r="CH2">
+        <v>61165000.0</v>
+      </c>
+      <c r="CI2">
         <v>64459000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>59595000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61169000.0</v>
       </c>
       <c r="CK2">
         <v>61169000.0</v>
       </c>
       <c r="CL2">
+        <v>61169000.0</v>
+      </c>
+      <c r="CM2">
         <v>66004000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>57810000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55073000.0</v>
       </c>
       <c r="CO2">
         <v>55073000.0</v>
       </c>
       <c r="CP2">
+        <v>55073000.0</v>
+      </c>
+      <c r="CQ2">
         <v>59473000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>53953000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39590000.0</v>
       </c>
       <c r="CS2">
         <v>39590000.0</v>
       </c>
       <c r="CT2">
+        <v>39590000.0</v>
+      </c>
+      <c r="CU2">
         <v>46231000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>45528000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39825000.0</v>
       </c>
       <c r="CW2">
         <v>39825000.0</v>
       </c>
       <c r="CX2">
+        <v>39825000.0</v>
+      </c>
+      <c r="CY2">
         <v>42948000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>42324000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45100000.0</v>
       </c>
       <c r="DA2">
         <v>45100000.0</v>
       </c>
       <c r="DB2">
+        <v>45100000.0</v>
+      </c>
+      <c r="DC2">
         <v>48403000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>41787000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40700000.0</v>
       </c>
       <c r="DE2">
         <v>40700000.0</v>
       </c>
       <c r="DF2">
+        <v>40700000.0</v>
+      </c>
+      <c r="DG2">
         <v>43700000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>38800000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:111">
+    <row r="3" spans="1:112">
       <c r="A3" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>174</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
         <v>1816000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>544000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>987000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2172000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2203000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2299000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2313000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2335000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2283000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2330000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2254000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2225000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2147000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2251000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>2169000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>2122000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>2287000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>2191000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2040000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1868000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1714000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1726000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1687000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1680000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1685000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1840000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1789000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1755000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1716000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>596000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1869000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1861000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1828000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>2248000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>624000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1338000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1359000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1660000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1592000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1963000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>2785000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>864000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>743000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>719000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>620000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>672000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>668000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>646000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>613000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>673000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>632000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>602000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>584000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>318000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>773000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>880000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>595000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>640000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>671000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>623000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>632000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>594000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>754000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>752000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>748000.0</v>
       </c>
       <c r="BO3">
         <v>748000.0</v>
       </c>
       <c r="BP3">
+        <v>748000.0</v>
+      </c>
+      <c r="BQ3">
         <v>871000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>776000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>730000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>758000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>826000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>754000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>574000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>822000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>828000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>997000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>705000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>681000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>1159000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>1074000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>1191000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>1221000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>1188000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>9209000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>-155000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>2176000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1904000.0</v>
       </c>
       <c r="CK3">
         <v>1904000.0</v>
       </c>
       <c r="CL3">
+        <v>1904000.0</v>
+      </c>
+      <c r="CM3">
         <v>1945000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>1893000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2095000.0</v>
       </c>
       <c r="CO3">
         <v>2095000.0</v>
       </c>
       <c r="CP3">
+        <v>2095000.0</v>
+      </c>
+      <c r="CQ3">
         <v>2190000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>2031000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2033000.0</v>
       </c>
       <c r="CS3">
         <v>2033000.0</v>
       </c>
       <c r="CT3">
+        <v>2033000.0</v>
+      </c>
+      <c r="CU3">
         <v>1989000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>1816000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1968000.0</v>
       </c>
       <c r="CW3">
         <v>1968000.0</v>
       </c>
       <c r="CX3">
+        <v>1968000.0</v>
+      </c>
+      <c r="CY3">
         <v>1854000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>1730000.0</v>
       </c>
-      <c r="CZ3"/>
-      <c r="DA3">
+      <c r="DA3"/>
+      <c r="DB3">
         <v>-100000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>1670000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>1342000.0</v>
       </c>
-      <c r="DD3"/>
       <c r="DE3"/>
-      <c r="DF3">
+      <c r="DF3"/>
+      <c r="DG3">
         <v>-200000.0</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>-100000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:111">
+    <row r="4" spans="1:112">
       <c r="A4" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -24153,54 +24279,54 @@
       </c>
       <c r="BS4">
         <v>0.0</v>
       </c>
       <c r="BT4">
         <v>0.0</v>
       </c>
       <c r="BU4">
         <v>0.0</v>
       </c>
       <c r="BV4">
         <v>0.0</v>
       </c>
       <c r="BW4">
         <v>0.0</v>
       </c>
       <c r="BX4">
         <v>0.0</v>
       </c>
       <c r="BY4">
         <v>0.0</v>
       </c>
       <c r="BZ4">
         <v>0.0</v>
       </c>
-      <c r="CA4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CA4">
+        <v>0.0</v>
+      </c>
+      <c r="CB4"/>
       <c r="CC4">
         <v>0.0</v>
       </c>
       <c r="CD4">
         <v>0.0</v>
       </c>
       <c r="CE4">
         <v>0.0</v>
       </c>
       <c r="CF4">
         <v>0.0</v>
       </c>
       <c r="CG4">
         <v>0.0</v>
       </c>
       <c r="CH4">
         <v>0.0</v>
       </c>
       <c r="CI4">
         <v>0.0</v>
       </c>
       <c r="CJ4">
         <v>0.0</v>
       </c>
       <c r="CK4">
@@ -24238,761 +24364,766 @@
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
       <c r="DC4">
         <v>0.0</v>
       </c>
-      <c r="DD4"/>
+      <c r="DD4">
+        <v>0.0</v>
+      </c>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
+      <c r="DH4"/>
     </row>
-    <row r="5" spans="1:111">
+    <row r="5" spans="1:112">
       <c r="A5" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>176</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>1508000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>629000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-16052000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-4309000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-3438000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-2297000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-6648000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-1663000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-4543000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>922000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>9429000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>1630000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>2031000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-23687000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>6609000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>7247000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>4201000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-5119000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-1595000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>9682000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>12247000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>10754000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>13195000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>7512000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-45480000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>9283000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>5302000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>5736000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>2843000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>19260000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>12461000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>11938000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>9385000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>16269000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>12983000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>12294000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>7331000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>17350000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>10157000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>8224000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>5001000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>6521000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>6640000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>5859000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>5242000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>6078000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>4883000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>2768000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>4243000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>3163000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>3155000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>2640000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>3234000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>5311000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>3779000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>1442000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>933000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>2541000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>2035000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>1871000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>747000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>920000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>911000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>817000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>1706000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>5190000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>912000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-559000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>46000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-1570000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>4147000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>2863000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>3376000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>6676000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>9324000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>7929000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>6077000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-14271000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>5354000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>5019000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>4725000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>5963000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>6786000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-1902000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>8460000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>5445000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7336000.0</v>
       </c>
       <c r="CK5">
         <v>7336000.0</v>
       </c>
       <c r="CL5">
+        <v>7336000.0</v>
+      </c>
+      <c r="CM5">
         <v>7380000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>4947000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>6282000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>4187000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>6241000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>8501000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>5533000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>3500000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-138668000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>5552000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1541000.0</v>
       </c>
       <c r="CW5">
         <v>1541000.0</v>
       </c>
       <c r="CX5">
+        <v>1541000.0</v>
+      </c>
+      <c r="CY5">
         <v>2383000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>4139000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>4400000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>6100000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>7206000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>5160000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>6200000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>5000000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>6700000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>5600000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:111">
+    <row r="6" spans="1:112">
       <c r="A6" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B6">
+        <v>1283000.0</v>
+      </c>
+      <c r="C6">
         <v>3324000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1173000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-15065000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-2137000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-1235000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>2000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-4335000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>672000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-2260000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>3252000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>11683000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>3855000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>4178000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-21436000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>8778000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>9369000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>6488000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-2928000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>445000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>11550000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>13961000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>12480000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>14882000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>9192000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-43795000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>11123000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>7091000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>7491000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>4559000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>19856000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>14330000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>13799000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>11213000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>18517000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>13607000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>13632000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>8690000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>19010000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>11749000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>10187000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>7786000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>7385000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>7383000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>6578000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>5862000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>6750000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>5551000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>3414000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>4856000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>3836000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>3787000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>3242000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>3818000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>5629000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>4552000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>2322000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>1528000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>3181000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>2706000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>2494000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>1379000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>1514000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>1665000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>1569000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>2454000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>5938000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>1783000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>217000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>776000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-812000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>4973000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>3617000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>3950000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>7498000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>10152000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>8926000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>6782000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-13590000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>6513000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>6093000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>5916000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>7184000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>10405000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>7307000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>8305000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>7621000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9240000.0</v>
       </c>
       <c r="CK6">
         <v>9240000.0</v>
       </c>
       <c r="CL6">
+        <v>9240000.0</v>
+      </c>
+      <c r="CM6">
         <v>9325000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>6840000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>8377000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>6282000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>8431000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>10532000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>7566000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>5533000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-136679000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>7368000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3509000.0</v>
       </c>
       <c r="CW6">
         <v>3509000.0</v>
       </c>
       <c r="CX6">
+        <v>3509000.0</v>
+      </c>
+      <c r="CY6">
         <v>4237000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>5869000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="DA6">
         <v>6000000.0</v>
       </c>
       <c r="DB6">
+        <v>6000000.0</v>
+      </c>
+      <c r="DC6">
         <v>8876000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>6502000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="DE6">
         <v>5000000.0</v>
       </c>
       <c r="DF6">
+        <v>5000000.0</v>
+      </c>
+      <c r="DG6">
         <v>6700000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>5500000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:111">
+    <row r="7" spans="1:112">
       <c r="A7" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -25090,54 +25221,54 @@
       </c>
       <c r="BS7">
         <v>0.0</v>
       </c>
       <c r="BT7">
         <v>0.0</v>
       </c>
       <c r="BU7">
         <v>0.0</v>
       </c>
       <c r="BV7">
         <v>0.0</v>
       </c>
       <c r="BW7">
         <v>0.0</v>
       </c>
       <c r="BX7">
         <v>0.0</v>
       </c>
       <c r="BY7">
         <v>0.0</v>
       </c>
       <c r="BZ7">
         <v>0.0</v>
       </c>
-      <c r="CA7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CA7">
+        <v>0.0</v>
+      </c>
+      <c r="CB7"/>
       <c r="CC7">
         <v>0.0</v>
       </c>
       <c r="CD7">
         <v>0.0</v>
       </c>
       <c r="CE7">
         <v>0.0</v>
       </c>
       <c r="CF7">
         <v>0.0</v>
       </c>
       <c r="CG7">
         <v>0.0</v>
       </c>
       <c r="CH7">
         <v>0.0</v>
       </c>
       <c r="CI7">
         <v>0.0</v>
       </c>
       <c r="CJ7">
         <v>0.0</v>
       </c>
       <c r="CK7">
@@ -25175,91 +25306,92 @@
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
       <c r="DB7">
         <v>0.0</v>
       </c>
       <c r="DC7">
         <v>0.0</v>
       </c>
-      <c r="DD7"/>
+      <c r="DD7">
+        <v>0.0</v>
+      </c>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
+      <c r="DH7"/>
     </row>
-    <row r="8" spans="1:111">
+    <row r="8" spans="1:112">
       <c r="A8" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -25357,54 +25489,54 @@
       </c>
       <c r="BS8">
         <v>0.0</v>
       </c>
       <c r="BT8">
         <v>0.0</v>
       </c>
       <c r="BU8">
         <v>0.0</v>
       </c>
       <c r="BV8">
         <v>0.0</v>
       </c>
       <c r="BW8">
         <v>0.0</v>
       </c>
       <c r="BX8">
         <v>0.0</v>
       </c>
       <c r="BY8">
         <v>0.0</v>
       </c>
       <c r="BZ8">
         <v>0.0</v>
       </c>
-      <c r="CA8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CA8">
+        <v>0.0</v>
+      </c>
+      <c r="CB8"/>
       <c r="CC8">
         <v>0.0</v>
       </c>
       <c r="CD8">
         <v>0.0</v>
       </c>
       <c r="CE8">
         <v>0.0</v>
       </c>
       <c r="CF8">
         <v>0.0</v>
       </c>
       <c r="CG8">
         <v>0.0</v>
       </c>
       <c r="CH8">
         <v>0.0</v>
       </c>
       <c r="CI8">
         <v>0.0</v>
       </c>
       <c r="CJ8">
         <v>0.0</v>
       </c>
       <c r="CK8">
@@ -25442,1412 +25574,1427 @@
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
       <c r="DB8">
         <v>0.0</v>
       </c>
       <c r="DC8">
         <v>0.0</v>
       </c>
-      <c r="DD8"/>
+      <c r="DD8">
+        <v>0.0</v>
+      </c>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
+      <c r="DH8"/>
     </row>
-    <row r="9" spans="1:111">
+    <row r="9" spans="1:112">
       <c r="A9" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B9">
+        <v>20099000.0</v>
+      </c>
+      <c r="C9">
         <v>20047000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>20097000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>18088000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>16837000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>19002000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>24330000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>24025000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>20922000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>19221000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>23735000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>33710000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>23341000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>27906000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>772000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>32008000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>31055000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>29459000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>16396000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>20007000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>31717000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>33582000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>33611000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>33483000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>27000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>18057000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>31217000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>28399000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>28826000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>25517000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>43540000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>35836000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>35645000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>31966000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>39719000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>34278000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>33117000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>28143000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>40118000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>30926000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>28478000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>26599000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>18055000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>18165000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>16093000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>16375000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>17502000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>16031000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>13657000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>15610000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>13954000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>13598000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>13257000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>13916000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>16799000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>13560000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>11265000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>10922000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>12930000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>12737000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>12163000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>11033000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>10882000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>12275000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>11956000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>11769000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>14817000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>12677000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>9695000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>11227000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>884000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>19808000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>18300000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>21292000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>25531000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>26636000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>23001000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>22078000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>13615000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>27969000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>23460000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>26806000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>22979000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21233000.0</v>
       </c>
       <c r="CG9">
         <v>21233000.0</v>
       </c>
       <c r="CH9">
+        <v>21233000.0</v>
+      </c>
+      <c r="CI9">
         <v>24239000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>20931000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23140000.0</v>
       </c>
       <c r="CK9">
         <v>23140000.0</v>
       </c>
       <c r="CL9">
+        <v>23140000.0</v>
+      </c>
+      <c r="CM9">
         <v>25486000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>20412000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19676000.0</v>
       </c>
       <c r="CO9">
         <v>19676000.0</v>
       </c>
       <c r="CP9">
+        <v>19676000.0</v>
+      </c>
+      <c r="CQ9">
         <v>20642000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>20522000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15136000.0</v>
       </c>
       <c r="CS9">
         <v>15136000.0</v>
       </c>
       <c r="CT9">
+        <v>15136000.0</v>
+      </c>
+      <c r="CU9">
         <v>16022000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>15401000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10781000.0</v>
       </c>
       <c r="CW9">
         <v>10781000.0</v>
       </c>
       <c r="CX9">
+        <v>10781000.0</v>
+      </c>
+      <c r="CY9">
         <v>12630000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>13600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16400000.0</v>
       </c>
       <c r="DA9">
         <v>16400000.0</v>
       </c>
       <c r="DB9">
+        <v>16400000.0</v>
+      </c>
+      <c r="DC9">
         <v>17610000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>14502000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>13600000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>13700000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>15700000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>13800000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:111">
+    <row r="10" spans="1:112">
       <c r="A10" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B10">
+        <v>1543000.0</v>
+      </c>
+      <c r="C10">
         <v>1387000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>544000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-16138000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-4480000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-3816000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-2685000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-6967000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-1866000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-4907000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>546000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>9065000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>976000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1852000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-23661000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>6175000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>7164000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>4173000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-5148000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-1622000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>9659000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>12216000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>10647000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>13089000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>7384000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-45688000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>9031000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>4986000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>5408000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>2502000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>18904000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>12107000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>11574000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>9003000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>15881000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>11208000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>12012000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>7080000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>17151000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>9912000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>8236000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>3897000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>6502000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>6673000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>5910000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>5374000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>6675000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>4968000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>3466000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>4289000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>3484000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>3164000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>2618000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>3202000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>5266000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>3813000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>2342000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>1572000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>800000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>2823000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>2521000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>801000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-854000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>1692000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>1613000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>1718000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>4552000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>1690000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-525000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-630000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-1506000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>4744000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>3289000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>4137000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>7452000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>9214000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>7764000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>6739000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-17115000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>5352000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>2082000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>9483000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>5788000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1097000.0</v>
       </c>
       <c r="CG10">
         <v>1097000.0</v>
       </c>
       <c r="CH10">
+        <v>1097000.0</v>
+      </c>
+      <c r="CI10">
         <v>8026000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>4873000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5166000.0</v>
       </c>
       <c r="CK10">
         <v>5166000.0</v>
       </c>
       <c r="CL10">
+        <v>5166000.0</v>
+      </c>
+      <c r="CM10">
         <v>8892000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>6515000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5688000.0</v>
       </c>
       <c r="CO10">
         <v>5688000.0</v>
       </c>
       <c r="CP10">
+        <v>5688000.0</v>
+      </c>
+      <c r="CQ10">
         <v>4186000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>8048000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5116000.0</v>
       </c>
       <c r="CS10">
         <v>5116000.0</v>
       </c>
       <c r="CT10">
+        <v>5116000.0</v>
+      </c>
+      <c r="CU10">
         <v>4970000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>5208000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>466000.0</v>
       </c>
       <c r="CW10">
         <v>466000.0</v>
       </c>
       <c r="CX10">
+        <v>466000.0</v>
+      </c>
+      <c r="CY10">
         <v>2204000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>3939000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6200000.0</v>
       </c>
       <c r="DA10">
         <v>6200000.0</v>
       </c>
       <c r="DB10">
+        <v>6200000.0</v>
+      </c>
+      <c r="DC10">
         <v>7151000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>5110000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="DE10">
         <v>5000000.0</v>
       </c>
       <c r="DF10">
+        <v>5000000.0</v>
+      </c>
+      <c r="DG10">
         <v>6500000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>5400000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:111">
+    <row r="11" spans="1:112">
       <c r="A11" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B11">
+        <v>338000.0</v>
+      </c>
+      <c r="C11">
         <v>326000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-330000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-3604000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-1203000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-764000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-352000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-2836000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>85000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-816000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-47000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>2027000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>191000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>402000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-5783000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1334000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1621000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>991000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-1175000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-403000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>2192000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>2773000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>2121000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>2996000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>1610000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-10869000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>2015000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1066000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>1248000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>515000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>4213000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>2775000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>2881000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>1849000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>7046000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>4006000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>4234000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>2334000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>6172000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>3453000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>2887000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>1397000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>2357000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>2043000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>1972000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>1902000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>2376000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>1764000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>1194000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1485000.0</v>
       </c>
       <c r="AY11">
         <v>1485000.0</v>
       </c>
       <c r="AZ11">
+        <v>1485000.0</v>
+      </c>
+      <c r="BA11">
         <v>1048000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>930000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>1076000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>1568000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>1379000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>868000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>552000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>172000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>563000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>875000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>278000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>-672000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>522000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>435000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>644000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>1582000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>733000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>-62000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-174000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>-787000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>1794000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>1215000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>1532000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>2852000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>3303000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>2906000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>2453000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>1300000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>1818000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>872000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>3651000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>2228000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>433000.0</v>
       </c>
       <c r="CG11">
         <v>433000.0</v>
       </c>
       <c r="CH11">
+        <v>433000.0</v>
+      </c>
+      <c r="CI11">
         <v>3167000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>1923000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1963000.0</v>
       </c>
       <c r="CK11">
         <v>1963000.0</v>
       </c>
       <c r="CL11">
+        <v>1963000.0</v>
+      </c>
+      <c r="CM11">
         <v>3378000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>2475000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2160000.0</v>
       </c>
       <c r="CO11">
         <v>2160000.0</v>
       </c>
       <c r="CP11">
+        <v>2160000.0</v>
+      </c>
+      <c r="CQ11">
         <v>1591000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>3057000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1944000.0</v>
       </c>
       <c r="CS11">
         <v>1944000.0</v>
       </c>
       <c r="CT11">
+        <v>1944000.0</v>
+      </c>
+      <c r="CU11">
         <v>1887000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>1979000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>299000.0</v>
       </c>
       <c r="CW11">
         <v>299000.0</v>
       </c>
       <c r="CX11">
+        <v>299000.0</v>
+      </c>
+      <c r="CY11">
         <v>836000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>1496000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2100000.0</v>
       </c>
       <c r="DA11">
         <v>2100000.0</v>
       </c>
       <c r="DB11">
+        <v>2100000.0</v>
+      </c>
+      <c r="DC11">
         <v>2717000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>1941000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1900000.0</v>
       </c>
       <c r="DE11">
         <v>1900000.0</v>
       </c>
       <c r="DF11">
+        <v>1900000.0</v>
+      </c>
+      <c r="DG11">
         <v>2400000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>2100000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:111">
+    <row r="12" spans="1:112">
       <c r="A12" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B12">
+        <v>116000.0</v>
+      </c>
+      <c r="C12">
         <v>121000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>131000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>86000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>171000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>378000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>388000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>319000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>203000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>364000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>376000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>364000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>654000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>179000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>26000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>434000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>83000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>28000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>29000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>27000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>23000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>31000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>107000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>106000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>118000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>208000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>252000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>316000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>328000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>341000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>355000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>354000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>364000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>382000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>388000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>327000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>282000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>251000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>199000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>245000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>247000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>263000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>19000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>17000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>18000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>12000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>167000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>85000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>52000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>46000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>10000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>9000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>22000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>32000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>143000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>68000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>40000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>88000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>3482000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>234000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>54000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>108000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>3548000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>54000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>88000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>24000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>1276000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>186000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>68000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>1352000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>4786000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>1194000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>852000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>374000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>1552000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>220000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>330000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>1324000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>173000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>412000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>5369000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>224000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>119000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>200000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>99000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>279000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>805000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>419000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>3900000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>349000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>493000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>676000.0</v>
       </c>
       <c r="CO12">
         <v>676000.0</v>
       </c>
       <c r="CP12">
+        <v>676000.0</v>
+      </c>
+      <c r="CQ12">
         <v>3439000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>643000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>493000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>247000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>502000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>177000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>603000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>1626000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>151000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="CZ12">
         <v>200000.0</v>
       </c>
       <c r="DA12">
         <v>200000.0</v>
       </c>
       <c r="DB12">
+        <v>200000.0</v>
+      </c>
+      <c r="DC12">
         <v>110000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>100000.0</v>
       </c>
-      <c r="DD12"/>
       <c r="DE12"/>
-      <c r="DF12">
+      <c r="DF12"/>
+      <c r="DG12">
         <v>200000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:111">
+    <row r="13" spans="1:112">
       <c r="A13" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-      <c r="O13">
+      <c r="O13"/>
+      <c r="P13">
         <v>27000.0</v>
       </c>
-      <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
@@ -26899,87 +27046,86 @@
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
+      <c r="DH13"/>
     </row>
-    <row r="14" spans="1:111">
+    <row r="14" spans="1:112">
       <c r="A14" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
@@ -27077,54 +27223,54 @@
       </c>
       <c r="BS14">
         <v>0.0</v>
       </c>
       <c r="BT14">
         <v>0.0</v>
       </c>
       <c r="BU14">
         <v>0.0</v>
       </c>
       <c r="BV14">
         <v>0.0</v>
       </c>
       <c r="BW14">
         <v>0.0</v>
       </c>
       <c r="BX14">
         <v>0.0</v>
       </c>
       <c r="BY14">
         <v>0.0</v>
       </c>
       <c r="BZ14">
         <v>0.0</v>
       </c>
-      <c r="CA14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CA14">
+        <v>0.0</v>
+      </c>
+      <c r="CB14"/>
       <c r="CC14">
         <v>0.0</v>
       </c>
       <c r="CD14">
         <v>0.0</v>
       </c>
       <c r="CE14">
         <v>0.0</v>
       </c>
       <c r="CF14">
         <v>0.0</v>
       </c>
       <c r="CG14">
         <v>0.0</v>
       </c>
       <c r="CH14">
         <v>0.0</v>
       </c>
       <c r="CI14">
         <v>0.0</v>
       </c>
       <c r="CJ14">
         <v>0.0</v>
       </c>
       <c r="CK14">
@@ -27162,932 +27308,937 @@
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
       <c r="DB14">
         <v>0.0</v>
       </c>
       <c r="DC14">
         <v>0.0</v>
       </c>
-      <c r="DD14"/>
+      <c r="DD14">
+        <v>0.0</v>
+      </c>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
+      <c r="DH14"/>
     </row>
-    <row r="15" spans="1:111">
+    <row r="15" spans="1:112">
       <c r="A15" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B15">
+        <v>1670000.0</v>
+      </c>
+      <c r="C15">
         <v>1061000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>536000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-21174000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-3277000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-3052000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-2333000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-4131000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-1951000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-4091000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>593000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>7038000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>785000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>1450000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-17878000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>4841000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>5543000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>3182000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-3973000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-1219000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>7467000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>9443000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>8526000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>10093000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>5774000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-34819000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>7016000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>3920000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>4160000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>1987000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>14691000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>9332000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>8693000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>7154000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>8835000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>7202000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>7778000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>4746000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>10979000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>6459000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>5349000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>2500000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>4145000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>4630000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>3938000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>3472000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>4299000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>3204000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>2272000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>2804000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>1999000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>2116000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>1688000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>2126000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>3698000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>2434000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>1474000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>1020000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>628000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>2260000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>1646000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>523000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>-182000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>1170000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>1178000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>1074000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>2970000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>957000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-463000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-456000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-719000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>2950000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>2074000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>2605000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>4600000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>5911000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>4858000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>4286000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>-18415000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>3536000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>1210000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>5832000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>3560000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>664000.0</v>
       </c>
       <c r="CG15">
         <v>664000.0</v>
       </c>
       <c r="CH15">
+        <v>664000.0</v>
+      </c>
+      <c r="CI15">
         <v>4859000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>2950000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3203000.0</v>
       </c>
       <c r="CK15">
         <v>3203000.0</v>
       </c>
       <c r="CL15">
+        <v>3203000.0</v>
+      </c>
+      <c r="CM15">
         <v>5514000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>4040000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3528000.0</v>
       </c>
       <c r="CO15">
         <v>3528000.0</v>
       </c>
       <c r="CP15">
+        <v>3528000.0</v>
+      </c>
+      <c r="CQ15">
         <v>2595000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>4991000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3172000.0</v>
       </c>
       <c r="CS15">
         <v>3172000.0</v>
       </c>
       <c r="CT15">
+        <v>3172000.0</v>
+      </c>
+      <c r="CU15">
         <v>3083000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>3229000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>167000.0</v>
       </c>
       <c r="CW15">
         <v>167000.0</v>
       </c>
       <c r="CX15">
+        <v>167000.0</v>
+      </c>
+      <c r="CY15">
         <v>1368000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>2443000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4100000.0</v>
       </c>
       <c r="DA15">
         <v>4100000.0</v>
       </c>
       <c r="DB15">
+        <v>4100000.0</v>
+      </c>
+      <c r="DC15">
         <v>4434000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>3169000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3100000.0</v>
       </c>
       <c r="DE15">
         <v>3100000.0</v>
       </c>
       <c r="DF15">
+        <v>3100000.0</v>
+      </c>
+      <c r="DG15">
         <v>4100000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>3300000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:111">
+    <row r="16" spans="1:112">
       <c r="A16" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>732000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1450000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-17878000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>4841000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>5543000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>3182000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-3973000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-1219000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>7467000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>9443000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>8526000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>10093000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>5737000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-34819000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>7016000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>3920000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>4160000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1987000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>14694000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>9332000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>8693000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>7154000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>8524000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>7202000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>7778000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>4746000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>10979000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>6459000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>5349000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>2500000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>4145000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>4630000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>3938000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>3472000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>4298000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>3204000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>2272000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>2804000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>1999000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>2116000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>1688000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>2126000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>3698000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>2434000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>1474000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>1020000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>628000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>2260000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>1646000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>523000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>2070000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>1170000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>1178000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>1074000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>2970000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>957000.0</v>
       </c>
-      <c r="BQ16">
-[...1 lines deleted...]
-      </c>
       <c r="BR16">
         <v>0.0</v>
       </c>
       <c r="BS16">
+        <v>0.0</v>
+      </c>
+      <c r="BT16">
         <v>3960000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>2950000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>2074000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>2605000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>4600000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>5911000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>4858000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>4286000.0</v>
       </c>
-      <c r="CA16"/>
-      <c r="CB16">
+      <c r="CB16"/>
+      <c r="CC16">
         <v>3536000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>1210000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>5832000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>3560000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>4012000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>664000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>4859000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>2950000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>5447000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>3203000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>5514000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>4040000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>3596000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>3528000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>2595000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>4991000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>5908000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>3171000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>3083000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>3229000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>2532000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>167000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>1368000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>2443000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>3182000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>4129000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>4434000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>3169000.0</v>
       </c>
-      <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
+      <c r="DH16"/>
     </row>
-    <row r="17" spans="1:111">
+    <row r="17" spans="1:112">
       <c r="A17" t="s">
-        <v>187</v>
-[...1 lines deleted...]
-      <c r="B17">
+        <v>188</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17">
         <v>1061000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>869000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-12534000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-3277000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-3052000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-2333000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-4131000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-1951000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-4091000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>593000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>7038000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>785000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>1450000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-17878000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>4841000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>5543000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>3182000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-3973000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-1219000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>7467000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>9443000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>8526000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>10093000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>5774000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-34819000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>7016000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>3920000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>4160000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>1987000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>14694000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>9332000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>8693000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>7154000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>8524000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>7202000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>7778000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>4746000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>10979000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>6459000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>5349000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>2500000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>4145000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>4630000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>3938000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>3472000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>4298000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>3204000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>2272000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>2804000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>1999000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>2116000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>1688000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>2126000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>3698000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>2434000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>1474000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>1020000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>628000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>2260000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>1646000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>523000.0</v>
       </c>
-      <c r="BK17">
-[...1 lines deleted...]
-      </c>
       <c r="BL17">
+        <v>0.0</v>
+      </c>
+      <c r="BM17">
         <v>1170000.0</v>
       </c>
-      <c r="BM17">
-[...1 lines deleted...]
-      </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
         <v>0.0</v>
       </c>
       <c r="BW17">
         <v>0.0</v>
       </c>
       <c r="BX17">
         <v>0.0</v>
       </c>
       <c r="BY17">
         <v>0.0</v>
       </c>
       <c r="BZ17">
         <v>0.0</v>
       </c>
-      <c r="CA17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CA17">
+        <v>0.0</v>
+      </c>
+      <c r="CB17"/>
       <c r="CC17">
         <v>0.0</v>
       </c>
       <c r="CD17">
         <v>0.0</v>
       </c>
       <c r="CE17">
         <v>0.0</v>
       </c>
       <c r="CF17">
         <v>0.0</v>
       </c>
       <c r="CG17">
         <v>0.0</v>
       </c>
       <c r="CH17">
         <v>0.0</v>
       </c>
       <c r="CI17">
         <v>0.0</v>
       </c>
       <c r="CJ17">
         <v>0.0</v>
       </c>
       <c r="CK17">
@@ -28125,147 +28276,150 @@
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
       <c r="DB17">
         <v>0.0</v>
       </c>
       <c r="DC17">
         <v>0.0</v>
       </c>
-      <c r="DD17"/>
+      <c r="DD17">
+        <v>0.0</v>
+      </c>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
+      <c r="DH17"/>
     </row>
-    <row r="18" spans="1:111">
+    <row r="18" spans="1:112">
       <c r="A18" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>189</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
         <v>-121000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-131000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-86000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-171000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-378000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-388000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-319000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-203000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-364000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-376000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-364000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-654000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-179000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>27000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-434000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-83000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-28000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-29000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-27000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-23000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-31000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-107000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-106000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-118000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-208000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-252000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-316000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-328000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-341000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -28302,306 +28456,306 @@
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
+      <c r="DH18"/>
     </row>
-    <row r="19" spans="1:111">
+    <row r="19" spans="1:112">
       <c r="A19" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-      <c r="N19">
+      <c r="N19"/>
+      <c r="O19">
         <v>56000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-9000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>191000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-44000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>278000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>215000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>133000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>21000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>4000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>230000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>158000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-10000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-42000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>243000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>309000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-32000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-62000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>91000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>200000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>73000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>5000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>484000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>330000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>499000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>223000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>294000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>218000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>259000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>159000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-19000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>33000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>51000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>132000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>167000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>85000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>52000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>46000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>10000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>9000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-22000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-32000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-45000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>34000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>20000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>44000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BH19">
         <v>74000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>117000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>27000.0</v>
       </c>
-      <c r="BJ19">
+      <c r="BK19">
         <v>54000.0</v>
       </c>
-      <c r="BK19"/>
-      <c r="BL19">
+      <c r="BL19"/>
+      <c r="BM19">
         <v>27000.0</v>
       </c>
-      <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
+      <c r="DH19"/>
     </row>
-    <row r="20" spans="1:111">
+    <row r="20" spans="1:112">
       <c r="A20" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>13000.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-      <c r="Z20">
+      <c r="Z20"/>
+      <c r="AA20">
         <v>44318000.0</v>
       </c>
-      <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
@@ -28640,55 +28794,55 @@
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
+        <v>0.0</v>
+      </c>
+      <c r="BH20">
         <v>1815000.0</v>
       </c>
-      <c r="BH20">
-[...1 lines deleted...]
-      </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
         <v>0.0</v>
       </c>
       <c r="BQ20">
@@ -28699,54 +28853,54 @@
       </c>
       <c r="BS20">
         <v>0.0</v>
       </c>
       <c r="BT20">
         <v>0.0</v>
       </c>
       <c r="BU20">
         <v>0.0</v>
       </c>
       <c r="BV20">
         <v>0.0</v>
       </c>
       <c r="BW20">
         <v>0.0</v>
       </c>
       <c r="BX20">
         <v>0.0</v>
       </c>
       <c r="BY20">
         <v>0.0</v>
       </c>
       <c r="BZ20">
         <v>0.0</v>
       </c>
-      <c r="CA20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CA20">
+        <v>0.0</v>
+      </c>
+      <c r="CB20"/>
       <c r="CC20">
         <v>0.0</v>
       </c>
       <c r="CD20">
         <v>0.0</v>
       </c>
       <c r="CE20">
         <v>0.0</v>
       </c>
       <c r="CF20">
         <v>0.0</v>
       </c>
       <c r="CG20">
         <v>0.0</v>
       </c>
       <c r="CH20">
         <v>0.0</v>
       </c>
       <c r="CI20">
         <v>0.0</v>
       </c>
       <c r="CJ20">
         <v>0.0</v>
       </c>
       <c r="CK20">
@@ -28784,426 +28938,430 @@
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
       <c r="DB20">
         <v>0.0</v>
       </c>
       <c r="DC20">
         <v>0.0</v>
       </c>
-      <c r="DD20"/>
+      <c r="DD20">
+        <v>0.0</v>
+      </c>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
+      <c r="DH20"/>
     </row>
-    <row r="21" spans="1:111">
+    <row r="21" spans="1:112">
       <c r="A21" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B21">
+        <v>1283000.0</v>
+      </c>
+      <c r="C21">
         <v>1578000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>629000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-16315000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-4401000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-3564000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-2655000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-7260000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-3149000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-5170000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>340000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>8770000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1273000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1975000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-23678000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>6418000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>7291000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>3923000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-5332000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-1728000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>9661000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>12243000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>10525000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>13037000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>7512000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-1120000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>9040000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>4993000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>5768000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>2905000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>19166000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>12261000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>11865000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>9380000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>15376000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>11336000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>11926000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>7239000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>17056000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>9939000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>8224000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>4001000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>6521000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>6640000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>5859000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>5242000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>6508000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>4883000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>3414000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>4243000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>3474000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>3155000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>2640000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>3234000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>5311000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>3779000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>2322000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>1528000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>726000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>2706000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>2494000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>747000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>-879000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>1665000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>1569000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>1706000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>4529000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>1783000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>-499000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-627000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>-1438000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>4708000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>3121000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>3950000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>7130000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>8905000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>7456000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>6206000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>-17244000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>5614000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2035000.0</v>
       </c>
       <c r="CD21">
         <v>2035000.0</v>
       </c>
       <c r="CE21">
+        <v>2035000.0</v>
+      </c>
+      <c r="CF21">
         <v>5775000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>5869000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>1196000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>8305000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>5079000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>7336000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>5363000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>9325000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>6840000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6282000.0</v>
       </c>
       <c r="CO21">
         <v>6282000.0</v>
       </c>
       <c r="CP21">
+        <v>6282000.0</v>
+      </c>
+      <c r="CQ21">
         <v>4771000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>8501000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5533000.0</v>
       </c>
       <c r="CS21">
         <v>5533000.0</v>
       </c>
       <c r="CT21">
+        <v>5533000.0</v>
+      </c>
+      <c r="CU21">
         <v>5332000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>5552000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>1541000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>660000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>2383000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>4139000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6100000.0</v>
       </c>
       <c r="DA21">
         <v>6100000.0</v>
       </c>
       <c r="DB21">
+        <v>6100000.0</v>
+      </c>
+      <c r="DC21">
         <v>7206000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>5160000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="DE21">
         <v>5000000.0</v>
       </c>
       <c r="DF21">
+        <v>5000000.0</v>
+      </c>
+      <c r="DG21">
         <v>6700000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>5600000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:111">
+    <row r="22" spans="1:112">
       <c r="A22" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -29301,54 +29459,54 @@
       </c>
       <c r="BS22">
         <v>0.0</v>
       </c>
       <c r="BT22">
         <v>0.0</v>
       </c>
       <c r="BU22">
         <v>0.0</v>
       </c>
       <c r="BV22">
         <v>0.0</v>
       </c>
       <c r="BW22">
         <v>0.0</v>
       </c>
       <c r="BX22">
         <v>0.0</v>
       </c>
       <c r="BY22">
         <v>0.0</v>
       </c>
       <c r="BZ22">
         <v>0.0</v>
       </c>
-      <c r="CA22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CA22">
+        <v>0.0</v>
+      </c>
+      <c r="CB22"/>
       <c r="CC22">
         <v>0.0</v>
       </c>
       <c r="CD22">
         <v>0.0</v>
       </c>
       <c r="CE22">
         <v>0.0</v>
       </c>
       <c r="CF22">
         <v>0.0</v>
       </c>
       <c r="CG22">
         <v>0.0</v>
       </c>
       <c r="CH22">
         <v>0.0</v>
       </c>
       <c r="CI22">
         <v>0.0</v>
       </c>
       <c r="CJ22">
         <v>0.0</v>
       </c>
       <c r="CK22">
@@ -29386,393 +29544,399 @@
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
       <c r="DB22">
         <v>0.0</v>
       </c>
       <c r="DC22">
         <v>0.0</v>
       </c>
-      <c r="DD22"/>
+      <c r="DD22">
+        <v>0.0</v>
+      </c>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
+      <c r="DH22"/>
     </row>
-    <row r="23" spans="1:111">
+    <row r="23" spans="1:112">
       <c r="A23" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B23">
+        <v>61423000.0</v>
+      </c>
+      <c r="C23">
         <v>67874000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>66354000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>87045000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>86550000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>88880000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>107115000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>111612000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>98230000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>98741000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>96435000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>108061000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>96533000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>119840000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>154965000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>145162000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>145617000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>143391000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>140137000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>135156000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>152858000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>150618000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>144734000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>136650000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>123025000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>105717000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>155842000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>153183000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>146480000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>132613000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>181308000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>159213000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>156796000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>133512000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>159733000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>146729000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>144513000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>123764000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>156871000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>135359000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>127939000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>117830000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>54044000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>58698000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>54281000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>55714000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>58395000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>58285000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>51469000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>57153000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>54098000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>55970000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>52661000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>53061000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>54330000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>53024000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>47863000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>50202000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>51817000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>51474000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>53080000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>57646000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>54044000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>54070000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>51808000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>49647000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>47511000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>50822000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>46537000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>52017000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>58081000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>64849000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>61765000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>67077000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>75622000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>74444000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>65512000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>71217000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>63332000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>81637000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>78134000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>81214000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>79376000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>76529000.0</v>
       </c>
       <c r="CG23">
         <v>76529000.0</v>
       </c>
       <c r="CH23">
+        <v>76529000.0</v>
+      </c>
+      <c r="CI23">
         <v>80393000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>75081000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>76973000.0</v>
       </c>
       <c r="CK23">
         <v>76973000.0</v>
       </c>
       <c r="CL23">
+        <v>76973000.0</v>
+      </c>
+      <c r="CM23">
         <v>82165000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>71382000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68467000.0</v>
       </c>
       <c r="CO23">
         <v>68467000.0</v>
       </c>
       <c r="CP23">
+        <v>68467000.0</v>
+      </c>
+      <c r="CQ23">
         <v>73874000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>65974000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49193000.0</v>
       </c>
       <c r="CS23">
         <v>49193000.0</v>
       </c>
       <c r="CT23">
+        <v>49193000.0</v>
+      </c>
+      <c r="CU23">
         <v>200921000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>55377000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49065000.0</v>
       </c>
       <c r="CW23">
         <v>49065000.0</v>
       </c>
       <c r="CX23">
+        <v>49065000.0</v>
+      </c>
+      <c r="CY23">
         <v>53195000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>51785000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55500000.0</v>
       </c>
       <c r="DA23">
         <v>55500000.0</v>
       </c>
       <c r="DB23">
+        <v>55500000.0</v>
+      </c>
+      <c r="DC23">
         <v>58807000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>51129000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49400000.0</v>
       </c>
       <c r="DE23">
         <v>49400000.0</v>
       </c>
       <c r="DF23">
+        <v>49400000.0</v>
+      </c>
+      <c r="DG23">
         <v>52700000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>47000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:111">
+    <row r="24" spans="1:112">
       <c r="A24" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -29840,410 +30004,410 @@
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
+      <c r="DH24"/>
     </row>
-    <row r="25" spans="1:111">
+    <row r="25" spans="1:112">
       <c r="A25" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>196</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>1816000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1702000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>987000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2172000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2203000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2299000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2313000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2334000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2283000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2330000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2254000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>924000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2147000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2251000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2169000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2122000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2287000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2191000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2040000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1869000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1714000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1726000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1687000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1680000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1685000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1840000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1789000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1755000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1716000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1884000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1869000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1861000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1828000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>2248000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1702000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1338000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1359000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1660000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1592000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1963000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>2785000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>864000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>743000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>719000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>620000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>672000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>668000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>646000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>613000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>673000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>632000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>602000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>584000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>318000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>773000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>880000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>595000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>640000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>671000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>623000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>632000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>594000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>754000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>752000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>748000.0</v>
       </c>
       <c r="BO25">
         <v>748000.0</v>
       </c>
       <c r="BP25">
+        <v>748000.0</v>
+      </c>
+      <c r="BQ25">
         <v>871000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>776000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>730000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>758000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>826000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>754000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>574000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>822000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>828000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>997000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>705000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>681000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>1159000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>1074000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>1191000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1188000.0</v>
       </c>
       <c r="CF25">
         <v>1188000.0</v>
       </c>
-      <c r="CG25"/>
-      <c r="CH25">
+      <c r="CG25">
+        <v>1188000.0</v>
+      </c>
+      <c r="CH25"/>
+      <c r="CI25">
         <v>2176000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>1680000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1904000.0</v>
       </c>
       <c r="CK25">
         <v>1904000.0</v>
       </c>
       <c r="CL25">
+        <v>1904000.0</v>
+      </c>
+      <c r="CM25">
         <v>1945000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>2408000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2095000.0</v>
       </c>
       <c r="CO25">
         <v>2095000.0</v>
       </c>
       <c r="CP25">
+        <v>2095000.0</v>
+      </c>
+      <c r="CQ25">
         <v>2190000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>2265000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2033000.0</v>
       </c>
       <c r="CS25">
         <v>2033000.0</v>
       </c>
       <c r="CT25">
+        <v>2033000.0</v>
+      </c>
+      <c r="CU25">
         <v>1989000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>2040000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1968000.0</v>
       </c>
       <c r="CW25">
         <v>1968000.0</v>
       </c>
       <c r="CX25">
+        <v>1968000.0</v>
+      </c>
+      <c r="CY25">
         <v>1854000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>1730000.0</v>
       </c>
-      <c r="CZ25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DA25"/>
       <c r="DB25">
         <v>1670000.0</v>
       </c>
       <c r="DC25">
+        <v>1670000.0</v>
+      </c>
+      <c r="DD25">
         <v>1342000.0</v>
       </c>
-      <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
+      <c r="DH25"/>
     </row>
-    <row r="26" spans="1:111">
+    <row r="26" spans="1:112">
       <c r="A26" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -30341,54 +30505,54 @@
       </c>
       <c r="BS26">
         <v>0.0</v>
       </c>
       <c r="BT26">
         <v>0.0</v>
       </c>
       <c r="BU26">
         <v>0.0</v>
       </c>
       <c r="BV26">
         <v>0.0</v>
       </c>
       <c r="BW26">
         <v>0.0</v>
       </c>
       <c r="BX26">
         <v>0.0</v>
       </c>
       <c r="BY26">
         <v>0.0</v>
       </c>
       <c r="BZ26">
         <v>0.0</v>
       </c>
-      <c r="CA26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CA26">
+        <v>0.0</v>
+      </c>
+      <c r="CB26"/>
       <c r="CC26">
         <v>0.0</v>
       </c>
       <c r="CD26">
         <v>0.0</v>
       </c>
       <c r="CE26">
         <v>0.0</v>
       </c>
       <c r="CF26">
         <v>0.0</v>
       </c>
       <c r="CG26">
         <v>0.0</v>
       </c>
       <c r="CH26">
         <v>0.0</v>
       </c>
       <c r="CI26">
         <v>0.0</v>
       </c>
       <c r="CJ26">
         <v>0.0</v>
       </c>
       <c r="CK26">
@@ -30426,724 +30590,729 @@
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
       <c r="DB26">
         <v>0.0</v>
       </c>
       <c r="DC26">
         <v>0.0</v>
       </c>
-      <c r="DD26"/>
+      <c r="DD26">
+        <v>0.0</v>
+      </c>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
+      <c r="DH26"/>
     </row>
-    <row r="27" spans="1:111">
+    <row r="27" spans="1:112">
       <c r="A27" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>2600000.0</v>
       </c>
-      <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27">
         <v>2000000.0</v>
       </c>
-      <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
-      <c r="S27">
+      <c r="S27"/>
+      <c r="T27">
         <v>1900000.0</v>
       </c>
-      <c r="T27"/>
       <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27">
         <v>20743000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>2100000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>19850000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19177000.0</v>
       </c>
       <c r="Z27">
         <v>19177000.0</v>
       </c>
       <c r="AA27">
+        <v>19177000.0</v>
+      </c>
+      <c r="AB27">
         <v>3400000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>22808000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>44478000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>23778000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>3300000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>22979000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>23181000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>21990000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>3000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>22449000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>20989000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>22729000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>3200000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>20653000.0</v>
       </c>
-      <c r="AO27"/>
-      <c r="AP27">
+      <c r="AP27"/>
+      <c r="AQ27">
         <v>20944000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>2300000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>11525000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>10234000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>11133000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>2000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>11148000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>10243000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>11367000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>42222000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>10443000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>10617000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>10682000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>39606000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>9781000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>8943000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>9394000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>40375000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>10031000.0</v>
       </c>
-      <c r="BI27"/>
-      <c r="BJ27">
+      <c r="BJ27"/>
+      <c r="BK27">
         <v>10286000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>9962000.0</v>
       </c>
-      <c r="BL27"/>
-      <c r="BM27">
+      <c r="BM27"/>
+      <c r="BN27">
         <v>10387000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>10063000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>50680000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>10894000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>10254000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>11181000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>2460000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>15661000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>15437000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>17342000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>18855000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>17312000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>15072000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>16001000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>9458000.0</v>
       </c>
-      <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
-      <c r="CY27">
-[...3 lines deleted...]
-      <c r="DA27">
+      <c r="CY27"/>
+      <c r="CZ27">
+        <v>0.0</v>
+      </c>
+      <c r="DA27"/>
+      <c r="DB27">
         <v>99999.0</v>
       </c>
-      <c r="DB27"/>
-      <c r="DC27">
+      <c r="DC27"/>
+      <c r="DD27">
         <v>100000.0</v>
       </c>
-      <c r="DD27"/>
-[...4 lines deleted...]
-      <c r="DG27">
+      <c r="DE27"/>
+      <c r="DF27">
+        <v>0.0</v>
+      </c>
+      <c r="DG27"/>
+      <c r="DH27">
         <v>0.0</v>
       </c>
     </row>
-    <row r="28" spans="1:111">
+    <row r="28" spans="1:112">
       <c r="A28" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>199</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>18469000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>18924000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>18204000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>20366000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>21653000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>25185000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>28416000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>23147000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>23467000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>19872000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>24016000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>21144000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>25048000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>21560000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>24712000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>22886000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>24658000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>19232000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>21139000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>21460000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>20743000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>20390000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>19850000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>18892000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>19177000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>18181000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>2000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>22016000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>21016000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>20477000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>22979000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>19000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>10000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>20140000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>149000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>89000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>629000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>19528000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>47000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>19441000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>44000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>9234000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>25000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>34000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>33000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>8994000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>48000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>43000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>33000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>31742000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>43000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>17000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>18000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>28118000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>19000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>43000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>6000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>29986000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>31000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>9669000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>14000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>38000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>10610000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>13000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>37000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>41053000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>6000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>46000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>19000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>12860000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>4161000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>4137000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>4542000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>45000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>12000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>28000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>1000.0</v>
       </c>
-      <c r="CA28"/>
-      <c r="CB28">
+      <c r="CB28"/>
+      <c r="CC28">
         <v>18619000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>18588000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>17326000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>17016000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>18713000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>15364000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>15934000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>15486000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>17170000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>15804000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>16161000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>13572000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>15087000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>13394000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>14401000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>12021000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9603000.0</v>
       </c>
       <c r="CS28">
         <v>9603000.0</v>
       </c>
       <c r="CT28">
+        <v>9603000.0</v>
+      </c>
+      <c r="CU28">
         <v>10690000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>10374000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9240000.0</v>
       </c>
       <c r="CW28">
         <v>9240000.0</v>
       </c>
       <c r="CX28">
+        <v>9240000.0</v>
+      </c>
+      <c r="CY28">
         <v>10247000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>10800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10300000.0</v>
       </c>
       <c r="DA28">
         <v>10300000.0</v>
       </c>
       <c r="DB28">
+        <v>10300000.0</v>
+      </c>
+      <c r="DC28">
         <v>10404000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>9800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8700000.0</v>
       </c>
       <c r="DE28">
         <v>8700000.0</v>
       </c>
       <c r="DF28">
+        <v>8700000.0</v>
+      </c>
+      <c r="DG28">
         <v>9000000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>8200000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:111">
+    <row r="29" spans="1:112">
       <c r="A29" t="s">
-        <v>199</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>200</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>326000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-330000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-3604000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-1203000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-764000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-352000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-2836000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>85000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-816000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-47000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2027000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>191000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>402000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-5783000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1334000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1621000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>991000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-1175000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-403000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2192000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2773000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2121000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2996000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1610000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-10869000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>2015000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>1066000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>1248000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>515000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>4213000.0</v>
       </c>
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
@@ -31179,1053 +31348,1063 @@
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
+      <c r="DH29"/>
     </row>
-    <row r="30" spans="1:111">
+    <row r="30" spans="1:112">
       <c r="A30" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B30">
+        <v>18272000.0</v>
+      </c>
+      <c r="C30">
         <v>18469000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>19468000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>34403000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>21238000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>22566000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>26985000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>31285000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>24071000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>24391000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>23395000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>24940000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>22068000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>25931000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>24450000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>25590000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>23764000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>25536000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>21728000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>21735000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>22056000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>21339000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>23086000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>20446000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>19488000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>19177000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>22177000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>23406000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>23058000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>22612000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>24374000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>23575000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>23780000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>22586000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>23903000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>22942000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>21191000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>20904000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>23062000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>20987000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>20254000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>22598000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>11534000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>11525000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>10234000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>11133000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>10994000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>11148000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>10243000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>11367000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>10480000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>10443000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>10617000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>10682000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>11488000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>9781000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>8943000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>9394000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>10389000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>10031000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>9669000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>10286000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>9962000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>10610000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>10387000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>10063000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>9627000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>10894000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>10254000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>11181000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>2454000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>15661000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>15437000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>17342000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>18855000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>17312000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>15072000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>16001000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>27886000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>18619000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18588000.0</v>
       </c>
       <c r="CD30">
         <v>18588000.0</v>
       </c>
       <c r="CE30">
+        <v>18588000.0</v>
+      </c>
+      <c r="CF30">
         <v>17016000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15364000.0</v>
       </c>
       <c r="CG30">
         <v>15364000.0</v>
       </c>
       <c r="CH30">
+        <v>15364000.0</v>
+      </c>
+      <c r="CI30">
         <v>15934000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>15486000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15804000.0</v>
       </c>
       <c r="CK30">
         <v>15804000.0</v>
       </c>
       <c r="CL30">
+        <v>15804000.0</v>
+      </c>
+      <c r="CM30">
         <v>16161000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>13572000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13394000.0</v>
       </c>
       <c r="CO30">
         <v>13394000.0</v>
       </c>
       <c r="CP30">
+        <v>13394000.0</v>
+      </c>
+      <c r="CQ30">
         <v>14401000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>12021000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9603000.0</v>
       </c>
       <c r="CS30">
         <v>9603000.0</v>
       </c>
       <c r="CT30">
+        <v>9603000.0</v>
+      </c>
+      <c r="CU30">
         <v>154690000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>9849000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9240000.0</v>
       </c>
       <c r="CW30">
         <v>9240000.0</v>
       </c>
       <c r="CX30">
+        <v>9240000.0</v>
+      </c>
+      <c r="CY30">
         <v>10247000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>9461000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10400000.0</v>
       </c>
       <c r="DA30">
         <v>10400000.0</v>
       </c>
       <c r="DB30">
+        <v>10400000.0</v>
+      </c>
+      <c r="DC30">
         <v>10404000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>9342000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8700000.0</v>
       </c>
       <c r="DE30">
         <v>8700000.0</v>
       </c>
       <c r="DF30">
+        <v>8700000.0</v>
+      </c>
+      <c r="DG30">
         <v>9000000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>8200000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:111">
+    <row r="31" spans="1:112">
       <c r="A31" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B31">
+        <v>260000.0</v>
+      </c>
+      <c r="C31">
         <v>-191000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-85000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>177000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-79000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-252000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-30000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>293000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>1283000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>263000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>206000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>295000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-297000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-123000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>17000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-243000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-127000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>250000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>184000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>106000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-2000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-27000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>122000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>52000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-128000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-44568000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-9000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-7000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-360000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-403000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-261000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-154000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-291000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-377000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-314000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>3000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>217000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-28000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>95000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-27000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>12000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-104000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-19000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>33000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>51000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>132000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>167000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>85000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>52000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>46000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>10000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>9000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-22000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-32000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-45000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>34000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>20000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>44000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>74000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>117000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>27000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>54000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>25000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>27000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>44000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>12000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>23000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-93000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-26000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-3000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-68000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>36000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>168000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>187000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>322000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>309000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>308000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>533000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>129000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-262000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>47000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>123000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>13000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-4536000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-99000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-279000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-206000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-1730000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-197000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-433000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-325000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>82000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-594000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-585000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-453000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>170000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-417000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-362000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-344000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-551000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-1569000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-179000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-200000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>300000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>100000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-55000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>-50000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="DE31">
         <v>-100000.0</v>
       </c>
       <c r="DF31">
-        <v>-200000.0</v>
+        <v>-100000.0</v>
       </c>
       <c r="DG31">
         <v>-200000.0</v>
       </c>
+      <c r="DH31">
+        <v>-200000.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:111">
+    <row r="32" spans="1:112">
       <c r="A32" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B32">
+        <v>63250000.0</v>
+      </c>
+      <c r="C32">
         <v>69452000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>66983000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>70730000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>82149000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>85316000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>104460000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>104352000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>95081000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>93571000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>96774000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>116831000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>97806000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>121815000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>131300000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>151580000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>152908000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>147314000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>134805000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>133428000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>162519000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>162861000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>155259000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>149687000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>130537000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>104597000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>164882000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>158176000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>152248000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>135518000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>200475000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>171474000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>168661000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>142892000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>175519000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>157934000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>156308000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>130872000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>173927000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>145298000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>136163000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>121831000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>60565000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>65338000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>60140000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>60956000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>64903000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>63168000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>54883000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>61396000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>57572000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>59125000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>55301000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>56295000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>59641000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>56803000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>50185000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>51730000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>54358000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>54180000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>55574000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>58393000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>54964000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>55735000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>53377000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>51353000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>52701000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>52605000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>45978000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>52063000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>56511000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>68996000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>64628000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>71027000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>82298000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>83768000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>73441000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>77294000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>49061000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>90987000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>83006000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>90694000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>85339000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>82398000.0</v>
       </c>
       <c r="CG32">
         <v>82398000.0</v>
       </c>
       <c r="CH32">
+        <v>82398000.0</v>
+      </c>
+      <c r="CI32">
         <v>88698000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>80526000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>84309000.0</v>
       </c>
       <c r="CK32">
         <v>84309000.0</v>
       </c>
       <c r="CL32">
+        <v>84309000.0</v>
+      </c>
+      <c r="CM32">
         <v>91490000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>78222000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74749000.0</v>
       </c>
       <c r="CO32">
         <v>74749000.0</v>
       </c>
       <c r="CP32">
+        <v>74749000.0</v>
+      </c>
+      <c r="CQ32">
         <v>80115000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>74475000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54726000.0</v>
       </c>
       <c r="CS32">
         <v>54726000.0</v>
       </c>
       <c r="CT32">
+        <v>54726000.0</v>
+      </c>
+      <c r="CU32">
         <v>62253000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>60929000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50606000.0</v>
       </c>
       <c r="CW32">
         <v>50606000.0</v>
       </c>
       <c r="CX32">
+        <v>50606000.0</v>
+      </c>
+      <c r="CY32">
         <v>55578000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>55924000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61500000.0</v>
       </c>
       <c r="DA32">
         <v>61500000.0</v>
       </c>
       <c r="DB32">
+        <v>61500000.0</v>
+      </c>
+      <c r="DC32">
         <v>66013000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>56289000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54400000.0</v>
       </c>
       <c r="DE32">
         <v>54400000.0</v>
       </c>
       <c r="DF32">
+        <v>54400000.0</v>
+      </c>
+      <c r="DG32">
         <v>59400000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>52600000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC30"/>
@@ -32308,51 +32487,51 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B2">
         <v>6295000.0</v>
       </c>
       <c r="C2">
         <v>43159000.0</v>
       </c>
       <c r="D2">
         <v>19002000.0</v>
       </c>
       <c r="E2">
         <v>69366000.0</v>
       </c>
       <c r="F2">
         <v>65841000.0</v>
       </c>
       <c r="G2">
         <v>36031000.0</v>
       </c>
       <c r="H2">
         <v>11435000.0</v>
       </c>
       <c r="I2">
         <v>30915000.0</v>
       </c>
@@ -32397,51 +32576,51 @@
       </c>
       <c r="W2">
         <v>14859000.0</v>
       </c>
       <c r="X2">
         <v>2316000.0</v>
       </c>
       <c r="Y2">
         <v>7926000.0</v>
       </c>
       <c r="Z2">
         <v>1243000.0</v>
       </c>
       <c r="AA2">
         <v>157000.0</v>
       </c>
       <c r="AB2">
         <v>3625000.0</v>
       </c>
       <c r="AC2">
         <v>827000.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B3">
         <v>3163000</v>
       </c>
       <c r="C3">
         <v>3074000</v>
       </c>
       <c r="D3">
         <v>6815000</v>
       </c>
       <c r="E3">
         <v>4199000</v>
       </c>
       <c r="F3">
         <v>6692000</v>
       </c>
       <c r="G3">
         <v>1210000</v>
       </c>
       <c r="H3">
         <v>5129000</v>
       </c>
       <c r="I3">
         <v>5214000</v>
       </c>
@@ -32486,51 +32665,51 @@
       </c>
       <c r="W3">
         <v>3702000</v>
       </c>
       <c r="X3">
         <v>3974000</v>
       </c>
       <c r="Y3">
         <v>6082000</v>
       </c>
       <c r="Z3">
         <v>8797000</v>
       </c>
       <c r="AA3">
         <v>12008000</v>
       </c>
       <c r="AB3">
         <v>8626000</v>
       </c>
       <c r="AC3">
         <v>11486000</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-50364000.0</v>
       </c>
       <c r="F4">
         <v>3525000.0</v>
       </c>
       <c r="G4">
         <v>29810000.0</v>
       </c>
       <c r="H4">
         <v>24596000.0</v>
       </c>
       <c r="I4">
         <v>-19480000.0</v>
       </c>
       <c r="J4">
         <v>-8877000.0</v>
       </c>
       <c r="K4">
         <v>-14130000.0</v>
       </c>
@@ -32545,51 +32724,51 @@
       </c>
       <c r="O4">
         <v>-14013000.0</v>
       </c>
       <c r="P4">
         <v>23732000.0</v>
       </c>
       <c r="Q4">
         <v>-21372000.0</v>
       </c>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-10678000.0</v>
       </c>
       <c r="F5">
         <v>-4556000.0</v>
       </c>
       <c r="G5">
         <v>-10299000.0</v>
       </c>
       <c r="H5">
         <v>129000.0</v>
       </c>
       <c r="I5">
         <v>-2563000.0</v>
       </c>
       <c r="J5">
         <v>2461000.0</v>
       </c>
       <c r="K5">
         <v>-3303000.0</v>
       </c>
@@ -32604,51 +32783,51 @@
       </c>
       <c r="O5">
         <v>-3333000.0</v>
       </c>
       <c r="P5">
         <v>32276000.0</v>
       </c>
       <c r="Q5">
         <v>-17746000.0</v>
       </c>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B6">
         <v>-5183000.0</v>
       </c>
       <c r="C6">
         <v>-36864000.0</v>
       </c>
       <c r="D6">
         <v>24157000.0</v>
       </c>
       <c r="E6">
         <v>-50364000.0</v>
       </c>
       <c r="F6">
         <v>3525000.0</v>
       </c>
       <c r="G6">
         <v>29810000.0</v>
       </c>
       <c r="H6">
         <v>24596000.0</v>
       </c>
       <c r="I6">
         <v>-19480000.0</v>
       </c>
@@ -32693,51 +32872,51 @@
       </c>
       <c r="W6">
         <v>-5629000.0</v>
       </c>
       <c r="X6">
         <v>12543000.0</v>
       </c>
       <c r="Y6">
         <v>-5610000.0</v>
       </c>
       <c r="Z6">
         <v>6683000.0</v>
       </c>
       <c r="AA6">
         <v>1086000.0</v>
       </c>
       <c r="AB6">
         <v>-3468000.0</v>
       </c>
       <c r="AC6">
         <v>2798000.0</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B7">
         <v>18057000.0</v>
       </c>
       <c r="C7">
         <v>-22249000.0</v>
       </c>
       <c r="D7">
         <v>32268000.0</v>
       </c>
       <c r="E7">
         <v>-48313000.0</v>
       </c>
       <c r="F7">
         <v>-1638000.0</v>
       </c>
       <c r="G7">
         <v>33635000.0</v>
       </c>
       <c r="H7">
         <v>16067000.0</v>
       </c>
       <c r="I7">
         <v>-36505000.0</v>
       </c>
@@ -32782,51 +32961,51 @@
       </c>
       <c r="W7">
         <v>-24834000.0</v>
       </c>
       <c r="X7">
         <v>10930000.0</v>
       </c>
       <c r="Y7">
         <v>-18954000.0</v>
       </c>
       <c r="Z7">
         <v>4903000.0</v>
       </c>
       <c r="AA7">
         <v>-7223000.0</v>
       </c>
       <c r="AB7">
         <v>-5461000.0</v>
       </c>
       <c r="AC7">
         <v>68000.0</v>
       </c>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>16831000.0</v>
       </c>
       <c r="F8">
         <v>9518000.0</v>
       </c>
       <c r="G8">
         <v>-323000.0</v>
       </c>
       <c r="H8">
         <v>25339000.0</v>
       </c>
       <c r="I8">
         <v>-17982000.0</v>
       </c>
       <c r="J8">
         <v>4224000.0</v>
       </c>
       <c r="K8">
         <v>-21507000.0</v>
       </c>
@@ -32841,51 +33020,51 @@
       </c>
       <c r="O8">
         <v>-2526000.0</v>
       </c>
       <c r="P8">
         <v>1502000.0</v>
       </c>
       <c r="Q8">
         <v>-2451000.0</v>
       </c>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B9">
         <v>8596000.0</v>
       </c>
       <c r="C9">
         <v>-7753000.0</v>
       </c>
       <c r="D9">
         <v>11642000.0</v>
       </c>
       <c r="E9">
         <v>16831000.0</v>
       </c>
       <c r="F9">
         <v>9518000.0</v>
       </c>
       <c r="G9">
         <v>-323000.0</v>
       </c>
       <c r="H9">
         <v>25339000.0</v>
       </c>
       <c r="I9">
         <v>-17982000.0</v>
       </c>
@@ -32922,51 +33101,51 @@
       <c r="T9">
         <v>2972000.0</v>
       </c>
       <c r="U9">
         <v>7700000.0</v>
       </c>
       <c r="V9"/>
       <c r="W9">
         <v>-4614000.0</v>
       </c>
       <c r="X9">
         <v>584000.0</v>
       </c>
       <c r="Y9">
         <v>-4341000.0</v>
       </c>
       <c r="Z9">
         <v>1589000.0</v>
       </c>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B10">
         <v>17544000.0</v>
       </c>
       <c r="C10">
         <v>-9562000.0</v>
       </c>
       <c r="D10">
         <v>34776000.0</v>
       </c>
       <c r="E10">
         <v>-47827000.0</v>
       </c>
       <c r="F10">
         <v>-4863000.0</v>
       </c>
       <c r="G10">
         <v>22654000.0</v>
       </c>
       <c r="H10">
         <v>12391000.0</v>
       </c>
       <c r="I10">
         <v>-21323000.0</v>
       </c>
@@ -33011,51 +33190,51 @@
       </c>
       <c r="W10">
         <v>-27333000.0</v>
       </c>
       <c r="X10">
         <v>18641000.0</v>
       </c>
       <c r="Y10">
         <v>-21437000.0</v>
       </c>
       <c r="Z10">
         <v>9263000.0</v>
       </c>
       <c r="AA10">
         <v>-5734000.0</v>
       </c>
       <c r="AB10">
         <v>-1239000.0</v>
       </c>
       <c r="AC10">
         <v>-2337000.0</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-10436000.0</v>
       </c>
       <c r="F11">
         <v>-121000.0</v>
       </c>
       <c r="G11">
         <v>9423000.0</v>
       </c>
       <c r="H11">
         <v>-20634000.0</v>
       </c>
       <c r="I11">
         <v>6560000.0</v>
       </c>
       <c r="J11">
         <v>-7124000.0</v>
       </c>
       <c r="K11">
         <v>15189000.0</v>
       </c>
@@ -33078,51 +33257,51 @@
         <v>1360000.0</v>
       </c>
       <c r="R11">
         <v>1420000.0</v>
       </c>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11">
         <v>9735000.0</v>
       </c>
       <c r="X11"/>
       <c r="Y11">
         <v>3173000.0</v>
       </c>
       <c r="Z11"/>
       <c r="AA11">
         <v>2949000.0</v>
       </c>
       <c r="AB11"/>
       <c r="AC11"/>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>25875000.0</v>
       </c>
       <c r="F12">
         <v>-301000.0</v>
       </c>
       <c r="G12">
         <v>50456000.0</v>
       </c>
       <c r="H12">
         <v>21000.0</v>
       </c>
       <c r="I12">
         <v>-2345000.0</v>
       </c>
       <c r="J12">
         <v>64000.0</v>
       </c>
       <c r="K12">
         <v>1558000.0</v>
       </c>
@@ -33143,102 +33322,102 @@
       </c>
       <c r="Q12">
         <v>1708000.0</v>
       </c>
       <c r="R12">
         <v>253000.0</v>
       </c>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12">
         <v>2489000.0</v>
       </c>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12">
         <v>3169000.0</v>
       </c>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-908000.0</v>
       </c>
       <c r="F13">
         <v>-3008000.0</v>
       </c>
       <c r="G13">
         <v>2462000.0</v>
       </c>
       <c r="H13">
         <v>-2732000.0</v>
       </c>
       <c r="I13">
         <v>-3388000.0</v>
       </c>
       <c r="J13">
         <v>-2452000.0</v>
       </c>
       <c r="K13">
         <v>2544000.0</v>
       </c>
       <c r="L13">
         <v>259000.0</v>
       </c>
       <c r="M13">
         <v>1169000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B14">
         <v>7064000.0</v>
       </c>
       <c r="C14">
         <v>9229000.0</v>
       </c>
       <c r="D14">
         <v>8956000.0</v>
       </c>
       <c r="E14">
         <v>8829000.0</v>
       </c>
       <c r="F14">
         <v>7814000.0</v>
       </c>
       <c r="G14">
         <v>6778000.0</v>
       </c>
       <c r="H14">
         <v>7100000.0</v>
       </c>
       <c r="I14">
         <v>7442000.0</v>
       </c>
@@ -33283,60 +33462,60 @@
       </c>
       <c r="W14">
         <v>7422000.0</v>
       </c>
       <c r="X14">
         <v>8724000.0</v>
       </c>
       <c r="Y14">
         <v>8103000.0</v>
       </c>
       <c r="Z14">
         <v>7592000.0</v>
       </c>
       <c r="AA14">
         <v>6689000.0</v>
       </c>
       <c r="AB14">
         <v>4988000.0</v>
       </c>
       <c r="AC14">
         <v>4900000.0</v>
       </c>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B15">
-        <v>-8766000.0</v>
+        <v>8766000.0</v>
       </c>
       <c r="C15">
-        <v>-9854000.0</v>
+        <v>9854000.0</v>
       </c>
       <c r="D15">
-        <v>-9682000.0</v>
+        <v>9682000.0</v>
       </c>
       <c r="E15">
         <v>9602000.0</v>
       </c>
       <c r="F15">
         <v>8822000.0</v>
       </c>
       <c r="G15">
         <v>7838000.0</v>
       </c>
       <c r="H15">
         <v>7211000.0</v>
       </c>
       <c r="I15">
         <v>6714000.0</v>
       </c>
       <c r="J15">
         <v>5815000.0</v>
       </c>
       <c r="K15">
         <v>4854000.0</v>
       </c>
       <c r="L15">
         <v>4322000.0</v>
       </c>
@@ -33372,51 +33551,51 @@
       </c>
       <c r="W15">
         <v>2786000.0</v>
       </c>
       <c r="X15">
         <v>2455000.0</v>
       </c>
       <c r="Y15">
         <v>1866000.0</v>
       </c>
       <c r="Z15">
         <v>2259000.0</v>
       </c>
       <c r="AA15">
         <v>2484000.0</v>
       </c>
       <c r="AB15">
         <v>2290000.0</v>
       </c>
       <c r="AC15">
         <v>2152000.0</v>
       </c>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B16">
         <v>1112000.0</v>
       </c>
       <c r="C16">
         <v>6295000.0</v>
       </c>
       <c r="D16">
         <v>43159000.0</v>
       </c>
       <c r="E16">
         <v>19002000.0</v>
       </c>
       <c r="F16">
         <v>69366000.0</v>
       </c>
       <c r="G16">
         <v>65841000.0</v>
       </c>
       <c r="H16">
         <v>36031000.0</v>
       </c>
       <c r="I16">
         <v>11435000.0</v>
       </c>
@@ -33461,84 +33640,84 @@
       </c>
       <c r="W16">
         <v>9230000.0</v>
       </c>
       <c r="X16">
         <v>14859000.0</v>
       </c>
       <c r="Y16">
         <v>2316000.0</v>
       </c>
       <c r="Z16">
         <v>7926000.0</v>
       </c>
       <c r="AA16">
         <v>1243000.0</v>
       </c>
       <c r="AB16">
         <v>157000.0</v>
       </c>
       <c r="AC16">
         <v>3625000.0</v>
       </c>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B18">
         <v>17209000.0</v>
       </c>
       <c r="C18">
         <v>-26090000.0</v>
       </c>
       <c r="D18">
         <v>48656000.0</v>
       </c>
       <c r="E18">
         <v>-25917000.0</v>
       </c>
       <c r="F18">
         <v>12517000.0</v>
       </c>
       <c r="G18">
         <v>67053000.0</v>
       </c>
       <c r="H18">
         <v>36300000.0</v>
       </c>
       <c r="I18">
         <v>4448000.0</v>
       </c>
@@ -33583,51 +33762,51 @@
       </c>
       <c r="W18">
         <v>3747000.0</v>
       </c>
       <c r="X18">
         <v>38133000.0</v>
       </c>
       <c r="Y18">
         <v>-387000.0</v>
       </c>
       <c r="Z18">
         <v>11663000.0</v>
       </c>
       <c r="AA18">
         <v>4371000.0</v>
       </c>
       <c r="AB18">
         <v>4639000.0</v>
       </c>
       <c r="AC18">
         <v>3648000.0</v>
       </c>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-2699000.0</v>
       </c>
       <c r="D19">
         <v>-8558000.0</v>
       </c>
       <c r="E19">
         <v>-29965000.0</v>
       </c>
       <c r="F19">
         <v>-6862000.0</v>
       </c>
       <c r="G19">
         <v>-476000.0</v>
       </c>
       <c r="H19">
         <v>1449000.0</v>
       </c>
       <c r="I19">
         <v>119000.0</v>
       </c>
       <c r="J19">
         <v>120000.0</v>
@@ -33646,84 +33825,84 @@
       </c>
       <c r="O19">
         <v>37000.0</v>
       </c>
       <c r="P19">
         <v>35000.0</v>
       </c>
       <c r="Q19">
         <v>31000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B21">
         <v>-18510000.0</v>
       </c>
       <c r="C21">
         <v>-815000.0</v>
       </c>
       <c r="D21">
         <v>-1400000.0</v>
       </c>
       <c r="E21">
         <v>24263000.0</v>
       </c>
       <c r="F21">
         <v>24300000.0</v>
       </c>
       <c r="G21">
         <v>-30139000.0</v>
       </c>
       <c r="H21">
         <v>-5368000.0</v>
       </c>
       <c r="I21">
         <v>-17917000.0</v>
       </c>
@@ -33736,51 +33915,51 @@
       <c r="L21">
         <v>47710000.0</v>
       </c>
       <c r="M21">
         <v>47710000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B22">
         <v>-12895000.0</v>
       </c>
       <c r="C22">
         <v>-12507000.0</v>
       </c>
       <c r="D22">
         <v>9556000.0</v>
       </c>
       <c r="E22">
         <v>-4312000.0</v>
       </c>
       <c r="F22">
         <v>11718000.0</v>
       </c>
       <c r="G22">
         <v>-10426000.0</v>
       </c>
       <c r="H22">
         <v>17083000.0</v>
       </c>
       <c r="I22">
         <v>39873000.0</v>
       </c>
@@ -33825,51 +34004,51 @@
       </c>
       <c r="W22">
         <v>18204000.0</v>
       </c>
       <c r="X22">
         <v>14710000.0</v>
       </c>
       <c r="Y22">
         <v>15391000.0</v>
       </c>
       <c r="Z22">
         <v>6510000.0</v>
       </c>
       <c r="AA22">
         <v>14914000.0</v>
       </c>
       <c r="AB22">
         <v>14295000.0</v>
       </c>
       <c r="AC22">
         <v>10786000.0</v>
       </c>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B23"/>
       <c r="C23">
         <v>-480000.0</v>
       </c>
       <c r="D23">
         <v>-8558000.0</v>
       </c>
       <c r="E23">
         <v>61153000.0</v>
       </c>
       <c r="F23">
         <v>-6862000.0</v>
       </c>
       <c r="G23">
         <v>-476000.0</v>
       </c>
       <c r="H23">
         <v>-4254000.0</v>
       </c>
       <c r="I23">
         <v>-4511000.0</v>
       </c>
       <c r="J23">
         <v>-39000.0</v>
@@ -33912,51 +34091,51 @@
       </c>
       <c r="W23">
         <v>-7671000.0</v>
       </c>
       <c r="X23">
         <v>-3205000.0</v>
       </c>
       <c r="Y23">
         <v>-2208000.0</v>
       </c>
       <c r="Z23">
         <v>22500000.0</v>
       </c>
       <c r="AA23">
         <v>-2484000.0</v>
       </c>
       <c r="AB23">
         <v>4738000.0</v>
       </c>
       <c r="AC23">
         <v>6877000.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B24">
         <v>-525000.0</v>
       </c>
       <c r="C24">
         <v>372000.0</v>
       </c>
       <c r="D24">
         <v>630000.0</v>
       </c>
       <c r="E24">
         <v>-25766000.0</v>
       </c>
       <c r="F24">
         <v>-170000.0</v>
       </c>
       <c r="G24">
         <v>734000.0</v>
       </c>
       <c r="H24">
         <v>-574000.0</v>
       </c>
       <c r="I24">
         <v>703000.0</v>
       </c>
@@ -33997,51 +34176,51 @@
         <v>3409000.0</v>
       </c>
       <c r="V24">
         <v>5226000.0</v>
       </c>
       <c r="W24">
         <v>181000.0</v>
       </c>
       <c r="X24">
         <v>92000.0</v>
       </c>
       <c r="Y24">
         <v>18000.0</v>
       </c>
       <c r="Z24">
         <v>3580000.0</v>
       </c>
       <c r="AA24">
         <v>-801000.0</v>
       </c>
       <c r="AB24"/>
       <c r="AC24"/>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B25">
         <v>16936000.0</v>
       </c>
       <c r="C25">
         <v>5567000.0</v>
       </c>
       <c r="D25">
         <v>462000.0</v>
       </c>
       <c r="E25">
         <v>23994000.0</v>
       </c>
       <c r="F25">
         <v>-981000.0</v>
       </c>
       <c r="G25">
         <v>47797000.0</v>
       </c>
       <c r="H25">
         <v>-2057000.0</v>
       </c>
       <c r="I25">
         <v>-1211000.0</v>
       </c>
@@ -34086,51 +34265,51 @@
       </c>
       <c r="W25">
         <v>6616000.0</v>
       </c>
       <c r="X25">
         <v>5443000.0</v>
       </c>
       <c r="Y25">
         <v>1789000.0</v>
       </c>
       <c r="Z25">
         <v>1455000.0</v>
       </c>
       <c r="AA25">
         <v>1999000.0</v>
       </c>
       <c r="AB25">
         <v>-557000.0</v>
       </c>
       <c r="AC25">
         <v>-620000.0</v>
       </c>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>-11674000.0</v>
       </c>
       <c r="E26">
         <v>-13342000.0</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
@@ -34163,51 +34342,51 @@
       </c>
       <c r="U26"/>
       <c r="V26">
         <v>-930000.0</v>
       </c>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26">
         <v>-1167000.0</v>
       </c>
       <c r="Z26">
         <v>-25411000.0</v>
       </c>
       <c r="AA26">
         <v>-755000.0</v>
       </c>
       <c r="AB26">
         <v>-755000.0</v>
       </c>
       <c r="AC26">
         <v>-775000.0</v>
       </c>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B27">
         <v>-818000.0</v>
       </c>
       <c r="C27">
         <v>950000.0</v>
       </c>
       <c r="D27">
         <v>1706000.0</v>
       </c>
       <c r="E27">
         <v>1244000.0</v>
       </c>
       <c r="F27">
         <v>-27000.0</v>
       </c>
       <c r="G27">
         <v>1741000.0</v>
       </c>
       <c r="H27">
         <v>1296000.0</v>
       </c>
       <c r="I27">
         <v>1284000.0</v>
       </c>
@@ -34236,51 +34415,51 @@
         <v>125000.0</v>
       </c>
       <c r="R27">
         <v>1407000.0</v>
       </c>
       <c r="S27">
         <v>249000.0</v>
       </c>
       <c r="T27">
         <v>-100000.0</v>
       </c>
       <c r="U27">
         <v>6883000.0</v>
       </c>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B28">
         <v>-27394000.0</v>
       </c>
       <c r="C28">
         <v>-11149000.0</v>
       </c>
       <c r="D28">
         <v>-22756000.0</v>
       </c>
       <c r="E28">
         <v>1319000.0</v>
       </c>
       <c r="F28">
         <v>-8822000.0</v>
       </c>
       <c r="G28">
         <v>-37977000.0</v>
       </c>
       <c r="H28">
         <v>-12579000.0</v>
       </c>
       <c r="I28">
         <v>-24631000.0</v>
       </c>
@@ -34325,51 +34504,51 @@
       </c>
       <c r="W28">
         <v>-10457000.0</v>
       </c>
       <c r="X28">
         <v>-3599000.0</v>
       </c>
       <c r="Y28">
         <v>-5241000.0</v>
       </c>
       <c r="Z28">
         <v>-7759000.0</v>
       </c>
       <c r="AA28">
         <v>-2484000.0</v>
       </c>
       <c r="AB28">
         <v>-8107000.0</v>
       </c>
       <c r="AC28">
         <v>-850000.0</v>
       </c>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B29">
         <v>20372000.0</v>
       </c>
       <c r="C29">
         <v>-23016000.0</v>
       </c>
       <c r="D29">
         <v>55471000.0</v>
       </c>
       <c r="E29">
         <v>-21718000.0</v>
       </c>
       <c r="F29">
         <v>19209000.0</v>
       </c>
       <c r="G29">
         <v>68263000.0</v>
       </c>
       <c r="H29">
         <v>41429000.0</v>
       </c>
       <c r="I29">
         <v>9662000.0</v>
       </c>
@@ -34414,51 +34593,51 @@
       </c>
       <c r="W29">
         <v>7449000.0</v>
       </c>
       <c r="X29">
         <v>42107000.0</v>
       </c>
       <c r="Y29">
         <v>5695000.0</v>
       </c>
       <c r="Z29">
         <v>20460000.0</v>
       </c>
       <c r="AA29">
         <v>16379000.0</v>
       </c>
       <c r="AB29">
         <v>13265000.0</v>
       </c>
       <c r="AC29">
         <v>15134000.0</v>
       </c>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B30">
         <v>1839000.0</v>
       </c>
       <c r="C30">
         <v>-2699000.0</v>
       </c>
       <c r="D30">
         <v>-8558000.0</v>
       </c>
       <c r="E30">
         <v>-29965000.0</v>
       </c>
       <c r="F30">
         <v>-6862000.0</v>
       </c>
       <c r="G30">
         <v>-476000.0</v>
       </c>
       <c r="H30">
         <v>-4254000.0</v>
       </c>
       <c r="I30">
         <v>-4511000.0</v>
       </c>
@@ -34522,3631 +34701,3657 @@
       <c r="AC30">
         <v>-11486000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DG30"/>
+  <dimension ref="A1:DH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:111">
+    <row r="1" spans="1:112">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>90</v>
       </c>
       <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
         <v>93</v>
       </c>
       <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
         <v>96</v>
       </c>
       <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
         <v>99</v>
       </c>
       <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
         <v>102</v>
       </c>
       <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
         <v>105</v>
       </c>
       <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
         <v>108</v>
       </c>
       <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
         <v>111</v>
       </c>
       <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
         <v>114</v>
       </c>
       <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
         <v>117</v>
       </c>
       <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
         <v>120</v>
       </c>
       <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
         <v>123</v>
       </c>
       <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
         <v>126</v>
       </c>
       <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
         <v>129</v>
       </c>
       <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
         <v>132</v>
       </c>
       <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
         <v>135</v>
       </c>
       <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
         <v>138</v>
       </c>
       <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
         <v>141</v>
       </c>
       <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
         <v>144</v>
       </c>
       <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
         <v>147</v>
       </c>
       <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
         <v>150</v>
       </c>
       <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
         <v>153</v>
       </c>
       <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
         <v>156</v>
       </c>
       <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
         <v>159</v>
       </c>
       <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
         <v>162</v>
       </c>
       <c r="CU1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
         <v>165</v>
       </c>
       <c r="CY1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
         <v>168</v>
       </c>
       <c r="DC1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DE1" t="s">
         <v>170</v>
       </c>
       <c r="DF1" t="s">
         <v>171</v>
       </c>
       <c r="DG1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="2" spans="1:111">
+    <row r="2" spans="1:112">
       <c r="A2" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B2">
+        <v>10618000.0</v>
+      </c>
+      <c r="C2">
         <v>1112000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1354000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>821000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>18011000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>6295000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>20410000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>42050000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>40875000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>43159000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>39795000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>49979000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>30976000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>19002000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>6508000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>11653000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>10100000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>69366000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>57219000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>37411000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>61596000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>65841000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>93874000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>82210000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>51240000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>36031000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>24498000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>13289000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>28254000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>11435000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>29449000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>29231000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>46558000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>30915000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>32357000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>45818000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>53782000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>39792000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>43106000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>39111000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>32354000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>53922000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>49474000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>43631000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>40534000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>38663000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>33328000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>36943000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>31686000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>23882000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>29946000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>28974000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>28728000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>26342000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>33052000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>43325000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>47978000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>40355000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>32698000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>30427000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>19993000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>16623000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>20460000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>29804000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>38747000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>37995000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>34730000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>35309000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>26205000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>11804000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>12419000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>15799000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>38654000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>33076000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>37355000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>37150000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>46687000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>47085000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>31864000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>10512000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>12649000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>26910000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>16365000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10388000.0</v>
       </c>
       <c r="CG2">
         <v>10388000.0</v>
       </c>
       <c r="CH2">
+        <v>10388000.0</v>
+      </c>
+      <c r="CI2">
         <v>19033000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>9230000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15816000.0</v>
       </c>
       <c r="CK2">
         <v>15816000.0</v>
       </c>
       <c r="CL2">
+        <v>15816000.0</v>
+      </c>
+      <c r="CM2">
         <v>16408000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>14859000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3211000.0</v>
       </c>
       <c r="CO2">
         <v>3211000.0</v>
       </c>
       <c r="CP2">
+        <v>3211000.0</v>
+      </c>
+      <c r="CQ2">
         <v>3143000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>2316000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19076000.0</v>
       </c>
       <c r="CS2">
         <v>19076000.0</v>
       </c>
       <c r="CT2">
+        <v>19076000.0</v>
+      </c>
+      <c r="CU2">
         <v>15157000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>7926000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7679000.0</v>
       </c>
       <c r="CW2">
         <v>7679000.0</v>
       </c>
       <c r="CX2">
+        <v>7679000.0</v>
+      </c>
+      <c r="CY2">
         <v>2021000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>1243000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2600000.0</v>
       </c>
       <c r="DA2">
         <v>2600000.0</v>
       </c>
       <c r="DB2">
+        <v>2600000.0</v>
+      </c>
+      <c r="DC2">
         <v>1515000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>157000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3700000.0</v>
       </c>
       <c r="DE2">
         <v>3700000.0</v>
       </c>
       <c r="DF2">
+        <v>3700000.0</v>
+      </c>
+      <c r="DG2">
         <v>1500000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>3600000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:111">
+    <row r="3" spans="1:112">
       <c r="A3" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B3">
+        <v>691000</v>
+      </c>
+      <c r="C3">
         <v>403000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>649000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>819000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>844000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>851000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>587000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1235000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>578000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>843000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1097000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1753000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>807000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>3158000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>730000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1522000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1117000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>830000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>66000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>3161000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1277000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>2188000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>568000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>158000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>103000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>381000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>384000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1086000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>2132000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1527000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>2750000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1631000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>463000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>370000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>458000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>1043000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>798000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>867000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>549000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>745000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>457000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>703000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>670000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>864000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>885000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>428000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>534000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>461000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>991000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>1008000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>863000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>1007000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>846000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>880000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>211000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>915000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>724000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>2211000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>1362000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>572000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>902000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>969000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>1322000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>306000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>184000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>198000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>414000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>28000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>690000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>602000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>516000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>452000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>830000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>473000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>428000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>464000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>320000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>730000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>419000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>1592000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>346000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>1778000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>552000</v>
-      </c>
-[...1 lines deleted...]
-        <v>594000</v>
       </c>
       <c r="CG3">
         <v>594000</v>
       </c>
       <c r="CH3">
+        <v>594000</v>
+      </c>
+      <c r="CI3">
         <v>1372000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>1280000</v>
-      </c>
-[...1 lines deleted...]
-        <v>1243000</v>
       </c>
       <c r="CK3">
         <v>1243000</v>
       </c>
       <c r="CL3">
+        <v>1243000</v>
+      </c>
+      <c r="CM3">
         <v>763000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>608000</v>
-      </c>
-[...1 lines deleted...]
-        <v>717000</v>
       </c>
       <c r="CO3">
         <v>717000</v>
       </c>
       <c r="CP3">
+        <v>717000</v>
+      </c>
+      <c r="CQ3">
         <v>1529000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>922000</v>
-      </c>
-[...1 lines deleted...]
-        <v>1439000</v>
       </c>
       <c r="CS3">
         <v>1439000</v>
       </c>
       <c r="CT3">
+        <v>1439000</v>
+      </c>
+      <c r="CU3">
         <v>1143000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>1978000</v>
-      </c>
-[...1 lines deleted...]
-        <v>1867000</v>
       </c>
       <c r="CW3">
         <v>1867000</v>
       </c>
       <c r="CX3">
+        <v>1867000</v>
+      </c>
+      <c r="CY3">
         <v>2065000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>2615000</v>
-      </c>
-[...1 lines deleted...]
-        <v>2080000</v>
       </c>
       <c r="DA3">
         <v>2080000</v>
       </c>
       <c r="DB3">
+        <v>2080000</v>
+      </c>
+      <c r="DC3">
         <v>3172000</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>3770000</v>
-      </c>
-[...1 lines deleted...]
-        <v>1940000</v>
       </c>
       <c r="DE3">
         <v>1940000</v>
       </c>
       <c r="DF3">
+        <v>1940000</v>
+      </c>
+      <c r="DG3">
         <v>1470000</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>1210000</v>
       </c>
     </row>
-    <row r="4" spans="1:111">
+    <row r="4" spans="1:112">
       <c r="A4" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-      <c r="N4">
+      <c r="N4"/>
+      <c r="O4">
         <v>11974000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>12494000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-5145000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>1553000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-59266000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>12147000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>19808000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-24185000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-4245000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-28033000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>11664000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>30970000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>15209000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>11533000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>11209000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-14965000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>16819000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-18014000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>218000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-17327000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>15643000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-1442000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-13461000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-7964000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>13990000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-3314000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>3995000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>6757000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-21568000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>4448000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>5843000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>3097000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>1871000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>5335000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-3615000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>5257000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>7804000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>-6064000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>972000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>246000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>2386000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-6710000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-10273000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>-4653000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>7623000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>7657000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BI4">
         <v>2271000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>10434000.0</v>
       </c>
-      <c r="BJ4">
+      <c r="BK4">
         <v>3370000.0</v>
       </c>
-      <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
+      <c r="DH4"/>
     </row>
-    <row r="5" spans="1:111">
+    <row r="5" spans="1:112">
       <c r="A5" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>-4256000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-6801000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>232000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>434000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-4543000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-1142000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-2970000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-2317000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>1873000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-744000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>1294000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>1429000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-12278000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-7637000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>10807000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-4761000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>1720000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-1255000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-880000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-1368000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>940000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>2969000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-1449000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-1893000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>2834000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-565000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-431000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-1185000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-1122000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>136000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-974000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-292000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>668000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>278000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-1303000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-6000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>793000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-10586000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>3139000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>2655000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>3993000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-4229000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-7477000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-2688000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>11061000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>10122000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>3883000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>12676000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>5595000.0</v>
       </c>
-      <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
+      <c r="DH5"/>
     </row>
-    <row r="6" spans="1:111">
+    <row r="6" spans="1:112">
       <c r="A6" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B6">
+        <v>8042000.0</v>
+      </c>
+      <c r="C6">
         <v>9506000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-242000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>533000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-17190000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>11716000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-14115000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-21640000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>1175000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-2284000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>3364000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-10184000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>19003000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>11974000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>12494000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-5145000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>1553000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-59266000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>12147000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>19808000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-24185000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-4245000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-28033000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>11664000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>30970000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>15209000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>11533000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>11209000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-14965000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>16819000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-18014000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>218000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-17327000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>15643000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-1442000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-13461000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-7964000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>13990000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-3314000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>3995000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>6757000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-21568000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>4448000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>5843000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>3097000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>1871000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>5335000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-3615000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>5257000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>7804000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-6064000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>972000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>246000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>2386000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-6710000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-10273000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-4653000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>7623000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>7657000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>2271000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>10434000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>3370000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-3837000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-9344000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-8943000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>752000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>3265000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-579000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>9104000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>14401000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-615000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-3380000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-22855000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>5578000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-4279000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>205000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-9537000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-398000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>15221000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>21352000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-2137000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-14261000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>10545000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3437000.0</v>
       </c>
       <c r="CG6">
         <v>-3437000.0</v>
       </c>
       <c r="CH6">
+        <v>-3437000.0</v>
+      </c>
+      <c r="CI6">
         <v>-8645000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>9803000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8835000.0</v>
       </c>
       <c r="CK6">
         <v>-8835000.0</v>
       </c>
       <c r="CL6">
+        <v>-8835000.0</v>
+      </c>
+      <c r="CM6">
         <v>-592000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>1549000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10245000.0</v>
       </c>
       <c r="CO6">
         <v>10245000.0</v>
       </c>
       <c r="CP6">
+        <v>10245000.0</v>
+      </c>
+      <c r="CQ6">
         <v>68000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>827000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8081000.0</v>
       </c>
       <c r="CS6">
         <v>-8081000.0</v>
       </c>
       <c r="CT6">
+        <v>-8081000.0</v>
+      </c>
+      <c r="CU6">
         <v>3919000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>7231000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1754000.0</v>
       </c>
       <c r="CW6">
         <v>1754000.0</v>
       </c>
       <c r="CX6">
+        <v>1754000.0</v>
+      </c>
+      <c r="CY6">
         <v>5658000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>778000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1800000.0</v>
       </c>
       <c r="DA6">
         <v>-1800000.0</v>
       </c>
       <c r="DB6">
+        <v>-1800000.0</v>
+      </c>
+      <c r="DC6">
         <v>1091000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>1358000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2750000.0</v>
       </c>
       <c r="DE6">
         <v>-2750000.0</v>
       </c>
       <c r="DF6">
+        <v>-2750000.0</v>
+      </c>
+      <c r="DG6">
         <v>2180000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>-2120000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:111">
+    <row r="7" spans="1:112">
       <c r="A7" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B7">
+        <v>-11494000.0</v>
+      </c>
+      <c r="C7">
         <v>11494000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-6864000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>2123000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>5680000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>17118000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-15026000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-17402000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>4424000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>5755000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>2631000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-14774000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>25725000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>18686000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>11378000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>2518000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-25447000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-36762000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>17007000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>22782000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-30308000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-11119000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-9447000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>1680000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>23331000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>18071000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>6995000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>10535000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-15206000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>13743000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-27878000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-4594000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-24166000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>20133000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-10697000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>1568000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-12133000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>8960000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-14482000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-1281000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>3628000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>10003000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>739000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>2614000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>2102000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-2102000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>2597000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-6301000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>4950000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>6160000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-7339000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>644000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>776000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>1127000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-8240000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-10532000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-4993000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>9362000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>6868000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>983000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>9772000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>4820000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-3868000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-10135000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-9606000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>928000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-710000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>3908000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>9333000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>15673000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-1413000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-4353000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-9960000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>5108000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>5076000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-112000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-3189000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>13601000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>13796000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>15173000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-5766000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-19607000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>5551000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-178832000.0</v>
       </c>
       <c r="CG7">
         <v>-178832000.0</v>
       </c>
       <c r="CH7">
+        <v>-178832000.0</v>
+      </c>
+      <c r="CI7">
         <v>164364000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>3016000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-15348000.0</v>
       </c>
       <c r="CK7">
         <v>-15348000.0</v>
       </c>
       <c r="CL7">
+        <v>-15348000.0</v>
+      </c>
+      <c r="CM7">
         <v>-6951000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>-2611000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7894000.0</v>
       </c>
       <c r="CO7">
         <v>7894000.0</v>
       </c>
       <c r="CP7">
+        <v>7894000.0</v>
+      </c>
+      <c r="CQ7">
         <v>-4737000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>-1487000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>2376000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>-10825000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>566000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>5497000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>-3946000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>3374000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>3070000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>-583000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2816000.0</v>
       </c>
       <c r="DA7">
         <v>2816000.0</v>
       </c>
       <c r="DB7">
+        <v>2816000.0</v>
+      </c>
+      <c r="DC7">
         <v>-717000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>-4233000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2500000.0</v>
       </c>
       <c r="DE7">
         <v>2500000.0</v>
       </c>
       <c r="DF7">
+        <v>2500000.0</v>
+      </c>
+      <c r="DG7">
         <v>3700000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DH7">
         <v>1300000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:111">
+    <row r="8" spans="1:112">
       <c r="A8" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-      <c r="N8">
+      <c r="N8"/>
+      <c r="O8">
         <v>7564000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>13762000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>7912000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>2543000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-7386000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>288000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>23893000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-7408000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-7255000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-8152000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-9313000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-6987000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>24129000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>6750000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-6617000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-8245000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>33451000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-26129000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-2486000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-9978000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>20611000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-11955000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-855000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-6076000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>23110000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>-21402000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-10183000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-3475000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>13553000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>2452000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-2259000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>2757000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>1224000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>-2560000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-5295000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>5204000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>-1129000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>342000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>-3989000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>309000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>1762000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>-6088000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>5671000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>-419000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BG8">
         <v>-1690000.0</v>
       </c>
-      <c r="BG8">
+      <c r="BH8">
         <v>406000.0</v>
       </c>
-      <c r="BH8">
+      <c r="BI8">
         <v>545000.0</v>
       </c>
-      <c r="BI8">
+      <c r="BJ8">
         <v>2202000.0</v>
       </c>
-      <c r="BJ8">
+      <c r="BK8">
         <v>-1651000.0</v>
       </c>
-      <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
+      <c r="DH8"/>
     </row>
-    <row r="9" spans="1:111">
+    <row r="9" spans="1:112">
       <c r="A9" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B9">
+        <v>4329000.0</v>
+      </c>
+      <c r="C9">
         <v>6377000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-5404000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-3545000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-1823000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>19368000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-6997000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-9505000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>6154000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>2595000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>8303000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-19829000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>15599000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>7564000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>13762000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>9482000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>4092000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-10662000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>288000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>23893000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-7408000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-7255000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-8152000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-9313000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-6987000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>24129000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>6750000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-6617000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-8245000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>33451000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-26129000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-2486000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-9978000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>20611000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-11955000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-855000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-6076000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>23110000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-21402000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-10183000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-3475000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>13553000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>2452000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-2259000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>2757000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>1224000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-2560000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-5295000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>5204000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-1129000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-1265000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-153000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>309000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>1762000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>1036000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-5671000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>419000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>1690000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>406000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>545000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>2202000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-1651000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>460000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-1360000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-3386000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>1835000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-156000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-3353000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>1995000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>4521000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>6786000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>-5169000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>566000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>3584000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>-3602000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>-6687000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>4314000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>1868000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>-354000.0</v>
       </c>
-      <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
-      <c r="CE9">
+      <c r="CE9"/>
+      <c r="CF9">
         <v>-354000.0</v>
       </c>
-      <c r="CF9"/>
-      <c r="CG9">
+      <c r="CG9"/>
+      <c r="CH9">
         <v>1870000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>2408000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>3664000.0</v>
       </c>
-      <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
-      <c r="CM9">
+      <c r="CM9"/>
+      <c r="CN9">
         <v>-819000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>584000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>3202000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>2367000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>2019000.0</v>
       </c>
-      <c r="CR9"/>
-      <c r="CS9">
+      <c r="CS9"/>
+      <c r="CT9">
         <v>4379000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>1502000.0</v>
       </c>
-      <c r="CU9"/>
-      <c r="CV9">
+      <c r="CV9"/>
+      <c r="CW9">
         <v>1589000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>5806000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>5292000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>-1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-700000.0</v>
       </c>
       <c r="DA9">
         <v>-700000.0</v>
       </c>
-      <c r="DB9"/>
+      <c r="DB9">
+        <v>-700000.0</v>
+      </c>
       <c r="DC9"/>
-      <c r="DD9">
-[...1 lines deleted...]
-      </c>
+      <c r="DD9"/>
       <c r="DE9">
         <v>-1600000.0</v>
       </c>
       <c r="DF9">
+        <v>-1600000.0</v>
+      </c>
+      <c r="DG9">
         <v>-1400000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>-300000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:111">
+    <row r="10" spans="1:112">
       <c r="A10" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B10">
+        <v>1619000.0</v>
+      </c>
+      <c r="C10">
         <v>3651000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>3462000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1858000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>5784000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>6440000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-4884000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-9394000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-463000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>5179000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1512000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-1798000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>11575000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>23487000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>8516000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-2854000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-23407000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-30082000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>2842000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>25730000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-22119000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-11316000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-6076000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>3624000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>14343000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>10763000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>10802000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>9978000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-2828000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-5561000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-4461000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-2278000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-14263000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-321000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-1348000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>865000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-2591000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-4141000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-581000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>2139000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>809000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>3649000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-1694000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>5000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-3063000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>1017000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>2459000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-2838000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-1007000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>5429000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-21000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-501000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-1988000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>3366000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-11018000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-3034000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-5296000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>3612000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>8801000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-829000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>7333000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>7997000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-1815000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-8668000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-8414000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-2365000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-2631000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>7973000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>5621000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>13109000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-4213000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>1785000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-11606000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>4405000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>2496000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>5316000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-2046000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>12991000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>5336000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>15645000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-712000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-18556000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>4202000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>6108000.0</v>
       </c>
-      <c r="CG10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CH10"/>
       <c r="CI10">
         <v>5846000.0</v>
       </c>
       <c r="CJ10">
-        <v>-19088000.0</v>
+        <v>5846000.0</v>
       </c>
       <c r="CK10">
         <v>-19088000.0</v>
       </c>
       <c r="CL10">
+        <v>-19088000.0</v>
+      </c>
+      <c r="CM10">
         <v>-7279000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>-3144000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6782000.0</v>
       </c>
       <c r="CO10">
         <v>6782000.0</v>
       </c>
       <c r="CP10">
+        <v>6782000.0</v>
+      </c>
+      <c r="CQ10">
         <v>-167000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>868000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-14984000.0</v>
       </c>
       <c r="CS10">
         <v>-14984000.0</v>
       </c>
       <c r="CT10">
+        <v>-14984000.0</v>
+      </c>
+      <c r="CU10">
         <v>-2309000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>5883000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2367000.0</v>
       </c>
       <c r="CW10">
         <v>2367000.0</v>
       </c>
       <c r="CX10">
+        <v>2367000.0</v>
+      </c>
+      <c r="CY10">
         <v>1740000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>3779000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6000000.0</v>
       </c>
       <c r="DA10">
         <v>-6000000.0</v>
       </c>
       <c r="DB10">
+        <v>-6000000.0</v>
+      </c>
+      <c r="DC10">
         <v>452000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>-1431000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2600000.0</v>
       </c>
       <c r="DE10">
         <v>-2600000.0</v>
       </c>
       <c r="DF10">
+        <v>-2600000.0</v>
+      </c>
+      <c r="DG10">
         <v>-800000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>2400000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:111">
+    <row r="11" spans="1:112">
       <c r="A11" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>-102000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-8225000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-9221000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-2982000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-4901000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>6668000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>14928000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-25002000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>1287000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>6881000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>5270000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>5484000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>13832000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-15163000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-2352000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-4429000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>276000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-14129000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>3265000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>2747000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>472000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>76000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>2568000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>3613000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-2618000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-10687000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>7760000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>8392000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>6546000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-7509000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-1273000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>176000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>2096000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-4504000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>1982000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>2945000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>416000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>878000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-5070000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>1470000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>2057000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-2876000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>2216000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-3256000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-755000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>4182000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-1920000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>1767000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>-1243000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>-1156000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>2620000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>4044000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>3817000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>719000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>1420000.0</v>
       </c>
-      <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
-      <c r="BU11">
+      <c r="BU11"/>
+      <c r="BV11">
         <v>63000.0</v>
       </c>
-      <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
-      <c r="BZ11">
+      <c r="BZ11"/>
+      <c r="CA11">
         <v>1335000.0</v>
       </c>
-      <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
-      <c r="CD11">
+      <c r="CD11"/>
+      <c r="CE11">
         <v>650000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>436000.0</v>
       </c>
-      <c r="CF11"/>
       <c r="CG11"/>
-      <c r="CH11">
+      <c r="CH11"/>
+      <c r="CI11">
         <v>108000.0</v>
       </c>
-      <c r="CI11"/>
-      <c r="CJ11">
+      <c r="CJ11"/>
+      <c r="CK11">
         <v>9735000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>10863000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>3613000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>3000.0</v>
       </c>
-      <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
-      <c r="CR11">
+      <c r="CR11"/>
+      <c r="CS11">
         <v>3173000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>1758000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>1237000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>38000.0</v>
       </c>
-      <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
-      <c r="CZ11">
+      <c r="CZ11"/>
+      <c r="DA11">
         <v>2949000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>277000.0</v>
       </c>
-      <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
+      <c r="DH11"/>
     </row>
-    <row r="12" spans="1:111">
+    <row r="12" spans="1:112">
       <c r="A12" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>328000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>183000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>28802000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-1985000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-798000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-144000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-899000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1578000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>527000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-1102000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>106000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1570000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>4173000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>44607000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-2640000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1190000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>369000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1102000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>747000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-2849000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1466000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-1709000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-764000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>102000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>105000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>621000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>2124000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>-805000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>-366000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>605000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>251000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>546000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>-674000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1042000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>-161000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>623000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>270000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>613000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>714000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>167000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>104000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>229000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>165000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>140000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>102000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>58000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>32000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>31000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>22000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>-123000.0</v>
       </c>
-      <c r="BK12"/>
       <c r="BL12"/>
-      <c r="BM12">
+      <c r="BM12"/>
+      <c r="BN12">
         <v>3000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>576000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>253000.0</v>
       </c>
-      <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
-      <c r="BT12">
+      <c r="BT12"/>
+      <c r="BU12">
         <v>177000.0</v>
       </c>
-      <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
-      <c r="CB12">
+      <c r="CB12"/>
+      <c r="CC12">
         <v>2489000.0</v>
       </c>
-      <c r="CC12"/>
-      <c r="CD12">
+      <c r="CD12"/>
+      <c r="CE12">
         <v>565000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>951000.0</v>
       </c>
-      <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
-      <c r="CI12">
+      <c r="CI12"/>
+      <c r="CJ12">
         <v>1110000.0</v>
       </c>
-      <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
-      <c r="CM12">
+      <c r="CM12"/>
+      <c r="CN12">
         <v>1789000.0</v>
       </c>
-      <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
-      <c r="CQ12">
+      <c r="CQ12"/>
+      <c r="CR12">
         <v>1372000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>3169000.0</v>
       </c>
-      <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
+      <c r="DH12"/>
     </row>
-    <row r="13" spans="1:111">
+    <row r="13" spans="1:112">
       <c r="A13" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>-1307000.0</v>
       </c>
       <c r="O13">
         <v>-1307000.0</v>
       </c>
       <c r="P13">
+        <v>-1307000.0</v>
+      </c>
+      <c r="Q13">
         <v>3407000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-1263000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-8119000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>225000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>2177000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-1450000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-3960000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>2619000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1999000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>2314000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-4470000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-583000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>2533000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>2550000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-7232000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-792000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-945000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>1124000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-2775000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-4107000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-1812000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>2506000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>528000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>4731000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-1753000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>-612000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>129000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>203000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>1169000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
@@ -38166,1049 +38371,1059 @@
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
+      <c r="DH13"/>
     </row>
-    <row r="14" spans="1:111">
+    <row r="14" spans="1:112">
       <c r="A14" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B14">
+        <v>1813000.0</v>
+      </c>
+      <c r="C14">
         <v>1816000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1702000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1744000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2172000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2203000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2299000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2313000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>2334000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>2283000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>2330000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>2254000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>2225000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>2147000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>2251000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>2169000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>2122000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>2287000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>2191000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>2040000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1869000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1714000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1726000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1687000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1680000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1685000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1840000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1789000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1755000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1716000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>1884000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1869000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>1861000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>1828000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>2248000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>1702000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>1338000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>1359000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>1660000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>1592000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>1963000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>2785000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>864000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>743000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>719000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>620000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>672000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>668000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>646000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>613000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>673000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>632000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>602000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>584000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>318000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>773000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>880000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>595000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>640000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>671000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>623000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>632000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>594000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>754000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>752000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>748000.0</v>
       </c>
       <c r="BO14">
         <v>748000.0</v>
       </c>
       <c r="BP14">
+        <v>748000.0</v>
+      </c>
+      <c r="BQ14">
         <v>871000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>776000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>730000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>758000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>826000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>754000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>574000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>822000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>828000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>997000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>705000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>681000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>1159000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>1074000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>1191000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>1221000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>1188000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>-1438000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>-1494000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>2176000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1904000.0</v>
       </c>
       <c r="CK14">
         <v>1904000.0</v>
       </c>
       <c r="CL14">
+        <v>1904000.0</v>
+      </c>
+      <c r="CM14">
         <v>1945000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>1893000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2095000.0</v>
       </c>
       <c r="CO14">
         <v>2095000.0</v>
       </c>
       <c r="CP14">
+        <v>2095000.0</v>
+      </c>
+      <c r="CQ14">
         <v>2190000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>2031000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2033000.0</v>
       </c>
       <c r="CS14">
         <v>2033000.0</v>
       </c>
       <c r="CT14">
+        <v>2033000.0</v>
+      </c>
+      <c r="CU14">
         <v>1989000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>1816000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1968000.0</v>
       </c>
       <c r="CW14">
         <v>1968000.0</v>
       </c>
       <c r="CX14">
+        <v>1968000.0</v>
+      </c>
+      <c r="CY14">
         <v>1854000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>1730000.0</v>
       </c>
-      <c r="CZ14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DA14"/>
       <c r="DB14">
         <v>1670000.0</v>
       </c>
       <c r="DC14">
+        <v>1670000.0</v>
+      </c>
+      <c r="DD14">
         <v>1342000.0</v>
       </c>
-      <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
+      <c r="DH14"/>
     </row>
-    <row r="15" spans="1:111">
+    <row r="15" spans="1:112">
       <c r="A15" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B15">
-        <v>-1254000.0</v>
+        <v>1232000.0</v>
       </c>
       <c r="C15">
-        <v>-1241000.0</v>
+        <v>1254000.0</v>
       </c>
       <c r="D15">
-        <v>-2514000.0</v>
+        <v>1241000.0</v>
       </c>
       <c r="E15">
-        <v>-2514000.0</v>
+        <v>2514000.0</v>
       </c>
       <c r="F15">
+        <v>2514000.0</v>
+      </c>
+      <c r="G15">
         <v>2497000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>2476000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2463000.0</v>
       </c>
       <c r="I15">
         <v>2463000.0</v>
       </c>
       <c r="J15">
+        <v>2463000.0</v>
+      </c>
+      <c r="K15">
         <v>2452000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>2454000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>2372000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>2412000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>2444000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>2485000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>2323000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>2406000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>2388000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>2385000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>2152000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>2145000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>2140000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>2139000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>1903000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>1902000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>1894000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>1895000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>1775000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>1773000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1768000.0</v>
       </c>
       <c r="AE15">
         <v>1768000.0</v>
       </c>
       <c r="AF15">
+        <v>1768000.0</v>
+      </c>
+      <c r="AG15">
         <v>1650000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>1649000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>1647000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>1646000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>1391000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>1390000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1388000.0</v>
       </c>
       <c r="AM15">
         <v>1388000.0</v>
       </c>
       <c r="AN15">
-        <v>1156000.0</v>
+        <v>1388000.0</v>
       </c>
       <c r="AO15">
         <v>1156000.0</v>
       </c>
       <c r="AP15">
+        <v>1156000.0</v>
+      </c>
+      <c r="AQ15">
         <v>1154000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1081000.0</v>
       </c>
       <c r="AR15">
         <v>1081000.0</v>
       </c>
       <c r="AS15">
         <v>1081000.0</v>
       </c>
       <c r="AT15">
+        <v>1081000.0</v>
+      </c>
+      <c r="AU15">
         <v>1079000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>1077000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>1078000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>1076000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>1075000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>1076000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1075000.0</v>
       </c>
       <c r="BA15">
         <v>1075000.0</v>
       </c>
       <c r="BB15">
         <v>1075000.0</v>
       </c>
       <c r="BC15">
+        <v>1075000.0</v>
+      </c>
+      <c r="BD15">
         <v>2151000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>1076000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>1080000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>1079000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>1080000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>1079000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1078000.0</v>
       </c>
       <c r="BJ15">
         <v>1078000.0</v>
       </c>
       <c r="BK15">
+        <v>1078000.0</v>
+      </c>
+      <c r="BL15">
         <v>1079000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1078000.0</v>
       </c>
       <c r="BM15">
         <v>1078000.0</v>
       </c>
       <c r="BN15">
+        <v>1078000.0</v>
+      </c>
+      <c r="BO15">
         <v>1077000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>1078000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1077000.0</v>
       </c>
       <c r="BQ15">
         <v>1077000.0</v>
       </c>
       <c r="BR15">
         <v>1077000.0</v>
       </c>
       <c r="BS15">
         <v>1077000.0</v>
       </c>
       <c r="BT15">
+        <v>1077000.0</v>
+      </c>
+      <c r="BU15">
         <v>1075000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>1151000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>1156000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>1189000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>1241000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>1279000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>1327000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>832000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>951000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>952000.0</v>
       </c>
       <c r="CD15">
         <v>952000.0</v>
       </c>
       <c r="CE15">
+        <v>952000.0</v>
+      </c>
+      <c r="CF15">
         <v>832000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>820000.0</v>
       </c>
       <c r="CG15">
         <v>820000.0</v>
       </c>
       <c r="CH15">
         <v>820000.0</v>
       </c>
       <c r="CI15">
+        <v>820000.0</v>
+      </c>
+      <c r="CJ15">
         <v>824000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>695000.0</v>
       </c>
       <c r="CK15">
         <v>695000.0</v>
       </c>
       <c r="CL15">
-        <v>697000.0</v>
+        <v>695000.0</v>
       </c>
       <c r="CM15">
         <v>697000.0</v>
       </c>
       <c r="CN15">
-        <v>627000.0</v>
+        <v>697000.0</v>
       </c>
       <c r="CO15">
         <v>627000.0</v>
       </c>
       <c r="CP15">
+        <v>627000.0</v>
+      </c>
+      <c r="CQ15">
         <v>626000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>570000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>559000.0</v>
       </c>
       <c r="CS15">
         <v>559000.0</v>
       </c>
       <c r="CT15">
+        <v>559000.0</v>
+      </c>
+      <c r="CU15">
         <v>189000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>563000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>577000.0</v>
       </c>
       <c r="CW15">
         <v>577000.0</v>
       </c>
       <c r="CX15">
+        <v>577000.0</v>
+      </c>
+      <c r="CY15">
         <v>582000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>549000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>650000.0</v>
       </c>
       <c r="DA15">
         <v>650000.0</v>
       </c>
       <c r="DB15">
+        <v>650000.0</v>
+      </c>
+      <c r="DC15">
         <v>646000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>648000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>570000.0</v>
       </c>
       <c r="DE15">
         <v>570000.0</v>
       </c>
       <c r="DF15">
+        <v>570000.0</v>
+      </c>
+      <c r="DG15">
         <v>580000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>570000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:111">
+    <row r="16" spans="1:112">
       <c r="A16" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B16">
+        <v>18660000.0</v>
+      </c>
+      <c r="C16">
         <v>10618000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1112000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1354000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>821000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>18011000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>6295000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>20410000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>42050000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>40875000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>43159000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>39795000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>49979000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>30976000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>19002000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>6508000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>11653000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>10100000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>69366000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>57219000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>37411000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>61596000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>65841000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>93874000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>82210000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>51240000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>36031000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>24498000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>13289000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>28254000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>11435000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>29449000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>29231000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>46558000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>30915000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>32357000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>45818000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>53782000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>39792000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>43106000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>39111000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>32354000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>53922000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>49474000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>43631000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>40534000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>38663000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>33328000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>36943000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>31686000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>23882000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>29946000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>28974000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>28728000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>26342000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>33052000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>43325000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>47978000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>40355000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>32698000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>30427000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>19993000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>16623000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>20460000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>29804000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>38747000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>37995000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>34730000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>35309000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>26205000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>11804000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>12419000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>15799000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>38654000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>33076000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>37355000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>37150000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>46687000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>47085000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>31864000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>10512000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>12649000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>26910000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6951000.0</v>
       </c>
       <c r="CG16">
         <v>6951000.0</v>
       </c>
       <c r="CH16">
+        <v>6951000.0</v>
+      </c>
+      <c r="CI16">
         <v>10388000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>19033000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6981000.0</v>
       </c>
       <c r="CK16">
         <v>6981000.0</v>
       </c>
       <c r="CL16">
+        <v>6981000.0</v>
+      </c>
+      <c r="CM16">
         <v>15816000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>16408000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13456000.0</v>
       </c>
       <c r="CO16">
         <v>13456000.0</v>
       </c>
       <c r="CP16">
+        <v>13456000.0</v>
+      </c>
+      <c r="CQ16">
         <v>3211000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>3143000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10995000.0</v>
       </c>
       <c r="CS16">
         <v>10995000.0</v>
       </c>
       <c r="CT16">
+        <v>10995000.0</v>
+      </c>
+      <c r="CU16">
         <v>19076000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>15157000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9433000.0</v>
       </c>
       <c r="CW16">
         <v>9433000.0</v>
       </c>
       <c r="CX16">
+        <v>9433000.0</v>
+      </c>
+      <c r="CY16">
         <v>7679000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>2021000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="DA16">
         <v>800000.0</v>
       </c>
       <c r="DB16">
+        <v>800000.0</v>
+      </c>
+      <c r="DC16">
         <v>2606000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>1515000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>950000.0</v>
       </c>
       <c r="DE16">
         <v>950000.0</v>
       </c>
       <c r="DF16">
+        <v>950000.0</v>
+      </c>
+      <c r="DG16">
         <v>3680000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>1480000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:111">
+    <row r="17" spans="1:112">
       <c r="A17" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -39276,559 +39491,563 @@
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
+      <c r="DH17"/>
     </row>
-    <row r="18" spans="1:111">
+    <row r="18" spans="1:112">
       <c r="A18" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B18">
+        <v>8937000.0</v>
+      </c>
+      <c r="C18">
         <v>14006000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-3180000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>3977000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>2600000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>13812000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-11269000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-18883000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>3259000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>634000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>5604000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-4395000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>28255000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>19192000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>18701000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>5810000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-19580000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-30848000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>14169000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>22020000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-21722000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-1950000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>88000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>14281000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>34140000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>18544000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>14435000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>14512000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-11406000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>18759000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-14007000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>3823000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-13577000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>28209000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>2223000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>10137000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-4755000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>16975000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-574000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>6419000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>9183000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>13758000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>5484000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>6998000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>4596000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>3111000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>6434000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-2457000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>6804000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>8993000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-4954000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>2132000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>1809000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>3113000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-4347000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-8485000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-3412000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>8850000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>8760000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>3311000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>11774000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>4626000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-3940000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-8147000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-8040000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>2079000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>4150000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>6905000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>8612000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>16080000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>2471000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-1611000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-7646000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>8245000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>10512000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>8422000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>3903000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>18879000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>15796000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>20434000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-448000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>-12966000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>11040000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2034000.0</v>
       </c>
       <c r="CG18">
         <v>-2034000.0</v>
       </c>
       <c r="CH18">
+        <v>-2034000.0</v>
+      </c>
+      <c r="CI18">
         <v>-1146000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>8212000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6419000.0</v>
       </c>
       <c r="CK18">
         <v>-6419000.0</v>
       </c>
       <c r="CL18">
+        <v>-6419000.0</v>
+      </c>
+      <c r="CM18">
         <v>918000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>3938000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13559000.0</v>
       </c>
       <c r="CO18">
         <v>13559000.0</v>
       </c>
       <c r="CP18">
+        <v>13559000.0</v>
+      </c>
+      <c r="CQ18">
         <v>699000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>5090000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6708000.0</v>
       </c>
       <c r="CS18">
         <v>-6708000.0</v>
       </c>
       <c r="CT18">
+        <v>-6708000.0</v>
+      </c>
+      <c r="CU18">
         <v>4834000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>8916000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3886000.0</v>
       </c>
       <c r="CW18">
         <v>3886000.0</v>
       </c>
       <c r="CX18">
+        <v>3886000.0</v>
+      </c>
+      <c r="CY18">
         <v>4440000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>1304000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>-850000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>-850001.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>2237000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>-3494000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3160000.0</v>
       </c>
       <c r="DE18">
         <v>-3160000.0</v>
       </c>
       <c r="DF18">
+        <v>-3160000.0</v>
+      </c>
+      <c r="DG18">
         <v>2400000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>-20000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:111">
+    <row r="19" spans="1:112">
       <c r="A19" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-      <c r="E19">
+      <c r="E19"/>
+      <c r="F19">
         <v>-1054000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-967000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-595000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-1296000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>151000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-959000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-533000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-1814000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-2946000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-3265000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-120000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-1582000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-1403000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-26860000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>297000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-3221000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-1595000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-2343000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-804000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>592000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-395000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>131000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-16000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>6000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>10000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>1449000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>20000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>29000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>40000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>30000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>22000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>35000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>33000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000.0</v>
       </c>
       <c r="AM19">
         <v>30000.0</v>
       </c>
       <c r="AN19">
+        <v>30000.0</v>
+      </c>
+      <c r="AO19">
         <v>20000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>70000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>26000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>70000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>13000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>3000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000.0</v>
       </c>
       <c r="AU19">
         <v>7000.0</v>
       </c>
       <c r="AV19">
+        <v>7000.0</v>
+      </c>
+      <c r="AW19">
         <v>8000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>5000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>11000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>6000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>2000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000.0</v>
       </c>
       <c r="BB19">
         <v>14000.0</v>
       </c>
       <c r="BC19">
+        <v>14000.0</v>
+      </c>
+      <c r="BD19">
         <v>13000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>6000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000.0</v>
       </c>
       <c r="BF19">
         <v>9000.0</v>
       </c>
       <c r="BG19">
+        <v>9000.0</v>
+      </c>
+      <c r="BH19">
         <v>35000.0</v>
       </c>
-      <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
@@ -39836,54 +40055,55 @@
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
+      <c r="DH19"/>
     </row>
-    <row r="20" spans="1:111">
+    <row r="20" spans="1:112">
       <c r="A20" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -39951,178 +40171,179 @@
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
+      <c r="DH20"/>
     </row>
-    <row r="21" spans="1:111">
+    <row r="21" spans="1:112">
       <c r="A21" t="s">
-        <v>222</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>223</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
         <v>-3574000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-562000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-1432000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-17050000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>534000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>118000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-233000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-350000.0</v>
       </c>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
-[...1 lines deleted...]
-      </c>
+      <c r="M21"/>
       <c r="N21">
         <v>-350000.0</v>
       </c>
       <c r="O21">
+        <v>-350000.0</v>
+      </c>
+      <c r="P21">
         <v>-349000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-350000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>24962000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="S21">
         <v>25000000.0</v>
       </c>
       <c r="T21">
         <v>25000000.0</v>
       </c>
-      <c r="U21"/>
+      <c r="U21">
+        <v>25000000.0</v>
+      </c>
       <c r="V21"/>
-      <c r="W21">
+      <c r="W21"/>
+      <c r="X21">
         <v>-25746000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-1464000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-977000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-1952000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-975000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-1465000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1464000.0</v>
       </c>
       <c r="AD21">
         <v>-1464000.0</v>
       </c>
       <c r="AE21">
+        <v>-1464000.0</v>
+      </c>
+      <c r="AF21">
         <v>-2238000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1893000.0</v>
       </c>
       <c r="AG21">
         <v>-1893000.0</v>
       </c>
       <c r="AH21">
+        <v>-1893000.0</v>
+      </c>
+      <c r="AI21">
         <v>-11893000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-1892000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>10497000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-1465000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-1464000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-1465000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-1464000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-1564000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>52038000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>47710000.0</v>
       </c>
-      <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
-      <c r="AU21">
+      <c r="AU21"/>
+      <c r="AV21">
         <v>47710000.0</v>
       </c>
-      <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
@@ -40142,1408 +40363,1421 @@
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
+      <c r="DH21"/>
     </row>
-    <row r="22" spans="1:111">
+    <row r="22" spans="1:112">
       <c r="A22" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B22">
+        <v>1670000.0</v>
+      </c>
+      <c r="C22">
         <v>1061000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-13319000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-12568000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-3277000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-3052000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-2333000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-4132000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-1951000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-4091000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>538000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>7038000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>784000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1450000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-17878000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>4840000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>5544000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>3182000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-3973000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-1219000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>7467000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>9443000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>8526000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>10093000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-27968000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-1077000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>7016000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>3920000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>4160000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>1987000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>14692000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>9331000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>8696000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>7154000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>8835000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>7202000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>7778000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>4746000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>10979000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>6460000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>5348000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>2500000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>4145000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>4630000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>3938000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>3472000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>4299000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>3204000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>2272000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>2804000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>1999000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>2116000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>1688000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>2126000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>3698000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>2434000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>1474000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>1020000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>628000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>2260000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>1646000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>523000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>-182000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>1170000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>1178000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>1074000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>2970000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>957000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-463000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-456000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-719000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>2950000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>2074000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>2605000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>4600000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>5911000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>4858000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>4286000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>-18415000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>3536000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>1210000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>5832000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>3560000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>664000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>166135000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>-160612000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>2950000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3203000.0</v>
       </c>
       <c r="CK22">
         <v>3203000.0</v>
       </c>
       <c r="CL22">
+        <v>3203000.0</v>
+      </c>
+      <c r="CM22">
         <v>5514000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>4040000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3528000.0</v>
       </c>
       <c r="CO22">
         <v>3528000.0</v>
       </c>
       <c r="CP22">
+        <v>3528000.0</v>
+      </c>
+      <c r="CQ22">
         <v>2595000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>4991000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>3172000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>3171000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>3083000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>3229000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>167000.0</v>
       </c>
       <c r="CW22">
         <v>167000.0</v>
       </c>
       <c r="CX22">
+        <v>167000.0</v>
+      </c>
+      <c r="CY22">
         <v>1368000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>2443000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4100000.0</v>
       </c>
       <c r="DA22">
         <v>4100000.0</v>
       </c>
       <c r="DB22">
+        <v>4100000.0</v>
+      </c>
+      <c r="DC22">
         <v>4454000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>3169000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3100000.0</v>
       </c>
       <c r="DE22">
         <v>3100000.0</v>
       </c>
       <c r="DF22">
+        <v>3100000.0</v>
+      </c>
+      <c r="DG22">
         <v>4100000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>3400000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:111">
+    <row r="23" spans="1:112">
       <c r="A23" t="s">
-        <v>223</v>
-[...2 lines deleted...]
-      <c r="C23">
+        <v>224</v>
+      </c>
+      <c r="B23">
+        <v>-1149000.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23">
         <v>-18607000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-5000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-16000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-17000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-480000.0</v>
       </c>
-      <c r="H23"/>
-      <c r="I23">
+      <c r="I23"/>
+      <c r="J23">
         <v>151000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-959000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-533000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-1814000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-2946000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-350000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-350000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-38000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-26860000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>297000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-3221000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-1595000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-2343000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-804000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>592000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-394000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-1952000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-416000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-1149000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-2454000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-1464000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-2751000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-1693000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-671000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-11893000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-584000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-39000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-1152000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-1464000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-436000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-549000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-163000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-165000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-625000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-938000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-1303000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-589000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-556000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-541000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-1462000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-1122000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-897000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-1092000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-1334000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-532000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-330000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-529000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-142000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-2359000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-1385000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-533000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-1164000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-1147000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-140000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-425000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-9000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-448000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>366000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-39000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>4532000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-705000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-692000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-680000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-667000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-655000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-628000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-630000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-621000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-609000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-586000.0</v>
       </c>
       <c r="CB23">
         <v>-586000.0</v>
       </c>
       <c r="CC23">
+        <v>-586000.0</v>
+      </c>
+      <c r="CD23">
         <v>-140000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-932000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-38000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-641000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-536000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-1750000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-2532000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-1242000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-695000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-697000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-3205000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3001000.0</v>
       </c>
       <c r="CO23">
         <v>3001000.0</v>
       </c>
       <c r="CP23">
+        <v>3001000.0</v>
+      </c>
+      <c r="CQ23">
         <v>1719000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>-3001000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>-1439000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>-691000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>-685000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>22500000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>-1820000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>-1093000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>667000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>-6040000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>-2890000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>-150000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>-500000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>-6210000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>-1940000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>420000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>-220000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>-2100000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:111">
+    <row r="24" spans="1:112">
       <c r="A24" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B24">
+        <v>-203000.0</v>
+      </c>
+      <c r="C24">
         <v>424000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>5358000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-58000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-210000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-116000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-8000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-61000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>726000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-116000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>564000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-61000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>234000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-107000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>610000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-60000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-286000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-118000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>345000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-60000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-318000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-155000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-236000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>750000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-291000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>511000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-32000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-63000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-322000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>1292000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-1000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-62000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-208000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>974000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-3000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-54000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-354000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-133000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>113000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>196000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>294000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-148000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>45000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-74000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-418000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-161000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-22000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-80000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-471000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-114000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-34000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-85000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-488000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>348000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-119000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-276000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-19000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-148000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-23000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>39000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-262000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-178000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>1182000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-119000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>175000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-250000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>304000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-73000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-363000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>103000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-1317000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>10000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-174000.0</v>
       </c>
-      <c r="BV24"/>
-      <c r="BW24">
+      <c r="BW24"/>
+      <c r="BX24">
         <v>1539000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>2070000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-29000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>88000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>22000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>52000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-161000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>222000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>893000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>18000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>-47000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>302000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>5155000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>900000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>1000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>900000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>12000.0</v>
       </c>
-      <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
-      <c r="CQ24">
+      <c r="CQ24"/>
+      <c r="CR24">
         <v>1000.0</v>
       </c>
-      <c r="CR24"/>
       <c r="CS24"/>
-      <c r="CT24">
+      <c r="CT24"/>
+      <c r="CU24">
         <v>17000.0</v>
       </c>
-      <c r="CU24"/>
       <c r="CV24"/>
-      <c r="CW24">
+      <c r="CW24"/>
+      <c r="CX24">
         <v>47000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>2732000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>50000.0</v>
       </c>
-      <c r="CZ24"/>
-      <c r="DA24">
+      <c r="DA24"/>
+      <c r="DB24">
         <v>-810000.0</v>
       </c>
-      <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
+      <c r="DH24"/>
     </row>
-    <row r="25" spans="1:111">
+    <row r="25" spans="1:112">
       <c r="A25" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B25">
+        <v>17382000.0</v>
+      </c>
+      <c r="C25">
         <v>94000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>17235000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>20332000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>20000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-911000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>4404000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>3087000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-578000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-1346000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1233000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>104000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-532000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-597000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>28569000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-2456000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-1202000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-917000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-653000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>716000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>186000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-1230000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>702000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>30000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>47964000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-899000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-1916000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-285000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>111000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>33000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1155000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-1029000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1180000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-2517000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-129000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-17000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-191000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-157000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>2045000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>190000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-903000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-180000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-55000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>32000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-1364000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>566000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>91000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>525000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-385000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-35000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>67000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-184000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-425000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-68000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-887000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-2447000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>1576000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>85000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>660000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>2291000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>1668000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>55000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>1907000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>304000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>429000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-329000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>531000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>310000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-275000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>684000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>5572000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>344000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>122000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>244000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>1013000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>804000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>595000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>231000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>20940000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>5226000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>4200000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>1147000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>894000.0</v>
       </c>
-      <c r="CF25"/>
-      <c r="CG25">
+      <c r="CG25"/>
+      <c r="CH25">
         <v>11257000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-3526000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>1476000.0</v>
       </c>
-      <c r="CJ25"/>
-      <c r="CK25">
+      <c r="CK25"/>
+      <c r="CL25">
         <v>5065000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>1173000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>1224000.0</v>
       </c>
-      <c r="CN25"/>
-      <c r="CO25">
+      <c r="CO25"/>
+      <c r="CP25">
         <v>759000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>2180000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>477000.0</v>
       </c>
-      <c r="CR25"/>
-      <c r="CS25">
+      <c r="CS25"/>
+      <c r="CT25">
         <v>352000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>339000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>352000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>244000.0</v>
       </c>
       <c r="CW25">
         <v>244000.0</v>
       </c>
       <c r="CX25">
+        <v>244000.0</v>
+      </c>
+      <c r="CY25">
         <v>213000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>329000.0</v>
       </c>
-      <c r="CZ25"/>
-      <c r="DA25">
+      <c r="DA25"/>
+      <c r="DB25">
         <v>-5686000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>2000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>-2000.0</v>
       </c>
-      <c r="DD25"/>
-      <c r="DE25">
+      <c r="DE25"/>
+      <c r="DF25">
         <v>-6820000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>-3930000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>-3510000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:111">
+    <row r="26" spans="1:112">
       <c r="A26" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B26">
+        <v>-1169000.0</v>
+      </c>
+      <c r="C26">
         <v>-96000.0</v>
       </c>
-      <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
-[...1 lines deleted...]
-      </c>
+      <c r="F26"/>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
+        <v>0.0</v>
+      </c>
+      <c r="M26">
         <v>-3006000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-4351000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-4317000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-3983000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-8222000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-1137000.0</v>
       </c>
-      <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
-      <c r="AF26">
-[...1 lines deleted...]
-      </c>
+      <c r="AF26"/>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
@@ -41567,1428 +41801,1443 @@
       <c r="AU26">
         <v>0.0</v>
       </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
         <v>0.0</v>
       </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
+        <v>0.0</v>
+      </c>
+      <c r="BD26">
         <v>-93000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-529000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-140000.0</v>
       </c>
-      <c r="BF26">
-[...1 lines deleted...]
-      </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
       <c r="BJ26">
         <v>0.0</v>
       </c>
       <c r="BK26">
         <v>0.0</v>
       </c>
       <c r="BL26">
         <v>0.0</v>
       </c>
-      <c r="BM26"/>
+      <c r="BM26">
+        <v>0.0</v>
+      </c>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
-      <c r="BT26">
+      <c r="BT26"/>
+      <c r="BU26">
         <v>-24000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>-13217000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>-856000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>-9243000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>-8411000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>-11113000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>-7261000.0</v>
       </c>
-      <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
-      <c r="CQ26">
+      <c r="CQ26"/>
+      <c r="CR26">
         <v>-499000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-123000.0</v>
       </c>
       <c r="CS26">
         <v>-123000.0</v>
       </c>
       <c r="CT26">
+        <v>-123000.0</v>
+      </c>
+      <c r="CU26">
         <v>-58000.0</v>
       </c>
-      <c r="CU26">
+      <c r="CV26">
         <v>-487000.0</v>
       </c>
-      <c r="CV26">
+      <c r="CW26">
         <v>-24318000.0</v>
       </c>
-      <c r="CW26"/>
       <c r="CX26"/>
-      <c r="CY26">
-[...1 lines deleted...]
-      </c>
+      <c r="CY26"/>
       <c r="CZ26">
         <v>-22500000.0</v>
       </c>
-      <c r="DA26"/>
+      <c r="DA26">
+        <v>-22500000.0</v>
+      </c>
       <c r="DB26"/>
-      <c r="DC26">
-[...1 lines deleted...]
-      </c>
+      <c r="DC26"/>
       <c r="DD26">
         <v>-140000.0</v>
       </c>
       <c r="DE26">
-        <v>-90000.0</v>
+        <v>-140000.0</v>
       </c>
       <c r="DF26">
         <v>-90000.0</v>
       </c>
       <c r="DG26">
+        <v>-90000.0</v>
+      </c>
+      <c r="DH26">
         <v>-530000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:111">
+    <row r="27" spans="1:112">
       <c r="A27" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B27">
+        <v>-209000.0</v>
+      </c>
+      <c r="C27">
         <v>-235000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>-1320000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>358000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>-213000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>357000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>448000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>77000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>220000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>205000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>21000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>642000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>672000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>371000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>-79000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>450000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>519000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>354000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>-394000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>217000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>469000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>-319000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>268000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>427000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>441000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>605000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>405000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>333000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>95000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>463000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>365000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>371000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>205000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>343000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>-48000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>224000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>305000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>646000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>230000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>95000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>203000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>629000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>263000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>251000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>158000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>157000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>-282000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>133000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>217000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>55000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>-162000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>167000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>104000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>229000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>165000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>140000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>-2007000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>-6000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>1378000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>-2684000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>-999000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>-123000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>58000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>24000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>19000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>15000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>679000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>-26000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>754000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>192000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>127000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>-1000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>123000.0</v>
       </c>
-      <c r="BV27"/>
-      <c r="BW27">
+      <c r="BW27"/>
+      <c r="BX27">
         <v>8000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>-9000.0</v>
       </c>
-      <c r="BY27"/>
-      <c r="BZ27">
+      <c r="BZ27"/>
+      <c r="CA27">
         <v>9000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>6881000.0</v>
       </c>
-      <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
-      <c r="CG27">
+      <c r="CG27"/>
+      <c r="CH27">
         <v>-367000.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>1568000.0</v>
       </c>
-      <c r="CI27"/>
       <c r="CJ27"/>
-      <c r="CK27">
+      <c r="CK27"/>
+      <c r="CL27">
         <v>2186000.0</v>
       </c>
-      <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
+      <c r="DH27"/>
     </row>
-    <row r="28" spans="1:111">
+    <row r="28" spans="1:112">
       <c r="A28" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B28">
+        <v>-2381000.0</v>
+      </c>
+      <c r="C28">
         <v>-4924000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-1883000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-3951000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-19580000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-1980000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-2838000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-2696000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-2813000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-2802000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-2804000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-5728000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-7113000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-7111000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-6817000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-10895000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>21419000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-2388000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-2385000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-2152000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-2145000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-2140000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-27885000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-3367000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-2879000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-3846000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-2870000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-3240000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-3237000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-3232000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-4006000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-3543000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-3542000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-13540000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-3539000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>9106000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-2855000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-2852000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-2853000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-2620000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-2720000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>50884000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1081000.0</v>
       </c>
       <c r="AR28">
         <v>-1081000.0</v>
       </c>
       <c r="AS28">
         <v>-1081000.0</v>
       </c>
       <c r="AT28">
+        <v>-1081000.0</v>
+      </c>
+      <c r="AU28">
         <v>-1079000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-1077000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-1078000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-1076000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-1075000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-1076000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1075000.0</v>
       </c>
       <c r="BA28">
         <v>-1075000.0</v>
       </c>
       <c r="BB28">
         <v>-1075000.0</v>
       </c>
       <c r="BC28">
+        <v>-1075000.0</v>
+      </c>
+      <c r="BD28">
         <v>-2244000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-1512000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-1222000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-1079000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-1080000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-1079000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1078000.0</v>
       </c>
       <c r="BJ28">
         <v>-1078000.0</v>
       </c>
       <c r="BK28">
+        <v>-1078000.0</v>
+      </c>
+      <c r="BL28">
         <v>-1079000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1078000.0</v>
       </c>
       <c r="BM28">
         <v>-1078000.0</v>
       </c>
       <c r="BN28">
+        <v>-1078000.0</v>
+      </c>
+      <c r="BO28">
         <v>-1077000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-1189000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-7411000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>855000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-1782000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-1769000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-1779000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-15035000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-2667000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-11075000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-10282000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-13013000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-9197000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-597000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-1537000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-1528000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-1517000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-1388000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1356000.0</v>
       </c>
       <c r="CG28">
         <v>-1356000.0</v>
       </c>
       <c r="CH28">
+        <v>-1356000.0</v>
+      </c>
+      <c r="CI28">
         <v>-7801000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-3564000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2417000.0</v>
       </c>
       <c r="CK28">
         <v>-2417000.0</v>
       </c>
       <c r="CL28">
+        <v>-2417000.0</v>
+      </c>
+      <c r="CM28">
         <v>-2410000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-2401000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3314000.0</v>
       </c>
       <c r="CO28">
         <v>-3314000.0</v>
       </c>
       <c r="CP28">
+        <v>-3314000.0</v>
+      </c>
+      <c r="CQ28">
         <v>1093000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>16153000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1373000.0</v>
       </c>
       <c r="CS28">
         <v>-1373000.0</v>
       </c>
       <c r="CT28">
+        <v>-1373000.0</v>
+      </c>
+      <c r="CU28">
         <v>-932000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-1685000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2179000.0</v>
       </c>
       <c r="CW28">
         <v>-2179000.0</v>
       </c>
       <c r="CX28">
+        <v>-2179000.0</v>
+      </c>
+      <c r="CY28">
         <v>-1514000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-526000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-150000.0</v>
       </c>
       <c r="DA28">
         <v>-150000.0</v>
       </c>
       <c r="DB28">
+        <v>-150000.0</v>
+      </c>
+      <c r="DC28">
         <v>-1146000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>4852000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>420000.0</v>
       </c>
       <c r="DE28">
         <v>420000.0</v>
       </c>
       <c r="DF28">
+        <v>420000.0</v>
+      </c>
+      <c r="DG28">
         <v>-220000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>-2100000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:111">
+    <row r="29" spans="1:112">
       <c r="A29" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B29">
+        <v>9628000.0</v>
+      </c>
+      <c r="C29">
         <v>14409000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-2531000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4796000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3444000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>14663000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-10682000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-17648000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3837000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1477000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>6701000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-2642000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>29062000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>22350000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>19431000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>7332000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-18463000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-30018000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>14235000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>25181000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-20445000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>238000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>656000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>14439000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>34243000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>18925000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>14819000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>15598000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-9274000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>20286000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-11257000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>5454000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-13114000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>28579000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>2681000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>11180000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-3957000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>17842000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-25000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>7164000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>9640000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>14461000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>6154000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>7862000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>5481000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>3539000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>6968000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-1996000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>7795000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>10001000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-4091000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>3139000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>2655000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>3993000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-4136000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-7570000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-2688000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>11061000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>10122000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>3883000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>12676000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>5595000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-2618000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-7841000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-7856000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>2277000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>4564000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>6877000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>9302000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>16682000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>2987000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>-1159000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>-6816000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>8718000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>10940000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>8886000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>4223000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>19609000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>16215000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>22026000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>-102000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>-11188000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>11592000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1440000.0</v>
       </c>
       <c r="CG29">
         <v>-1440000.0</v>
       </c>
       <c r="CH29">
+        <v>-1440000.0</v>
+      </c>
+      <c r="CI29">
         <v>226000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>9492000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5176000.0</v>
       </c>
       <c r="CK29">
         <v>-5176000.0</v>
       </c>
       <c r="CL29">
+        <v>-5176000.0</v>
+      </c>
+      <c r="CM29">
         <v>1681000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>4546000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14276000.0</v>
       </c>
       <c r="CO29">
         <v>14276000.0</v>
       </c>
       <c r="CP29">
+        <v>14276000.0</v>
+      </c>
+      <c r="CQ29">
         <v>2228000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>6012000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5269000.0</v>
       </c>
       <c r="CS29">
         <v>-5269000.0</v>
       </c>
       <c r="CT29">
+        <v>-5269000.0</v>
+      </c>
+      <c r="CU29">
         <v>5977000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>10894000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5753000.0</v>
       </c>
       <c r="CW29">
         <v>5753000.0</v>
       </c>
       <c r="CX29">
+        <v>5753000.0</v>
+      </c>
+      <c r="CY29">
         <v>6505000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>3919000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1230000.0</v>
       </c>
       <c r="DA29">
         <v>1230000.0</v>
       </c>
       <c r="DB29">
+        <v>1230000.0</v>
+      </c>
+      <c r="DC29">
         <v>5409000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>276000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1220000.0</v>
       </c>
       <c r="DE29">
         <v>-1220000.0</v>
       </c>
       <c r="DF29">
+        <v>-1220000.0</v>
+      </c>
+      <c r="DG29">
         <v>3870000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>1190000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:111">
+    <row r="30" spans="1:112">
       <c r="A30" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B30">
+        <v>-894000.0</v>
+      </c>
+      <c r="C30">
         <v>21000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>4709000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-849000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-1054000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-967000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-595000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-1296000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>151000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-959000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-533000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-1814000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-2946000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-3265000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-120000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-1582000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-1403000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-26860000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>297000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-3221000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-1595000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-2343000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-804000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>592000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-394000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>130000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-416000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-1149000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-2454000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-235000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-2751000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-1693000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-671000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>604000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-584000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-33747000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-1152000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-1000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-436000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-549000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-163000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-86913000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-625000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-938000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-1303000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-589000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-556000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-541000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-1462000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-1122000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-897000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-1092000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-1334000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-532000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-330000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-1191000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-743000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-2359000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-1385000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-533000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-1164000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-1147000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-140000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-425000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-9000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-448000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-110000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-45000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-1053000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-499000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-1833000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-442000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-1004000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-473000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-4144000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>1601000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-747000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-10810000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-397000.0</v>
       </c>
-      <c r="CB30"/>
-      <c r="CC30">
+      <c r="CC30"/>
+      <c r="CD30">
         <v>-507000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-1556000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>341000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>1636000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-641000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-1070000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>3875000.0</v>
       </c>
-      <c r="CJ30"/>
-      <c r="CK30">
+      <c r="CK30"/>
+      <c r="CL30">
         <v>-1242000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>137000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-596000.0</v>
       </c>
-      <c r="CN30"/>
-      <c r="CO30">
+      <c r="CO30"/>
+      <c r="CP30">
         <v>-717000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-3253000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-21338000.0</v>
       </c>
-      <c r="CR30"/>
-      <c r="CS30">
+      <c r="CS30"/>
+      <c r="CT30">
         <v>-1439000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-1126000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-1978000.0</v>
       </c>
-      <c r="CV30"/>
-      <c r="CW30">
+      <c r="CW30"/>
+      <c r="CX30">
         <v>-1820000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>667000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-2615000.0</v>
       </c>
-      <c r="CZ30"/>
-      <c r="DA30">
+      <c r="DA30"/>
+      <c r="DB30">
         <v>-2890000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-3172000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-3770000.0</v>
       </c>
-      <c r="DD30"/>
-      <c r="DE30">
+      <c r="DE30"/>
+      <c r="DF30">
         <v>-1940000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-1470000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>-1210000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>