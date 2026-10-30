--- v0 (2026-09-12)
+++ v1 (2026-10-30)
@@ -3147,54 +3147,62 @@
         <v>103500000.0</v>
       </c>
       <c r="U36">
         <v>258100000.0</v>
       </c>
       <c r="V36">
         <v>333500000.0</v>
       </c>
       <c r="W36">
         <v>194400000.0</v>
       </c>
       <c r="X36">
         <v>301700000.0</v>
       </c>
       <c r="Y36">
         <v>351900000.0</v>
       </c>
       <c r="Z36">
         <v>367100000.0</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>61</v>
       </c>
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="B37">
+        <v>19300000.0</v>
+      </c>
+      <c r="C37">
+        <v>42900000.0</v>
+      </c>
+      <c r="D37">
+        <v>139000000.0</v>
+      </c>
+      <c r="E37">
+        <v>207600000.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>62</v>
@@ -11499,54 +11507,62 @@
       </c>
       <c r="CL36">
         <v>87975000.0</v>
       </c>
       <c r="CM36">
         <v>87975000.0</v>
       </c>
       <c r="CN36">
         <v>87975000.0</v>
       </c>
       <c r="CO36">
         <v>87975000.0</v>
       </c>
       <c r="CP36">
         <v>367100000.0</v>
       </c>
       <c r="CQ36"/>
       <c r="CR36"/>
       <c r="CS36"/>
       <c r="CT36"/>
     </row>
     <row r="37" spans="1:98">
       <c r="A37" t="s">
         <v>61</v>
       </c>
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="B37">
+        <v>10800000.0</v>
+      </c>
+      <c r="C37">
+        <v>19300000.0</v>
+      </c>
+      <c r="D37">
+        <v>28300000.0</v>
+      </c>
+      <c r="E37">
+        <v>42900000.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
@@ -16809,51 +16825,51 @@
       <c r="F3">
         <v>1062600000.0</v>
       </c>
       <c r="G3">
         <v>1126200000.0</v>
       </c>
       <c r="H3">
         <v>1112500000.0</v>
       </c>
       <c r="I3">
         <v>485000000.0</v>
       </c>
       <c r="J3">
         <v>504100000.0</v>
       </c>
       <c r="K3">
         <v>491900000.0</v>
       </c>
       <c r="L3">
         <v>492900000.0</v>
       </c>
       <c r="M3">
         <v>449600000.0</v>
       </c>
       <c r="N3">
-        <v>457700000.0</v>
+        <v>366900000.0</v>
       </c>
       <c r="O3">
         <v>481000000.0</v>
       </c>
       <c r="P3">
         <v>415100000.0</v>
       </c>
       <c r="Q3">
         <v>444600000.0</v>
       </c>
       <c r="R3">
         <v>420800000.0</v>
       </c>
       <c r="S3">
         <v>433000000.0</v>
       </c>
       <c r="T3">
         <v>423900000.0</v>
       </c>
       <c r="U3">
         <v>295100000.0</v>
       </c>
       <c r="V3">
         <v>274000000.0</v>
       </c>
@@ -16902,161 +16918,161 @@
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>162</v>
       </c>
       <c r="B5">
         <v>2218700000.0</v>
       </c>
       <c r="C5">
         <v>1517000000.0</v>
       </c>
       <c r="D5">
         <v>1411200000.0</v>
       </c>
       <c r="E5">
-        <v>1230900000.0</v>
+        <v>1451400000.0</v>
       </c>
       <c r="F5">
         <v>1109000000.0</v>
       </c>
       <c r="G5">
-        <v>522100000.0</v>
+        <v>608100000.0</v>
       </c>
       <c r="H5">
         <v>1357000000.0</v>
       </c>
       <c r="I5">
-        <v>1222200000.0</v>
+        <v>1415800000.0</v>
       </c>
       <c r="J5">
-        <v>878500000.0</v>
+        <v>1055900000.0</v>
       </c>
       <c r="K5">
-        <v>1187000000.0</v>
+        <v>1359100000.0</v>
       </c>
       <c r="L5">
-        <v>959200000.0</v>
+        <v>1108200000.0</v>
       </c>
       <c r="M5">
-        <v>1052900000.0</v>
+        <v>1086300000.0</v>
       </c>
       <c r="N5">
-        <v>658700000.0</v>
+        <v>908200000.0</v>
       </c>
       <c r="O5">
-        <v>827300000.0</v>
+        <v>937800000.0</v>
       </c>
       <c r="P5">
         <v>701500000.0</v>
       </c>
       <c r="Q5">
         <v>-246800000.0</v>
       </c>
       <c r="R5">
         <v>-285500000.0</v>
       </c>
       <c r="S5">
         <v>710500000.0</v>
       </c>
       <c r="T5">
         <v>1106100000.0</v>
       </c>
       <c r="U5">
         <v>579500000.0</v>
       </c>
       <c r="V5">
         <v>548500000.0</v>
       </c>
       <c r="W5">
         <v>568800000.0</v>
       </c>
       <c r="X5">
         <v>697900000.0</v>
       </c>
       <c r="Y5">
         <v>596900000.0</v>
       </c>
       <c r="Z5">
         <v>645400000.0</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>163</v>
       </c>
       <c r="B6">
         <v>3306000000.0</v>
       </c>
       <c r="C6">
         <v>2672400000.0</v>
       </c>
       <c r="D6">
         <v>2456300000.0</v>
       </c>
       <c r="E6">
-        <v>2289700000.0</v>
+        <v>2510200000.0</v>
       </c>
       <c r="F6">
         <v>2171600000.0</v>
       </c>
       <c r="G6">
-        <v>1648300000.0</v>
+        <v>1734300000.0</v>
       </c>
       <c r="H6">
         <v>2469500000.0</v>
       </c>
       <c r="I6">
-        <v>1707200000.0</v>
+        <v>1900800000.0</v>
       </c>
       <c r="J6">
-        <v>1382600000.0</v>
+        <v>1560000000.0</v>
       </c>
       <c r="K6">
-        <v>1678900000.0</v>
+        <v>1851000000.0</v>
       </c>
       <c r="L6">
-        <v>1452100000.0</v>
+        <v>1601100000.0</v>
       </c>
       <c r="M6">
-        <v>1502500000.0</v>
+        <v>1535900000.0</v>
       </c>
       <c r="N6">
-        <v>1116400000.0</v>
+        <v>1275100000.0</v>
       </c>
       <c r="O6">
-        <v>1308300000.0</v>
+        <v>1418800000.0</v>
       </c>
       <c r="P6">
         <v>1116600000.0</v>
       </c>
       <c r="Q6">
         <v>197800000.0</v>
       </c>
       <c r="R6">
         <v>135300000.0</v>
       </c>
       <c r="S6">
         <v>1143500000.0</v>
       </c>
       <c r="T6">
         <v>1530000000.0</v>
       </c>
       <c r="U6">
         <v>874600000.0</v>
       </c>
       <c r="V6">
         <v>822500000.0</v>
       </c>
       <c r="W6">
         <v>854900000.0</v>
       </c>
@@ -19253,177 +19269,177 @@
       </c>
       <c r="CQ2">
         <v>1964025000.0</v>
       </c>
       <c r="CR2">
         <v>3928050000.0</v>
       </c>
       <c r="CS2">
         <v>1964025000.0</v>
       </c>
       <c r="CT2">
         <v>1964025000.0</v>
       </c>
     </row>
     <row r="3" spans="1:98">
       <c r="A3" t="s">
         <v>160</v>
       </c>
       <c r="B3">
         <v>533700000.0</v>
       </c>
       <c r="C3">
         <v>560700000.0</v>
       </c>
       <c r="D3">
-        <v>408300000.0</v>
+        <v>526600000.0</v>
       </c>
       <c r="E3">
         <v>614300000.0</v>
       </c>
       <c r="F3">
-        <v>426900000.0</v>
+        <v>541100000.0</v>
       </c>
       <c r="G3">
         <v>562700000.0</v>
       </c>
       <c r="H3">
         <v>482400000.0</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>562100000.0</v>
       </c>
       <c r="K3">
         <v>-217883390.0</v>
       </c>
       <c r="L3">
         <v>496700000.0</v>
       </c>
       <c r="M3">
         <v>-214514880.0</v>
       </c>
       <c r="N3">
-        <v>524300000.0</v>
+        <v>540800000.0</v>
       </c>
       <c r="O3"/>
       <c r="P3">
-        <v>538300000.0</v>
+        <v>521799999.0</v>
       </c>
       <c r="Q3"/>
       <c r="R3">
         <v>587900000.0</v>
       </c>
       <c r="S3"/>
       <c r="T3">
         <v>590100000.0</v>
       </c>
       <c r="U3"/>
       <c r="V3">
         <v>668300000.0</v>
       </c>
       <c r="W3"/>
       <c r="X3">
         <v>444200000.0</v>
       </c>
       <c r="Y3">
         <v>278125000.0</v>
       </c>
       <c r="Z3">
-        <v>234200000.0</v>
+        <v>250500000.0</v>
       </c>
       <c r="AA3">
         <v>25700000.0</v>
       </c>
       <c r="AB3">
         <v>234500000.0</v>
       </c>
       <c r="AC3">
         <v>25700000.0</v>
       </c>
       <c r="AD3">
-        <v>226900000.0</v>
+        <v>261899999.0</v>
       </c>
       <c r="AE3">
         <v>28250000.0</v>
       </c>
       <c r="AF3">
         <v>242200000.0</v>
       </c>
       <c r="AG3">
         <v>28250000.0</v>
       </c>
       <c r="AH3">
-        <v>215600000.0</v>
+        <v>263700000.0</v>
       </c>
       <c r="AI3">
         <v>26825000.0</v>
       </c>
       <c r="AJ3">
         <v>228200000.0</v>
       </c>
       <c r="AK3">
         <v>26825000.0</v>
       </c>
       <c r="AL3">
         <v>214200000.0</v>
       </c>
       <c r="AM3">
         <v>27900000.0</v>
       </c>
       <c r="AN3">
         <v>236700000.0</v>
       </c>
       <c r="AO3">
         <v>27900000.0</v>
       </c>
       <c r="AP3">
-        <v>220500000.0</v>
+        <v>266500000.0</v>
       </c>
       <c r="AQ3">
         <v>25925000.0</v>
       </c>
       <c r="AR3">
         <v>183100000.0</v>
       </c>
       <c r="AS3">
         <v>25925000.0</v>
       </c>
       <c r="AT3">
         <v>162100000.0</v>
       </c>
       <c r="AU3">
         <v>24600000.0</v>
       </c>
       <c r="AV3">
         <v>167300000.0</v>
       </c>
       <c r="AW3">
         <v>24600000.0</v>
       </c>
       <c r="AX3">
-        <v>55750000.0</v>
+        <v>106500000.0</v>
       </c>
       <c r="AY3">
         <v>27875000.0</v>
       </c>
       <c r="AZ3">
         <v>55750000.0</v>
       </c>
       <c r="BA3">
         <v>27875000.0</v>
       </c>
       <c r="BB3">
         <v>35300000.0</v>
       </c>
       <c r="BC3">
         <v>17650000.0</v>
       </c>
       <c r="BD3">
         <v>35300000.0</v>
       </c>
       <c r="BE3">
         <v>17650000.0</v>
       </c>
       <c r="BF3">
         <v>40850000.0</v>
       </c>
@@ -19695,145 +19711,145 @@
         <v>366850000.0</v>
       </c>
       <c r="J5">
         <v>664100000.0</v>
       </c>
       <c r="K5">
         <v>855560998.0</v>
       </c>
       <c r="L5">
         <v>578800000.0</v>
       </c>
       <c r="M5">
         <v>779123796.0</v>
       </c>
       <c r="N5">
         <v>618900000.0</v>
       </c>
       <c r="O5"/>
       <c r="P5">
         <v>496100000.0</v>
       </c>
       <c r="Q5">
         <v>287900000.0</v>
       </c>
       <c r="R5">
-        <v>869400000.0</v>
+        <v>522100000.0</v>
       </c>
       <c r="S5">
         <v>421600000.0</v>
       </c>
       <c r="T5">
         <v>73800000.0</v>
       </c>
       <c r="U5"/>
       <c r="V5">
         <v>711100000.0</v>
       </c>
       <c r="W5">
         <v>412550000.0</v>
       </c>
       <c r="X5">
         <v>645900000.0</v>
       </c>
       <c r="Y5">
         <v>388675000.0</v>
       </c>
       <c r="Z5">
-        <v>684500000.0</v>
+        <v>668200000.0</v>
       </c>
       <c r="AA5">
         <v>495975000.0</v>
       </c>
       <c r="AB5">
         <v>555700000.0</v>
       </c>
       <c r="AC5">
         <v>495975000.0</v>
       </c>
       <c r="AD5">
-        <v>660000000.0</v>
+        <v>625000000.0</v>
       </c>
       <c r="AE5">
         <v>466950000.0</v>
       </c>
       <c r="AF5">
-        <v>423800000.0</v>
+        <v>407800000.0</v>
       </c>
       <c r="AG5">
         <v>466950000.0</v>
       </c>
       <c r="AH5">
-        <v>719500000.0</v>
+        <v>745500000.0</v>
       </c>
       <c r="AI5">
         <v>429175000.0</v>
       </c>
       <c r="AJ5">
         <v>420800000.0</v>
       </c>
       <c r="AK5">
         <v>429175000.0</v>
       </c>
       <c r="AL5">
         <v>621200000.0</v>
       </c>
       <c r="AM5">
         <v>394350000.0</v>
       </c>
       <c r="AN5">
         <v>377500000.0</v>
       </c>
       <c r="AO5">
         <v>394350000.0</v>
       </c>
       <c r="AP5">
         <v>581600000.0</v>
       </c>
       <c r="AQ5">
         <v>328425000.0</v>
       </c>
       <c r="AR5">
         <v>331300000.0</v>
       </c>
       <c r="AS5">
         <v>328425000.0</v>
       </c>
       <c r="AT5">
         <v>579200000.0</v>
       </c>
       <c r="AU5">
         <v>355525000.0</v>
       </c>
       <c r="AV5">
         <v>289400000.0</v>
       </c>
       <c r="AW5">
         <v>355525000.0</v>
       </c>
       <c r="AX5">
-        <v>673900000.0</v>
+        <v>464250000.0</v>
       </c>
       <c r="AY5">
         <v>336950000.0</v>
       </c>
       <c r="AZ5">
         <v>673900000.0</v>
       </c>
       <c r="BA5">
         <v>336950000.0</v>
       </c>
       <c r="BB5">
         <v>627100000.0</v>
       </c>
       <c r="BC5">
         <v>313550000.0</v>
       </c>
       <c r="BD5">
         <v>627100000.0</v>
       </c>
       <c r="BE5">
         <v>313550000.0</v>
       </c>
       <c r="BF5">
         <v>128000000.0</v>
       </c>
@@ -19947,179 +19963,179 @@
       </c>
       <c r="CQ5">
         <v>161350000.0</v>
       </c>
       <c r="CR5">
         <v>322700000.0</v>
       </c>
       <c r="CS5">
         <v>161350000.0</v>
       </c>
       <c r="CT5">
         <v>-73250000.0</v>
       </c>
     </row>
     <row r="6" spans="1:98">
       <c r="A6" t="s">
         <v>163</v>
       </c>
       <c r="B6">
         <v>1686100000.0</v>
       </c>
       <c r="C6">
         <v>1826800000.0</v>
       </c>
       <c r="D6">
-        <v>1339100000.0</v>
+        <v>1457400000.0</v>
       </c>
       <c r="E6">
         <v>1175000000.0</v>
       </c>
       <c r="F6">
-        <v>1240000000.0</v>
+        <v>1354200000.0</v>
       </c>
       <c r="G6">
         <v>1031400000.0</v>
       </c>
       <c r="H6">
         <v>1206700000.0</v>
       </c>
       <c r="I6">
         <v>595950000.0</v>
       </c>
       <c r="J6">
         <v>1226200000.0</v>
       </c>
       <c r="K6">
         <v>637677608.0</v>
       </c>
       <c r="L6">
         <v>1075500000.0</v>
       </c>
       <c r="M6">
         <v>564608916.0</v>
       </c>
       <c r="N6">
-        <v>1143200000.0</v>
+        <v>1159700000.0</v>
       </c>
       <c r="O6"/>
       <c r="P6">
-        <v>1034400000.0</v>
+        <v>1017899999.0</v>
       </c>
       <c r="Q6"/>
       <c r="R6">
-        <v>1457300000.0</v>
+        <v>1110000000.0</v>
       </c>
       <c r="S6"/>
       <c r="T6">
         <v>663900000.0</v>
       </c>
       <c r="U6"/>
       <c r="V6">
         <v>1379400000.0</v>
       </c>
       <c r="W6"/>
       <c r="X6">
         <v>1090100000.0</v>
       </c>
       <c r="Y6">
         <v>666800000.0</v>
       </c>
       <c r="Z6">
         <v>918700000.0</v>
       </c>
       <c r="AA6">
         <v>521675000.0</v>
       </c>
       <c r="AB6">
         <v>790200000.0</v>
       </c>
       <c r="AC6">
         <v>521675000.0</v>
       </c>
       <c r="AD6">
-        <v>886900000.0</v>
+        <v>886899999.0</v>
       </c>
       <c r="AE6">
         <v>495200000.0</v>
       </c>
       <c r="AF6">
-        <v>666000000.0</v>
+        <v>650000000.0</v>
       </c>
       <c r="AG6">
         <v>495200000.0</v>
       </c>
       <c r="AH6">
-        <v>935100000.0</v>
+        <v>1009200000.0</v>
       </c>
       <c r="AI6">
         <v>456000000.0</v>
       </c>
       <c r="AJ6">
         <v>649000000.0</v>
       </c>
       <c r="AK6">
         <v>456000000.0</v>
       </c>
       <c r="AL6">
         <v>835400000.0</v>
       </c>
       <c r="AM6">
         <v>422250000.0</v>
       </c>
       <c r="AN6">
         <v>614200000.0</v>
       </c>
       <c r="AO6">
         <v>422250000.0</v>
       </c>
       <c r="AP6">
-        <v>802100000.0</v>
+        <v>848100000.0</v>
       </c>
       <c r="AQ6">
         <v>354350000.0</v>
       </c>
       <c r="AR6">
         <v>514400000.0</v>
       </c>
       <c r="AS6">
         <v>354350000.0</v>
       </c>
       <c r="AT6">
         <v>741300000.0</v>
       </c>
       <c r="AU6">
         <v>380125000.0</v>
       </c>
       <c r="AV6">
         <v>456700000.0</v>
       </c>
       <c r="AW6">
         <v>380125000.0</v>
       </c>
       <c r="AX6">
-        <v>729650000.0</v>
+        <v>570750000.0</v>
       </c>
       <c r="AY6">
         <v>364825000.0</v>
       </c>
       <c r="AZ6">
         <v>729650000.0</v>
       </c>
       <c r="BA6">
         <v>364825000.0</v>
       </c>
       <c r="BB6">
         <v>662400000.0</v>
       </c>
       <c r="BC6">
         <v>331200000.0</v>
       </c>
       <c r="BD6">
         <v>662400000.0</v>
       </c>
       <c r="BE6">
         <v>331200000.0</v>
       </c>
       <c r="BF6">
         <v>168850000.0</v>
       </c>
@@ -26357,69 +26373,69 @@
       <c r="A14" t="s">
         <v>202</v>
       </c>
       <c r="B14">
         <v>1087300000.0</v>
       </c>
       <c r="C14">
         <v>1155400000.0</v>
       </c>
       <c r="D14">
         <v>1045100000.0</v>
       </c>
       <c r="E14">
         <v>1113502516.0</v>
       </c>
       <c r="F14">
         <v>1062600000.0</v>
       </c>
       <c r="G14">
         <v>1178000000.0</v>
       </c>
       <c r="H14">
         <v>1112500000.0</v>
       </c>
       <c r="I14">
-        <v>536945812.0</v>
+        <v>485000000.0</v>
       </c>
       <c r="J14">
-        <v>562807438.0</v>
+        <v>504100000.0</v>
       </c>
       <c r="K14">
-        <v>467108725.0</v>
+        <v>491900000.0</v>
       </c>
       <c r="L14">
-        <v>489709475.0</v>
+        <v>492900000.0</v>
       </c>
       <c r="M14">
-        <v>488531138.0</v>
+        <v>449600000.0</v>
       </c>
       <c r="N14">
-        <v>453625284.0</v>
+        <v>366900000.0</v>
       </c>
       <c r="O14">
-        <v>556002373.0</v>
+        <v>481000000.0</v>
       </c>
       <c r="P14">
         <v>415100000.0</v>
       </c>
       <c r="Q14">
         <v>444600000.0</v>
       </c>
       <c r="R14">
         <v>420800000.0</v>
       </c>
       <c r="S14">
         <v>433000000.0</v>
       </c>
       <c r="T14">
         <v>423900000.0</v>
       </c>
       <c r="U14">
         <v>295100000.0</v>
       </c>
       <c r="V14">
         <v>274000000.0</v>
       </c>
       <c r="W14">
         <v>286100000.0</v>
       </c>
@@ -27087,69 +27103,69 @@
       <c r="A25" t="s">
         <v>212</v>
       </c>
       <c r="B25">
         <v>-49500000.0</v>
       </c>
       <c r="C25">
         <v>448900000.0</v>
       </c>
       <c r="D25">
         <v>-570500000.0</v>
       </c>
       <c r="E25">
         <v>1589998929.0</v>
       </c>
       <c r="F25">
         <v>-148800000.0</v>
       </c>
       <c r="G25">
         <v>96000000.0</v>
       </c>
       <c r="H25">
         <v>-147400000.0</v>
       </c>
       <c r="I25">
-        <v>-94600000.0</v>
+        <v>-34805993.0</v>
       </c>
       <c r="J25">
-        <v>-97100000.0</v>
+        <v>-28644272.0</v>
       </c>
       <c r="K25">
-        <v>17700000.0</v>
+        <v>-5153258.0</v>
       </c>
       <c r="L25">
-        <v>34300000.0</v>
+        <v>33941215.0</v>
       </c>
       <c r="M25">
-        <v>12700000.0</v>
+        <v>54787647.0</v>
       </c>
       <c r="N25">
-        <v>-8400000.0</v>
+        <v>83869035.0</v>
       </c>
       <c r="O25">
-        <v>22100000.0</v>
+        <v>101178897.0</v>
       </c>
       <c r="P25">
         <v>40100000.0</v>
       </c>
       <c r="Q25">
         <v>-275500000.0</v>
       </c>
       <c r="R25">
         <v>11200000.0</v>
       </c>
       <c r="S25">
         <v>-128100000.0</v>
       </c>
       <c r="T25">
         <v>-434700000.0</v>
       </c>
       <c r="U25">
         <v>91400000.0</v>
       </c>
       <c r="V25">
         <v>126200000.0</v>
       </c>
       <c r="W25">
         <v>-52700000.0</v>
       </c>
@@ -30194,183 +30210,183 @@
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
     </row>
     <row r="14" spans="1:98">
       <c r="A14" t="s">
         <v>202</v>
       </c>
       <c r="B14">
         <v>533700000.0</v>
       </c>
       <c r="C14">
         <v>560700000.0</v>
       </c>
       <c r="D14">
         <v>526600000.0</v>
       </c>
       <c r="E14">
         <v>614300000.0</v>
       </c>
       <c r="F14">
-        <v>530600000.0</v>
+        <v>541100000.0</v>
       </c>
       <c r="G14">
         <v>562700000.0</v>
       </c>
       <c r="H14">
         <v>482400000.0</v>
       </c>
       <c r="I14">
         <v>236450000.0</v>
       </c>
       <c r="J14">
         <v>562100000.0</v>
       </c>
       <c r="K14">
         <v>275850000.0</v>
       </c>
       <c r="L14">
         <v>496700000.0</v>
       </c>
       <c r="M14">
         <v>244100000.0</v>
       </c>
       <c r="N14">
         <v>296494422.0</v>
       </c>
       <c r="O14">
         <v>301714153.0</v>
       </c>
       <c r="P14">
         <v>309416508.0</v>
       </c>
       <c r="Q14">
         <v>305861664.0</v>
       </c>
       <c r="R14">
-        <v>289213290.0</v>
+        <v>587900000.0</v>
       </c>
       <c r="S14">
         <v>288550000.0</v>
       </c>
       <c r="T14">
-        <v>331554107.0</v>
+        <v>590100000.0</v>
       </c>
       <c r="U14">
         <v>286100000.0</v>
       </c>
       <c r="V14">
-        <v>359450364.0</v>
+        <v>668300000.0</v>
       </c>
       <c r="W14">
         <v>323700000.0</v>
       </c>
       <c r="X14">
-        <v>252558562.0</v>
+        <v>444200000.0</v>
       </c>
       <c r="Y14">
         <v>278125000.0</v>
       </c>
       <c r="Z14">
-        <v>268301064.0</v>
+        <v>250500000.0</v>
       </c>
       <c r="AA14">
         <v>135941490.0</v>
       </c>
       <c r="AB14">
-        <v>273820644.0</v>
+        <v>234500000.0</v>
       </c>
       <c r="AC14">
         <v>144432126.0</v>
       </c>
       <c r="AD14">
-        <v>272225554.0</v>
+        <v>261899999.0</v>
       </c>
       <c r="AE14">
         <v>134085805.0</v>
       </c>
       <c r="AF14">
-        <v>276641918.0</v>
+        <v>242200000.0</v>
       </c>
       <c r="AG14">
         <v>129200896.0</v>
       </c>
       <c r="AH14">
-        <v>226923480.0</v>
+        <v>263700000.0</v>
       </c>
       <c r="AI14">
         <v>121089581.0</v>
       </c>
       <c r="AJ14">
-        <v>253428840.0</v>
+        <v>228200000.0</v>
       </c>
       <c r="AK14">
         <v>129947041.0</v>
       </c>
       <c r="AL14">
-        <v>232636436.0</v>
+        <v>214200000.0</v>
       </c>
       <c r="AM14">
         <v>119524580.0</v>
       </c>
       <c r="AN14">
-        <v>263659146.0</v>
+        <v>236700000.0</v>
       </c>
       <c r="AO14">
         <v>127141859.0</v>
       </c>
       <c r="AP14">
-        <v>266900682.0</v>
+        <v>266500000.0</v>
       </c>
       <c r="AQ14">
         <v>139143055.0</v>
       </c>
       <c r="AR14">
-        <v>250667396.0</v>
+        <v>183100000.0</v>
       </c>
       <c r="AS14">
         <v>126145366.0</v>
       </c>
       <c r="AT14">
-        <v>223232114.0</v>
+        <v>162100000.0</v>
       </c>
       <c r="AU14">
         <v>109697502.0</v>
       </c>
       <c r="AV14">
-        <v>217484562.0</v>
+        <v>167300000.0</v>
       </c>
       <c r="AW14">
         <v>107181754.0</v>
       </c>
       <c r="AX14">
-        <v>280835914.0</v>
+        <v>106500000.0</v>
       </c>
       <c r="AY14">
         <v>136775187.0</v>
       </c>
       <c r="AZ14">
         <v>288394498.0</v>
       </c>
       <c r="BA14">
         <v>151636339.0</v>
       </c>
       <c r="BB14">
         <v>207550000.0</v>
       </c>
       <c r="BC14">
         <v>103775000.0</v>
       </c>
       <c r="BD14">
         <v>207550000.0</v>
       </c>
       <c r="BE14">
         <v>103775000.0</v>
       </c>
       <c r="BF14">
         <v>222300000.0</v>
       </c>
@@ -32660,175 +32676,175 @@
       </c>
       <c r="CQ24"/>
       <c r="CR24">
         <v>7600000.0</v>
       </c>
       <c r="CS24"/>
       <c r="CT24"/>
     </row>
     <row r="25" spans="1:98">
       <c r="A25" t="s">
         <v>212</v>
       </c>
       <c r="B25">
         <v>151000000.0</v>
       </c>
       <c r="C25">
         <v>-197400000.0</v>
       </c>
       <c r="D25">
         <v>733000000.0</v>
       </c>
       <c r="E25">
         <v>532800000.0</v>
       </c>
       <c r="F25">
-        <v>180000000.0</v>
+        <v>169500000.0</v>
       </c>
       <c r="G25">
         <v>662100000.0</v>
       </c>
       <c r="H25">
         <v>2078200000.0</v>
       </c>
       <c r="I25">
         <v>-324400000.0</v>
       </c>
       <c r="J25">
         <v>1049300000.0</v>
       </c>
       <c r="K25">
         <v>367700000.0</v>
       </c>
       <c r="L25">
         <v>1398700000.0</v>
       </c>
       <c r="M25"/>
       <c r="N25">
         <v>1067550649.0</v>
       </c>
       <c r="O25">
         <v>31850000.0</v>
       </c>
       <c r="P25">
         <v>-137156071.0</v>
       </c>
       <c r="Q25">
         <v>-135580304.0</v>
       </c>
       <c r="R25">
-        <v>16325000.0</v>
+        <v>-282361710.0</v>
       </c>
       <c r="S25"/>
       <c r="T25">
-        <v>268804507.0</v>
+        <v>10258614.0</v>
       </c>
       <c r="U25"/>
       <c r="V25">
-        <v>20600000.0</v>
+        <v>-288249636.0</v>
       </c>
       <c r="W25"/>
       <c r="X25">
-        <v>314291496.0</v>
+        <v>122650058.0</v>
       </c>
       <c r="Y25">
         <v>20600000.0</v>
       </c>
       <c r="Z25">
-        <v>-47300000.0</v>
+        <v>-29498936.0</v>
       </c>
       <c r="AA25">
         <v>-23650000.0</v>
       </c>
       <c r="AB25">
-        <v>-1000817372.0</v>
+        <v>867503272.0</v>
       </c>
       <c r="AC25">
         <v>-527900960.0</v>
       </c>
       <c r="AD25">
-        <v>-48550000.0</v>
+        <v>-38224445.0</v>
       </c>
       <c r="AE25">
         <v>-24275000.0</v>
       </c>
       <c r="AF25">
-        <v>-200799542.0</v>
+        <v>178042376.0</v>
       </c>
       <c r="AG25">
         <v>-93780006.0</v>
       </c>
       <c r="AH25">
-        <v>8850000.0</v>
+        <v>-27926520.0</v>
       </c>
       <c r="AI25">
         <v>4425000.0</v>
       </c>
       <c r="AJ25">
-        <v>-428674550.0</v>
+        <v>271154290.0</v>
       </c>
       <c r="AK25">
         <v>-219805250.0</v>
       </c>
       <c r="AL25">
-        <v>17150000.0</v>
+        <v>35586436.0</v>
       </c>
       <c r="AM25">
         <v>8575000.0</v>
       </c>
       <c r="AN25">
-        <v>-728710662.0</v>
+        <v>691248484.0</v>
       </c>
       <c r="AO25">
         <v>-351399257.0</v>
       </c>
       <c r="AP25">
-        <v>6350000.0</v>
+        <v>6750682.0</v>
       </c>
       <c r="AQ25">
         <v>3175000.0</v>
       </c>
       <c r="AR25">
-        <v>-1363816822.0</v>
+        <v>352350574.0</v>
       </c>
       <c r="AS25">
         <v>-686324490.0</v>
       </c>
       <c r="AT25">
-        <v>-4200000.0</v>
+        <v>56932114.0</v>
       </c>
       <c r="AU25">
         <v>-2100000.0</v>
       </c>
       <c r="AV25">
-        <v>-821839450.0</v>
+        <v>570945112.0</v>
       </c>
       <c r="AW25">
         <v>-405022743.0</v>
       </c>
       <c r="AX25">
-        <v>11050000.0</v>
+        <v>185385914.0</v>
       </c>
       <c r="AY25">
         <v>5525000.0</v>
       </c>
       <c r="AZ25">
         <v>-616720540.0</v>
       </c>
       <c r="BA25">
         <v>-324268478.0</v>
       </c>
       <c r="BB25">
         <v>20050000.0</v>
       </c>
       <c r="BC25">
         <v>10025000.0</v>
       </c>
       <c r="BD25">
         <v>20050000.0</v>
       </c>
       <c r="BE25">
         <v>10025000.0</v>
       </c>
       <c r="BF25">
         <v>-137750000.0</v>
       </c>