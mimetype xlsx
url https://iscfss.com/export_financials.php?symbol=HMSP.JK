--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1906,51 +1906,53 @@
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
         <v>41</v>
       </c>
       <c r="B16">
         <v>17477000000.0</v>
       </c>
-      <c r="C16"/>
+      <c r="C16">
+        <v>88813000000.0</v>
+      </c>
       <c r="D16">
         <v>35578000000.0</v>
       </c>
       <c r="E16">
         <v>36083000000.0</v>
       </c>
       <c r="F16">
         <v>43294000000.0</v>
       </c>
       <c r="G16">
         <v>63057000000.0</v>
       </c>
       <c r="H16">
         <v>63896000000.0</v>
       </c>
       <c r="I16">
         <v>4358011000000.0</v>
       </c>
       <c r="J16">
         <v>3798102000000.0</v>
       </c>
       <c r="K16">
         <v>3804993000000.0</v>
       </c>
       <c r="L16">
@@ -3300,51 +3302,51 @@
       </c>
       <c r="V39">
         <v>591172000000.0</v>
       </c>
       <c r="W39">
         <v>230375000000.0</v>
       </c>
       <c r="X39">
         <v>205133000000.0</v>
       </c>
       <c r="Y39">
         <v>210531000000.0</v>
       </c>
       <c r="Z39">
         <v>136857000000.0</v>
       </c>
       <c r="AA39">
         <v>92688000000.0</v>
       </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
-        <v>14892335000000.0</v>
+        <v>14964765000000.0</v>
       </c>
       <c r="C40">
         <v>2714807000000.0</v>
       </c>
       <c r="D40">
         <v>15763595000000.0</v>
       </c>
       <c r="E40">
         <v>2636050000000.0</v>
       </c>
       <c r="F40">
         <v>2099758000000.0</v>
       </c>
       <c r="G40">
         <v>1875877000000.0</v>
       </c>
       <c r="H40">
         <v>2034652000000.0</v>
       </c>
       <c r="I40">
         <v>1687647000000.0</v>
       </c>
       <c r="J40">
         <v>1930153000000.0</v>
       </c>
@@ -4004,51 +4006,51 @@
       </c>
       <c r="R51">
         <v>882344000000.0</v>
       </c>
       <c r="S51">
         <v>2165930000000.0</v>
       </c>
       <c r="T51">
         <v>1422187000000.0</v>
       </c>
       <c r="U51">
         <v>999672000000.0</v>
       </c>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
     </row>
     <row r="52" spans="1:27">
       <c r="A52" t="s">
         <v>77</v>
       </c>
       <c r="B52">
-        <v>221791000000.0</v>
+        <v>149361000000.0</v>
       </c>
       <c r="C52">
         <v>241601000000.0</v>
       </c>
       <c r="D52">
         <v>155786000000.0</v>
       </c>
       <c r="E52">
         <v>147512000000.0</v>
       </c>
       <c r="F52">
         <v>159167000000.0</v>
       </c>
       <c r="G52">
         <v>117373000000.0</v>
       </c>
       <c r="H52">
         <v>160562000000.0</v>
       </c>
       <c r="I52">
         <v>34411000000.0</v>
       </c>
       <c r="J52">
         <v>28937000000.0</v>
       </c>
@@ -7408,58 +7410,62 @@
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
     </row>
     <row r="16" spans="1:98">
       <c r="A16" t="s">
         <v>41</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>10966000000.0</v>
+      </c>
       <c r="C16">
         <v>17477000000.0</v>
       </c>
       <c r="D16">
         <v>54481000000.0</v>
       </c>
-      <c r="E16"/>
+      <c r="E16">
+        <v>2556000000.0</v>
+      </c>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16">
         <v>6571000000.0</v>
       </c>
       <c r="J16">
         <v>21621000000.0</v>
       </c>
       <c r="K16">
         <v>35578000000.0</v>
       </c>
       <c r="L16">
         <v>44357000000.0</v>
       </c>
       <c r="M16">
         <v>5478000000.0</v>
       </c>
       <c r="N16">
         <v>20781000000.0</v>
       </c>
       <c r="O16">
         <v>36083000000.0</v>
       </c>
       <c r="P16">
@@ -9531,51 +9537,51 @@
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
     </row>
     <row r="28" spans="1:98">
       <c r="A28" t="s">
         <v>53</v>
       </c>
       <c r="B28">
-        <v>-8631729000000.0</v>
+        <v>-8622384000000.0</v>
       </c>
       <c r="C28">
         <v>-4359351000000.0</v>
       </c>
       <c r="D28">
         <v>-3722059000000.0</v>
       </c>
       <c r="E28">
         <v>-2876051000000.0</v>
       </c>
       <c r="F28">
         <v>-5138453000000.0</v>
       </c>
       <c r="G28">
         <v>-1991061000000.0</v>
       </c>
       <c r="H28">
         <v>-5638218000000.0</v>
       </c>
       <c r="I28">
         <v>-6544220000000.0</v>
       </c>
       <c r="J28">
         <v>-4578462000000.0</v>
       </c>
@@ -11911,51 +11917,51 @@
         <v>205133000000.0</v>
       </c>
       <c r="CN39">
         <v>211565000000.0</v>
       </c>
       <c r="CO39">
         <v>210531000000.0</v>
       </c>
       <c r="CP39">
         <v>178508000000.0</v>
       </c>
       <c r="CQ39">
         <v>136857000000.0</v>
       </c>
       <c r="CR39">
         <v>793363000000.0</v>
       </c>
       <c r="CS39"/>
       <c r="CT39"/>
     </row>
     <row r="40" spans="1:98">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
-        <v>1104818000000.0</v>
+        <v>1243857000000.0</v>
       </c>
       <c r="C40">
         <v>14892335000000.0</v>
       </c>
       <c r="D40">
         <v>12987296000000.0</v>
       </c>
       <c r="E40">
         <v>917607000000.0</v>
       </c>
       <c r="F40">
         <v>2095009000000.0</v>
       </c>
       <c r="G40">
         <v>2809749000000.0</v>
       </c>
       <c r="H40">
         <v>2647007000000.0</v>
       </c>
       <c r="I40">
         <v>18477076000000.0</v>
       </c>
       <c r="J40">
         <v>14948999000000.0</v>
       </c>
@@ -14015,51 +14021,51 @@
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
     </row>
     <row r="51" spans="1:98">
       <c r="A51" t="s">
         <v>76</v>
       </c>
       <c r="B51">
-        <v>360866000000.0</v>
+        <v>370211000000.0</v>
       </c>
       <c r="C51">
         <v>415301000000.0</v>
       </c>
       <c r="D51">
         <v>409771000000.0</v>
       </c>
       <c r="E51">
         <v>415745000000.0</v>
       </c>
       <c r="F51">
         <v>440809000000.0</v>
       </c>
       <c r="G51">
         <v>378460000000.0</v>
       </c>
       <c r="H51">
         <v>390876000000.0</v>
       </c>
       <c r="I51">
         <v>508684000000.0</v>
       </c>
       <c r="J51">
         <v>514988000000.0</v>
       </c>
@@ -14229,54 +14235,54 @@
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
       <c r="CN51"/>
       <c r="CO51"/>
       <c r="CP51"/>
       <c r="CQ51"/>
       <c r="CR51"/>
       <c r="CS51"/>
       <c r="CT51"/>
     </row>
     <row r="52" spans="1:98">
       <c r="A52" t="s">
         <v>77</v>
       </c>
       <c r="B52">
-        <v>309355000000.0</v>
+        <v>159350000000.0</v>
       </c>
       <c r="C52">
-        <v>221791000000.0</v>
+        <v>371152000000.0</v>
       </c>
       <c r="D52">
         <v>194676000000.0</v>
       </c>
       <c r="E52">
         <v>161875000000.0</v>
       </c>
       <c r="F52">
         <v>162701000000.0</v>
       </c>
       <c r="G52">
         <v>146659000000.0</v>
       </c>
       <c r="H52">
         <v>138031000000.0</v>
       </c>
       <c r="I52">
         <v>229245000000.0</v>
       </c>
       <c r="J52">
         <v>203563000000.0</v>
       </c>
       <c r="K52">
         <v>232557000000.0</v>
       </c>
@@ -16657,51 +16663,51 @@
       </c>
       <c r="V2">
         <v>17091775000000.0</v>
       </c>
       <c r="W2">
         <v>11685216000000.0</v>
       </c>
       <c r="X2">
         <v>10024114000000.0</v>
       </c>
       <c r="Y2">
         <v>10401297000000.0</v>
       </c>
       <c r="Z2">
         <v>9993830000000.0</v>
       </c>
       <c r="AA2">
         <v>6851469000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
         <v>160</v>
       </c>
       <c r="B3">
-        <v>1338884000000.0</v>
+        <v>292725000000.0</v>
       </c>
       <c r="C3">
         <v>1194837000000.0</v>
       </c>
       <c r="D3">
         <v>1110362000000.0</v>
       </c>
       <c r="E3">
         <v>1107062000000.0</v>
       </c>
       <c r="F3">
         <v>1157806000000.0</v>
       </c>
       <c r="G3">
         <v>1328205000000.0</v>
       </c>
       <c r="H3">
         <v>1374440000000.0</v>
       </c>
       <c r="I3">
         <v>952892000000.0</v>
       </c>
       <c r="J3">
         <v>864852000000.0</v>
       </c>
@@ -16757,51 +16763,51 @@
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
         <v>162</v>
       </c>
       <c r="B5">
-        <v>9284368000000.0</v>
+        <v>9453935000000.0</v>
       </c>
       <c r="C5">
         <v>8713117000000.0</v>
       </c>
       <c r="D5">
         <v>10352961000000.0</v>
       </c>
       <c r="E5">
         <v>8323108000000.0</v>
       </c>
       <c r="F5">
         <v>9208694000000.0</v>
       </c>
       <c r="G5">
         <v>11211449000000.0</v>
       </c>
       <c r="H5">
         <v>18312877000000.0</v>
       </c>
       <c r="I5">
         <v>17991764000000.0</v>
       </c>
       <c r="J5">
         <v>16920339000000.0</v>
       </c>
@@ -16826,51 +16832,51 @@
       </c>
       <c r="R5">
         <v>7314766000000.0</v>
       </c>
       <c r="S5">
         <v>6225233000000.0</v>
       </c>
       <c r="T5">
         <v>5607237000000.0</v>
       </c>
       <c r="U5">
         <v>5650763000000.0</v>
       </c>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>163</v>
       </c>
       <c r="B6">
-        <v>10623252000000.0</v>
+        <v>9746660000000.0</v>
       </c>
       <c r="C6">
         <v>9907954000000.0</v>
       </c>
       <c r="D6">
         <v>11463323000000.0</v>
       </c>
       <c r="E6">
         <v>9430170000000.0</v>
       </c>
       <c r="F6">
         <v>10366500000000.0</v>
       </c>
       <c r="G6">
         <v>12539654000000.0</v>
       </c>
       <c r="H6">
         <v>19687317000000.0</v>
       </c>
       <c r="I6">
         <v>18944656000000.0</v>
       </c>
       <c r="J6">
         <v>17785191000000.0</v>
       </c>
@@ -18046,51 +18052,53 @@
       <c r="N26">
         <v>47117000000.0</v>
       </c>
       <c r="O26">
         <v>39314000000.0</v>
       </c>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26">
         <v>13817000000.0</v>
       </c>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
         <v>184</v>
       </c>
-      <c r="B27"/>
+      <c r="B27">
+        <v>7702434000000.0</v>
+      </c>
       <c r="C27">
         <v>7893956000000.0</v>
       </c>
       <c r="D27">
         <v>7516772000000.0</v>
       </c>
       <c r="E27">
         <v>6739702000000.0</v>
       </c>
       <c r="F27">
         <v>6202849000000.0</v>
       </c>
       <c r="G27">
         <v>6258339000000.0</v>
       </c>
       <c r="H27">
         <v>6621032000000.0</v>
       </c>
       <c r="I27">
         <v>6296611000000.0</v>
       </c>
       <c r="J27">
         <v>6258145000000.0</v>
       </c>
       <c r="K27">
@@ -18116,51 +18124,51 @@
       </c>
       <c r="R27">
         <v>3148441000000.0</v>
       </c>
       <c r="S27">
         <v>2955457000000.0</v>
       </c>
       <c r="T27">
         <v>2439241000000.0</v>
       </c>
       <c r="U27">
         <v>2412648000000.0</v>
       </c>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
         <v>185</v>
       </c>
       <c r="B28">
-        <v>11333140000000.0</v>
+        <v>3337981000000.0</v>
       </c>
       <c r="C28">
         <v>2942612000000.0</v>
       </c>
       <c r="D28">
         <v>2849550000000.0</v>
       </c>
       <c r="E28">
         <v>2665313000000.0</v>
       </c>
       <c r="F28">
         <v>2133563000000.0</v>
       </c>
       <c r="G28">
         <v>2110740000000.0</v>
       </c>
       <c r="H28">
         <v>2424862000000.0</v>
       </c>
       <c r="I28">
         <v>2312252000000.0</v>
       </c>
       <c r="J28">
         <v>1846352000000.0</v>
       </c>
@@ -19036,51 +19044,53 @@
         <v>5217036000000.0</v>
       </c>
       <c r="CD2">
         <v>5017180000000.0</v>
       </c>
       <c r="CE2">
         <v>4685309000000.0</v>
       </c>
       <c r="CF2">
         <v>4673532000000.0</v>
       </c>
       <c r="CG2">
         <v>4094797000000.0</v>
       </c>
       <c r="CH2">
         <v>3547659000000.0</v>
       </c>
       <c r="CI2">
         <v>2745869000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:87">
       <c r="A3" t="s">
         <v>160</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>329639000000.0</v>
+      </c>
       <c r="C3">
         <v>340906000000.0</v>
       </c>
       <c r="D3">
         <v>358829000000.0</v>
       </c>
       <c r="E3">
         <v>272016000000.0</v>
       </c>
       <c r="F3">
         <v>259542000000.0</v>
       </c>
       <c r="G3">
         <v>320738000000.0</v>
       </c>
       <c r="H3">
         <v>293189000000.0</v>
       </c>
       <c r="I3">
         <v>299192000000.0</v>
       </c>
       <c r="J3">
         <v>272376000000.0</v>
       </c>
       <c r="K3">
@@ -19330,51 +19340,53 @@
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
     </row>
     <row r="5" spans="1:87">
       <c r="A5" t="s">
         <v>162</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>2490045000000.0</v>
+      </c>
       <c r="C5">
         <v>2317955000000.0</v>
       </c>
       <c r="D5">
         <v>3133180000000.0</v>
       </c>
       <c r="E5">
         <v>1197387000000.0</v>
       </c>
       <c r="F5">
         <v>2306166000000.0</v>
       </c>
       <c r="G5">
         <v>2020214000000.0</v>
       </c>
       <c r="H5">
         <v>2456726000000.0</v>
       </c>
       <c r="I5">
         <v>1368063000000.0</v>
       </c>
       <c r="J5">
         <v>2877456000000.0</v>
       </c>
       <c r="K5">
@@ -19534,51 +19546,51 @@
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
     </row>
     <row r="6" spans="1:87">
       <c r="A6" t="s">
         <v>163</v>
       </c>
       <c r="B6">
-        <v>2650691000000.0</v>
+        <v>2819684000000.0</v>
       </c>
       <c r="C6">
         <v>2658861000000.0</v>
       </c>
       <c r="D6">
         <v>3492009000000.0</v>
       </c>
       <c r="E6">
         <v>1469403000000.0</v>
       </c>
       <c r="F6">
         <v>2565708000000.0</v>
       </c>
       <c r="G6">
         <v>2340952000000.0</v>
       </c>
       <c r="H6">
         <v>2749915000000.0</v>
       </c>
       <c r="I6">
         <v>1667255000000.0</v>
       </c>
       <c r="J6">
         <v>3149832000000.0</v>
       </c>
@@ -23005,51 +23017,53 @@
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
     </row>
     <row r="27" spans="1:87">
       <c r="A27" t="s">
         <v>184</v>
       </c>
       <c r="B27">
         <v>1702788000000.0</v>
       </c>
-      <c r="C27"/>
+      <c r="C27">
+        <v>1715836000000.0</v>
+      </c>
       <c r="D27"/>
       <c r="E27">
         <v>2181323000000.0</v>
       </c>
       <c r="F27">
         <v>1802682000000.0</v>
       </c>
       <c r="G27">
         <v>2508473000000.0</v>
       </c>
       <c r="H27">
         <v>1908984000000.0</v>
       </c>
       <c r="I27">
         <v>1979295000000.0</v>
       </c>
       <c r="J27">
         <v>1497204000000.0</v>
       </c>
       <c r="K27">
         <v>2254028000000.0</v>
       </c>
       <c r="L27">
         <v>1784520000000.0</v>
       </c>
@@ -23209,51 +23223,51 @@
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
     </row>
     <row r="28" spans="1:87">
       <c r="A28" t="s">
         <v>185</v>
       </c>
       <c r="B28">
         <v>807347000000.0</v>
       </c>
       <c r="C28">
-        <v>2888883000000.0</v>
+        <v>880322000000.0</v>
       </c>
       <c r="D28">
         <v>2728144000000.0</v>
       </c>
       <c r="E28">
         <v>839791000000.0</v>
       </c>
       <c r="F28">
         <v>818967000000.0</v>
       </c>
       <c r="G28">
         <v>678966000000.0</v>
       </c>
       <c r="H28">
         <v>758918000000.0</v>
       </c>
       <c r="I28">
         <v>814988000000.0</v>
       </c>
       <c r="J28">
         <v>689740000000.0</v>
       </c>
       <c r="K28">
         <v>805199000000.0</v>
       </c>
@@ -24964,51 +24978,53 @@
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
         <v>202</v>
       </c>
       <c r="B14">
         <v>1338884000000.0</v>
       </c>
-      <c r="C14"/>
+      <c r="C14">
+        <v>1182777000000.0</v>
+      </c>
       <c r="D14">
         <v>1110362000000.0</v>
       </c>
       <c r="E14">
         <v>1107062000000.0</v>
       </c>
       <c r="F14">
         <v>1157806000000.0</v>
       </c>
       <c r="G14">
         <v>1328205000000.0</v>
       </c>
       <c r="H14">
         <v>1374440000000.0</v>
       </c>
       <c r="I14">
         <v>952892000000.0</v>
       </c>
       <c r="J14">
         <v>864852000000.0</v>
       </c>
       <c r="K14">
         <v>724162000000.0</v>
       </c>
       <c r="L14">
@@ -30030,57 +30046,57 @@
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
       <c r="CQ23"/>
       <c r="CR23"/>
       <c r="CS23">
         <v>8820000000.0</v>
       </c>
       <c r="CT23"/>
     </row>
     <row r="24" spans="1:98">
       <c r="A24" t="s">
         <v>211</v>
       </c>
       <c r="B24"/>
       <c r="C24">
-        <v>2511283000000.0</v>
+        <v>-2059684000000.0</v>
       </c>
       <c r="D24">
         <v>4570967000000.0</v>
       </c>
       <c r="E24">
-        <v>7045425000000.0</v>
+        <v>336939000000.0</v>
       </c>
       <c r="F24">
         <v>6744759000000.0</v>
       </c>
       <c r="G24">
         <v>-531425000000.0</v>
       </c>
       <c r="H24">
         <v>-7124070000000.0</v>
       </c>
       <c r="I24">
         <v>5462956000000.0</v>
       </c>
       <c r="J24">
         <v>3140299000000.0</v>
       </c>
       <c r="K24">
         <v>1379069000000.0</v>
       </c>
       <c r="L24">
         <v>4765000000.0</v>
       </c>
       <c r="M24">
         <v>-36207000000.0</v>
       </c>