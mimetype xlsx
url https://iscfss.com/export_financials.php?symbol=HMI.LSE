--- v0 (2026-07-29)
+++ v1 (2026-11-01)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="185">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="186">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2020-06-30</t>
   </si>
   <si>
@@ -262,50 +262,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-09-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2022-03-31</t>
   </si>
   <si>
     <t>2021-09-30</t>
   </si>
@@ -3384,439 +3387,445 @@
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BM62"/>
+  <dimension ref="A1:BN62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:65">
+    <row r="1" spans="1:66">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" t="s">
+        <v>81</v>
+      </c>
+      <c r="E1" t="s">
         <v>2</v>
       </c>
-      <c r="E1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1" t="s">
+        <v>82</v>
+      </c>
+      <c r="G1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="H1" t="s">
         <v>83</v>
       </c>
       <c r="I1" t="s">
+        <v>84</v>
+      </c>
+      <c r="J1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="K1" t="s">
         <v>85</v>
       </c>
       <c r="L1" t="s">
         <v>86</v>
       </c>
       <c r="M1" t="s">
+        <v>87</v>
+      </c>
+      <c r="N1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="O1" t="s">
         <v>88</v>
       </c>
       <c r="P1" t="s">
         <v>89</v>
       </c>
       <c r="Q1" t="s">
+        <v>90</v>
+      </c>
+      <c r="R1" t="s">
         <v>6</v>
       </c>
-      <c r="R1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S1" t="s">
+        <v>91</v>
+      </c>
+      <c r="T1" t="s">
         <v>7</v>
       </c>
-      <c r="T1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U1" t="s">
+        <v>92</v>
+      </c>
+      <c r="V1" t="s">
         <v>8</v>
       </c>
-      <c r="V1" t="s">
+      <c r="W1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="X1" t="s">
         <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
         <v>95</v>
       </c>
       <c r="AA1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AB1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
         <v>98</v>
       </c>
       <c r="AE1" t="s">
         <v>99</v>
       </c>
       <c r="AF1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AG1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AH1" t="s">
         <v>101</v>
       </c>
       <c r="AI1" t="s">
         <v>102</v>
       </c>
       <c r="AJ1" t="s">
         <v>103</v>
       </c>
       <c r="AK1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AL1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AM1" t="s">
         <v>105</v>
       </c>
       <c r="AN1" t="s">
         <v>106</v>
       </c>
       <c r="AO1" t="s">
         <v>107</v>
       </c>
       <c r="AP1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AR1" t="s">
         <v>109</v>
       </c>
       <c r="AS1" t="s">
         <v>110</v>
       </c>
       <c r="AT1" t="s">
         <v>111</v>
       </c>
       <c r="AU1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AV1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AW1" t="s">
         <v>113</v>
       </c>
       <c r="AX1" t="s">
         <v>114</v>
       </c>
       <c r="AY1" t="s">
         <v>115</v>
       </c>
       <c r="AZ1" t="s">
         <v>116</v>
       </c>
       <c r="BA1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BB1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BC1" t="s">
         <v>118</v>
       </c>
       <c r="BD1" t="s">
         <v>119</v>
       </c>
       <c r="BE1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BF1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BG1" t="s">
         <v>121</v>
       </c>
       <c r="BH1" t="s">
         <v>122</v>
       </c>
       <c r="BI1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BJ1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BK1" t="s">
         <v>124</v>
       </c>
       <c r="BL1" t="s">
         <v>125</v>
       </c>
       <c r="BM1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BN1" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="2" spans="1:65">
+    <row r="2" spans="1:66">
       <c r="A2" t="s">
         <v>19</v>
       </c>
       <c r="B2">
+        <v>71800.0</v>
+      </c>
+      <c r="C2">
         <v>46478.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>119858.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>20398.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>918392.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>453867.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>220333.0</v>
       </c>
       <c r="H2">
         <v>220333.0</v>
       </c>
       <c r="I2">
+        <v>220333.0</v>
+      </c>
+      <c r="J2">
         <v>242706.0</v>
       </c>
-      <c r="J2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="K2"/>
       <c r="L2">
         <v>346242.0</v>
       </c>
       <c r="M2">
-        <v>115298.0</v>
+        <v>346242.0</v>
       </c>
       <c r="N2">
         <v>115298.0</v>
       </c>
       <c r="O2">
-        <v>150620.0</v>
+        <v>115298.0</v>
       </c>
       <c r="P2">
         <v>150620.0</v>
       </c>
       <c r="Q2">
-        <v>28421.0</v>
+        <v>150620.0</v>
       </c>
       <c r="R2">
         <v>28421.0</v>
       </c>
       <c r="S2">
-        <v>123016.0</v>
+        <v>28421.0</v>
       </c>
       <c r="T2">
         <v>123016.0</v>
       </c>
       <c r="U2">
+        <v>123016.0</v>
+      </c>
+      <c r="V2">
         <v>100067.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>111195.0</v>
       </c>
       <c r="W2">
         <v>111195.0</v>
       </c>
-      <c r="X2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="X2">
+        <v>111195.0</v>
+      </c>
+      <c r="Y2"/>
       <c r="Z2">
         <v>148427.0</v>
       </c>
       <c r="AA2">
-        <v>401022.0</v>
+        <v>148427.0</v>
       </c>
       <c r="AB2">
         <v>401022.0</v>
       </c>
-      <c r="AC2"/>
-      <c r="AD2">
+      <c r="AC2">
+        <v>401022.0</v>
+      </c>
+      <c r="AD2"/>
+      <c r="AE2">
         <v>132106.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>132100.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>180094.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>180100.0</v>
       </c>
-      <c r="AH2"/>
-      <c r="AI2">
+      <c r="AI2"/>
+      <c r="AJ2">
         <v>168517.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>168500.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>55892.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>55900.0</v>
       </c>
-      <c r="AM2"/>
-      <c r="AN2">
+      <c r="AN2"/>
+      <c r="AO2">
         <v>291139.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>291100.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>141182.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>141200.0</v>
       </c>
-      <c r="AR2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AS2"/>
       <c r="AT2">
         <v>54500.0</v>
       </c>
       <c r="AU2">
+        <v>54500.0</v>
+      </c>
+      <c r="AV2">
         <v>56356.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>56400.0</v>
       </c>
-      <c r="AW2"/>
-      <c r="AX2">
+      <c r="AX2"/>
+      <c r="AY2">
         <v>174300.0</v>
       </c>
-      <c r="AY2"/>
-      <c r="AZ2">
+      <c r="AZ2"/>
+      <c r="BA2">
         <v>174300.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56100.0</v>
       </c>
       <c r="BB2">
         <v>56100.0</v>
       </c>
       <c r="BC2">
-        <v>122100.0</v>
+        <v>56100.0</v>
       </c>
       <c r="BD2">
         <v>122100.0</v>
       </c>
       <c r="BE2">
-        <v>93300.0</v>
+        <v>122100.0</v>
       </c>
       <c r="BF2">
         <v>93300.0</v>
       </c>
       <c r="BG2">
-        <v>104200.0</v>
+        <v>93300.0</v>
       </c>
       <c r="BH2">
         <v>104200.0</v>
       </c>
       <c r="BI2">
-        <v>40200.0</v>
+        <v>104200.0</v>
       </c>
       <c r="BJ2">
         <v>40200.0</v>
       </c>
       <c r="BK2">
-        <v>107400.0</v>
+        <v>40200.0</v>
       </c>
       <c r="BL2">
         <v>107400.0</v>
       </c>
-      <c r="BM2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:65">
+      <c r="BM2">
+        <v>107400.0</v>
+      </c>
+      <c r="BN2"/>
+    </row>
+    <row r="3" spans="1:66">
       <c r="A3" t="s">
         <v>20</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3840,52 +3849,53 @@
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
-    </row>
-    <row r="4" spans="1:65">
+      <c r="BN3"/>
+    </row>
+    <row r="4" spans="1:66">
       <c r="A4" t="s">
         <v>21</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3909,145 +3919,149 @@
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
-    </row>
-    <row r="5" spans="1:65">
+      <c r="BN4"/>
+    </row>
+    <row r="5" spans="1:66">
       <c r="A5" t="s">
         <v>22</v>
       </c>
       <c r="B5">
+        <v>1046311.0</v>
+      </c>
+      <c r="C5">
         <v>1051072.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>1108905.0</v>
       </c>
-      <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
-      <c r="Q5">
+      <c r="Q5"/>
+      <c r="R5">
         <v>-342394.0</v>
       </c>
-      <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
-      <c r="U5">
+      <c r="U5"/>
+      <c r="V5">
         <v>2898168.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-192243.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
-      <c r="Y5">
+      <c r="Y5"/>
+      <c r="Z5">
         <v>-45988.0</v>
       </c>
-      <c r="Z5"/>
-      <c r="AA5">
+      <c r="AA5"/>
+      <c r="AB5">
         <v>-53357.0</v>
       </c>
-      <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
-      <c r="AF5">
+      <c r="AF5"/>
+      <c r="AG5">
         <v>-47566.0</v>
       </c>
-      <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
-      <c r="AK5">
+      <c r="AK5"/>
+      <c r="AL5">
         <v>-45875.0</v>
       </c>
-      <c r="AL5"/>
       <c r="AM5"/>
-      <c r="AN5">
+      <c r="AN5"/>
+      <c r="AO5">
         <v>-45875.0</v>
       </c>
-      <c r="AO5"/>
-      <c r="AP5">
+      <c r="AP5"/>
+      <c r="AQ5">
         <v>-43826.0</v>
       </c>
-      <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
-      <c r="AU5">
+      <c r="AU5"/>
+      <c r="AV5">
         <v>-35979.0</v>
       </c>
-      <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
-    </row>
-    <row r="6" spans="1:65">
+      <c r="BN5"/>
+    </row>
+    <row r="6" spans="1:66">
       <c r="A6" t="s">
         <v>23</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -4071,52 +4085,53 @@
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
-    </row>
-    <row r="7" spans="1:65">
+      <c r="BN6"/>
+    </row>
+    <row r="7" spans="1:66">
       <c r="A7" t="s">
         <v>24</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -4140,139 +4155,141 @@
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
-    </row>
-    <row r="8" spans="1:65">
+      <c r="BN7"/>
+    </row>
+    <row r="8" spans="1:66">
       <c r="A8" t="s">
         <v>25</v>
       </c>
-      <c r="B8">
+      <c r="B8"/>
+      <c r="C8">
         <v>46432123.0</v>
       </c>
-      <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>45133170.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43328219.0</v>
       </c>
       <c r="F8">
         <v>43328219.0</v>
       </c>
       <c r="G8">
         <v>43328219.0</v>
       </c>
-      <c r="H8"/>
-      <c r="I8">
+      <c r="H8">
         <v>43328219.0</v>
       </c>
-      <c r="J8"/>
-      <c r="K8">
+      <c r="I8"/>
+      <c r="J8">
         <v>43328219.0</v>
       </c>
-      <c r="L8"/>
-      <c r="M8">
+      <c r="K8"/>
+      <c r="L8">
         <v>43328219.0</v>
       </c>
-      <c r="N8"/>
-      <c r="O8">
+      <c r="M8"/>
+      <c r="N8">
+        <v>43328219.0</v>
+      </c>
+      <c r="O8"/>
+      <c r="P8">
         <v>43048343.0</v>
       </c>
-      <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
-    </row>
-    <row r="9" spans="1:65">
+      <c r="BN8"/>
+    </row>
+    <row r="9" spans="1:66">
       <c r="A9" t="s">
         <v>26</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -4296,177 +4313,181 @@
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
-    </row>
-    <row r="10" spans="1:65">
+      <c r="BN9"/>
+    </row>
+    <row r="10" spans="1:66">
       <c r="A10" t="s">
         <v>27</v>
       </c>
       <c r="B10">
+        <v>655754.0</v>
+      </c>
+      <c r="C10">
         <v>1151671.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>536507.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1013410.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>450149.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>795554.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>423982.0</v>
       </c>
-      <c r="H10"/>
-      <c r="I10">
+      <c r="I10"/>
+      <c r="J10">
         <v>2723509.0</v>
       </c>
-      <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>2414039.0</v>
       </c>
-      <c r="L10"/>
-      <c r="M10">
+      <c r="M10"/>
+      <c r="N10">
         <v>1708000.0</v>
       </c>
-      <c r="N10"/>
-      <c r="O10">
+      <c r="O10"/>
+      <c r="P10">
         <v>2237583.0</v>
       </c>
-      <c r="P10"/>
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10">
         <v>2992727.0</v>
       </c>
-      <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>4338675.0</v>
       </c>
-      <c r="T10"/>
-      <c r="U10">
+      <c r="U10"/>
+      <c r="V10">
         <v>7781506.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>9499814.0</v>
       </c>
-      <c r="W10"/>
       <c r="X10"/>
-      <c r="Y10">
-[...1 lines deleted...]
-      </c>
+      <c r="Y10"/>
       <c r="Z10">
         <v>11928997.0</v>
       </c>
       <c r="AA10">
-        <v>15492355.0</v>
+        <v>11928997.0</v>
       </c>
       <c r="AB10">
         <v>15492355.0</v>
       </c>
-      <c r="AC10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC10">
+        <v>15492355.0</v>
+      </c>
+      <c r="AD10"/>
       <c r="AE10">
         <v>1638220.0</v>
       </c>
       <c r="AF10">
-        <v>1386284.0</v>
+        <v>1638220.0</v>
       </c>
       <c r="AG10">
         <v>1386284.0</v>
       </c>
-      <c r="AH10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AH10">
+        <v>1386284.0</v>
+      </c>
+      <c r="AI10"/>
       <c r="AJ10">
         <v>1549094.0</v>
       </c>
       <c r="AK10">
+        <v>1549094.0</v>
+      </c>
+      <c r="AL10">
         <v>2737190.0</v>
       </c>
-      <c r="AL10"/>
       <c r="AM10"/>
-      <c r="AN10">
+      <c r="AN10"/>
+      <c r="AO10">
         <v>3910313.0</v>
       </c>
-      <c r="AO10"/>
-      <c r="AP10">
+      <c r="AP10"/>
+      <c r="AQ10">
         <v>1555208.0</v>
       </c>
-      <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
-      <c r="AU10">
+      <c r="AU10"/>
+      <c r="AV10">
         <v>499601.0</v>
       </c>
-      <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
-    </row>
-    <row r="11" spans="1:65">
+      <c r="BN10"/>
+    </row>
+    <row r="11" spans="1:66">
       <c r="A11" t="s">
         <v>28</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4490,586 +4511,597 @@
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
-    </row>
-    <row r="12" spans="1:65">
+      <c r="BN11"/>
+    </row>
+    <row r="12" spans="1:66">
       <c r="A12" t="s">
         <v>29</v>
       </c>
       <c r="B12">
+        <v>655754.0</v>
+      </c>
+      <c r="C12">
         <v>1151671.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>536507.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1013410.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>450149.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>795554.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>423982.0</v>
       </c>
-      <c r="H12"/>
-      <c r="I12">
+      <c r="I12"/>
+      <c r="J12">
         <v>2723509.0</v>
       </c>
-      <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>2414039.0</v>
       </c>
-      <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>1708000.0</v>
       </c>
-      <c r="N12"/>
-      <c r="O12">
+      <c r="O12"/>
+      <c r="P12">
         <v>2237583.0</v>
       </c>
-      <c r="P12"/>
-      <c r="Q12">
+      <c r="Q12"/>
+      <c r="R12">
         <v>2992727.0</v>
       </c>
-      <c r="R12"/>
-      <c r="S12">
+      <c r="S12"/>
+      <c r="T12">
         <v>4338675.0</v>
       </c>
-      <c r="T12"/>
-      <c r="U12">
+      <c r="U12"/>
+      <c r="V12">
         <v>7781506.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>9499814.0</v>
       </c>
-      <c r="W12"/>
       <c r="X12"/>
-      <c r="Y12">
+      <c r="Y12"/>
+      <c r="Z12">
         <v>11928997.0</v>
       </c>
-      <c r="Z12"/>
-      <c r="AA12">
+      <c r="AA12"/>
+      <c r="AB12">
         <v>15492355.0</v>
       </c>
-      <c r="AB12"/>
       <c r="AC12"/>
-      <c r="AD12">
+      <c r="AD12"/>
+      <c r="AE12">
         <v>1638220.0</v>
       </c>
-      <c r="AE12"/>
-      <c r="AF12">
+      <c r="AF12"/>
+      <c r="AG12">
         <v>1386284.0</v>
       </c>
-      <c r="AG12"/>
       <c r="AH12"/>
-      <c r="AI12">
+      <c r="AI12"/>
+      <c r="AJ12">
         <v>1549094.0</v>
       </c>
-      <c r="AJ12"/>
-      <c r="AK12">
+      <c r="AK12"/>
+      <c r="AL12">
         <v>2737190.0</v>
       </c>
-      <c r="AL12"/>
       <c r="AM12"/>
-      <c r="AN12">
+      <c r="AN12"/>
+      <c r="AO12">
         <v>3910313.0</v>
       </c>
-      <c r="AO12"/>
-      <c r="AP12">
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>1555208.0</v>
       </c>
-      <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
-      <c r="AU12">
+      <c r="AU12"/>
+      <c r="AV12">
         <v>499601.0</v>
       </c>
-      <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
-    </row>
-    <row r="13" spans="1:65">
+      <c r="BN12"/>
+    </row>
+    <row r="13" spans="1:66">
       <c r="A13" t="s">
         <v>30</v>
       </c>
       <c r="B13">
+        <v>46650821.0</v>
+      </c>
+      <c r="C13">
         <v>46416231.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>46609763.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>45133170.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43328219.0</v>
       </c>
       <c r="F13">
         <v>43328219.0</v>
       </c>
       <c r="G13">
         <v>43328219.0</v>
       </c>
       <c r="H13">
         <v>43328219.0</v>
       </c>
       <c r="I13">
         <v>43328219.0</v>
       </c>
-      <c r="J13"/>
-      <c r="K13">
+      <c r="J13">
         <v>43328219.0</v>
       </c>
+      <c r="K13"/>
       <c r="L13">
         <v>43328219.0</v>
       </c>
       <c r="M13">
         <v>43328219.0</v>
       </c>
       <c r="N13">
         <v>43328219.0</v>
       </c>
       <c r="O13">
-        <v>43048343.0</v>
+        <v>43328219.0</v>
       </c>
       <c r="P13">
         <v>43048343.0</v>
       </c>
       <c r="Q13">
         <v>43048343.0</v>
       </c>
       <c r="R13">
         <v>43048343.0</v>
       </c>
       <c r="S13">
         <v>43048343.0</v>
       </c>
       <c r="T13">
         <v>43048343.0</v>
       </c>
       <c r="U13">
+        <v>43048343.0</v>
+      </c>
+      <c r="V13">
         <v>41571578.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43048343.0</v>
       </c>
       <c r="W13">
         <v>43048343.0</v>
       </c>
-      <c r="X13"/>
-      <c r="Y13">
+      <c r="X13">
         <v>43048343.0</v>
       </c>
+      <c r="Y13"/>
       <c r="Z13">
         <v>43048343.0</v>
       </c>
       <c r="AA13">
-        <v>42576068.0</v>
+        <v>43048343.0</v>
       </c>
       <c r="AB13">
         <v>42576068.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13">
+      <c r="AC13">
+        <v>42576068.0</v>
+      </c>
+      <c r="AD13"/>
+      <c r="AE13">
         <v>25696654.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>25696700.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>23892802.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>23892800.0</v>
       </c>
-      <c r="AH13"/>
-      <c r="AI13">
+      <c r="AI13"/>
+      <c r="AJ13">
         <v>22704104.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>22704100.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>21345616.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>21345600.0</v>
       </c>
-      <c r="AM13"/>
-      <c r="AN13">
+      <c r="AN13"/>
+      <c r="AO13">
         <v>19933394.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>19933400.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>14241114.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>14241100.0</v>
       </c>
-      <c r="AR13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AS13"/>
       <c r="AT13">
         <v>13401100.0</v>
       </c>
       <c r="AU13">
+        <v>13401100.0</v>
+      </c>
+      <c r="AV13">
         <v>11549368.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>11549400.0</v>
       </c>
-      <c r="AW13"/>
-      <c r="AX13">
+      <c r="AX13"/>
+      <c r="AY13">
         <v>11549400.0</v>
       </c>
-      <c r="AY13"/>
-      <c r="AZ13">
+      <c r="AZ13"/>
+      <c r="BA13">
         <v>11549400.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10554400.0</v>
       </c>
       <c r="BB13">
         <v>10554400.0</v>
       </c>
       <c r="BC13">
         <v>10554400.0</v>
       </c>
       <c r="BD13">
         <v>10554400.0</v>
       </c>
       <c r="BE13">
         <v>10554400.0</v>
       </c>
       <c r="BF13">
         <v>10554400.0</v>
       </c>
       <c r="BG13">
-        <v>2927100.0</v>
+        <v>10554400.0</v>
       </c>
       <c r="BH13">
         <v>2927100.0</v>
       </c>
       <c r="BI13">
         <v>2927100.0</v>
       </c>
       <c r="BJ13">
         <v>2927100.0</v>
       </c>
       <c r="BK13">
         <v>2927100.0</v>
       </c>
       <c r="BL13">
         <v>2927100.0</v>
       </c>
       <c r="BM13">
+        <v>2927100.0</v>
+      </c>
+      <c r="BN13">
         <v>24000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:65">
+    <row r="14" spans="1:66">
       <c r="A14" t="s">
         <v>31</v>
       </c>
       <c r="B14">
         <v>503169217.0</v>
       </c>
       <c r="C14">
+        <v>503169217.0</v>
+      </c>
+      <c r="D14">
         <v>295541343.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>239306203.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>189169217.0</v>
       </c>
       <c r="F14">
         <v>189169217.0</v>
       </c>
       <c r="G14">
         <v>189169217.0</v>
       </c>
-      <c r="H14"/>
-      <c r="I14">
+      <c r="H14">
+        <v>189169217.0</v>
+      </c>
+      <c r="I14"/>
+      <c r="J14">
         <v>186239523.0</v>
       </c>
-      <c r="J14"/>
-      <c r="K14">
+      <c r="K14"/>
+      <c r="L14">
         <v>185835884.0</v>
       </c>
-      <c r="L14"/>
-      <c r="M14">
+      <c r="M14"/>
+      <c r="N14">
         <v>185835884.0</v>
       </c>
-      <c r="N14"/>
-      <c r="O14">
+      <c r="O14"/>
+      <c r="P14">
         <v>185835884.0</v>
       </c>
-      <c r="P14"/>
-      <c r="Q14">
+      <c r="Q14"/>
+      <c r="R14">
         <v>185835884.0</v>
       </c>
-      <c r="R14"/>
-      <c r="S14">
+      <c r="S14"/>
+      <c r="T14">
         <v>185835884.0</v>
       </c>
-      <c r="T14"/>
-      <c r="U14">
+      <c r="U14"/>
+      <c r="V14">
         <v>185835884.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>128591902.0</v>
       </c>
       <c r="W14">
         <v>128591902.0</v>
       </c>
       <c r="X14">
         <v>128591902.0</v>
       </c>
       <c r="Y14">
         <v>128591902.0</v>
       </c>
-      <c r="Z14"/>
-      <c r="AA14">
+      <c r="Z14">
         <v>128591902.0</v>
       </c>
+      <c r="AA14"/>
       <c r="AB14">
         <v>128591902.0</v>
       </c>
       <c r="AC14">
         <v>128591902.0</v>
       </c>
       <c r="AD14">
         <v>128591902.0</v>
       </c>
       <c r="AE14">
+        <v>128591902.0</v>
+      </c>
+      <c r="AF14">
         <v>41675400.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>105765673.0</v>
       </c>
       <c r="AG14">
         <v>105765673.0</v>
       </c>
       <c r="AH14">
         <v>105765673.0</v>
       </c>
       <c r="AI14">
         <v>105765673.0</v>
       </c>
-      <c r="AJ14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ14">
+        <v>105765673.0</v>
+      </c>
+      <c r="AK14"/>
       <c r="AL14">
         <v>71031791.0</v>
       </c>
       <c r="AM14">
         <v>71031791.0</v>
       </c>
       <c r="AN14">
         <v>71031791.0</v>
       </c>
       <c r="AO14">
-        <v>44267166.0</v>
+        <v>71031791.0</v>
       </c>
       <c r="AP14">
         <v>44267166.0</v>
       </c>
       <c r="AQ14">
         <v>44267166.0</v>
       </c>
       <c r="AR14">
         <v>44267166.0</v>
       </c>
-      <c r="AS14"/>
-      <c r="AT14">
+      <c r="AS14">
         <v>44267166.0</v>
       </c>
+      <c r="AT14"/>
       <c r="AU14">
         <v>44267166.0</v>
       </c>
       <c r="AV14">
         <v>44267166.0</v>
       </c>
       <c r="AW14">
         <v>44267166.0</v>
       </c>
-      <c r="AX14"/>
-      <c r="AY14">
+      <c r="AX14">
         <v>44267166.0</v>
       </c>
-      <c r="AZ14"/>
+      <c r="AY14"/>
+      <c r="AZ14">
+        <v>44267166.0</v>
+      </c>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
-    </row>
-    <row r="15" spans="1:65">
+      <c r="BN14"/>
+    </row>
+    <row r="15" spans="1:66">
       <c r="A15" t="s">
         <v>32</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-      <c r="O15">
+      <c r="O15"/>
+      <c r="P15">
         <v>43048343.0</v>
       </c>
-      <c r="P15"/>
-      <c r="Q15">
+      <c r="Q15"/>
+      <c r="R15">
         <v>43048343.0</v>
       </c>
-      <c r="R15"/>
-      <c r="S15">
+      <c r="S15"/>
+      <c r="T15">
         <v>43048343.0</v>
       </c>
-      <c r="T15"/>
       <c r="U15"/>
-      <c r="V15">
+      <c r="V15"/>
+      <c r="W15">
         <v>43048343.0</v>
       </c>
-      <c r="W15"/>
       <c r="X15"/>
-      <c r="Y15">
+      <c r="Y15"/>
+      <c r="Z15">
         <v>43048343.0</v>
       </c>
-      <c r="Z15"/>
-      <c r="AA15">
+      <c r="AA15"/>
+      <c r="AB15">
         <v>42576068.0</v>
       </c>
-      <c r="AB15"/>
       <c r="AC15"/>
-      <c r="AD15">
+      <c r="AD15"/>
+      <c r="AE15">
         <v>25696654.0</v>
       </c>
-      <c r="AE15"/>
-      <c r="AF15">
+      <c r="AF15"/>
+      <c r="AG15">
         <v>23892802.0</v>
       </c>
-      <c r="AG15"/>
       <c r="AH15"/>
-      <c r="AI15">
+      <c r="AI15"/>
+      <c r="AJ15">
         <v>22704104.0</v>
       </c>
-      <c r="AJ15"/>
-      <c r="AK15">
+      <c r="AK15"/>
+      <c r="AL15">
         <v>21345616.0</v>
       </c>
-      <c r="AL15"/>
       <c r="AM15"/>
-      <c r="AN15">
+      <c r="AN15"/>
+      <c r="AO15">
         <v>19933394.0</v>
       </c>
-      <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
-    </row>
-    <row r="16" spans="1:65">
+      <c r="BN15"/>
+    </row>
+    <row r="16" spans="1:66">
       <c r="A16" t="s">
         <v>33</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
@@ -5093,52 +5125,53 @@
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
-    </row>
-    <row r="17" spans="1:65">
+      <c r="BN16"/>
+    </row>
+    <row r="17" spans="1:66">
       <c r="A17" t="s">
         <v>34</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5162,52 +5195,53 @@
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
-    </row>
-    <row r="18" spans="1:65">
+      <c r="BN17"/>
+    </row>
+    <row r="18" spans="1:66">
       <c r="A18" t="s">
         <v>35</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -5231,52 +5265,53 @@
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
-    </row>
-    <row r="19" spans="1:65">
+      <c r="BN18"/>
+    </row>
+    <row r="19" spans="1:66">
       <c r="A19" t="s">
         <v>36</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5300,52 +5335,53 @@
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
-    </row>
-    <row r="20" spans="1:65">
+      <c r="BN19"/>
+    </row>
+    <row r="20" spans="1:66">
       <c r="A20" t="s">
         <v>37</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
@@ -5369,397 +5405,405 @@
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
-    </row>
-    <row r="21" spans="1:65">
+      <c r="BN20"/>
+    </row>
+    <row r="21" spans="1:66">
       <c r="A21" t="s">
         <v>38</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
-      <c r="AD21">
+      <c r="AD21"/>
+      <c r="AE21">
         <v>6449276.0</v>
       </c>
-      <c r="AE21"/>
-      <c r="AF21">
+      <c r="AF21"/>
+      <c r="AG21">
         <v>5865430.0</v>
       </c>
-      <c r="AG21"/>
       <c r="AH21"/>
-      <c r="AI21">
+      <c r="AI21"/>
+      <c r="AJ21">
         <v>5865430.0</v>
       </c>
-      <c r="AJ21"/>
-      <c r="AK21">
+      <c r="AK21"/>
+      <c r="AL21">
         <v>3967167.0</v>
       </c>
-      <c r="AL21"/>
       <c r="AM21"/>
-      <c r="AN21">
+      <c r="AN21"/>
+      <c r="AO21">
         <v>3967167.0</v>
       </c>
-      <c r="AO21"/>
-      <c r="AP21">
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>1394679.0</v>
       </c>
-      <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
-      <c r="AU21">
+      <c r="AU21"/>
+      <c r="AV21">
         <v>848924.0</v>
       </c>
-      <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
-    </row>
-    <row r="22" spans="1:65">
+      <c r="BN21"/>
+    </row>
+    <row r="22" spans="1:66">
       <c r="A22" t="s">
         <v>39</v>
       </c>
       <c r="B22">
+        <v>252191.0</v>
+      </c>
+      <c r="C22">
         <v>311986.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>547170.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>686037.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1287014.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1789297.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1396515.0</v>
       </c>
       <c r="H22">
         <v>1396515.0</v>
       </c>
       <c r="I22">
+        <v>1396515.0</v>
+      </c>
+      <c r="J22">
         <v>195882.0</v>
       </c>
-      <c r="J22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="K22"/>
       <c r="L22">
         <v>350292.0</v>
       </c>
       <c r="M22">
-        <v>63129.0</v>
+        <v>350292.0</v>
       </c>
       <c r="N22">
         <v>63129.0</v>
       </c>
       <c r="O22">
-        <v>294561.0</v>
+        <v>63129.0</v>
       </c>
       <c r="P22">
         <v>294561.0</v>
       </c>
       <c r="Q22">
-        <v>121119.0</v>
+        <v>294561.0</v>
       </c>
       <c r="R22">
         <v>121119.0</v>
       </c>
       <c r="S22">
-        <v>123874.0</v>
+        <v>121119.0</v>
       </c>
       <c r="T22">
         <v>123874.0</v>
       </c>
       <c r="U22">
+        <v>123874.0</v>
+      </c>
+      <c r="V22">
         <v>122485.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>84589.0</v>
       </c>
       <c r="W22">
         <v>84589.0</v>
       </c>
-      <c r="X22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="X22">
+        <v>84589.0</v>
+      </c>
+      <c r="Y22"/>
       <c r="Z22">
         <v>136791.0</v>
       </c>
-      <c r="AA22"/>
+      <c r="AA22">
+        <v>136791.0</v>
+      </c>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
-    </row>
-    <row r="23" spans="1:65">
+      <c r="BN22"/>
+    </row>
+    <row r="23" spans="1:66">
       <c r="A23" t="s">
         <v>40</v>
       </c>
       <c r="B23">
+        <v>4507275.0</v>
+      </c>
+      <c r="C23">
         <v>5149422.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>8927413.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>9073596.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>9928546.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>11609460.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>11757212.0</v>
       </c>
-      <c r="H23"/>
-      <c r="I23">
+      <c r="I23"/>
+      <c r="J23">
         <v>10749243.0</v>
       </c>
-      <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23">
         <v>11139629.0</v>
       </c>
-      <c r="L23"/>
-      <c r="M23">
+      <c r="M23"/>
+      <c r="N23">
         <v>9219494.0</v>
       </c>
-      <c r="N23"/>
-      <c r="O23">
+      <c r="O23"/>
+      <c r="P23">
         <v>13090906.0</v>
       </c>
-      <c r="P23"/>
-      <c r="Q23">
+      <c r="Q23"/>
+      <c r="R23">
         <v>13308695.0</v>
       </c>
-      <c r="R23"/>
-      <c r="S23">
+      <c r="S23"/>
+      <c r="T23">
         <v>15350024.0</v>
       </c>
-      <c r="T23"/>
-      <c r="U23">
+      <c r="U23"/>
+      <c r="V23">
         <v>18329127.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>20248904.0</v>
       </c>
-      <c r="W23"/>
       <c r="X23"/>
-      <c r="Y23">
+      <c r="Y23"/>
+      <c r="Z23">
         <v>21769419.0</v>
       </c>
-      <c r="Z23"/>
-      <c r="AA23">
+      <c r="AA23"/>
+      <c r="AB23">
         <v>23069822.0</v>
       </c>
-      <c r="AB23"/>
       <c r="AC23"/>
-      <c r="AD23">
+      <c r="AD23"/>
+      <c r="AE23">
         <v>8259022.0</v>
       </c>
-      <c r="AE23"/>
-      <c r="AF23">
+      <c r="AF23"/>
+      <c r="AG23">
         <v>7303787.0</v>
       </c>
-      <c r="AG23"/>
       <c r="AH23"/>
-      <c r="AI23">
+      <c r="AI23"/>
+      <c r="AJ23">
         <v>7059786.0</v>
       </c>
-      <c r="AJ23"/>
-      <c r="AK23">
+      <c r="AK23"/>
+      <c r="AL23">
         <v>6802719.0</v>
       </c>
-      <c r="AL23"/>
       <c r="AM23"/>
-      <c r="AN23">
+      <c r="AN23"/>
+      <c r="AO23">
         <v>7459403.0</v>
       </c>
-      <c r="AO23"/>
-      <c r="AP23">
+      <c r="AP23"/>
+      <c r="AQ23">
         <v>2996205.0</v>
       </c>
-      <c r="AQ23"/>
       <c r="AR23"/>
       <c r="AS23"/>
       <c r="AT23"/>
-      <c r="AU23">
+      <c r="AU23"/>
+      <c r="AV23">
         <v>1383772.0</v>
       </c>
-      <c r="AV23"/>
       <c r="AW23"/>
       <c r="AX23"/>
       <c r="AY23"/>
       <c r="AZ23"/>
       <c r="BA23"/>
       <c r="BB23"/>
       <c r="BC23"/>
       <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
-    </row>
-    <row r="24" spans="1:65">
+      <c r="BN23"/>
+    </row>
+    <row r="24" spans="1:66">
       <c r="A24" t="s">
         <v>41</v>
       </c>
-      <c r="B24">
+      <c r="B24"/>
+      <c r="C24">
         <v>2018156.0</v>
       </c>
-      <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>1313135.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1964834.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2130739.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1295075.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>192407.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>1349628.0</v>
       </c>
-      <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>201968.0</v>
       </c>
-      <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
@@ -5767,52 +5811,53 @@
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
-    </row>
-    <row r="25" spans="1:65">
+      <c r="BN24"/>
+    </row>
+    <row r="25" spans="1:66">
       <c r="A25" t="s">
         <v>42</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
@@ -5836,52 +5881,53 @@
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
-    </row>
-    <row r="26" spans="1:65">
+      <c r="BN25"/>
+    </row>
+    <row r="26" spans="1:66">
       <c r="A26" t="s">
         <v>43</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -5905,52 +5951,53 @@
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
-    </row>
-    <row r="27" spans="1:65">
+      <c r="BN26"/>
+    </row>
+    <row r="27" spans="1:66">
       <c r="A27" t="s">
         <v>44</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -5974,760 +6021,773 @@
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
-    </row>
-    <row r="28" spans="1:65">
+      <c r="BN27"/>
+    </row>
+    <row r="28" spans="1:66">
       <c r="A28" t="s">
         <v>45</v>
       </c>
       <c r="B28">
+        <v>2823843.0</v>
+      </c>
+      <c r="C28">
         <v>2244251.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2948982.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2156214.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2572680.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1989659.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1382841.0</v>
       </c>
-      <c r="H28"/>
-      <c r="I28">
+      <c r="I28"/>
+      <c r="J28">
         <v>-2477832.0</v>
       </c>
-      <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28">
         <v>-915325.0</v>
       </c>
-      <c r="L28"/>
-      <c r="M28">
+      <c r="M28"/>
+      <c r="N28">
         <v>-1454465.0</v>
       </c>
-      <c r="N28"/>
-      <c r="O28">
+      <c r="O28"/>
+      <c r="P28">
         <v>-2237583.0</v>
       </c>
-      <c r="P28"/>
-      <c r="Q28">
+      <c r="Q28"/>
+      <c r="R28">
         <v>-2992727.0</v>
       </c>
-      <c r="R28"/>
-      <c r="S28">
+      <c r="S28"/>
+      <c r="T28">
         <v>-4338675.0</v>
       </c>
-      <c r="T28"/>
-      <c r="U28">
+      <c r="U28"/>
+      <c r="V28">
         <v>-7781506.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-9499814.0</v>
       </c>
-      <c r="W28"/>
       <c r="X28"/>
-      <c r="Y28">
+      <c r="Y28"/>
+      <c r="Z28">
         <v>-11928997.0</v>
       </c>
-      <c r="Z28"/>
-      <c r="AA28">
+      <c r="AA28"/>
+      <c r="AB28">
         <v>-15492355.0</v>
       </c>
-      <c r="AB28"/>
       <c r="AC28"/>
-      <c r="AD28">
+      <c r="AD28"/>
+      <c r="AE28">
         <v>-1638220.0</v>
       </c>
-      <c r="AE28"/>
-      <c r="AF28">
+      <c r="AF28"/>
+      <c r="AG28">
         <v>-1386284.0</v>
       </c>
-      <c r="AG28"/>
       <c r="AH28"/>
-      <c r="AI28">
+      <c r="AI28"/>
+      <c r="AJ28">
         <v>-1549094.0</v>
       </c>
-      <c r="AJ28"/>
-      <c r="AK28">
+      <c r="AK28"/>
+      <c r="AL28">
         <v>-2737190.0</v>
       </c>
-      <c r="AL28"/>
       <c r="AM28"/>
-      <c r="AN28">
+      <c r="AN28"/>
+      <c r="AO28">
         <v>-3910313.0</v>
       </c>
-      <c r="AO28"/>
-      <c r="AP28">
+      <c r="AP28"/>
+      <c r="AQ28">
         <v>-1555208.0</v>
       </c>
-      <c r="AQ28"/>
       <c r="AR28"/>
       <c r="AS28"/>
       <c r="AT28"/>
-      <c r="AU28">
+      <c r="AU28"/>
+      <c r="AV28">
         <v>-499601.0</v>
       </c>
-      <c r="AV28"/>
       <c r="AW28"/>
       <c r="AX28"/>
       <c r="AY28"/>
       <c r="AZ28"/>
       <c r="BA28"/>
       <c r="BB28"/>
       <c r="BC28"/>
       <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
-    </row>
-    <row r="29" spans="1:65">
+      <c r="BN28"/>
+    </row>
+    <row r="29" spans="1:66">
       <c r="A29" t="s">
         <v>46</v>
       </c>
-      <c r="B29">
+      <c r="B29"/>
+      <c r="C29">
         <v>3661179.0</v>
       </c>
-      <c r="C29"/>
-      <c r="D29">
+      <c r="D29"/>
+      <c r="E29">
         <v>7684149.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>7798532.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>10117777.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>10914926.0</v>
       </c>
-      <c r="H29"/>
-      <c r="I29">
+      <c r="I29"/>
+      <c r="J29">
         <v>9959419.0</v>
       </c>
-      <c r="J29"/>
-      <c r="K29">
+      <c r="K29"/>
+      <c r="L29">
         <v>10191653.0</v>
       </c>
-      <c r="L29"/>
-      <c r="M29">
+      <c r="M29"/>
+      <c r="N29">
         <v>8865815.0</v>
       </c>
-      <c r="N29"/>
-      <c r="O29">
+      <c r="O29"/>
+      <c r="P29">
         <v>12754086.0</v>
       </c>
-      <c r="P29"/>
-      <c r="Q29">
+      <c r="Q29"/>
+      <c r="R29">
         <v>13044156.0</v>
       </c>
-      <c r="R29"/>
-      <c r="S29">
+      <c r="S29"/>
+      <c r="T29">
         <v>14957201.0</v>
       </c>
-      <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
-    </row>
-    <row r="30" spans="1:65">
+      <c r="BN29"/>
+    </row>
+    <row r="30" spans="1:66">
       <c r="A30" t="s">
         <v>47</v>
       </c>
       <c r="B30">
+        <v>554122.0</v>
+      </c>
+      <c r="C30">
         <v>223084.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>774139.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>347200.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>729319.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>101778.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>420441.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>475653.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>345691.0</v>
       </c>
-      <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30">
         <v>1689118.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1569732.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1835305.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1841735.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1577164.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>936281.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1542627.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1551594.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1212624.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1219467.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1748091.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1349240.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1356387.0</v>
       </c>
-      <c r="X30"/>
-      <c r="Y30">
+      <c r="Y30"/>
+      <c r="Z30">
         <v>1032691.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1524655.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>19307.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>23674.0</v>
       </c>
-      <c r="AC30"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD30"/>
       <c r="AE30">
         <v>84600.0</v>
       </c>
       <c r="AF30">
+        <v>84600.0</v>
+      </c>
+      <c r="AG30">
         <v>25661.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>25700.0</v>
       </c>
-      <c r="AH30"/>
-      <c r="AI30">
+      <c r="AI30"/>
+      <c r="AJ30">
         <v>36642.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>36700.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>67941.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>68300.0</v>
       </c>
-      <c r="AM30"/>
-      <c r="AN30">
+      <c r="AN30"/>
+      <c r="AO30">
         <v>43614.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>43600.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29800.0</v>
       </c>
       <c r="AQ30">
         <v>29800.0</v>
       </c>
-      <c r="AR30"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AR30">
+        <v>29800.0</v>
+      </c>
+      <c r="AS30"/>
       <c r="AT30">
         <v>9900.0</v>
       </c>
       <c r="AU30">
+        <v>9900.0</v>
+      </c>
+      <c r="AV30">
         <v>19940.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>22500.0</v>
       </c>
-      <c r="AW30"/>
-      <c r="AX30">
+      <c r="AX30"/>
+      <c r="AY30">
         <v>30500.0</v>
       </c>
-      <c r="AY30"/>
-      <c r="AZ30">
+      <c r="AZ30"/>
+      <c r="BA30">
         <v>30500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27000.0</v>
       </c>
       <c r="BB30">
         <v>27000.0</v>
       </c>
       <c r="BC30">
-        <v>37200.0</v>
+        <v>27000.0</v>
       </c>
       <c r="BD30">
         <v>37200.0</v>
       </c>
       <c r="BE30">
-        <v>47100.0</v>
+        <v>37200.0</v>
       </c>
       <c r="BF30">
         <v>47100.0</v>
       </c>
       <c r="BG30">
-        <v>21600.0</v>
+        <v>47100.0</v>
       </c>
       <c r="BH30">
         <v>21600.0</v>
       </c>
       <c r="BI30">
-        <v>21800.0</v>
+        <v>21600.0</v>
       </c>
       <c r="BJ30">
         <v>21800.0</v>
       </c>
       <c r="BK30">
-        <v>10500.0</v>
+        <v>21800.0</v>
       </c>
       <c r="BL30">
         <v>10500.0</v>
       </c>
-      <c r="BM30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:65">
+      <c r="BM30">
+        <v>10500.0</v>
+      </c>
+      <c r="BN30"/>
+    </row>
+    <row r="31" spans="1:66">
       <c r="A31" t="s">
         <v>48</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
-      <c r="G31">
-[...1 lines deleted...]
-      </c>
+      <c r="G31"/>
       <c r="H31">
         <v>9108103.0</v>
       </c>
-      <c r="I31"/>
+      <c r="I31">
+        <v>9108103.0</v>
+      </c>
       <c r="J31"/>
-      <c r="K31">
-[...1 lines deleted...]
-      </c>
+      <c r="K31"/>
       <c r="L31">
         <v>8692939.0</v>
       </c>
       <c r="M31">
-        <v>8612280.0</v>
+        <v>8692939.0</v>
       </c>
       <c r="N31">
         <v>8612280.0</v>
       </c>
       <c r="O31">
-        <v>12754086.0</v>
+        <v>8612280.0</v>
       </c>
       <c r="P31">
         <v>12754086.0</v>
       </c>
       <c r="Q31">
-        <v>13044156.0</v>
+        <v>12754086.0</v>
       </c>
       <c r="R31">
         <v>13044156.0</v>
       </c>
       <c r="S31">
-        <v>14957201.0</v>
+        <v>13044156.0</v>
       </c>
       <c r="T31">
         <v>14957201.0</v>
       </c>
-      <c r="U31"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U31">
+        <v>14957201.0</v>
+      </c>
+      <c r="V31"/>
       <c r="W31">
         <v>19941373.0</v>
       </c>
-      <c r="X31"/>
-[...2 lines deleted...]
-      </c>
+      <c r="X31">
+        <v>19941373.0</v>
+      </c>
+      <c r="Y31"/>
       <c r="Z31">
         <v>21514361.0</v>
       </c>
       <c r="AA31">
-        <v>22643669.0</v>
+        <v>21514361.0</v>
       </c>
       <c r="AB31">
         <v>22643669.0</v>
       </c>
-      <c r="AC31"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC31">
+        <v>22643669.0</v>
+      </c>
+      <c r="AD31"/>
       <c r="AE31">
         <v>8099979.0</v>
       </c>
       <c r="AF31">
-        <v>7109693.0</v>
+        <v>8099979.0</v>
       </c>
       <c r="AG31">
         <v>7109693.0</v>
       </c>
-      <c r="AH31"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AH31">
+        <v>7109693.0</v>
+      </c>
+      <c r="AI31"/>
       <c r="AJ31">
         <v>6836524.0</v>
       </c>
-      <c r="AK31"/>
+      <c r="AK31">
+        <v>6836524.0</v>
+      </c>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
-    </row>
-    <row r="32" spans="1:65">
+      <c r="BN31"/>
+    </row>
+    <row r="32" spans="1:66">
       <c r="A32" t="s">
         <v>49</v>
       </c>
-      <c r="B32">
+      <c r="B32"/>
+      <c r="C32">
         <v>-690023.0</v>
       </c>
-      <c r="C32"/>
-      <c r="D32">
+      <c r="D32"/>
+      <c r="E32">
         <v>-702071.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-100324.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1237556.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1485711.0</v>
       </c>
-      <c r="H32"/>
-      <c r="I32">
+      <c r="I32"/>
+      <c r="J32">
         <v>2867456.0</v>
       </c>
-      <c r="J32"/>
-      <c r="K32">
+      <c r="K32"/>
+      <c r="L32">
         <v>3656835.0</v>
       </c>
-      <c r="L32"/>
-      <c r="M32">
+      <c r="M32"/>
+      <c r="N32">
         <v>3350597.0</v>
       </c>
-      <c r="N32"/>
-      <c r="O32">
+      <c r="O32"/>
+      <c r="P32">
         <v>3899053.0</v>
       </c>
-      <c r="P32"/>
-      <c r="Q32">
+      <c r="Q32"/>
+      <c r="R32">
         <v>4560275.0</v>
       </c>
-      <c r="R32"/>
-      <c r="S32">
+      <c r="S32"/>
+      <c r="T32">
         <v>5649372.0</v>
       </c>
-      <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
-    </row>
-    <row r="33" spans="1:65">
+      <c r="BN32"/>
+    </row>
+    <row r="33" spans="1:66">
       <c r="A33" t="s">
         <v>50</v>
       </c>
       <c r="B33">
+        <v>2982188.0</v>
+      </c>
+      <c r="C33">
         <v>3419453.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>6971120.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>6893075.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>7302290.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>8742909.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>9225771.0</v>
       </c>
-      <c r="H33"/>
-      <c r="I33">
+      <c r="I33"/>
+      <c r="J33">
         <v>7315128.0</v>
       </c>
-      <c r="J33"/>
-      <c r="K33">
+      <c r="K33"/>
+      <c r="L33">
         <v>6684011.0</v>
       </c>
-      <c r="L33"/>
-      <c r="M33">
+      <c r="M33"/>
+      <c r="N33">
         <v>5538634.0</v>
       </c>
-      <c r="N33"/>
-      <c r="O33">
+      <c r="O33"/>
+      <c r="P33">
         <v>8926397.0</v>
       </c>
-      <c r="P33"/>
-      <c r="Q33">
+      <c r="Q33"/>
+      <c r="R33">
         <v>8543836.0</v>
       </c>
-      <c r="R33"/>
-      <c r="S33">
+      <c r="S33"/>
+      <c r="T33">
         <v>9362233.0</v>
       </c>
-      <c r="T33"/>
-      <c r="U33">
+      <c r="U33"/>
+      <c r="V33">
         <v>8632521.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>9134955.0</v>
       </c>
-      <c r="W33"/>
       <c r="X33"/>
-      <c r="Y33">
+      <c r="Y33"/>
+      <c r="Z33">
         <v>8396437.0</v>
       </c>
-      <c r="Z33"/>
-      <c r="AA33">
+      <c r="AA33"/>
+      <c r="AB33">
         <v>7346459.0</v>
       </c>
-      <c r="AB33"/>
       <c r="AC33"/>
-      <c r="AD33">
+      <c r="AD33"/>
+      <c r="AE33">
         <v>6536157.0</v>
       </c>
-      <c r="AE33"/>
-      <c r="AF33">
+      <c r="AF33"/>
+      <c r="AG33">
         <v>5877579.0</v>
       </c>
-      <c r="AG33"/>
       <c r="AH33"/>
-      <c r="AI33">
+      <c r="AI33"/>
+      <c r="AJ33">
         <v>5473986.0</v>
       </c>
-      <c r="AJ33"/>
-      <c r="AK33">
+      <c r="AK33"/>
+      <c r="AL33">
         <v>3982061.0</v>
       </c>
-      <c r="AL33"/>
       <c r="AM33"/>
-      <c r="AN33">
+      <c r="AN33"/>
+      <c r="AO33">
         <v>3505528.0</v>
       </c>
-      <c r="AO33"/>
-      <c r="AP33">
+      <c r="AP33"/>
+      <c r="AQ33">
         <v>1411182.0</v>
       </c>
-      <c r="AQ33"/>
       <c r="AR33"/>
       <c r="AS33"/>
       <c r="AT33"/>
-      <c r="AU33">
+      <c r="AU33"/>
+      <c r="AV33">
         <v>861679.0</v>
       </c>
-      <c r="AV33"/>
       <c r="AW33"/>
       <c r="AX33"/>
       <c r="AY33"/>
       <c r="AZ33"/>
       <c r="BA33"/>
       <c r="BB33"/>
       <c r="BC33"/>
       <c r="BD33"/>
       <c r="BE33"/>
       <c r="BF33"/>
       <c r="BG33"/>
       <c r="BH33"/>
       <c r="BI33"/>
       <c r="BJ33"/>
       <c r="BK33"/>
       <c r="BL33"/>
       <c r="BM33"/>
-    </row>
-    <row r="34" spans="1:65">
+      <c r="BN33"/>
+    </row>
+    <row r="34" spans="1:66">
       <c r="A34" t="s">
         <v>51</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
@@ -6751,268 +6811,275 @@
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
-    </row>
-    <row r="35" spans="1:65">
+      <c r="BN34"/>
+    </row>
+    <row r="35" spans="1:66">
       <c r="A35" t="s">
         <v>52</v>
       </c>
       <c r="B35">
+        <v>2523759.0</v>
+      </c>
+      <c r="C35">
         <v>2465663.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>2747806.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1676479.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>2426263.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>2647901.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1603379.0</v>
       </c>
-      <c r="H35"/>
-      <c r="I35">
+      <c r="I35"/>
+      <c r="J35">
         <v>468842.0</v>
       </c>
-      <c r="J35"/>
-      <c r="K35">
+      <c r="K35"/>
+      <c r="L35">
         <v>1647907.0</v>
       </c>
-      <c r="L35"/>
-      <c r="M35">
+      <c r="M35"/>
+      <c r="N35">
         <v>276951.0</v>
       </c>
-      <c r="N35"/>
-      <c r="O35">
+      <c r="O35"/>
+      <c r="P35">
         <v>71364.0</v>
       </c>
-      <c r="P35"/>
-      <c r="Q35">
+      <c r="Q35"/>
+      <c r="R35">
         <v>59955.0</v>
       </c>
-      <c r="R35"/>
-      <c r="S35">
+      <c r="S35"/>
+      <c r="T35">
         <v>54404.0</v>
       </c>
-      <c r="T35"/>
-      <c r="U35">
+      <c r="U35"/>
+      <c r="V35">
         <v>30947.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>20967.0</v>
       </c>
-      <c r="W35"/>
       <c r="X35"/>
-      <c r="Y35">
+      <c r="Y35"/>
+      <c r="Z35">
         <v>20967.0</v>
       </c>
-      <c r="Z35"/>
-      <c r="AA35">
+      <c r="AA35"/>
+      <c r="AB35">
         <v>401022.0</v>
       </c>
-      <c r="AB35"/>
       <c r="AC35"/>
-      <c r="AD35">
+      <c r="AD35"/>
+      <c r="AE35">
         <v>-1.0</v>
       </c>
-      <c r="AE35"/>
-      <c r="AF35">
+      <c r="AF35"/>
+      <c r="AG35">
         <v>180094.0</v>
       </c>
-      <c r="AG35"/>
       <c r="AH35"/>
-      <c r="AI35">
+      <c r="AI35"/>
+      <c r="AJ35">
         <v>168517.0</v>
       </c>
-      <c r="AJ35"/>
-      <c r="AK35">
+      <c r="AK35"/>
+      <c r="AL35">
         <v>55892.0</v>
       </c>
-      <c r="AL35"/>
       <c r="AM35"/>
-      <c r="AN35">
+      <c r="AN35"/>
+      <c r="AO35">
         <v>291139.0</v>
       </c>
-      <c r="AO35"/>
-      <c r="AP35">
+      <c r="AP35"/>
+      <c r="AQ35">
         <v>141182.0</v>
       </c>
-      <c r="AQ35"/>
       <c r="AR35"/>
       <c r="AS35"/>
       <c r="AT35"/>
-      <c r="AU35">
+      <c r="AU35"/>
+      <c r="AV35">
         <v>56356.0</v>
       </c>
-      <c r="AV35"/>
       <c r="AW35"/>
       <c r="AX35"/>
       <c r="AY35"/>
       <c r="AZ35"/>
       <c r="BA35"/>
       <c r="BB35"/>
       <c r="BC35"/>
       <c r="BD35"/>
       <c r="BE35"/>
       <c r="BF35"/>
       <c r="BG35"/>
       <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
       <c r="BK35"/>
       <c r="BL35"/>
       <c r="BM35"/>
-    </row>
-    <row r="36" spans="1:65">
+      <c r="BN35"/>
+    </row>
+    <row r="36" spans="1:66">
       <c r="A36" t="s">
         <v>53</v>
       </c>
       <c r="B36">
+        <v>53072.0</v>
+      </c>
+      <c r="C36">
         <v>460374.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>1.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>710078.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>716334.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>786322.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>798475.0</v>
       </c>
-      <c r="H36"/>
-      <c r="I36">
+      <c r="I36"/>
+      <c r="J36">
         <v>320025.0</v>
       </c>
-      <c r="J36"/>
-      <c r="K36">
+      <c r="K36"/>
+      <c r="L36">
         <v>409.42</v>
       </c>
-      <c r="L36"/>
-      <c r="M36">
+      <c r="M36"/>
+      <c r="N36">
         <v>281698.0</v>
       </c>
-      <c r="N36"/>
-      <c r="O36">
+      <c r="O36"/>
+      <c r="P36">
         <v>1800082.0</v>
       </c>
-      <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
-      <c r="U36">
+      <c r="U36"/>
+      <c r="V36">
         <v>3975359.0</v>
       </c>
-      <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
-      <c r="AD36">
+      <c r="AD36"/>
+      <c r="AE36">
         <v>-6449276.0</v>
       </c>
-      <c r="AE36"/>
-      <c r="AF36">
+      <c r="AF36"/>
+      <c r="AG36">
         <v>-5865430.0</v>
       </c>
-      <c r="AG36"/>
       <c r="AH36"/>
-      <c r="AI36">
+      <c r="AI36"/>
+      <c r="AJ36">
         <v>-5865430.0</v>
       </c>
-      <c r="AJ36"/>
-      <c r="AK36">
+      <c r="AK36"/>
+      <c r="AL36">
         <v>-3967167.0</v>
       </c>
-      <c r="AL36"/>
       <c r="AM36"/>
-      <c r="AN36">
+      <c r="AN36"/>
+      <c r="AO36">
         <v>-3967167.0</v>
       </c>
-      <c r="AO36"/>
       <c r="AP36"/>
       <c r="AQ36"/>
       <c r="AR36"/>
       <c r="AS36"/>
       <c r="AT36"/>
       <c r="AU36"/>
       <c r="AV36"/>
       <c r="AW36"/>
       <c r="AX36"/>
       <c r="AY36"/>
       <c r="AZ36"/>
       <c r="BA36"/>
       <c r="BB36"/>
       <c r="BC36"/>
       <c r="BD36"/>
       <c r="BE36"/>
       <c r="BF36"/>
       <c r="BG36"/>
       <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36"/>
       <c r="BL36"/>
       <c r="BM36"/>
-    </row>
-    <row r="37" spans="1:65">
+      <c r="BN36"/>
+    </row>
+    <row r="37" spans="1:66">
       <c r="A37" t="s">
         <v>54</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -7036,691 +7103,701 @@
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
-    </row>
-    <row r="38" spans="1:65">
+      <c r="BN37"/>
+    </row>
+    <row r="38" spans="1:66">
       <c r="A38" t="s">
         <v>55</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-      <c r="G38">
-[...1 lines deleted...]
-      </c>
+      <c r="G38"/>
       <c r="H38">
         <v>477406.0</v>
       </c>
-      <c r="I38"/>
+      <c r="I38">
+        <v>477406.0</v>
+      </c>
       <c r="J38"/>
-      <c r="K38">
-[...1 lines deleted...]
-      </c>
+      <c r="K38"/>
       <c r="L38">
         <v>318201.0</v>
       </c>
       <c r="M38">
-        <v>281698.0</v>
+        <v>318201.0</v>
       </c>
       <c r="N38">
         <v>281698.0</v>
       </c>
-      <c r="O38"/>
+      <c r="O38">
+        <v>281698.0</v>
+      </c>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
       <c r="BG38"/>
       <c r="BH38"/>
       <c r="BI38"/>
       <c r="BJ38"/>
       <c r="BK38"/>
       <c r="BL38"/>
       <c r="BM38"/>
-    </row>
-    <row r="39" spans="1:65">
+      <c r="BN38"/>
+    </row>
+    <row r="39" spans="1:66">
       <c r="A39" t="s">
         <v>56</v>
       </c>
       <c r="B39">
+        <v>63017.0</v>
+      </c>
+      <c r="C39">
         <v>43225.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>98474.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>133874.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>159774.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>179922.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>710944.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>203366.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>514724.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>161762.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>123723.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>121555.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>74425.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>27098.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>55201.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>696084.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>108386.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>63002.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>312618.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>299182.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>44519.64</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>180306.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>113203.0</v>
       </c>
-      <c r="X39"/>
-      <c r="Y39">
+      <c r="Y39"/>
+      <c r="Z39">
         <v>274503.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>-354589.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>211701.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>207334.0</v>
       </c>
-      <c r="AC39"/>
-      <c r="AD39">
+      <c r="AD39"/>
+      <c r="AE39">
         <v>84645.0</v>
       </c>
-      <c r="AE39"/>
-      <c r="AF39">
+      <c r="AF39"/>
+      <c r="AG39">
         <v>14262.19</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>14200.0</v>
       </c>
-      <c r="AH39"/>
-      <c r="AI39">
+      <c r="AI39"/>
+      <c r="AJ39">
         <v>63.35</v>
       </c>
-      <c r="AJ39"/>
-      <c r="AK39">
+      <c r="AK39"/>
+      <c r="AL39">
         <v>15526.32</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>15100.0</v>
       </c>
-      <c r="AM39"/>
-      <c r="AN39">
+      <c r="AN39"/>
+      <c r="AO39">
         <v>-52.53</v>
       </c>
-      <c r="AO39"/>
-      <c r="AP39">
+      <c r="AP39"/>
+      <c r="AQ39">
         <v>29815.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>17200.0</v>
       </c>
-      <c r="AR39"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AS39"/>
       <c r="AT39">
         <v>830200.0</v>
       </c>
       <c r="AU39">
+        <v>830200.0</v>
+      </c>
+      <c r="AV39">
         <v>2552.0</v>
       </c>
-      <c r="AV39"/>
       <c r="AW39"/>
       <c r="AX39"/>
       <c r="AY39"/>
       <c r="AZ39"/>
       <c r="BA39"/>
       <c r="BB39"/>
       <c r="BC39"/>
       <c r="BD39"/>
       <c r="BE39"/>
       <c r="BF39"/>
-      <c r="BG39">
-[...1 lines deleted...]
-      </c>
+      <c r="BG39"/>
       <c r="BH39">
         <v>5000.0</v>
       </c>
       <c r="BI39">
-        <v>400.0</v>
+        <v>5000.0</v>
       </c>
       <c r="BJ39">
         <v>400.0</v>
       </c>
-      <c r="BK39"/>
+      <c r="BK39">
+        <v>400.0</v>
+      </c>
       <c r="BL39"/>
-      <c r="BM39">
+      <c r="BM39"/>
+      <c r="BN39">
         <v>400.0</v>
       </c>
     </row>
-    <row r="40" spans="1:65">
+    <row r="40" spans="1:66">
       <c r="A40" t="s">
         <v>57</v>
       </c>
       <c r="B40">
+        <v>1409700.0</v>
+      </c>
+      <c r="C40">
         <v>994819.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>780335.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>993956.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>750193.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>488838.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>313649.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>37258.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>176895.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>93788.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>303455.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>111409.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>148052.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>15346.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>114836.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>10494.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>154471.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>21692.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>215403.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>20650.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>78350.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>146894.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>28475.0</v>
       </c>
-      <c r="X40"/>
-      <c r="Y40">
+      <c r="Y40"/>
+      <c r="Z40">
         <v>106631.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>23320.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>20932.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>4199.0</v>
       </c>
-      <c r="AC40"/>
-      <c r="AD40">
+      <c r="AD40"/>
+      <c r="AE40">
         <v>26938.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>27000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000.0</v>
       </c>
       <c r="AG40">
         <v>14000.0</v>
       </c>
-      <c r="AH40"/>
-      <c r="AI40">
+      <c r="AH40">
+        <v>14000.0</v>
+      </c>
+      <c r="AI40"/>
+      <c r="AJ40">
         <v>54745.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>55000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>39200.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>39000.0</v>
       </c>
-      <c r="AM40"/>
-      <c r="AN40">
+      <c r="AN40"/>
+      <c r="AO40">
         <v>710500.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>711000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>560000.0</v>
       </c>
       <c r="AQ40">
         <v>560000.0</v>
       </c>
-      <c r="AR40"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AR40">
+        <v>560000.0</v>
+      </c>
+      <c r="AS40"/>
       <c r="AT40">
         <v>600000.0</v>
       </c>
       <c r="AU40">
+        <v>600000.0</v>
+      </c>
+      <c r="AV40">
         <v>64102.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>64000.0</v>
       </c>
-      <c r="AW40"/>
       <c r="AX40"/>
       <c r="AY40"/>
       <c r="AZ40"/>
-      <c r="BA40">
-[...1 lines deleted...]
-      </c>
+      <c r="BA40"/>
       <c r="BB40">
         <v>24000.0</v>
       </c>
-      <c r="BC40"/>
+      <c r="BC40">
+        <v>24000.0</v>
+      </c>
       <c r="BD40"/>
-      <c r="BE40">
-[...1 lines deleted...]
-      </c>
+      <c r="BE40"/>
       <c r="BF40">
         <v>27000.0</v>
       </c>
-      <c r="BG40"/>
+      <c r="BG40">
+        <v>27000.0</v>
+      </c>
       <c r="BH40"/>
-      <c r="BI40">
-[...1 lines deleted...]
-      </c>
+      <c r="BI40"/>
       <c r="BJ40">
         <v>21000.0</v>
       </c>
-      <c r="BK40"/>
+      <c r="BK40">
+        <v>21000.0</v>
+      </c>
       <c r="BL40"/>
-      <c r="BM40">
+      <c r="BM40"/>
+      <c r="BN40">
         <v>5000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:65">
+    <row r="41" spans="1:66">
       <c r="A41" t="s">
         <v>58</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
-      <c r="G41">
-[...1 lines deleted...]
-      </c>
+      <c r="G41"/>
       <c r="H41">
         <v>308304.0</v>
       </c>
-      <c r="I41"/>
+      <c r="I41">
+        <v>308304.0</v>
+      </c>
       <c r="J41"/>
-      <c r="K41">
-[...1 lines deleted...]
-      </c>
+      <c r="K41"/>
       <c r="L41">
         <v>298279.0</v>
       </c>
       <c r="M41">
-        <v>74983.0</v>
+        <v>298279.0</v>
       </c>
       <c r="N41">
         <v>74983.0</v>
       </c>
       <c r="O41">
-        <v>71364.0</v>
+        <v>74983.0</v>
       </c>
       <c r="P41">
         <v>71364.0</v>
       </c>
       <c r="Q41">
-        <v>59955.0</v>
+        <v>71364.0</v>
       </c>
       <c r="R41">
         <v>59955.0</v>
       </c>
       <c r="S41">
-        <v>54404.0</v>
+        <v>59955.0</v>
       </c>
       <c r="T41">
         <v>54404.0</v>
       </c>
-      <c r="U41"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U41">
+        <v>54404.0</v>
+      </c>
+      <c r="V41"/>
       <c r="W41">
         <v>20967.0</v>
       </c>
-      <c r="X41"/>
+      <c r="X41">
+        <v>20967.0</v>
+      </c>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
-      <c r="AD41">
-[...1 lines deleted...]
-      </c>
+      <c r="AD41"/>
       <c r="AE41">
         <v>-1.0</v>
       </c>
-      <c r="AF41"/>
+      <c r="AF41">
+        <v>-1.0</v>
+      </c>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
       <c r="BJ41"/>
       <c r="BK41"/>
       <c r="BL41"/>
       <c r="BM41"/>
-    </row>
-    <row r="42" spans="1:65">
+      <c r="BN41"/>
+    </row>
+    <row r="42" spans="1:66">
       <c r="A42" t="s">
         <v>59</v>
       </c>
       <c r="B42"/>
-      <c r="C42">
+      <c r="C42"/>
+      <c r="D42">
         <v>1.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>805521.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>985059.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1761838.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2002717.0</v>
       </c>
       <c r="H42">
         <v>2002717.0</v>
       </c>
       <c r="I42">
+        <v>2002717.0</v>
+      </c>
+      <c r="J42">
         <v>962411.0</v>
       </c>
-      <c r="J42"/>
-[...2 lines deleted...]
-      </c>
+      <c r="K42"/>
       <c r="L42">
         <v>1022961.0</v>
       </c>
       <c r="M42">
-        <v>58746.0</v>
+        <v>1022961.0</v>
       </c>
       <c r="N42">
         <v>58746.0</v>
       </c>
       <c r="O42">
-        <v>1380063.0</v>
+        <v>58746.0</v>
       </c>
       <c r="P42">
         <v>1380063.0</v>
       </c>
       <c r="Q42">
+        <v>1380063.0</v>
+      </c>
+      <c r="R42">
         <v>944820.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>602426.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1038630.0</v>
       </c>
       <c r="T42">
         <v>1038630.0</v>
       </c>
-      <c r="U42"/>
-      <c r="V42">
+      <c r="U42">
+        <v>1038630.0</v>
+      </c>
+      <c r="V42"/>
+      <c r="W42">
         <v>3461258.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>3269015.0</v>
       </c>
-      <c r="X42"/>
-      <c r="Y42">
+      <c r="Y42"/>
+      <c r="Z42">
         <v>3230788.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>3184800.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>3040912.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>2987555.0</v>
       </c>
-      <c r="AC42"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD42"/>
       <c r="AE42">
         <v>3299692.0</v>
       </c>
       <c r="AF42">
+        <v>3299692.0</v>
+      </c>
+      <c r="AG42">
         <v>3327316.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>3279750.0</v>
       </c>
-      <c r="AH42"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI42"/>
       <c r="AJ42">
         <v>2989976.0</v>
       </c>
       <c r="AK42">
+        <v>2989976.0</v>
+      </c>
+      <c r="AL42">
         <v>2839989.0</v>
       </c>
-      <c r="AL42"/>
       <c r="AM42"/>
-      <c r="AN42">
+      <c r="AN42"/>
+      <c r="AO42">
         <v>2664239.0</v>
       </c>
-      <c r="AO42"/>
-      <c r="AP42">
+      <c r="AP42"/>
+      <c r="AQ42">
         <v>16950480.0</v>
       </c>
-      <c r="AQ42"/>
       <c r="AR42"/>
       <c r="AS42"/>
       <c r="AT42"/>
-      <c r="AU42">
+      <c r="AU42"/>
+      <c r="AV42">
         <v>2736978.0</v>
       </c>
-      <c r="AV42"/>
       <c r="AW42"/>
       <c r="AX42"/>
       <c r="AY42"/>
       <c r="AZ42"/>
       <c r="BA42"/>
       <c r="BB42"/>
       <c r="BC42"/>
       <c r="BD42"/>
       <c r="BE42"/>
       <c r="BF42"/>
       <c r="BG42"/>
       <c r="BH42"/>
       <c r="BI42"/>
       <c r="BJ42"/>
       <c r="BK42"/>
       <c r="BL42"/>
       <c r="BM42"/>
-    </row>
-    <row r="43" spans="1:65">
+      <c r="BN42"/>
+    </row>
+    <row r="43" spans="1:66">
       <c r="A43" t="s">
         <v>60</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -7744,52 +7821,53 @@
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
-    </row>
-    <row r="44" spans="1:65">
+      <c r="BN43"/>
+    </row>
+    <row r="44" spans="1:66">
       <c r="A44" t="s">
         <v>61</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -7813,578 +7891,587 @@
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
-    </row>
-    <row r="45" spans="1:65">
+      <c r="BN44"/>
+    </row>
+    <row r="45" spans="1:66">
       <c r="A45" t="s">
         <v>62</v>
       </c>
-      <c r="B45">
+      <c r="B45"/>
+      <c r="C45">
         <v>6418993.0</v>
       </c>
-      <c r="C45"/>
-      <c r="D45">
+      <c r="D45"/>
+      <c r="E45">
         <v>7898911.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>3035522.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>9426182.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>3728703.0</v>
       </c>
-      <c r="H45"/>
-      <c r="I45">
+      <c r="I45"/>
+      <c r="J45">
         <v>3839721.0</v>
       </c>
-      <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
-      <c r="O45">
+      <c r="O45"/>
+      <c r="P45">
         <v>8926397.0</v>
       </c>
-      <c r="P45"/>
-      <c r="Q45">
+      <c r="Q45"/>
+      <c r="R45">
         <v>8543836.0</v>
       </c>
-      <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45">
         <v>9362233.0</v>
       </c>
-      <c r="T45"/>
       <c r="U45"/>
-      <c r="V45">
+      <c r="V45"/>
+      <c r="W45">
         <v>9134955.0</v>
       </c>
-      <c r="W45"/>
       <c r="X45"/>
-      <c r="Y45">
+      <c r="Y45"/>
+      <c r="Z45">
         <v>8396437.0</v>
       </c>
-      <c r="Z45"/>
-      <c r="AA45">
+      <c r="AA45"/>
+      <c r="AB45">
         <v>7346459.0</v>
       </c>
-      <c r="AB45"/>
       <c r="AC45"/>
-      <c r="AD45">
+      <c r="AD45"/>
+      <c r="AE45">
         <v>6536157.0</v>
       </c>
-      <c r="AE45"/>
-      <c r="AF45">
+      <c r="AF45"/>
+      <c r="AG45">
         <v>5877579.0</v>
       </c>
-      <c r="AG45"/>
       <c r="AH45"/>
-      <c r="AI45">
+      <c r="AI45"/>
+      <c r="AJ45">
         <v>14231.0</v>
       </c>
-      <c r="AJ45"/>
-      <c r="AK45">
+      <c r="AK45"/>
+      <c r="AL45">
         <v>14894.0</v>
       </c>
-      <c r="AL45"/>
       <c r="AM45"/>
-      <c r="AN45">
+      <c r="AN45"/>
+      <c r="AO45">
         <v>13236.0</v>
       </c>
-      <c r="AO45"/>
-      <c r="AP45">
+      <c r="AP45"/>
+      <c r="AQ45">
         <v>16503.0</v>
       </c>
-      <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
       <c r="BH45"/>
       <c r="BI45"/>
       <c r="BJ45"/>
       <c r="BK45"/>
       <c r="BL45"/>
       <c r="BM45"/>
-    </row>
-    <row r="46" spans="1:65">
+      <c r="BN45"/>
+    </row>
+    <row r="46" spans="1:66">
       <c r="A46" t="s">
         <v>63</v>
       </c>
       <c r="B46">
+        <v>2725630.0</v>
+      </c>
+      <c r="C46">
         <v>2959079.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>6308772.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>6182997.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>6585956.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>7956587.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>8427296.0</v>
       </c>
-      <c r="H46"/>
-      <c r="I46">
+      <c r="I46"/>
+      <c r="J46">
         <v>6995103.0</v>
       </c>
-      <c r="J46"/>
-      <c r="K46">
+      <c r="K46"/>
+      <c r="L46">
         <v>6365810.0</v>
       </c>
-      <c r="L46"/>
-      <c r="M46">
+      <c r="M46"/>
+      <c r="N46">
         <v>5256936.0</v>
       </c>
-      <c r="N46"/>
-      <c r="O46">
+      <c r="O46"/>
+      <c r="P46">
         <v>8926397.0</v>
       </c>
-      <c r="P46"/>
-      <c r="Q46">
+      <c r="Q46"/>
+      <c r="R46">
         <v>8543836.0</v>
       </c>
-      <c r="R46"/>
-      <c r="S46">
+      <c r="S46"/>
+      <c r="T46">
         <v>9362233.0</v>
       </c>
-      <c r="T46"/>
-      <c r="U46">
+      <c r="U46"/>
+      <c r="V46">
         <v>4657162.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>9134955.0</v>
       </c>
-      <c r="W46"/>
       <c r="X46"/>
-      <c r="Y46">
+      <c r="Y46"/>
+      <c r="Z46">
         <v>8396437.0</v>
       </c>
-      <c r="Z46"/>
-      <c r="AA46">
+      <c r="AA46"/>
+      <c r="AB46">
         <v>7346459.0</v>
       </c>
-      <c r="AB46"/>
       <c r="AC46"/>
-      <c r="AD46">
+      <c r="AD46"/>
+      <c r="AE46">
         <v>6536157.0</v>
       </c>
-      <c r="AE46"/>
-      <c r="AF46">
+      <c r="AF46"/>
+      <c r="AG46">
         <v>5877579.0</v>
       </c>
-      <c r="AG46"/>
       <c r="AH46"/>
-      <c r="AI46">
+      <c r="AI46"/>
+      <c r="AJ46">
         <v>5473986.0</v>
       </c>
-      <c r="AJ46"/>
-      <c r="AK46">
+      <c r="AK46"/>
+      <c r="AL46">
         <v>3982061.0</v>
       </c>
-      <c r="AL46"/>
       <c r="AM46"/>
-      <c r="AN46">
+      <c r="AN46"/>
+      <c r="AO46">
         <v>3505528.0</v>
       </c>
-      <c r="AO46"/>
-      <c r="AP46">
+      <c r="AP46"/>
+      <c r="AQ46">
         <v>16503.0</v>
       </c>
-      <c r="AQ46"/>
       <c r="AR46"/>
       <c r="AS46"/>
       <c r="AT46"/>
-      <c r="AU46">
+      <c r="AU46"/>
+      <c r="AV46">
         <v>12755.0</v>
       </c>
-      <c r="AV46"/>
       <c r="AW46"/>
       <c r="AX46"/>
       <c r="AY46"/>
       <c r="AZ46"/>
       <c r="BA46"/>
       <c r="BB46"/>
       <c r="BC46"/>
       <c r="BD46"/>
       <c r="BE46"/>
       <c r="BF46"/>
       <c r="BG46"/>
       <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
       <c r="BK46"/>
       <c r="BL46"/>
       <c r="BM46"/>
-    </row>
-    <row r="47" spans="1:65">
+      <c r="BN46"/>
+    </row>
+    <row r="47" spans="1:66">
       <c r="A47" t="s">
         <v>64</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
-      <c r="G47">
-[...1 lines deleted...]
-      </c>
+      <c r="G47"/>
       <c r="H47">
         <v>8427296.0</v>
       </c>
-      <c r="I47"/>
+      <c r="I47">
+        <v>8427296.0</v>
+      </c>
       <c r="J47"/>
-      <c r="K47">
-[...1 lines deleted...]
-      </c>
+      <c r="K47"/>
       <c r="L47">
         <v>6365810.0</v>
       </c>
       <c r="M47">
-        <v>5256936.0</v>
+        <v>6365810.0</v>
       </c>
       <c r="N47">
         <v>5256936.0</v>
       </c>
       <c r="O47">
-        <v>8926397.0</v>
+        <v>5256936.0</v>
       </c>
       <c r="P47">
         <v>8926397.0</v>
       </c>
       <c r="Q47">
-        <v>8543836.0</v>
+        <v>8926397.0</v>
       </c>
       <c r="R47">
         <v>8543836.0</v>
       </c>
       <c r="S47">
-        <v>9362233.0</v>
+        <v>8543836.0</v>
       </c>
       <c r="T47">
         <v>9362233.0</v>
       </c>
       <c r="U47">
+        <v>9362233.0</v>
+      </c>
+      <c r="V47">
         <v>8939180.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9134955.0</v>
       </c>
       <c r="W47">
         <v>9134955.0</v>
       </c>
-      <c r="X47"/>
-[...2 lines deleted...]
-      </c>
+      <c r="X47">
+        <v>9134955.0</v>
+      </c>
+      <c r="Y47"/>
       <c r="Z47">
         <v>8396437.0</v>
       </c>
       <c r="AA47">
-        <v>7346459.0</v>
+        <v>8396437.0</v>
       </c>
       <c r="AB47">
         <v>7346459.0</v>
       </c>
-      <c r="AC47"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC47">
+        <v>7346459.0</v>
+      </c>
+      <c r="AD47"/>
       <c r="AE47">
         <v>6536200.0</v>
       </c>
       <c r="AF47">
-        <v>5877600.0</v>
+        <v>6536200.0</v>
       </c>
       <c r="AG47">
         <v>5877600.0</v>
       </c>
-      <c r="AH47"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AH47">
+        <v>5877600.0</v>
+      </c>
+      <c r="AI47"/>
       <c r="AJ47">
         <v>5474000.0</v>
       </c>
       <c r="AK47">
-        <v>3982100.0</v>
+        <v>5474000.0</v>
       </c>
       <c r="AL47">
         <v>3982100.0</v>
       </c>
-      <c r="AM47"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AM47">
+        <v>3982100.0</v>
+      </c>
+      <c r="AN47"/>
       <c r="AO47">
         <v>3505500.0</v>
       </c>
       <c r="AP47">
-        <v>1411200.0</v>
+        <v>3505500.0</v>
       </c>
       <c r="AQ47">
         <v>1411200.0</v>
       </c>
-      <c r="AR47"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AR47">
+        <v>1411200.0</v>
+      </c>
+      <c r="AS47"/>
       <c r="AT47">
         <v>1238600.0</v>
       </c>
       <c r="AU47">
-        <v>861700.0</v>
+        <v>1238600.0</v>
       </c>
       <c r="AV47">
         <v>861700.0</v>
       </c>
-      <c r="AW47"/>
-      <c r="AX47">
+      <c r="AW47">
+        <v>861700.0</v>
+      </c>
+      <c r="AX47"/>
+      <c r="AY47">
         <v>745100.0</v>
       </c>
-      <c r="AY47"/>
-      <c r="AZ47">
+      <c r="AZ47"/>
+      <c r="BA47">
         <v>745100.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>309800.0</v>
       </c>
       <c r="BB47">
         <v>309800.0</v>
       </c>
       <c r="BC47">
-        <v>6955700.0</v>
+        <v>309800.0</v>
       </c>
       <c r="BD47">
         <v>6955700.0</v>
       </c>
       <c r="BE47">
-        <v>6333500.0</v>
+        <v>6955700.0</v>
       </c>
       <c r="BF47">
         <v>6333500.0</v>
       </c>
       <c r="BG47">
-        <v>497300.0</v>
+        <v>6333500.0</v>
       </c>
       <c r="BH47">
         <v>497300.0</v>
       </c>
       <c r="BI47">
-        <v>459100.0</v>
+        <v>497300.0</v>
       </c>
       <c r="BJ47">
         <v>459100.0</v>
       </c>
       <c r="BK47">
-        <v>350100.0</v>
+        <v>459100.0</v>
       </c>
       <c r="BL47">
         <v>350100.0</v>
       </c>
-      <c r="BM47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:65">
+      <c r="BM47">
+        <v>350100.0</v>
+      </c>
+      <c r="BN47"/>
+    </row>
+    <row r="48" spans="1:66">
       <c r="A48" t="s">
         <v>65</v>
       </c>
       <c r="B48">
+        <v>-48617401.0</v>
+      </c>
+      <c r="C48">
         <v>-47203301.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-43570350.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-41424166.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-39537575.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-37757493.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-36222833.0</v>
       </c>
       <c r="H48">
         <v>-36222833.0</v>
       </c>
       <c r="I48">
+        <v>-36222833.0</v>
+      </c>
+      <c r="J48">
         <v>-34576888.0</v>
       </c>
-      <c r="J48"/>
-[...2 lines deleted...]
-      </c>
+      <c r="K48"/>
       <c r="L48">
         <v>-35658241.0</v>
       </c>
       <c r="M48">
-        <v>-34774685.0</v>
+        <v>-35658241.0</v>
       </c>
       <c r="N48">
         <v>-34774685.0</v>
       </c>
       <c r="O48">
-        <v>-31674320.0</v>
+        <v>-34774685.0</v>
       </c>
       <c r="P48">
         <v>-31674320.0</v>
       </c>
       <c r="Q48">
-        <v>-30606613.0</v>
+        <v>-31674320.0</v>
       </c>
       <c r="R48">
         <v>-30606613.0</v>
       </c>
       <c r="S48">
-        <v>-29129772.0</v>
+        <v>-30606613.0</v>
       </c>
       <c r="T48">
         <v>-29129772.0</v>
       </c>
       <c r="U48">
+        <v>-29129772.0</v>
+      </c>
+      <c r="V48">
         <v>-26349986.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-26375985.0</v>
       </c>
       <c r="W48">
         <v>-26375985.0</v>
       </c>
-      <c r="X48"/>
-[...2 lines deleted...]
-      </c>
+      <c r="X48">
+        <v>-26375985.0</v>
+      </c>
+      <c r="Y48"/>
       <c r="Z48">
         <v>-24718782.0</v>
       </c>
       <c r="AA48">
-        <v>-22919954.0</v>
+        <v>-24718782.0</v>
       </c>
       <c r="AB48">
         <v>-22919954.0</v>
       </c>
-      <c r="AC48"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC48">
+        <v>-22919954.0</v>
+      </c>
+      <c r="AD48"/>
       <c r="AE48">
         <v>-20896367.0</v>
       </c>
       <c r="AF48">
-        <v>-20062859.0</v>
+        <v>-20896367.0</v>
       </c>
       <c r="AG48">
         <v>-20062859.0</v>
       </c>
-      <c r="AH48"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AH48">
+        <v>-20062859.0</v>
+      </c>
+      <c r="AI48"/>
       <c r="AJ48">
         <v>-18857556.0</v>
       </c>
       <c r="AK48">
+        <v>-18857556.0</v>
+      </c>
+      <c r="AL48">
         <v>-17432103.0</v>
       </c>
-      <c r="AL48"/>
       <c r="AM48"/>
-      <c r="AN48">
+      <c r="AN48"/>
+      <c r="AO48">
         <v>-16139869.0</v>
       </c>
-      <c r="AO48"/>
-      <c r="AP48">
+      <c r="AP48"/>
+      <c r="AQ48">
         <v>-14611631.0</v>
       </c>
-      <c r="AQ48"/>
       <c r="AR48"/>
       <c r="AS48"/>
       <c r="AT48"/>
-      <c r="AU48">
+      <c r="AU48"/>
+      <c r="AV48">
         <v>-12987053.0</v>
       </c>
-      <c r="AV48"/>
       <c r="AW48"/>
       <c r="AX48"/>
       <c r="AY48"/>
       <c r="AZ48"/>
       <c r="BA48"/>
       <c r="BB48"/>
       <c r="BC48"/>
       <c r="BD48"/>
       <c r="BE48"/>
       <c r="BF48"/>
       <c r="BG48"/>
       <c r="BH48"/>
       <c r="BI48"/>
       <c r="BJ48"/>
       <c r="BK48"/>
       <c r="BL48"/>
       <c r="BM48"/>
-    </row>
-    <row r="49" spans="1:65">
+      <c r="BN48"/>
+    </row>
+    <row r="49" spans="1:66">
       <c r="A49" t="s">
         <v>66</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -8408,84 +8495,85 @@
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
-    </row>
-    <row r="50" spans="1:65">
+      <c r="BN49"/>
+    </row>
+    <row r="50" spans="1:66">
       <c r="A50" t="s">
         <v>67</v>
       </c>
-      <c r="B50">
+      <c r="B50"/>
+      <c r="C50">
         <v>1378930.0</v>
       </c>
-      <c r="C50"/>
-      <c r="D50">
+      <c r="D50"/>
+      <c r="E50">
         <v>1856489.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>1057995.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>654474.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>511748.0</v>
       </c>
-      <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50">
         <v>53270.0</v>
       </c>
-      <c r="J50"/>
-      <c r="K50">
+      <c r="K50"/>
+      <c r="L50">
         <v>149086.0</v>
       </c>
-      <c r="L50"/>
-      <c r="M50">
+      <c r="M50"/>
+      <c r="N50">
         <v>51567.0</v>
       </c>
-      <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
@@ -8493,86 +8581,89 @@
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
-    </row>
-    <row r="51" spans="1:65">
+      <c r="BN50"/>
+    </row>
+    <row r="51" spans="1:66">
       <c r="A51" t="s">
         <v>68</v>
       </c>
       <c r="B51">
+        <v>3479597.0</v>
+      </c>
+      <c r="C51">
         <v>3395923.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>3485489.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>3169624.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>3022829.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>2785213.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1806823.0</v>
       </c>
-      <c r="H51"/>
-      <c r="I51">
+      <c r="I51"/>
+      <c r="J51">
         <v>245677.0</v>
       </c>
-      <c r="J51"/>
-      <c r="K51">
+      <c r="K51"/>
+      <c r="L51">
         <v>1498714.0</v>
       </c>
-      <c r="L51"/>
-      <c r="M51">
+      <c r="M51"/>
+      <c r="N51">
         <v>253535.0</v>
       </c>
-      <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
@@ -8580,86 +8671,89 @@
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
-    </row>
-    <row r="52" spans="1:65">
+      <c r="BN51"/>
+    </row>
+    <row r="52" spans="1:66">
       <c r="A52" t="s">
         <v>69</v>
       </c>
       <c r="B52">
+        <v>1422282.0</v>
+      </c>
+      <c r="C52">
         <v>1378457.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>1131090.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>1856489.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1057995.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>654474.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>511748.0</v>
       </c>
-      <c r="H52"/>
-      <c r="I52">
+      <c r="I52"/>
+      <c r="J52">
         <v>53270.0</v>
       </c>
-      <c r="J52"/>
-      <c r="K52">
+      <c r="K52"/>
+      <c r="L52">
         <v>149086.0</v>
       </c>
-      <c r="L52"/>
-      <c r="M52">
+      <c r="M52"/>
+      <c r="N52">
         <v>51567.0</v>
       </c>
-      <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
@@ -8667,52 +8761,53 @@
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
-    </row>
-    <row r="53" spans="1:65">
+      <c r="BN52"/>
+    </row>
+    <row r="53" spans="1:66">
       <c r="A53" t="s">
         <v>70</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
@@ -8736,52 +8831,53 @@
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
-    </row>
-    <row r="54" spans="1:65">
+      <c r="BN53"/>
+    </row>
+    <row r="54" spans="1:66">
       <c r="A54" t="s">
         <v>71</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -8805,706 +8901,719 @@
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
-    </row>
-    <row r="55" spans="1:65">
+      <c r="BN54"/>
+    </row>
+    <row r="55" spans="1:66">
       <c r="A55" t="s">
         <v>72</v>
       </c>
       <c r="B55">
+        <v>4507275.0</v>
+      </c>
+      <c r="C55">
         <v>5149422.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>8927413.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>9073596.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>9928546.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>11609460.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>11757212.0</v>
       </c>
-      <c r="H55"/>
-      <c r="I55">
+      <c r="I55"/>
+      <c r="J55">
         <v>10749243.0</v>
       </c>
-      <c r="J55"/>
-      <c r="K55">
+      <c r="K55"/>
+      <c r="L55">
         <v>11139629.0</v>
       </c>
-      <c r="L55"/>
-      <c r="M55">
+      <c r="M55"/>
+      <c r="N55">
         <v>9219494.0</v>
       </c>
-      <c r="N55"/>
-      <c r="O55">
+      <c r="O55"/>
+      <c r="P55">
         <v>13090906.0</v>
       </c>
-      <c r="P55"/>
-      <c r="Q55">
+      <c r="Q55"/>
+      <c r="R55">
         <v>13308695.0</v>
       </c>
-      <c r="R55"/>
-      <c r="S55">
+      <c r="S55"/>
+      <c r="T55">
         <v>15350024.0</v>
       </c>
-      <c r="T55"/>
-      <c r="U55">
+      <c r="U55"/>
+      <c r="V55">
         <v>18329127.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>20248904.0</v>
       </c>
-      <c r="W55"/>
       <c r="X55"/>
-      <c r="Y55">
-[...1 lines deleted...]
-      </c>
+      <c r="Y55"/>
       <c r="Z55">
         <v>21769419.0</v>
       </c>
       <c r="AA55">
-        <v>23069822.0</v>
+        <v>21769419.0</v>
       </c>
       <c r="AB55">
         <v>23069822.0</v>
       </c>
-      <c r="AC55"/>
-      <c r="AD55">
+      <c r="AC55">
+        <v>23069822.0</v>
+      </c>
+      <c r="AD55"/>
+      <c r="AE55">
         <v>8259022.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>8259000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>7303787.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>7303800.0</v>
       </c>
-      <c r="AH55"/>
-      <c r="AI55">
+      <c r="AI55"/>
+      <c r="AJ55">
         <v>7059786.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>7059800.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>6802719.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>6802700.0</v>
       </c>
-      <c r="AM55"/>
-      <c r="AN55">
+      <c r="AN55"/>
+      <c r="AO55">
         <v>7459403.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>7459400.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>2996205.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>2996200.0</v>
       </c>
-      <c r="AR55"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AS55"/>
       <c r="AT55">
         <v>3399600.0</v>
       </c>
       <c r="AU55">
+        <v>3399600.0</v>
+      </c>
+      <c r="AV55">
         <v>1383772.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>1383800.0</v>
       </c>
-      <c r="AW55"/>
-      <c r="AX55">
+      <c r="AX55"/>
+      <c r="AY55">
         <v>1907800.0</v>
       </c>
-      <c r="AY55"/>
-      <c r="AZ55">
+      <c r="AZ55"/>
+      <c r="BA55">
         <v>1907800.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1813100.0</v>
       </c>
       <c r="BB55">
         <v>1813100.0</v>
       </c>
       <c r="BC55">
-        <v>9203100.0</v>
+        <v>1813100.0</v>
       </c>
       <c r="BD55">
         <v>9203100.0</v>
       </c>
       <c r="BE55">
-        <v>9505500.0</v>
+        <v>9203100.0</v>
       </c>
       <c r="BF55">
         <v>9505500.0</v>
       </c>
       <c r="BG55">
-        <v>3011900.0</v>
+        <v>9505500.0</v>
       </c>
       <c r="BH55">
         <v>3011900.0</v>
       </c>
       <c r="BI55">
-        <v>3129200.0</v>
+        <v>3011900.0</v>
       </c>
       <c r="BJ55">
         <v>3129200.0</v>
       </c>
       <c r="BK55">
-        <v>3316000.0</v>
+        <v>3129200.0</v>
       </c>
       <c r="BL55">
         <v>3316000.0</v>
       </c>
       <c r="BM55">
+        <v>3316000.0</v>
+      </c>
+      <c r="BN55">
         <v>287800.0</v>
       </c>
     </row>
-    <row r="56" spans="1:65">
+    <row r="56" spans="1:66">
       <c r="A56" t="s">
         <v>73</v>
       </c>
       <c r="B56">
+        <v>1525086.0</v>
+      </c>
+      <c r="C56">
         <v>1729968.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1956292.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>2180521.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>2626256.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>2866551.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2531441.0</v>
       </c>
       <c r="H56">
         <v>2531441.0</v>
       </c>
       <c r="I56">
+        <v>2531441.0</v>
+      </c>
+      <c r="J56">
         <v>3434115.0</v>
       </c>
-      <c r="J56"/>
-[...2 lines deleted...]
-      </c>
+      <c r="K56"/>
       <c r="L56">
         <v>4455618.0</v>
       </c>
       <c r="M56">
-        <v>3680860.0</v>
+        <v>4455618.0</v>
       </c>
       <c r="N56">
         <v>3680860.0</v>
       </c>
       <c r="O56">
-        <v>4164509.0</v>
+        <v>3680860.0</v>
       </c>
       <c r="P56">
         <v>4164509.0</v>
       </c>
       <c r="Q56">
-        <v>4764859.0</v>
+        <v>4164509.0</v>
       </c>
       <c r="R56">
         <v>4764859.0</v>
       </c>
       <c r="S56">
-        <v>5987791.0</v>
+        <v>4764859.0</v>
       </c>
       <c r="T56">
         <v>5987791.0</v>
       </c>
       <c r="U56">
+        <v>5987791.0</v>
+      </c>
+      <c r="V56">
         <v>9696603.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11113949.0</v>
       </c>
       <c r="W56">
         <v>11113949.0</v>
       </c>
-      <c r="X56"/>
-[...2 lines deleted...]
-      </c>
+      <c r="X56">
+        <v>11113949.0</v>
+      </c>
+      <c r="Y56"/>
       <c r="Z56">
         <v>13372982.0</v>
       </c>
       <c r="AA56">
-        <v>15723363.0</v>
+        <v>13372982.0</v>
       </c>
       <c r="AB56">
         <v>15723363.0</v>
       </c>
-      <c r="AC56"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC56">
+        <v>15723363.0</v>
+      </c>
+      <c r="AD56"/>
       <c r="AE56">
         <v>1722865.0</v>
       </c>
       <c r="AF56">
-        <v>1426208.0</v>
+        <v>1722865.0</v>
       </c>
       <c r="AG56">
         <v>1426208.0</v>
       </c>
-      <c r="AH56"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AH56">
+        <v>1426208.0</v>
+      </c>
+      <c r="AI56"/>
       <c r="AJ56">
         <v>1585800.0</v>
       </c>
       <c r="AK56">
+        <v>1585800.0</v>
+      </c>
+      <c r="AL56">
         <v>2820658.0</v>
       </c>
-      <c r="AL56"/>
       <c r="AM56"/>
-      <c r="AN56">
+      <c r="AN56"/>
+      <c r="AO56">
         <v>3953875.0</v>
       </c>
-      <c r="AO56"/>
-      <c r="AP56">
+      <c r="AP56"/>
+      <c r="AQ56">
         <v>1585023.0</v>
       </c>
-      <c r="AQ56"/>
       <c r="AR56"/>
       <c r="AS56"/>
       <c r="AT56"/>
-      <c r="AU56">
+      <c r="AU56"/>
+      <c r="AV56">
         <v>522093.0</v>
       </c>
-      <c r="AV56"/>
       <c r="AW56"/>
       <c r="AX56"/>
       <c r="AY56"/>
       <c r="AZ56"/>
       <c r="BA56"/>
       <c r="BB56"/>
       <c r="BC56"/>
       <c r="BD56"/>
       <c r="BE56"/>
       <c r="BF56"/>
       <c r="BG56"/>
       <c r="BH56"/>
       <c r="BI56"/>
       <c r="BJ56"/>
       <c r="BK56"/>
       <c r="BL56"/>
       <c r="BM56"/>
-    </row>
-    <row r="57" spans="1:65">
+      <c r="BN56"/>
+    </row>
+    <row r="57" spans="1:66">
       <c r="A57" t="s">
         <v>74</v>
       </c>
       <c r="B57">
+        <v>2903784.0</v>
+      </c>
+      <c r="C57">
         <v>2419755.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>2031284.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>2882592.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>2726580.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1628995.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1045730.0</v>
       </c>
       <c r="H57">
         <v>1045730.0</v>
       </c>
       <c r="I57">
+        <v>1045730.0</v>
+      </c>
+      <c r="J57">
         <v>566659.0</v>
       </c>
-      <c r="J57"/>
-[...2 lines deleted...]
-      </c>
+      <c r="K57"/>
       <c r="L57">
         <v>798783.0</v>
       </c>
       <c r="M57">
-        <v>330263.0</v>
+        <v>798783.0</v>
       </c>
       <c r="N57">
         <v>330263.0</v>
       </c>
       <c r="O57">
-        <v>265456.0</v>
+        <v>330263.0</v>
       </c>
       <c r="P57">
         <v>265456.0</v>
       </c>
       <c r="Q57">
-        <v>204584.0</v>
+        <v>265456.0</v>
       </c>
       <c r="R57">
         <v>204584.0</v>
       </c>
       <c r="S57">
-        <v>338419.0</v>
+        <v>204584.0</v>
       </c>
       <c r="T57">
         <v>338419.0</v>
       </c>
       <c r="U57">
+        <v>338419.0</v>
+      </c>
+      <c r="V57">
         <v>178418.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>286564.0</v>
       </c>
       <c r="W57">
         <v>286564.0</v>
       </c>
-      <c r="X57"/>
-[...2 lines deleted...]
-      </c>
+      <c r="X57">
+        <v>286564.0</v>
+      </c>
+      <c r="Y57"/>
       <c r="Z57">
         <v>255058.0</v>
       </c>
       <c r="AA57">
-        <v>426153.0</v>
+        <v>255058.0</v>
       </c>
       <c r="AB57">
         <v>426153.0</v>
       </c>
-      <c r="AC57"/>
-      <c r="AD57">
+      <c r="AC57">
+        <v>426153.0</v>
+      </c>
+      <c r="AD57"/>
+      <c r="AE57">
         <v>159044.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>159000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>194094.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>194100.0</v>
       </c>
-      <c r="AH57"/>
-      <c r="AI57">
+      <c r="AI57"/>
+      <c r="AJ57">
         <v>223262.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>223300.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>95092.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>95100.0</v>
       </c>
-      <c r="AM57"/>
-      <c r="AN57">
+      <c r="AN57"/>
+      <c r="AO57">
         <v>1001639.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>1001600.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>701182.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>701200.0</v>
       </c>
-      <c r="AR57"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AS57"/>
       <c r="AT57">
         <v>654700.0</v>
       </c>
       <c r="AU57">
+        <v>654700.0</v>
+      </c>
+      <c r="AV57">
         <v>120458.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>120500.0</v>
       </c>
-      <c r="AW57"/>
-      <c r="AX57">
+      <c r="AX57"/>
+      <c r="AY57">
         <v>174300.0</v>
       </c>
-      <c r="AY57"/>
-      <c r="AZ57">
+      <c r="AZ57"/>
+      <c r="BA57">
         <v>174300.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>80500.0</v>
       </c>
       <c r="BB57">
         <v>80500.0</v>
       </c>
       <c r="BC57">
-        <v>122100.0</v>
+        <v>80500.0</v>
       </c>
       <c r="BD57">
         <v>122100.0</v>
       </c>
       <c r="BE57">
-        <v>120200.0</v>
+        <v>122100.0</v>
       </c>
       <c r="BF57">
         <v>120200.0</v>
       </c>
       <c r="BG57">
-        <v>104200.0</v>
+        <v>120200.0</v>
       </c>
       <c r="BH57">
         <v>104200.0</v>
       </c>
       <c r="BI57">
-        <v>61200.0</v>
+        <v>104200.0</v>
       </c>
       <c r="BJ57">
         <v>61200.0</v>
       </c>
       <c r="BK57">
-        <v>107400.0</v>
+        <v>61200.0</v>
       </c>
       <c r="BL57">
         <v>107400.0</v>
       </c>
       <c r="BM57">
+        <v>107400.0</v>
+      </c>
+      <c r="BN57">
         <v>268000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:65">
+    <row r="58" spans="1:66">
       <c r="A58" t="s">
         <v>75</v>
       </c>
       <c r="B58">
+        <v>5427545.0</v>
+      </c>
+      <c r="C58">
         <v>4885420.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>4779090.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>4559071.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>5152843.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>4276896.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>2649109.0</v>
       </c>
-      <c r="H58"/>
-      <c r="I58">
+      <c r="I58"/>
+      <c r="J58">
         <v>1035501.0</v>
       </c>
-      <c r="J58"/>
-      <c r="K58">
+      <c r="K58"/>
+      <c r="L58">
         <v>2446690.0</v>
       </c>
-      <c r="L58"/>
-      <c r="M58">
+      <c r="M58"/>
+      <c r="N58">
         <v>607214.0</v>
       </c>
-      <c r="N58"/>
-      <c r="O58">
+      <c r="O58"/>
+      <c r="P58">
         <v>336820.0</v>
       </c>
-      <c r="P58"/>
-      <c r="Q58">
+      <c r="Q58"/>
+      <c r="R58">
         <v>264539.0</v>
       </c>
-      <c r="R58"/>
-      <c r="S58">
+      <c r="S58"/>
+      <c r="T58">
         <v>392823.0</v>
       </c>
-      <c r="T58"/>
-      <c r="U58">
+      <c r="U58"/>
+      <c r="V58">
         <v>209367.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>307531.0</v>
       </c>
-      <c r="W58"/>
       <c r="X58"/>
-      <c r="Y58">
-[...1 lines deleted...]
-      </c>
+      <c r="Y58"/>
       <c r="Z58">
         <v>255058.0</v>
       </c>
       <c r="AA58">
-        <v>426153.0</v>
+        <v>255058.0</v>
       </c>
       <c r="AB58">
         <v>426153.0</v>
       </c>
-      <c r="AC58"/>
-      <c r="AD58">
+      <c r="AC58">
+        <v>426153.0</v>
+      </c>
+      <c r="AD58"/>
+      <c r="AE58">
         <v>159043.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>159000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>194094.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>194000.0</v>
       </c>
-      <c r="AH58"/>
-      <c r="AI58">
+      <c r="AI58"/>
+      <c r="AJ58">
         <v>223262.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>223000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>95092.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>95000.0</v>
       </c>
-      <c r="AM58"/>
-      <c r="AN58">
+      <c r="AN58"/>
+      <c r="AO58">
         <v>1001639.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>1002000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>701182.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>701000.0</v>
       </c>
-      <c r="AR58"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AS58"/>
       <c r="AT58">
         <v>655000.0</v>
       </c>
       <c r="AU58">
+        <v>655000.0</v>
+      </c>
+      <c r="AV58">
         <v>120458.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>120000.0</v>
       </c>
-      <c r="AW58"/>
-      <c r="AX58">
+      <c r="AX58"/>
+      <c r="AY58">
         <v>174000.0</v>
       </c>
-      <c r="AY58"/>
-      <c r="AZ58">
+      <c r="AZ58"/>
+      <c r="BA58">
         <v>174000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>81000.0</v>
       </c>
       <c r="BB58">
         <v>81000.0</v>
       </c>
       <c r="BC58">
-        <v>122000.0</v>
+        <v>81000.0</v>
       </c>
       <c r="BD58">
         <v>122000.0</v>
       </c>
       <c r="BE58">
-        <v>120000.0</v>
+        <v>122000.0</v>
       </c>
       <c r="BF58">
         <v>120000.0</v>
       </c>
       <c r="BG58">
-        <v>104000.0</v>
+        <v>120000.0</v>
       </c>
       <c r="BH58">
         <v>104000.0</v>
       </c>
       <c r="BI58">
-        <v>61000.0</v>
+        <v>104000.0</v>
       </c>
       <c r="BJ58">
         <v>61000.0</v>
       </c>
       <c r="BK58">
-        <v>107000.0</v>
+        <v>61000.0</v>
       </c>
       <c r="BL58">
         <v>107000.0</v>
       </c>
       <c r="BM58">
+        <v>107000.0</v>
+      </c>
+      <c r="BN58">
         <v>268000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:65">
+    <row r="59" spans="1:66">
       <c r="A59" t="s">
         <v>76</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -9528,219 +9637,223 @@
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
-    </row>
-    <row r="60" spans="1:65">
+      <c r="BN59"/>
+    </row>
+    <row r="60" spans="1:66">
       <c r="A60" t="s">
         <v>77</v>
       </c>
       <c r="B60">
+        <v>-920268.0</v>
+      </c>
+      <c r="C60">
         <v>264000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>4148320.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>4514525.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>4775703.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>7332564.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>9108103.0</v>
       </c>
-      <c r="H60"/>
-      <c r="I60">
+      <c r="I60"/>
+      <c r="J60">
         <v>9713742.0</v>
       </c>
-      <c r="J60"/>
-      <c r="K60">
+      <c r="K60"/>
+      <c r="L60">
         <v>8692939.0</v>
       </c>
-      <c r="L60"/>
-      <c r="M60">
+      <c r="M60"/>
+      <c r="N60">
         <v>8612280.0</v>
       </c>
-      <c r="N60"/>
-      <c r="O60">
+      <c r="O60"/>
+      <c r="P60">
         <v>12754086.0</v>
       </c>
-      <c r="P60"/>
-      <c r="Q60">
+      <c r="Q60"/>
+      <c r="R60">
         <v>13044156.0</v>
       </c>
-      <c r="R60"/>
-      <c r="S60">
+      <c r="S60"/>
+      <c r="T60">
         <v>14957201.0</v>
       </c>
-      <c r="T60"/>
-      <c r="U60">
+      <c r="U60"/>
+      <c r="V60">
         <v>18119757.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>19941373.0</v>
       </c>
-      <c r="W60"/>
       <c r="X60"/>
-      <c r="Y60">
-[...1 lines deleted...]
-      </c>
+      <c r="Y60"/>
       <c r="Z60">
         <v>21514361.0</v>
       </c>
       <c r="AA60">
-        <v>22643669.0</v>
+        <v>21514361.0</v>
       </c>
       <c r="AB60">
         <v>22643669.0</v>
       </c>
-      <c r="AC60"/>
-      <c r="AD60">
+      <c r="AC60">
+        <v>22643669.0</v>
+      </c>
+      <c r="AD60"/>
+      <c r="AE60">
         <v>8099979.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>8100000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>7109693.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>7109700.0</v>
       </c>
-      <c r="AH60"/>
-      <c r="AI60">
+      <c r="AI60"/>
+      <c r="AJ60">
         <v>6836524.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>6836500.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>6707627.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>6707600.0</v>
       </c>
-      <c r="AM60"/>
-      <c r="AN60">
+      <c r="AN60"/>
+      <c r="AO60">
         <v>6457764.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>6457800.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>2295023.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>2295000.0</v>
       </c>
-      <c r="AR60"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AS60"/>
       <c r="AT60">
         <v>2744900.0</v>
       </c>
       <c r="AU60">
+        <v>2744900.0</v>
+      </c>
+      <c r="AV60">
         <v>1263314.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>1263300.0</v>
       </c>
-      <c r="AW60"/>
-      <c r="AX60">
+      <c r="AX60"/>
+      <c r="AY60">
         <v>1733500.0</v>
       </c>
-      <c r="AY60"/>
-      <c r="AZ60">
+      <c r="AZ60"/>
+      <c r="BA60">
         <v>1733500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1732600.0</v>
       </c>
       <c r="BB60">
         <v>1732600.0</v>
       </c>
       <c r="BC60">
-        <v>9081000.0</v>
+        <v>1732600.0</v>
       </c>
       <c r="BD60">
         <v>9081000.0</v>
       </c>
       <c r="BE60">
-        <v>9385300.0</v>
+        <v>9081000.0</v>
       </c>
       <c r="BF60">
         <v>9385300.0</v>
       </c>
       <c r="BG60">
-        <v>2907700.0</v>
+        <v>9385300.0</v>
       </c>
       <c r="BH60">
         <v>2907700.0</v>
       </c>
       <c r="BI60">
-        <v>3068000.0</v>
+        <v>2907700.0</v>
       </c>
       <c r="BJ60">
         <v>3068000.0</v>
       </c>
       <c r="BK60">
-        <v>3208600.0</v>
+        <v>3068000.0</v>
       </c>
       <c r="BL60">
         <v>3208600.0</v>
       </c>
       <c r="BM60">
+        <v>3208600.0</v>
+      </c>
+      <c r="BN60">
         <v>19800.0</v>
       </c>
     </row>
-    <row r="61" spans="1:65">
+    <row r="61" spans="1:66">
       <c r="A61" t="s">
         <v>78</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -9764,52 +9877,53 @@
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
-    </row>
-    <row r="62" spans="1:65">
+      <c r="BN61"/>
+    </row>
+    <row r="62" spans="1:66">
       <c r="A62" t="s">
         <v>79</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -9833,50 +9947,51 @@
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
+      <c r="BN62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -9945,51 +10060,51 @@
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B2">
         <v>1835731.0</v>
       </c>
       <c r="C2">
         <v>2558275.0</v>
       </c>
       <c r="D2">
         <v>1649221.0</v>
       </c>
       <c r="E2">
         <v>2866298.0</v>
       </c>
       <c r="F2">
         <v>1267798.0</v>
       </c>
       <c r="G2">
         <v>710639.0</v>
       </c>
       <c r="H2">
         <v>185970.0</v>
       </c>
       <c r="I2">
         <v>2052882.0</v>
       </c>
@@ -10004,283 +10119,283 @@
       </c>
       <c r="M2">
         <v>0.0</v>
       </c>
       <c r="N2">
         <v>8830.0</v>
       </c>
       <c r="O2">
         <v>21631.0</v>
       </c>
       <c r="P2">
         <v>15623.0</v>
       </c>
       <c r="Q2">
         <v>374.67</v>
       </c>
       <c r="R2">
         <v>30934.0</v>
       </c>
       <c r="S2">
         <v>80532.0</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B3">
         <v>641531.0</v>
       </c>
       <c r="C3">
-        <v>220895.0</v>
+        <v>737763.0</v>
       </c>
       <c r="D3">
-        <v>171392.0</v>
+        <v>745484.0</v>
       </c>
       <c r="E3">
-        <v>139176.0</v>
+        <v>714994.0</v>
       </c>
       <c r="F3">
-        <v>26113.0</v>
+        <v>276972.0</v>
       </c>
       <c r="G3">
-        <v>86953.0</v>
+        <v>342604.0</v>
       </c>
       <c r="H3"/>
       <c r="I3">
         <v>257245.0</v>
       </c>
       <c r="J3">
         <v>1476.0</v>
       </c>
       <c r="K3">
         <v>7221.0</v>
       </c>
       <c r="L3">
         <v>3780.0</v>
       </c>
       <c r="M3">
         <v>1834.0</v>
       </c>
       <c r="N3">
-        <v>8830.0</v>
+        <v>8128.0</v>
       </c>
       <c r="O3">
-        <v>21631.0</v>
+        <v>21158.0</v>
       </c>
       <c r="P3">
         <v>15623.0</v>
       </c>
       <c r="Q3">
         <v>374.67</v>
       </c>
       <c r="R3"/>
       <c r="S3"/>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B5">
         <v>-2310878.0</v>
       </c>
       <c r="C5">
         <v>-3223090.0</v>
       </c>
       <c r="D5">
         <v>-2860929.0</v>
       </c>
       <c r="E5">
         <v>616770.0</v>
       </c>
       <c r="F5">
         <v>-4159484.0</v>
       </c>
       <c r="G5">
         <v>-3319622.0</v>
       </c>
       <c r="H5"/>
       <c r="I5">
         <v>-2446760.0</v>
       </c>
       <c r="J5">
         <v>-3456006.0</v>
       </c>
       <c r="K5">
         <v>-2852169.0</v>
       </c>
       <c r="L5">
         <v>-2630756.0</v>
       </c>
       <c r="M5">
         <v>-2638586.0</v>
       </c>
       <c r="N5">
         <v>-1093866.0</v>
       </c>
       <c r="O5">
-        <v>-1145773.1</v>
+        <v>-1145773.0</v>
       </c>
       <c r="P5">
         <v>-976408.0</v>
       </c>
       <c r="Q5">
         <v>-2907783.67</v>
       </c>
       <c r="R5"/>
       <c r="S5"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B6">
         <v>-1669347.0</v>
       </c>
       <c r="C6">
-        <v>-3002195.0</v>
+        <v>-2485327.0</v>
       </c>
       <c r="D6">
-        <v>-2689537.0</v>
+        <v>-2115445.0</v>
       </c>
       <c r="E6">
-        <v>755946.0</v>
+        <v>1331764.0</v>
       </c>
       <c r="F6">
-        <v>-4133371.0</v>
+        <v>-3882512.0</v>
       </c>
       <c r="G6">
-        <v>-3232669.0</v>
+        <v>-2977018.0</v>
       </c>
       <c r="H6"/>
       <c r="I6">
         <v>-2189515.0</v>
       </c>
       <c r="J6">
         <v>-3454530.0</v>
       </c>
       <c r="K6">
         <v>-2844948.0</v>
       </c>
       <c r="L6">
         <v>-2626976.0</v>
       </c>
       <c r="M6">
         <v>-2636752.0</v>
       </c>
       <c r="N6">
-        <v>-1085036.0</v>
+        <v>-1085738.0</v>
       </c>
       <c r="O6">
-        <v>-1124142.1</v>
+        <v>-1124615.0</v>
       </c>
       <c r="P6">
         <v>-960785.0</v>
       </c>
       <c r="Q6">
         <v>-2907409.0</v>
       </c>
       <c r="R6">
         <v>-271101.0</v>
       </c>
       <c r="S6">
         <v>-80532.0</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B9">
         <v>-108690.0</v>
       </c>
       <c r="C9">
         <v>90540.0</v>
       </c>
       <c r="D9">
         <v>1483252.0</v>
       </c>
       <c r="E9">
         <v>5759176.0</v>
       </c>
       <c r="F9">
         <v>3592881.0</v>
       </c>
       <c r="G9">
         <v>1241520.0</v>
       </c>
       <c r="H9">
         <v>113480.0</v>
       </c>
       <c r="I9">
         <v>808767.0</v>
       </c>
@@ -10295,51 +10410,51 @@
       </c>
       <c r="M9">
         <v>5872.0</v>
       </c>
       <c r="N9">
         <v>-8830.0</v>
       </c>
       <c r="O9">
         <v>-21631.0</v>
       </c>
       <c r="P9">
         <v>-15623.0</v>
       </c>
       <c r="Q9">
         <v>-374.0</v>
       </c>
       <c r="R9">
         <v>-30934.0</v>
       </c>
       <c r="S9">
         <v>-80532.0</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B10">
         <v>-5713589.0</v>
       </c>
       <c r="C10">
         <v>-3664320.0</v>
       </c>
       <c r="D10">
         <v>-3109488.0</v>
       </c>
       <c r="E10">
         <v>472580.0</v>
       </c>
       <c r="F10">
         <v>-4168072.0</v>
       </c>
       <c r="G10">
         <v>-3320584.0</v>
       </c>
       <c r="H10">
         <v>-1843740.0</v>
       </c>
       <c r="I10">
         <v>-1804379.0</v>
       </c>
@@ -10354,213 +10469,213 @@
       </c>
       <c r="M10">
         <v>-2472706.0</v>
       </c>
       <c r="N10">
         <v>-1765052.0</v>
       </c>
       <c r="O10">
         <v>-1547081.0</v>
       </c>
       <c r="P10">
         <v>-8555463.0</v>
       </c>
       <c r="Q10">
         <v>-3316473.0</v>
       </c>
       <c r="R10">
         <v>-165148.0</v>
       </c>
       <c r="S10">
         <v>-79763.0</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B11">
         <v>3728.0</v>
       </c>
       <c r="C11">
         <v>2353.0</v>
       </c>
       <c r="D11">
         <v>71117.0</v>
       </c>
       <c r="E11">
         <v>274783.0</v>
       </c>
       <c r="F11">
         <v>3926850.0</v>
       </c>
       <c r="G11">
         <v>957880.0</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11">
         <v>486257.0</v>
       </c>
       <c r="K11">
         <v>83150.0</v>
       </c>
       <c r="L11">
         <v>35979.0</v>
       </c>
       <c r="M11">
         <v>197551.0</v>
       </c>
       <c r="N11">
         <v>1387352.0</v>
       </c>
       <c r="O11">
         <v>822802.0</v>
       </c>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B12">
         <v>565380.0</v>
       </c>
       <c r="C12">
         <v>460293.0</v>
       </c>
       <c r="D12">
         <v>248559.0</v>
       </c>
       <c r="E12">
         <v>182777.0</v>
       </c>
       <c r="F12">
         <v>8717.0</v>
       </c>
       <c r="G12">
         <v>962.0</v>
       </c>
       <c r="H12">
         <v>0.0</v>
       </c>
       <c r="I12"/>
       <c r="J12">
         <v>25.0</v>
       </c>
       <c r="K12">
         <v>4926.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12">
         <v>311.69</v>
       </c>
       <c r="S12"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B13">
         <v>46339.0</v>
       </c>
       <c r="C13">
         <v>35118.0</v>
       </c>
       <c r="D13">
         <v>46542.0</v>
       </c>
       <c r="E13">
         <v>42865.0</v>
       </c>
       <c r="F13">
         <v>14287.0</v>
       </c>
       <c r="G13">
         <v>1953.0</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13">
         <v>48.0</v>
       </c>
       <c r="K13">
         <v>189.0</v>
       </c>
       <c r="L13">
         <v>12686.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B15">
         <v>-5717317.0</v>
       </c>
       <c r="C15">
         <v>-3666673.0</v>
       </c>
       <c r="D15">
         <v>-3180605.0</v>
       </c>
       <c r="E15">
         <v>197797.0</v>
       </c>
       <c r="F15">
         <v>-4168072.0</v>
       </c>
       <c r="G15">
         <v>-3320584.0</v>
       </c>
       <c r="H15">
         <v>-1843740.0</v>
       </c>
       <c r="I15">
         <v>-1804379.0</v>
       </c>
@@ -10575,226 +10690,226 @@
       </c>
       <c r="M15">
         <v>-2820472.0</v>
       </c>
       <c r="N15">
         <v>-1624578.0</v>
       </c>
       <c r="O15">
         <v>-1513087.0</v>
       </c>
       <c r="P15">
         <v>-8555463.0</v>
       </c>
       <c r="Q15">
         <v>-3316473.0</v>
       </c>
       <c r="R15">
         <v>-165148.0</v>
       </c>
       <c r="S15">
         <v>-79763.0</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16">
         <v>-4168072.0</v>
       </c>
       <c r="G16">
         <v>-3320584.0</v>
       </c>
       <c r="H16">
         <v>-1843740.0</v>
       </c>
       <c r="I16"/>
       <c r="J16">
         <v>-3456031.0</v>
       </c>
       <c r="K16">
         <v>-2857095.0</v>
       </c>
       <c r="L16">
         <v>-2630756.0</v>
       </c>
       <c r="M16">
         <v>-2820472.0</v>
       </c>
       <c r="N16">
         <v>-1624578.0</v>
       </c>
       <c r="O16">
         <v>-1513087.0</v>
       </c>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B17">
         <v>-5795297.0</v>
       </c>
       <c r="C17">
         <v>-3666673.0</v>
       </c>
       <c r="D17">
         <v>-3180605.0</v>
       </c>
       <c r="E17">
         <v>197797.0</v>
       </c>
       <c r="F17">
         <v>-4168072.0</v>
       </c>
       <c r="G17">
         <v>-3320584.0</v>
       </c>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17">
         <v>-3456031.0</v>
       </c>
       <c r="K17">
         <v>-2857095.0</v>
       </c>
       <c r="L17">
         <v>-2630756.0</v>
       </c>
       <c r="M17">
         <v>-2820472.0</v>
       </c>
       <c r="N17">
         <v>-1624578.0</v>
       </c>
       <c r="O17">
         <v>-1513087.0</v>
       </c>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B18">
         <v>-526754.0</v>
       </c>
       <c r="C18">
         <v>-413817.0</v>
       </c>
       <c r="D18">
         <v>-254571.0</v>
       </c>
       <c r="E18">
         <v>-138850.0</v>
       </c>
       <c r="F18">
         <v>5699.0</v>
       </c>
       <c r="G18">
         <v>991.0</v>
       </c>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18">
         <v>23.0</v>
       </c>
       <c r="K18">
         <v>-4737.0</v>
       </c>
       <c r="L18">
         <v>12686.0</v>
       </c>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B21">
         <v>-2310879.0</v>
       </c>
       <c r="C21">
         <v>-2574599.0</v>
       </c>
       <c r="D21">
         <v>-2397200.0</v>
       </c>
       <c r="E21">
         <v>1717691.0</v>
       </c>
       <c r="F21">
         <v>-141605.0</v>
       </c>
       <c r="G21">
         <v>-2119206.0</v>
       </c>
       <c r="H21">
         <v>-1843740.0</v>
       </c>
       <c r="I21">
         <v>-2446761.0</v>
       </c>
@@ -10809,74 +10924,74 @@
       </c>
       <c r="M21">
         <v>-2820472.0</v>
       </c>
       <c r="N21">
         <v>-1093866.0</v>
       </c>
       <c r="O21">
         <v>-1145773.0</v>
       </c>
       <c r="P21">
         <v>-976409.0</v>
       </c>
       <c r="Q21">
         <v>-2907783.0</v>
       </c>
       <c r="R21">
         <v>-271101.0</v>
       </c>
       <c r="S21">
         <v>-80532.0</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B23">
         <v>4037920.0</v>
       </c>
       <c r="C23">
         <v>5223414.0</v>
       </c>
       <c r="D23">
         <v>5529673.0</v>
       </c>
       <c r="E23">
         <v>6907783.0</v>
       </c>
       <c r="F23">
         <v>5014916.0</v>
       </c>
       <c r="G23">
         <v>4071365.0</v>
       </c>
       <c r="H23"/>
       <c r="I23">
         <v>5308411.0</v>
       </c>
       <c r="J23">
         <v>4810239.0</v>
@@ -10889,269 +11004,269 @@
       </c>
       <c r="M23">
         <v>2826344.0</v>
       </c>
       <c r="N23">
         <v>1093866.0</v>
       </c>
       <c r="O23">
         <v>1145773.0</v>
       </c>
       <c r="P23">
         <v>976409.0</v>
       </c>
       <c r="Q23">
         <v>2907783.0</v>
       </c>
       <c r="R23">
         <v>271101.0</v>
       </c>
       <c r="S23">
         <v>80532.0</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B25">
         <v>216790.0</v>
       </c>
       <c r="C25">
         <v>220895.0</v>
       </c>
       <c r="D25">
         <v>171392.0</v>
       </c>
       <c r="E25">
         <v>720282.0</v>
       </c>
       <c r="F25">
         <v>26113.0</v>
       </c>
       <c r="G25">
         <v>86953.0</v>
       </c>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25">
         <v>1476.0</v>
       </c>
       <c r="K25">
         <v>7221.0</v>
       </c>
       <c r="L25">
         <v>3780.0</v>
       </c>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>116331.0</v>
       </c>
       <c r="D27">
         <v>273555.0</v>
       </c>
       <c r="E27">
         <v>920354.0</v>
       </c>
       <c r="F27">
         <v>1008118.0</v>
       </c>
       <c r="G27">
         <v>731021.0</v>
       </c>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27">
         <v>559837.0</v>
       </c>
       <c r="K27">
         <v>207827.0</v>
       </c>
       <c r="L27">
         <v>68605.0</v>
       </c>
       <c r="M27">
         <v>237635.0</v>
       </c>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B28">
         <v>786769.0</v>
       </c>
       <c r="C28">
         <v>672415.0</v>
       </c>
       <c r="D28">
         <v>843978.0</v>
       </c>
       <c r="E28">
         <v>852703.0</v>
       </c>
       <c r="F28">
         <v>1134924.0</v>
       </c>
       <c r="G28">
         <v>1251895.0</v>
       </c>
       <c r="H28">
         <v>1648390.0</v>
       </c>
       <c r="I28"/>
       <c r="J28">
         <v>988639.0</v>
       </c>
       <c r="K28">
         <v>676067.0</v>
       </c>
       <c r="L28">
         <v>917370.0</v>
       </c>
       <c r="M28">
         <v>1332164.0</v>
       </c>
       <c r="N28">
         <v>526761.0</v>
       </c>
       <c r="O28">
         <v>708899.0</v>
       </c>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B29">
         <v>3779.0</v>
       </c>
       <c r="C29">
         <v>2353.0</v>
       </c>
       <c r="D29">
         <v>71117.0</v>
       </c>
       <c r="E29">
         <v>274783.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
         <v>0.0</v>
       </c>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B30">
         <v>2202189.0</v>
       </c>
       <c r="C30">
         <v>2665139.0</v>
       </c>
       <c r="D30">
         <v>3880452.0</v>
       </c>
       <c r="E30">
         <v>4041485.0</v>
       </c>
       <c r="F30">
         <v>3747118.0</v>
       </c>
       <c r="G30">
         <v>3360726.0</v>
       </c>
       <c r="H30"/>
       <c r="I30">
         <v>3255528.0</v>
       </c>
       <c r="J30">
         <v>4135319.0</v>
@@ -11162,51 +11277,51 @@
       <c r="L30">
         <v>13842.0</v>
       </c>
       <c r="M30">
         <v>2826344.0</v>
       </c>
       <c r="N30">
         <v>1006810.0</v>
       </c>
       <c r="O30">
         <v>1120598.0</v>
       </c>
       <c r="P30">
         <v>960782.0</v>
       </c>
       <c r="Q30">
         <v>2907410.0</v>
       </c>
       <c r="R30">
         <v>240164.0</v>
       </c>
       <c r="S30"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B31">
         <v>-3402710.0</v>
       </c>
       <c r="C31">
         <v>-1089721.0</v>
       </c>
       <c r="D31">
         <v>-712288.0</v>
       </c>
       <c r="E31">
         <v>-1245111.0</v>
       </c>
       <c r="F31">
         <v>-4026467.0</v>
       </c>
       <c r="G31">
         <v>-1201378.0</v>
       </c>
       <c r="H31"/>
       <c r="I31">
         <v>642382.0</v>
       </c>
       <c r="J31">
         <v>-273613.0</v>
@@ -11219,51 +11334,51 @@
       </c>
       <c r="M31">
         <v>-154312.0</v>
       </c>
       <c r="N31">
         <v>-671185.0</v>
       </c>
       <c r="O31">
         <v>-401307.0</v>
       </c>
       <c r="P31">
         <v>-7579054.0</v>
       </c>
       <c r="Q31">
         <v>-408689.0</v>
       </c>
       <c r="R31">
         <v>105952.0</v>
       </c>
       <c r="S31">
         <v>769.09</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B32">
         <v>1727041.0</v>
       </c>
       <c r="C32">
         <v>2648815.0</v>
       </c>
       <c r="D32">
         <v>3132473.0</v>
       </c>
       <c r="E32">
         <v>8625474.0</v>
       </c>
       <c r="F32">
         <v>4860679.0</v>
       </c>
       <c r="G32">
         <v>1952159.0</v>
       </c>
       <c r="H32">
         <v>299450.0</v>
       </c>
       <c r="I32">
         <v>2861649.0</v>
       </c>
@@ -11289,525 +11404,534 @@
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BL32"/>
+  <dimension ref="A1:BM32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:64">
+    <row r="1" spans="1:65">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" t="s">
+        <v>81</v>
+      </c>
+      <c r="E1" t="s">
         <v>2</v>
       </c>
-      <c r="E1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1" t="s">
+        <v>82</v>
+      </c>
+      <c r="G1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="H1" t="s">
         <v>83</v>
       </c>
       <c r="I1" t="s">
+        <v>84</v>
+      </c>
+      <c r="J1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="K1" t="s">
         <v>85</v>
       </c>
       <c r="L1" t="s">
         <v>86</v>
       </c>
       <c r="M1" t="s">
+        <v>87</v>
+      </c>
+      <c r="N1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="O1" t="s">
         <v>88</v>
       </c>
       <c r="P1" t="s">
         <v>89</v>
       </c>
       <c r="Q1" t="s">
+        <v>90</v>
+      </c>
+      <c r="R1" t="s">
         <v>6</v>
       </c>
-      <c r="R1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S1" t="s">
+        <v>91</v>
+      </c>
+      <c r="T1" t="s">
         <v>7</v>
       </c>
-      <c r="T1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U1" t="s">
+        <v>92</v>
+      </c>
+      <c r="V1" t="s">
         <v>8</v>
       </c>
-      <c r="V1" t="s">
+      <c r="W1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="X1" t="s">
         <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
         <v>95</v>
       </c>
       <c r="AA1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AB1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
         <v>98</v>
       </c>
       <c r="AE1" t="s">
         <v>99</v>
       </c>
       <c r="AF1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AG1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AH1" t="s">
         <v>101</v>
       </c>
       <c r="AI1" t="s">
         <v>102</v>
       </c>
       <c r="AJ1" t="s">
         <v>103</v>
       </c>
       <c r="AK1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AL1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AM1" t="s">
         <v>105</v>
       </c>
       <c r="AN1" t="s">
         <v>106</v>
       </c>
       <c r="AO1" t="s">
         <v>107</v>
       </c>
       <c r="AP1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AR1" t="s">
         <v>109</v>
       </c>
       <c r="AS1" t="s">
         <v>110</v>
       </c>
       <c r="AT1" t="s">
         <v>111</v>
       </c>
       <c r="AU1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AV1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AW1" t="s">
         <v>113</v>
       </c>
       <c r="AX1" t="s">
         <v>114</v>
       </c>
       <c r="AY1" t="s">
         <v>115</v>
       </c>
       <c r="AZ1" t="s">
         <v>116</v>
       </c>
       <c r="BA1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BB1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BC1" t="s">
         <v>118</v>
       </c>
       <c r="BD1" t="s">
         <v>119</v>
       </c>
       <c r="BE1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BF1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BG1" t="s">
         <v>121</v>
       </c>
       <c r="BH1" t="s">
         <v>122</v>
       </c>
       <c r="BI1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BJ1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BK1" t="s">
         <v>124</v>
       </c>
       <c r="BL1" t="s">
         <v>125</v>
       </c>
-    </row>
-    <row r="2" spans="1:64">
+      <c r="BM1" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="2" spans="1:65">
       <c r="A2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B2">
+        <v>932757.0</v>
+      </c>
+      <c r="C2">
         <v>998952.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>864252.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1022199.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1536076.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1507573.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1102352.0</v>
       </c>
-      <c r="H2"/>
-      <c r="I2">
+      <c r="I2"/>
+      <c r="J2">
         <v>2496335.0</v>
       </c>
-      <c r="J2"/>
-      <c r="K2">
+      <c r="K2"/>
+      <c r="L2">
         <v>1551003.0</v>
       </c>
-      <c r="L2"/>
-      <c r="M2">
+      <c r="M2"/>
+      <c r="N2">
         <v>633899.0</v>
       </c>
-      <c r="N2"/>
-      <c r="O2">
+      <c r="O2"/>
+      <c r="P2">
         <v>633899.0</v>
       </c>
-      <c r="P2"/>
-      <c r="Q2">
+      <c r="Q2"/>
+      <c r="R2">
         <v>355319.0</v>
       </c>
-      <c r="R2"/>
-      <c r="S2">
+      <c r="S2"/>
+      <c r="T2">
         <v>355319.0</v>
       </c>
-      <c r="T2"/>
-      <c r="U2">
+      <c r="U2"/>
+      <c r="V2">
         <v>1024628.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>337460.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>168730.0</v>
       </c>
       <c r="X2">
         <v>168730.0</v>
       </c>
       <c r="Y2">
         <v>168730.0</v>
       </c>
       <c r="Z2">
+        <v>168730.0</v>
+      </c>
+      <c r="AA2">
         <v>209369.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>4579.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>0.0</v>
       </c>
-      <c r="AC2"/>
-      <c r="AD2">
+      <c r="AD2"/>
+      <c r="AE2">
         <v>2690.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AF2">
         <v>0.0</v>
       </c>
       <c r="AG2">
         <v>0.0</v>
       </c>
-      <c r="AH2"/>
-      <c r="AI2">
+      <c r="AH2">
         <v>0.0</v>
       </c>
+      <c r="AI2"/>
       <c r="AJ2">
         <v>0.0</v>
       </c>
       <c r="AK2">
+        <v>0.0</v>
+      </c>
+      <c r="AL2">
         <v>231981.0</v>
       </c>
-      <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
       <c r="AQ2"/>
       <c r="AR2"/>
       <c r="AS2"/>
       <c r="AT2"/>
       <c r="AU2"/>
       <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2"/>
       <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
-    </row>
-    <row r="3" spans="1:64">
+      <c r="BM2"/>
+    </row>
+    <row r="3" spans="1:65">
       <c r="A3" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B3">
+        <v>323109.0</v>
+      </c>
+      <c r="C3">
         <v>323766.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>330795.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>346420.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>412515.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>398553.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>332748.0</v>
       </c>
-      <c r="H3"/>
-      <c r="I3">
+      <c r="I3"/>
+      <c r="J3">
         <v>386853.0</v>
       </c>
-      <c r="J3"/>
-      <c r="K3">
+      <c r="K3"/>
+      <c r="L3">
         <v>333320.0</v>
       </c>
-      <c r="L3"/>
-      <c r="M3">
+      <c r="M3"/>
+      <c r="N3">
         <v>138600.0</v>
       </c>
-      <c r="N3"/>
-[...12 lines deleted...]
-      <c r="U3">
+      <c r="O3"/>
+      <c r="P3">
+        <v>138167.0</v>
+      </c>
+      <c r="Q3"/>
+      <c r="R3">
+        <v>226851.0</v>
+      </c>
+      <c r="S3"/>
+      <c r="T3">
+        <v>134802.0</v>
+      </c>
+      <c r="U3"/>
+      <c r="V3">
         <v>128394.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>738.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>369.0</v>
       </c>
       <c r="X3">
         <v>369.0</v>
       </c>
       <c r="Y3">
         <v>369.0</v>
       </c>
-      <c r="Z3"/>
-      <c r="AA3">
+      <c r="Z3">
+        <v>369.0</v>
+      </c>
+      <c r="AA3"/>
+      <c r="AB3">
         <v>3610.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>1805.25</v>
       </c>
       <c r="AC3">
         <v>1805.25</v>
       </c>
       <c r="AD3">
+        <v>1805.25</v>
+      </c>
+      <c r="AE3">
         <v>1805.0</v>
       </c>
-      <c r="AE3"/>
-      <c r="AF3">
+      <c r="AF3"/>
+      <c r="AG3">
         <v>1890.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>945.0</v>
       </c>
       <c r="AH3">
         <v>945.0</v>
       </c>
       <c r="AI3">
         <v>945.0</v>
       </c>
-      <c r="AJ3"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ3">
+        <v>945.0</v>
+      </c>
+      <c r="AK3"/>
       <c r="AL3">
-        <v>458.5</v>
+        <v>917.0</v>
       </c>
       <c r="AM3">
         <v>458.5</v>
       </c>
       <c r="AN3">
         <v>458.5</v>
       </c>
       <c r="AO3">
+        <v>458.5</v>
+      </c>
+      <c r="AP3">
         <v>2032.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>4064.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>2032.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>4064.0</v>
       </c>
-      <c r="AS3"/>
-      <c r="AT3">
+      <c r="AT3"/>
+      <c r="AU3">
         <v>5289.5</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>10579.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5289.5</v>
       </c>
       <c r="AW3">
         <v>5289.5</v>
       </c>
-      <c r="AX3"/>
-      <c r="AY3">
+      <c r="AX3">
+        <v>5289.5</v>
+      </c>
+      <c r="AY3"/>
+      <c r="AZ3">
         <v>15868.0</v>
       </c>
-      <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
-    </row>
-    <row r="4" spans="1:64">
+      <c r="BM3"/>
+    </row>
+    <row r="4" spans="1:65">
       <c r="A4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -11828,360 +11952,367 @@
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
-    </row>
-    <row r="5" spans="1:64">
+      <c r="BM4"/>
+    </row>
+    <row r="5" spans="1:65">
       <c r="A5" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B5">
+        <v>-1063100.0</v>
+      </c>
+      <c r="C5">
         <v>-756978.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-1707875.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-2411249.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-811841.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-1258946.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-1630210.4</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-728694.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>1466444.0</v>
       </c>
-      <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5">
         <v>-304553.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-342714.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>198509.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1506687.0</v>
       </c>
-      <c r="O5">
-[...1 lines deleted...]
-      </c>
       <c r="P5">
+        <v>-1193313.0</v>
+      </c>
+      <c r="Q5">
         <v>-529563.0</v>
       </c>
-      <c r="Q5">
-[...1 lines deleted...]
-      </c>
       <c r="R5">
+        <v>-499218.8</v>
+      </c>
+      <c r="S5">
         <v>-685375.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-1714456.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-852687.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-1221219.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-1728003.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-864001.5</v>
       </c>
       <c r="X5">
         <v>-864001.5</v>
       </c>
       <c r="Y5">
         <v>-864001.5</v>
       </c>
       <c r="Z5">
+        <v>-864001.5</v>
+      </c>
+      <c r="AA5">
         <v>-733558.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-1426084.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>-713042.25</v>
       </c>
       <c r="AC5">
         <v>-713042.25</v>
       </c>
       <c r="AD5">
+        <v>-713042.25</v>
+      </c>
+      <c r="AE5">
         <v>-713042.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-402089.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-1315378.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-657689.0</v>
       </c>
       <c r="AH5">
         <v>-657689.0</v>
       </c>
       <c r="AI5">
         <v>-657689.0</v>
       </c>
       <c r="AJ5">
+        <v>-657689.0</v>
+      </c>
+      <c r="AK5">
         <v>-686726.0</v>
       </c>
-      <c r="AK5">
-[...1 lines deleted...]
-      </c>
       <c r="AL5">
-        <v>-705118.0</v>
+        <v>-1410236.0</v>
       </c>
       <c r="AM5">
         <v>-705118.0</v>
       </c>
       <c r="AN5">
         <v>-705118.0</v>
       </c>
       <c r="AO5">
+        <v>-705118.0</v>
+      </c>
+      <c r="AP5">
         <v>-406144.5</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-812289.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-406144.5</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-812289.0</v>
       </c>
-      <c r="AS5"/>
-      <c r="AT5">
+      <c r="AT5"/>
+      <c r="AU5">
         <v>-378271.75</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-756543.5</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-378271.75</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-378271.5</v>
       </c>
-      <c r="AX5"/>
-      <c r="AY5">
+      <c r="AY5"/>
+      <c r="AZ5">
         <v>-312012.0</v>
       </c>
-      <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
-    </row>
-    <row r="6" spans="1:64">
+      <c r="BM5"/>
+    </row>
+    <row r="6" spans="1:65">
       <c r="A6" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B6">
+        <v>-739991.0</v>
+      </c>
+      <c r="C6">
         <v>-433212.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-1377080.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-2064829.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-399326.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-860393.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-1297462.4</v>
       </c>
-      <c r="H6"/>
-      <c r="I6">
+      <c r="I6"/>
+      <c r="J6">
         <v>1853297.0</v>
       </c>
-      <c r="J6"/>
-      <c r="K6">
+      <c r="K6"/>
+      <c r="L6">
         <v>28767.0</v>
       </c>
-      <c r="L6"/>
-      <c r="M6">
+      <c r="M6"/>
+      <c r="N6">
         <v>337109.0</v>
       </c>
-      <c r="N6"/>
-[...12 lines deleted...]
-      <c r="U6">
+      <c r="O6"/>
+      <c r="P6">
+        <v>-1055146.0</v>
+      </c>
+      <c r="Q6"/>
+      <c r="R6">
+        <v>-272367.8</v>
+      </c>
+      <c r="S6"/>
+      <c r="T6">
+        <v>-1579654.0</v>
+      </c>
+      <c r="U6"/>
+      <c r="V6">
         <v>-1092825.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-1727265.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-863632.5</v>
       </c>
       <c r="X6">
         <v>-863632.5</v>
       </c>
       <c r="Y6">
         <v>-863632.5</v>
       </c>
-      <c r="Z6"/>
-      <c r="AA6">
+      <c r="Z6">
+        <v>-863632.5</v>
+      </c>
+      <c r="AA6"/>
+      <c r="AB6">
         <v>-1422474.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-711237.0</v>
       </c>
       <c r="AC6">
         <v>-711237.0</v>
       </c>
       <c r="AD6">
         <v>-711237.0</v>
       </c>
-      <c r="AE6"/>
-      <c r="AF6">
+      <c r="AE6">
+        <v>-711237.0</v>
+      </c>
+      <c r="AF6"/>
+      <c r="AG6">
         <v>-1313488.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-656744.0</v>
       </c>
       <c r="AH6">
         <v>-656744.0</v>
       </c>
       <c r="AI6">
         <v>-656744.0</v>
       </c>
-      <c r="AJ6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ6">
+        <v>-656744.0</v>
+      </c>
+      <c r="AK6"/>
       <c r="AL6">
-        <v>-704659.5</v>
+        <v>-1409319.0</v>
       </c>
       <c r="AM6">
         <v>-704659.5</v>
       </c>
       <c r="AN6">
         <v>-704659.5</v>
       </c>
       <c r="AO6">
+        <v>-704659.5</v>
+      </c>
+      <c r="AP6">
         <v>-404112.5</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-808225.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-404112.5</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-808225.0</v>
       </c>
-      <c r="AS6"/>
-      <c r="AT6">
+      <c r="AT6"/>
+      <c r="AU6">
         <v>-372982.25</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-745964.5</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-372982.25</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-372982.0</v>
       </c>
-      <c r="AX6"/>
-      <c r="AY6">
+      <c r="AY6"/>
+      <c r="AZ6">
         <v>-296144.0</v>
       </c>
-      <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
-    </row>
-    <row r="7" spans="1:64">
+      <c r="BM6"/>
+    </row>
+    <row r="7" spans="1:65">
       <c r="A7" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -12202,54 +12333,55 @@
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
-    </row>
-    <row r="8" spans="1:64">
+      <c r="BM7"/>
+    </row>
+    <row r="8" spans="1:65">
       <c r="A8" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -12270,580 +12402,593 @@
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
-    </row>
-    <row r="9" spans="1:64">
+      <c r="BM8"/>
+    </row>
+    <row r="9" spans="1:65">
       <c r="A9" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B9">
+        <v>-322349.0</v>
+      </c>
+      <c r="C9">
         <v>218630.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-333826.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>417149.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-326609.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>613411.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-129105.0</v>
       </c>
-      <c r="H9"/>
-      <c r="I9">
+      <c r="I9"/>
+      <c r="J9">
         <v>3508079.0</v>
       </c>
-      <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>1124495.0</v>
       </c>
-      <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>1796440.0</v>
       </c>
-      <c r="N9"/>
-      <c r="O9">
+      <c r="O9"/>
+      <c r="P9">
         <v>1796440.0</v>
       </c>
-      <c r="P9"/>
-      <c r="Q9">
+      <c r="Q9"/>
+      <c r="R9">
         <v>620760.0</v>
       </c>
-      <c r="R9"/>
-      <c r="S9">
+      <c r="S9"/>
+      <c r="T9">
         <v>620760.0</v>
       </c>
-      <c r="T9"/>
-      <c r="U9">
+      <c r="U9"/>
+      <c r="V9">
         <v>403668.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>476450.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>238225.0</v>
       </c>
       <c r="X9">
         <v>238225.0</v>
       </c>
       <c r="Y9">
         <v>238225.0</v>
       </c>
       <c r="Z9">
+        <v>238225.0</v>
+      </c>
+      <c r="AA9">
         <v>314662.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>714676.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13423.0</v>
       </c>
       <c r="AC9">
         <v>13423.0</v>
       </c>
       <c r="AD9">
+        <v>13423.0</v>
+      </c>
+      <c r="AE9">
         <v>-2690.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>27000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>40272.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3460.5</v>
       </c>
       <c r="AH9">
         <v>3460.5</v>
       </c>
       <c r="AI9">
+        <v>3460.5</v>
+      </c>
+      <c r="AJ9">
         <v>10906.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>1000.0</v>
       </c>
-      <c r="AK9">
-[...1 lines deleted...]
-      </c>
       <c r="AL9">
-        <v>1468.0</v>
+        <v>-229045.0</v>
       </c>
       <c r="AM9">
         <v>1468.0</v>
       </c>
       <c r="AN9">
         <v>1468.0</v>
       </c>
-      <c r="AO9"/>
+      <c r="AO9">
+        <v>1468.0</v>
+      </c>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
-    </row>
-    <row r="10" spans="1:64">
+      <c r="BM9"/>
+    </row>
+    <row r="10" spans="1:65">
       <c r="A10" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B10">
+        <v>-1165904.0</v>
+      </c>
+      <c r="C10">
         <v>-3762687.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-2031102.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-1950964.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-1754620.4</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-1428736.8</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-1680751.2</v>
       </c>
-      <c r="H10"/>
-      <c r="I10">
+      <c r="I10"/>
+      <c r="J10">
         <v>1382505.0</v>
       </c>
-      <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>-909925.0</v>
       </c>
-      <c r="L10"/>
-      <c r="M10">
+      <c r="M10"/>
+      <c r="N10">
         <v>-3095892.0</v>
       </c>
-      <c r="N10"/>
-      <c r="O10">
+      <c r="O10"/>
+      <c r="P10">
         <v>-1091166.0</v>
       </c>
-      <c r="P10"/>
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10">
         <v>-1660292.0</v>
       </c>
-      <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>-1660292.0</v>
       </c>
-      <c r="T10"/>
-      <c r="U10">
+      <c r="U10"/>
+      <c r="V10">
         <v>-900596.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-900445.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-864007.75</v>
       </c>
       <c r="X10">
         <v>-864007.75</v>
       </c>
       <c r="Y10">
+        <v>-864007.75</v>
+      </c>
+      <c r="Z10">
         <v>-864007.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-899414.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-1428547.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>-714273.75</v>
       </c>
       <c r="AC10">
         <v>-714273.75</v>
       </c>
       <c r="AD10">
+        <v>-714273.75</v>
+      </c>
+      <c r="AE10">
         <v>-714273.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-414841.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-1220500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-657689.0</v>
       </c>
       <c r="AH10">
         <v>-657689.0</v>
       </c>
       <c r="AI10">
+        <v>-657689.0</v>
+      </c>
+      <c r="AJ10">
         <v>-1434170.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-712727.0</v>
       </c>
-      <c r="AK10">
-[...1 lines deleted...]
-      </c>
       <c r="AL10">
-        <v>-705118.0</v>
+        <v>-1180347.0</v>
       </c>
       <c r="AM10">
         <v>-705118.0</v>
       </c>
       <c r="AN10">
         <v>-705118.0</v>
       </c>
       <c r="AO10">
+        <v>-705118.0</v>
+      </c>
+      <c r="AP10">
         <v>-406144.5</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-812289.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-406144.5</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-812289.0</v>
       </c>
-      <c r="AS10"/>
-      <c r="AT10">
+      <c r="AT10"/>
+      <c r="AU10">
         <v>-378271.75</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-756543.5</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-378271.75</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-378271.0</v>
       </c>
-      <c r="AX10"/>
-      <c r="AY10">
+      <c r="AY10"/>
+      <c r="AZ10">
         <v>-1134815.0</v>
       </c>
-      <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
-    </row>
-    <row r="11" spans="1:64">
+      <c r="BM10"/>
+    </row>
+    <row r="11" spans="1:65">
       <c r="A11" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B11">
+        <v>4104.0</v>
+      </c>
+      <c r="C11">
         <v>1533.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>2283.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1524.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>867.84</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>32777.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>38760.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>18552.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>280125.0</v>
       </c>
-      <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>7.06</v>
       </c>
-      <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>1963425.0</v>
       </c>
-      <c r="N11"/>
-      <c r="O11">
+      <c r="O11"/>
+      <c r="P11">
         <v>1963425.0</v>
       </c>
-      <c r="P11"/>
-      <c r="Q11">
+      <c r="Q11"/>
+      <c r="R11">
         <v>478940.0</v>
       </c>
-      <c r="R11"/>
-      <c r="S11">
+      <c r="S11"/>
+      <c r="T11">
         <v>478940.0</v>
       </c>
-      <c r="T11"/>
       <c r="U11"/>
-      <c r="V11">
+      <c r="V11"/>
+      <c r="W11">
         <v>12.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>6.25</v>
       </c>
       <c r="X11">
         <v>6.25</v>
       </c>
       <c r="Y11">
         <v>6.25</v>
       </c>
       <c r="Z11">
+        <v>6.25</v>
+      </c>
+      <c r="AA11">
         <v>0.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>2463.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1231.5</v>
       </c>
       <c r="AC11">
         <v>1231.5</v>
       </c>
       <c r="AD11">
         <v>1231.5</v>
       </c>
       <c r="AE11">
+        <v>1231.5</v>
+      </c>
+      <c r="AF11">
         <v>1900.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>81918.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>0.0</v>
       </c>
-      <c r="AH11"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI11"/>
       <c r="AJ11">
         <v>0.0</v>
       </c>
       <c r="AK11">
+        <v>0.0</v>
+      </c>
+      <c r="AL11">
         <v>197551.0</v>
       </c>
-      <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
-      <c r="AY11">
+      <c r="AY11"/>
+      <c r="AZ11">
         <v>822802.0</v>
       </c>
-      <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
-    </row>
-    <row r="12" spans="1:64">
+      <c r="BM11"/>
+    </row>
+    <row r="12" spans="1:65">
       <c r="A12" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B12">
+        <v>331823.0</v>
+      </c>
+      <c r="C12">
         <v>245593.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>323213.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>229910.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>216051.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>212877.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>83802.0</v>
       </c>
-      <c r="H12"/>
-      <c r="I12">
+      <c r="I12"/>
+      <c r="J12">
         <v>101314.0</v>
       </c>
-      <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>43822.0</v>
       </c>
-      <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>8575.0</v>
       </c>
-      <c r="N12"/>
-      <c r="O12">
+      <c r="O12"/>
+      <c r="P12">
         <v>4294.0</v>
       </c>
-      <c r="P12"/>
-      <c r="Q12">
+      <c r="Q12"/>
+      <c r="R12">
         <v>481.0</v>
       </c>
-      <c r="R12"/>
-      <c r="S12">
+      <c r="S12"/>
+      <c r="T12">
         <v>481.0</v>
       </c>
-      <c r="T12"/>
-      <c r="U12">
+      <c r="U12"/>
+      <c r="V12">
         <v>323380.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>12.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>6.25</v>
       </c>
       <c r="X12">
         <v>6.25</v>
       </c>
       <c r="Y12">
         <v>6.25</v>
       </c>
       <c r="Z12">
+        <v>6.25</v>
+      </c>
+      <c r="AA12">
         <v>13.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>2463.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1231.5</v>
       </c>
       <c r="AC12">
         <v>1231.5</v>
       </c>
       <c r="AD12">
         <v>1231.5</v>
       </c>
       <c r="AE12">
+        <v>1231.5</v>
+      </c>
+      <c r="AF12">
         <v>2463.0</v>
       </c>
-      <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
-      <c r="BI12">
-[...1 lines deleted...]
-      </c>
+      <c r="BI12"/>
       <c r="BJ12">
         <v>200.0</v>
       </c>
-      <c r="BK12"/>
+      <c r="BK12">
+        <v>200.0</v>
+      </c>
       <c r="BL12"/>
-    </row>
-    <row r="13" spans="1:64">
+      <c r="BM12"/>
+    </row>
+    <row r="13" spans="1:65">
       <c r="A13" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -12864,54 +13009,55 @@
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
-    </row>
-    <row r="14" spans="1:64">
+      <c r="BM13"/>
+    </row>
+    <row r="14" spans="1:65">
       <c r="A14" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
@@ -12932,414 +13078,420 @@
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
-    </row>
-    <row r="15" spans="1:64">
+      <c r="BM14"/>
+    </row>
+    <row r="15" spans="1:65">
       <c r="A15" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B15">
+        <v>-1170008.0</v>
+      </c>
+      <c r="C15">
         <v>-3764221.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-2033385.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-1911184.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-1755488.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-1478959.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-1719513.0</v>
       </c>
-      <c r="H15"/>
-      <c r="I15">
+      <c r="I15"/>
+      <c r="J15">
         <v>1102379.0</v>
       </c>
-      <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15">
         <v>-864146.0</v>
       </c>
-      <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>-3095892.0</v>
       </c>
-      <c r="N15"/>
-      <c r="O15">
+      <c r="O15"/>
+      <c r="P15">
         <v>-1091166.0</v>
       </c>
-      <c r="P15"/>
-      <c r="Q15">
+      <c r="Q15"/>
+      <c r="R15">
         <v>-1449093.0</v>
       </c>
-      <c r="R15"/>
-      <c r="S15">
+      <c r="S15"/>
+      <c r="T15">
         <v>-1728278.0</v>
       </c>
-      <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15">
         <v>-900596.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-1728028.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-864014.0</v>
       </c>
       <c r="X15">
         <v>-864014.0</v>
       </c>
       <c r="Y15">
         <v>-864014.0</v>
       </c>
       <c r="Z15">
+        <v>-864014.0</v>
+      </c>
+      <c r="AA15">
         <v>-899414.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-1431010.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>-715505.25</v>
       </c>
       <c r="AC15">
         <v>-715505.25</v>
       </c>
       <c r="AD15">
+        <v>-715505.25</v>
+      </c>
+      <c r="AE15">
         <v>-715505.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-416754.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-1315378.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-657689.0</v>
       </c>
       <c r="AH15">
         <v>-657689.0</v>
       </c>
       <c r="AI15">
         <v>-657689.0</v>
       </c>
       <c r="AJ15">
+        <v>-657689.0</v>
+      </c>
+      <c r="AK15">
         <v>-712727.0</v>
       </c>
-      <c r="AK15">
-[...1 lines deleted...]
-      </c>
       <c r="AL15">
-        <v>-705118.0</v>
+        <v>-1410236.0</v>
       </c>
       <c r="AM15">
         <v>-705118.0</v>
       </c>
       <c r="AN15">
         <v>-705118.0</v>
       </c>
       <c r="AO15">
+        <v>-705118.0</v>
+      </c>
+      <c r="AP15">
         <v>-406144.5</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-812289.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-406144.5</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-812289.0</v>
       </c>
-      <c r="AS15"/>
-      <c r="AT15">
+      <c r="AT15"/>
+      <c r="AU15">
         <v>-378271.75</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-756543.5</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-378271.75</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-378271.0</v>
       </c>
-      <c r="AX15"/>
-      <c r="AY15">
+      <c r="AY15"/>
+      <c r="AZ15">
         <v>-1134815.0</v>
       </c>
-      <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
-    </row>
-    <row r="16" spans="1:64">
+      <c r="BM15"/>
+    </row>
+    <row r="16" spans="1:65">
       <c r="A16" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
-[...1 lines deleted...]
-      </c>
+      <c r="G16"/>
       <c r="H16">
         <v>-822973.0</v>
       </c>
       <c r="I16">
         <v>-822973.0</v>
       </c>
       <c r="J16">
         <v>-822973.0</v>
       </c>
       <c r="K16">
-        <v>-441778.0</v>
+        <v>-822973.0</v>
       </c>
       <c r="L16">
         <v>-441778.0</v>
       </c>
       <c r="M16">
-        <v>-1550182.0</v>
+        <v>-441778.0</v>
       </c>
       <c r="N16">
         <v>-1550182.0</v>
       </c>
       <c r="O16">
-        <v>-533854.0</v>
+        <v>-1550182.0</v>
       </c>
       <c r="P16">
         <v>-533854.0</v>
       </c>
       <c r="Q16">
-        <v>-738420.0</v>
+        <v>-533854.0</v>
       </c>
       <c r="R16">
         <v>-738420.0</v>
       </c>
       <c r="S16">
-        <v>-921872.0</v>
+        <v>-738420.0</v>
       </c>
       <c r="T16">
         <v>-921872.0</v>
       </c>
       <c r="U16">
+        <v>-921872.0</v>
+      </c>
+      <c r="V16">
         <v>-910040.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-828602.0</v>
       </c>
       <c r="W16">
         <v>-828602.0</v>
       </c>
-      <c r="X16"/>
-      <c r="Y16">
+      <c r="X16">
+        <v>-828602.0</v>
+      </c>
+      <c r="Y16"/>
+      <c r="Z16">
         <v>-1798830.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-899414.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1011794.0</v>
       </c>
       <c r="AB16">
         <v>-1011794.0</v>
       </c>
-      <c r="AC16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC16">
+        <v>-1011794.0</v>
+      </c>
+      <c r="AD16"/>
       <c r="AE16">
         <v>-416754.0</v>
       </c>
       <c r="AF16">
-        <v>-602651.0</v>
+        <v>-416754.0</v>
       </c>
       <c r="AG16">
         <v>-602651.0</v>
       </c>
-      <c r="AH16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AH16">
+        <v>-602651.0</v>
+      </c>
+      <c r="AI16"/>
       <c r="AJ16">
         <v>-712727.0</v>
       </c>
-      <c r="AK16"/>
+      <c r="AK16">
+        <v>-712727.0</v>
+      </c>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
-    </row>
-    <row r="17" spans="1:64">
+      <c r="BM16"/>
+    </row>
+    <row r="17" spans="1:65">
       <c r="A17" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-      <c r="Y17">
-[...1 lines deleted...]
-      </c>
+      <c r="Y17"/>
       <c r="Z17">
         <v>-899414.0</v>
       </c>
       <c r="AA17">
-        <v>-1011794.0</v>
+        <v>-899414.0</v>
       </c>
       <c r="AB17">
         <v>-1011794.0</v>
       </c>
-      <c r="AC17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC17">
+        <v>-1011794.0</v>
+      </c>
+      <c r="AD17"/>
       <c r="AE17">
         <v>-416754.0</v>
       </c>
       <c r="AF17">
-        <v>-602651.0</v>
+        <v>-416754.0</v>
       </c>
       <c r="AG17">
         <v>-602651.0</v>
       </c>
-      <c r="AH17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AH17">
+        <v>-602651.0</v>
+      </c>
+      <c r="AI17"/>
       <c r="AJ17">
         <v>-712727.0</v>
       </c>
-      <c r="AK17"/>
+      <c r="AK17">
+        <v>-712727.0</v>
+      </c>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
-    </row>
-    <row r="18" spans="1:64">
+      <c r="BM17"/>
+    </row>
+    <row r="18" spans="1:65">
       <c r="A18" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -13360,54 +13512,55 @@
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
-    </row>
-    <row r="19" spans="1:64">
+      <c r="BM18"/>
+    </row>
+    <row r="19" spans="1:65">
       <c r="A19" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -13428,54 +13581,55 @@
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
-    </row>
-    <row r="20" spans="1:64">
+      <c r="BM19"/>
+    </row>
+    <row r="20" spans="1:65">
       <c r="A20" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -13496,204 +13650,208 @@
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
-    </row>
-    <row r="21" spans="1:64">
+      <c r="BM20"/>
+    </row>
+    <row r="21" spans="1:65">
       <c r="A21" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B21">
+        <v>-1063100.8</v>
+      </c>
+      <c r="C21">
         <v>-756978.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-1620361.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-1840833.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-1454423.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-766981.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-1630218.9</v>
       </c>
-      <c r="H21"/>
-      <c r="I21">
+      <c r="I21"/>
+      <c r="J21">
         <v>1466445.0</v>
       </c>
-      <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>251245.0</v>
       </c>
-      <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>198508.0</v>
       </c>
-      <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>-1193313.0</v>
       </c>
-      <c r="P21"/>
-      <c r="Q21">
+      <c r="Q21"/>
+      <c r="R21">
         <v>-1181352.0</v>
       </c>
-      <c r="R21"/>
-      <c r="S21">
+      <c r="S21"/>
+      <c r="T21">
         <v>-1181352.0</v>
       </c>
-      <c r="T21"/>
-      <c r="U21">
+      <c r="U21"/>
+      <c r="V21">
         <v>-1221220.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-1221015.7</v>
-      </c>
-[...1 lines deleted...]
-        <v>-864001.5</v>
       </c>
       <c r="X21">
         <v>-864001.5</v>
       </c>
       <c r="Y21">
+        <v>-864001.5</v>
+      </c>
+      <c r="Z21">
         <v>-864000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-733558.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-1426084.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>-713042.25</v>
       </c>
       <c r="AC21">
         <v>-713042.25</v>
       </c>
       <c r="AD21">
+        <v>-713042.25</v>
+      </c>
+      <c r="AE21">
         <v>-713042.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-402089.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-1231120.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-657689.0</v>
       </c>
       <c r="AH21">
         <v>-657689.0</v>
       </c>
       <c r="AI21">
+        <v>-657689.0</v>
+      </c>
+      <c r="AJ21">
         <v>-1405018.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-686726.0</v>
       </c>
-      <c r="AK21">
-[...1 lines deleted...]
-      </c>
       <c r="AL21">
-        <v>-705118.0</v>
+        <v>-1024049.2</v>
       </c>
       <c r="AM21">
         <v>-705118.0</v>
       </c>
       <c r="AN21">
         <v>-705118.0</v>
       </c>
       <c r="AO21">
+        <v>-705118.0</v>
+      </c>
+      <c r="AP21">
         <v>-406144.5</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-812289.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-406144.5</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-812289.0</v>
       </c>
-      <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>-378271.75</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-756543.5</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-378271.75</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-378271.0</v>
       </c>
-      <c r="AX21"/>
-      <c r="AY21">
+      <c r="AY21"/>
+      <c r="AZ21">
         <v>-1134815.0</v>
       </c>
-      <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
-    </row>
-    <row r="22" spans="1:64">
+      <c r="BM21"/>
+    </row>
+    <row r="22" spans="1:65">
       <c r="A22" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -13714,218 +13872,222 @@
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
-    </row>
-    <row r="23" spans="1:64">
+      <c r="BM22"/>
+    </row>
+    <row r="23" spans="1:65">
       <c r="A23" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B23">
+        <v>1673509.0</v>
+      </c>
+      <c r="C23">
         <v>1974563.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2150788.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2559522.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2663892.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3379933.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2603464.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>176393.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>4537978.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>176393.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2980062.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>179706.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2507458.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>362831.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2507458.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>216050.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2035682.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>186063.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2035682.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>143208.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2649521.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2649076.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1202559.0</v>
       </c>
       <c r="X23">
         <v>1202559.0</v>
       </c>
       <c r="Y23">
+        <v>1202559.0</v>
+      </c>
+      <c r="Z23">
         <v>3367215.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>53813.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2139683.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>721512.0</v>
       </c>
       <c r="AC23">
         <v>721512.0</v>
       </c>
       <c r="AD23">
+        <v>721512.0</v>
+      </c>
+      <c r="AE23">
         <v>899416.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>43281.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1231120.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>652778.0</v>
       </c>
       <c r="AH23">
         <v>652778.0</v>
       </c>
       <c r="AI23">
+        <v>652778.0</v>
+      </c>
+      <c r="AJ23">
         <v>1405018.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>158246.0</v>
       </c>
-      <c r="AK23">
-[...1 lines deleted...]
-      </c>
       <c r="AL23">
-        <v>628015.0</v>
+        <v>1256030.0</v>
       </c>
       <c r="AM23">
         <v>628015.0</v>
       </c>
       <c r="AN23">
         <v>628015.0</v>
       </c>
       <c r="AO23">
+        <v>628015.0</v>
+      </c>
+      <c r="AP23">
         <v>251702.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>503404.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>251702.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>446512.0</v>
       </c>
-      <c r="AS23"/>
-      <c r="AT23">
+      <c r="AT23"/>
+      <c r="AU23">
         <v>280149.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>560298.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>280149.0</v>
       </c>
       <c r="AW23">
         <v>280149.0</v>
       </c>
-      <c r="AX23"/>
-      <c r="AY23">
+      <c r="AX23">
+        <v>280149.0</v>
+      </c>
+      <c r="AY23"/>
+      <c r="AZ23">
         <v>840449.0</v>
       </c>
-      <c r="AZ23"/>
       <c r="BA23"/>
       <c r="BB23"/>
       <c r="BC23"/>
       <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
-    </row>
-    <row r="24" spans="1:64">
+      <c r="BM23"/>
+    </row>
+    <row r="24" spans="1:65">
       <c r="A24" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -13946,162 +14108,164 @@
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
-    </row>
-    <row r="25" spans="1:64">
+      <c r="BM24"/>
+    </row>
+    <row r="25" spans="1:65">
       <c r="A25" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
-      <c r="V25">
-[...1 lines deleted...]
-      </c>
+      <c r="V25"/>
       <c r="W25">
         <v>369.0</v>
       </c>
       <c r="X25">
         <v>369.0</v>
       </c>
-      <c r="Y25"/>
+      <c r="Y25">
+        <v>369.0</v>
+      </c>
       <c r="Z25"/>
-      <c r="AA25">
-[...1 lines deleted...]
-      </c>
+      <c r="AA25"/>
       <c r="AB25">
         <v>1805.25</v>
       </c>
       <c r="AC25">
         <v>1805.25</v>
       </c>
-      <c r="AD25"/>
+      <c r="AD25">
+        <v>1805.25</v>
+      </c>
       <c r="AE25"/>
-      <c r="AF25">
-[...1 lines deleted...]
-      </c>
+      <c r="AF25"/>
       <c r="AG25">
         <v>945.0</v>
       </c>
       <c r="AH25">
         <v>945.0</v>
       </c>
-      <c r="AI25"/>
+      <c r="AI25">
+        <v>945.0</v>
+      </c>
       <c r="AJ25"/>
-      <c r="AK25">
-[...1 lines deleted...]
-      </c>
+      <c r="AK25"/>
       <c r="AL25">
         <v>458.5</v>
       </c>
       <c r="AM25">
         <v>458.5</v>
       </c>
-      <c r="AN25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN25">
+        <v>458.5</v>
+      </c>
+      <c r="AO25"/>
       <c r="AP25">
         <v>2032.0</v>
       </c>
       <c r="AQ25">
         <v>2032.0</v>
       </c>
       <c r="AR25">
         <v>2032.0</v>
       </c>
-      <c r="AS25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AS25">
+        <v>2032.0</v>
+      </c>
+      <c r="AT25"/>
       <c r="AU25">
         <v>5289.5</v>
       </c>
       <c r="AV25">
         <v>5289.5</v>
       </c>
       <c r="AW25">
         <v>5289.5</v>
       </c>
-      <c r="AX25"/>
+      <c r="AX25">
+        <v>5289.5</v>
+      </c>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
-    </row>
-    <row r="26" spans="1:64">
+      <c r="BM25"/>
+    </row>
+    <row r="26" spans="1:65">
       <c r="A26" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -14122,348 +14286,351 @@
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
-    </row>
-    <row r="27" spans="1:64">
+      <c r="BM26"/>
+    </row>
+    <row r="27" spans="1:65">
       <c r="A27" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
-      <c r="D27">
+      <c r="D27"/>
+      <c r="E27">
         <v>116331.0</v>
       </c>
-      <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
-      <c r="M27">
+      <c r="M27"/>
+      <c r="N27">
         <v>504059.0</v>
       </c>
-      <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27">
         <v>504059.0</v>
       </c>
-      <c r="P27"/>
-      <c r="Q27">
+      <c r="Q27"/>
+      <c r="R27">
         <v>365510.0</v>
       </c>
-      <c r="R27"/>
-      <c r="S27">
+      <c r="S27"/>
+      <c r="T27">
         <v>365510.0</v>
       </c>
-      <c r="T27"/>
       <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27">
         <v>279918.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>139959.0</v>
       </c>
       <c r="X27">
         <v>139959.0</v>
       </c>
       <c r="Y27">
         <v>139959.0</v>
       </c>
-      <c r="Z27"/>
-      <c r="AA27">
+      <c r="Z27">
+        <v>139959.0</v>
+      </c>
+      <c r="AA27"/>
+      <c r="AB27">
         <v>103912.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51956.0</v>
       </c>
       <c r="AC27">
         <v>51956.0</v>
       </c>
       <c r="AD27">
         <v>51956.0</v>
       </c>
-      <c r="AE27"/>
-      <c r="AF27">
+      <c r="AE27">
+        <v>51956.0</v>
+      </c>
+      <c r="AF27"/>
+      <c r="AG27">
         <v>100160.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50080.0</v>
       </c>
       <c r="AH27">
         <v>50080.0</v>
       </c>
       <c r="AI27">
         <v>50080.0</v>
       </c>
-      <c r="AJ27"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ27">
+        <v>50080.0</v>
+      </c>
+      <c r="AK27"/>
       <c r="AL27">
-        <v>9423.5</v>
+        <v>18847.0</v>
       </c>
       <c r="AM27">
         <v>9423.5</v>
       </c>
       <c r="AN27">
         <v>9423.5</v>
       </c>
       <c r="AO27">
+        <v>9423.5</v>
+      </c>
+      <c r="AP27">
         <v>31495.5</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>62991.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>31495.5</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>62991.0</v>
       </c>
-      <c r="AS27"/>
-      <c r="AT27">
+      <c r="AT27"/>
+      <c r="AU27">
         <v>103994.25</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>207988.5</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>103994.25</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>103994.0</v>
       </c>
-      <c r="AX27"/>
-      <c r="AY27">
+      <c r="AY27"/>
+      <c r="AZ27">
         <v>103994.0</v>
       </c>
-      <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
-    </row>
-    <row r="28" spans="1:64">
+      <c r="BM27"/>
+    </row>
+    <row r="28" spans="1:65">
       <c r="A28" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
-      <c r="D28">
+      <c r="D28"/>
+      <c r="E28">
         <v>672415.0</v>
       </c>
-      <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
-      <c r="M28">
+      <c r="M28"/>
+      <c r="N28">
         <v>567462.0</v>
       </c>
-      <c r="N28"/>
-      <c r="O28">
+      <c r="O28"/>
+      <c r="P28">
         <v>567462.0</v>
       </c>
-      <c r="P28"/>
-      <c r="Q28">
+      <c r="Q28"/>
+      <c r="R28">
         <v>625947.0</v>
       </c>
-      <c r="R28"/>
-      <c r="S28">
+      <c r="S28"/>
+      <c r="T28">
         <v>625947.0</v>
       </c>
-      <c r="T28"/>
-      <c r="U28">
+      <c r="U28"/>
+      <c r="V28">
         <v>1684400.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>494318.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>247159.0</v>
       </c>
       <c r="X28">
         <v>247159.0</v>
       </c>
       <c r="Y28">
         <v>247159.0</v>
       </c>
       <c r="Z28">
+        <v>247159.0</v>
+      </c>
+      <c r="AA28">
         <v>757984.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>338032.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>169016.0</v>
       </c>
       <c r="AC28">
         <v>169016.0</v>
       </c>
       <c r="AD28">
         <v>169016.0</v>
       </c>
       <c r="AE28">
+        <v>169016.0</v>
+      </c>
+      <c r="AF28">
         <v>384200.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>458684.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>229342.0</v>
       </c>
       <c r="AH28">
         <v>229342.0</v>
       </c>
       <c r="AI28">
         <v>229342.0</v>
       </c>
       <c r="AJ28">
+        <v>229342.0</v>
+      </c>
+      <c r="AK28">
         <v>657700.0</v>
       </c>
-      <c r="AK28">
-[...1 lines deleted...]
-      </c>
       <c r="AL28">
-        <v>318613.0</v>
+        <v>637226.0</v>
       </c>
       <c r="AM28">
         <v>318613.0</v>
       </c>
       <c r="AN28">
         <v>318613.0</v>
       </c>
       <c r="AO28">
+        <v>318613.0</v>
+      </c>
+      <c r="AP28">
         <v>131690.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>263380.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>131690.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>263380.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>153100.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>177224.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>354448.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>177224.0</v>
       </c>
       <c r="AW28">
         <v>177224.0</v>
       </c>
       <c r="AX28">
+        <v>177224.0</v>
+      </c>
+      <c r="AY28">
         <v>178200.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>531675.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>178200.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>185000.0</v>
       </c>
       <c r="BB28">
         <v>185000.0</v>
       </c>
       <c r="BC28">
-        <v>168100.0</v>
+        <v>185000.0</v>
       </c>
       <c r="BD28">
         <v>168100.0</v>
       </c>
       <c r="BE28">
-        <v>1291700.0</v>
+        <v>168100.0</v>
       </c>
       <c r="BF28">
         <v>1291700.0</v>
       </c>
       <c r="BG28">
-        <v>98700.0</v>
+        <v>1291700.0</v>
       </c>
       <c r="BH28">
         <v>98700.0</v>
       </c>
       <c r="BI28">
-        <v>84000.0</v>
+        <v>98700.0</v>
       </c>
       <c r="BJ28">
         <v>84000.0</v>
       </c>
       <c r="BK28">
-        <v>39400.0</v>
+        <v>84000.0</v>
       </c>
       <c r="BL28">
         <v>39400.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:64">
+      <c r="BM28">
+        <v>39400.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:65">
       <c r="A29" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
@@ -14484,478 +14651,488 @@
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
-    </row>
-    <row r="30" spans="1:64">
+      <c r="BM29"/>
+    </row>
+    <row r="30" spans="1:65">
       <c r="A30" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B30">
+        <v>740749.0</v>
+      </c>
+      <c r="C30">
         <v>975609.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1286533.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1537326.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1127813.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1872360.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1501111.0</v>
       </c>
-      <c r="H30"/>
-      <c r="I30">
+      <c r="I30"/>
+      <c r="J30">
         <v>2041640.0</v>
       </c>
-      <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30">
         <v>1429056.0</v>
       </c>
-      <c r="L30"/>
-      <c r="M30">
+      <c r="M30"/>
+      <c r="N30">
         <v>1873559.0</v>
       </c>
-      <c r="N30"/>
-      <c r="O30">
+      <c r="O30"/>
+      <c r="P30">
         <v>1873559.0</v>
       </c>
-      <c r="P30"/>
-      <c r="Q30">
+      <c r="Q30"/>
+      <c r="R30">
         <v>1680363.0</v>
       </c>
-      <c r="R30"/>
-      <c r="S30">
+      <c r="S30"/>
+      <c r="T30">
         <v>1680363.0</v>
       </c>
-      <c r="T30"/>
-      <c r="U30">
+      <c r="U30"/>
+      <c r="V30">
         <v>1624890.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1624617.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>153430.0</v>
       </c>
       <c r="X30">
         <v>153430.0</v>
       </c>
       <c r="Y30">
+        <v>153430.0</v>
+      </c>
+      <c r="Z30">
         <v>4012127.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1257589.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>2135103.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61596.0</v>
       </c>
       <c r="AC30">
         <v>61596.0</v>
       </c>
       <c r="AD30">
+        <v>61596.0</v>
+      </c>
+      <c r="AE30">
         <v>896725.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>428780.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>1231120.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>150398.0</v>
       </c>
       <c r="AH30">
         <v>150398.0</v>
       </c>
       <c r="AI30">
+        <v>150398.0</v>
+      </c>
+      <c r="AJ30">
         <v>1405018.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>687304.0</v>
       </c>
-      <c r="AK30">
-[...1 lines deleted...]
-      </c>
       <c r="AL30">
-        <v>109971.0</v>
+        <v>1024049.0</v>
       </c>
       <c r="AM30">
         <v>109971.0</v>
       </c>
       <c r="AN30">
         <v>109971.0</v>
       </c>
       <c r="AO30">
+        <v>109971.0</v>
+      </c>
+      <c r="AP30">
         <v>100194.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>200388.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>100194.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>200388.0</v>
       </c>
-      <c r="AS30"/>
-      <c r="AT30">
+      <c r="AT30"/>
+      <c r="AU30">
         <v>73230.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>806422.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73230.0</v>
       </c>
       <c r="AW30">
         <v>73230.0</v>
       </c>
-      <c r="AX30"/>
-      <c r="AY30">
+      <c r="AX30">
+        <v>73230.0</v>
+      </c>
+      <c r="AY30"/>
+      <c r="AZ30">
         <v>1047368.0</v>
       </c>
-      <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
-    </row>
-    <row r="31" spans="1:64">
+      <c r="BM30"/>
+    </row>
+    <row r="31" spans="1:65">
       <c r="A31" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B31">
+        <v>-102804.0</v>
+      </c>
+      <c r="C31">
         <v>-3005708.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-410740.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-110130.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-300196.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-661755.7</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-50532.3</v>
       </c>
-      <c r="H31"/>
-      <c r="I31">
+      <c r="I31"/>
+      <c r="J31">
         <v>-83940.0</v>
       </c>
-      <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>-1161170.0</v>
       </c>
-      <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>-3294401.0</v>
       </c>
-      <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>102147.0</v>
       </c>
-      <c r="P31"/>
-      <c r="Q31">
+      <c r="Q31"/>
+      <c r="R31">
         <v>-600689.0</v>
       </c>
-      <c r="R31"/>
-      <c r="S31">
+      <c r="S31"/>
+      <c r="T31">
         <v>-600689.0</v>
       </c>
-      <c r="T31"/>
-      <c r="U31">
+      <c r="U31"/>
+      <c r="V31">
         <v>320624.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>320570.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6.25</v>
       </c>
       <c r="X31">
         <v>-6.25</v>
       </c>
       <c r="Y31">
         <v>-6.25</v>
       </c>
       <c r="Z31">
+        <v>-6.25</v>
+      </c>
+      <c r="AA31">
         <v>-165857.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-2463.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1231.5</v>
       </c>
       <c r="AC31">
         <v>-1231.5</v>
       </c>
       <c r="AD31">
         <v>-1231.5</v>
       </c>
       <c r="AE31">
+        <v>-1231.5</v>
+      </c>
+      <c r="AF31">
         <v>-12752.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>10620.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8371.25</v>
       </c>
       <c r="AH31">
         <v>8371.25</v>
       </c>
       <c r="AI31">
+        <v>8371.25</v>
+      </c>
+      <c r="AJ31">
         <v>-29150.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-26001.0</v>
       </c>
-      <c r="AK31">
-[...1 lines deleted...]
-      </c>
       <c r="AL31">
-        <v>78570.25</v>
+        <v>-156296.0</v>
       </c>
       <c r="AM31">
         <v>78570.25</v>
       </c>
-      <c r="AN31"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN31">
+        <v>78570.25</v>
+      </c>
+      <c r="AO31"/>
       <c r="AP31">
         <v>154442.0</v>
       </c>
       <c r="AQ31">
         <v>154442.0</v>
       </c>
       <c r="AR31">
         <v>154442.0</v>
       </c>
-      <c r="AS31"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AS31">
+        <v>154442.0</v>
+      </c>
+      <c r="AT31"/>
       <c r="AU31">
         <v>98122.25</v>
       </c>
       <c r="AV31">
         <v>98122.25</v>
       </c>
       <c r="AW31">
         <v>98122.25</v>
       </c>
-      <c r="AX31"/>
+      <c r="AX31">
+        <v>98122.25</v>
+      </c>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
-    </row>
-    <row r="32" spans="1:64">
+      <c r="BM31"/>
+    </row>
+    <row r="32" spans="1:65">
       <c r="A32" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B32">
+        <v>610408.0</v>
+      </c>
+      <c r="C32">
         <v>1217583.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>530424.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1439348.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1209467.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>2120984.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>973247.0</v>
       </c>
-      <c r="H32"/>
-      <c r="I32">
+      <c r="I32"/>
+      <c r="J32">
         <v>6004414.0</v>
       </c>
-      <c r="J32"/>
-      <c r="K32">
+      <c r="K32"/>
+      <c r="L32">
         <v>2675499.0</v>
       </c>
-      <c r="L32"/>
-      <c r="M32">
+      <c r="M32"/>
+      <c r="N32">
         <v>2430339.0</v>
       </c>
-      <c r="N32"/>
-      <c r="O32">
+      <c r="O32"/>
+      <c r="P32">
         <v>2430339.0</v>
       </c>
-      <c r="P32"/>
-      <c r="Q32">
+      <c r="Q32"/>
+      <c r="R32">
         <v>976079.0</v>
       </c>
-      <c r="R32"/>
-      <c r="S32">
+      <c r="S32"/>
+      <c r="T32">
         <v>976079.0</v>
       </c>
-      <c r="T32"/>
-      <c r="U32">
+      <c r="U32"/>
+      <c r="V32">
         <v>1428298.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>813910.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>406955.0</v>
       </c>
       <c r="X32">
         <v>406955.0</v>
       </c>
       <c r="Y32">
         <v>406955.0</v>
       </c>
       <c r="Z32">
+        <v>406955.0</v>
+      </c>
+      <c r="AA32">
         <v>524031.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>26846.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13423.0</v>
       </c>
       <c r="AC32">
         <v>13423.0</v>
       </c>
       <c r="AD32">
+        <v>13423.0</v>
+      </c>
+      <c r="AE32">
         <v>46774.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>26700.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>6921.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3460.5</v>
       </c>
       <c r="AH32">
         <v>3460.5</v>
       </c>
       <c r="AI32">
+        <v>3460.5</v>
+      </c>
+      <c r="AJ32">
         <v>10906.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>600.0</v>
       </c>
-      <c r="AK32">
-[...1 lines deleted...]
-      </c>
       <c r="AL32">
-        <v>1468.0</v>
+        <v>2936.0</v>
       </c>
       <c r="AM32">
         <v>1468.0</v>
       </c>
       <c r="AN32">
         <v>1468.0</v>
       </c>
-      <c r="AO32"/>
+      <c r="AO32">
+        <v>1468.0</v>
+      </c>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
+      <c r="BM32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -15024,51 +15201,51 @@
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B2">
         <v>1010181.0</v>
       </c>
       <c r="C2">
         <v>795554.0</v>
       </c>
       <c r="D2">
         <v>2723509.0</v>
       </c>
       <c r="E2">
         <v>1708000.0</v>
       </c>
       <c r="F2">
         <v>2992727.0</v>
       </c>
       <c r="G2">
         <v>8057934.0</v>
       </c>
       <c r="H2">
         <v>8057934.0</v>
       </c>
       <c r="I2">
         <v>15778549.0</v>
       </c>
@@ -15081,51 +15258,51 @@
       <c r="L2">
         <v>2737190.0</v>
       </c>
       <c r="M2">
         <v>1537960.0</v>
       </c>
       <c r="N2">
         <v>499601.0</v>
       </c>
       <c r="O2">
         <v>1476412.0</v>
       </c>
       <c r="P2">
         <v>1214323.0</v>
       </c>
       <c r="Q2">
         <v>2723618.0</v>
       </c>
       <c r="R2">
         <v>243538.0</v>
       </c>
       <c r="S2"/>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B3">
         <v>97191</v>
       </c>
       <c r="C3">
         <v>11706</v>
       </c>
       <c r="D3">
         <v>1023491</v>
       </c>
       <c r="E3">
         <v>2076008</v>
       </c>
       <c r="F3">
         <v>521673</v>
       </c>
       <c r="G3">
         <v>2308686</v>
       </c>
       <c r="H3">
         <v>1712840</v>
       </c>
       <c r="I3">
         <v>1354</v>
       </c>
@@ -15140,97 +15317,97 @@
       </c>
       <c r="M3">
         <v>806353</v>
       </c>
       <c r="N3">
         <v>617399</v>
       </c>
       <c r="O3">
         <v>587593</v>
       </c>
       <c r="P3">
         <v>44935</v>
       </c>
       <c r="Q3">
         <v>6448</v>
       </c>
       <c r="R3">
         <v>6</v>
       </c>
       <c r="S3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B6">
         <v>141489.0</v>
       </c>
       <c r="C6">
         <v>217856.0</v>
       </c>
       <c r="D6">
         <v>-1927955.0</v>
       </c>
       <c r="E6">
         <v>1015508.0</v>
       </c>
       <c r="F6">
         <v>-1284726.0</v>
       </c>
       <c r="G6">
         <v>-4584528.0</v>
       </c>
       <c r="H6">
         <v>-3719260.0</v>
       </c>
       <c r="I6">
         <v>-7997042.0</v>
       </c>
@@ -15245,51 +15422,51 @@
       </c>
       <c r="M6">
         <v>1199230.0</v>
       </c>
       <c r="N6">
         <v>1038359.0</v>
       </c>
       <c r="O6">
         <v>-976811.0</v>
       </c>
       <c r="P6">
         <v>257391.0</v>
       </c>
       <c r="Q6">
         <v>-1589638.0</v>
       </c>
       <c r="R6">
         <v>2406762.0</v>
       </c>
       <c r="S6">
         <v>290896.0</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B7">
         <v>550004.0</v>
       </c>
       <c r="C7"/>
       <c r="D7">
         <v>-1024349.0</v>
       </c>
       <c r="E7">
         <v>478803.0</v>
       </c>
       <c r="F7"/>
       <c r="G7">
         <v>219651.0</v>
       </c>
       <c r="H7">
         <v>800.0</v>
       </c>
       <c r="I7">
         <v>-455748.0</v>
       </c>
       <c r="J7">
         <v>20.0</v>
       </c>
       <c r="K7">
@@ -15300,74 +15477,74 @@
       </c>
       <c r="M7">
         <v>-26459.0</v>
       </c>
       <c r="N7">
         <v>-5531.0</v>
       </c>
       <c r="O7">
         <v>-38599.0</v>
       </c>
       <c r="P7">
         <v>-1254.0</v>
       </c>
       <c r="Q7">
         <v>16343.0</v>
       </c>
       <c r="R7">
         <v>17137.0</v>
       </c>
       <c r="S7">
         <v>4639.0</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B9">
         <v>398146.0</v>
       </c>
       <c r="C9"/>
       <c r="D9">
         <v>94619.0</v>
       </c>
       <c r="E9"/>
       <c r="F9">
         <v>-881332.0</v>
       </c>
       <c r="G9">
         <v>195341.0</v>
       </c>
       <c r="H9"/>
       <c r="I9">
         <v>-323921.0</v>
       </c>
       <c r="J9">
         <v>-1298538.0</v>
       </c>
       <c r="K9">
         <v>-1045.0</v>
       </c>
@@ -15376,269 +15553,269 @@
       </c>
       <c r="M9">
         <v>1997.0</v>
       </c>
       <c r="N9">
         <v>-20038.0</v>
       </c>
       <c r="O9">
         <v>15000.0</v>
       </c>
       <c r="P9">
         <v>22870.0</v>
       </c>
       <c r="Q9">
         <v>-17714.0</v>
       </c>
       <c r="R9">
         <v>-20292.0</v>
       </c>
       <c r="S9">
         <v>-356.7</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B10">
         <v>368909.0</v>
       </c>
       <c r="C10"/>
       <c r="D10">
         <v>-1574679.8</v>
       </c>
       <c r="E10">
         <v>-132753.0</v>
       </c>
       <c r="F10">
         <v>57990.0</v>
       </c>
       <c r="G10">
         <v>5442.0</v>
       </c>
       <c r="H10"/>
       <c r="I10">
         <v>-41883.0</v>
       </c>
       <c r="J10">
         <v>-84589.0</v>
       </c>
       <c r="K10">
         <v>-84589.0</v>
       </c>
       <c r="L10">
         <v>-84589.0</v>
       </c>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11">
         <v>89140.0</v>
       </c>
       <c r="G11">
         <v>19826.0</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11">
         <v>-118622.0</v>
       </c>
       <c r="K11">
         <v>-112633.0</v>
       </c>
       <c r="L11">
         <v>123674.0</v>
       </c>
       <c r="M11">
         <v>-28456.0</v>
       </c>
       <c r="N11">
         <v>14507.0</v>
       </c>
       <c r="O11">
         <v>-54038.0</v>
       </c>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12">
         <v>488786.0</v>
       </c>
       <c r="G12">
         <v>256870.0</v>
       </c>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12">
         <v>290896.0</v>
       </c>
       <c r="K12">
         <v>820807.0</v>
       </c>
       <c r="L12">
         <v>174418.0</v>
       </c>
       <c r="M12">
         <v>160349.0</v>
       </c>
       <c r="N12">
         <v>-65792.0</v>
       </c>
       <c r="O12">
         <v>428307.0</v>
       </c>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B14">
         <v>641531.0</v>
       </c>
       <c r="C14">
-        <v>388706.0</v>
+        <v>737763.0</v>
       </c>
       <c r="D14">
-        <v>390915.0</v>
+        <v>745484.0</v>
       </c>
       <c r="E14">
-        <v>720282.0</v>
+        <v>714994.0</v>
       </c>
       <c r="F14">
-        <v>150548.0</v>
+        <v>276972.0</v>
       </c>
       <c r="G14">
-        <v>86953.0</v>
+        <v>342604.0</v>
       </c>
       <c r="H14"/>
       <c r="I14">
         <v>257245.0</v>
       </c>
       <c r="J14">
         <v>1476.0</v>
       </c>
       <c r="K14">
         <v>7221.0</v>
       </c>
       <c r="L14">
         <v>3780.0</v>
       </c>
       <c r="M14">
         <v>1834.0</v>
       </c>
       <c r="N14">
         <v>8128.0</v>
       </c>
       <c r="O14">
         <v>21158.0</v>
       </c>
       <c r="P14">
         <v>15623.0</v>
       </c>
       <c r="Q14">
         <v>374.67</v>
       </c>
       <c r="R14"/>
       <c r="S14"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B16">
         <v>1151671.0</v>
       </c>
       <c r="C16">
         <v>1013410.0</v>
       </c>
       <c r="D16">
         <v>795554.0</v>
       </c>
       <c r="E16">
         <v>2723509.0</v>
       </c>
       <c r="F16">
         <v>1708000.0</v>
       </c>
       <c r="G16">
         <v>2992727.0</v>
       </c>
       <c r="H16">
         <v>8057934.0</v>
       </c>
       <c r="I16">
         <v>7781506.0</v>
       </c>
@@ -15653,74 +15830,74 @@
       </c>
       <c r="M16">
         <v>2737190.0</v>
       </c>
       <c r="N16">
         <v>1537960.0</v>
       </c>
       <c r="O16">
         <v>499601.0</v>
       </c>
       <c r="P16">
         <v>1471715.0</v>
       </c>
       <c r="Q16">
         <v>1133979.0</v>
       </c>
       <c r="R16">
         <v>2650301.0</v>
       </c>
       <c r="S16">
         <v>290896.0</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B18">
         <v>-616694.0</v>
       </c>
       <c r="C18">
         <v>-405236.0</v>
       </c>
       <c r="D18">
         <v>-1023491.0</v>
       </c>
       <c r="E18">
         <v>406008.0</v>
       </c>
       <c r="F18">
         <v>-1341860.0</v>
       </c>
       <c r="G18">
         <v>-2308686.0</v>
       </c>
       <c r="H18"/>
       <c r="I18">
         <v>-1550616.7</v>
       </c>
       <c r="J18">
         <v>-813420.0</v>
@@ -15733,158 +15910,158 @@
       </c>
       <c r="M18">
         <v>-3469564.0</v>
       </c>
       <c r="N18">
         <v>-1535588.0</v>
       </c>
       <c r="O18">
         <v>-1628523.0</v>
       </c>
       <c r="P18">
         <v>-680249.0</v>
       </c>
       <c r="Q18">
         <v>-467519.9</v>
       </c>
       <c r="R18">
         <v>-117069.0</v>
       </c>
       <c r="S18">
         <v>412.33</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-11706.0</v>
       </c>
       <c r="D19">
         <v>-1265861.0</v>
       </c>
       <c r="E19">
         <v>-2067823.0</v>
       </c>
       <c r="F19">
         <v>-695792.0</v>
       </c>
       <c r="G19">
         <v>-2308686.0</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19">
         <v>-813420.0</v>
       </c>
       <c r="K19">
         <v>-1699642.0</v>
       </c>
       <c r="L19">
         <v>-1399620.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B20">
         <v>582892.0</v>
       </c>
       <c r="C20">
         <v>520327.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B21">
         <v>128019.0</v>
       </c>
       <c r="C21">
         <v>339273.0</v>
       </c>
       <c r="D21">
         <v>2352633.0</v>
       </c>
       <c r="E21">
         <v>-74578.0</v>
       </c>
       <c r="F21">
         <v>253535.0</v>
       </c>
       <c r="G21">
         <v>253535.0</v>
       </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21">
         <v>253535.0</v>
       </c>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B22">
         <v>-5717317.0</v>
       </c>
       <c r="C22">
         <v>-1892714.0</v>
       </c>
       <c r="D22">
         <v>-3180605.0</v>
       </c>
       <c r="E22">
         <v>197797.0</v>
       </c>
       <c r="F22">
         <v>-8094922.0</v>
       </c>
       <c r="G22">
         <v>-4277502.0</v>
       </c>
       <c r="H22"/>
       <c r="I22">
         <v>-1804379.0</v>
       </c>
       <c r="J22">
         <v>-3456031.0</v>
@@ -15897,256 +16074,256 @@
       </c>
       <c r="M22">
         <v>-2820472.0</v>
       </c>
       <c r="N22">
         <v>-1624578.0</v>
       </c>
       <c r="O22">
         <v>-1513087.0</v>
       </c>
       <c r="P22">
         <v>-8555463.0</v>
       </c>
       <c r="Q22">
         <v>-3316473.0</v>
       </c>
       <c r="R22">
         <v>-165148.0</v>
       </c>
       <c r="S22">
         <v>-79763.0</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23">
         <v>-1265861.0</v>
       </c>
       <c r="E23">
         <v>-2067823.0</v>
       </c>
       <c r="F23">
         <v>-695792.0</v>
       </c>
       <c r="G23">
         <v>-2308686.0</v>
       </c>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23">
         <v>-813420.0</v>
       </c>
       <c r="K23">
         <v>-1452476.0</v>
       </c>
       <c r="L23">
         <v>-17159.0</v>
       </c>
       <c r="M23">
         <v>-399011.0</v>
       </c>
       <c r="N23">
         <v>-103121.0</v>
       </c>
       <c r="O23">
         <v>64119.0</v>
       </c>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23">
         <v>262768.0</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24">
         <v>-242370.0</v>
       </c>
       <c r="E24">
         <v>8185.0</v>
       </c>
       <c r="F24"/>
       <c r="G24">
         <v>111713.0</v>
       </c>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24">
         <v>43440.0</v>
       </c>
       <c r="L24">
         <v>-263.0</v>
       </c>
       <c r="M24">
         <v>43440.0</v>
       </c>
       <c r="N24">
         <v>43440.0</v>
       </c>
       <c r="O24"/>
       <c r="P24">
         <v>-1101701.0</v>
       </c>
       <c r="Q24"/>
       <c r="R24">
         <v>-369933.0</v>
       </c>
       <c r="S24"/>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B25">
         <v>4006278.0</v>
       </c>
       <c r="C25">
-        <v>-393530.0</v>
+        <v>761421.0</v>
       </c>
       <c r="D25">
-        <v>1116190.0</v>
+        <v>370706.0</v>
       </c>
       <c r="E25">
-        <v>1085134.0</v>
+        <v>1090422.0</v>
       </c>
       <c r="F25">
-        <v>7274735.0</v>
+        <v>6997763.0</v>
       </c>
       <c r="G25">
-        <v>-1734974.0</v>
+        <v>-2077578.0</v>
       </c>
       <c r="H25"/>
       <c r="I25">
         <v>453619.0</v>
       </c>
       <c r="J25">
         <v>3454555.0</v>
       </c>
       <c r="K25">
         <v>8671.0</v>
       </c>
       <c r="L25">
         <v>32329.0</v>
       </c>
       <c r="M25">
         <v>181886.0</v>
       </c>
       <c r="N25">
         <v>632650.0</v>
       </c>
       <c r="O25">
         <v>369022.0</v>
       </c>
       <c r="P25">
         <v>7905781.0</v>
       </c>
       <c r="Q25">
         <v>2838683.0</v>
       </c>
       <c r="R25">
         <v>30936.0</v>
       </c>
       <c r="S25">
         <v>75535.0</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26">
         <v>2418774.0</v>
       </c>
       <c r="M26">
         <v>5228154.0</v>
       </c>
       <c r="N26">
         <v>2540134.0</v>
       </c>
       <c r="O26">
         <v>2540134.0</v>
       </c>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27">
         <v>928979.0</v>
       </c>
       <c r="L27">
         <v>144583.0</v>
       </c>
       <c r="M27"/>
       <c r="N27">
         <v>71142.0</v>
       </c>
       <c r="O27">
         <v>59285.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B28">
         <v>701344.0</v>
       </c>
       <c r="C28">
         <v>859600.0</v>
       </c>
       <c r="D28">
         <v>2352633.0</v>
       </c>
       <c r="E28">
         <v>-74578.0</v>
       </c>
       <c r="F28">
         <v>253535.0</v>
       </c>
       <c r="G28">
         <v>253535.0</v>
       </c>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28">
         <v>253535.0</v>
       </c>
       <c r="K28">
@@ -16155,51 +16332,51 @@
       <c r="L28">
         <v>2401615.0</v>
       </c>
       <c r="M28">
         <v>4829143.0</v>
       </c>
       <c r="N28">
         <v>2437013.0</v>
       </c>
       <c r="O28">
         <v>2437013.0</v>
       </c>
       <c r="P28"/>
       <c r="Q28">
         <v>1874584.0</v>
       </c>
       <c r="R28">
         <v>2683307.0</v>
       </c>
       <c r="S28">
         <v>286757.0</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B29">
         <v>-519503.0</v>
       </c>
       <c r="C29">
         <v>-393530.0</v>
       </c>
       <c r="D29">
         <v>-3088764.0</v>
       </c>
       <c r="E29">
         <v>2482016.0</v>
       </c>
       <c r="F29">
         <v>-820187.0</v>
       </c>
       <c r="G29">
         <v>-1515323.0</v>
       </c>
       <c r="H29">
         <v>-1278380.0</v>
       </c>
       <c r="I29">
         <v>-1549262.0</v>
       </c>
@@ -16214,51 +16391,51 @@
       </c>
       <c r="M29">
         <v>-2663211.0</v>
       </c>
       <c r="N29">
         <v>-918189.0</v>
       </c>
       <c r="O29">
         <v>-1040930.0</v>
       </c>
       <c r="P29">
         <v>-635313.0</v>
       </c>
       <c r="Q29">
         <v>-461071.0</v>
       </c>
       <c r="R29">
         <v>-117075.0</v>
       </c>
       <c r="S29">
         <v>411.65</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B30">
         <v>-70642.0</v>
       </c>
       <c r="C30">
         <v>-11706.0</v>
       </c>
       <c r="D30">
         <v>-1265861.0</v>
       </c>
       <c r="E30">
         <v>-2067823.0</v>
       </c>
       <c r="F30">
         <v>-695792.0</v>
       </c>
       <c r="G30">
         <v>-2196972.0</v>
       </c>
       <c r="H30">
         <v>-1712840.0</v>
       </c>
       <c r="I30">
         <v>-101900.0</v>
       </c>
@@ -16290,617 +16467,626 @@
         <v>-369933.0</v>
       </c>
       <c r="S30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BL30"/>
+  <dimension ref="A1:BM30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:64">
+    <row r="1" spans="1:65">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" t="s">
+        <v>81</v>
+      </c>
+      <c r="E1" t="s">
         <v>2</v>
       </c>
-      <c r="E1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F1" t="s">
+        <v>82</v>
+      </c>
+      <c r="G1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="H1" t="s">
         <v>83</v>
       </c>
       <c r="I1" t="s">
+        <v>84</v>
+      </c>
+      <c r="J1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="K1" t="s">
         <v>85</v>
       </c>
       <c r="L1" t="s">
         <v>86</v>
       </c>
       <c r="M1" t="s">
+        <v>87</v>
+      </c>
+      <c r="N1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="O1" t="s">
         <v>88</v>
       </c>
       <c r="P1" t="s">
         <v>89</v>
       </c>
       <c r="Q1" t="s">
+        <v>90</v>
+      </c>
+      <c r="R1" t="s">
         <v>6</v>
       </c>
-      <c r="R1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S1" t="s">
+        <v>91</v>
+      </c>
+      <c r="T1" t="s">
         <v>7</v>
       </c>
-      <c r="T1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U1" t="s">
+        <v>92</v>
+      </c>
+      <c r="V1" t="s">
         <v>8</v>
       </c>
-      <c r="V1" t="s">
+      <c r="W1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="X1" t="s">
         <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
         <v>95</v>
       </c>
       <c r="AA1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AB1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
         <v>98</v>
       </c>
       <c r="AE1" t="s">
         <v>99</v>
       </c>
       <c r="AF1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AG1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AH1" t="s">
         <v>101</v>
       </c>
       <c r="AI1" t="s">
         <v>102</v>
       </c>
       <c r="AJ1" t="s">
         <v>103</v>
       </c>
       <c r="AK1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AL1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AM1" t="s">
         <v>105</v>
       </c>
       <c r="AN1" t="s">
         <v>106</v>
       </c>
       <c r="AO1" t="s">
         <v>107</v>
       </c>
       <c r="AP1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AR1" t="s">
         <v>109</v>
       </c>
       <c r="AS1" t="s">
         <v>110</v>
       </c>
       <c r="AT1" t="s">
         <v>111</v>
       </c>
       <c r="AU1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AV1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AW1" t="s">
         <v>113</v>
       </c>
       <c r="AX1" t="s">
         <v>114</v>
       </c>
       <c r="AY1" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="AZ1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BA1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BB1" t="s">
         <v>118</v>
       </c>
       <c r="BC1" t="s">
         <v>119</v>
       </c>
       <c r="BD1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BE1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BF1" t="s">
         <v>121</v>
       </c>
       <c r="BG1" t="s">
         <v>122</v>
       </c>
       <c r="BH1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BI1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BJ1" t="s">
         <v>124</v>
       </c>
       <c r="BK1" t="s">
         <v>125</v>
       </c>
       <c r="BL1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BM1" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="2" spans="1:64">
+    <row r="2" spans="1:65">
       <c r="A2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B2">
+        <v>1093623.0</v>
+      </c>
+      <c r="C2">
         <v>515371.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1051609.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>480628.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>807016.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>410832.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2928066.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1535412.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2442976.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1366885.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1617127.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1708001.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2992727.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1708001.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2992727.0</v>
       </c>
       <c r="P2">
         <v>2992727.0</v>
       </c>
       <c r="Q2">
+        <v>2992727.0</v>
+      </c>
+      <c r="R2">
         <v>8057934.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2992727.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>8057934.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2374953.5</v>
       </c>
       <c r="U2">
         <v>2374953.5</v>
       </c>
       <c r="V2">
-        <v>3873088.0</v>
+        <v>2374953.5</v>
       </c>
       <c r="W2">
         <v>3873088.0</v>
       </c>
       <c r="X2">
         <v>3873088.0</v>
       </c>
       <c r="Y2">
         <v>3873088.0</v>
       </c>
       <c r="Z2">
+        <v>3873088.0</v>
+      </c>
+      <c r="AA2">
         <v>3873088.75</v>
-      </c>
-[...1 lines deleted...]
-        <v>346571.0</v>
       </c>
       <c r="AB2">
         <v>346571.0</v>
       </c>
       <c r="AC2">
         <v>346571.0</v>
       </c>
       <c r="AD2">
         <v>346571.0</v>
       </c>
       <c r="AE2">
         <v>346571.0</v>
       </c>
       <c r="AF2">
-        <v>684297.0</v>
+        <v>346571.0</v>
       </c>
       <c r="AG2">
         <v>684297.0</v>
       </c>
       <c r="AH2">
         <v>684297.0</v>
       </c>
       <c r="AI2">
         <v>684297.0</v>
       </c>
       <c r="AJ2">
+        <v>684297.0</v>
+      </c>
+      <c r="AK2">
         <v>684297.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>384490.0</v>
       </c>
       <c r="AL2">
         <v>384490.0</v>
       </c>
       <c r="AM2">
         <v>384490.0</v>
       </c>
       <c r="AN2">
         <v>384490.0</v>
       </c>
       <c r="AO2">
-        <v>124900.0</v>
+        <v>384490.0</v>
       </c>
       <c r="AP2">
         <v>124900.0</v>
       </c>
       <c r="AQ2">
         <v>124900.0</v>
       </c>
       <c r="AR2">
         <v>124900.0</v>
       </c>
       <c r="AS2">
+        <v>124900.0</v>
+      </c>
+      <c r="AT2">
         <v>124900.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>369103.0</v>
       </c>
       <c r="AU2">
         <v>369103.0</v>
       </c>
       <c r="AV2">
         <v>369103.0</v>
       </c>
       <c r="AW2">
         <v>369103.0</v>
       </c>
-      <c r="AX2"/>
+      <c r="AX2">
+        <v>369103.0</v>
+      </c>
       <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
-    </row>
-    <row r="3" spans="1:64">
+      <c r="BM2"/>
+    </row>
+    <row r="3" spans="1:65">
       <c r="A3" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B3">
+        <v>9.57</v>
+      </c>
+      <c r="C3">
         <v>3490</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>104816</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>7823</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>18697</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>131770</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>880575</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>421451</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>806323</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>421451</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1292873</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>665049</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>260836.5</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>215910</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>260836.5</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>44927</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1154343</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>297925</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1154343</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>856418</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>102790</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>406710</v>
-      </c>
-[...1 lines deleted...]
-        <v>203355</v>
       </c>
       <c r="X3">
         <v>203355</v>
       </c>
       <c r="Y3">
         <v>203355</v>
       </c>
       <c r="Z3">
+        <v>203355</v>
+      </c>
+      <c r="AA3">
         <v>312121</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>849821</v>
-      </c>
-[...1 lines deleted...]
-        <v>424910.5</v>
       </c>
       <c r="AC3">
         <v>424910.5</v>
       </c>
       <c r="AD3">
         <v>424910.5</v>
       </c>
       <c r="AE3">
+        <v>424910.5</v>
+      </c>
+      <c r="AF3">
         <v>434100</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>725625</v>
-      </c>
-[...1 lines deleted...]
-        <v>362812.5</v>
       </c>
       <c r="AH3">
         <v>362812.5</v>
       </c>
       <c r="AI3">
         <v>362812.5</v>
       </c>
       <c r="AJ3">
+        <v>362812.5</v>
+      </c>
+      <c r="AK3">
         <v>379800</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>403176.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>201588.25</v>
       </c>
       <c r="AM3">
         <v>201588.25</v>
       </c>
       <c r="AN3">
         <v>201588.25</v>
       </c>
       <c r="AO3">
+        <v>201588.25</v>
+      </c>
+      <c r="AP3">
         <v>154349.75</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>308699.5</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>154349.75</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>154349</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>277700</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>146898.25</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>293796.5</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>146898.25</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>146898</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>399800</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>199900</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>1060800</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>842900</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>625000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>312500</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>930300</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>492200</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>54200</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>27100</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>397600</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>297400</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>197100</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>98600</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:64">
+    <row r="4" spans="1:65">
       <c r="A4" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -16921,54 +17107,55 @@
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
-    </row>
-    <row r="5" spans="1:64">
+      <c r="BM4"/>
+    </row>
+    <row r="5" spans="1:65">
       <c r="A5" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -16989,336 +17176,341 @@
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
-    </row>
-    <row r="6" spans="1:64">
+      <c r="BM5"/>
+    </row>
+    <row r="6" spans="1:65">
       <c r="A6" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B6">
+        <v>-441309.0</v>
+      </c>
+      <c r="C6">
         <v>636299.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-515101.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>531872.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-356303.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>377250.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-2504732.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-1149764.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>301201.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-1149764.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>793815.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>353019.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-556479.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-264791.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-1284726.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-377572.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-5065207.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-672974.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-5065207.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-1859630.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-1441880.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-1498135.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-1498135.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1498135.0</v>
       </c>
       <c r="Y6">
         <v>-1498135.0</v>
       </c>
       <c r="Z6">
+        <v>-1498135.0</v>
+      </c>
+      <c r="AA6">
         <v>-1781679.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>13777304.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3526517.0</v>
       </c>
       <c r="AC6">
         <v>3526517.0</v>
       </c>
       <c r="AD6">
+        <v>3526517.0</v>
+      </c>
+      <c r="AE6">
         <v>1631582.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>125968.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>1397885.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-337726.5</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-337726.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>1546490.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-594048.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>299807.0</v>
       </c>
       <c r="AL6">
         <v>299807.0</v>
       </c>
       <c r="AM6">
         <v>299807.0</v>
       </c>
       <c r="AN6">
         <v>299807.0</v>
       </c>
       <c r="AO6">
+        <v>299807.0</v>
+      </c>
+      <c r="AP6">
         <v>259589.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>259590.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>259589.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>259590.0</v>
       </c>
-      <c r="AS6"/>
-      <c r="AT6">
+      <c r="AT6"/>
+      <c r="AU6">
         <v>-244202.75</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-244203.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-244202.75</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-244203.0</v>
       </c>
-      <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
-    </row>
-    <row r="7" spans="1:64">
+      <c r="BM6"/>
+    </row>
+    <row r="7" spans="1:65">
       <c r="A7" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
-      <c r="F7">
+      <c r="F7"/>
+      <c r="G7">
         <v>320555.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-1359623.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
-      <c r="Q7">
+      <c r="Q7"/>
+      <c r="R7">
         <v>990.0</v>
       </c>
-      <c r="R7"/>
-      <c r="S7">
+      <c r="S7"/>
+      <c r="T7">
         <v>800.0</v>
       </c>
-      <c r="T7"/>
-      <c r="U7">
+      <c r="U7"/>
+      <c r="V7">
         <v>650.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>20.0</v>
       </c>
-      <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-      <c r="AA7">
+      <c r="AA7"/>
+      <c r="AB7">
         <v>-56839.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-28419.5</v>
       </c>
       <c r="AC7">
         <v>-28419.5</v>
       </c>
       <c r="AD7">
         <v>-28419.5</v>
       </c>
-      <c r="AE7"/>
-      <c r="AF7">
+      <c r="AE7">
+        <v>-28419.5</v>
+      </c>
+      <c r="AF7"/>
+      <c r="AG7">
         <v>63498.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31749.0</v>
       </c>
       <c r="AH7">
         <v>31749.0</v>
       </c>
       <c r="AI7">
         <v>31749.0</v>
       </c>
-      <c r="AJ7"/>
-      <c r="AK7">
+      <c r="AJ7">
+        <v>31749.0</v>
+      </c>
+      <c r="AK7"/>
+      <c r="AL7">
         <v>-13229.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6614.75</v>
       </c>
       <c r="AM7">
         <v>-6614.75</v>
       </c>
       <c r="AN7">
         <v>-6614.75</v>
       </c>
       <c r="AO7">
+        <v>-6614.75</v>
+      </c>
+      <c r="AP7">
         <v>-1382.75</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-2765.5</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-1382.75</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-1382.0</v>
       </c>
-      <c r="AS7"/>
-      <c r="AT7">
+      <c r="AT7"/>
+      <c r="AU7">
         <v>-9649.75</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-19299.5</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-9649.75</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-9649.0</v>
       </c>
-      <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
-    </row>
-    <row r="8" spans="1:64">
+      <c r="BM7"/>
+    </row>
+    <row r="8" spans="1:65">
       <c r="A8" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -17339,526 +17531,531 @@
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
-    </row>
-    <row r="9" spans="1:64">
+      <c r="BM8"/>
+    </row>
+    <row r="9" spans="1:65">
       <c r="A9" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
-      <c r="F9">
+      <c r="F9"/>
+      <c r="G9">
         <v>215364.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-126838.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-60707.0</v>
       </c>
       <c r="I9">
         <v>-60707.0</v>
       </c>
       <c r="J9">
         <v>-60707.0</v>
       </c>
       <c r="K9">
-        <v>87417.0</v>
+        <v>-60707.0</v>
       </c>
       <c r="L9">
         <v>87417.0</v>
       </c>
       <c r="M9">
-        <v>-440666.0</v>
+        <v>87417.0</v>
       </c>
       <c r="N9">
         <v>-440666.0</v>
       </c>
       <c r="O9">
         <v>-440666.0</v>
       </c>
       <c r="P9">
         <v>-440666.0</v>
       </c>
       <c r="Q9">
-        <v>102638.0</v>
+        <v>-440666.0</v>
       </c>
       <c r="R9">
         <v>102638.0</v>
       </c>
       <c r="S9">
         <v>102638.0</v>
       </c>
       <c r="T9">
         <v>102638.0</v>
       </c>
-      <c r="U9"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U9">
+        <v>102638.0</v>
+      </c>
+      <c r="V9"/>
       <c r="W9">
         <v>-649269.0</v>
       </c>
-      <c r="X9"/>
+      <c r="X9">
+        <v>-649269.0</v>
+      </c>
       <c r="Y9"/>
       <c r="Z9"/>
-      <c r="AA9">
-[...1 lines deleted...]
-      </c>
+      <c r="AA9"/>
       <c r="AB9">
         <v>-523.0</v>
       </c>
-      <c r="AC9"/>
-      <c r="AD9">
+      <c r="AC9">
         <v>-523.0</v>
       </c>
+      <c r="AD9"/>
       <c r="AE9">
         <v>-523.0</v>
       </c>
       <c r="AF9">
+        <v>-523.0</v>
+      </c>
+      <c r="AG9">
         <v>3300.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>1700.0</v>
       </c>
-      <c r="AH9"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI9"/>
       <c r="AJ9">
         <v>1662.0</v>
       </c>
       <c r="AK9">
+        <v>1662.0</v>
+      </c>
+      <c r="AL9">
         <v>2000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>1000.0</v>
       </c>
-      <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
-      <c r="AU9">
+      <c r="AU9"/>
+      <c r="AV9">
         <v>15400.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>7700.0</v>
       </c>
-      <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
-      <c r="AZ9">
+      <c r="AZ9"/>
+      <c r="BA9">
         <v>21200.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>10600.0</v>
       </c>
-      <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
-    </row>
-    <row r="10" spans="1:64">
+      <c r="BM9"/>
+    </row>
+    <row r="10" spans="1:65">
       <c r="A10" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
-      <c r="F10">
+      <c r="F10"/>
+      <c r="G10">
         <v>-318323.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-1254296.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-600317.0</v>
       </c>
       <c r="I10">
         <v>-600317.0</v>
       </c>
       <c r="J10">
         <v>-600317.0</v>
       </c>
       <c r="K10">
-        <v>-143582.0</v>
+        <v>-600317.0</v>
       </c>
       <c r="L10">
         <v>-143582.0</v>
       </c>
       <c r="M10">
-        <v>28995.0</v>
+        <v>-143582.0</v>
       </c>
       <c r="N10">
         <v>28995.0</v>
       </c>
       <c r="O10">
         <v>28995.0</v>
       </c>
       <c r="P10">
         <v>28995.0</v>
       </c>
       <c r="Q10">
-        <v>2860.0</v>
+        <v>28995.0</v>
       </c>
       <c r="R10">
         <v>2860.0</v>
       </c>
       <c r="S10">
         <v>2860.0</v>
       </c>
       <c r="T10">
         <v>2860.0</v>
       </c>
-      <c r="U10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U10">
+        <v>2860.0</v>
+      </c>
+      <c r="V10"/>
       <c r="W10">
         <v>-42295.0</v>
       </c>
-      <c r="X10"/>
+      <c r="X10">
+        <v>-42295.0</v>
+      </c>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
-    </row>
-    <row r="11" spans="1:64">
+      <c r="BM10"/>
+    </row>
+    <row r="11" spans="1:65">
       <c r="A11" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-      <c r="G11">
-[...1 lines deleted...]
-      </c>
+      <c r="G11"/>
       <c r="H11">
         <v>10297.0</v>
       </c>
       <c r="I11">
-        <v>0.0</v>
+        <v>10297.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
-        <v>297149.0</v>
+        <v>0.0</v>
       </c>
       <c r="L11">
         <v>297149.0</v>
       </c>
       <c r="M11">
-        <v>44570.0</v>
+        <v>297149.0</v>
       </c>
       <c r="N11">
         <v>44570.0</v>
       </c>
       <c r="O11">
-        <v>0.0</v>
+        <v>44570.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
-        <v>9913.0</v>
+        <v>0.0</v>
       </c>
       <c r="R11">
         <v>9913.0</v>
       </c>
       <c r="S11">
-        <v>0.0</v>
+        <v>9913.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
-      <c r="U11"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U11">
+        <v>0.0</v>
+      </c>
+      <c r="V11"/>
       <c r="W11">
         <v>-59311.0</v>
       </c>
-      <c r="X11"/>
-[...2 lines deleted...]
-      </c>
+      <c r="X11">
+        <v>-59311.0</v>
+      </c>
+      <c r="Y11"/>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
-        <v>-56317.0</v>
+        <v>0.0</v>
       </c>
       <c r="AB11">
         <v>-56317.0</v>
       </c>
-      <c r="AC11"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC11">
+        <v>-56317.0</v>
+      </c>
+      <c r="AD11"/>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
-        <v>61837.0</v>
+        <v>0.0</v>
       </c>
       <c r="AG11">
         <v>61837.0</v>
       </c>
-      <c r="AH11"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AH11">
+        <v>61837.0</v>
+      </c>
+      <c r="AI11"/>
       <c r="AJ11">
         <v>0.0</v>
       </c>
-      <c r="AK11"/>
+      <c r="AK11">
+        <v>0.0</v>
+      </c>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
-    </row>
-    <row r="12" spans="1:64">
+      <c r="BM11"/>
+    </row>
+    <row r="12" spans="1:65">
       <c r="A12" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
-      <c r="G12">
-[...1 lines deleted...]
-      </c>
+      <c r="G12"/>
       <c r="H12">
         <v>-2671.0</v>
       </c>
       <c r="I12">
         <v>-2671.0</v>
       </c>
       <c r="J12">
         <v>-2671.0</v>
       </c>
       <c r="K12">
-        <v>131244.0</v>
+        <v>-2671.0</v>
       </c>
       <c r="L12">
         <v>131244.0</v>
       </c>
       <c r="M12">
-        <v>376957.0</v>
+        <v>131244.0</v>
       </c>
       <c r="N12">
         <v>376957.0</v>
       </c>
       <c r="O12">
-        <v>-132564.0</v>
+        <v>376957.0</v>
       </c>
       <c r="P12">
         <v>-132564.0</v>
       </c>
       <c r="Q12">
-        <v>-90643.0</v>
+        <v>-132564.0</v>
       </c>
       <c r="R12">
         <v>-90643.0</v>
       </c>
       <c r="S12">
-        <v>219078.0</v>
+        <v>-90643.0</v>
       </c>
       <c r="T12">
         <v>219078.0</v>
       </c>
-      <c r="U12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U12">
+        <v>219078.0</v>
+      </c>
+      <c r="V12"/>
       <c r="W12">
         <v>706239.0</v>
       </c>
-      <c r="X12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="X12">
+        <v>706239.0</v>
+      </c>
+      <c r="Y12"/>
       <c r="Z12">
         <v>-560791.0</v>
       </c>
       <c r="AA12">
-        <v>397131.0</v>
+        <v>-560791.0</v>
       </c>
       <c r="AB12">
         <v>397131.0</v>
       </c>
-      <c r="AC12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC12">
+        <v>397131.0</v>
+      </c>
+      <c r="AD12"/>
       <c r="AE12">
         <v>13273.0</v>
       </c>
       <c r="AF12">
-        <v>-55739.0</v>
+        <v>13273.0</v>
       </c>
       <c r="AG12">
         <v>-55739.0</v>
       </c>
-      <c r="AH12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AH12">
+        <v>-55739.0</v>
+      </c>
+      <c r="AI12"/>
       <c r="AJ12">
         <v>142948.0</v>
       </c>
-      <c r="AK12"/>
+      <c r="AK12">
+        <v>142948.0</v>
+      </c>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
-    </row>
-    <row r="13" spans="1:64">
+      <c r="BM12"/>
+    </row>
+    <row r="13" spans="1:65">
       <c r="A13" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -17879,214 +18076,218 @@
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
-    </row>
-    <row r="14" spans="1:64">
+      <c r="BM13"/>
+    </row>
+    <row r="14" spans="1:65">
       <c r="A14" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B14">
+        <v>323109.0</v>
+      </c>
+      <c r="C14">
         <v>323766.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>330795.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>346420.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>412515.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>398553.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>332748.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>159257.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>386853.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>159257.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>333320.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>416154.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>138600.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1688317.0</v>
       </c>
-      <c r="O14">
-[...1 lines deleted...]
-      </c>
       <c r="P14">
+        <v>138167.0</v>
+      </c>
+      <c r="Q14">
         <v>108334.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
+        <v>226851.0</v>
+      </c>
+      <c r="S14">
         <v>556656.0</v>
       </c>
-      <c r="R14">
-[...2 lines deleted...]
-      <c r="S14">
+      <c r="T14">
+        <v>134802.0</v>
+      </c>
+      <c r="U14">
         <v>63603.0</v>
       </c>
-      <c r="T14">
-[...3 lines deleted...]
-      <c r="V14">
+      <c r="V14"/>
+      <c r="W14">
         <v>738.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>369.0</v>
       </c>
       <c r="X14">
         <v>369.0</v>
       </c>
       <c r="Y14">
         <v>369.0</v>
       </c>
       <c r="Z14">
+        <v>369.0</v>
+      </c>
+      <c r="AA14">
         <v>40660.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>3610.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>1805.25</v>
       </c>
       <c r="AC14">
         <v>1805.25</v>
       </c>
       <c r="AD14">
+        <v>1805.25</v>
+      </c>
+      <c r="AE14">
         <v>1805.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>1321.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1890.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>945.0</v>
       </c>
       <c r="AH14">
         <v>945.0</v>
       </c>
       <c r="AI14">
         <v>945.0</v>
       </c>
       <c r="AJ14">
+        <v>945.0</v>
+      </c>
+      <c r="AK14">
         <v>3137.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>917.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>458.5</v>
       </c>
       <c r="AM14">
         <v>458.5</v>
       </c>
       <c r="AN14">
         <v>458.5</v>
       </c>
       <c r="AO14">
+        <v>458.5</v>
+      </c>
+      <c r="AP14">
         <v>2032.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>4064.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2032.0</v>
       </c>
       <c r="AR14">
         <v>2032.0</v>
       </c>
-      <c r="AS14"/>
-      <c r="AT14">
+      <c r="AS14">
+        <v>2032.0</v>
+      </c>
+      <c r="AT14"/>
+      <c r="AU14">
         <v>5289.5</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>10579.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5289.5</v>
       </c>
       <c r="AW14">
         <v>5289.5</v>
       </c>
-      <c r="AX14"/>
+      <c r="AX14">
+        <v>5289.5</v>
+      </c>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
-    </row>
-    <row r="15" spans="1:64">
+      <c r="BM14"/>
+    </row>
+    <row r="15" spans="1:65">
       <c r="A15" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -18107,220 +18308,224 @@
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
-    </row>
-    <row r="16" spans="1:64">
+      <c r="BM15"/>
+    </row>
+    <row r="16" spans="1:65">
       <c r="A16" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B16">
+        <v>652313.0</v>
+      </c>
+      <c r="C16">
         <v>1151671.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>536507.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1012500.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>450713.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>788082.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>423334.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1535412.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2744178.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1366885.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>2410943.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>916831.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1708000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>2992727.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1708000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2992727.0</v>
       </c>
       <c r="Q16">
         <v>2992727.0</v>
       </c>
       <c r="R16">
+        <v>2992727.0</v>
+      </c>
+      <c r="S16">
         <v>8057934.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>2992727.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>8057934.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2374953.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>2374953.0</v>
       </c>
       <c r="W16">
         <v>2374953.0</v>
       </c>
       <c r="X16">
         <v>2374953.0</v>
       </c>
       <c r="Y16">
         <v>2374953.0</v>
       </c>
       <c r="Z16">
-        <v>3873088.0</v>
+        <v>2374953.0</v>
       </c>
       <c r="AA16">
         <v>3873088.0</v>
       </c>
       <c r="AB16">
         <v>3873088.0</v>
       </c>
       <c r="AC16">
         <v>3873088.0</v>
       </c>
       <c r="AD16">
         <v>3873088.0</v>
       </c>
       <c r="AE16">
-        <v>346571.0</v>
+        <v>3873088.0</v>
       </c>
       <c r="AF16">
         <v>346571.0</v>
       </c>
       <c r="AG16">
         <v>346571.0</v>
       </c>
       <c r="AH16">
         <v>346571.0</v>
       </c>
       <c r="AI16">
         <v>346571.0</v>
       </c>
       <c r="AJ16">
-        <v>684297.0</v>
+        <v>346571.0</v>
       </c>
       <c r="AK16">
         <v>684297.0</v>
       </c>
       <c r="AL16">
         <v>684297.0</v>
       </c>
       <c r="AM16">
         <v>684297.0</v>
       </c>
       <c r="AN16">
         <v>684297.0</v>
       </c>
       <c r="AO16">
-        <v>384490.0</v>
+        <v>684297.0</v>
       </c>
       <c r="AP16">
         <v>384490.0</v>
       </c>
       <c r="AQ16">
         <v>384490.0</v>
       </c>
       <c r="AR16">
         <v>384490.0</v>
       </c>
       <c r="AS16">
+        <v>384490.0</v>
+      </c>
+      <c r="AT16">
         <v>124900.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>124900.0</v>
       </c>
       <c r="AU16">
         <v>124900.0</v>
       </c>
       <c r="AV16">
         <v>124900.0</v>
       </c>
       <c r="AW16">
         <v>124900.0</v>
       </c>
       <c r="AX16">
+        <v>124900.0</v>
+      </c>
+      <c r="AY16">
         <v>369103.0</v>
       </c>
-      <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
-    </row>
-    <row r="17" spans="1:64">
+      <c r="BM16"/>
+    </row>
+    <row r="17" spans="1:65">
       <c r="A17" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -18341,213 +18546,217 @@
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
-    </row>
-    <row r="18" spans="1:64">
+      <c r="BM17"/>
+    </row>
+    <row r="18" spans="1:65">
       <c r="A18" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B18">
+        <v>-456368.0</v>
+      </c>
+      <c r="C18">
         <v>-206774.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-426793.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>522862.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-883603.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-437727.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-3632543.0</v>
       </c>
-      <c r="H18"/>
-      <c r="I18">
+      <c r="I18"/>
+      <c r="J18">
         <v>1036967.0</v>
       </c>
-      <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18">
         <v>-614893.0</v>
       </c>
-      <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>-670930.0</v>
       </c>
-      <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18">
         <v>-670930.0</v>
       </c>
-      <c r="P18"/>
-      <c r="Q18">
+      <c r="Q18"/>
+      <c r="R18">
         <v>-1154343.0</v>
       </c>
-      <c r="R18"/>
-      <c r="S18">
+      <c r="S18"/>
+      <c r="T18">
         <v>-1154343.0</v>
       </c>
-      <c r="T18"/>
       <c r="U18"/>
-      <c r="V18">
+      <c r="V18"/>
+      <c r="W18">
         <v>-406710.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-203355.0</v>
       </c>
       <c r="X18">
         <v>-203355.0</v>
       </c>
       <c r="Y18">
         <v>-203355.0</v>
       </c>
-      <c r="Z18"/>
-      <c r="AA18">
+      <c r="Z18">
+        <v>-203355.0</v>
+      </c>
+      <c r="AA18"/>
+      <c r="AB18">
         <v>-1921193.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>-960596.75</v>
       </c>
       <c r="AC18">
         <v>-960596.75</v>
       </c>
       <c r="AD18">
+        <v>-960596.75</v>
+      </c>
+      <c r="AE18">
         <v>-960596.0</v>
       </c>
-      <c r="AE18"/>
-      <c r="AF18">
+      <c r="AF18"/>
+      <c r="AG18">
         <v>-1887158.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-943579.0</v>
       </c>
       <c r="AH18">
         <v>-943579.0</v>
       </c>
       <c r="AI18">
         <v>-943579.0</v>
       </c>
-      <c r="AJ18"/>
-      <c r="AK18">
+      <c r="AJ18">
+        <v>-943579.0</v>
+      </c>
+      <c r="AK18"/>
+      <c r="AL18">
         <v>-1734782.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-867391.0</v>
       </c>
       <c r="AM18">
         <v>-867391.0</v>
       </c>
       <c r="AN18">
         <v>-867391.0</v>
       </c>
       <c r="AO18">
+        <v>-867391.0</v>
+      </c>
+      <c r="AP18">
         <v>-383897.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-767794.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-383897.0</v>
       </c>
       <c r="AR18">
         <v>-383897.0</v>
       </c>
-      <c r="AS18"/>
-      <c r="AT18">
+      <c r="AS18">
+        <v>-383897.0</v>
+      </c>
+      <c r="AT18"/>
+      <c r="AU18">
         <v>-407130.75</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-814261.5</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-407130.75</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-407130.0</v>
       </c>
-      <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
-    </row>
-    <row r="19" spans="1:64">
+      <c r="BM18"/>
+    </row>
+    <row r="19" spans="1:65">
       <c r="A19" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
-      <c r="G19">
-[...1 lines deleted...]
-      </c>
+      <c r="G19"/>
       <c r="H19">
         <v>-153366.0</v>
       </c>
       <c r="I19">
         <v>-153366.0</v>
       </c>
       <c r="J19">
         <v>-153366.0</v>
       </c>
-      <c r="K19"/>
+      <c r="K19">
+        <v>-153366.0</v>
+      </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
@@ -18557,54 +18766,55 @@
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
-    </row>
-    <row r="20" spans="1:64">
+      <c r="BM19"/>
+    </row>
+    <row r="20" spans="1:65">
       <c r="A20" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -18625,1334 +18835,1357 @@
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
-    </row>
-    <row r="21" spans="1:64">
+      <c r="BM20"/>
+    </row>
+    <row r="21" spans="1:65">
       <c r="A21" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
-      <c r="G21">
-[...1 lines deleted...]
-      </c>
+      <c r="G21"/>
       <c r="H21">
         <v>665080.0</v>
       </c>
       <c r="I21">
         <v>665080.0</v>
       </c>
       <c r="J21">
         <v>665080.0</v>
       </c>
       <c r="K21">
-        <v>622590.0</v>
+        <v>665080.0</v>
       </c>
       <c r="L21">
         <v>622590.0</v>
       </c>
       <c r="M21">
-        <v>126768.0</v>
+        <v>622590.0</v>
       </c>
       <c r="N21">
         <v>126768.0</v>
       </c>
       <c r="O21">
         <v>126768.0</v>
       </c>
       <c r="P21">
         <v>126768.0</v>
       </c>
-      <c r="Q21"/>
+      <c r="Q21">
+        <v>126768.0</v>
+      </c>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
-    </row>
-    <row r="22" spans="1:64">
+      <c r="BM21"/>
+    </row>
+    <row r="22" spans="1:65">
       <c r="A22" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B22">
+        <v>-1170008.0</v>
+      </c>
+      <c r="C22">
         <v>-3764221.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-2033385.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-1952489.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-1755488.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-1478959.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-1719513.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-822973.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1102379.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>0.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-864146.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-441778.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-3095892.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-1550182.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-4047461.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-533854.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-738420.0</v>
       </c>
       <c r="R22">
         <v>-738420.0</v>
       </c>
       <c r="S22">
-        <v>-921872.0</v>
+        <v>-738420.0</v>
       </c>
       <c r="T22">
         <v>-921872.0</v>
       </c>
-      <c r="U22"/>
-      <c r="V22">
+      <c r="U22">
+        <v>-921872.0</v>
+      </c>
+      <c r="V22"/>
+      <c r="W22">
         <v>-1728015.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>-864007.75</v>
       </c>
       <c r="X22">
         <v>-864007.75</v>
       </c>
       <c r="Y22">
+        <v>-864007.75</v>
+      </c>
+      <c r="Z22">
         <v>-864007.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-899414.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-1428547.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>-714273.75</v>
       </c>
       <c r="AC22">
         <v>-714273.75</v>
       </c>
       <c r="AD22">
+        <v>-714273.75</v>
+      </c>
+      <c r="AE22">
         <v>-714273.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-416754.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-1315378.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-657689.0</v>
       </c>
       <c r="AH22">
         <v>-657689.0</v>
       </c>
       <c r="AI22">
         <v>-657689.0</v>
       </c>
       <c r="AJ22">
+        <v>-657689.0</v>
+      </c>
+      <c r="AK22">
         <v>-712727.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-1410236.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-705118.0</v>
       </c>
       <c r="AM22">
         <v>-705118.0</v>
       </c>
       <c r="AN22">
         <v>-705118.0</v>
       </c>
       <c r="AO22">
+        <v>-705118.0</v>
+      </c>
+      <c r="AP22">
         <v>-406144.5</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-812289.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-406144.5</v>
       </c>
       <c r="AR22">
         <v>-406144.5</v>
       </c>
-      <c r="AS22"/>
-      <c r="AT22">
+      <c r="AS22">
+        <v>-406144.5</v>
+      </c>
+      <c r="AT22"/>
+      <c r="AU22">
         <v>-378271.75</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-756543.5</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-378271.75</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-378271.0</v>
       </c>
-      <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
-    </row>
-    <row r="23" spans="1:64">
+      <c r="BM22"/>
+    </row>
+    <row r="23" spans="1:65">
       <c r="A23" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
-      <c r="E23">
+      <c r="E23"/>
+      <c r="F23">
         <v>618183.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>918667.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1389613.58</v>
       </c>
-      <c r="H23"/>
-      <c r="I23">
+      <c r="I23"/>
+      <c r="J23">
         <v>-1310035.0</v>
       </c>
-      <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23">
         <v>1217826.53</v>
       </c>
-      <c r="L23"/>
-      <c r="M23">
+      <c r="M23"/>
+      <c r="N23">
         <v>126400.0</v>
       </c>
-      <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
-      <c r="V23">
+      <c r="V23"/>
+      <c r="W23">
         <v>-2305432.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1152716.25</v>
       </c>
       <c r="X23">
         <v>-1152716.25</v>
       </c>
       <c r="Y23">
+        <v>-1152716.25</v>
+      </c>
+      <c r="Z23">
         <v>-1152716.0</v>
       </c>
-      <c r="Z23"/>
-      <c r="AA23">
+      <c r="AA23"/>
+      <c r="AB23">
         <v>-1071372.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5356709.0</v>
       </c>
       <c r="AC23">
         <v>-5356709.0</v>
       </c>
       <c r="AD23">
+        <v>-5356709.0</v>
+      </c>
+      <c r="AE23">
         <v>-535686.25</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-90000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-1161533.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1185460.0</v>
       </c>
       <c r="AH23">
         <v>-1185460.0</v>
       </c>
       <c r="AI23">
+        <v>-1185460.0</v>
+      </c>
+      <c r="AJ23">
         <v>-580766.5</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-8580.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2614076.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1307038.5</v>
       </c>
       <c r="AM23">
         <v>-1307038.5</v>
       </c>
       <c r="AN23">
+        <v>-1307038.5</v>
+      </c>
+      <c r="AO23">
         <v>1307038.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-635033.5</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1270066.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-635033.5</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>635033.0</v>
       </c>
-      <c r="AS23"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AT23"/>
       <c r="AU23">
         <v>-146898.25</v>
       </c>
       <c r="AV23">
         <v>-146898.25</v>
       </c>
       <c r="AW23">
         <v>-146898.25</v>
       </c>
-      <c r="AX23"/>
+      <c r="AX23">
+        <v>-146898.25</v>
+      </c>
       <c r="AY23"/>
       <c r="AZ23"/>
       <c r="BA23"/>
       <c r="BB23"/>
       <c r="BC23"/>
       <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
-    </row>
-    <row r="24" spans="1:64">
+      <c r="BM23"/>
+    </row>
+    <row r="24" spans="1:65">
       <c r="A24" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>-291912.0</v>
       </c>
-      <c r="G24"/>
       <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>0.55</v>
       </c>
-      <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>-254054.0</v>
       </c>
-      <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
-      <c r="V24">
+      <c r="V24"/>
+      <c r="W24">
         <v>-1898722.5</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-949361.25</v>
       </c>
-      <c r="X24"/>
-      <c r="Y24">
+      <c r="Y24"/>
+      <c r="Z24">
         <v>-949361.0</v>
       </c>
-      <c r="Z24"/>
-      <c r="AA24">
+      <c r="AA24"/>
+      <c r="AB24">
         <v>20070.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-110775.75</v>
       </c>
-      <c r="AC24"/>
-      <c r="AD24">
+      <c r="AD24"/>
+      <c r="AE24">
         <v>-415109.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>21700.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>66700.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-217954.0</v>
       </c>
-      <c r="AH24"/>
-      <c r="AI24">
+      <c r="AI24"/>
+      <c r="AJ24">
         <v>-401505.0</v>
       </c>
-      <c r="AJ24"/>
-      <c r="AK24">
+      <c r="AK24"/>
+      <c r="AL24">
         <v>403176.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>201588.0</v>
       </c>
-      <c r="AM24"/>
-      <c r="AN24">
+      <c r="AN24"/>
+      <c r="AO24">
         <v>201588.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>154349.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>308698.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>154349.0</v>
       </c>
       <c r="AR24">
         <v>154349.0</v>
       </c>
-      <c r="AS24"/>
-      <c r="AT24">
+      <c r="AS24">
+        <v>154349.0</v>
+      </c>
+      <c r="AT24"/>
+      <c r="AU24">
         <v>146898.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>293796.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>146898.0</v>
       </c>
       <c r="AW24">
         <v>146898.0</v>
       </c>
-      <c r="AX24"/>
+      <c r="AX24">
+        <v>146898.0</v>
+      </c>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
-    </row>
-    <row r="25" spans="1:64">
+      <c r="BM24"/>
+    </row>
+    <row r="25" spans="1:65">
       <c r="A25" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B25">
+        <v>390540.0</v>
+      </c>
+      <c r="C25">
         <v>3230190.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1380615.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2121106.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>478067.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>453894.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-5579.0</v>
       </c>
-      <c r="H25"/>
-      <c r="I25">
+      <c r="I25"/>
+      <c r="J25">
         <v>354057.0</v>
       </c>
-      <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>1208806.0</v>
       </c>
-      <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>3291516.0</v>
       </c>
-      <c r="N25"/>
-[...3 lines deleted...]
-      <c r="P25"/>
+      <c r="O25"/>
+      <c r="P25">
+        <v>3499200.5</v>
+      </c>
       <c r="Q25"/>
-      <c r="R25"/>
+      <c r="R25">
+        <v>-226851.0</v>
+      </c>
       <c r="S25"/>
-      <c r="T25"/>
+      <c r="T25">
+        <v>-134802.0</v>
+      </c>
       <c r="U25"/>
-      <c r="V25">
+      <c r="V25"/>
+      <c r="W25">
         <v>1727277.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>863638.0</v>
       </c>
       <c r="X25">
         <v>863638.0</v>
       </c>
       <c r="Y25">
         <v>863638.0</v>
       </c>
-      <c r="Z25"/>
-      <c r="AA25">
+      <c r="Z25">
+        <v>863638.0</v>
+      </c>
+      <c r="AA25"/>
+      <c r="AB25">
         <v>-277228.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-27043.0</v>
       </c>
       <c r="AC25">
         <v>-27043.0</v>
       </c>
       <c r="AD25">
+        <v>-27043.0</v>
+      </c>
+      <c r="AE25">
         <v>-310485.0</v>
       </c>
-      <c r="AE25"/>
-      <c r="AF25">
+      <c r="AF25"/>
+      <c r="AG25">
         <v>-37094.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8082.25</v>
       </c>
       <c r="AH25">
         <v>8082.25</v>
       </c>
       <c r="AI25">
+        <v>8082.25</v>
+      </c>
+      <c r="AJ25">
         <v>-557676.0</v>
       </c>
-      <c r="AJ25"/>
-      <c r="AK25">
+      <c r="AK25"/>
+      <c r="AL25">
         <v>90943.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45471.0</v>
       </c>
       <c r="AM25">
         <v>45471.0</v>
       </c>
       <c r="AN25">
         <v>45471.0</v>
       </c>
       <c r="AO25">
+        <v>45471.0</v>
+      </c>
+      <c r="AP25">
         <v>158162.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>316326.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>158162.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>158163.0</v>
       </c>
-      <c r="AS25"/>
-      <c r="AT25">
+      <c r="AT25"/>
+      <c r="AU25">
         <v>107578.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>215157.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>107578.0</v>
       </c>
       <c r="AW25">
         <v>107578.0</v>
       </c>
-      <c r="AX25"/>
+      <c r="AX25">
+        <v>107578.0</v>
+      </c>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
-    </row>
-    <row r="26" spans="1:64">
+      <c r="BM25"/>
+    </row>
+    <row r="26" spans="1:65">
       <c r="A26" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>1030590.0</v>
       </c>
       <c r="AF26">
-        <v>824576.0</v>
+        <v>1030590.0</v>
       </c>
       <c r="AG26">
         <v>824576.0</v>
       </c>
-      <c r="AH26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AH26">
+        <v>824576.0</v>
+      </c>
+      <c r="AI26"/>
       <c r="AJ26">
         <v>384811.0</v>
       </c>
-      <c r="AK26"/>
+      <c r="AK26">
+        <v>384811.0</v>
+      </c>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
-    </row>
-    <row r="27" spans="1:64">
+      <c r="BM26"/>
+    </row>
+    <row r="27" spans="1:65">
       <c r="A27" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-      <c r="AA27">
+      <c r="AA27"/>
+      <c r="AB27">
         <v>464488.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>232244.0</v>
       </c>
       <c r="AC27">
         <v>232244.0</v>
       </c>
       <c r="AD27">
         <v>232244.0</v>
       </c>
-      <c r="AE27"/>
-      <c r="AF27">
+      <c r="AE27">
+        <v>232244.0</v>
+      </c>
+      <c r="AF27"/>
+      <c r="AG27">
         <v>72290.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36145.0</v>
       </c>
       <c r="AH27">
         <v>36145.0</v>
       </c>
       <c r="AI27">
         <v>36145.0</v>
       </c>
-      <c r="AJ27"/>
-      <c r="AK27">
+      <c r="AJ27">
+        <v>36145.0</v>
+      </c>
+      <c r="AK27"/>
+      <c r="AL27">
         <v>-35570.0</v>
       </c>
-      <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
-      <c r="AO27">
+      <c r="AO27"/>
+      <c r="AP27">
         <v>17785.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>35570.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17785.0</v>
       </c>
       <c r="AR27">
         <v>17785.0</v>
       </c>
-      <c r="AS27"/>
-      <c r="AT27">
+      <c r="AS27">
+        <v>17785.0</v>
+      </c>
+      <c r="AT27"/>
+      <c r="AU27">
         <v>14821.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>29642.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14821.0</v>
       </c>
       <c r="AW27">
         <v>14821.0</v>
       </c>
-      <c r="AX27"/>
+      <c r="AX27">
+        <v>14821.0</v>
+      </c>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
-    </row>
-    <row r="28" spans="1:64">
+      <c r="BM27"/>
+    </row>
+    <row r="28" spans="1:65">
       <c r="A28" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B28">
+        <v>-70168.0</v>
+      </c>
+      <c r="C28">
         <v>810488.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-113542.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>230409.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>618183.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>918667.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1389613.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>665080.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-1310035.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>665080.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1217826.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>622590.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>253168.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>126768.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>126767.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>126768.0</v>
       </c>
-      <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
-      <c r="V28">
+      <c r="V28"/>
+      <c r="W28">
         <v>-2305432.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1152716.25</v>
       </c>
       <c r="X28">
         <v>-1152716.25</v>
       </c>
       <c r="Y28">
+        <v>-1152716.25</v>
+      </c>
+      <c r="Z28">
         <v>-1152716.0</v>
       </c>
-      <c r="Z28"/>
-      <c r="AA28">
+      <c r="AA28"/>
+      <c r="AB28">
         <v>15848537.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-535686.25</v>
       </c>
       <c r="AC28">
         <v>-535686.25</v>
       </c>
       <c r="AD28">
+        <v>-535686.25</v>
+      </c>
+      <c r="AE28">
         <v>1915819.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>940600.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1680753.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-580766.5</v>
       </c>
       <c r="AH28">
         <v>-580766.5</v>
       </c>
       <c r="AI28">
+        <v>-580766.5</v>
+      </c>
+      <c r="AJ28">
         <v>757062.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>376200.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>2614076.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1307038.0</v>
       </c>
       <c r="AM28">
         <v>1307038.0</v>
       </c>
       <c r="AN28">
         <v>1307038.0</v>
       </c>
       <c r="AO28">
+        <v>1307038.0</v>
+      </c>
+      <c r="AP28">
         <v>635033.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1270066.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>635033.0</v>
       </c>
       <c r="AR28">
         <v>635033.0</v>
       </c>
       <c r="AS28">
+        <v>635033.0</v>
+      </c>
+      <c r="AT28">
         <v>1451800.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>725900.0</v>
       </c>
-      <c r="AU28"/>
       <c r="AV28"/>
       <c r="AW28"/>
       <c r="AX28"/>
       <c r="AY28"/>
       <c r="AZ28"/>
       <c r="BA28"/>
       <c r="BB28"/>
       <c r="BC28"/>
-      <c r="BD28">
+      <c r="BD28"/>
+      <c r="BE28">
         <v>1866300.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>933100.0</v>
       </c>
-      <c r="BF28"/>
       <c r="BG28"/>
-      <c r="BH28">
-[...1 lines deleted...]
-      </c>
+      <c r="BH28"/>
       <c r="BI28">
         <v>2884000.0</v>
       </c>
       <c r="BJ28">
         <v>2884000.0</v>
       </c>
       <c r="BK28">
+        <v>2884000.0</v>
+      </c>
+      <c r="BL28">
         <v>1442000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>1722000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:64">
+    <row r="29" spans="1:65">
       <c r="A29" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B29">
+        <v>-456359.0</v>
+      </c>
+      <c r="C29">
         <v>-210264.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-321974.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>515037.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-864906.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-305957.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-2751968.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-1317113.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1843290.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-1317113.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>677980.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>346604.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>334224.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>147990.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-410093.5</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-558084.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-156997.0</v>
       </c>
       <c r="R29">
         <v>-156997.0</v>
       </c>
       <c r="S29">
-        <v>-639191.0</v>
+        <v>-156997.0</v>
       </c>
       <c r="T29">
         <v>-639191.0</v>
       </c>
       <c r="U29">
+        <v>-639191.0</v>
+      </c>
+      <c r="V29">
         <v>-1562750.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-885888.0</v>
       </c>
       <c r="W29">
         <v>-885888.0</v>
       </c>
-      <c r="X29"/>
-      <c r="Y29">
+      <c r="X29">
+        <v>-885888.0</v>
+      </c>
+      <c r="Y29"/>
+      <c r="Z29">
         <v>-2839090.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-1419545.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-1294516.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-535686.25</v>
       </c>
       <c r="AC29">
         <v>-535686.25</v>
       </c>
       <c r="AD29">
+        <v>-535686.25</v>
+      </c>
+      <c r="AE29">
         <v>-819129.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-402160.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-1214794.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-580766.5</v>
       </c>
       <c r="AH29">
         <v>-580766.5</v>
       </c>
       <c r="AI29">
+        <v>-580766.5</v>
+      </c>
+      <c r="AJ29">
         <v>-1146526.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-569779.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-1331605.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>-665802.75</v>
       </c>
       <c r="AM29">
         <v>-665802.75</v>
       </c>
       <c r="AN29">
         <v>-665802.75</v>
       </c>
       <c r="AO29">
+        <v>-665802.75</v>
+      </c>
+      <c r="AP29">
         <v>-229547.25</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-459094.5</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-229547.25</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-229547.0</v>
       </c>
-      <c r="AS29"/>
-      <c r="AT29">
+      <c r="AT29"/>
+      <c r="AU29">
         <v>-260232.5</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-520465.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-260232.5</v>
       </c>
       <c r="AW29">
         <v>-260232.5</v>
       </c>
-      <c r="AX29"/>
+      <c r="AX29">
+        <v>-260232.5</v>
+      </c>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
-      <c r="BL29">
+      <c r="BL29"/>
+      <c r="BM29">
         <v>2500.0</v>
       </c>
     </row>
-    <row r="30" spans="1:64">
+    <row r="30" spans="1:65">
       <c r="A30" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>185</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
         <v>30045.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-104825.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>7819.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-18694.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-115739.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-1137775.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-544549.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-797978.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-544549.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-1292873.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-660956.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-601950.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-302969.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-347896.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-44927.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-1154343.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-297925.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-1154343.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-856418.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-102790.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-2305432.5</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-94589.0</v>
       </c>
-      <c r="X30"/>
-      <c r="Y30">
+      <c r="Y30"/>
+      <c r="Z30">
         <v>-1152716.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-312121.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-829750.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-437404.0</v>
       </c>
-      <c r="AC30"/>
-      <c r="AD30">
+      <c r="AD30"/>
+      <c r="AE30">
         <v>-840020.3</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-412417.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-658924.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-319973.0</v>
       </c>
-      <c r="AH30"/>
-      <c r="AI30">
+      <c r="AI30"/>
+      <c r="AJ30">
         <v>-764318.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-379837.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-403176.5</v>
       </c>
-      <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
-      <c r="AP30">
+      <c r="AP30"/>
+      <c r="AQ30">
         <v>-308699.5</v>
       </c>
-      <c r="AQ30"/>
-      <c r="AR30">
+      <c r="AR30"/>
+      <c r="AS30">
         <v>-154349.0</v>
       </c>
-      <c r="AS30"/>
       <c r="AT30"/>
-      <c r="AU30">
+      <c r="AU30"/>
+      <c r="AV30">
         <v>-293796.5</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>158000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-146898.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>251900.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>126000.0</v>
       </c>
-      <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
+      <c r="BM30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>