--- v2 (2026-09-14)
+++ v3 (2026-10-31)
@@ -5761,51 +5761,51 @@
       </c>
       <c r="BH13">
         <v>4472198.0</v>
       </c>
       <c r="BI13">
         <v>4400226.0</v>
       </c>
       <c r="BJ13">
         <v>4714528.0</v>
       </c>
       <c r="BK13">
         <v>4480471.0</v>
       </c>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
     </row>
     <row r="14" spans="1:66">
       <c r="A14" t="s">
         <v>35</v>
       </c>
       <c r="B14">
         <v>266251300.0</v>
       </c>
       <c r="C14">
-        <v>225420074.0</v>
+        <v>259348105.0</v>
       </c>
       <c r="D14">
         <v>239036198.0</v>
       </c>
       <c r="E14">
         <v>228137757.0</v>
       </c>
       <c r="F14">
         <v>192827179.0</v>
       </c>
       <c r="G14">
         <v>153788444.0</v>
       </c>
       <c r="H14">
         <v>131525322.0</v>
       </c>
       <c r="I14">
         <v>118593637.0</v>
       </c>
       <c r="J14">
         <v>110691493.0</v>
       </c>
       <c r="K14">
         <v>101902756.0</v>
       </c>
@@ -12403,69 +12403,69 @@
       </c>
       <c r="S2">
         <v>9.54</v>
       </c>
       <c r="T2">
         <v>15.59</v>
       </c>
       <c r="U2">
         <v>19.94</v>
       </c>
       <c r="V2">
         <v>28.29</v>
       </c>
       <c r="W2">
         <v>39.67</v>
       </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
         <v>134</v>
       </c>
       <c r="B3">
         <v>170425000.0</v>
       </c>
       <c r="C3">
-        <v>62088000.0</v>
+        <v>64490000.0</v>
       </c>
       <c r="D3">
-        <v>61418000.0</v>
+        <v>63599000.0</v>
       </c>
       <c r="E3">
-        <v>79220000.0</v>
+        <v>81730000.0</v>
       </c>
       <c r="F3">
-        <v>64613100.0</v>
+        <v>67021722.0</v>
       </c>
       <c r="G3">
-        <v>8488479.0</v>
+        <v>10669991.0</v>
       </c>
       <c r="H3">
-        <v>5690559.0</v>
+        <v>6301146.0</v>
       </c>
       <c r="I3">
-        <v>56074286.0</v>
+        <v>763000.0</v>
       </c>
       <c r="J3">
         <v>3197911.0</v>
       </c>
       <c r="K3">
         <v>56136.0</v>
       </c>
       <c r="L3">
         <v>90442.0</v>
       </c>
       <c r="M3">
         <v>109410.0</v>
       </c>
       <c r="N3">
         <v>184158.0</v>
       </c>
       <c r="O3">
         <v>139332.0</v>
       </c>
       <c r="P3">
         <v>395982.0</v>
       </c>
       <c r="Q3"/>
       <c r="R3">
         <v>26.49</v>
@@ -12572,69 +12572,69 @@
       </c>
       <c r="S5">
         <v>-78823.5</v>
       </c>
       <c r="T5">
         <v>-158015.54</v>
       </c>
       <c r="U5">
         <v>-116019.94</v>
       </c>
       <c r="V5">
         <v>-112352.29</v>
       </c>
       <c r="W5">
         <v>-108039.67</v>
       </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
         <v>137</v>
       </c>
       <c r="B6">
         <v>27170000.0</v>
       </c>
       <c r="C6">
-        <v>28884000.0</v>
+        <v>31286000.0</v>
       </c>
       <c r="D6">
-        <v>96723000.0</v>
+        <v>98904000.0</v>
       </c>
       <c r="E6">
-        <v>-45992000.0</v>
+        <v>-43482000.0</v>
       </c>
       <c r="F6">
-        <v>143893869.0</v>
+        <v>146302491.0</v>
       </c>
       <c r="G6">
-        <v>62522554.0</v>
+        <v>64704066.0</v>
       </c>
       <c r="H6">
-        <v>2662430.0</v>
+        <v>3273017.0</v>
       </c>
       <c r="I6">
-        <v>-14305162.0</v>
+        <v>-69616448.0</v>
       </c>
       <c r="J6">
         <v>-4455431.0</v>
       </c>
       <c r="K6">
         <v>-54984.33</v>
       </c>
       <c r="L6">
         <v>-96669.59</v>
       </c>
       <c r="M6">
         <v>-117849.03</v>
       </c>
       <c r="N6">
         <v>-194577.43</v>
       </c>
       <c r="O6">
         <v>-148323.75</v>
       </c>
       <c r="P6">
         <v>-187000.0</v>
       </c>
       <c r="Q6">
         <v>-189135.83</v>
       </c>
@@ -14291,195 +14291,195 @@
       </c>
       <c r="AY2">
         <v>9248000.0</v>
       </c>
       <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
     </row>
     <row r="3" spans="1:66">
       <c r="A3" t="s">
         <v>134</v>
       </c>
       <c r="B3">
-        <v>54449310.0</v>
+        <v>53678000.0</v>
       </c>
       <c r="C3">
-        <v>54017000.0</v>
+        <v>52702000.0</v>
       </c>
       <c r="D3">
-        <v>56747000.0</v>
+        <v>57420000.0</v>
       </c>
       <c r="E3">
         <v>38292000.0</v>
       </c>
       <c r="F3">
-        <v>21369000.0</v>
+        <v>22011000.0</v>
       </c>
       <c r="G3">
-        <v>15565000.0</v>
+        <v>15743000.0</v>
       </c>
       <c r="H3">
         <v>18050000.0</v>
       </c>
       <c r="I3">
         <v>15379000.0</v>
       </c>
       <c r="J3">
-        <v>12518000.0</v>
+        <v>13094000.0</v>
       </c>
       <c r="K3">
-        <v>11945000.0</v>
+        <v>16112701.0</v>
       </c>
       <c r="L3">
         <v>16423000.0</v>
       </c>
       <c r="M3">
         <v>16567000.0</v>
       </c>
       <c r="N3">
         <v>16483000.0</v>
       </c>
       <c r="O3">
-        <v>8805000.0</v>
+        <v>11315486.0</v>
       </c>
       <c r="P3">
         <v>20340000.0</v>
       </c>
       <c r="Q3">
         <v>24322819.0</v>
       </c>
       <c r="R3">
         <v>25752181.0</v>
       </c>
       <c r="S3">
-        <v>33095101.0</v>
+        <v>35503723.0</v>
       </c>
       <c r="T3">
         <v>14992288.0</v>
       </c>
       <c r="U3">
         <v>9626529.0</v>
       </c>
       <c r="V3">
-        <v>2585244.0</v>
+        <v>4766756.0</v>
       </c>
       <c r="W3">
         <v>5072845.0</v>
       </c>
       <c r="X3">
         <v>2476592.0</v>
       </c>
       <c r="Y3">
         <v>1796774.0</v>
       </c>
       <c r="Z3">
         <v>1629869.0</v>
       </c>
       <c r="AA3">
-        <v>1840319.0</v>
+        <v>2450905.0</v>
       </c>
       <c r="AB3">
         <v>1345212.0</v>
       </c>
       <c r="AC3">
         <v>1252072.0</v>
       </c>
       <c r="AD3">
         <v>1252957.0</v>
       </c>
       <c r="AE3">
-        <v>36854251.0</v>
+        <v>10104251.0</v>
       </c>
       <c r="AF3">
         <v>9392790.0</v>
       </c>
       <c r="AG3">
         <v>5142789.0</v>
       </c>
       <c r="AH3">
         <v>4684456.0</v>
       </c>
       <c r="AI3">
         <v>2163625.0</v>
       </c>
       <c r="AJ3">
         <v>954149.0</v>
       </c>
       <c r="AK3">
-        <v>3484789.0</v>
+        <v>80137.0</v>
       </c>
       <c r="AL3">
         <v>24727.0</v>
       </c>
       <c r="AM3">
         <v>19591.0</v>
       </c>
       <c r="AN3">
         <v>869000.0</v>
       </c>
       <c r="AO3">
         <v>23676.0</v>
       </c>
       <c r="AP3">
         <v>14355.0</v>
       </c>
       <c r="AQ3">
         <v>896000.0</v>
       </c>
       <c r="AR3">
         <v>43410.0</v>
       </c>
       <c r="AS3">
         <v>29659.0</v>
       </c>
       <c r="AT3">
         <v>24043.0</v>
       </c>
       <c r="AU3">
         <v>30944.0</v>
       </c>
       <c r="AV3">
         <v>27294.0</v>
       </c>
       <c r="AW3">
         <v>33879.0</v>
       </c>
       <c r="AX3">
-        <v>28006.0</v>
+        <v>1019000.0</v>
       </c>
       <c r="AY3">
         <v>59445.0</v>
       </c>
       <c r="AZ3">
         <v>100521.0</v>
       </c>
       <c r="BA3">
         <v>197943.0</v>
       </c>
       <c r="BB3">
         <v>29146.0</v>
       </c>
       <c r="BC3">
         <v>-237807.46</v>
       </c>
       <c r="BD3">
         <v>21262.0</v>
       </c>
       <c r="BE3">
         <v>80995.0</v>
       </c>
       <c r="BF3">
         <v>77517.0</v>
       </c>
@@ -14666,90 +14666,90 @@
       <c r="AC5">
         <v>-10087502.0</v>
       </c>
       <c r="AD5">
         <v>4359659.0</v>
       </c>
       <c r="AE5">
         <v>-36504951.0</v>
       </c>
       <c r="AF5">
         <v>-19565767.0</v>
       </c>
       <c r="AG5">
         <v>-13152668.0</v>
       </c>
       <c r="AH5">
         <v>-1156062.0</v>
       </c>
       <c r="AI5">
         <v>-2323552.0</v>
       </c>
       <c r="AJ5">
         <v>-1820274.0</v>
       </c>
       <c r="AK5">
-        <v>-4091000.0</v>
+        <v>-3484789.0</v>
       </c>
       <c r="AL5">
         <v>-49454.0</v>
       </c>
       <c r="AM5">
         <v>-854579.0</v>
       </c>
       <c r="AN5">
         <v>1589.0</v>
       </c>
       <c r="AO5">
         <v>-895357.0</v>
       </c>
       <c r="AP5">
         <v>-915644.0</v>
       </c>
       <c r="AQ5">
         <v>9774.0</v>
       </c>
       <c r="AR5">
         <v>-1153000.0</v>
       </c>
       <c r="AS5">
         <v>-1031954.0</v>
       </c>
       <c r="AT5">
         <v>-1007662.0</v>
       </c>
       <c r="AU5">
         <v>-55747.0</v>
       </c>
       <c r="AV5">
         <v>-57351.0</v>
       </c>
       <c r="AW5">
         <v>-70962.62</v>
       </c>
       <c r="AX5">
-        <v>-57745.0</v>
+        <v>-29739.0</v>
       </c>
       <c r="AY5">
         <v>-167961.53</v>
       </c>
       <c r="AZ5">
         <v>-175025.0</v>
       </c>
       <c r="BA5">
         <v>-231749.0</v>
       </c>
       <c r="BB5">
         <v>-30945.1</v>
       </c>
       <c r="BC5">
         <v>195716.94</v>
       </c>
       <c r="BD5">
         <v>-44700.18</v>
       </c>
       <c r="BE5">
         <v>-137944.96</v>
       </c>
       <c r="BF5">
         <v>-103388.0</v>
       </c>
@@ -14761,195 +14761,195 @@
       </c>
       <c r="BI5">
         <v>-121067.98</v>
       </c>
       <c r="BJ5">
         <v>-151506.75</v>
       </c>
       <c r="BK5">
         <v>114723.0</v>
       </c>
       <c r="BL5">
         <v>-130113.77</v>
       </c>
       <c r="BM5">
         <v>121917.0</v>
       </c>
       <c r="BN5">
         <v>-78945.73</v>
       </c>
     </row>
     <row r="6" spans="1:66">
       <c r="A6" t="s">
         <v>137</v>
       </c>
       <c r="B6">
-        <v>10014081.0</v>
+        <v>9242771.0</v>
       </c>
       <c r="C6">
-        <v>-29782000.0</v>
+        <v>-31097000.0</v>
       </c>
       <c r="D6">
-        <v>6272000.0</v>
+        <v>6945000.0</v>
       </c>
       <c r="E6">
         <v>23842000.0</v>
       </c>
       <c r="F6">
-        <v>26838000.0</v>
+        <v>27480000.0</v>
       </c>
       <c r="G6">
-        <v>30853000.0</v>
+        <v>31031000.0</v>
       </c>
       <c r="H6">
         <v>-2142000.0</v>
       </c>
       <c r="I6">
         <v>-5374000.0</v>
       </c>
       <c r="J6">
-        <v>-15757000.0</v>
+        <v>-15181000.0</v>
       </c>
       <c r="K6">
-        <v>86344000.0</v>
+        <v>90511701.0</v>
       </c>
       <c r="L6">
         <v>13267000.0</v>
       </c>
       <c r="M6">
         <v>-5612000.0</v>
       </c>
       <c r="N6">
         <v>2724000.0</v>
       </c>
       <c r="O6">
-        <v>23909000.0</v>
+        <v>26419486.0</v>
       </c>
       <c r="P6">
         <v>-11396000.0</v>
       </c>
       <c r="Q6">
         <v>11795819.0</v>
       </c>
       <c r="R6">
         <v>-70302149.0</v>
       </c>
       <c r="S6">
-        <v>15922198.0</v>
+        <v>18330820.0</v>
       </c>
       <c r="T6">
         <v>56693117.0</v>
       </c>
       <c r="U6">
         <v>44160941.0</v>
       </c>
       <c r="V6">
-        <v>29622411.0</v>
+        <v>31803923.0</v>
       </c>
       <c r="W6">
         <v>20530266.0</v>
       </c>
       <c r="X6">
         <v>17896844.0</v>
       </c>
       <c r="Y6">
         <v>11426301.0</v>
       </c>
       <c r="Z6">
         <v>3325792.0</v>
       </c>
       <c r="AA6">
-        <v>3858633.0</v>
+        <v>4469219.0</v>
       </c>
       <c r="AB6">
         <v>2026611.0</v>
       </c>
       <c r="AC6">
         <v>-8835430.0</v>
       </c>
       <c r="AD6">
         <v>5612616.0</v>
       </c>
       <c r="AE6">
-        <v>349300.0</v>
+        <v>-26400700.0</v>
       </c>
       <c r="AF6">
         <v>-10172977.0</v>
       </c>
       <c r="AG6">
         <v>-8009879.0</v>
       </c>
       <c r="AH6">
         <v>3528394.0</v>
       </c>
       <c r="AI6">
         <v>-159927.0</v>
       </c>
       <c r="AJ6">
         <v>-866125.0</v>
       </c>
       <c r="AK6">
-        <v>-3351000.0</v>
+        <v>-3404652.0</v>
       </c>
       <c r="AL6">
         <v>-24727.0</v>
       </c>
       <c r="AM6">
         <v>-12579.0</v>
       </c>
       <c r="AN6">
         <v>870589.0</v>
       </c>
       <c r="AO6">
         <v>-25357.0</v>
       </c>
       <c r="AP6">
         <v>-16644.0</v>
       </c>
       <c r="AQ6">
         <v>905774.0</v>
       </c>
       <c r="AR6">
         <v>-124000.0</v>
       </c>
       <c r="AS6">
         <v>-32954.0</v>
       </c>
       <c r="AT6">
         <v>-24662.0</v>
       </c>
       <c r="AU6">
         <v>-24803.0</v>
       </c>
       <c r="AV6">
         <v>-30057.0</v>
       </c>
       <c r="AW6">
         <v>-37083.62</v>
       </c>
       <c r="AX6">
-        <v>-29739.0</v>
+        <v>989261.0</v>
       </c>
       <c r="AY6">
         <v>-108516.53</v>
       </c>
       <c r="AZ6">
         <v>-74504.0</v>
       </c>
       <c r="BA6">
         <v>-33806.0</v>
       </c>
       <c r="BB6">
         <v>-1799.1</v>
       </c>
       <c r="BC6">
         <v>-42090.52</v>
       </c>
       <c r="BD6">
         <v>-23438.18</v>
       </c>
       <c r="BE6">
         <v>-56949.96</v>
       </c>
       <c r="BF6">
         <v>-25871.0</v>
       </c>
@@ -19238,78 +19238,78 @@
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
         <v>176</v>
       </c>
       <c r="B14">
         <v>170425000.0</v>
       </c>
       <c r="C14">
         <v>64490000.0</v>
       </c>
       <c r="D14">
-        <v>65948000.0</v>
+        <v>63599000.0</v>
       </c>
       <c r="E14">
         <v>81730000.0</v>
       </c>
       <c r="F14">
         <v>67021722.0</v>
       </c>
       <c r="G14">
         <v>10669991.0</v>
       </c>
       <c r="H14">
         <v>6301146.0</v>
       </c>
       <c r="I14">
-        <v>29324286.0</v>
+        <v>763000.0</v>
       </c>
       <c r="J14">
         <v>3197911.0</v>
       </c>
       <c r="K14">
-        <v>3534000.0</v>
+        <v>56136.0</v>
       </c>
       <c r="L14">
-        <v>3548000.0</v>
+        <v>90442.0</v>
       </c>
       <c r="M14">
-        <v>2349000.0</v>
+        <v>109410.0</v>
       </c>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14">
         <v>26.49</v>
       </c>
       <c r="S14">
         <v>9.5</v>
       </c>
       <c r="T14">
         <v>15.54</v>
       </c>
       <c r="U14">
         <v>19.94</v>
       </c>
       <c r="V14">
         <v>28.29</v>
       </c>
       <c r="W14">
         <v>39.67</v>
       </c>
     </row>
     <row r="15" spans="1:23">
@@ -19825,78 +19825,78 @@
       <c r="M24">
         <v>-4364000.0</v>
       </c>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
         <v>186</v>
       </c>
       <c r="B25">
         <v>-267137.0</v>
       </c>
       <c r="C25">
         <v>-59012000.0</v>
       </c>
       <c r="D25">
-        <v>-105060000.0</v>
+        <v>-102711000.0</v>
       </c>
       <c r="E25">
         <v>4905000.0</v>
       </c>
       <c r="F25">
         <v>-212273403.0</v>
       </c>
       <c r="G25">
         <v>944195.0</v>
       </c>
       <c r="H25">
         <v>-2009318.0</v>
       </c>
       <c r="I25">
-        <v>92378132.0</v>
+        <v>120939418.0</v>
       </c>
       <c r="J25">
         <v>17197353.0</v>
       </c>
       <c r="K25">
-        <v>0.0</v>
+        <v>3477864.51</v>
       </c>
       <c r="L25">
-        <v>12942.0</v>
+        <v>3470502.04</v>
       </c>
       <c r="M25">
-        <v>0.0</v>
+        <v>2239590.12</v>
       </c>
       <c r="N25">
         <v>0.0</v>
       </c>
       <c r="O25">
         <v>317218.0</v>
       </c>
       <c r="P25">
         <v>395642.0</v>
       </c>
       <c r="Q25">
         <v>-212733.69</v>
       </c>
       <c r="R25">
         <v>0.0</v>
       </c>
       <c r="S25">
         <v>0.0</v>
       </c>
       <c r="T25">
         <v>3652.97</v>
       </c>
       <c r="U25">
         <v>3260.06</v>
       </c>
@@ -21998,78 +21998,78 @@
       <c r="BN13"/>
     </row>
     <row r="14" spans="1:66">
       <c r="A14" t="s">
         <v>176</v>
       </c>
       <c r="B14">
         <v>53678000.0</v>
       </c>
       <c r="C14">
         <v>52702000.0</v>
       </c>
       <c r="D14">
         <v>57420000.0</v>
       </c>
       <c r="E14">
         <v>38292000.0</v>
       </c>
       <c r="F14">
         <v>22011000.0</v>
       </c>
       <c r="G14">
         <v>15743000.0</v>
       </c>
       <c r="H14">
-        <v>18794000.0</v>
+        <v>18050000.0</v>
       </c>
       <c r="I14">
         <v>15379000.0</v>
       </c>
       <c r="J14">
         <v>13094000.0</v>
       </c>
       <c r="K14">
         <v>16112701.0</v>
       </c>
       <c r="L14">
         <v>16423000.0</v>
       </c>
       <c r="M14">
         <v>16567000.0</v>
       </c>
       <c r="N14">
-        <v>16482986.0</v>
+        <v>16483000.0</v>
       </c>
       <c r="O14">
         <v>11315486.0</v>
       </c>
       <c r="P14">
-        <v>20339868.0</v>
+        <v>20340000.0</v>
       </c>
       <c r="Q14">
-        <v>24322658.0</v>
+        <v>24322819.0</v>
       </c>
       <c r="R14">
         <v>25752181.0</v>
       </c>
       <c r="S14">
         <v>35503723.0</v>
       </c>
       <c r="T14">
         <v>14992288.0</v>
       </c>
       <c r="U14">
         <v>9626529.0</v>
       </c>
       <c r="V14">
         <v>6899182.0</v>
       </c>
       <c r="W14">
         <v>4766756.0</v>
       </c>
       <c r="X14">
         <v>2476592.0</v>
       </c>
       <c r="Y14">
         <v>1796774.0</v>
       </c>
@@ -22084,77 +22084,91 @@
       </c>
       <c r="AC14">
         <v>1252072.0</v>
       </c>
       <c r="AD14">
         <v>1252957.0</v>
       </c>
       <c r="AE14">
         <v>10104251.0</v>
       </c>
       <c r="AF14">
         <v>9392790.0</v>
       </c>
       <c r="AG14">
         <v>5142789.0</v>
       </c>
       <c r="AH14">
         <v>4684456.0</v>
       </c>
       <c r="AI14">
         <v>2163625.0</v>
       </c>
       <c r="AJ14">
         <v>954149.0</v>
       </c>
-      <c r="AK14"/>
-      <c r="AL14"/>
+      <c r="AK14">
+        <v>80137.0</v>
+      </c>
+      <c r="AL14">
+        <v>24727.0</v>
+      </c>
       <c r="AM14">
-        <v>842000.0</v>
+        <v>19591.0</v>
       </c>
       <c r="AN14">
         <v>869000.0</v>
       </c>
-      <c r="AO14"/>
-      <c r="AP14"/>
+      <c r="AO14">
+        <v>23676.0</v>
+      </c>
+      <c r="AP14">
+        <v>14355.0</v>
+      </c>
       <c r="AQ14">
         <v>896000.0</v>
       </c>
       <c r="AR14">
-        <v>1029000.0</v>
-[...2 lines deleted...]
-      <c r="AT14"/>
+        <v>43410.0</v>
+      </c>
+      <c r="AS14">
+        <v>29659.0</v>
+      </c>
+      <c r="AT14">
+        <v>24043.0</v>
+      </c>
       <c r="AU14">
-        <v>619000.0</v>
+        <v>30944.0</v>
       </c>
       <c r="AV14">
-        <v>1773000.0</v>
-[...1 lines deleted...]
-      <c r="AW14"/>
+        <v>27294.0</v>
+      </c>
+      <c r="AW14">
+        <v>33879.0</v>
+      </c>
       <c r="AX14">
-        <v>576000.0</v>
+        <v>1019000.0</v>
       </c>
       <c r="AY14">
         <v>497000.0</v>
       </c>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
     </row>
     <row r="15" spans="1:66">
       <c r="A15" t="s">
         <v>177</v>
       </c>
       <c r="B15"/>
@@ -23584,78 +23598,78 @@
       <c r="BN24"/>
     </row>
     <row r="25" spans="1:66">
       <c r="A25" t="s">
         <v>186</v>
       </c>
       <c r="B25">
         <v>89429000.0</v>
       </c>
       <c r="C25">
         <v>33888000.0</v>
       </c>
       <c r="D25">
         <v>28678000.0</v>
       </c>
       <c r="E25">
         <v>-38088000.0</v>
       </c>
       <c r="F25">
         <v>-24436000.0</v>
       </c>
       <c r="G25">
         <v>54919000.0</v>
       </c>
       <c r="H25">
-        <v>-39351000.0</v>
+        <v>-38607000.0</v>
       </c>
       <c r="I25">
         <v>-26790000.0</v>
       </c>
       <c r="J25">
         <v>-3018000.0</v>
       </c>
       <c r="K25">
         <v>-2778733.0</v>
       </c>
       <c r="L25">
         <v>-30971000.0</v>
       </c>
       <c r="M25">
         <v>-23054000.0</v>
       </c>
       <c r="N25">
-        <v>-19411552.0</v>
+        <v>-19411566.0</v>
       </c>
       <c r="O25">
         <v>-102132973.0</v>
       </c>
       <c r="P25">
-        <v>63393925.0</v>
+        <v>63393793.0</v>
       </c>
       <c r="Q25">
-        <v>22525442.0</v>
+        <v>22525281.0</v>
       </c>
       <c r="R25">
         <v>16646453.0</v>
       </c>
       <c r="S25">
         <v>16129780.0</v>
       </c>
       <c r="T25">
         <v>-5941650.0</v>
       </c>
       <c r="U25">
         <v>-145096.0</v>
       </c>
       <c r="V25">
         <v>654457.0</v>
       </c>
       <c r="W25">
         <v>29557417.0</v>
       </c>
       <c r="X25">
         <v>101855.0</v>
       </c>
       <c r="Y25">
         <v>112591.0</v>
       </c>
@@ -23671,90 +23685,90 @@
       <c r="AC25">
         <v>791722.0</v>
       </c>
       <c r="AD25">
         <v>-2305913.0</v>
       </c>
       <c r="AE25">
         <v>61612725.0</v>
       </c>
       <c r="AF25">
         <v>15759785.0</v>
       </c>
       <c r="AG25">
         <v>38346.0</v>
       </c>
       <c r="AH25">
         <v>12856.0</v>
       </c>
       <c r="AI25">
         <v>817012.0</v>
       </c>
       <c r="AJ25">
         <v>1.0</v>
       </c>
       <c r="AK25">
-        <v>20579268.0</v>
+        <v>20499131.04</v>
       </c>
       <c r="AL25">
-        <v>-1412152.46</v>
+        <v>-1436879.41</v>
       </c>
       <c r="AM25">
-        <v>8998907.0</v>
+        <v>9821316.0</v>
       </c>
       <c r="AN25">
         <v>6229792.0</v>
       </c>
       <c r="AO25">
-        <v>0.0</v>
+        <v>-23676.0</v>
       </c>
       <c r="AP25">
-        <v>0.0</v>
+        <v>-14354.85</v>
       </c>
       <c r="AQ25">
         <v>12379709.0</v>
       </c>
       <c r="AR25">
-        <v>7066849.0</v>
+        <v>8052439.63</v>
       </c>
       <c r="AS25">
-        <v>0.0</v>
+        <v>-29658.82</v>
       </c>
       <c r="AT25">
-        <v>0.0</v>
+        <v>-24042.78</v>
       </c>
       <c r="AU25">
-        <v>15732846.0</v>
+        <v>16320903.19</v>
       </c>
       <c r="AV25">
-        <v>7432725.0</v>
+        <v>9178431.5</v>
       </c>
       <c r="AW25">
-        <v>131798.0</v>
+        <v>-33878.26</v>
       </c>
       <c r="AX25">
-        <v>-576000.0</v>
+        <v>-1018999.4</v>
       </c>
       <c r="AY25">
         <v>8775160.0</v>
       </c>
       <c r="AZ25">
         <v>62634.0</v>
       </c>
       <c r="BA25">
         <v>0.0</v>
       </c>
       <c r="BB25">
         <v>0.0</v>
       </c>
       <c r="BC25">
         <v>317218.0</v>
       </c>
       <c r="BD25">
         <v>0.0</v>
       </c>
       <c r="BE25">
         <v>-26576.0</v>
       </c>
       <c r="BF25"/>
       <c r="BG25">
         <v>395642.0</v>