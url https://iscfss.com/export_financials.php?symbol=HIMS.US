--- v2 (2026-09-14)
+++ v3 (2026-11-01)
@@ -3278,54 +3278,54 @@
       <c r="T14">
         <v>201363338.0</v>
       </c>
       <c r="U14">
         <v>200038761.0</v>
       </c>
       <c r="V14">
         <v>191922517.0</v>
       </c>
       <c r="W14">
         <v>153080538.0</v>
       </c>
       <c r="X14">
         <v>79311940.0</v>
       </c>
       <c r="Y14">
         <v>35614598.0</v>
       </c>
       <c r="Z14">
         <v>35331373.0</v>
       </c>
       <c r="AA14">
         <v>34610061.0</v>
       </c>
       <c r="AB14">
-        <v>39089554.5</v>
+        <v>39090000.0</v>
       </c>
       <c r="AC14">
-        <v>38523138.5</v>
+        <v>38523000.0</v>
       </c>
       <c r="AD14">
         <v>38279096.0</v>
       </c>
       <c r="AE14">
         <v>38279096.0</v>
       </c>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" t="s">
         <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15">