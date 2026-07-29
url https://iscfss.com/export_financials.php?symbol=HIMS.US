--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1445,51 +1445,51 @@
         <v>204525055.0</v>
       </c>
       <c r="H26">
         <v>203107342.0</v>
       </c>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
-        <v>1035141000.0</v>
+        <v>891974000.0</v>
       </c>
       <c r="C28">
         <v>-209239000.0</v>
       </c>
       <c r="D28">
         <v>-86715000.0</v>
       </c>
       <c r="E28">
         <v>-41465000.0</v>
       </c>
       <c r="F28">
         <v>-66302000.0</v>
       </c>
       <c r="G28">
         <v>-27344000.0</v>
       </c>
       <c r="H28">
         <v>-21132000.0</v>
       </c>
       <c r="I28">
         <v>-33098000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
@@ -1996,51 +1996,51 @@
         <v>-1901752.0</v>
       </c>
       <c r="H49"/>
       <c r="I49"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>57</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50">
         <v>1515000.0</v>
       </c>
       <c r="I50"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51">
-        <v>1263757000.0</v>
+        <v>1120590000.0</v>
       </c>
       <c r="C51">
         <v>11345000.0</v>
       </c>
       <c r="D51">
         <v>9948000.0</v>
       </c>
       <c r="E51">
         <v>5307000.0</v>
       </c>
       <c r="F51">
         <v>5482000.0</v>
       </c>
       <c r="G51"/>
       <c r="H51">
         <v>1515000.0</v>
       </c>
       <c r="I51">
         <v>8402000.0</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>59</v>
       </c>
@@ -3983,51 +3983,51 @@
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
         <v>909771000.0</v>
       </c>
       <c r="C28">
-        <v>1035141000.0</v>
+        <v>891974000.0</v>
       </c>
       <c r="D28">
         <v>772245000.0</v>
       </c>
       <c r="E28">
         <v>-80194000.0</v>
       </c>
       <c r="F28">
         <v>-210352000.0</v>
       </c>
       <c r="G28">
         <v>-209239000.0</v>
       </c>
       <c r="H28">
         <v>-154160000.0</v>
       </c>
       <c r="I28">
         <v>-117820000.0</v>
       </c>
       <c r="J28">
         <v>-93414000.0</v>
       </c>
       <c r="K28">
         <v>-86715000.0</v>
       </c>
@@ -4674,54 +4674,54 @@
       <c r="L36">
         <v>928000.0</v>
       </c>
       <c r="M36">
         <v>19658000.0</v>
       </c>
       <c r="N36">
         <v>14443000.0</v>
       </c>
       <c r="O36">
         <v>889000.0</v>
       </c>
       <c r="P36">
         <v>11083000.0</v>
       </c>
       <c r="Q36">
         <v>10334000.0</v>
       </c>
       <c r="R36">
         <v>9577000.0</v>
       </c>
       <c r="S36">
         <v>8798000.0</v>
       </c>
       <c r="T36">
-        <v>8023000.0</v>
+        <v>7167000.0</v>
       </c>
       <c r="U36">
-        <v>8618000.0</v>
+        <v>7762000.0</v>
       </c>
       <c r="V36">
         <v>5704000.0</v>
       </c>
       <c r="W36">
         <v>5554000.0</v>
       </c>
       <c r="X36">
         <v>4829000.0</v>
       </c>
       <c r="Y36">
         <v>4046000.0</v>
       </c>
       <c r="Z36">
         <v>2463000.0</v>
       </c>
       <c r="AA36">
         <v>2463000.0</v>
       </c>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
     </row>
     <row r="37" spans="1:30">
       <c r="A37" t="s">
@@ -5563,51 +5563,51 @@
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
     </row>
     <row r="51" spans="1:30">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51">
         <v>1132037000.0</v>
       </c>
       <c r="C51">
-        <v>1263757000.0</v>
+        <v>1120590000.0</v>
       </c>
       <c r="D51">
         <v>1118023000.0</v>
       </c>
       <c r="E51">
         <v>1044388000.0</v>
       </c>
       <c r="F51">
         <v>63384000.0</v>
       </c>
       <c r="G51">
         <v>11345000.0</v>
       </c>
       <c r="H51">
         <v>11358000.0</v>
       </c>
       <c r="I51">
         <v>11475000.0</v>
       </c>
       <c r="J51">
         <v>11823000.0</v>
       </c>
       <c r="K51">
         <v>9948000.0</v>
       </c>
@@ -6510,92 +6510,92 @@
       <c r="H3">
         <v>260000.0</v>
       </c>
       <c r="I3">
         <v>75769000.0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>94</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>95</v>
       </c>
       <c r="B5">
-        <v>105613000.0</v>
+        <v>123924000.0</v>
       </c>
       <c r="C5">
-        <v>61903000.0</v>
+        <v>71711000.0</v>
       </c>
       <c r="D5">
-        <v>-29453000.0</v>
+        <v>-21571000.0</v>
       </c>
       <c r="E5">
-        <v>-68697000.0</v>
+        <v>-65709000.0</v>
       </c>
       <c r="F5">
-        <v>-115042000.0</v>
+        <v>-110795000.0</v>
       </c>
       <c r="G5">
         <v>-15144000.0</v>
       </c>
       <c r="H5">
         <v>-71605000.0</v>
       </c>
       <c r="I5">
         <v>-75769000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>96</v>
       </c>
       <c r="B6">
-        <v>160115000.0</v>
+        <v>178426000.0</v>
       </c>
       <c r="C6">
-        <v>78991000.0</v>
+        <v>88799000.0</v>
       </c>
       <c r="D6">
-        <v>-19938000.0</v>
+        <v>-12056000.0</v>
       </c>
       <c r="E6">
-        <v>-61223000.0</v>
+        <v>-58235000.0</v>
       </c>
       <c r="F6">
-        <v>-110967000.0</v>
+        <v>-106720000.0</v>
       </c>
       <c r="G6">
         <v>-14087000.0</v>
       </c>
       <c r="H6">
         <v>-71345000.0</v>
       </c>
       <c r="I6"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>97</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>98</v>
@@ -7506,200 +7506,200 @@
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
         <v>95</v>
       </c>
       <c r="B5">
-        <v>-16469000.0</v>
+        <v>-101551000.0</v>
       </c>
       <c r="C5">
-        <v>9186000.0</v>
+        <v>18353000.0</v>
       </c>
       <c r="D5">
         <v>12223000.0</v>
       </c>
       <c r="E5">
-        <v>26723000.0</v>
+        <v>32853000.0</v>
       </c>
       <c r="F5">
-        <v>57897000.0</v>
+        <v>60495000.0</v>
       </c>
       <c r="G5">
-        <v>18596000.0</v>
+        <v>22291000.0</v>
       </c>
       <c r="H5">
-        <v>22374000.0</v>
+        <v>23593000.0</v>
       </c>
       <c r="I5">
-        <v>11030000.0</v>
+        <v>13424000.0</v>
       </c>
       <c r="J5">
-        <v>9903000.0</v>
+        <v>12403000.0</v>
       </c>
       <c r="K5">
-        <v>-400000.0</v>
+        <v>2196000.0</v>
       </c>
       <c r="L5">
-        <v>-8554000.0</v>
+        <v>-6916000.0</v>
       </c>
       <c r="M5">
-        <v>-9236000.0</v>
+        <v>-7170000.0</v>
       </c>
       <c r="N5">
-        <v>-11263000.0</v>
+        <v>-9681000.0</v>
       </c>
       <c r="O5">
-        <v>-11605000.0</v>
+        <v>-11028000.0</v>
       </c>
       <c r="P5">
-        <v>-19983000.0</v>
+        <v>-18856000.0</v>
       </c>
       <c r="Q5">
-        <v>-20190000.0</v>
+        <v>-19667000.0</v>
       </c>
       <c r="R5">
-        <v>-16919000.0</v>
+        <v>-16158000.0</v>
       </c>
       <c r="S5">
         <v>-31248000.0</v>
       </c>
       <c r="T5">
-        <v>-27661000.0</v>
+        <v>-19114000.0</v>
       </c>
       <c r="U5">
-        <v>-17407000.0</v>
+        <v>-9119000.0</v>
       </c>
       <c r="V5">
         <v>-48409000.0</v>
       </c>
       <c r="W5">
         <v>-2372000.0</v>
       </c>
       <c r="X5">
         <v>-5840000.0</v>
       </c>
       <c r="Y5">
         <v>-944000.0</v>
       </c>
       <c r="Z5">
         <v>-5988000.0</v>
       </c>
       <c r="AA5">
         <v>-12300000.0</v>
       </c>
       <c r="AB5">
         <v>-19523000.0</v>
       </c>
       <c r="AC5">
         <v>-20678500.0</v>
       </c>
       <c r="AD5">
         <v>-20678500.0</v>
       </c>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
         <v>96</v>
       </c>
       <c r="B6">
-        <v>5484000.0</v>
+        <v>-79598000.0</v>
       </c>
       <c r="C6">
-        <v>27278000.0</v>
+        <v>36445000.0</v>
       </c>
       <c r="D6">
         <v>29892000.0</v>
       </c>
       <c r="E6">
-        <v>37188000.0</v>
+        <v>43318000.0</v>
       </c>
       <c r="F6">
-        <v>66173000.0</v>
+        <v>68771000.0</v>
       </c>
       <c r="G6">
-        <v>24657000.0</v>
+        <v>28352000.0</v>
       </c>
       <c r="H6">
-        <v>26757000.0</v>
+        <v>27976000.0</v>
       </c>
       <c r="I6">
-        <v>14673000.0</v>
+        <v>17067000.0</v>
       </c>
       <c r="J6">
-        <v>12904000.0</v>
+        <v>15404000.0</v>
       </c>
       <c r="K6">
-        <v>2258000.0</v>
+        <v>4854000.0</v>
       </c>
       <c r="L6">
-        <v>-6191000.0</v>
+        <v>-4553000.0</v>
       </c>
       <c r="M6">
-        <v>-6859000.0</v>
+        <v>-4793000.0</v>
       </c>
       <c r="N6">
-        <v>-9146000.0</v>
+        <v>-7564000.0</v>
       </c>
       <c r="O6">
-        <v>-9595000.0</v>
+        <v>-9018000.0</v>
       </c>
       <c r="P6">
-        <v>-18081000.0</v>
+        <v>-16954000.0</v>
       </c>
       <c r="Q6">
-        <v>-18369000.0</v>
+        <v>-17846000.0</v>
       </c>
       <c r="R6">
-        <v>-15178000.0</v>
+        <v>-14417000.0</v>
       </c>
       <c r="S6">
         <v>-29618000.0</v>
       </c>
       <c r="T6">
-        <v>-26115000.0</v>
+        <v>-17568000.0</v>
       </c>
       <c r="U6">
-        <v>-16902000.0</v>
+        <v>-8614000.0</v>
       </c>
       <c r="V6">
         <v>-48015000.0</v>
       </c>
       <c r="W6">
         <v>-2007000.0</v>
       </c>
       <c r="X6">
         <v>-5540000.0</v>
       </c>
       <c r="Y6">
         <v>-732000.0</v>
       </c>
       <c r="Z6">
         <v>-5808000.0</v>
       </c>
       <c r="AA6">
         <v>-12150000.0</v>
       </c>
       <c r="AB6">
         <v>-19428000.0</v>
       </c>
       <c r="AC6">
         <v>-20671000.0</v>
       </c>
@@ -9101,51 +9101,51 @@
       <c r="M28">
         <v>31144000.0</v>
       </c>
       <c r="N28">
         <v>30513000.0</v>
       </c>
       <c r="O28">
         <v>50089000.0</v>
       </c>
       <c r="P28">
         <v>26246000.0</v>
       </c>
       <c r="Q28">
         <v>22567000.0</v>
       </c>
       <c r="R28">
         <v>21811000.0</v>
       </c>
       <c r="S28">
         <v>40956000.0</v>
       </c>
       <c r="T28">
         <v>37998000.0</v>
       </c>
       <c r="U28">
-        <v>36740000.0</v>
+        <v>33940000.0</v>
       </c>
       <c r="V28">
         <v>61698000.0</v>
       </c>
       <c r="W28">
         <v>5966000.0</v>
       </c>
       <c r="X28">
         <v>19496000.0</v>
       </c>
       <c r="Y28">
         <v>14841000.0</v>
       </c>
       <c r="Z28">
         <v>14064000.0</v>
       </c>
       <c r="AA28">
         <v>15492000.0</v>
       </c>
       <c r="AB28">
         <v>17657000.0</v>
       </c>
       <c r="AC28">
         <v>11357000.0</v>
       </c>
@@ -12078,51 +12078,51 @@
       </c>
       <c r="Y24">
         <v>-598000.0</v>
       </c>
       <c r="Z24">
         <v>-452000.0</v>
       </c>
       <c r="AA24">
         <v>-266000.0</v>
       </c>
       <c r="AB24">
         <v>-42553000.0</v>
       </c>
       <c r="AC24">
         <v>-336000.0</v>
       </c>
       <c r="AD24">
         <v>-336000.0</v>
       </c>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" t="s">
         <v>145</v>
       </c>
       <c r="B25">
-        <v>106042000.0</v>
+        <v>69180000.0</v>
       </c>
       <c r="C25">
         <v>7036000.0</v>
       </c>
       <c r="D25">
         <v>-3003000.0</v>
       </c>
       <c r="E25">
         <v>3177000.0</v>
       </c>
       <c r="F25">
         <v>3074000.0</v>
       </c>
       <c r="G25">
         <v>-322000.0</v>
       </c>
       <c r="H25">
         <v>-482000.0</v>
       </c>
       <c r="I25">
         <v>-515000.0</v>
       </c>
       <c r="J25">
         <v>-19000.0</v>
       </c>