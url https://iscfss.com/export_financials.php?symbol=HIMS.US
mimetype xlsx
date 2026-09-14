--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -232,50 +232,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2294,4120 +2297,4258 @@
       </c>
       <c r="H62"/>
       <c r="I62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD62"/>
+  <dimension ref="A1:AE62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>70</v>
       </c>
       <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
         <v>79</v>
       </c>
       <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
         <v>82</v>
       </c>
       <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
         <v>85</v>
       </c>
       <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
         <v>88</v>
       </c>
       <c r="AA1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="AC1" t="s">
         <v>90</v>
       </c>
       <c r="AD1" t="s">
         <v>91</v>
       </c>
-    </row>
-    <row r="2" spans="1:30">
+      <c r="AE1" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2">
+        <v>501297000.0</v>
+      </c>
+      <c r="C2">
         <v>306865000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>143278000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>198413000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>105009000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>108919000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>91180000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>75444000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>57099000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>43919000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>43070000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>42001000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>38267000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>37609000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>32363000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>32972000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>27093000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>23906000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>19640000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>16094000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>15564000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>13233000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>8066000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>6707000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>6170000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7231000.0</v>
       </c>
       <c r="AA2">
         <v>7231000.0</v>
       </c>
-      <c r="AB2"/>
+      <c r="AB2">
+        <v>7231000.0</v>
+      </c>
       <c r="AC2"/>
       <c r="AD2"/>
-    </row>
-    <row r="3" spans="1:30">
+      <c r="AE2"/>
+    </row>
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3"/>
+    </row>
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5">
+        <v>-46037000.0</v>
+      </c>
+      <c r="C5">
         <v>-4405000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>2294000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>921000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>822000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-164000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-324000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>229000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-168000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-162000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-124000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-133000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-258000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-111000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-277000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-462000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-468000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-323000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-137000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-52000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-40000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-72000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-11000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-10000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-16000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="AA5">
         <v>2000.0</v>
       </c>
-      <c r="AB5"/>
+      <c r="AB5">
+        <v>2000.0</v>
+      </c>
       <c r="AC5"/>
       <c r="AD5"/>
-    </row>
-    <row r="6" spans="1:30">
+      <c r="AE5"/>
+    </row>
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6"/>
+    </row>
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7">
+        <v>180940000.0</v>
+      </c>
+      <c r="C7">
         <v>157931000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>148010000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>147000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>74921000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>63384000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>11345000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>11358000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>11475000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>11823000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>9948000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>4683000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>5091000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>4904000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>5307000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>5680000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>4814000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>5151000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>5482000.0</v>
       </c>
-      <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
-      <c r="W7">
+      <c r="W7"/>
+      <c r="X7">
         <v>0.0</v>
       </c>
-      <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
         <v>15</v>
       </c>
       <c r="B8">
         <v>23000.0</v>
       </c>
       <c r="C8">
         <v>23000.0</v>
       </c>
       <c r="D8">
         <v>23000.0</v>
       </c>
       <c r="E8">
         <v>23000.0</v>
       </c>
       <c r="F8">
-        <v>22000.0</v>
+        <v>23000.0</v>
       </c>
       <c r="G8">
         <v>22000.0</v>
       </c>
       <c r="H8">
         <v>22000.0</v>
       </c>
       <c r="I8">
         <v>22000.0</v>
       </c>
       <c r="J8">
-        <v>21000.0</v>
+        <v>22000.0</v>
       </c>
       <c r="K8">
         <v>21000.0</v>
       </c>
       <c r="L8">
         <v>21000.0</v>
       </c>
       <c r="M8">
         <v>21000.0</v>
       </c>
       <c r="N8">
         <v>21000.0</v>
       </c>
       <c r="O8">
         <v>21000.0</v>
       </c>
       <c r="P8">
         <v>21000.0</v>
       </c>
       <c r="Q8">
         <v>21000.0</v>
       </c>
       <c r="R8">
         <v>21000.0</v>
       </c>
       <c r="S8">
-        <v>20000.0</v>
+        <v>21000.0</v>
       </c>
       <c r="T8">
         <v>20000.0</v>
       </c>
       <c r="U8">
+        <v>20000.0</v>
+      </c>
+      <c r="V8">
         <v>19000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
         <v>16</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>682161000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>667531000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9">
+      <c r="P9"/>
+      <c r="Q9">
         <v>645109000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>634388000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>623220000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>613687000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>602975000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>524924000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>515216000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>6901127.0</v>
       </c>
-      <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9"/>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
         <v>17</v>
       </c>
       <c r="B10">
+        <v>609811000.0</v>
+      </c>
+      <c r="C10">
         <v>222266000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>228616000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>345778000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1124582000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>273736000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>220584000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>165518000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>129295000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>105237000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>96663000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>57996000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>65417000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>48745000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>46772000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>57964000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>55033000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>48284000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>71784000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>64772000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>107145000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>88169000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>27344000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>36400000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>45646000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22647000.0</v>
       </c>
       <c r="AA10">
         <v>22647000.0</v>
       </c>
-      <c r="AB10"/>
+      <c r="AB10">
+        <v>22647000.0</v>
+      </c>
       <c r="AC10"/>
       <c r="AD10"/>
-    </row>
-    <row r="11" spans="1:30">
+      <c r="AE10"/>
+    </row>
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
         <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11"/>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
         <v>19</v>
       </c>
       <c r="B12">
+        <v>841048000.0</v>
+      </c>
+      <c r="C12">
         <v>750875000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>577492000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>629744000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1144615000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>322671000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>300251000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>254071000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>227292000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>203592000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>220981000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>212497000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>193142000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>184393000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>179625000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>198391000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>194977000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>203053000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>247274000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>252425000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>317323000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>323266000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>100208000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>95546000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>88397000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60368000.0</v>
       </c>
       <c r="AA12">
         <v>60368000.0</v>
       </c>
-      <c r="AB12"/>
+      <c r="AB12">
+        <v>60368000.0</v>
+      </c>
       <c r="AC12"/>
       <c r="AD12"/>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12"/>
+    </row>
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
         <v>20</v>
       </c>
       <c r="B13">
         <v>23000.0</v>
       </c>
       <c r="C13">
         <v>23000.0</v>
       </c>
       <c r="D13">
         <v>23000.0</v>
       </c>
       <c r="E13">
         <v>23000.0</v>
       </c>
       <c r="F13">
-        <v>22000.0</v>
+        <v>23000.0</v>
       </c>
       <c r="G13">
         <v>22000.0</v>
       </c>
       <c r="H13">
         <v>22000.0</v>
       </c>
       <c r="I13">
         <v>22000.0</v>
       </c>
       <c r="J13">
-        <v>21000.0</v>
+        <v>22000.0</v>
       </c>
       <c r="K13">
         <v>21000.0</v>
       </c>
       <c r="L13">
         <v>21000.0</v>
       </c>
       <c r="M13">
         <v>21000.0</v>
       </c>
       <c r="N13">
         <v>21000.0</v>
       </c>
       <c r="O13">
         <v>21000.0</v>
       </c>
       <c r="P13">
         <v>21000.0</v>
       </c>
       <c r="Q13">
         <v>21000.0</v>
       </c>
       <c r="R13">
         <v>21000.0</v>
       </c>
       <c r="S13">
-        <v>20000.0</v>
+        <v>21000.0</v>
       </c>
       <c r="T13">
         <v>20000.0</v>
       </c>
       <c r="U13">
+        <v>20000.0</v>
+      </c>
+      <c r="V13">
         <v>19000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>18000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>5000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>190583120.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>192839867.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4500000.0</v>
       </c>
       <c r="AA13">
         <v>4500000.0</v>
       </c>
-      <c r="AB13"/>
+      <c r="AB13">
+        <v>4500000.0</v>
+      </c>
       <c r="AC13"/>
       <c r="AD13"/>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13"/>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
         <v>21</v>
       </c>
       <c r="B14">
+        <v>231746126.0</v>
+      </c>
+      <c r="C14">
         <v>228357303.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>248096429.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>248675710.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>256779292.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>246610232.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>240725350.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>235069539.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>234791985.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>229364585.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>209739697.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>210134681.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>208422825.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>207140298.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>206140283.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>205232967.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>203949535.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>202695970.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>201363338.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>200038761.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>191922517.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>153080538.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>79311940.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>35614598.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>35331373.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>34610061.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>39089554.5</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>38523138.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>38279096.0</v>
       </c>
       <c r="AD14">
         <v>38279096.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:30">
+      <c r="AE14">
+        <v>38279096.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
         <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>21000.0</v>
       </c>
-      <c r="O15"/>
-      <c r="P15">
+      <c r="O15">
         <v>21000.0</v>
       </c>
+      <c r="P15"/>
       <c r="Q15">
         <v>21000.0</v>
       </c>
       <c r="R15">
         <v>21000.0</v>
       </c>
       <c r="S15">
-        <v>20000.0</v>
+        <v>21000.0</v>
       </c>
       <c r="T15">
         <v>20000.0</v>
       </c>
       <c r="U15">
+        <v>20000.0</v>
+      </c>
+      <c r="V15">
         <v>19000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>18000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>630.0</v>
       </c>
-      <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-      <c r="AA15">
+      <c r="AA15"/>
+      <c r="AB15">
         <v>4500000.0</v>
       </c>
-      <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AE15"/>
+    </row>
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
         <v>23</v>
       </c>
       <c r="B16">
+        <v>141384000.0</v>
+      </c>
+      <c r="C16">
         <v>165132000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>127160000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>118458000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>98417000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>110765000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>75285000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>32184000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>20990000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>13735000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>7733000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>4392000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2058000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>2866000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1472000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>2124000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>2337000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1145000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>3188000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1993000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1019000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>624000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1272000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>688000.0</v>
       </c>
-      <c r="Y16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Z16"/>
       <c r="AA16">
         <v>753000.0</v>
       </c>
-      <c r="AB16"/>
+      <c r="AB16">
+        <v>753000.0</v>
+      </c>
       <c r="AC16"/>
       <c r="AD16"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16"/>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
         <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
         <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
         <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
         <v>27</v>
       </c>
       <c r="B20">
+        <v>1101720000.0</v>
+      </c>
+      <c r="C20">
         <v>342838000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>278325000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>259236000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>117753000.0</v>
       </c>
       <c r="F20">
         <v>117753000.0</v>
       </c>
       <c r="G20">
-        <v>112728000.0</v>
+        <v>117753000.0</v>
       </c>
       <c r="H20">
         <v>112728000.0</v>
       </c>
       <c r="I20">
-        <v>110881000.0</v>
+        <v>112728000.0</v>
       </c>
       <c r="J20">
         <v>110881000.0</v>
       </c>
       <c r="K20">
         <v>110881000.0</v>
       </c>
       <c r="L20">
         <v>110881000.0</v>
       </c>
       <c r="M20">
         <v>110881000.0</v>
       </c>
       <c r="N20">
         <v>110881000.0</v>
       </c>
       <c r="O20">
         <v>110881000.0</v>
       </c>
       <c r="P20">
         <v>110881000.0</v>
       </c>
       <c r="Q20">
         <v>110881000.0</v>
       </c>
       <c r="R20">
         <v>110881000.0</v>
       </c>
       <c r="S20">
         <v>110881000.0</v>
       </c>
       <c r="T20">
         <v>110881000.0</v>
       </c>
       <c r="U20">
+        <v>110881000.0</v>
+      </c>
+      <c r="V20">
         <v>2739000.0</v>
       </c>
-      <c r="V20"/>
-      <c r="W20">
+      <c r="W20"/>
+      <c r="X20">
         <v>0.0</v>
       </c>
-      <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
         <v>28</v>
       </c>
       <c r="B21">
+        <v>422809000.0</v>
+      </c>
+      <c r="C21">
         <v>261034000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>196116000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>194931000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>40657000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>43431000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>43410000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>44818000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>17133000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>17863000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>18574000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>19297000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>19962000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>20909000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>21841000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>22090000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>23806000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>24848000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>25890000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>26932000.0</v>
       </c>
-      <c r="U21"/>
       <c r="V21"/>
-      <c r="W21">
+      <c r="W21"/>
+      <c r="X21">
         <v>59000.0</v>
       </c>
-      <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
-      <c r="AA21">
+      <c r="AA21"/>
+      <c r="AB21">
         <v>1300000.0</v>
       </c>
-      <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21"/>
+    </row>
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
         <v>29</v>
       </c>
       <c r="B22">
+        <v>87781000.0</v>
+      </c>
+      <c r="C22">
         <v>84712000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>115734000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>105989000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>141800000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>76096000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>64427000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>49110000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>40588000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>29826000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>22464000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>21992000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>21417000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>20697000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>21562000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>22347000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>19673000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>12143000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>13558000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>10858000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>6590000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>4523000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>3543000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>4952000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>6221000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4217000.0</v>
       </c>
       <c r="AA22">
         <v>4217000.0</v>
       </c>
-      <c r="AB22"/>
+      <c r="AB22">
+        <v>4217000.0</v>
+      </c>
       <c r="AC22"/>
       <c r="AD22"/>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22"/>
+    </row>
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
         <v>30</v>
       </c>
       <c r="B23">
+        <v>3628814000.0</v>
+      </c>
+      <c r="C23">
         <v>2267043000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2154705000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2233304000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1877582000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>891711000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>707539000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>602261000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>480500000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>448106000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>441186000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>413865000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>389884000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>376306000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>366341000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>382827000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>379965000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>382039000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>420585000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>420069000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>347699000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>345900000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>118697000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>119187000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>104470000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>72070000.0</v>
       </c>
       <c r="AA23">
         <v>72070000.0</v>
       </c>
-      <c r="AB23"/>
+      <c r="AB23">
+        <v>72070000.0</v>
+      </c>
       <c r="AC23"/>
       <c r="AD23"/>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23"/>
+    </row>
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
         <v>31</v>
       </c>
       <c r="B24">
+        <v>1365299000.0</v>
+      </c>
+      <c r="C24">
         <v>974106000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>972580000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>971023000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>969467000.0</v>
       </c>
-      <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
         <v>32</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
+        <v>0.0</v>
+      </c>
+      <c r="D26">
         <v>351263000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>438340000.0</v>
       </c>
-      <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>0.0</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
-      <c r="X26">
+      <c r="X26"/>
+      <c r="Y26">
         <v>7227000.0</v>
       </c>
-      <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
+        <v>936428000.0</v>
+      </c>
+      <c r="C28">
         <v>909771000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>891974000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>772245000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-80194000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-210352000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-209239000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-154160000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-117820000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-93414000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-86715000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-53313000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-60326000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-43841000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-41465000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-52284000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-50219000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-43133000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-66302000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-64772000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-107145000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-88169000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-27344000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-36400000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-45646000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-21132000.0</v>
       </c>
       <c r="AA28">
         <v>-21132000.0</v>
       </c>
-      <c r="AB28"/>
+      <c r="AB28">
+        <v>-21132000.0</v>
+      </c>
       <c r="AC28"/>
       <c r="AD28"/>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28"/>
+    </row>
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
         <v>36</v>
       </c>
       <c r="B29">
+        <v>1689371000.0</v>
+      </c>
+      <c r="C29">
         <v>1420273000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1513508000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1552005000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1532163000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>549261000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>476716000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>440051000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>361966000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>344482000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>344029000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>328562000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>320071000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>312745000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>311741000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>310946000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>319059000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>327715000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>334619000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>355153000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>293054000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>292466000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-146874000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-143341000.0</v>
       </c>
-      <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29"/>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
+        <v>375291000.0</v>
+      </c>
+      <c r="C30">
         <v>149620000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>32149000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>41331000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>6735000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>6944000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>6080000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>4574000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>5551000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>6405000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>6748000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>4229000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>3902000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>4475000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>3231000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>3809000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>4936000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>5463000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>3577000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1324000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1246000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>942000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>750000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1267000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>859000.0</v>
       </c>
       <c r="AA30">
         <v>859000.0</v>
       </c>
-      <c r="AB30"/>
+      <c r="AB30">
+        <v>859000.0</v>
+      </c>
       <c r="AC30"/>
       <c r="AD30"/>
-    </row>
-    <row r="31" spans="1:30">
+      <c r="AE30"/>
+    </row>
+    <row r="31" spans="1:31">
       <c r="A31" t="s">
         <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>198384000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>189228000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>180955000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>170819000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>177975000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>184372000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>191986000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>197848000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>217340000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>290315000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>292466000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-149774000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-143341000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-138949000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-141093000.0</v>
       </c>
-      <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31"/>
+    </row>
+    <row r="32" spans="1:31">
       <c r="A32" t="s">
         <v>39</v>
       </c>
       <c r="B32">
+        <v>-98619000.0</v>
+      </c>
+      <c r="C32">
         <v>426586000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>363207000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>394475000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1083334000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>166602000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>174464000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>173730000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>182247000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>168410000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>176585000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>167674000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>168101000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>169242000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>168654000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>166637000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>174862000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>183446000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>190684000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>221735000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>308998000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>320516000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>97856000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>90150000.0</v>
       </c>
-      <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32"/>
+    </row>
+    <row r="33" spans="1:31">
       <c r="A33" t="s">
         <v>40</v>
       </c>
       <c r="B33">
+        <v>2244201000.0</v>
+      </c>
+      <c r="C33">
         <v>1221680000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1387067000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1388044000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>522016000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>444747000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>311708000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>275886000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>189582000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>186372000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>176133000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>163646000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>155236000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>150781000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>149746000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>149372000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>149480000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>150093000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>150680000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>145836000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>11357000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>5704000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>5613000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>12056000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>4046000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2463000.0</v>
       </c>
       <c r="AA33">
         <v>2463000.0</v>
       </c>
-      <c r="AB33"/>
+      <c r="AB33">
+        <v>2463000.0</v>
+      </c>
       <c r="AC33"/>
       <c r="AD33"/>
-    </row>
-    <row r="34" spans="1:30">
+      <c r="AE33"/>
+    </row>
+    <row r="34" spans="1:31">
       <c r="A34" t="s">
         <v>41</v>
       </c>
       <c r="B34">
+        <v>90264000.0</v>
+      </c>
+      <c r="C34">
         <v>25186000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>64743000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>55728000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>1401000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>2440000.0</v>
       </c>
-      <c r="G34"/>
       <c r="H34"/>
-      <c r="I34">
+      <c r="I34"/>
+      <c r="J34">
         <v>22000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>21000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>22000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>5000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>14000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>7194000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>3010000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>4814000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>1881000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>5307000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>2628000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>12418000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>1895000.0</v>
       </c>
-      <c r="V34"/>
-      <c r="W34">
+      <c r="W34"/>
+      <c r="X34">
         <v>381000.0</v>
       </c>
-      <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34"/>
+    </row>
+    <row r="35" spans="1:31">
       <c r="A35" t="s">
         <v>42</v>
       </c>
       <c r="B35">
+        <v>1821510000.0</v>
+      </c>
+      <c r="C35">
         <v>1202099000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1209346000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1201537000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1042654000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>62088000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>9456000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>9565000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>9863000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>10300000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>8689000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>2758000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>3266000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>7278000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>6659000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>5063000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>5283000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>5824000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>6745000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>12418000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>27301000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>33754000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>250343000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>245547000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>126000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>186741000.0</v>
       </c>
       <c r="AA35">
         <v>186741000.0</v>
       </c>
-      <c r="AB35"/>
+      <c r="AB35">
+        <v>186741000.0</v>
+      </c>
       <c r="AC35"/>
       <c r="AD35"/>
-    </row>
-    <row r="36" spans="1:30">
+      <c r="AE35"/>
+    </row>
+    <row r="36" spans="1:31">
       <c r="A36" t="s">
         <v>43</v>
       </c>
       <c r="B36">
+        <v>78314000.0</v>
+      </c>
+      <c r="C36">
         <v>47625000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>29680000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>3877000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>2236000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>3165000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1003000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>994000.0</v>
       </c>
       <c r="I36">
         <v>994000.0</v>
       </c>
       <c r="J36">
         <v>994000.0</v>
       </c>
       <c r="K36">
+        <v>994000.0</v>
+      </c>
+      <c r="L36">
         <v>947000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>928000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>19658000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>14443000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>889000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>11083000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>10334000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>9577000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>8798000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>7167000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>7762000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>5704000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>5554000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>4829000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>4046000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2463000.0</v>
       </c>
       <c r="AA36">
         <v>2463000.0</v>
       </c>
-      <c r="AB36"/>
+      <c r="AB36">
+        <v>2463000.0</v>
+      </c>
       <c r="AC36"/>
       <c r="AD36"/>
-    </row>
-    <row r="37" spans="1:30">
+      <c r="AE36"/>
+    </row>
+    <row r="37" spans="1:31">
       <c r="A37" t="s">
         <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-    </row>
-    <row r="38" spans="1:30">
+      <c r="AE37"/>
+    </row>
+    <row r="38" spans="1:31">
       <c r="A38" t="s">
         <v>45</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>1.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>928000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>19658000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>14443000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>888000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>11083000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>10334000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>9577000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>8798000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>8023000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>8618000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>5704000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>1013000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>4829000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>4046000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>206287199.0</v>
       </c>
-      <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
-    </row>
-    <row r="39" spans="1:30">
+      <c r="AE38"/>
+    </row>
+    <row r="39" spans="1:31">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
+        <v>80493000.0</v>
+      </c>
+      <c r="C39">
         <v>60156000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>42263000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>68196000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>62416000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>41253000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>25073000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>18620000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>17487000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>21911000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>14860000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>11501000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>16187000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>15960000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>12177000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>8908000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>10899000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>11287000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>5496000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>9626000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>11183000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>11465000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>8583000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>5366000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>3806000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4163000.0</v>
       </c>
       <c r="AA39">
         <v>4163000.0</v>
       </c>
-      <c r="AB39"/>
+      <c r="AB39">
+        <v>4163000.0</v>
+      </c>
       <c r="AC39"/>
       <c r="AD39"/>
-    </row>
-    <row r="40" spans="1:30">
+      <c r="AE39"/>
+    </row>
+    <row r="40" spans="1:31">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
+        <v>829000000.0</v>
+      </c>
+      <c r="C40">
         <v>141201000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>129150000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>130492000.0</v>
       </c>
-      <c r="E40">
-[...1 lines deleted...]
-      </c>
       <c r="F40">
+        <v>60726000.0</v>
+      </c>
+      <c r="G40">
         <v>56942000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>53013000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>39835000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>27785000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>30838000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>34375000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>32903000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>23778000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>13030000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>11485000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>29319000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>24108000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>21054000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>54074000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>33656000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>10120000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>5823000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>5239000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>8951000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>8991000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>11123000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>10526000.0</v>
       </c>
-      <c r="AB40"/>
       <c r="AC40"/>
       <c r="AD40"/>
-    </row>
-    <row r="41" spans="1:30">
+      <c r="AE40"/>
+    </row>
+    <row r="41" spans="1:31">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>5000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>14000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>4061000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>3010000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>988000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>1881000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>2061000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>2628000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>12418000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>27301000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>33754000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>381000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>379000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>126000.0</v>
       </c>
       <c r="Z41">
         <v>126000.0</v>
       </c>
-      <c r="AA41"/>
+      <c r="AA41">
+        <v>126000.0</v>
+      </c>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
-    </row>
-    <row r="42" spans="1:30">
+      <c r="AE41"/>
+    </row>
+    <row r="42" spans="1:31">
       <c r="A42" t="s">
         <v>49</v>
       </c>
       <c r="B42">
+        <v>662263000.0</v>
+      </c>
+      <c r="C42">
         <v>656436000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>652383000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>714411000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>711998000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>742055000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>719155000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>707962000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>705862000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>701670000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>712307000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>698094000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>682161000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>667531000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>656626000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>645109000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>634388000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>623220000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>613687000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>602975000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>524924000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>515216000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>24424000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>22732000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>21259000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13383000.0</v>
       </c>
       <c r="AA42">
         <v>13383000.0</v>
       </c>
-      <c r="AB42"/>
+      <c r="AB42">
+        <v>13383000.0</v>
+      </c>
       <c r="AC42"/>
       <c r="AD42"/>
-    </row>
-    <row r="43" spans="1:30">
+      <c r="AE42"/>
+    </row>
+    <row r="43" spans="1:31">
       <c r="A43" t="s">
         <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
-    </row>
-    <row r="44" spans="1:30">
+      <c r="AE43"/>
+    </row>
+    <row r="44" spans="1:31">
       <c r="A44" t="s">
         <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-    </row>
-    <row r="45" spans="1:30">
+      <c r="AE44"/>
+    </row>
+    <row r="45" spans="1:31">
       <c r="A45" t="s">
         <v>52</v>
       </c>
       <c r="B45">
+        <v>600955000.0</v>
+      </c>
+      <c r="C45">
         <v>539924000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>501565000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>451357000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>313785000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>247564000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>117463000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>82949000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>77721000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>70878000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>57975000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>42877000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>4735000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>4548000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>4936000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>5318000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
-    </row>
-    <row r="46" spans="1:30">
+      <c r="AE45"/>
+    </row>
+    <row r="46" spans="1:31">
       <c r="A46" t="s">
         <v>53</v>
       </c>
       <c r="B46">
+        <v>529780000.0</v>
+      </c>
+      <c r="C46">
         <v>478092000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>448976000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>406735000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>277141000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>217905000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>92964000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>63028000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>60574000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>56634000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>45731000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>32540000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>4735000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>4548000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>16135000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>5318000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>4459000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>4787000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>5111000.0</v>
       </c>
-      <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
-      <c r="W46">
+      <c r="W46"/>
+      <c r="X46">
         <v>1700000.0</v>
       </c>
-      <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
-      <c r="AA46">
+      <c r="AA46"/>
+      <c r="AB46">
         <v>200000.0</v>
       </c>
-      <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
-    </row>
-    <row r="47" spans="1:30">
+      <c r="AE46"/>
+    </row>
+    <row r="47" spans="1:31">
       <c r="A47" t="s">
         <v>54</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>32540000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>4735000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>4548000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>7936000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>5318000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>4459000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>4787000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>5111000.0</v>
       </c>
-      <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
-      <c r="W47">
+      <c r="W47"/>
+      <c r="X47">
         <v>1700000.0</v>
       </c>
-      <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
-    </row>
-    <row r="48" spans="1:30">
+      <c r="AE47"/>
+    </row>
+    <row r="48" spans="1:31">
       <c r="A48" t="s">
         <v>55</v>
       </c>
       <c r="B48">
+        <v>-292177000.0</v>
+      </c>
+      <c r="C48">
         <v>-205887000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-113772000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-134373000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-150147000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-192652000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-242137000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-268162000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-343750000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-357047000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-368175000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-369420000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-361853000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-354696000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-344629000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-333722000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-314882000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-295203000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-278951000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-247790000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-231849000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-222696000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-171292000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-166063000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-160192000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-153178000.0</v>
       </c>
       <c r="AA48">
         <v>-153178000.0</v>
       </c>
-      <c r="AB48"/>
+      <c r="AB48">
+        <v>-153178000.0</v>
+      </c>
       <c r="AC48"/>
       <c r="AD48"/>
-    </row>
-    <row r="49" spans="1:30">
+      <c r="AE48"/>
+    </row>
+    <row r="49" spans="1:31">
       <c r="A49" t="s">
         <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-361853000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-354696000.0</v>
       </c>
-      <c r="O49"/>
-      <c r="P49">
+      <c r="P49"/>
+      <c r="Q49">
         <v>-333722000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-314882000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-295203000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-278951000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-247790000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-231849000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-222696000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-1901752.0</v>
       </c>
-      <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
-    </row>
-    <row r="50" spans="1:30">
+      <c r="AE49"/>
+    </row>
+    <row r="50" spans="1:31">
       <c r="A50" t="s">
         <v>57</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
-    </row>
-    <row r="51" spans="1:30">
+      <c r="AE50"/>
+    </row>
+    <row r="51" spans="1:31">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51">
+        <v>1546239000.0</v>
+      </c>
+      <c r="C51">
         <v>1132037000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1120590000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1118023000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1044388000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>63384000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>11345000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>11358000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>11475000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>11823000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>9948000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>4683000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>5091000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>4904000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>5307000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>5680000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>4814000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>5151000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>5482000.0</v>
       </c>
-      <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
-      <c r="Z51">
-[...1 lines deleted...]
-      </c>
+      <c r="Z51"/>
       <c r="AA51">
         <v>1515000.0</v>
       </c>
-      <c r="AB51"/>
+      <c r="AB51">
+        <v>1515000.0</v>
+      </c>
       <c r="AC51"/>
       <c r="AD51"/>
-    </row>
-    <row r="52" spans="1:30">
+      <c r="AE51"/>
+    </row>
+    <row r="52" spans="1:31">
       <c r="A52" t="s">
         <v>59</v>
       </c>
       <c r="B52">
+        <v>11551000.0</v>
+      </c>
+      <c r="C52">
         <v>5579000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>4843000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>3422000.0</v>
       </c>
-      <c r="E52">
-[...1 lines deleted...]
-      </c>
       <c r="F52">
+        <v>3135000.0</v>
+      </c>
+      <c r="G52">
         <v>3736000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1889000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>1793000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1634000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>1544000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1281000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>1930000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>1839000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>1687000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>1658000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>1605000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>1412000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>1388000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>1365000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>11206000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>641000.0</v>
       </c>
-      <c r="V52"/>
-      <c r="W52">
+      <c r="W52"/>
+      <c r="X52">
         <v>4320000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>4520000.0</v>
       </c>
-      <c r="Y52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Z52"/>
       <c r="AA52">
         <v>1515000.0</v>
       </c>
-      <c r="AB52"/>
+      <c r="AB52">
+        <v>1515000.0</v>
+      </c>
       <c r="AC52"/>
       <c r="AD52"/>
-    </row>
-    <row r="53" spans="1:30">
+      <c r="AE52"/>
+    </row>
+    <row r="53" spans="1:31">
       <c r="A53" t="s">
         <v>60</v>
       </c>
       <c r="B53">
+        <v>231237000.0</v>
+      </c>
+      <c r="C53">
         <v>528609000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>348876000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>283966000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>20033000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>48935000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>79667000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>88553000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>97997000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>98355000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>124318000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>154501000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>127725000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>135648000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>132853000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>140427000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>139944000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>154769000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>175490000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>187653000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>210178000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>235097000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>72864000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>59146000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>42751000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37721000.0</v>
       </c>
       <c r="AA53">
         <v>37721000.0</v>
       </c>
-      <c r="AB53"/>
+      <c r="AB53">
+        <v>37721000.0</v>
+      </c>
       <c r="AC53"/>
       <c r="AD53"/>
-    </row>
-    <row r="54" spans="1:30">
+      <c r="AE53"/>
+    </row>
+    <row r="54" spans="1:31">
       <c r="A54" t="s">
         <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-    </row>
-    <row r="55" spans="1:30">
+      <c r="AE54"/>
+    </row>
+    <row r="55" spans="1:31">
       <c r="A55" t="s">
         <v>62</v>
       </c>
       <c r="B55">
+        <v>3628814000.0</v>
+      </c>
+      <c r="C55">
         <v>2267043000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2154705000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2233304000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1877582000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>891711000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>707539000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>602261000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>480500000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>448106000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>441186000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>413865000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>389884000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>376306000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>366341000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>382827000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>379965000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>382039000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>420585000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>420069000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>347699000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>345900000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>118697000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>119187000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>104470000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>72070000.0</v>
       </c>
       <c r="AA55">
         <v>72070000.0</v>
       </c>
-      <c r="AB55"/>
+      <c r="AB55">
+        <v>72070000.0</v>
+      </c>
       <c r="AC55"/>
       <c r="AD55"/>
-    </row>
-    <row r="56" spans="1:30">
+      <c r="AE55"/>
+    </row>
+    <row r="56" spans="1:31">
       <c r="A56" t="s">
         <v>63</v>
       </c>
       <c r="B56">
+        <v>1384613000.0</v>
+      </c>
+      <c r="C56">
         <v>1045363000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>767638000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>845260000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1355566000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>446964000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>395831000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>326375000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>290918000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>261734000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>265053000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>250219000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>234648000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>225525000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>216595000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>233455000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>230485000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>231946000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>269905000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>274233000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>336342000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>340196000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>113084000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>107131000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>100424000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69607000.0</v>
       </c>
       <c r="AA56">
         <v>69607000.0</v>
       </c>
-      <c r="AB56"/>
+      <c r="AB56">
+        <v>69607000.0</v>
+      </c>
       <c r="AC56"/>
       <c r="AD56"/>
-    </row>
-    <row r="57" spans="1:30">
+      <c r="AE56"/>
+    </row>
+    <row r="57" spans="1:31">
       <c r="A57" t="s">
         <v>64</v>
       </c>
       <c r="B57">
+        <v>1483232000.0</v>
+      </c>
+      <c r="C57">
         <v>618777000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>404431000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>450785000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>272232000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>280362000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>221367000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>152645000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>108671000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>93324000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>88468000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>82545000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>66547000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>56283000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>47941000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>66818000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>55623000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>48500000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>79221000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>52498000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>27344000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>19680000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>15228000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>16981000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>15161000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20622000.0</v>
       </c>
       <c r="AA57">
         <v>20622000.0</v>
       </c>
-      <c r="AB57"/>
+      <c r="AB57">
+        <v>20622000.0</v>
+      </c>
       <c r="AC57"/>
       <c r="AD57"/>
-    </row>
-    <row r="58" spans="1:30">
+      <c r="AE57"/>
+    </row>
+    <row r="58" spans="1:31">
       <c r="A58" t="s">
         <v>65</v>
       </c>
       <c r="B58">
+        <v>3304742000.0</v>
+      </c>
+      <c r="C58">
         <v>1820876000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1613777000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1652322000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1314886000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>342450000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>230823000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>162210000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>118534000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>103624000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>97157000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>85303000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>69813000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>63561000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>54600000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>71881000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>60906000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>54324000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>85966000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>64916000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>54645000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>53434000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>265571000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>262528000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>15287000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>207363000.0</v>
       </c>
       <c r="AA58">
         <v>207363000.0</v>
       </c>
-      <c r="AB58"/>
+      <c r="AB58">
+        <v>207363000.0</v>
+      </c>
       <c r="AC58"/>
       <c r="AD58"/>
-    </row>
-    <row r="59" spans="1:30">
+      <c r="AE58"/>
+    </row>
+    <row r="59" spans="1:31">
       <c r="A59" t="s">
         <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-    </row>
-    <row r="60" spans="1:30">
+      <c r="AE59"/>
+    </row>
+    <row r="60" spans="1:31">
       <c r="A60" t="s">
         <v>67</v>
       </c>
       <c r="B60">
+        <v>324072000.0</v>
+      </c>
+      <c r="C60">
         <v>446167000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>540928000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>580982000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>562696000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>549261000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>476716000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>440051000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>361966000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>344482000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>344029000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>328562000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>320071000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>312745000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>311741000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>310946000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>319059000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>327715000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>334619000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>355153000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>293054000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>292466000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>-146874000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>-143341000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>89183000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-135293000.0</v>
       </c>
       <c r="AA60">
         <v>-135293000.0</v>
       </c>
-      <c r="AB60"/>
+      <c r="AB60">
+        <v>-135293000.0</v>
+      </c>
       <c r="AC60"/>
       <c r="AD60"/>
-    </row>
-    <row r="61" spans="1:30">
+      <c r="AE60"/>
+    </row>
+    <row r="61" spans="1:31">
       <c r="A61" t="s">
         <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-    </row>
-    <row r="62" spans="1:30">
+      <c r="AE61"/>
+    </row>
+    <row r="62" spans="1:31">
       <c r="A62" t="s">
         <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
-      <c r="W62">
+      <c r="W62"/>
+      <c r="X62">
         <v>188543020.0</v>
       </c>
-      <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
+      <c r="AE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6436,3102 +6577,3174 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B2">
         <v>614259000.0</v>
       </c>
       <c r="C2">
         <v>303379000.0</v>
       </c>
       <c r="D2">
         <v>157051000.0</v>
       </c>
       <c r="E2">
         <v>118194000.0</v>
       </c>
       <c r="F2">
         <v>67384000.0</v>
       </c>
       <c r="G2">
         <v>39307000.0</v>
       </c>
       <c r="H2">
         <v>37953000.0</v>
       </c>
       <c r="I2">
         <v>18876000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B3">
         <v>54502000.0</v>
       </c>
       <c r="C3">
         <v>17088000.0</v>
       </c>
       <c r="D3">
         <v>9515000.0</v>
       </c>
       <c r="E3">
         <v>7474000.0</v>
       </c>
       <c r="F3">
         <v>4075000.0</v>
       </c>
       <c r="G3">
         <v>1057000.0</v>
       </c>
       <c r="H3">
         <v>260000.0</v>
       </c>
       <c r="I3">
         <v>75769000.0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B5">
         <v>123924000.0</v>
       </c>
       <c r="C5">
         <v>71711000.0</v>
       </c>
       <c r="D5">
         <v>-21571000.0</v>
       </c>
       <c r="E5">
         <v>-65709000.0</v>
       </c>
       <c r="F5">
         <v>-110795000.0</v>
       </c>
       <c r="G5">
         <v>-15144000.0</v>
       </c>
       <c r="H5">
         <v>-71605000.0</v>
       </c>
       <c r="I5">
         <v>-75769000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B6">
         <v>178426000.0</v>
       </c>
       <c r="C6">
         <v>88799000.0</v>
       </c>
       <c r="D6">
         <v>-12056000.0</v>
       </c>
       <c r="E6">
         <v>-58235000.0</v>
       </c>
       <c r="F6">
         <v>-106720000.0</v>
       </c>
       <c r="G6">
         <v>-14087000.0</v>
       </c>
       <c r="H6">
         <v>-71345000.0</v>
       </c>
       <c r="I6"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B9">
         <v>1733378000.0</v>
       </c>
       <c r="C9">
         <v>1173135000.0</v>
       </c>
       <c r="D9">
         <v>714949000.0</v>
       </c>
       <c r="E9">
         <v>408722000.0</v>
       </c>
       <c r="F9">
         <v>204494000.0</v>
       </c>
       <c r="G9">
         <v>109450000.0</v>
       </c>
       <c r="H9">
         <v>44605000.0</v>
       </c>
       <c r="I9">
         <v>7803000.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B10">
         <v>123924000.0</v>
       </c>
       <c r="C10">
         <v>71711000.0</v>
       </c>
       <c r="D10">
         <v>-21571000.0</v>
       </c>
       <c r="E10">
         <v>-65709000.0</v>
       </c>
       <c r="F10">
         <v>-110795000.0</v>
       </c>
       <c r="G10">
         <v>-17987000.0</v>
       </c>
       <c r="H10">
         <v>-71974000.0</v>
       </c>
       <c r="I10">
         <v>-75206000.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B11">
         <v>-4441000.0</v>
       </c>
       <c r="C11">
         <v>-54327000.0</v>
       </c>
       <c r="D11">
         <v>1975000.0</v>
       </c>
       <c r="E11">
         <v>-31000.0</v>
       </c>
       <c r="F11">
         <v>-3136000.0</v>
       </c>
       <c r="G11">
         <v>127000.0</v>
       </c>
       <c r="H11">
         <v>90000.0</v>
       </c>
       <c r="I11">
         <v>37000.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>2988000.0</v>
       </c>
       <c r="F12">
         <v>3802000.0</v>
       </c>
       <c r="G12">
         <v>10000.0</v>
       </c>
       <c r="H12">
         <v>369000.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B15">
         <v>128365000.0</v>
       </c>
       <c r="C15">
         <v>126038000.0</v>
       </c>
       <c r="D15">
         <v>-23546000.0</v>
       </c>
       <c r="E15">
         <v>-65678000.0</v>
       </c>
       <c r="F15">
         <v>-107659000.0</v>
       </c>
       <c r="G15">
         <v>-18114000.0</v>
       </c>
       <c r="H15">
         <v>-72064000.0</v>
       </c>
       <c r="I15">
         <v>-75243000.0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-65678000.0</v>
       </c>
       <c r="F16">
         <v>-107659000.0</v>
       </c>
       <c r="G16">
         <v>-18114000.0</v>
       </c>
       <c r="H16">
         <v>-72064000.0</v>
       </c>
       <c r="I16">
         <v>-75243000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B17">
         <v>128365000.0</v>
       </c>
       <c r="C17">
         <v>126038000.0</v>
       </c>
       <c r="D17">
         <v>-23546000.0</v>
       </c>
       <c r="E17">
         <v>-65678000.0</v>
       </c>
       <c r="F17">
         <v>-107659000.0</v>
       </c>
       <c r="G17">
         <v>-3049014.0</v>
       </c>
       <c r="H17">
         <v>-72064000.0</v>
       </c>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18">
         <v>0.0</v>
       </c>
       <c r="G18">
         <v>-10000.0</v>
       </c>
       <c r="H18">
         <v>-369000.0</v>
       </c>
       <c r="I18"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
         <v>4247000.0</v>
       </c>
       <c r="G19">
         <v>3142713.0</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B21">
         <v>105613000.0</v>
       </c>
       <c r="C21">
         <v>61903000.0</v>
       </c>
       <c r="D21">
         <v>-29453000.0</v>
       </c>
       <c r="E21">
         <v>-68697000.0</v>
       </c>
       <c r="F21">
         <v>-115042000.0</v>
       </c>
       <c r="G21">
         <v>-15144000.0</v>
       </c>
       <c r="H21">
         <v>-74414000.0</v>
       </c>
       <c r="I21">
         <v>-75769000.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B23">
         <v>2242024000.0</v>
       </c>
       <c r="C23">
         <v>1414611000.0</v>
       </c>
       <c r="D23">
         <v>901453000.0</v>
       </c>
       <c r="E23">
         <v>595613000.0</v>
       </c>
       <c r="F23">
         <v>386920000.0</v>
       </c>
       <c r="G23">
         <v>163901000.0</v>
       </c>
       <c r="H23">
         <v>156972000.0</v>
       </c>
       <c r="I23">
         <v>102451000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B25">
         <v>54502000.0</v>
       </c>
       <c r="C25">
         <v>17088000.0</v>
       </c>
       <c r="D25">
         <v>9515000.0</v>
       </c>
       <c r="E25">
         <v>7474000.0</v>
       </c>
       <c r="F25">
         <v>4075000.0</v>
       </c>
       <c r="G25">
         <v>1057000.0</v>
       </c>
       <c r="H25">
         <v>260000.0</v>
       </c>
       <c r="I25"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B26">
         <v>149301000.0</v>
       </c>
       <c r="C26">
         <v>78819000.0</v>
       </c>
       <c r="D26">
         <v>48227000.0</v>
       </c>
       <c r="E26">
         <v>29237000.0</v>
       </c>
       <c r="F26">
         <v>22379000.0</v>
       </c>
       <c r="G26">
         <v>11238000.0</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B27">
         <v>919296000.0</v>
       </c>
       <c r="C27">
         <v>678844000.0</v>
       </c>
       <c r="D27">
         <v>446435000.0</v>
       </c>
       <c r="E27">
         <v>272587000.0</v>
       </c>
       <c r="F27">
         <v>135902000.0</v>
       </c>
       <c r="G27">
         <v>58989000.0</v>
       </c>
       <c r="H27">
         <v>63156000.0</v>
       </c>
       <c r="I27">
         <v>55570000.0</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B28">
         <v>272724000.0</v>
       </c>
       <c r="C28">
         <v>167767000.0</v>
       </c>
       <c r="D28">
         <v>129883000.0</v>
       </c>
       <c r="E28">
         <v>98192000.0</v>
       </c>
       <c r="F28">
         <v>113662000.0</v>
       </c>
       <c r="G28">
         <v>54367000.0</v>
       </c>
       <c r="H28">
         <v>55863000.0</v>
       </c>
       <c r="I28">
         <v>28002000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B29">
         <v>-4441000.0</v>
       </c>
       <c r="C29">
         <v>-54327000.0</v>
       </c>
       <c r="D29">
         <v>1975000.0</v>
       </c>
       <c r="E29">
         <v>-31000.0</v>
       </c>
       <c r="F29">
         <v>-3136000.0</v>
       </c>
       <c r="G29">
         <v>127000.0</v>
       </c>
       <c r="H29">
         <v>90000.0</v>
       </c>
       <c r="I29"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B30">
         <v>1627765000.0</v>
       </c>
       <c r="C30">
         <v>1111232000.0</v>
       </c>
       <c r="D30">
         <v>744402000.0</v>
       </c>
       <c r="E30">
         <v>477419000.0</v>
       </c>
       <c r="F30">
         <v>319536000.0</v>
       </c>
       <c r="G30">
         <v>124594000.0</v>
       </c>
       <c r="H30">
         <v>119019000.0</v>
       </c>
       <c r="I30">
         <v>83575000.0</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B31">
         <v>18311000.0</v>
       </c>
       <c r="C31">
         <v>9808000.0</v>
       </c>
       <c r="D31">
         <v>7882000.0</v>
       </c>
       <c r="E31">
         <v>2988000.0</v>
       </c>
       <c r="F31">
         <v>4247000.0</v>
       </c>
       <c r="G31">
         <v>-2843000.0</v>
       </c>
       <c r="H31">
         <v>2440000.0</v>
       </c>
       <c r="I31">
         <v>563000.0</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B32">
         <v>2347637000.0</v>
       </c>
       <c r="C32">
         <v>1476514000.0</v>
       </c>
       <c r="D32">
         <v>872000000.0</v>
       </c>
       <c r="E32">
         <v>526916000.0</v>
       </c>
       <c r="F32">
         <v>271878000.0</v>
       </c>
       <c r="G32">
         <v>148757000.0</v>
       </c>
       <c r="H32">
         <v>82558000.0</v>
       </c>
       <c r="I32">
         <v>26679000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD32"/>
+  <dimension ref="A1:AE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>70</v>
       </c>
       <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
         <v>79</v>
       </c>
       <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
         <v>82</v>
       </c>
       <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
         <v>85</v>
       </c>
       <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
         <v>88</v>
       </c>
       <c r="AA1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="AC1" t="s">
         <v>90</v>
       </c>
       <c r="AD1" t="s">
         <v>91</v>
       </c>
-    </row>
-    <row r="2" spans="1:30">
+      <c r="AE1" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B2">
+        <v>272411000.0</v>
+      </c>
+      <c r="C2">
         <v>307820000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>173383000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>156918000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>128637000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>155321000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>111598000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>83670000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>59035000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>49076000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>42561000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>39391000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>37754000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>37345000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>34866000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>30383000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>26387000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>26558000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>22601000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>19301000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>13415000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>12067000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>9574000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>10047000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>10242000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>9444000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>9638000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>9435000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9440000.0</v>
       </c>
       <c r="AD2">
         <v>9440000.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:30">
+      <c r="AE2">
+        <v>9440000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B3">
+        <v>29477000.0</v>
+      </c>
+      <c r="C3">
         <v>21953000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>18092000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>17669000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>10465000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>8276000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>6061000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>4383000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>3643000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3001000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2658000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2363000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2377000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2117000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2010000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1902000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1821000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1741000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1630000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1546000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>505000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>394000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>365000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>300000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>212000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>180000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>150000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>95000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7500.0</v>
       </c>
       <c r="AD3">
         <v>7500.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3">
+        <v>7500.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B5">
+        <v>-92633000.0</v>
+      </c>
+      <c r="C5">
         <v>-101551000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>18353000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>12223000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>32853000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>60495000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>22291000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>23593000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>13424000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>12403000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>2196000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-6916000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-7170000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-9681000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-11028000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-18856000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-19667000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-16158000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-31248000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-19114000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-9119000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-48409000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-2372000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-5840000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-944000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-5988000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-12300000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-19523000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-20678500.0</v>
       </c>
       <c r="AD5">
         <v>-20678500.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:30">
+      <c r="AE5">
+        <v>-20678500.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B6">
+        <v>-63156000.0</v>
+      </c>
+      <c r="C6">
         <v>-79598000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>36445000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>29892000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>43318000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>68771000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>28352000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>27976000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>17067000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>15404000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>4854000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-4553000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-4793000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-7564000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-9018000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-16954000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-17846000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-14417000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-29618000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-17568000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-8614000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-48015000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-2007000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-5540000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-732000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-5808000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-12150000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-19428000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-20671000.0</v>
       </c>
       <c r="AD6">
         <v>-20671000.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6">
+        <v>-20671000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B9">
+        <v>480803000.0</v>
+      </c>
+      <c r="C9">
         <v>300284000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>444435000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>442058000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>416196000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>430689000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>369541000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>317886000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>256613000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>229095000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>204058000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>187308000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>170158000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>153425000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>132337000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>114453000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>87176000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>74756000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>62098000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>54872000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>47277000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>40247000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>31892000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>31277000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>25662000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>20619000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>15131000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>12249000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8612500.0</v>
       </c>
       <c r="AD9">
         <v>8612500.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9">
+        <v>8612500.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B10">
+        <v>-92633000.0</v>
+      </c>
+      <c r="C10">
         <v>-101551000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>18353000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>12223000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>32853000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>60495000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>22291000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>23593000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>13424000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>12403000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>2196000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-6916000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-7170000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-9681000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-11028000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-18856000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-19667000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-16158000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-31248000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-19114000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-9119000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-51314000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-5205000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-5840000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-944000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-5998000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-12333000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-18643000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-20499000.0</v>
       </c>
       <c r="AD10">
         <v>-20499000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:30">
+      <c r="AE10">
+        <v>-20499000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B11">
+        <v>-6343000.0</v>
+      </c>
+      <c r="C11">
         <v>-9436000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-2248000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-3551000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-9652000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>11010000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-3734000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-51995000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>127000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1275000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>951000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>651000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-13000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>386000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-121000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-16000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>12000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>94000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-87000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-3173000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>34000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>90000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>24000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>31000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>37000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>35000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>23000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>22000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22500.0</v>
       </c>
       <c r="AD11">
         <v>22500.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11">
+        <v>22500.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>1582000.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12">
         <v>1582000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2587000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1577000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>644000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1202000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="T12">
         <v>0.0</v>
       </c>
       <c r="U12">
         <v>0.0</v>
       </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
+        <v>0.0</v>
+      </c>
+      <c r="X12">
         <v>10000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
+        <v>0.0</v>
+      </c>
+      <c r="AA12">
         <v>10000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>33000.0</v>
       </c>
-      <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12"/>
+    </row>
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13"/>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-    </row>
-    <row r="15" spans="1:30">
+      <c r="AE14"/>
+    </row>
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B15">
+        <v>-86290000.0</v>
+      </c>
+      <c r="C15">
         <v>-92115000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>20601000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>15774000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>42505000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>49485000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>26025000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>75588000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>13297000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>11128000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>1245000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-7567000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-7157000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-10067000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-10907000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-18840000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-19679000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-16252000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-31161000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-15941000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-9153000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-51404000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-5229000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-5871000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-981000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-6033000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-12356000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-18665000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-20521500.0</v>
       </c>
       <c r="AD15">
         <v>-20521500.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AE15">
+        <v>-20521500.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-7567000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-7157000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-10067000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-10907000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-18840000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-19679000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-16252000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-31161000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-15941000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-9153000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-51404000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-5229000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-5871000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-3507000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-6033000.0</v>
       </c>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16"/>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B17">
+        <v>-86290000.0</v>
+      </c>
+      <c r="C17">
         <v>-92115000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>20601000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>15774000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>42505000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>49485000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>26025000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>75588000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>13297000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>11128000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>1245000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-7567000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-7157000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-10067000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-10907000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-18840000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-19679000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-16252000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-31161000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-15941000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-9153000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-51404000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-5229000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-5871000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-981000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-6033000.0</v>
       </c>
-      <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
-      <c r="S18">
-[...1 lines deleted...]
-      </c>
+      <c r="S18"/>
       <c r="T18">
         <v>0.0</v>
       </c>
       <c r="U18">
         <v>0.0</v>
       </c>
       <c r="V18">
         <v>0.0</v>
       </c>
       <c r="W18">
         <v>0.0</v>
       </c>
       <c r="X18">
         <v>0.0</v>
       </c>
       <c r="Y18">
         <v>0.0</v>
       </c>
       <c r="Z18">
+        <v>0.0</v>
+      </c>
+      <c r="AA18">
         <v>-10000.0</v>
       </c>
-      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>2066000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>1877000.0</v>
       </c>
-      <c r="O19"/>
-      <c r="P19">
+      <c r="P19"/>
+      <c r="Q19">
         <v>677000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>402000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>320000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-1720000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>8547000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>325000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-2905000.0</v>
       </c>
-      <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B21">
+        <v>-97192000.0</v>
+      </c>
+      <c r="C21">
         <v>-16469000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>9186000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>11807000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>26723000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>57897000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>18596000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>22374000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>11030000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>9903000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-400000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-8554000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-9236000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-11263000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-11605000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-19983000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-20190000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-16919000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-21565000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-27661000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-17407000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-48409000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-4626000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-3321000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-979000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-6218000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-13534000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-19523000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-20678500.0</v>
       </c>
       <c r="AD21">
         <v>-20678500.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21">
+        <v>-20678500.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22"/>
+    </row>
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B23">
+        <v>850406000.0</v>
+      </c>
+      <c r="C23">
         <v>624573000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>608632000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>587169000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>518110000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>528113000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>462543000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>379182000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>304618000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>268268000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>247019000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>235253000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>217148000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>202033000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>178808000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>164819000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>133753000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>118233000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>106264000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>101834000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>78099000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>100723000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>46092000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>44645000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>36883000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>36281000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>38303000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>41207000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38731000.0</v>
       </c>
       <c r="AD23">
         <v>38731000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23">
+        <v>38731000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B25">
+        <v>29477000.0</v>
+      </c>
+      <c r="C25">
         <v>21953000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>18092000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>17669000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>10465000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>8276000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>6061000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>4383000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>3643000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>3001000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2658000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2363000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2377000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2117000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2010000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1902000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1821000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1741000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1630000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1546000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>505000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>394000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>365000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>300000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>212000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>180000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>150000.0</v>
       </c>
-      <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B26">
+        <v>54901000.0</v>
+      </c>
+      <c r="C26">
         <v>46936000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>40962000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>40577000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>37848000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>29914000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>23749000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>21092000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>18654000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>15324000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>13405000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>12270000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>11804000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>10748000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>8311000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>7977000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>6861000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>6088000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>5572000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>6242000.0</v>
       </c>
-      <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B27">
+        <v>262236000.0</v>
+      </c>
+      <c r="C27">
         <v>222003000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>238049000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>232150000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>217862000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>231235000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>221085000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>182284000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>144922000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>130553000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>125895000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>116076000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>107219000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>97245000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>85542000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>78462000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>60490000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>48093000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>42707000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>38293000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>27944000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>26958000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>19314000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>15102000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>11800000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>12773000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>13173000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>14115000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17934000.0</v>
       </c>
       <c r="AD27">
         <v>17934000.0</v>
       </c>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27">
+        <v>17934000.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B28">
+        <v>165377000.0</v>
+      </c>
+      <c r="C28">
         <v>109668000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>76165000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>80676000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>67273000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>48610000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>48028000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>44617000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>40554000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>34568000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>32319000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>35907000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>31144000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>30513000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>50089000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>26246000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>22567000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>21811000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>40956000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>37998000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>33940000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>61698000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>5966000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>19496000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>14841000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>14064000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>15492000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>17657000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11357000.0</v>
       </c>
       <c r="AD28">
         <v>11357000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28">
+        <v>11357000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B29">
+        <v>-6343000.0</v>
+      </c>
+      <c r="C29">
         <v>-9436000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-2248000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-3551000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-9652000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>11010000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-3734000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-51995000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>127000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1275000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>951000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>651000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-13000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>386000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-121000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-16000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>12000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>94000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-87000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-3173000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>34000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>90000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>24000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>31000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>37000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>35000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29"/>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B30">
+        <v>577995000.0</v>
+      </c>
+      <c r="C30">
         <v>316753000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>435249000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>430251000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>389473000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>372792000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>350945000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>295512000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>245583000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>219192000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>204458000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>195862000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>179394000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>164688000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>143942000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>134436000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>107366000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>91675000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>83663000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>82533000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>64684000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>88656000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>36518000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>34598000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>26641000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>26837000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>28665000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>31772000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29291000.0</v>
       </c>
       <c r="AD30">
         <v>29291000.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:30">
+      <c r="AE30">
+        <v>29291000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31">
       <c r="A31" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B31">
+        <v>4559000.0</v>
+      </c>
+      <c r="C31">
         <v>-85082000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>9167000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>416000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>6130000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>2598000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>3695000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>1219000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>2394000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>2500000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>2596000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>1638000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>2066000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>1582000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>577000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1127000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>523000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>761000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-9683000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>8547000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>8288000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-2905000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-579000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-2519000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>35000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>220000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>1201000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>880000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>179500.0</v>
       </c>
       <c r="AD31">
         <v>179500.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31">
+        <v>179500.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31">
       <c r="A32" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B32">
+        <v>753214000.0</v>
+      </c>
+      <c r="C32">
         <v>608104000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>617818000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>598976000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>544833000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>586010000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>481139000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>401556000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>315648000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>278171000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>246619000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>226699000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>207912000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>190770000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>167203000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>144836000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>113563000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>101314000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>84699000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>74173000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>60692000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>52314000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>41466000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>41324000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>35904000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>30063000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>24769000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>21684000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>18052500.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>18052500.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I30"/>
@@ -9562,3096 +9775,3166 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B2">
         <v>221440000.0</v>
       </c>
       <c r="C2">
         <v>97519000.0</v>
       </c>
       <c r="D2">
         <v>47628000.0</v>
       </c>
       <c r="E2">
         <v>72640000.0</v>
       </c>
       <c r="F2">
         <v>28350000.0</v>
       </c>
       <c r="G2">
         <v>22797000.0</v>
       </c>
       <c r="H2">
         <v>41650000.0</v>
       </c>
       <c r="I2">
         <v>20831000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B3">
         <v>226045000</v>
       </c>
       <c r="C3">
         <v>52750000</v>
       </c>
       <c r="D3">
         <v>26492000</v>
       </c>
       <c r="E3">
         <v>7247000</v>
       </c>
       <c r="F3">
         <v>5007000</v>
       </c>
       <c r="G3">
         <v>4233000</v>
       </c>
       <c r="H3">
         <v>1787000</v>
       </c>
       <c r="I3">
         <v>8000</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>44290000.0</v>
       </c>
       <c r="G4">
         <v>-452074.0</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>4543000.0</v>
       </c>
       <c r="G5">
         <v>-2063890.0</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B6">
         <v>8032000.0</v>
       </c>
       <c r="C6">
         <v>123921000.0</v>
       </c>
       <c r="D6">
         <v>49891000.0</v>
       </c>
       <c r="E6">
         <v>-25012000.0</v>
       </c>
       <c r="F6">
         <v>44290000.0</v>
       </c>
       <c r="G6">
         <v>5553000.0</v>
       </c>
       <c r="H6">
         <v>-18853000.0</v>
       </c>
       <c r="I6">
         <v>20819000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B7">
         <v>-29161000.0</v>
       </c>
       <c r="C7">
         <v>78623000.0</v>
       </c>
       <c r="D7">
         <v>20821000.0</v>
       </c>
       <c r="E7">
         <v>-14195000.0</v>
       </c>
       <c r="F7">
         <v>3455000.0</v>
       </c>
       <c r="G7">
         <v>4186000.0</v>
       </c>
       <c r="H7">
         <v>-9852000.0</v>
       </c>
       <c r="I7">
         <v>-2734000.0</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9">
         <v>1818000.0</v>
       </c>
       <c r="G9">
         <v>1786000.0</v>
       </c>
       <c r="H9">
         <v>-3467000.0</v>
       </c>
       <c r="I9"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B10">
         <v>-13722000.0</v>
       </c>
       <c r="C10">
         <v>-41612000.0</v>
       </c>
       <c r="D10">
         <v>-902000.0</v>
       </c>
       <c r="E10">
         <v>-8004000.0</v>
       </c>
       <c r="F10">
         <v>-9628000.0</v>
       </c>
       <c r="G10">
         <v>674000.0</v>
       </c>
       <c r="H10">
         <v>-522000.0</v>
       </c>
       <c r="I10">
         <v>-2997000.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>11007000.0</v>
       </c>
       <c r="F11">
         <v>11265000.0</v>
       </c>
       <c r="G11">
         <v>1345000.0</v>
       </c>
       <c r="H11">
         <v>-5863000.0</v>
       </c>
       <c r="I11">
         <v>13377000.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>45868000.0</v>
       </c>
       <c r="F12">
         <v>65573000.0</v>
       </c>
       <c r="G12">
         <v>10070000.0</v>
       </c>
       <c r="H12">
         <v>6719000.0</v>
       </c>
       <c r="I12">
         <v>7278000.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-17198000.0</v>
       </c>
       <c r="F13">
         <v>1818000.0</v>
       </c>
       <c r="G13">
         <v>2167000.0</v>
       </c>
       <c r="H13">
         <v>-3467000.0</v>
       </c>
       <c r="I13">
         <v>263000.0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B14">
         <v>54502000.0</v>
       </c>
       <c r="C14">
         <v>17088000.0</v>
       </c>
       <c r="D14">
         <v>9515000.0</v>
       </c>
       <c r="E14">
         <v>7474000.0</v>
       </c>
       <c r="F14">
         <v>4075000.0</v>
       </c>
       <c r="G14">
         <v>1057000.0</v>
       </c>
       <c r="H14">
         <v>260000.0</v>
       </c>
       <c r="I14">
         <v>260000.0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15">
         <v>1742713.0</v>
       </c>
       <c r="H15"/>
       <c r="I15"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B16">
         <v>228616000.0</v>
       </c>
       <c r="C16">
         <v>221440000.0</v>
       </c>
       <c r="D16">
         <v>97519000.0</v>
       </c>
       <c r="E16">
         <v>47628000.0</v>
       </c>
       <c r="F16">
         <v>72640000.0</v>
       </c>
       <c r="G16">
         <v>28350000.0</v>
       </c>
       <c r="H16">
         <v>22797000.0</v>
       </c>
       <c r="I16">
         <v>41650000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17">
         <v>-73000.0</v>
       </c>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B18">
         <v>73961000.0</v>
       </c>
       <c r="C18">
         <v>198334000.0</v>
       </c>
       <c r="D18">
         <v>46991000.0</v>
       </c>
       <c r="E18">
         <v>-33778000.0</v>
       </c>
       <c r="F18">
         <v>-39419000.0</v>
       </c>
       <c r="G18">
         <v>-6712000.0</v>
       </c>
       <c r="H18">
         <v>-76654000.0</v>
       </c>
       <c r="I18">
         <v>-57330000.0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B19">
         <v>-637140000.0</v>
       </c>
       <c r="C19">
         <v>-19048000.0</v>
       </c>
       <c r="D19">
         <v>-12106000.0</v>
       </c>
       <c r="E19">
         <v>34699000.0</v>
       </c>
       <c r="F19">
         <v>-104793000.0</v>
       </c>
       <c r="G19">
         <v>-35468000.0</v>
       </c>
       <c r="H19">
         <v>-37512000.0</v>
       </c>
       <c r="I19">
         <v>-37512000.0</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>272686000.0</v>
       </c>
       <c r="G20">
         <v>51900000.0</v>
       </c>
       <c r="H20">
         <v>102566000.0</v>
       </c>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B21">
         <v>970000000.0</v>
       </c>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
         <v>1193000.0</v>
       </c>
       <c r="G21">
         <v>-1515000.0</v>
       </c>
       <c r="H21">
         <v>-6915000.0</v>
       </c>
       <c r="I21">
         <v>7430000.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B22">
         <v>128365000.0</v>
       </c>
       <c r="C22">
         <v>126038000.0</v>
       </c>
       <c r="D22">
         <v>-23546000.0</v>
       </c>
       <c r="E22">
         <v>-65678000.0</v>
       </c>
       <c r="F22">
         <v>-107659000.0</v>
       </c>
       <c r="G22">
         <v>-18114000.0</v>
       </c>
       <c r="H22">
         <v>-72064000.0</v>
       </c>
       <c r="I22">
         <v>-75243000.0</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B23">
         <v>-116669000.0</v>
       </c>
       <c r="C23">
         <v>-24806000.0</v>
       </c>
       <c r="D23">
         <v>-9476000.0</v>
       </c>
       <c r="E23">
         <v>-33127000.0</v>
       </c>
       <c r="F23">
         <v>-16809000.0</v>
       </c>
       <c r="G23">
         <v>50999713.0</v>
       </c>
       <c r="H23">
         <v>102233000.0</v>
       </c>
       <c r="I23">
         <v>70720000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B24">
         <v>-16546000.0</v>
       </c>
       <c r="C24">
         <v>-11095000.0</v>
       </c>
       <c r="D24">
         <v>-9272000.0</v>
       </c>
       <c r="E24">
         <v>-4533000.0</v>
       </c>
       <c r="F24">
         <v>-4175000.0</v>
       </c>
       <c r="G24">
         <v>325000.0</v>
       </c>
       <c r="H24">
         <v>-1479000.0</v>
       </c>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B25">
         <v>24017000.0</v>
       </c>
       <c r="C25">
         <v>-1338000.0</v>
       </c>
       <c r="D25">
         <v>626000.0</v>
       </c>
       <c r="E25">
         <v>3645000.0</v>
       </c>
       <c r="F25">
         <v>1894000.0</v>
       </c>
       <c r="G25">
         <v>4561000.0</v>
       </c>
       <c r="H25">
         <v>-1239000.0</v>
       </c>
       <c r="I25">
         <v>13337000.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B26">
         <v>-89960000.0</v>
       </c>
       <c r="C26">
         <v>-83039000.0</v>
       </c>
       <c r="D26">
         <v>-1999000.0</v>
       </c>
       <c r="E26">
         <v>-3901000.0</v>
       </c>
       <c r="F26">
         <v>-22027000.0</v>
       </c>
       <c r="G26">
         <v>-22027000.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B27">
         <v>135244000.0</v>
       </c>
       <c r="C27">
         <v>92322000.0</v>
       </c>
       <c r="D27">
         <v>66080000.0</v>
       </c>
       <c r="E27">
         <v>42817000.0</v>
       </c>
       <c r="F27">
         <v>67211000.0</v>
       </c>
       <c r="G27">
         <v>5831000.0</v>
       </c>
       <c r="H27">
         <v>8028000.0</v>
       </c>
       <c r="I27">
         <v>7318000.0</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B28">
         <v>729620000.0</v>
       </c>
       <c r="C28">
         <v>-107845000.0</v>
       </c>
       <c r="D28">
         <v>-11475000.0</v>
       </c>
       <c r="E28">
         <v>-33127000.0</v>
       </c>
       <c r="F28">
         <v>235043000.0</v>
       </c>
       <c r="G28">
         <v>47742000.0</v>
       </c>
       <c r="H28">
         <v>95318000.0</v>
       </c>
       <c r="I28">
         <v>78150000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B29">
         <v>300006000.0</v>
       </c>
       <c r="C29">
         <v>251084000.0</v>
       </c>
       <c r="D29">
         <v>73483000.0</v>
       </c>
       <c r="E29">
         <v>-26531000.0</v>
       </c>
       <c r="F29">
         <v>-34412000.0</v>
       </c>
       <c r="G29">
         <v>-2479000.0</v>
       </c>
       <c r="H29">
         <v>-74867000.0</v>
       </c>
       <c r="I29">
         <v>-57322000.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B30">
         <v>-1024958000.0</v>
       </c>
       <c r="C30">
         <v>-19048000.0</v>
       </c>
       <c r="D30">
         <v>-12106000.0</v>
       </c>
       <c r="E30">
         <v>34699000.0</v>
       </c>
       <c r="F30">
         <v>-156268000.0</v>
       </c>
       <c r="G30">
         <v>-39701000.0</v>
       </c>
       <c r="H30">
         <v>-39299000.0</v>
       </c>
       <c r="I30">
         <v>-8000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD30"/>
+  <dimension ref="A1:AE30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>70</v>
       </c>
       <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
         <v>79</v>
       </c>
       <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
         <v>82</v>
       </c>
       <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
         <v>85</v>
       </c>
       <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
         <v>88</v>
       </c>
       <c r="AA1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="AC1" t="s">
         <v>90</v>
       </c>
       <c r="AD1" t="s">
         <v>91</v>
       </c>
-    </row>
-    <row r="2" spans="1:30">
+      <c r="AE1" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B2">
+        <v>222266000.0</v>
+      </c>
+      <c r="C2">
         <v>228616000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>345778000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1124950000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>274959000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>221440000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>166374000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>130151000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>106093000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>97519000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>58852000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>66273000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>49601000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>47628000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>58820000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>55889000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>49140000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>72640000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>65628000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>108001000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>89025000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>28350000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>37406000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>46652000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>55165000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>22797000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>31640000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>101485000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>71567500.0</v>
       </c>
-      <c r="AD2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:30">
+      <c r="AE2"/>
+    </row>
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B3">
+        <v>19446000</v>
+      </c>
+      <c r="C3">
         <v>36324000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>63881000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>57304000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>50315000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>59038000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>26885000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>5881000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>6026000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>13958000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>11198000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>5920000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>6864000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2510000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2613000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1961000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1376000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1297000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1486000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1566000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1152000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>803000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1289000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1093000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1126000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>725000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>346000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>140000</v>
-      </c>
-[...1 lines deleted...]
-        <v>44000</v>
       </c>
       <c r="AD3">
         <v>44000</v>
       </c>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3">
+        <v>44000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>16658000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>1958000.0</v>
       </c>
-      <c r="O4"/>
-      <c r="P4">
+      <c r="P4"/>
+      <c r="Q4">
         <v>2915000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>6778000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-23477000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>7012000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-42373000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>18976000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>60675000.0</v>
       </c>
-      <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-616000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-3171000.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5">
+      <c r="P5"/>
+      <c r="Q5">
         <v>4074000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>2100000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-16605000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>1749000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>7740000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>2904000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-7850000.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
-    </row>
-    <row r="6" spans="1:30">
+      <c r="AE5"/>
+    </row>
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B6">
+        <v>387545000.0</v>
+      </c>
+      <c r="C6">
         <v>-6350000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-117162000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-779172000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>849991000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>53519000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>55066000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>36223000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>24058000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>8574000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>38667000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-7421000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>16672000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>1973000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-11192000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>2931000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>6749000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-23500000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>7012000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-42373000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>18976000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>60675000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-9056000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-9246000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-8513000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>32368000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-8843000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-69845000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29917500.0</v>
       </c>
       <c r="AD6">
         <v>29917500.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6">
+        <v>29917500.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B7">
+        <v>-496630000.0</v>
+      </c>
+      <c r="C7">
         <v>67451000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-12038000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>77247000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-101534000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>24287000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>37581000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>35219000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>13126000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-7303000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>860000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>12349000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>5167000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>2445000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-11544000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>11121000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>677000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-14449000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>2081000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-3949000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>7167000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-2977000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>3541000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>2796000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-1412000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-739000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>1169000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-2322000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-560500.0</v>
       </c>
       <c r="AD7">
         <v>-560500.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7">
+        <v>-560500.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B9">
+        <v>-212740000.0</v>
+      </c>
+      <c r="C9">
         <v>-116247000.0</v>
       </c>
-      <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>-16839000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>11627000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>5212000.0</v>
       </c>
-      <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
-      <c r="S9">
+      <c r="S9"/>
+      <c r="T9">
         <v>39000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>886000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>6984000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-6091000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>204000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1313000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>189000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>461000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-1658000.0</v>
       </c>
-      <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9"/>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B10">
+        <v>6048000.0</v>
+      </c>
+      <c r="C10">
         <v>-20303000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>26381000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>37270000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-65704000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-11669000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-15317000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-8171000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-10762000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-7362000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-472000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-575000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-720000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>865000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>785000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-2674000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-7530000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1415000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-2700000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-3881000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-2067000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-980000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1409000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1269000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-4000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-2000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1112000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-196000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-719000.0</v>
       </c>
       <c r="AD10">
         <v>-719000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:30">
+      <c r="AE10">
+        <v>-719000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>1297000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>6969000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>5628000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-1261000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>11249000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>4379000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1118000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>4742000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-7431000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>2631000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>4469000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>2307000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-165000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-398500.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>800000.0</v>
       </c>
-      <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11"/>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>18046000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>17449000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>15152000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>13722000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>10151000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>10787000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>8209000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>24345000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>275000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1704000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>37517000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>732000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>5911000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1713500.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1317000.0</v>
       </c>
-      <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12"/>
+    </row>
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>11627000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>5212000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>-3769000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-11068000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>8129000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>3828000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-18087000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>39000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>886000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>6981000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-6088000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-175000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1692000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>325000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>461000.0</v>
       </c>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13"/>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B14">
+        <v>29477000.0</v>
+      </c>
+      <c r="C14">
         <v>21953000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>18092000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>17669000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>10465000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>8276000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>6061000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>4383000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>3643000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>3001000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>2658000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>2363000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>2377000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>2117000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>2010000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1902000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1821000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1741000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1630000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1546000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>505000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>394000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>365000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>300000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>212000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>180000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>150000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>95000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7500.0</v>
       </c>
       <c r="AD14">
         <v>7500.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:30">
+      <c r="AE14">
+        <v>7500.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
-      <c r="W15">
+      <c r="W15"/>
+      <c r="X15">
         <v>1742713.0</v>
       </c>
-      <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AE15"/>
+    </row>
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B16">
+        <v>609811000.0</v>
+      </c>
+      <c r="C16">
         <v>222266000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>228616000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>345778000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1124950000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>274959000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>221440000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>166374000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>130151000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>106093000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>97519000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>58852000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>66273000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>49601000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>47628000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>58820000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>55889000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>49140000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>72640000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>65628000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>108001000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>89025000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>28350000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>37406000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>46652000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>55165000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>22797000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>31640000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>101485000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>29917500.0</v>
       </c>
     </row>
-    <row r="17" spans="1:30">
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
-      <c r="S17">
+      <c r="S17"/>
+      <c r="T17">
         <v>-47000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-7000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-21000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>2000.0</v>
       </c>
-      <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B18">
+        <v>-55385000.0</v>
+      </c>
+      <c r="C18">
         <v>53032000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>821000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>91417000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-69432000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>50052000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>59500000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>79386000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>47568000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>11880000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>10785000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>19271000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>9962000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>6973000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-9332000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>4024000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-7770000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-20700000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-4591000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-17526000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-551000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-16751000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-1558000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>2043000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-1281000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-5916000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-10909000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-24781000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-19875500.0</v>
       </c>
       <c r="AD18">
         <v>-19875500.0</v>
       </c>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18">
+        <v>-19875500.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B19">
+        <v>297033000.0</v>
+      </c>
+      <c r="C19">
         <v>158744000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>3659000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-887398000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-21088000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-32796000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-17206000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-10414000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-4470000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>13042000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>20695000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-31061000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>2373000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-1603000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>6003000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-615000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>14654000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>19750000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>11728000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>21364000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>24636000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-162521000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-6793000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-23657000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-2509000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>7958000.0</v>
       </c>
-      <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
-[...1 lines deleted...]
-      </c>
+      <c r="O20"/>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
         <v>0.0</v>
       </c>
       <c r="S20">
         <v>0.0</v>
       </c>
       <c r="T20">
         <v>0.0</v>
       </c>
       <c r="U20">
         <v>0.0</v>
       </c>
-      <c r="V20"/>
+      <c r="V20">
+        <v>0.0</v>
+      </c>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B21"/>
-      <c r="C21">
-[...1 lines deleted...]
-      </c>
+      <c r="C21"/>
       <c r="D21">
         <v>0.0</v>
       </c>
-      <c r="E21"/>
+      <c r="E21">
+        <v>0.0</v>
+      </c>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
-      <c r="V21">
+      <c r="V21"/>
+      <c r="W21">
         <v>1193000.0</v>
       </c>
-      <c r="W21"/>
       <c r="X21"/>
-      <c r="Y21">
+      <c r="Y21"/>
+      <c r="Z21">
         <v>-757500.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-1158000.0</v>
       </c>
-      <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21"/>
+    </row>
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B22">
+        <v>-86290000.0</v>
+      </c>
+      <c r="C22">
         <v>-92115000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>20601000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>15774000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>42505000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>49485000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>26025000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>75588000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>13297000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>11128000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1245000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-7567000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-7157000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-10067000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-10907000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-18840000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-19679000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-16252000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-31161000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-15941000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-9153000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-51404000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-5229000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-5871000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-981000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-6033000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-12356000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-18665000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-20521500.0</v>
       </c>
       <c r="AD22">
         <v>-20521500.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22">
+        <v>-20521500.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B23">
+        <v>-37465000.0</v>
+      </c>
+      <c r="C23">
         <v>-82888000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-21714000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-42290000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-38570000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-23018000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-8647000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-8782000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-5133000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-2244000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-3963000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-1559000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-2541000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-3412000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-10459000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-494000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>353000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-22527000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-1271000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-484000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-4340000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-11907000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-707000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>12367000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>6104000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>31493000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-343000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>211000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50133000.0</v>
       </c>
       <c r="AD23">
         <v>50133000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23">
+        <v>50133000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B24">
+        <v>-6328000.0</v>
+      </c>
+      <c r="C24">
         <v>-6480000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-4493000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-4092000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-4250000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-3711000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-2365000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-17938000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-2814000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-3377000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-2567000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-2643000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-2187000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-1875000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-1213000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-923000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-1659000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-1197000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-933000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-1409000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-1841000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-740000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-845000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-601000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-598000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-452000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-266000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-42553000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-336000.0</v>
       </c>
       <c r="AD24">
         <v>-336000.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24">
+        <v>-336000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B25">
+        <v>484751000.0</v>
+      </c>
+      <c r="C25">
         <v>69180000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>7036000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-3003000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3177000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3074000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-322000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-482000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-515000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-19000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-588000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>779000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-337000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>772000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1586000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>945000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>301000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>813000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>12603000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-6307000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-7078000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>3809000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-34000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>4497000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>101000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-3000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-967000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-7962000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56000.0</v>
       </c>
       <c r="AD25">
         <v>56000.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25">
+        <v>56000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-      <c r="C26">
+        <v>147</v>
+      </c>
+      <c r="B26">
+        <v>-23072000.0</v>
+      </c>
+      <c r="C26"/>
+      <c r="D26">
         <v>-80481000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-9479000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
+        <v>0.0</v>
+      </c>
+      <c r="H26">
         <v>-5005000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-30038000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-19932000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-28064000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-1999000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-2690000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-3754000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-3657000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-1537000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-1181000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-779000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-404000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-764000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-776000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-4458000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-22027000.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26">
         <v>0.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-18000.0</v>
       </c>
-      <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B27">
+        <v>42116000.0</v>
+      </c>
+      <c r="C27">
         <v>36862000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>34488000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>40172000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>35726000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>24858000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>24349000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>24899000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>24042000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>19032000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>17791000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>17277000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>16845000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>14167000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>12350000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>10979000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>10632000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>8856000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>11952000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>11869000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>9160000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>34230000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1088000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1414000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1925000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>1404000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1441000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>4213000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1187000.0</v>
       </c>
       <c r="AD27">
         <v>1187000.0</v>
       </c>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27">
+        <v>1187000.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B28">
+        <v>341756000.0</v>
+      </c>
+      <c r="C28">
         <v>-77880000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-100912000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-39009000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>889169000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-23018000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-13652000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-38820000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-25065000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-30308000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-3963000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-1559000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-2541000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-3412000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-10459000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-494000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>353000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-22527000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-78000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-484000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-4340000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>239945000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-707000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>12367000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>5747000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>30335000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-2439000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-2509000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50133000.0</v>
       </c>
       <c r="AD28">
         <v>50133000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28">
+        <v>50133000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B29">
+        <v>-35939000.0</v>
+      </c>
+      <c r="C29">
         <v>89356000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>64702000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>148721000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-19117000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>109090000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>86385000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>85267000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>53594000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>25838000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>21983000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>25191000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>16826000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>9483000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-6719000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>5985000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-6394000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-19403000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-3105000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-15960000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>601000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-15948000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-269000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>3136000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-155000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-5191000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-10563000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-24641000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-19831500.0</v>
       </c>
       <c r="AD29">
         <v>-19831500.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29">
+        <v>-19831500.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B30">
+        <v>84537000.0</v>
+      </c>
+      <c r="C30">
         <v>-15446000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-83676000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-887398000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-21088000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-32796000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-17206000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-10414000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-4470000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>13042000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>20695000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-31061000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>2373000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-4113000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>6003000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-2576000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>12819000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>18453000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>10242000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-25922000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>22736000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-163324000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-8082000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-24750000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-14102000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>7233000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>4154000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-42693000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-380000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-380000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>