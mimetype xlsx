--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -6345,51 +6345,53 @@
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
     </row>
     <row r="16" spans="1:67">
       <c r="A16" t="s">
         <v>33</v>
       </c>
       <c r="B16">
         <v>822000000.0</v>
       </c>
       <c r="C16"/>
-      <c r="D16"/>
+      <c r="D16">
+        <v>893000000.0</v>
+      </c>
       <c r="E16">
         <v>969000000.0</v>
       </c>
       <c r="F16">
         <v>647000000.0</v>
       </c>
       <c r="G16">
         <v>774000000.0</v>
       </c>
       <c r="H16">
         <v>743000000.0</v>
       </c>
       <c r="I16">
         <v>886000000.0</v>
       </c>
       <c r="J16">
         <v>936000000.0</v>
       </c>
       <c r="K16">
         <v>1063000000.0</v>
       </c>
       <c r="L16">
         <v>878000000.0</v>
       </c>
       <c r="M16">
@@ -10073,51 +10075,51 @@
       </c>
       <c r="BJ38">
         <v>1967000000.0</v>
       </c>
       <c r="BK38">
         <v>1893000000.0</v>
       </c>
       <c r="BL38"/>
       <c r="BM38"/>
       <c r="BN38"/>
       <c r="BO38">
         <v>1888000000.0</v>
       </c>
     </row>
     <row r="39" spans="1:67">
       <c r="A39" t="s">
         <v>56</v>
       </c>
       <c r="B39">
         <v>2365000000.0</v>
       </c>
       <c r="C39">
         <v>77000000.0</v>
       </c>
       <c r="D39">
-        <v>296000000.0</v>
+        <v>75000000.0</v>
       </c>
       <c r="E39">
         <v>74000000.0</v>
       </c>
       <c r="F39">
         <v>105000000.0</v>
       </c>
       <c r="G39">
         <v>90000000.0</v>
       </c>
       <c r="H39">
         <v>91000000.0</v>
       </c>
       <c r="I39">
         <v>106000000.0</v>
       </c>
       <c r="J39">
         <v>105000000.0</v>
       </c>
       <c r="K39">
         <v>83000000.0</v>
       </c>
       <c r="L39">
         <v>106000000.0</v>
       </c>
@@ -10270,51 +10272,51 @@
       </c>
       <c r="BJ39">
         <v>339000000.0</v>
       </c>
       <c r="BK39">
         <v>292000000.0</v>
       </c>
       <c r="BL39"/>
       <c r="BM39"/>
       <c r="BN39"/>
       <c r="BO39">
         <v>336000000.0</v>
       </c>
     </row>
     <row r="40" spans="1:67">
       <c r="A40" t="s">
         <v>57</v>
       </c>
       <c r="B40">
         <v>1188000000.0</v>
       </c>
       <c r="C40">
         <v>2489000000.0</v>
       </c>
       <c r="D40">
-        <v>2022000000.0</v>
+        <v>1129000000.0</v>
       </c>
       <c r="E40">
         <v>1128000000.0</v>
       </c>
       <c r="F40">
         <v>1104000000.0</v>
       </c>
       <c r="G40">
         <v>1116000000.0</v>
       </c>
       <c r="H40">
         <v>1116000000.0</v>
       </c>
       <c r="I40">
         <v>1083000000.0</v>
       </c>
       <c r="J40">
         <v>1201000000.0</v>
       </c>
       <c r="K40">
         <v>1184000000.0</v>
       </c>
       <c r="L40">
         <v>1149000000.0</v>
       </c>
@@ -22484,51 +22486,51 @@
       </c>
       <c r="M22">
         <v>338000000.0</v>
       </c>
       <c r="N22">
         <v>261000000.0</v>
       </c>
       <c r="O22">
         <v>146000000.0</v>
       </c>
       <c r="P22">
         <v>-94000000.0</v>
       </c>
       <c r="Q22">
         <v>131000000.0</v>
       </c>
       <c r="R22">
         <v>124000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
         <v>183</v>
       </c>
       <c r="B23">
-        <v>-19000000.0</v>
+        <v>-5000000.0</v>
       </c>
       <c r="C23">
         <v>-47000000.0</v>
       </c>
       <c r="D23">
         <v>-16000000.0</v>
       </c>
       <c r="E23">
         <v>10000000.0</v>
       </c>
       <c r="F23">
         <v>-29000000.0</v>
       </c>
       <c r="G23">
         <v>-26000000.0</v>
       </c>
       <c r="H23">
         <v>-23000000.0</v>
       </c>
       <c r="I23">
         <v>-25000000.0</v>
       </c>
       <c r="J23">
         <v>-68000000.0</v>
       </c>
@@ -22543,51 +22545,51 @@
       </c>
       <c r="N23">
         <v>26000000.0</v>
       </c>
       <c r="O23">
         <v>7000000.0</v>
       </c>
       <c r="P23">
         <v>1268000000.0</v>
       </c>
       <c r="Q23">
         <v>-170000000.0</v>
       </c>
       <c r="R23">
         <v>266000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
         <v>184</v>
       </c>
       <c r="B24">
         <v>-360000000.0</v>
       </c>
       <c r="C24">
-        <v>-348000000.0</v>
+        <v>19000000.0</v>
       </c>
       <c r="D24">
         <v>17000000.0</v>
       </c>
       <c r="E24">
         <v>21000000.0</v>
       </c>
       <c r="F24">
         <v>-1603000000.0</v>
       </c>
       <c r="G24">
         <v>-400000000.0</v>
       </c>
       <c r="H24">
         <v>-101000000.0</v>
       </c>
       <c r="I24">
         <v>74000000.0</v>
       </c>
       <c r="J24">
         <v>30000000.0</v>
       </c>
       <c r="K24">
         <v>4000000.0</v>
       </c>
@@ -22650,51 +22652,51 @@
       <c r="L25">
         <v>105000000.0</v>
       </c>
       <c r="M25">
         <v>62000000.0</v>
       </c>
       <c r="N25">
         <v>-68000000.0</v>
       </c>
       <c r="O25">
         <v>11000000.0</v>
       </c>
       <c r="P25">
         <v>270000000.0</v>
       </c>
       <c r="Q25">
         <v>5000000.0</v>
       </c>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
         <v>186</v>
       </c>
       <c r="B26">
-        <v>0.0</v>
+        <v>-14000000.0</v>
       </c>
       <c r="C26">
         <v>-162000000.0</v>
       </c>
       <c r="D26">
         <v>-75000000.0</v>
       </c>
       <c r="E26">
         <v>-52000000.0</v>
       </c>
       <c r="F26">
         <v>-101000000.0</v>
       </c>
       <c r="G26">
         <v>-84000000.0</v>
       </c>
       <c r="H26">
         <v>-262000000.0</v>
       </c>
       <c r="I26">
         <v>-742000000.0</v>
       </c>
       <c r="J26">
         <v>-286000000.0</v>
       </c>
@@ -24100,51 +24102,51 @@
       </c>
       <c r="BK6">
         <v>-115000000.0</v>
       </c>
       <c r="BL6">
         <v>-137000000.0</v>
       </c>
       <c r="BM6">
         <v>-67000000.0</v>
       </c>
       <c r="BN6">
         <v>149000000.0</v>
       </c>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
     </row>
     <row r="7" spans="1:69">
       <c r="A7" t="s">
         <v>168</v>
       </c>
       <c r="B7">
         <v>-685000000.0</v>
       </c>
       <c r="C7">
-        <v>332000000.0</v>
+        <v>309000000.0</v>
       </c>
       <c r="D7">
         <v>-245000000.0</v>
       </c>
       <c r="E7">
         <v>588000000.0</v>
       </c>
       <c r="F7">
         <v>-636000000.0</v>
       </c>
       <c r="G7">
         <v>240000000.0</v>
       </c>
       <c r="H7">
         <v>55000000.0</v>
       </c>
       <c r="I7">
         <v>-244000000.0</v>
       </c>
       <c r="J7">
         <v>-423000000.0</v>
       </c>
       <c r="K7">
         <v>225000000.0</v>
       </c>
@@ -27013,87 +27015,87 @@
         <v>-67000000.0</v>
       </c>
       <c r="BN23">
         <v>149000000.0</v>
       </c>
       <c r="BO23">
         <v>266000000.0</v>
       </c>
       <c r="BP23"/>
       <c r="BQ23"/>
     </row>
     <row r="24" spans="1:69">
       <c r="A24" t="s">
         <v>184</v>
       </c>
       <c r="B24">
         <v>3000000.0</v>
       </c>
       <c r="C24">
         <v>-119000000.0</v>
       </c>
       <c r="D24">
         <v>-84000000.0</v>
       </c>
       <c r="E24">
-        <v>-82000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="F24">
-        <v>-66000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="G24">
         <v>4000000.0</v>
       </c>
       <c r="H24">
         <v>12000000.0</v>
       </c>
       <c r="I24">
         <v>-1000000.0</v>
       </c>
       <c r="J24">
         <v>9000000.0</v>
       </c>
       <c r="K24">
         <v>1000000.0</v>
       </c>
       <c r="L24">
         <v>53000000.0</v>
       </c>
       <c r="M24">
         <v>1000000.0</v>
       </c>
       <c r="N24">
         <v>3000000.0</v>
       </c>
       <c r="O24">
         <v>15000000.0</v>
       </c>
       <c r="P24">
         <v>1000000.0</v>
       </c>
       <c r="Q24">
-        <v>1000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="R24">
         <v>-9000000.0</v>
       </c>
       <c r="S24">
         <v>10000000.0</v>
       </c>
       <c r="T24">
         <v>10000000.0</v>
       </c>
       <c r="U24">
         <v>1000000.0</v>
       </c>
       <c r="V24">
         <v>-30000000.0</v>
       </c>
       <c r="W24">
         <v>-116000000.0</v>
       </c>
       <c r="X24">
         <v>2000000.0</v>
       </c>
       <c r="Y24">
         <v>4000000.0</v>
       </c>
@@ -27204,51 +27206,51 @@
       </c>
       <c r="BI24">
         <v>0.0</v>
       </c>
       <c r="BJ24"/>
       <c r="BK24">
         <v>2000000.0</v>
       </c>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24">
         <v>3000000.0</v>
       </c>
       <c r="BP24"/>
       <c r="BQ24"/>
     </row>
     <row r="25" spans="1:69">
       <c r="A25" t="s">
         <v>185</v>
       </c>
       <c r="B25">
         <v>6000000.0</v>
       </c>
       <c r="C25">
-        <v>77000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D25">
         <v>-12000000.0</v>
       </c>
       <c r="E25">
         <v>-1000000.0</v>
       </c>
       <c r="F25">
         <v>-636000000.0</v>
       </c>
       <c r="G25">
         <v>3000000.0</v>
       </c>
       <c r="H25">
         <v>-6000000.0</v>
       </c>
       <c r="I25">
         <v>301000000.0</v>
       </c>
       <c r="J25">
         <v>-9000000.0</v>
       </c>
       <c r="K25">
         <v>-43000000.0</v>
       </c>