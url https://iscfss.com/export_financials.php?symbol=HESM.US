--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1408,51 +1408,53 @@
     <row r="15" spans="1:15">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
         <v>29</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>6400000.0</v>
+      </c>
       <c r="C16"/>
       <c r="D16">
         <v>117400000.0</v>
       </c>
       <c r="E16">
         <v>7300000.0</v>
       </c>
       <c r="F16">
         <v>76200000.0</v>
       </c>
       <c r="G16">
         <v>54100000.0</v>
       </c>
       <c r="H16">
         <v>-200000.0</v>
       </c>
       <c r="I16">
         <v>85600000.0</v>
       </c>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16">
         <v>2000000.0</v>
       </c>
       <c r="M16">
@@ -2091,51 +2093,51 @@
       </c>
       <c r="J35">
         <v>5400000.0</v>
       </c>
       <c r="K35">
         <v>4300000.0</v>
       </c>
       <c r="L35">
         <v>5100000.0</v>
       </c>
       <c r="M35">
         <v>1000000.0</v>
       </c>
       <c r="N35">
         <v>833900000.0</v>
       </c>
       <c r="O35">
         <v>423600000.0</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36">
-        <v>4147800000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="C36">
         <v>6600000.0</v>
       </c>
       <c r="D36">
         <v>333300000.0</v>
       </c>
       <c r="E36">
         <v>189200000.0</v>
       </c>
       <c r="F36">
         <v>125900000.0</v>
       </c>
       <c r="G36">
         <v>53400000.0</v>
       </c>
       <c r="H36">
         <v>12900000.0</v>
       </c>
       <c r="I36">
         <v>8200000.0</v>
       </c>
       <c r="J36">
         <v>3200000.0</v>
       </c>
@@ -2237,51 +2239,51 @@
         <v>4700000.0</v>
       </c>
       <c r="I39">
         <v>3300000.0</v>
       </c>
       <c r="J39">
         <v>4400000.0</v>
       </c>
       <c r="K39">
         <v>2800000.0</v>
       </c>
       <c r="L39">
         <v>3100000.0</v>
       </c>
       <c r="M39">
         <v>1000000.0</v>
       </c>
       <c r="N39"/>
       <c r="O39"/>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40">
-        <v>103500000.0</v>
+        <v>97100000.0</v>
       </c>
       <c r="C40">
         <v>94000000.0</v>
       </c>
       <c r="D40">
         <v>118000000.0</v>
       </c>
       <c r="E40">
         <v>94300000.0</v>
       </c>
       <c r="F40">
         <v>124000000.0</v>
       </c>
       <c r="G40">
         <v>85000000.0</v>
       </c>
       <c r="H40">
         <v>97600000.0</v>
       </c>
       <c r="I40">
         <v>108200000.0</v>
       </c>
       <c r="J40">
         <v>62200000.0</v>
       </c>
@@ -4616,51 +4618,53 @@
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
     </row>
     <row r="16" spans="1:55">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16">
         <v>15700000.0</v>
       </c>
-      <c r="C16"/>
+      <c r="C16">
+        <v>6400000.0</v>
+      </c>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16">
         <v>1800000.0</v>
       </c>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16">
         <v>1300000.0</v>
       </c>
       <c r="J16">
         <v>1300000.0</v>
       </c>
       <c r="K16"/>
       <c r="L16">
         <v>125400000.0</v>
       </c>
       <c r="M16">
         <v>106300000.0</v>
       </c>
       <c r="N16"/>
       <c r="O16">
         <v>7300000.0</v>
       </c>
       <c r="P16"/>
@@ -6813,51 +6817,51 @@
         <v>1000000.0</v>
       </c>
       <c r="AV35">
         <v>972300000.0</v>
       </c>
       <c r="AW35">
         <v>956200000.0</v>
       </c>
       <c r="AX35"/>
       <c r="AY35">
         <v>833900000.0</v>
       </c>
       <c r="AZ35"/>
       <c r="BA35"/>
       <c r="BB35"/>
       <c r="BC35"/>
     </row>
     <row r="36" spans="1:55">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36">
         <v>4699999.0</v>
       </c>
       <c r="C36">
-        <v>4147800000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D36">
         <v>4700000.0</v>
       </c>
       <c r="E36">
         <v>5400000.0</v>
       </c>
       <c r="F36">
         <v>6100000.0</v>
       </c>
       <c r="G36">
         <v>6600000.0</v>
       </c>
       <c r="H36">
         <v>612399999.0</v>
       </c>
       <c r="I36">
         <v>7700000.0</v>
       </c>
       <c r="J36">
         <v>419100000.0</v>
       </c>
       <c r="K36">
         <v>333300000.0</v>
       </c>
@@ -7301,51 +7305,51 @@
       </c>
       <c r="AU39">
         <v>4500000.0</v>
       </c>
       <c r="AV39">
         <v>1100000.0</v>
       </c>
       <c r="AW39">
         <v>200000.0</v>
       </c>
       <c r="AX39"/>
       <c r="AY39"/>
       <c r="AZ39"/>
       <c r="BA39"/>
       <c r="BB39"/>
       <c r="BC39"/>
     </row>
     <row r="40" spans="1:55">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40">
         <v>77400000.0</v>
       </c>
       <c r="C40">
-        <v>103500000.0</v>
+        <v>97100000.0</v>
       </c>
       <c r="D40">
         <v>100900000.0</v>
       </c>
       <c r="E40">
         <v>153600000.0</v>
       </c>
       <c r="F40">
         <v>133800000.0</v>
       </c>
       <c r="G40">
         <v>127500000.0</v>
       </c>
       <c r="H40">
         <v>113500000.0</v>
       </c>
       <c r="I40">
         <v>93500000.0</v>
       </c>
       <c r="J40">
         <v>111000000.0</v>
       </c>
       <c r="K40">
         <v>118000000.0</v>
       </c>
@@ -11758,51 +11762,51 @@
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4"/>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
     </row>
     <row r="5" spans="1:55">
       <c r="A5" t="s">
         <v>119</v>
       </c>
       <c r="B5">
-        <v>238100000.0</v>
+        <v>241300000.0</v>
       </c>
       <c r="C5">
         <v>254900000.0</v>
       </c>
       <c r="D5">
         <v>264100000.0</v>
       </c>
       <c r="E5">
         <v>264200000.0</v>
       </c>
       <c r="F5">
         <v>240800000.0</v>
       </c>
       <c r="G5">
         <v>246900000.0</v>
       </c>
       <c r="H5">
         <v>235400000.0</v>
       </c>
       <c r="I5">
         <v>226000000.0</v>
       </c>
       <c r="J5">
         <v>224700000.0</v>
       </c>
@@ -11923,51 +11927,51 @@
       <c r="AW5">
         <v>12800000.0</v>
       </c>
       <c r="AX5">
         <v>-13300000.0</v>
       </c>
       <c r="AY5">
         <v>-61100000.0</v>
       </c>
       <c r="AZ5">
         <v>-30100000.0</v>
       </c>
       <c r="BA5">
         <v>-36300000.0</v>
       </c>
       <c r="BB5">
         <v>-36300000.0</v>
       </c>
       <c r="BC5"/>
     </row>
     <row r="6" spans="1:55">
       <c r="A6" t="s">
         <v>120</v>
       </c>
       <c r="B6">
-        <v>296600000.0</v>
+        <v>299800000.0</v>
       </c>
       <c r="C6">
         <v>309100000.0</v>
       </c>
       <c r="D6">
         <v>320700000.0</v>
       </c>
       <c r="E6">
         <v>316000000.0</v>
       </c>
       <c r="F6">
         <v>292300000.0</v>
       </c>
       <c r="G6">
         <v>298200000.0</v>
       </c>
       <c r="H6">
         <v>286900000.0</v>
       </c>
       <c r="I6">
         <v>276500000.0</v>
       </c>
       <c r="J6">
         <v>274500000.0</v>
       </c>
@@ -17444,81 +17448,81 @@
       <c r="A7" t="s">
         <v>152</v>
       </c>
       <c r="B7">
         <v>4200000.0</v>
       </c>
       <c r="C7">
         <v>-12900000.0</v>
       </c>
       <c r="D7">
         <v>-8900000.0</v>
       </c>
       <c r="E7">
         <v>12100000.0</v>
       </c>
       <c r="F7">
         <v>-40100000.0</v>
       </c>
       <c r="G7">
         <v>7700000.0</v>
       </c>
       <c r="H7">
         <v>-14000000.0</v>
       </c>
       <c r="I7">
-        <v>32300000.0</v>
+        <v>42300000.0</v>
       </c>
       <c r="J7">
         <v>-44000000.0</v>
       </c>
       <c r="K7">
         <v>28700000.0</v>
       </c>
       <c r="L7">
-        <v>-15800000.0</v>
+        <v>-12100000.0</v>
       </c>
       <c r="M7">
         <v>-1000000.0</v>
       </c>
       <c r="N7">
         <v>-1100000.0</v>
       </c>
       <c r="O7">
         <v>12500000.0</v>
       </c>
       <c r="P7">
-        <v>14600000.0</v>
+        <v>20900000.0</v>
       </c>
       <c r="Q7">
-        <v>12700000.0</v>
+        <v>6300000.0</v>
       </c>
       <c r="R7">
         <v>-25200000.0</v>
       </c>
       <c r="S7">
-        <v>28000000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="T7">
         <v>3900000.0</v>
       </c>
       <c r="U7">
         <v>15500000.0</v>
       </c>
       <c r="V7">
         <v>-43800000.0</v>
       </c>
       <c r="W7">
         <v>8099999.0</v>
       </c>
       <c r="X7">
         <v>-15100000.0</v>
       </c>
       <c r="Y7">
         <v>24400000.0</v>
       </c>
       <c r="Z7">
         <v>-32900000.0</v>
       </c>
       <c r="AA7">
         <v>12200000.0</v>
       </c>
@@ -18319,81 +18323,81 @@
       <c r="A14" t="s">
         <v>159</v>
       </c>
       <c r="B14">
         <v>58500000.0</v>
       </c>
       <c r="C14">
         <v>54200000.0</v>
       </c>
       <c r="D14">
         <v>56600000.0</v>
       </c>
       <c r="E14">
         <v>51800000.0</v>
       </c>
       <c r="F14">
         <v>51500000.0</v>
       </c>
       <c r="G14">
         <v>51300000.0</v>
       </c>
       <c r="H14">
         <v>51500000.0</v>
       </c>
       <c r="I14">
-        <v>52800000.0</v>
+        <v>50500000.0</v>
       </c>
       <c r="J14">
         <v>49800000.0</v>
       </c>
       <c r="K14">
         <v>50400000.0</v>
       </c>
       <c r="L14">
-        <v>49800000.0</v>
+        <v>47700000.0</v>
       </c>
       <c r="M14">
         <v>47000000.0</v>
       </c>
       <c r="N14">
         <v>47400000.0</v>
       </c>
       <c r="O14">
         <v>46400000.0</v>
       </c>
       <c r="P14">
-        <v>47900000.0</v>
+        <v>45500000.0</v>
       </c>
       <c r="Q14">
-        <v>47200000.0</v>
+        <v>45000000.0</v>
       </c>
       <c r="R14">
         <v>44400000.0</v>
       </c>
       <c r="S14">
-        <v>45500000.0</v>
+        <v>43500000.0</v>
       </c>
       <c r="T14">
         <v>41500000.0</v>
       </c>
       <c r="U14">
         <v>40400000.0</v>
       </c>
       <c r="V14">
         <v>40200000.0</v>
       </c>
       <c r="W14">
         <v>41400000.0</v>
       </c>
       <c r="X14">
         <v>41100000.0</v>
       </c>
       <c r="Y14">
         <v>38900000.0</v>
       </c>
       <c r="Z14">
         <v>40300000.0</v>
       </c>
       <c r="AA14">
         <v>38800000.0</v>
       </c>
@@ -19473,72 +19477,72 @@
       <c r="D23">
         <v>-59300000.0</v>
       </c>
       <c r="E23">
         <v>-72200000.0</v>
       </c>
       <c r="F23">
         <v>-78700000.0</v>
       </c>
       <c r="G23">
         <v>-378000000.0</v>
       </c>
       <c r="H23">
         <v>-88300000.0</v>
       </c>
       <c r="I23">
         <v>42300000.0</v>
       </c>
       <c r="J23">
         <v>-93500000.0</v>
       </c>
       <c r="K23">
         <v>-101200000.0</v>
       </c>
       <c r="L23">
-        <v>-28300000.0</v>
+        <v>-106300000.0</v>
       </c>
       <c r="M23">
         <v>-36300000.0</v>
       </c>
       <c r="N23">
         <v>94200000.0</v>
       </c>
       <c r="O23">
         <v>-59700000.0</v>
       </c>
       <c r="P23">
-        <v>-164100000.0</v>
+        <v>-116100000.0</v>
       </c>
       <c r="Q23">
         <v>271300000.0</v>
       </c>
       <c r="R23">
         <v>-113500000.0</v>
       </c>
       <c r="S23">
-        <v>-161000000.0</v>
+        <v>-113000000.0</v>
       </c>
       <c r="T23">
         <v>-143700000.0</v>
       </c>
       <c r="U23">
         <v>-117500000.0</v>
       </c>
       <c r="V23">
         <v>-119100000.0</v>
       </c>
       <c r="W23">
         <v>-111700000.0</v>
       </c>
       <c r="X23">
         <v>-42200000.0</v>
       </c>
       <c r="Y23">
         <v>-113200000.0</v>
       </c>
       <c r="Z23">
         <v>-54700000.0</v>
       </c>
       <c r="AA23">
         <v>149900000.0</v>
       </c>
@@ -19721,84 +19725,84 @@
       <c r="BC24"/>
     </row>
     <row r="25" spans="1:55">
       <c r="A25" t="s">
         <v>169</v>
       </c>
       <c r="B25">
         <v>74800000.0</v>
       </c>
       <c r="C25">
         <v>80900000.0</v>
       </c>
       <c r="D25">
         <v>3300000.0</v>
       </c>
       <c r="E25">
         <v>3900000.0</v>
       </c>
       <c r="F25">
         <v>96200000.0</v>
       </c>
       <c r="G25">
         <v>4100000.0</v>
       </c>
       <c r="H25">
-        <v>22200000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="I25">
-        <v>136900000.0</v>
+        <v>113400000.0</v>
       </c>
       <c r="J25">
         <v>120200000.0</v>
       </c>
       <c r="K25">
         <v>118600000.0</v>
       </c>
       <c r="L25">
-        <v>145900000.0</v>
+        <v>133300000.0</v>
       </c>
       <c r="M25">
         <v>2200000.0</v>
       </c>
       <c r="N25">
         <v>3100000.0</v>
       </c>
       <c r="O25">
         <v>6600000.0</v>
       </c>
       <c r="P25">
-        <v>148600000.0</v>
+        <v>137600000.0</v>
       </c>
       <c r="Q25">
-        <v>130900000.0</v>
+        <v>132800000.0</v>
       </c>
       <c r="R25">
         <v>6300000.0</v>
       </c>
       <c r="S25">
-        <v>132800000.0</v>
+        <v>151300000.0</v>
       </c>
       <c r="T25">
         <v>2000000.0</v>
       </c>
       <c r="U25">
         <v>2800000.0</v>
       </c>
       <c r="V25">
         <v>6500000.0</v>
       </c>
       <c r="W25">
         <v>118100001.0</v>
       </c>
       <c r="X25">
         <v>117600000.0</v>
       </c>
       <c r="Y25">
         <v>4300000.0</v>
       </c>
       <c r="Z25">
         <v>125800000.0</v>
       </c>
       <c r="AA25">
         <v>69100000.0</v>
       </c>