--- v0 (2026-09-14)
+++ v1 (2026-10-31)
@@ -2851,54 +2851,62 @@
       </c>
       <c r="Q36">
         <v>4214865.0</v>
       </c>
       <c r="R36">
         <v>759944.0</v>
       </c>
       <c r="S36">
         <v>476832.0</v>
       </c>
       <c r="T36">
         <v>391502.0</v>
       </c>
       <c r="U36">
         <v>-10069764.0</v>
       </c>
       <c r="V36">
         <v>-5616778.0</v>
       </c>
       <c r="W36"/>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" t="s">
         <v>58</v>
       </c>
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="B37">
+        <v>13336000.0</v>
+      </c>
+      <c r="C37">
+        <v>11924000.0</v>
+      </c>
+      <c r="D37">
+        <v>12846000.0</v>
+      </c>
+      <c r="E37">
+        <v>26503000.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" t="s">
         <v>59</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
@@ -5897,51 +5905,51 @@
       <c r="D14">
         <v>174643545.0</v>
       </c>
       <c r="E14">
         <v>174643545.0</v>
       </c>
       <c r="F14">
         <v>174512902.0</v>
       </c>
       <c r="G14">
         <v>174512902.0</v>
       </c>
       <c r="H14">
         <v>174624758.0</v>
       </c>
       <c r="I14">
         <v>174624758.0</v>
       </c>
       <c r="J14">
         <v>174506893.0</v>
       </c>
       <c r="K14">
         <v>174506893.0</v>
       </c>
       <c r="L14">
-        <v>170475945.0</v>
+        <v>170480215.0</v>
       </c>
       <c r="M14">
         <v>170475945.0</v>
       </c>
       <c r="N14">
         <v>173398122.0</v>
       </c>
       <c r="O14">
         <v>173398122.0</v>
       </c>
       <c r="P14">
         <v>169000705.0</v>
       </c>
       <c r="Q14">
         <v>169000705.0</v>
       </c>
       <c r="R14">
         <v>169856710.0</v>
       </c>
       <c r="S14">
         <v>169856710.0</v>
       </c>
       <c r="T14">
         <v>171225973.0</v>
       </c>
@@ -8820,55 +8828,61 @@
         <v>-53294000.0</v>
       </c>
       <c r="BE36">
         <v>-113303000.0</v>
       </c>
       <c r="BF36">
         <v>31000.0</v>
       </c>
       <c r="BG36">
         <v>84.0</v>
       </c>
       <c r="BH36">
         <v>4214865.0</v>
       </c>
       <c r="BI36"/>
       <c r="BJ36">
         <v>759944.0</v>
       </c>
     </row>
     <row r="37" spans="1:62">
       <c r="A37" t="s">
         <v>58</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
-      <c r="D37"/>
+      <c r="D37">
+        <v>13336000.0</v>
+      </c>
       <c r="E37"/>
-      <c r="F37"/>
+      <c r="F37">
+        <v>12859000.0</v>
+      </c>
       <c r="G37"/>
-      <c r="H37"/>
+      <c r="H37">
+        <v>11924000.0</v>
+      </c>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
@@ -12521,84 +12535,84 @@
       </c>
       <c r="R2">
         <v>44586017.0</v>
       </c>
       <c r="S2">
         <v>36126905.0</v>
       </c>
       <c r="T2">
         <v>27656067.0</v>
       </c>
       <c r="U2">
         <v>21321438.0</v>
       </c>
       <c r="V2">
         <v>14615668.0</v>
       </c>
       <c r="W2">
         <v>6144018.0</v>
       </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
         <v>129</v>
       </c>
       <c r="B3">
-        <v>13343196.0</v>
+        <v>13308000.0</v>
       </c>
       <c r="C3">
         <v>12341000.0</v>
       </c>
       <c r="D3">
         <v>8207000.0</v>
       </c>
       <c r="E3">
         <v>8664000.0</v>
       </c>
       <c r="F3">
         <v>7190000.0</v>
       </c>
       <c r="G3">
-        <v>6071432.0</v>
+        <v>6061000.0</v>
       </c>
       <c r="H3">
         <v>4942000.0</v>
       </c>
       <c r="I3">
         <v>3590000.0</v>
       </c>
       <c r="J3">
         <v>2578000.0</v>
       </c>
       <c r="K3">
-        <v>2304702.0</v>
+        <v>2341000.0</v>
       </c>
       <c r="L3">
         <v>2015000.0</v>
       </c>
       <c r="M3">
-        <v>1228000.0</v>
+        <v>1265000.0</v>
       </c>
       <c r="N3">
         <v>963000.0</v>
       </c>
       <c r="O3">
         <v>1502000.0</v>
       </c>
       <c r="P3">
         <v>4562837.0</v>
       </c>
       <c r="Q3">
         <v>4579672.0</v>
       </c>
       <c r="R3">
         <v>4567742.0</v>
       </c>
       <c r="S3">
         <v>4651658.0</v>
       </c>
       <c r="T3">
         <v>3800576.0</v>
       </c>
       <c r="U3">
         <v>2866418.0</v>
       </c>
@@ -12632,146 +12646,146 @@
       </c>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
         <v>131</v>
       </c>
       <c r="B5">
         <v>-54725352.0</v>
       </c>
       <c r="C5">
         <v>-43705000.0</v>
       </c>
       <c r="D5">
         <v>18375000.0</v>
       </c>
       <c r="E5">
-        <v>-409770000.0</v>
+        <v>-360017000.0</v>
       </c>
       <c r="F5">
-        <v>-215148000.0</v>
+        <v>-154531000.0</v>
       </c>
       <c r="G5">
         <v>-198616285.0</v>
       </c>
       <c r="H5">
         <v>-140075000.0</v>
       </c>
       <c r="I5">
         <v>-85646000.0</v>
       </c>
       <c r="J5">
         <v>-52081000.0</v>
       </c>
       <c r="K5">
         <v>-45699264.0</v>
       </c>
       <c r="L5">
         <v>-9771000.0</v>
       </c>
       <c r="M5">
-        <v>-18234564.0</v>
+        <v>-18232802.0</v>
       </c>
       <c r="N5">
         <v>11084000.0</v>
       </c>
       <c r="O5">
         <v>12566000.0</v>
       </c>
       <c r="P5">
         <v>6755163.0</v>
       </c>
       <c r="Q5">
         <v>-2207637.0</v>
       </c>
       <c r="R5">
         <v>-4614632.1</v>
       </c>
       <c r="S5">
         <v>-14227657.4</v>
       </c>
       <c r="T5">
         <v>-9723291.0</v>
       </c>
       <c r="U5">
         <v>-5381405.3</v>
       </c>
       <c r="V5">
         <v>-5735479.8</v>
       </c>
       <c r="W5">
         <v>-6959152.0</v>
       </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
         <v>132</v>
       </c>
       <c r="B6">
-        <v>-41382156.0</v>
+        <v>-41417352.0</v>
       </c>
       <c r="C6">
         <v>-31364000.0</v>
       </c>
       <c r="D6">
         <v>26582000.0</v>
       </c>
       <c r="E6">
-        <v>-360017000.0</v>
+        <v>-351353000.0</v>
       </c>
       <c r="F6">
-        <v>-154531000.0</v>
+        <v>-147341000.0</v>
       </c>
       <c r="G6">
-        <v>-192544853.0</v>
+        <v>-192555285.0</v>
       </c>
       <c r="H6">
         <v>-135133000.0</v>
       </c>
       <c r="I6">
         <v>-82056000.0</v>
       </c>
       <c r="J6">
         <v>-49503000.0</v>
       </c>
       <c r="K6">
-        <v>-43394562.0</v>
+        <v>-43358264.0</v>
       </c>
       <c r="L6">
         <v>-7756000.0</v>
       </c>
       <c r="M6">
-        <v>-17006564.0</v>
+        <v>-16967802.0</v>
       </c>
       <c r="N6">
         <v>12047000.0</v>
       </c>
       <c r="O6">
         <v>14068000.0</v>
       </c>
       <c r="P6">
         <v>11318000.0</v>
       </c>
       <c r="Q6">
         <v>2372035.0</v>
       </c>
       <c r="R6">
         <v>-46890.1</v>
       </c>
       <c r="S6">
         <v>-9575999.4</v>
       </c>
       <c r="T6">
         <v>-5922715.0</v>
       </c>
       <c r="U6">
         <v>-2514987.3</v>
       </c>
@@ -14572,135 +14586,135 @@
       </c>
     </row>
     <row r="3" spans="1:57">
       <c r="A3" t="s">
         <v>129</v>
       </c>
       <c r="B3">
         <v>3536000.0</v>
       </c>
       <c r="C3">
         <v>3536000.0</v>
       </c>
       <c r="D3">
         <v>3595000.0</v>
       </c>
       <c r="E3">
         <v>3595000.0</v>
       </c>
       <c r="F3">
         <v>3059000.0</v>
       </c>
       <c r="G3">
         <v>3059000.0</v>
       </c>
       <c r="H3">
-        <v>3045000.0</v>
+        <v>3044500.0</v>
       </c>
       <c r="I3">
-        <v>3045000.0</v>
+        <v>3044500.0</v>
       </c>
       <c r="J3">
         <v>3126000.0</v>
       </c>
       <c r="K3">
         <v>3126000.0</v>
       </c>
       <c r="L3">
         <v>2197500.0</v>
       </c>
       <c r="M3">
         <v>2197500.0</v>
       </c>
       <c r="N3">
         <v>1906000.0</v>
       </c>
       <c r="O3">
         <v>1906000.0</v>
       </c>
       <c r="P3">
         <v>2144000.0</v>
       </c>
       <c r="Q3">
         <v>2144000.0</v>
       </c>
       <c r="R3">
         <v>2188000.0</v>
       </c>
       <c r="S3">
         <v>2188000.0</v>
       </c>
       <c r="T3">
         <v>-1569000.0</v>
       </c>
       <c r="U3">
         <v>1834000.0</v>
       </c>
       <c r="V3">
-        <v>1761000.0</v>
+        <v>3522000.0</v>
       </c>
       <c r="W3">
         <v>1515250.0</v>
       </c>
       <c r="X3">
         <v>1569000.0</v>
       </c>
       <c r="Y3">
         <v>1569000.0</v>
       </c>
       <c r="Z3">
         <v>2923000.0</v>
       </c>
       <c r="AA3">
         <v>1235499.0</v>
       </c>
       <c r="AB3">
         <v>1308000.0</v>
       </c>
       <c r="AC3">
         <v>1229000.0</v>
       </c>
       <c r="AD3">
-        <v>1202500.0</v>
+        <v>1198087.0</v>
       </c>
       <c r="AE3">
-        <v>897500.0</v>
+        <v>1212545.0</v>
       </c>
       <c r="AF3">
-        <v>1028000.0</v>
+        <v>1972232.0</v>
       </c>
       <c r="AG3">
         <v>874000.0</v>
       </c>
       <c r="AH3">
-        <v>844000.0</v>
+        <v>1688000.0</v>
       </c>
       <c r="AI3">
         <v>644500.0</v>
       </c>
       <c r="AJ3">
-        <v>633000.0</v>
+        <v>1244341.0</v>
       </c>
       <c r="AK3">
         <v>633000.0</v>
       </c>
       <c r="AL3">
         <v>633000.0</v>
       </c>
       <c r="AM3">
         <v>656000.0</v>
       </c>
       <c r="AN3">
         <v>604000.0</v>
       </c>
       <c r="AO3">
         <v>604000.0</v>
       </c>
       <c r="AP3">
         <v>566500.0</v>
       </c>
       <c r="AQ3">
         <v>566500.0</v>
       </c>
       <c r="AR3">
         <v>484000.0</v>
       </c>
@@ -14868,78 +14882,78 @@
       <c r="J5">
         <v>-13760500.0</v>
       </c>
       <c r="K5">
         <v>-13760500.0</v>
       </c>
       <c r="L5">
         <v>-46639500.0</v>
       </c>
       <c r="M5">
         <v>-46639500.0</v>
       </c>
       <c r="N5">
         <v>55827000.0</v>
       </c>
       <c r="O5">
         <v>55827000.0</v>
       </c>
       <c r="P5">
         <v>-105469500.0</v>
       </c>
       <c r="Q5">
         <v>-105469500.0</v>
       </c>
       <c r="R5">
-        <v>-100454000.0</v>
+        <v>-167087000.0</v>
       </c>
       <c r="S5">
         <v>-98377000.0</v>
       </c>
       <c r="T5">
         <v>-79036500.0</v>
       </c>
       <c r="U5">
         <v>-92291500.0</v>
       </c>
       <c r="V5">
-        <v>-80534000.0</v>
+        <v>-80865525.0</v>
       </c>
       <c r="W5">
         <v>-63200000.0</v>
       </c>
       <c r="X5">
         <v>-59251500.0</v>
       </c>
       <c r="Y5">
         <v>-59251500.0</v>
       </c>
       <c r="Z5">
-        <v>-45673000.0</v>
+        <v>-45662473.0</v>
       </c>
       <c r="AA5">
-        <v>-32555499.0</v>
+        <v>-32492000.0</v>
       </c>
       <c r="AB5">
         <v>-38434000.0</v>
       </c>
       <c r="AC5">
         <v>-35941000.0</v>
       </c>
       <c r="AD5">
         <v>-35961000.0</v>
       </c>
       <c r="AE5">
         <v>-36050000.0</v>
       </c>
       <c r="AF5">
         <v>-24170000.0</v>
       </c>
       <c r="AG5">
         <v>-14788000.0</v>
       </c>
       <c r="AH5">
         <v>-28662000.0</v>
       </c>
       <c r="AI5">
         <v>-25021000.0</v>
       </c>
@@ -15011,135 +15025,135 @@
       </c>
     </row>
     <row r="6" spans="1:57">
       <c r="A6" t="s">
         <v>132</v>
       </c>
       <c r="B6">
         <v>3970500.0</v>
       </c>
       <c r="C6">
         <v>3970500.0</v>
       </c>
       <c r="D6">
         <v>-14228000.0</v>
       </c>
       <c r="E6">
         <v>-14228000.0</v>
       </c>
       <c r="F6">
         <v>1302000.0</v>
       </c>
       <c r="G6">
         <v>1302000.0</v>
       </c>
       <c r="H6">
-        <v>-5047000.0</v>
+        <v>-5047500.0</v>
       </c>
       <c r="I6">
-        <v>-5047000.0</v>
+        <v>-5047500.0</v>
       </c>
       <c r="J6">
         <v>-10634500.0</v>
       </c>
       <c r="K6">
         <v>-10634500.0</v>
       </c>
       <c r="L6">
         <v>-44442000.0</v>
       </c>
       <c r="M6">
         <v>-44442000.0</v>
       </c>
       <c r="N6">
         <v>57733000.0</v>
       </c>
       <c r="O6">
         <v>57733000.0</v>
       </c>
       <c r="P6">
         <v>-103325500.0</v>
       </c>
       <c r="Q6">
         <v>-103325500.0</v>
       </c>
       <c r="R6">
-        <v>-167087000.0</v>
+        <v>-164899000.0</v>
       </c>
       <c r="S6">
         <v>-96189000.0</v>
       </c>
       <c r="T6">
         <v>-80605500.0</v>
       </c>
       <c r="U6">
         <v>-90457500.0</v>
       </c>
       <c r="V6">
-        <v>-80865525.0</v>
+        <v>-77343525.0</v>
       </c>
       <c r="W6">
         <v>-63078064.0</v>
       </c>
       <c r="X6">
         <v>-57682500.0</v>
       </c>
       <c r="Y6">
         <v>-57682500.0</v>
       </c>
       <c r="Z6">
-        <v>-45662473.0</v>
+        <v>-42739473.0</v>
       </c>
       <c r="AA6">
-        <v>-31320000.0</v>
+        <v>-31256501.0</v>
       </c>
       <c r="AB6">
         <v>100673000.0</v>
       </c>
       <c r="AC6">
         <v>-34712000.0</v>
       </c>
       <c r="AD6">
-        <v>-34758500.0</v>
+        <v>-34762913.0</v>
       </c>
       <c r="AE6">
-        <v>-35152500.0</v>
+        <v>-34837455.0</v>
       </c>
       <c r="AF6">
-        <v>-23142000.0</v>
+        <v>-22197768.0</v>
       </c>
       <c r="AG6">
         <v>-13914000.0</v>
       </c>
       <c r="AH6">
-        <v>-27818000.0</v>
+        <v>-26974000.0</v>
       </c>
       <c r="AI6">
         <v>-24376500.0</v>
       </c>
       <c r="AJ6">
-        <v>-16707000.0</v>
+        <v>-16095659.0</v>
       </c>
       <c r="AK6">
         <v>-18043000.0</v>
       </c>
       <c r="AL6">
         <v>-18043000.0</v>
       </c>
       <c r="AM6">
         <v>-7376500.0</v>
       </c>
       <c r="AN6">
         <v>-14766000.0</v>
       </c>
       <c r="AO6">
         <v>-14766000.0</v>
       </c>
       <c r="AP6">
         <v>-7412000.0</v>
       </c>
       <c r="AQ6">
         <v>-7412000.0</v>
       </c>
       <c r="AR6">
         <v>4522000.0</v>
       </c>
@@ -19278,51 +19292,51 @@
       <c r="G14">
         <v>6061000.0</v>
       </c>
       <c r="H14">
         <v>4942000.0</v>
       </c>
       <c r="I14">
         <v>3590000.0</v>
       </c>
       <c r="J14">
         <v>2578000.0</v>
       </c>
       <c r="K14">
         <v>2341000.0</v>
       </c>
       <c r="L14">
         <v>2015000.0</v>
       </c>
       <c r="M14">
         <v>1265000.0</v>
       </c>
       <c r="N14">
         <v>963000.0</v>
       </c>
       <c r="O14">
-        <v>4049000.0</v>
+        <v>1502000.0</v>
       </c>
       <c r="P14">
         <v>4562837.0</v>
       </c>
       <c r="Q14">
         <v>4579672.0</v>
       </c>
       <c r="R14">
         <v>4567742.0</v>
       </c>
       <c r="S14">
         <v>4651658.0</v>
       </c>
       <c r="T14">
         <v>3800576.0</v>
       </c>
       <c r="U14">
         <v>2866418.0</v>
       </c>
       <c r="V14">
         <v>2318964.0</v>
       </c>
       <c r="W14">
         <v>1720285.0</v>
       </c>
@@ -19923,51 +19937,51 @@
       <c r="G25">
         <v>-2077000.0</v>
       </c>
       <c r="H25">
         <v>394000.0</v>
       </c>
       <c r="I25">
         <v>895000.0</v>
       </c>
       <c r="J25">
         <v>-11681000.0</v>
       </c>
       <c r="K25">
         <v>92000.0</v>
       </c>
       <c r="L25">
         <v>2501000.0</v>
       </c>
       <c r="M25">
         <v>-5746000.0</v>
       </c>
       <c r="N25">
         <v>-32000.0</v>
       </c>
       <c r="O25">
-        <v>630000.0</v>
+        <v>3177000.0</v>
       </c>
       <c r="P25">
         <v>-3206107.0</v>
       </c>
       <c r="Q25">
         <v>416476.0</v>
       </c>
       <c r="R25">
         <v>242535.0</v>
       </c>
       <c r="S25">
         <v>1197182.0</v>
       </c>
       <c r="T25">
         <v>5481021.0</v>
       </c>
       <c r="U25">
         <v>2367739.0</v>
       </c>
       <c r="V25">
         <v>-875632.0</v>
       </c>
       <c r="W25">
         <v>1265209.0</v>
       </c>
@@ -22133,78 +22147,78 @@
       <c r="S14">
         <v>2188000.0</v>
       </c>
       <c r="T14">
         <v>-1569000.0</v>
       </c>
       <c r="U14">
         <v>1834000.0</v>
       </c>
       <c r="V14">
         <v>3522000.0</v>
       </c>
       <c r="W14">
         <v>3522000.0</v>
       </c>
       <c r="X14">
         <v>1569000.0</v>
       </c>
       <c r="Y14">
         <v>1569000.0</v>
       </c>
       <c r="Z14">
         <v>2923000.0</v>
       </c>
       <c r="AA14">
-        <v>1569000.0</v>
+        <v>1235499.0</v>
       </c>
       <c r="AB14">
-        <v>1308000.0</v>
+        <v>1314745.0</v>
       </c>
       <c r="AC14">
         <v>1229000.0</v>
       </c>
       <c r="AD14">
-        <v>2405000.0</v>
+        <v>1198087.0</v>
       </c>
       <c r="AE14">
-        <v>754000.0</v>
+        <v>1212545.0</v>
       </c>
       <c r="AF14">
-        <v>1104000.0</v>
+        <v>1972232.0</v>
       </c>
       <c r="AG14">
         <v>874000.0</v>
       </c>
       <c r="AH14">
         <v>1688000.0</v>
       </c>
       <c r="AI14">
-        <v>951000.0</v>
+        <v>644500.0</v>
       </c>
       <c r="AJ14">
-        <v>706500.0</v>
+        <v>1244341.0</v>
       </c>
       <c r="AK14">
         <v>633000.0</v>
       </c>
       <c r="AL14">
         <v>1312000.0</v>
       </c>
       <c r="AM14">
         <v>656000.0</v>
       </c>
       <c r="AN14">
         <v>604000.0</v>
       </c>
       <c r="AO14">
         <v>604000.0</v>
       </c>
       <c r="AP14">
         <v>566500.0</v>
       </c>
       <c r="AQ14">
         <v>566500.0</v>
       </c>
       <c r="AR14">
         <v>484000.0</v>
       </c>
@@ -23590,78 +23604,78 @@
       <c r="S25">
         <v>4209000.0</v>
       </c>
       <c r="T25">
         <v>151691000.0</v>
       </c>
       <c r="U25">
         <v>-32844000.0</v>
       </c>
       <c r="V25">
         <v>-7962843.0</v>
       </c>
       <c r="W25">
         <v>5135000.0</v>
       </c>
       <c r="X25">
         <v>4201500.0</v>
       </c>
       <c r="Y25">
         <v>4201500.0</v>
       </c>
       <c r="Z25">
         <v>-7454000.0</v>
       </c>
       <c r="AA25">
-        <v>12607000.0</v>
+        <v>11371501.0</v>
       </c>
       <c r="AB25">
-        <v>1961000.0</v>
+        <v>1954255.0</v>
       </c>
       <c r="AC25">
         <v>-5338000.0</v>
       </c>
       <c r="AD25">
-        <v>5559000.0</v>
+        <v>6765913.0</v>
       </c>
       <c r="AE25">
-        <v>-14516000.0</v>
+        <v>-15728545.0</v>
       </c>
       <c r="AF25">
-        <v>8541000.0</v>
+        <v>7672768.0</v>
       </c>
       <c r="AG25">
         <v>14504000.0</v>
       </c>
       <c r="AH25">
         <v>16503000.0</v>
       </c>
       <c r="AI25">
-        <v>-20094000.0</v>
+        <v>-20738500.0</v>
       </c>
       <c r="AJ25">
-        <v>-185652.0</v>
+        <v>-723493.0</v>
       </c>
       <c r="AK25">
         <v>-2767000.0</v>
       </c>
       <c r="AL25">
         <v>22545500.0</v>
       </c>
       <c r="AM25">
         <v>9085500.0</v>
       </c>
       <c r="AN25">
         <v>-11004000.0</v>
       </c>
       <c r="AO25">
         <v>-11004000.0</v>
       </c>
       <c r="AP25">
         <v>721500.0</v>
       </c>
       <c r="AQ25">
         <v>721500.0</v>
       </c>
       <c r="AR25">
         <v>1608000.0</v>
       </c>