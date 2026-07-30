--- v0 (2026-06-04)
+++ v1 (2026-07-30)
@@ -1016,51 +1016,53 @@
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="2" spans="1:17">
       <c r="A2" t="s">
         <v>17</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>380702000.0</v>
+      </c>
       <c r="C2">
         <v>275639000.0</v>
       </c>
       <c r="D2">
         <v>66305000.0</v>
       </c>
       <c r="E2">
         <v>120114000.0</v>
       </c>
       <c r="F2">
         <v>88866000.0</v>
       </c>
       <c r="G2">
         <v>59944000.0</v>
       </c>
       <c r="H2">
         <v>53538000.0</v>
       </c>
       <c r="I2">
         <v>36509000.0</v>
       </c>
       <c r="J2">
         <v>25645000.0</v>
       </c>
       <c r="K2">
@@ -1748,53 +1750,59 @@
       </c>
       <c r="K21">
         <v>27000000.0</v>
       </c>
       <c r="L21">
         <v>26930000.0</v>
       </c>
       <c r="M21">
         <v>23058000.0</v>
       </c>
       <c r="N21">
         <v>1706000.0</v>
       </c>
       <c r="O21">
         <v>2058000.0</v>
       </c>
       <c r="P21">
         <v>2409273.0</v>
       </c>
       <c r="Q21"/>
     </row>
     <row r="22" spans="1:17">
       <c r="A22" t="s">
         <v>37</v>
       </c>
-      <c r="B22"/>
-[...1 lines deleted...]
-      <c r="D22"/>
+      <c r="B22">
+        <v>76291000.0</v>
+      </c>
+      <c r="C22">
+        <v>9802000.0</v>
+      </c>
+      <c r="D22">
+        <v>111036000.0</v>
+      </c>
       <c r="E22">
         <v>2043394032000.0</v>
       </c>
       <c r="F22">
         <v>1907710000.0</v>
       </c>
       <c r="G22">
         <v>1688499000.0</v>
       </c>
       <c r="H22">
         <v>1390794000.0</v>
       </c>
       <c r="I22">
         <v>1054261000.0</v>
       </c>
       <c r="J22">
         <v>1073018000.0</v>
       </c>
       <c r="K22">
         <v>1072237000.0</v>
       </c>
       <c r="L22">
         <v>-148021000.0</v>
       </c>
       <c r="M22">
@@ -1842,53 +1850,59 @@
       </c>
       <c r="K23">
         <v>1745887000.0</v>
       </c>
       <c r="L23">
         <v>1469621000.0</v>
       </c>
       <c r="M23">
         <v>1010257000.0</v>
       </c>
       <c r="N23">
         <v>571432000.0</v>
       </c>
       <c r="O23">
         <v>232463000.0</v>
       </c>
       <c r="P23">
         <v>174593650.0</v>
       </c>
       <c r="Q23"/>
     </row>
     <row r="24" spans="1:17">
       <c r="A24" t="s">
         <v>39</v>
       </c>
-      <c r="B24"/>
-[...1 lines deleted...]
-      <c r="D24"/>
+      <c r="B24">
+        <v>4491607000.0</v>
+      </c>
+      <c r="C24">
+        <v>3890495000.0</v>
+      </c>
+      <c r="D24">
+        <v>3088905000.0</v>
+      </c>
       <c r="E24">
         <v>2924398000.0</v>
       </c>
       <c r="F24">
         <v>1912494000.0</v>
       </c>
       <c r="G24">
         <v>1573836000.0</v>
       </c>
       <c r="H24">
         <v>1393011000.0</v>
       </c>
       <c r="I24">
         <v>148451000.0</v>
       </c>
       <c r="J24">
         <v>147655000.0</v>
       </c>
       <c r="K24">
         <v>975437000.0</v>
       </c>
       <c r="L24">
         <v>911141000.0</v>
       </c>
       <c r="M24">
@@ -2170,54 +2184,62 @@
       </c>
       <c r="I31">
         <v>801100000.0</v>
       </c>
       <c r="J31">
         <v>639184000.0</v>
       </c>
       <c r="K31">
         <v>570608000.0</v>
       </c>
       <c r="L31">
         <v>401195000.0</v>
       </c>
       <c r="M31">
         <v>246241000.0</v>
       </c>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
     </row>
     <row r="32" spans="1:17">
       <c r="A32" t="s">
         <v>47</v>
       </c>
-      <c r="B32"/>
-[...2 lines deleted...]
-      <c r="E32"/>
+      <c r="B32">
+        <v>2841743000.0</v>
+      </c>
+      <c r="C32">
+        <v>2574966000.0</v>
+      </c>
+      <c r="D32">
+        <v>2025271000.0</v>
+      </c>
+      <c r="E32">
+        <v>1820330000.0</v>
+      </c>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
     </row>
     <row r="33" spans="1:17">
       <c r="A33" t="s">
         <v>48</v>
       </c>
       <c r="B33">
         <v>4349024000.0</v>
       </c>
       <c r="C33">
         <v>3979094000.0</v>
       </c>
       <c r="D33">
         <v>3038582000.0</v>
@@ -2242,54 +2264,62 @@
       </c>
       <c r="K33">
         <v>1745887000.0</v>
       </c>
       <c r="L33">
         <v>1469621000.0</v>
       </c>
       <c r="M33">
         <v>23058000.0</v>
       </c>
       <c r="N33">
         <v>571432000.0</v>
       </c>
       <c r="O33">
         <v>211515135.0</v>
       </c>
       <c r="P33">
         <v>174593650.0</v>
       </c>
       <c r="Q33"/>
     </row>
     <row r="34" spans="1:17">
       <c r="A34" t="s">
         <v>49</v>
       </c>
-      <c r="B34"/>
-[...2 lines deleted...]
-      <c r="E34"/>
+      <c r="B34">
+        <v>-439000.0</v>
+      </c>
+      <c r="C34">
+        <v>-411000.0</v>
+      </c>
+      <c r="D34">
+        <v>163305000.0</v>
+      </c>
+      <c r="E34">
+        <v>120114000.0</v>
+      </c>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34">
         <v>72000000.0</v>
       </c>
       <c r="J34">
         <v>153308000.0</v>
       </c>
       <c r="K34">
         <v>170892000.0</v>
       </c>
       <c r="L34">
         <v>209101000.0</v>
       </c>
       <c r="M34">
         <v>200813000.0</v>
       </c>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
     </row>
     <row r="35" spans="1:17">
       <c r="A35" t="s">
@@ -2900,54 +2930,62 @@
         <v>-163205000.0</v>
       </c>
       <c r="J49">
         <v>-131251000.0</v>
       </c>
       <c r="K49">
         <v>-92213000.0</v>
       </c>
       <c r="L49">
         <v>-52701000.0</v>
       </c>
       <c r="M49">
         <v>-25006000.0</v>
       </c>
       <c r="N49">
         <v>150624000.0</v>
       </c>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
     </row>
     <row r="50" spans="1:17">
       <c r="A50" t="s">
         <v>65</v>
       </c>
-      <c r="B50"/>
-[...2 lines deleted...]
-      <c r="E50"/>
+      <c r="B50">
+        <v>271396000.0</v>
+      </c>
+      <c r="C50">
+        <v>101058000.0</v>
+      </c>
+      <c r="D50">
+        <v>1158515000.0</v>
+      </c>
+      <c r="E50">
+        <v>430632000.0</v>
+      </c>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50">
         <v>11000000.0</v>
       </c>
       <c r="J50">
         <v>1428538000.0</v>
       </c>
       <c r="K50">
         <v>975437000.0</v>
       </c>
       <c r="L50">
         <v>911741000.0</v>
       </c>
       <c r="M50">
         <v>634944000.0</v>
       </c>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
     </row>
     <row r="51" spans="1:17">
       <c r="A51" t="s">
@@ -3658,52 +3696,56 @@
         <v>117</v>
       </c>
       <c r="BC1" t="s">
         <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>118</v>
       </c>
       <c r="BE1" t="s">
         <v>119</v>
       </c>
       <c r="BF1" t="s">
         <v>120</v>
       </c>
       <c r="BG1" t="s">
         <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="2" spans="1:60">
       <c r="A2" t="s">
         <v>17</v>
       </c>
-      <c r="B2"/>
-      <c r="C2"/>
+      <c r="B2">
+        <v>282022000.0</v>
+      </c>
+      <c r="C2">
+        <v>380702000.0</v>
+      </c>
       <c r="D2">
         <v>329082000.0</v>
       </c>
       <c r="E2">
         <v>292074000.0</v>
       </c>
       <c r="F2">
         <v>282591000.0</v>
       </c>
       <c r="G2">
         <v>275639000.0</v>
       </c>
       <c r="H2">
         <v>218844000.0</v>
       </c>
       <c r="I2">
         <v>222297000.0</v>
       </c>
       <c r="J2">
         <v>203753000.0</v>
       </c>
       <c r="K2">
         <v>66305000.0</v>
       </c>
       <c r="L2">
@@ -6104,55 +6146,65 @@
         <v>1756000.0</v>
       </c>
       <c r="BA21">
         <v>1807104.0</v>
       </c>
       <c r="BB21">
         <v>1882521.0</v>
       </c>
       <c r="BC21">
         <v>1970313.0</v>
       </c>
       <c r="BD21">
         <v>2058105.0</v>
       </c>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21">
         <v>6207000.0</v>
       </c>
     </row>
     <row r="22" spans="1:60">
       <c r="A22" t="s">
         <v>37</v>
       </c>
-      <c r="B22"/>
-[...3 lines deleted...]
-      <c r="F22"/>
+      <c r="B22">
+        <v>75852000.0</v>
+      </c>
+      <c r="C22">
+        <v>76291000.0</v>
+      </c>
+      <c r="D22">
+        <v>78054000.0</v>
+      </c>
+      <c r="E22">
+        <v>15903000.0</v>
+      </c>
+      <c r="F22">
+        <v>2981000.0</v>
+      </c>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22">
         <v>3058300000.0</v>
       </c>
       <c r="M22">
         <v>2489804000.0</v>
       </c>
       <c r="N22">
         <v>2320660000.0</v>
       </c>
       <c r="O22">
         <v>2043394032000.0</v>
       </c>
       <c r="P22">
         <v>1834419000.0</v>
       </c>
       <c r="Q22">
         <v>-1630438999.0</v>
       </c>
       <c r="R22">
         <v>1716617000.0</v>
@@ -6428,55 +6480,65 @@
       </c>
       <c r="AZ23">
         <v>520637000.0</v>
       </c>
       <c r="BA23">
         <v>391295362.0</v>
       </c>
       <c r="BB23">
         <v>211600811.0</v>
       </c>
       <c r="BC23">
         <v>212785570.0</v>
       </c>
       <c r="BD23">
         <v>232462897.0</v>
       </c>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
     </row>
     <row r="24" spans="1:60">
       <c r="A24" t="s">
         <v>39</v>
       </c>
-      <c r="B24"/>
-[...3 lines deleted...]
-      <c r="F24"/>
+      <c r="B24">
+        <v>5001677000.0</v>
+      </c>
+      <c r="C24">
+        <v>4491607000.0</v>
+      </c>
+      <c r="D24">
+        <v>3965600000.0</v>
+      </c>
+      <c r="E24">
+        <v>3960251000.0</v>
+      </c>
+      <c r="F24">
+        <v>3888165000.0</v>
+      </c>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24">
         <v>2883975000.0</v>
       </c>
       <c r="N24">
         <v>2901460000.0</v>
       </c>
       <c r="O24">
         <v>2924398000.0</v>
       </c>
       <c r="P24">
         <v>2527712000.0</v>
       </c>
       <c r="Q24">
         <v>2521097000.0</v>
       </c>
       <c r="R24">
         <v>1916763000.0</v>
       </c>
       <c r="S24">
@@ -7540,55 +7602,65 @@
         <v>143833000.0</v>
       </c>
       <c r="AY31">
         <v>141021000.0</v>
       </c>
       <c r="AZ31">
         <v>154045000.0</v>
       </c>
       <c r="BA31">
         <v>153131524.0</v>
       </c>
       <c r="BB31">
         <v>-1256997.0</v>
       </c>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
     </row>
     <row r="32" spans="1:60">
       <c r="A32" t="s">
         <v>47</v>
       </c>
-      <c r="B32"/>
-[...3 lines deleted...]
-      <c r="F32"/>
+      <c r="B32">
+        <v>3148008000.0</v>
+      </c>
+      <c r="C32">
+        <v>2841743000.0</v>
+      </c>
+      <c r="D32">
+        <v>2434465000.0</v>
+      </c>
+      <c r="E32">
+        <v>2396807000.0</v>
+      </c>
+      <c r="F32">
+        <v>2271816000.0</v>
+      </c>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
@@ -7778,55 +7850,65 @@
       </c>
       <c r="AZ33">
         <v>520637000.0</v>
       </c>
       <c r="BA33">
         <v>44164736.0</v>
       </c>
       <c r="BB33">
         <v>211600811.0</v>
       </c>
       <c r="BC33">
         <v>212785570.0</v>
       </c>
       <c r="BD33">
         <v>211515135.0</v>
       </c>
       <c r="BE33"/>
       <c r="BF33"/>
       <c r="BG33"/>
       <c r="BH33"/>
     </row>
     <row r="34" spans="1:60">
       <c r="A34" t="s">
         <v>49</v>
       </c>
-      <c r="B34"/>
-[...3 lines deleted...]
-      <c r="F34"/>
+      <c r="B34">
+        <v>254000.0</v>
+      </c>
+      <c r="C34">
+        <v>-439000.0</v>
+      </c>
+      <c r="D34">
+        <v>365000.0</v>
+      </c>
+      <c r="E34">
+        <v>472000.0</v>
+      </c>
+      <c r="F34">
+        <v>213000.0</v>
+      </c>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34">
         <v>1073000.0</v>
       </c>
       <c r="AC34">
@@ -10024,55 +10106,65 @@
         <v>-14738000.0</v>
       </c>
       <c r="AY49">
         <v>-13864000.0</v>
       </c>
       <c r="AZ49">
         <v>-592000.0</v>
       </c>
       <c r="BA49">
         <v>-1441464.0</v>
       </c>
       <c r="BB49">
         <v>4291643.0</v>
       </c>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
     </row>
     <row r="50" spans="1:60">
       <c r="A50" t="s">
         <v>65</v>
       </c>
-      <c r="B50"/>
-[...3 lines deleted...]
-      <c r="F50"/>
+      <c r="B50">
+        <v>1451000.0</v>
+      </c>
+      <c r="C50">
+        <v>271396000.0</v>
+      </c>
+      <c r="D50">
+        <v>831680000.0</v>
+      </c>
+      <c r="E50">
+        <v>357313000.0</v>
+      </c>
+      <c r="F50">
+        <v>431412000.0</v>
+      </c>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50">
@@ -17967,51 +18059,53 @@
         <v>1949268.0</v>
       </c>
       <c r="BG30">
         <v>1803771.0</v>
       </c>
       <c r="BH30">
         <v>0.0</v>
       </c>
     </row>
     <row r="31" spans="1:60">
       <c r="A31" t="s">
         <v>151</v>
       </c>
       <c r="B31">
         <v>-179180000.0</v>
       </c>
       <c r="C31">
         <v>-146841000.0</v>
       </c>
       <c r="D31">
         <v>50053000000.0</v>
       </c>
       <c r="E31">
         <v>76896000.0</v>
       </c>
-      <c r="F31"/>
+      <c r="F31">
+        <v>87989000.0</v>
+      </c>
       <c r="G31">
         <v>57719743.0</v>
       </c>
       <c r="H31">
         <v>-57777288.0</v>
       </c>
       <c r="I31">
         <v>57664792.0</v>
       </c>
       <c r="J31">
         <v>96678000.0</v>
       </c>
       <c r="K31">
         <v>62950000.0</v>
       </c>
       <c r="L31">
         <v>-50328000.0</v>
       </c>
       <c r="M31">
         <v>-38457000.0</v>
       </c>
       <c r="N31">
         <v>-15755000.0</v>
       </c>
       <c r="O31">
@@ -19002,57 +19096,57 @@
       </c>
       <c r="L14">
         <v>3950000.0</v>
       </c>
       <c r="M14">
         <v>2631000.0</v>
       </c>
       <c r="N14">
         <v>1099000.0</v>
       </c>
       <c r="O14">
         <v>440000.0</v>
       </c>
       <c r="P14">
         <v>1020000.0</v>
       </c>
       <c r="Q14">
         <v>3759744.0</v>
       </c>
     </row>
     <row r="15" spans="1:17">
       <c r="A15" t="s">
         <v>166</v>
       </c>
       <c r="B15">
-        <v>-209776000.0</v>
+        <v>209776000.0</v>
       </c>
       <c r="C15">
-        <v>-192269000.0</v>
+        <v>192269000.0</v>
       </c>
       <c r="D15">
-        <v>-159786000.0</v>
+        <v>159786000.0</v>
       </c>
       <c r="E15">
         <v>132198000.0</v>
       </c>
       <c r="F15">
         <v>113510000.0</v>
       </c>
       <c r="G15">
         <v>99867000.0</v>
       </c>
       <c r="H15">
         <v>86406000.0</v>
       </c>
       <c r="I15">
         <v>70989000.0</v>
       </c>
       <c r="J15">
         <v>68234000.0</v>
       </c>
       <c r="K15">
         <v>49481000.0</v>
       </c>
       <c r="L15">
         <v>31591000.0</v>
       </c>
@@ -21985,57 +22079,57 @@
       <c r="BB14">
         <v>259935.0</v>
       </c>
       <c r="BC14">
         <v>175710.0</v>
       </c>
       <c r="BD14">
         <v>158416.0</v>
       </c>
       <c r="BE14">
         <v>157250.0</v>
       </c>
       <c r="BF14">
         <v>285334.0</v>
       </c>
       <c r="BG14">
         <v>190698.0</v>
       </c>
       <c r="BH14"/>
     </row>
     <row r="15" spans="1:60">
       <c r="A15" t="s">
         <v>166</v>
       </c>
       <c r="B15">
-        <v>-56817000.0</v>
+        <v>56817000.0</v>
       </c>
       <c r="C15">
-        <v>-54149000.0</v>
+        <v>54149000.0</v>
       </c>
       <c r="D15">
-        <v>-53184000.0</v>
+        <v>53184000.0</v>
       </c>
       <c r="E15">
         <v>52046000.0</v>
       </c>
       <c r="F15">
         <v>50397000.0</v>
       </c>
       <c r="G15">
         <v>50091000.0</v>
       </c>
       <c r="H15">
         <v>48898000.0</v>
       </c>
       <c r="I15">
         <v>48187000.0</v>
       </c>
       <c r="J15">
         <v>45093000.0</v>
       </c>
       <c r="K15">
         <v>44699000.0</v>
       </c>
       <c r="L15">
         <v>42958000.0</v>
       </c>
@@ -23201,51 +23295,51 @@
       <c r="BB22">
         <v>-1218823.0</v>
       </c>
       <c r="BC22">
         <v>949067.0</v>
       </c>
       <c r="BD22">
         <v>6224760.0</v>
       </c>
       <c r="BE22">
         <v>-2236992.0</v>
       </c>
       <c r="BF22">
         <v>-296768.0</v>
       </c>
       <c r="BG22">
         <v>113596.0</v>
       </c>
       <c r="BH22"/>
     </row>
     <row r="23" spans="1:60">
       <c r="A23" t="s">
         <v>173</v>
       </c>
       <c r="B23">
-        <v>-26409999.0</v>
+        <v>-38515000.0</v>
       </c>
       <c r="C23">
         <v>14473000.0</v>
       </c>
       <c r="D23">
         <v>-17819000.0</v>
       </c>
       <c r="E23">
         <v>-28954000.0</v>
       </c>
       <c r="F23">
         <v>-23157000.0</v>
       </c>
       <c r="G23">
         <v>54162000.0</v>
       </c>
       <c r="H23">
         <v>-40715000.0</v>
       </c>
       <c r="I23">
         <v>-33026000.0</v>
       </c>
       <c r="J23">
         <v>35720000.0</v>
       </c>
@@ -23904,51 +23998,53 @@
       </c>
       <c r="AZ26">
         <v>-250000.0</v>
       </c>
       <c r="BA26">
         <v>160342155.0</v>
       </c>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
     </row>
     <row r="27" spans="1:60">
       <c r="A27" t="s">
         <v>177</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>5862000.0</v>
       </c>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27"/>
+      <c r="F27">
+        <v>9825000.0</v>
+      </c>
       <c r="G27"/>
       <c r="H27">
         <v>18987117000.0</v>
       </c>
       <c r="I27">
         <v>8282000.0</v>
       </c>
       <c r="J27">
         <v>6601000.0</v>
       </c>
       <c r="K27">
         <v>2013999.0</v>
       </c>
       <c r="L27">
         <v>16296000000.0</v>
       </c>
       <c r="M27">
         <v>13862000000.0</v>
       </c>
       <c r="N27">
         <v>7898000000.0</v>
       </c>
       <c r="O27">
         <v>20101000000.0</v>
       </c>