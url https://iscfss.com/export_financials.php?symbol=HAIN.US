--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="252">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
   <si>
     <t>2020-06-30</t>
   </si>
   <si>
     <t>2019-06-30</t>
   </si>
   <si>
@@ -304,50 +304,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2796,51 +2799,51 @@
       <c r="L23">
         <v>3099408000.0</v>
       </c>
       <c r="M23">
         <v>2965317000.0</v>
       </c>
       <c r="N23">
         <v>2258494000.0</v>
       </c>
       <c r="O23">
         <v>1673593000.0</v>
       </c>
       <c r="P23">
         <v>1333504000.0</v>
       </c>
       <c r="Q23">
         <v>1198087000.0</v>
       </c>
       <c r="R23">
         <v>1123496000.0</v>
       </c>
       <c r="S23">
         <v>1259384000.0</v>
       </c>
       <c r="T23">
-        <v>1052778000.0</v>
+        <v>1058456000.0</v>
       </c>
       <c r="U23">
         <v>877684000.0</v>
       </c>
       <c r="V23">
         <v>707136000.0</v>
       </c>
       <c r="W23">
         <v>684231000.0</v>
       </c>
       <c r="X23">
         <v>581548000.0</v>
       </c>
       <c r="Y23">
         <v>481183000.0</v>
       </c>
       <c r="Z23">
         <v>461693000.0</v>
       </c>
       <c r="AA23">
         <v>416017000.0</v>
       </c>
       <c r="AB23">
         <v>362700000.0</v>
       </c>
@@ -3731,51 +3734,51 @@
       </c>
       <c r="AB35">
         <v>141800000.0</v>
       </c>
       <c r="AC35">
         <v>20400000.0</v>
       </c>
       <c r="AD35">
         <v>11800000.0</v>
       </c>
       <c r="AE35">
         <v>12500000.0</v>
       </c>
       <c r="AF35">
         <v>7700000.0</v>
       </c>
       <c r="AG35">
         <v>13400000.0</v>
       </c>
     </row>
     <row r="36" spans="1:33">
       <c r="A36" t="s">
         <v>67</v>
       </c>
       <c r="B36">
-        <v>25213000.0</v>
+        <v>25073000.0</v>
       </c>
       <c r="C36">
         <v>27794000.0</v>
       </c>
       <c r="D36">
         <v>25846000.0</v>
       </c>
       <c r="E36">
         <v>20377000.0</v>
       </c>
       <c r="F36">
         <v>21187000.0</v>
       </c>
       <c r="G36">
         <v>24238000.0</v>
       </c>
       <c r="H36">
         <v>317931000.0</v>
       </c>
       <c r="I36">
         <v>29667000.0</v>
       </c>
       <c r="J36">
         <v>205339000.0</v>
       </c>
@@ -5757,51 +5760,51 @@
       <c r="L60">
         <v>1727667000.0</v>
       </c>
       <c r="M60">
         <v>1619867000.0</v>
       </c>
       <c r="N60">
         <v>1201555000.0</v>
       </c>
       <c r="O60">
         <v>964602000.0</v>
       </c>
       <c r="P60">
         <v>866703000.0</v>
       </c>
       <c r="Q60">
         <v>765723000.0</v>
       </c>
       <c r="R60">
         <v>701323000.0</v>
       </c>
       <c r="S60">
         <v>742811000.0</v>
       </c>
       <c r="T60">
-        <v>696956000.0</v>
+        <v>702634000.0</v>
       </c>
       <c r="U60">
         <v>618092000.0</v>
       </c>
       <c r="V60">
         <v>528290000.0</v>
       </c>
       <c r="W60">
         <v>496765000.0</v>
       </c>
       <c r="X60">
         <v>440797000.0</v>
       </c>
       <c r="Y60">
         <v>403848000.0</v>
       </c>
       <c r="Z60">
         <v>396653000.0</v>
       </c>
       <c r="AA60">
         <v>351724000.0</v>
       </c>
       <c r="AB60">
         <v>164500000.0</v>
       </c>
@@ -5940,848 +5943,854 @@
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:EA62"/>
+  <dimension ref="A1:EB62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:131">
+    <row r="1" spans="1:132">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>94</v>
       </c>
       <c r="C1" t="s">
         <v>95</v>
       </c>
       <c r="D1" t="s">
+        <v>96</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F1" t="s">
         <v>97</v>
       </c>
       <c r="G1" t="s">
         <v>98</v>
       </c>
       <c r="H1" t="s">
+        <v>99</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="J1" t="s">
         <v>100</v>
       </c>
       <c r="K1" t="s">
         <v>101</v>
       </c>
       <c r="L1" t="s">
+        <v>102</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="N1" t="s">
         <v>103</v>
       </c>
       <c r="O1" t="s">
         <v>104</v>
       </c>
       <c r="P1" t="s">
+        <v>105</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="R1" t="s">
         <v>106</v>
       </c>
       <c r="S1" t="s">
         <v>107</v>
       </c>
       <c r="T1" t="s">
+        <v>108</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="V1" t="s">
         <v>109</v>
       </c>
       <c r="W1" t="s">
         <v>110</v>
       </c>
       <c r="X1" t="s">
+        <v>111</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="Z1" t="s">
         <v>112</v>
       </c>
       <c r="AA1" t="s">
         <v>113</v>
       </c>
       <c r="AB1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AD1" t="s">
         <v>115</v>
       </c>
       <c r="AE1" t="s">
         <v>116</v>
       </c>
       <c r="AF1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AH1" t="s">
         <v>118</v>
       </c>
       <c r="AI1" t="s">
         <v>119</v>
       </c>
       <c r="AJ1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AL1" t="s">
         <v>121</v>
       </c>
       <c r="AM1" t="s">
         <v>122</v>
       </c>
       <c r="AN1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AP1" t="s">
         <v>124</v>
       </c>
       <c r="AQ1" t="s">
         <v>125</v>
       </c>
       <c r="AR1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AT1" t="s">
         <v>127</v>
       </c>
       <c r="AU1" t="s">
         <v>128</v>
       </c>
       <c r="AV1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AX1" t="s">
         <v>130</v>
       </c>
       <c r="AY1" t="s">
         <v>131</v>
       </c>
       <c r="AZ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BB1" t="s">
         <v>133</v>
       </c>
       <c r="BC1" t="s">
         <v>134</v>
       </c>
       <c r="BD1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BF1" t="s">
         <v>136</v>
       </c>
       <c r="BG1" t="s">
         <v>137</v>
       </c>
       <c r="BH1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BJ1" t="s">
         <v>139</v>
       </c>
       <c r="BK1" t="s">
         <v>140</v>
       </c>
       <c r="BL1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BN1" t="s">
         <v>142</v>
       </c>
       <c r="BO1" t="s">
         <v>143</v>
       </c>
       <c r="BP1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BR1" t="s">
         <v>145</v>
       </c>
       <c r="BS1" t="s">
         <v>146</v>
       </c>
       <c r="BT1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BV1" t="s">
         <v>148</v>
       </c>
       <c r="BW1" t="s">
         <v>149</v>
       </c>
       <c r="BX1" t="s">
+        <v>150</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="BZ1" t="s">
         <v>151</v>
       </c>
       <c r="CA1" t="s">
         <v>152</v>
       </c>
       <c r="CB1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CD1" t="s">
         <v>154</v>
       </c>
       <c r="CE1" t="s">
         <v>155</v>
       </c>
       <c r="CF1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CH1" t="s">
         <v>157</v>
       </c>
       <c r="CI1" t="s">
         <v>158</v>
       </c>
       <c r="CJ1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CL1" t="s">
         <v>160</v>
       </c>
       <c r="CM1" t="s">
         <v>161</v>
       </c>
       <c r="CN1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CO1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CP1" t="s">
         <v>163</v>
       </c>
       <c r="CQ1" t="s">
         <v>164</v>
       </c>
       <c r="CR1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CS1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CT1" t="s">
         <v>166</v>
       </c>
       <c r="CU1" t="s">
         <v>167</v>
       </c>
       <c r="CV1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CW1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CX1" t="s">
         <v>169</v>
       </c>
       <c r="CY1" t="s">
         <v>170</v>
       </c>
       <c r="CZ1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DA1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DB1" t="s">
         <v>172</v>
       </c>
       <c r="DC1" t="s">
         <v>173</v>
       </c>
       <c r="DD1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DE1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DF1" t="s">
         <v>175</v>
       </c>
       <c r="DG1" t="s">
         <v>176</v>
       </c>
       <c r="DH1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DI1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DJ1" t="s">
         <v>178</v>
       </c>
       <c r="DK1" t="s">
         <v>179</v>
       </c>
       <c r="DL1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DM1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DN1" t="s">
         <v>181</v>
       </c>
       <c r="DO1" t="s">
         <v>182</v>
       </c>
       <c r="DP1" t="s">
+        <v>183</v>
+      </c>
+      <c r="DQ1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="DR1" t="s">
         <v>184</v>
       </c>
       <c r="DS1" t="s">
         <v>185</v>
       </c>
       <c r="DT1" t="s">
+        <v>186</v>
+      </c>
+      <c r="DU1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="DV1" t="s">
         <v>187</v>
       </c>
       <c r="DW1" t="s">
         <v>188</v>
       </c>
       <c r="DX1" t="s">
+        <v>189</v>
+      </c>
+      <c r="DY1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="DZ1" t="s">
         <v>190</v>
       </c>
       <c r="EA1" t="s">
         <v>191</v>
       </c>
+      <c r="EB1" t="s">
+        <v>192</v>
+      </c>
     </row>
-    <row r="2" spans="1:131">
+    <row r="2" spans="1:132">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2">
+        <v>151926000.0</v>
+      </c>
+      <c r="C2">
         <v>198475000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>175667000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>188307000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>210052000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>198541000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>184969000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>188220000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>179068000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>169054000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>142291000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>134780000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>146340000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>153677000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>157916000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>174765000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>176699000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>179808000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>172733000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>171947000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>210223000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>216782000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>184997000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>171009000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>181783000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>187376000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>189441000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>219957000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>205014000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>209869000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>226418000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>229993000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>214743000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>263395000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>247321000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>186193000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>237188000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>359063000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>327749000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>330515000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>233642000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>280042000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>236434000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>274447000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>226497000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>258139000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>258890000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>239162000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>217746000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>197716000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>190491000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>184996000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>161880000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>176411000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>137215000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>123634000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>127997000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>132141000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>98719000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>90699000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>89375000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>89141000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>161818000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>91435000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>109974000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>118871000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>127808000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>95999000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>140045000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>133953000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>148261000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>94864000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>137437000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>129809000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>123170000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>70510000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>112601000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>98775000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>100281000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>55341000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>79805000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>79421000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>62675000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>65922000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>61445000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>55317000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>53065000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>59031000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>53921000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>59653000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>53684000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>55091000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>48242000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>49262000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>37824000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>46166000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>45105000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>49863000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>46713000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>42456000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>38734000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>36896000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>46577000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>43039000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>23442000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>29000000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>26400000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>45600000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>17900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15800000.0</v>
       </c>
       <c r="DG2">
         <v>15800000.0</v>
       </c>
       <c r="DH2">
+        <v>15800000.0</v>
+      </c>
+      <c r="DI2">
         <v>9700000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>8500000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>12700000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>6100000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>7600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4400000.0</v>
       </c>
       <c r="DN2">
         <v>4400000.0</v>
       </c>
       <c r="DO2">
+        <v>4400000.0</v>
+      </c>
+      <c r="DP2">
         <v>5700000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>5600000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>7100000.0</v>
       </c>
-      <c r="DR2"/>
-      <c r="DS2">
+      <c r="DS2"/>
+      <c r="DT2">
         <v>4100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3200000.0</v>
       </c>
       <c r="DU2">
         <v>3200000.0</v>
       </c>
-      <c r="DV2"/>
+      <c r="DV2">
+        <v>3200000.0</v>
+      </c>
       <c r="DW2"/>
-      <c r="DX2">
+      <c r="DX2"/>
+      <c r="DY2">
         <v>3900000.0</v>
       </c>
-      <c r="DY2"/>
-      <c r="DZ2">
+      <c r="DZ2"/>
+      <c r="EA2">
         <v>1200000.0</v>
       </c>
-      <c r="EA2">
+      <c r="EB2">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:131">
+    <row r="3" spans="1:132">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6871,52 +6880,53 @@
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
       <c r="DU3"/>
       <c r="DV3"/>
       <c r="DW3"/>
       <c r="DX3"/>
       <c r="DY3"/>
       <c r="DZ3"/>
       <c r="EA3"/>
+      <c r="EB3"/>
     </row>
-    <row r="4" spans="1:131">
+    <row r="4" spans="1:132">
       <c r="A4" t="s">
         <v>35</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -7006,432 +7016,434 @@
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
       <c r="EA4"/>
+      <c r="EB4"/>
     </row>
-    <row r="5" spans="1:131">
+    <row r="5" spans="1:132">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5">
+        <v>-101387000.0</v>
+      </c>
+      <c r="C5">
         <v>-91893000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-92378000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-81053000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-133273000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-156983000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-99409000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-137245000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-136072000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-130025000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-155623000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-126216000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-152945000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-163346000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-216944000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-164482000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-110350000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-94230000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-93974000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-73011000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-77682000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-97343000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-140387000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-171392000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-172403000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-120197000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-168894000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-225004000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-204467000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-225359000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-197411000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-184240000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-115584000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-153351000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-161692000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-195479000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-240871000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-256000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-204000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-172000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-129062000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-107577000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-81514000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-41631000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-105937000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-48950000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>904000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>60128000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>38034000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>30957000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>15663000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-27251000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-24768000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>12258000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>7492000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-5383000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>4292000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-7985000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-2646000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>7144000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>2764000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-1672000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-2087000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-6871000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>6284000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>8626000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>6868000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>1769000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-11000000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-5091000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>20620000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>32215000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>35122000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>35783000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-67023000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-62803000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>18163000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>16354000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>17895000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>17397000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>12774000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>12142000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>13080000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>10048000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>10885000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>12767000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>8845000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>4842000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>6244000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>11298000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>6153000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>4639000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>3079000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-670000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-1274000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>963000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-2713000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-1916000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-2440000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-978000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-23853000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-22269000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-20953000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-18987000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-3778000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-3000000.0</v>
       </c>
-      <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
       <c r="DW5"/>
       <c r="DX5"/>
       <c r="DY5"/>
       <c r="DZ5"/>
       <c r="EA5"/>
+      <c r="EB5"/>
     </row>
-    <row r="6" spans="1:131">
+    <row r="6" spans="1:132">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -7484,51 +7496,53 @@
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
         <v>0.0</v>
       </c>
-      <c r="BL6"/>
+      <c r="BL6">
+        <v>0.0</v>
+      </c>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
@@ -7552,134 +7566,137 @@
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
       <c r="DR6"/>
       <c r="DS6"/>
       <c r="DT6"/>
       <c r="DU6"/>
       <c r="DV6"/>
       <c r="DW6"/>
       <c r="DX6"/>
       <c r="DY6"/>
       <c r="DZ6"/>
       <c r="EA6"/>
+      <c r="EB6"/>
     </row>
-    <row r="7" spans="1:131">
+    <row r="7" spans="1:132">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7">
+        <v>46698000.0</v>
+      </c>
+      <c r="C7">
         <v>62208000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>64513000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>75014000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>66000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>74817000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>78905000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>91622000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>82435000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>86022000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>97165000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>90014000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>91885000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>92587000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>109858000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>120635000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>81379000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>84219000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>82176000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>96799000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>83564000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>83268000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>82962000.0</v>
       </c>
       <c r="X7">
         <v>82962000.0</v>
       </c>
       <c r="Y7">
+        <v>82962000.0</v>
+      </c>
+      <c r="Z7">
         <v>74937000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>76726000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>74249000.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
@@ -7739,113 +7756,116 @@
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
       <c r="DZ7"/>
       <c r="EA7"/>
+      <c r="EB7"/>
     </row>
-    <row r="8" spans="1:131">
+    <row r="8" spans="1:132">
       <c r="A8" t="s">
         <v>39</v>
       </c>
       <c r="B8">
         <v>1135000.0</v>
       </c>
       <c r="C8">
+        <v>1135000.0</v>
+      </c>
+      <c r="D8">
         <v>1126000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>1125000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1124000.0</v>
       </c>
       <c r="F8">
         <v>1124000.0</v>
       </c>
       <c r="G8">
+        <v>1124000.0</v>
+      </c>
+      <c r="H8">
         <v>1120000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1119000.0</v>
       </c>
       <c r="I8">
         <v>1119000.0</v>
       </c>
       <c r="J8">
+        <v>1119000.0</v>
+      </c>
+      <c r="K8">
         <v>1118000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>1116000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1113000.0</v>
       </c>
       <c r="M8">
         <v>1113000.0</v>
       </c>
       <c r="N8">
         <v>1113000.0</v>
       </c>
       <c r="O8">
+        <v>1113000.0</v>
+      </c>
+      <c r="P8">
         <v>1112000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1111000.0</v>
       </c>
       <c r="Q8">
         <v>1111000.0</v>
       </c>
       <c r="R8">
+        <v>1111000.0</v>
+      </c>
+      <c r="S8">
         <v>1110000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1096000.0</v>
       </c>
       <c r="T8">
         <v>1096000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>1096000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -7912,222 +7932,223 @@
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
       <c r="EA8"/>
+      <c r="EB8"/>
     </row>
-    <row r="9" spans="1:131">
+    <row r="9" spans="1:132">
       <c r="A9" t="s">
         <v>40</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>1217549000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1213783000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1210555000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1207120000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1203126000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1199804000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1195959000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1191817000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1187530000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1183759000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1180062000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1176241000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1171875000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1168378000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1164618000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1161537000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1158257000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>1154182000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1150239000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1148330000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1148196000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>1147978000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>1145042000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>1140887000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>1137724000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>1135788000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>1133485000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>1126308000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>1123206000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>1120777000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>1103357000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>1094217000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>1073671000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>1064341000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>1027769000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>1002814000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>969697000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>957070000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>801091000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>780872000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>768774000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>706505000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>699804000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>634343000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>616197000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>607832000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>596687000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>590140000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>582972000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>571327000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>559996000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>555657000.0</v>
       </c>
-      <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
@@ -8151,439 +8172,443 @@
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
       <c r="DW9"/>
       <c r="DX9"/>
       <c r="DY9"/>
       <c r="DZ9"/>
       <c r="EA9"/>
+      <c r="EB9"/>
     </row>
-    <row r="10" spans="1:131">
+    <row r="10" spans="1:132">
       <c r="A10" t="s">
         <v>41</v>
       </c>
       <c r="B10">
+        <v>44311000.0</v>
+      </c>
+      <c r="C10">
         <v>68017000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>47886000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>54355000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>44425000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>56200000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>56853000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>54307000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>49549000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>53672000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>38280000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>53364000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>43682000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>43437000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>51794000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>65512000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>57808000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>77202000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>28962000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>75871000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>53014000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>46813000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>27523000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>37771000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>41549000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>37024000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>20522000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>31017000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>27562000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>38158000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>55871000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>106557000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>117152000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>139216000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>126787000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>137055000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>162642000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>157125000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>113472000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>127926000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>125390000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>177100000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>147699000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>166922000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>100325000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>135227000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>92658000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>123751000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>101422000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>67533000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>65069000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>41263000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>27217000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>42571000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>36154000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>29895000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>41164000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>23928000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>29377000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>27517000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>25571000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>26308000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>20948000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>17266000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>40975000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>26813000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>16647000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>41408000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>27784000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>49912000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>43506000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>58513000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>86732000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>44718000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>51462000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>60518000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>54945000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>83079000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>78143000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>48875000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>32658000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>17359000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>20021000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>24139000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>17117000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>12304000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>9765000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>27489000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>21101000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>23771000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>12879000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>10984000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>11973000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>12673000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>3936000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>7538000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>4167000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>6608000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>13990000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>26643000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>58555000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>47291000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>49476000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>38308000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>208000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>1100000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>500000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>1100000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>400000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>500000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>300000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>500000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>300000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DL10">
         <v>200000.0</v>
       </c>
       <c r="DM10">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="DN10">
         <v>300000.0</v>
       </c>
       <c r="DO10">
         <v>300000.0</v>
       </c>
       <c r="DP10">
         <v>300000.0</v>
       </c>
       <c r="DQ10">
+        <v>300000.0</v>
+      </c>
+      <c r="DR10">
         <v>100000.0</v>
       </c>
-      <c r="DR10"/>
-      <c r="DS10">
+      <c r="DS10"/>
+      <c r="DT10">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DU10">
         <v>200000.0</v>
       </c>
-      <c r="DV10"/>
+      <c r="DV10">
+        <v>200000.0</v>
+      </c>
       <c r="DW10"/>
-      <c r="DX10">
+      <c r="DX10"/>
+      <c r="DY10">
         <v>700000.0</v>
       </c>
-      <c r="DY10"/>
-      <c r="DZ10">
+      <c r="DZ10"/>
+      <c r="EA10">
         <v>300000.0</v>
       </c>
-      <c r="EA10">
+      <c r="EB10">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:131">
+    <row r="11" spans="1:132">
       <c r="A11" t="s">
         <v>42</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -8673,1697 +8698,1709 @@
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
       <c r="DX11"/>
       <c r="DY11"/>
       <c r="DZ11"/>
       <c r="EA11"/>
+      <c r="EB11"/>
     </row>
-    <row r="12" spans="1:131">
+    <row r="12" spans="1:132">
       <c r="A12" t="s">
         <v>43</v>
       </c>
       <c r="B12">
+        <v>44311000.0</v>
+      </c>
+      <c r="C12">
         <v>68017000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>47886000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>54355000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>44425000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>56200000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>56853000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>54307000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>49549000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>53672000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>38280000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>53364000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>43682000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>43437000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>51794000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>65512000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>57808000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>77202000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>28962000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>75871000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>53014000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>46813000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>27523000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>37771000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>41549000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>37024000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>20522000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>31017000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>27562000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>38158000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>55871000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>106557000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>117152000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>139216000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>126787000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>137055000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>162642000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>157125000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>113472000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>127926000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>125390000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>177100000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>147699000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>166922000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>100325000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>135227000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>92658000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>123751000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>101422000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>67533000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>65069000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>41263000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>27217000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>42571000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>36154000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>29895000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>41164000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>23928000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>29377000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>27517000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>25571000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>26308000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>20948000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>17266000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>40975000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>26813000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>16647000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>41408000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>27784000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>49912000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>43506000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>58513000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>86732000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>44718000.0</v>
       </c>
-      <c r="BW12"/>
       <c r="BX12"/>
-      <c r="BY12">
+      <c r="BY12"/>
+      <c r="BZ12">
         <v>54945000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>83079000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>78143000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>48875000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>32658000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>17359000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>20021000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>24139000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>17117000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>12304000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>9765000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>27489000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>21101000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>23771000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>12879000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>10984000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>11973000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>12673000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>3936000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>7538000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>4167000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>6608000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>13990000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>26643000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>58555000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>47291000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>49476000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>38308000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>208000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>1100000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>500000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>1100000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>400000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>500000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>300000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>500000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>300000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DL12">
         <v>200000.0</v>
       </c>
       <c r="DM12">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="DN12">
         <v>300000.0</v>
       </c>
       <c r="DO12">
         <v>300000.0</v>
       </c>
       <c r="DP12">
         <v>300000.0</v>
       </c>
       <c r="DQ12">
+        <v>300000.0</v>
+      </c>
+      <c r="DR12">
         <v>100000.0</v>
       </c>
-      <c r="DR12"/>
-      <c r="DS12">
+      <c r="DS12"/>
+      <c r="DT12">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DU12">
         <v>200000.0</v>
       </c>
-      <c r="DV12"/>
+      <c r="DV12">
+        <v>200000.0</v>
+      </c>
       <c r="DW12"/>
-      <c r="DX12">
+      <c r="DX12"/>
+      <c r="DY12">
         <v>700000.0</v>
       </c>
-      <c r="DY12"/>
-      <c r="DZ12">
+      <c r="DZ12"/>
+      <c r="EA12">
         <v>300000.0</v>
       </c>
-      <c r="EA12">
+      <c r="EB12">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:131">
+    <row r="13" spans="1:132">
       <c r="A13" t="s">
         <v>44</v>
       </c>
       <c r="B13">
         <v>1135000.0</v>
       </c>
       <c r="C13">
+        <v>1135000.0</v>
+      </c>
+      <c r="D13">
         <v>1126000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1125000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1124000.0</v>
       </c>
       <c r="F13">
         <v>1124000.0</v>
       </c>
       <c r="G13">
+        <v>1124000.0</v>
+      </c>
+      <c r="H13">
         <v>1120000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1119000.0</v>
       </c>
       <c r="I13">
         <v>1119000.0</v>
       </c>
       <c r="J13">
+        <v>1119000.0</v>
+      </c>
+      <c r="K13">
         <v>1118000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1116000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1113000.0</v>
       </c>
       <c r="M13">
         <v>1113000.0</v>
       </c>
       <c r="N13">
         <v>1113000.0</v>
       </c>
       <c r="O13">
+        <v>1113000.0</v>
+      </c>
+      <c r="P13">
         <v>1112000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1111000.0</v>
       </c>
       <c r="Q13">
         <v>1111000.0</v>
       </c>
       <c r="R13">
+        <v>1111000.0</v>
+      </c>
+      <c r="S13">
         <v>1110000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1096000.0</v>
       </c>
       <c r="T13">
         <v>1096000.0</v>
       </c>
       <c r="U13">
         <v>1096000.0</v>
       </c>
       <c r="V13">
+        <v>1096000.0</v>
+      </c>
+      <c r="W13">
         <v>1095000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1093000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1092000.0</v>
       </c>
       <c r="Y13">
         <v>1092000.0</v>
       </c>
       <c r="Z13">
+        <v>1092000.0</v>
+      </c>
+      <c r="AA13">
         <v>1091000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1089000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1088000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1087000.0</v>
       </c>
       <c r="AD13">
         <v>1087000.0</v>
       </c>
       <c r="AE13">
+        <v>1087000.0</v>
+      </c>
+      <c r="AF13">
         <v>1085000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1084000.0</v>
       </c>
       <c r="AG13">
         <v>1084000.0</v>
       </c>
       <c r="AH13">
         <v>1084000.0</v>
       </c>
       <c r="AI13">
+        <v>1084000.0</v>
+      </c>
+      <c r="AJ13">
         <v>1081000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1080000.0</v>
       </c>
       <c r="AK13">
         <v>1080000.0</v>
       </c>
       <c r="AL13">
         <v>1080000.0</v>
       </c>
       <c r="AM13">
+        <v>1080000.0</v>
+      </c>
+      <c r="AN13">
         <v>1076000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1075000.0</v>
       </c>
       <c r="AO13">
         <v>1075000.0</v>
       </c>
       <c r="AP13">
+        <v>1075000.0</v>
+      </c>
+      <c r="AQ13">
         <v>1066000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>1062000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1058000.0</v>
       </c>
       <c r="AS13">
         <v>1058000.0</v>
       </c>
       <c r="AT13">
+        <v>1058000.0</v>
+      </c>
+      <c r="AU13">
         <v>1048000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>520000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>1031000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>514000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>497000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>492000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>490000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>479000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>478000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>465000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>462000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>459000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>455000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>452000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>451000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>445000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>441000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>439000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>437000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>419000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>418000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>417000.0</v>
       </c>
       <c r="BP13">
         <v>417000.0</v>
       </c>
       <c r="BQ13">
+        <v>417000.0</v>
+      </c>
+      <c r="BR13">
         <v>415000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>414000.0</v>
       </c>
       <c r="BS13">
         <v>414000.0</v>
       </c>
       <c r="BT13">
-        <v>411000.0</v>
+        <v>414000.0</v>
       </c>
       <c r="BU13">
         <v>411000.0</v>
       </c>
       <c r="BV13">
+        <v>411000.0</v>
+      </c>
+      <c r="BW13">
         <v>410000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>409000.0</v>
       </c>
       <c r="BX13">
         <v>409000.0</v>
       </c>
       <c r="BY13">
+        <v>409000.0</v>
+      </c>
+      <c r="BZ13">
         <v>405000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>403000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>398000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>396000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>393000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>390000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>378000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>375000.0</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>374000.0</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>372000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>371000.0</v>
       </c>
       <c r="CJ13">
         <v>371000.0</v>
       </c>
       <c r="CK13">
+        <v>371000.0</v>
+      </c>
+      <c r="CL13">
         <v>369000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>360000.0</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>349000.0</v>
       </c>
-      <c r="CN13">
+      <c r="CO13">
         <v>348000.0</v>
       </c>
-      <c r="CO13">
+      <c r="CP13">
         <v>347000.0</v>
       </c>
-      <c r="CP13">
+      <c r="CQ13">
         <v>346000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>341000.0</v>
       </c>
       <c r="CR13">
         <v>341000.0</v>
       </c>
       <c r="CS13">
-        <v>340000.0</v>
+        <v>341000.0</v>
       </c>
       <c r="CT13">
         <v>340000.0</v>
       </c>
       <c r="CU13">
-        <v>338000.0</v>
+        <v>340000.0</v>
       </c>
       <c r="CV13">
         <v>338000.0</v>
       </c>
       <c r="CW13">
+        <v>338000.0</v>
+      </c>
+      <c r="CX13">
         <v>336000.0</v>
       </c>
-      <c r="CX13">
+      <c r="CY13">
         <v>333000.0</v>
       </c>
-      <c r="CY13">
+      <c r="CZ13">
         <v>330000.0</v>
       </c>
-      <c r="CZ13">
+      <c r="DA13">
         <v>321000.0</v>
       </c>
-      <c r="DA13">
+      <c r="DB13">
         <v>184000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DC13">
         <v>200000.0</v>
       </c>
       <c r="DD13">
         <v>200000.0</v>
       </c>
-      <c r="DE13"/>
+      <c r="DE13">
+        <v>200000.0</v>
+      </c>
       <c r="DF13"/>
       <c r="DG13"/>
-      <c r="DH13">
+      <c r="DH13"/>
+      <c r="DI13">
         <v>100000.0</v>
       </c>
-      <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
       <c r="EA13"/>
+      <c r="EB13"/>
     </row>
-    <row r="14" spans="1:131">
+    <row r="14" spans="1:132">
       <c r="A14" t="s">
         <v>45</v>
       </c>
       <c r="B14">
+        <v>90993000.0</v>
+      </c>
+      <c r="C14">
         <v>90655000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
+        <v>90309000.0</v>
+      </c>
+      <c r="E14">
+        <v>89024000.0</v>
+      </c>
+      <c r="F14">
+        <v>90247000.0</v>
+      </c>
+      <c r="G14">
+        <v>90132000.0</v>
+      </c>
+      <c r="H14">
         <v>89861000.0</v>
       </c>
-      <c r="D14">
-[...11 lines deleted...]
-      <c r="H14">
+      <c r="I14">
         <v>89845000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>89832000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>89811000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>89512000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>89477000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>89421000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>89578000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>89493000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>89826000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>91310000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>94808000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>97438000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>101133000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>101596000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>100562000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>101558000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>102280000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>104337000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>104619000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>104225000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>104167000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>104334000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>104056000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>103962000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>103927000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>104503000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>104440000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>104476000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>104294000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>104246000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>104204000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>104206000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>103468000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>104087000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>104161000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>104258000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>104005000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>103796000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>103226000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>102656000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>102288000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>101502000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>98370000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>97868000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>97086000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>95642000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>94710000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>93138000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>92784000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>91978000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>91304000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>90712000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>90368000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>89422000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>88668000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>87836000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>85646000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>82766000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>82704000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>82318000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>81402000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>81110000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>82050000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>82998000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>80450000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>83176000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>84192000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>83650000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>80052000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>83000000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>82404000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>80046000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>77492000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>79094000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>76868000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>75120000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>73272000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>74616000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>74414000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>73710000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>72546000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>73608000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>72270000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>70712000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>68442000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>69774000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>68934000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>68764000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>67404000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>69816000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>69762000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>69268000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>67330000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>69690000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>69320000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>68038000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>64190000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>61812000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>60944000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>49746000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>27826087.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>30476190.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>30588235.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>30000000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>23333333.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>25454545.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>22000000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>20000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17777778.0</v>
       </c>
       <c r="DM14">
         <v>17777778.0</v>
       </c>
       <c r="DN14">
+        <v>17777778.0</v>
+      </c>
+      <c r="DO14">
         <v>16000000.0</v>
       </c>
-      <c r="DO14">
+      <c r="DP14">
         <v>15000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16666667.0</v>
       </c>
       <c r="DQ14">
         <v>16666667.0</v>
       </c>
       <c r="DR14">
+        <v>16666667.0</v>
+      </c>
+      <c r="DS14">
         <v>17500000.0</v>
       </c>
-      <c r="DS14">
+      <c r="DT14">
         <v>16000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16666667.0</v>
       </c>
       <c r="DU14">
         <v>16666667.0</v>
       </c>
       <c r="DV14">
-        <v>10910000.0</v>
+        <v>16666667.0</v>
       </c>
       <c r="DW14">
         <v>10910000.0</v>
       </c>
       <c r="DX14">
-        <v>1904762.0</v>
+        <v>10910000.0</v>
       </c>
       <c r="DY14">
         <v>1904762.0</v>
       </c>
       <c r="DZ14">
+        <v>1904762.0</v>
+      </c>
+      <c r="EA14">
         <v>3703704.0</v>
       </c>
-      <c r="EA14">
+      <c r="EB14">
         <v>1904762.0</v>
       </c>
     </row>
-    <row r="15" spans="1:131">
+    <row r="15" spans="1:132">
       <c r="A15" t="s">
         <v>46</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>1113000.0</v>
       </c>
       <c r="N15">
         <v>1113000.0</v>
       </c>
       <c r="O15">
+        <v>1113000.0</v>
+      </c>
+      <c r="P15">
         <v>1112000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1111000.0</v>
       </c>
       <c r="Q15">
         <v>1111000.0</v>
       </c>
       <c r="R15">
+        <v>1111000.0</v>
+      </c>
+      <c r="S15">
         <v>1110000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1096000.0</v>
       </c>
       <c r="T15">
         <v>1096000.0</v>
       </c>
       <c r="U15">
         <v>1096000.0</v>
       </c>
       <c r="V15">
+        <v>1096000.0</v>
+      </c>
+      <c r="W15">
         <v>1095000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>1093000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1092000.0</v>
       </c>
       <c r="Y15">
         <v>1092000.0</v>
       </c>
       <c r="Z15">
+        <v>1092000.0</v>
+      </c>
+      <c r="AA15">
         <v>1091000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>1089000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>1088000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1087000.0</v>
       </c>
       <c r="AD15">
         <v>1087000.0</v>
       </c>
       <c r="AE15">
+        <v>1087000.0</v>
+      </c>
+      <c r="AF15">
         <v>1085000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1084000.0</v>
       </c>
       <c r="AG15">
         <v>1084000.0</v>
       </c>
       <c r="AH15">
         <v>1084000.0</v>
       </c>
       <c r="AI15">
+        <v>1084000.0</v>
+      </c>
+      <c r="AJ15">
         <v>1081000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>1080000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>1075000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>1080000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>1076000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1075000.0</v>
       </c>
       <c r="AO15">
         <v>1075000.0</v>
       </c>
       <c r="AP15">
+        <v>1075000.0</v>
+      </c>
+      <c r="AQ15">
         <v>1066000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>1062000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1058000.0</v>
       </c>
       <c r="AS15">
         <v>1058000.0</v>
       </c>
       <c r="AT15">
+        <v>1058000.0</v>
+      </c>
+      <c r="AU15">
         <v>1048000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>520000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>516000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>514000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>497000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>492000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>490000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>479000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>478000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>465000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>462000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>459000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>455000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>452000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>451000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>445000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>441000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>439000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>437000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>419000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>418000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>417000.0</v>
       </c>
       <c r="BP15">
         <v>417000.0</v>
       </c>
       <c r="BQ15">
+        <v>417000.0</v>
+      </c>
+      <c r="BR15">
         <v>415000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>414000.0</v>
       </c>
       <c r="BS15">
         <v>414000.0</v>
       </c>
       <c r="BT15">
-        <v>411000.0</v>
+        <v>414000.0</v>
       </c>
       <c r="BU15">
         <v>411000.0</v>
       </c>
       <c r="BV15">
-        <v>409000.0</v>
+        <v>411000.0</v>
       </c>
       <c r="BW15">
         <v>409000.0</v>
       </c>
       <c r="BX15">
         <v>409000.0</v>
       </c>
       <c r="BY15">
+        <v>409000.0</v>
+      </c>
+      <c r="BZ15">
         <v>405000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>403000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>398000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>396000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>393000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>390000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>378000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>375000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>374000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>372000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>371000.0</v>
       </c>
       <c r="CJ15">
         <v>371000.0</v>
       </c>
       <c r="CK15">
+        <v>371000.0</v>
+      </c>
+      <c r="CL15">
         <v>369000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>360000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>349000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>348000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>347000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>346000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>341000.0</v>
       </c>
       <c r="CR15">
         <v>341000.0</v>
       </c>
       <c r="CS15">
-        <v>340000.0</v>
+        <v>341000.0</v>
       </c>
       <c r="CT15">
         <v>340000.0</v>
       </c>
       <c r="CU15">
-        <v>338000.0</v>
+        <v>340000.0</v>
       </c>
       <c r="CV15">
         <v>338000.0</v>
       </c>
       <c r="CW15">
+        <v>338000.0</v>
+      </c>
+      <c r="CX15">
         <v>336000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>333000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>330000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>321000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>184000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>200000.0</v>
       </c>
-      <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
       <c r="DW15"/>
       <c r="DX15"/>
       <c r="DY15"/>
       <c r="DZ15"/>
       <c r="EA15"/>
+      <c r="EB15"/>
     </row>
-    <row r="16" spans="1:131">
+    <row r="16" spans="1:132">
       <c r="A16" t="s">
         <v>47</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16">
         <v>95131000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>97813000.0</v>
       </c>
-      <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
-      <c r="T16">
+      <c r="T16"/>
+      <c r="U16">
         <v>10870000.0</v>
       </c>
-      <c r="U16"/>
-      <c r="V16">
+      <c r="V16"/>
+      <c r="W16">
         <v>118732000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>30985000.0</v>
       </c>
-      <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
-      <c r="AC16">
+      <c r="AC16"/>
+      <c r="AD16">
         <v>176400000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>159588000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>136890000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>116001000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>111326000.0</v>
       </c>
-      <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
-      <c r="AK16">
+      <c r="AK16"/>
+      <c r="AL16">
         <v>75250000.0</v>
       </c>
-      <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
-      <c r="AV16">
+      <c r="AV16"/>
+      <c r="AW16">
         <v>79295000.0</v>
       </c>
-      <c r="AW16"/>
       <c r="AX16"/>
-      <c r="AY16">
+      <c r="AY16"/>
+      <c r="AZ16">
         <v>-84960000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>-5576000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>-71899000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>-66609000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>-67977000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>5074000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>5060000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>-78113000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>-67099000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>-73884000.0</v>
       </c>
-      <c r="BI16"/>
-      <c r="BJ16">
+      <c r="BJ16"/>
+      <c r="BK16">
         <v>-83354000.0</v>
       </c>
-      <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
-      <c r="BT16">
+      <c r="BT16"/>
+      <c r="BU16">
         <v>22593000.0</v>
       </c>
-      <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
-      <c r="CO16">
+      <c r="CO16"/>
+      <c r="CP16">
         <v>4479000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>5378000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>6095000.0</v>
       </c>
-      <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
-      <c r="CW16">
+      <c r="CW16"/>
+      <c r="CX16">
         <v>1681000.0</v>
       </c>
-      <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
       <c r="DZ16"/>
       <c r="EA16"/>
+      <c r="EB16"/>
     </row>
-    <row r="17" spans="1:131">
+    <row r="17" spans="1:132">
       <c r="A17" t="s">
         <v>48</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -10453,222 +10490,223 @@
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
       <c r="EA17"/>
+      <c r="EB17"/>
     </row>
-    <row r="18" spans="1:131">
+    <row r="18" spans="1:132">
       <c r="A18" t="s">
         <v>49</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>72086000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>51155000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>95131000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>97813000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>95044000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>86120000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>82020000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>40345000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>42639000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>36103000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>32098000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>30985000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>51849000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>40136000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>35012000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>33685000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>51910000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>63619000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>65245000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>73223000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>86909000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>83402000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>98127000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>124166000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>121475000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>123954000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>124397000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>126427000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>131507000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>142188000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>145984000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>146135000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>145297000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>159743000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>151316000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>149309000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>148439000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>134921000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>115797000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>113120000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>114395000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>130307000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>135395000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>111123000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>107633000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>81651000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>73654000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>52064000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>52915000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>42755000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>40582000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>39812000.0</v>
       </c>
-      <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
@@ -10692,52 +10730,53 @@
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
       <c r="DY18"/>
       <c r="DZ18"/>
       <c r="EA18"/>
+      <c r="EB18"/>
     </row>
-    <row r="19" spans="1:131">
+    <row r="19" spans="1:132">
       <c r="A19" t="s">
         <v>50</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -10827,2051 +10866,2065 @@
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
       <c r="EA19"/>
+      <c r="EB19"/>
     </row>
-    <row r="20" spans="1:131">
+    <row r="20" spans="1:132">
       <c r="A20" t="s">
         <v>51</v>
       </c>
       <c r="B20">
+        <v>288297000.0</v>
+      </c>
+      <c r="C20">
         <v>378042000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>498159000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>500961000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>712727000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>825624000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>936341000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>929304000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>936135000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>939561000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>928375000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>938640000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>931729000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>927078000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>912278000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>933796000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>950820000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>956283000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>863348000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>871067000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>877723000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>876993000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>860347000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>861958000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>861067000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>879705000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>867071000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>875881000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>1016863000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>1008787000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>1019693000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>1024136000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>1056954000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>1083696000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>1073681000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>1018892000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>1032583000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>1027660000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>1047576000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>1060336000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>1195305000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>1219725000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>1142257000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>1135678000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>1107328000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>1093589000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>1116972000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>1134368000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>1096525000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>920369000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>916590000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>876106000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>883200000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>893921000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>708849000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>702556000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>682256000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>683447000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>563210000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>565879000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>569181000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>551518000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>549826000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>516455000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>463052000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>461346000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>460293000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>456459000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>454197000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>529154000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>539183000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>550238000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>530248000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>529088000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>521239000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>509336000.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>520394000.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CA20">
         <v>399666000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>416836000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>421002000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>417977000.0</v>
       </c>
-      <c r="CD20">
+      <c r="CE20">
         <v>393837000.0</v>
       </c>
-      <c r="CE20">
+      <c r="CF20">
         <v>358261000.0</v>
       </c>
-      <c r="CF20">
+      <c r="CG20">
         <v>350833000.0</v>
       </c>
-      <c r="CG20">
+      <c r="CH20">
         <v>345220000.0</v>
       </c>
-      <c r="CH20">
+      <c r="CI20">
         <v>345235000.0</v>
       </c>
-      <c r="CI20">
+      <c r="CJ20">
         <v>338730000.0</v>
       </c>
-      <c r="CJ20">
+      <c r="CK20">
         <v>333218000.0</v>
       </c>
-      <c r="CK20">
+      <c r="CL20">
         <v>309288000.0</v>
       </c>
-      <c r="CL20">
+      <c r="CM20">
         <v>304616000.0</v>
       </c>
-      <c r="CM20">
+      <c r="CN20">
         <v>298971000.0</v>
       </c>
-      <c r="CN20">
+      <c r="CO20">
         <v>296508000.0</v>
       </c>
-      <c r="CO20">
+      <c r="CP20">
         <v>289492000.0</v>
       </c>
-      <c r="CP20">
+      <c r="CQ20">
         <v>286441000.0</v>
       </c>
-      <c r="CQ20">
+      <c r="CR20">
         <v>237948000.0</v>
       </c>
-      <c r="CR20">
+      <c r="CS20">
         <v>239644000.0</v>
       </c>
-      <c r="CS20">
+      <c r="CT20">
         <v>237330000.0</v>
       </c>
-      <c r="CT20"/>
       <c r="CU20"/>
-      <c r="CV20">
+      <c r="CV20"/>
+      <c r="CW20">
         <v>219826000.0</v>
       </c>
-      <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
       <c r="EA20"/>
+      <c r="EB20"/>
     </row>
-    <row r="21" spans="1:131">
+    <row r="21" spans="1:132">
       <c r="A21" t="s">
         <v>52</v>
       </c>
       <c r="B21">
+        <v>178286000.0</v>
+      </c>
+      <c r="C21">
         <v>194293000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>207321000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>210905000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>225475000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>223652000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>250179000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>244799000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>250265000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>295011000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>290867000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>298105000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>314536000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>470956000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>463161000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>477533000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>492939000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>500093000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>308588000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>314895000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>324791000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>326272000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>319760000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>346462000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>355714000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>378796000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>370379000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>380286000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>475582000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>473534000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>502356000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>510387000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>540234000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>583911000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>578419000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>521228000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>567425000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>567906000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>589154000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>604787000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>643940000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>659267000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>647339000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>646392000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>631866000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>622467000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>644024000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>651482000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>609492000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>489918000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>487532000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>498235000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>408393000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>424356000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>311835000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>310378000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>318543000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>288013000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>217328000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>207384000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>220572000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>207569000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>209333000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>198129000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>146398000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>148000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>148055000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>149196000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>154366000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>142072000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>140950000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>136861000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>126033000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>100300000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>98373000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>96342000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>79788000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>79939000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>62260000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>61626000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>61376000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>455236000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>419136000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>411843000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>400787000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>400901000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>394442000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>389011000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>365197000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>360435000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>354862000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>352483000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>328141000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>38117000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>38078000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>38083000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>237330000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>275825000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>257689000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>258056000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>229617000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>224445000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>225972000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>228477000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>212869000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>214200000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>215400000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>211000000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>129200000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>130000000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>128800000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>54300000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>52700000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>52200000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>29000000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>29200000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>26800000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>26900000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>27000000.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>27100000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>26400000.0</v>
       </c>
-      <c r="DR21"/>
-      <c r="DS21">
+      <c r="DS21"/>
+      <c r="DT21">
         <v>17500000.0</v>
       </c>
-      <c r="DT21">
+      <c r="DU21">
         <v>17600000.0</v>
       </c>
-      <c r="DU21">
+      <c r="DV21">
         <v>17300000.0</v>
       </c>
-      <c r="DV21"/>
       <c r="DW21"/>
-      <c r="DX21">
+      <c r="DX21"/>
+      <c r="DY21">
         <v>17400000.0</v>
       </c>
-      <c r="DY21"/>
-      <c r="DZ21">
+      <c r="DZ21"/>
+      <c r="EA21">
         <v>2500000.0</v>
       </c>
-      <c r="EA21"/>
+      <c r="EB21"/>
     </row>
-    <row r="22" spans="1:131">
+    <row r="22" spans="1:132">
       <c r="A22" t="s">
         <v>53</v>
       </c>
       <c r="B22">
+        <v>159071000.0</v>
+      </c>
+      <c r="C22">
         <v>215742000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>229498000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>248731000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>248956000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>260525000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>270418000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>274128000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>281399000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>295276000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>313335000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>310341000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>316345000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>324525000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>315882000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>308034000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>294428000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>289239000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>280176000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>285410000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>313898000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>311988000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>292968000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>248170000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>238133000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>283127000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>301351000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>299341000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>395246000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>402724000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>414479000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>391525000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>399156000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>502372000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>484792000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>341995000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>435651000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>430578000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>442085000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>408564000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>394958000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>403318000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>427152000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>397319000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>369968000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>372146000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>386253000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>320251000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>299464000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>262949000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>267075000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>250175000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>240146000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>234278000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>199916000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>186440000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>179754000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>189514000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>181512000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>170739000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>166959000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>169979000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>169817000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>157012000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>154048000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>165332000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>165238000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>158590000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>204599000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>212763000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>215590000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>175667000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>158638000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>150376000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>142372000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>129062000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>124179000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>115665000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>111440000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>105883000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>102608000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>104743000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>83567000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>76497000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>83928000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>88261000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>93109000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>86873000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>76597000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>74157000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>69068000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>66444000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>59518000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>57667000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>51898000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>53624000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>56992000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>61995000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>52595000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>49593000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>46490000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>48048000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>49835000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>48139000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>35241000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>35700000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>29200000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>39900000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>18400000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>18700000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>18600000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>13300000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>12300000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>14700000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>7400000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>6600000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>7300000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>6800000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>8900000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>7300000.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DR22">
         <v>7900000.0</v>
       </c>
-      <c r="DR22"/>
-      <c r="DS22">
+      <c r="DS22"/>
+      <c r="DT22">
         <v>6900000.0</v>
       </c>
-      <c r="DT22">
+      <c r="DU22">
         <v>6000000.0</v>
       </c>
-      <c r="DU22">
+      <c r="DV22">
         <v>7300000.0</v>
       </c>
-      <c r="DV22"/>
       <c r="DW22"/>
-      <c r="DX22">
+      <c r="DX22"/>
+      <c r="DY22">
         <v>5700000.0</v>
       </c>
-      <c r="DY22"/>
-      <c r="DZ22">
+      <c r="DZ22"/>
+      <c r="EA22">
         <v>600000.0</v>
       </c>
-      <c r="EA22">
+      <c r="EB22">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:131">
+    <row r="23" spans="1:132">
       <c r="A23" t="s">
         <v>54</v>
       </c>
       <c r="B23">
+        <v>1162721000.0</v>
+      </c>
+      <c r="C23">
         <v>1477410000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1582899000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1603278000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1844055000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1960543000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2134809000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2117548000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2149234000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2233634000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2216896000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2258639000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2272824000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2438158000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2416990000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2458384000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2441480000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2485369000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2142265000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2205908000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2239888000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2265599000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2199734000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2188452000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2236137000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2284945000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2236433000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2582620000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2778271000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2803491000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2903030000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2946674000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>3120524000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>3087337000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>3031847000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2931104000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2933583000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>2920942000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>2966168000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>3008080000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>3231166000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>3316860000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>3152176000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>3099408000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2981199000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2991703000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>3004829000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>2965317000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2838052000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2372318000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>2344821000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>2258494000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>2137769000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2149268000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1699411000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1673593000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1683250000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1648435000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1337509000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1333504000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1325586000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1282036000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1280884000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>1198087000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1113792000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>1121318000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>1118844000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>1123496000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>1170269000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>1245301000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>1277778000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1259384000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>1234822000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>1130046000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>1086573000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>1052778000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>1051287000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>937934000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>915011000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>877684000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>842600000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>799702000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>728841000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>707136000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>696748000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>697546000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>685295000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>684231000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>631251000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>624029000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>600353000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>581548000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>556110000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>551337000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>477327000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>481183000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>489609000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>492950000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>467388000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>461693000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>453977000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>435226000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>433479000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>416017000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>307846000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>304200000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>299200000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>362700000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>188900000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>184000000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>177800000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>88300000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>84800000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>85300000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>49400000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>48900000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>45700000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>46700000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>47900000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>47400000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>49800000.0</v>
       </c>
-      <c r="DR23"/>
-      <c r="DS23">
+      <c r="DS23"/>
+      <c r="DT23">
         <v>35300000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>34900000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>35000000.0</v>
       </c>
-      <c r="DV23"/>
       <c r="DW23"/>
-      <c r="DX23">
+      <c r="DX23"/>
+      <c r="DY23">
         <v>31700000.0</v>
       </c>
-      <c r="DY23"/>
-      <c r="DZ23">
+      <c r="DZ23"/>
+      <c r="EA23">
         <v>5100000.0</v>
       </c>
-      <c r="EA23">
+      <c r="EB23">
         <v>1400000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:131">
+    <row r="24" spans="1:132">
       <c r="A24" t="s">
         <v>55</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>707995000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>696706000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>701401000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>721076000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>732799000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>736523000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>769948000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>801675000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>807401000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>821181000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>848982000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>870800000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>891123000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>880938000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>827771000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>731613000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>345414000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>230492000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>255540000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>293332000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>289042000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>281118000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>363526000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>324864000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>323386000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>613537000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>729201000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>692128000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>693429000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>687501000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>723457000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>742125000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>746392000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>740304000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>780868000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>790691000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>827875000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>836171000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>879627000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>940462000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>843290000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>812608000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>845103000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>785845000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>787628000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>767827000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>750331000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>627521000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>641241000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>653464000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>620327000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>635110000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>360246000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>390288000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>430358000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>450409000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>230512000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>229540000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>236761000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>240087000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>257694000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>225004000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>225074000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>235072000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>242036000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>258372000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>291044000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>319608000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>321177000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>308220000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>298765000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>214436000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>215049000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>215446000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>223877000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>151409000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>151172000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>151229000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>133002000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>108184000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>90785000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>92271000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>85533000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>93782000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>99906000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>104294000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>56871000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>58927000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>59227000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>59455000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>49718000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>55591000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>9717000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>10293000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>10481000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>10762000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>10483000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>10718000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>9787000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>5221000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>5497000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>5622000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>33531000.0</v>
       </c>
-      <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
       <c r="DZ24"/>
       <c r="EA24"/>
+      <c r="EB24"/>
     </row>
-    <row r="25" spans="1:131">
+    <row r="25" spans="1:132">
       <c r="A25" t="s">
         <v>56</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>821181000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>848982000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>870800000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>891123000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>880938000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>827771000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>731613000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>345414000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>230492000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>255540000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>293332000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>289042000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>281118000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>363526000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>324864000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>323386000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>613537000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>729201000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>692128000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>693429000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>687501000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>723457000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>742125000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>746392000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>740304000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>780868000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>790691000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>827875000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>836171000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>879627000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>940462000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>843290000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>812608000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>845103000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>785845000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>787628000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>767827000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>750331000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>627521000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>641241000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>653464000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>620327000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>635110000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>360246000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>390288000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>430358000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>450409000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>230512000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>229540000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>236761000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>240087000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>257694000.0</v>
       </c>
-      <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
@@ -12895,236 +12948,237 @@
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
       <c r="DV25"/>
       <c r="DW25"/>
       <c r="DX25"/>
       <c r="DY25"/>
       <c r="DZ25"/>
       <c r="EA25"/>
+      <c r="EB25"/>
     </row>
-    <row r="26" spans="1:131">
+    <row r="26" spans="1:132">
       <c r="A26" t="s">
         <v>57</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26">
         <v>5958000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>6922000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>10080000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>10228000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>10456000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>11411000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>12298000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>12798000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>12720000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>13260000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>13827000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>14456000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>16056000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>16409000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>16718000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>16917000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>17342000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>16926000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>17899000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>17439000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>18103000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>18990000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>18463000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>18890000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>19228000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>19318000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>21153000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>20725000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>20126000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>19301000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>19109000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>18998000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>18976000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>19047000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>19177000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>20244000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>20034000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>20214000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>2140000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>2305000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>3449000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>6572000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>6396000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>36511000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>39367000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>41329000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>41099000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>46799000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>47697000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>49595000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>46293000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>45100000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>43023000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>42426000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>49270000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>50557000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>44869000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>45340000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>45891000.0</v>
       </c>
-      <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
@@ -13148,52 +13202,53 @@
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
       <c r="EA26"/>
+      <c r="EB26"/>
     </row>
-    <row r="27" spans="1:131">
+    <row r="27" spans="1:132">
       <c r="A27" t="s">
         <v>58</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -13283,513 +13338,519 @@
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
       <c r="EA27"/>
+      <c r="EB27"/>
     </row>
-    <row r="28" spans="1:131">
+    <row r="28" spans="1:132">
       <c r="A28" t="s">
         <v>59</v>
       </c>
       <c r="B28">
-        <v>697981000.0</v>
+        <v>551488000.0</v>
       </c>
       <c r="C28">
+        <v>698369000.0</v>
+      </c>
+      <c r="D28">
         <v>732122000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>724865000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>730530000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>747257000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>762418000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>781407000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>810403000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>841594000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>873854000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>875887000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>904760000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>927552000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>956844000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>943766000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>859116000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>746464000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>398963000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>251950000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>286789000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>330686000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>344926000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>340303000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>398955000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>365953000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>379336000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>599752000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>724161000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>689536000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>666056000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>607549000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>631982000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>627930000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>637836000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>612706000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>626683000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>645935000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>737949000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>734758000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>792043000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>804914000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>740823000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>676961000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>778648000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>739965000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>794784000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>744172000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>731304000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>560169000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>587459000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>624678000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>607491000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>597932000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>324344000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>360689000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>389574000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>426905000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>201610000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>202656000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>211702000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>213817000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>236783000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>207776000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>184132000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>208292000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>225432000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>217008000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>263549000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>269963000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>277917000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>249929000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>212396000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>170186000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>164040000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>155494000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>169504000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>68730000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>73869000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>103419000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>102666000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>94841000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>74912000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>70923000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>71568000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>85329000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>94925000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>83650000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>44418000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>42012000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>65404000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>57278000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>40902000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>46058000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>9719000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>4186000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>8908000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>12454000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-706000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-13044000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-47965000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-41213000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-43268000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-32005000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>47642000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>48800000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>54500000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>150800000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>60900000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>64400000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>61900000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>20700000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>20500000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>19500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14800000.0</v>
       </c>
       <c r="DL28">
         <v>14800000.0</v>
       </c>
       <c r="DM28">
+        <v>14800000.0</v>
+      </c>
+      <c r="DN28">
         <v>15900000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>16900000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>16500000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>16400000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>18000000.0</v>
       </c>
-      <c r="DR28"/>
-      <c r="DS28">
+      <c r="DS28"/>
+      <c r="DT28">
         <v>7600000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>7500000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>8400000.0</v>
       </c>
-      <c r="DV28"/>
       <c r="DW28"/>
-      <c r="DX28">
+      <c r="DX28"/>
+      <c r="DY28">
         <v>14800000.0</v>
       </c>
-      <c r="DY28"/>
-      <c r="DZ28">
+      <c r="DZ28"/>
+      <c r="EA28">
         <v>400000.0</v>
       </c>
-      <c r="EA28"/>
+      <c r="EB28"/>
     </row>
-    <row r="29" spans="1:131">
+    <row r="29" spans="1:132">
       <c r="A29" t="s">
         <v>60</v>
       </c>
       <c r="B29">
+        <v>764647000.0</v>
+      </c>
+      <c r="C29">
         <v>1034423000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1160484000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1179211000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1405660000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1533373000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1704027000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1687005000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1722004000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1805065000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1795963000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1846655000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1863032000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1987043000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1940175000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1971811000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1979589000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2003303000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1694505000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1753905000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1757921000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1748880000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1726068000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1726328000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1804615000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -13851,611 +13912,615 @@
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
       <c r="DZ29"/>
       <c r="EA29"/>
+      <c r="EB29"/>
     </row>
-    <row r="30" spans="1:131">
+    <row r="30" spans="1:132">
       <c r="A30" t="s">
         <v>61</v>
       </c>
       <c r="B30">
+        <v>138816000.0</v>
+      </c>
+      <c r="C30">
         <v>174064000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>170731000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>154440000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>172310000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>178312000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>188190000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>179190000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>191192000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>192538000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>158094000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>160948000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>179114000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>177058000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>172692000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>170661000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>158734000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>163672000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>181048000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>174066000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>190737000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>185576000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>166086000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>170969000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>237719000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>206583000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>206478000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>209990000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>256799000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>240520000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>246519000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>252708000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>261517000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>274728000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>272341000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>225765000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>241738000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>250581000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>256082000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>278933000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>360964000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>350408000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>330221000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>263108000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>337516000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>321523000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>319496000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>287915000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>302078000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>252386000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>233759000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>233641000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>232417000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>217429000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>181575000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>166677000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>192871000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>200973000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>150346000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>139803000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>141981000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>130558000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>131489000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>114215000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>116879000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>124929000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>131838000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>114506000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>128595000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>113586000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>127378000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>118867000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>131775000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>126547000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>111484000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>99092000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>115329000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>104106000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>95215000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>80764000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>90310000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>85798000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>73478000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>67148000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>72982000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>75699000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>70922000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>69392000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>70731000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>74876000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>74895000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>61215000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>64259000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>63390000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>55365000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>49018000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>55593000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>55671000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>54005000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>46404000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>51017000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>52477000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>46391000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>36120000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>29336000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>24200000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>25500000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>41200000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>22200000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>18700000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>18100000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>13600000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>12900000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>11500000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>8500000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>8400000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>7400000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>8600000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>7500000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>8700000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>8800000.0</v>
       </c>
-      <c r="DR30"/>
-      <c r="DS30">
+      <c r="DS30"/>
+      <c r="DT30">
         <v>6900000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>7300000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>7200000.0</v>
       </c>
-      <c r="DV30"/>
       <c r="DW30"/>
-      <c r="DX30">
+      <c r="DX30"/>
+      <c r="DY30">
         <v>4800000.0</v>
       </c>
-      <c r="DY30"/>
-      <c r="DZ30">
+      <c r="DZ30"/>
+      <c r="EA30">
         <v>900000.0</v>
       </c>
-      <c r="EA30">
+      <c r="EB30">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:131">
+    <row r="31" spans="1:132">
       <c r="A31" t="s">
         <v>62</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>-238248000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-218838000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-239790000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-289393000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-334044000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-328161000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-299715000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-192520000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>176820000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>336921000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>299168000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>251384000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>256474000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>235134000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>222267000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>262582000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>233488000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>45129000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>57347000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>108622000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>163375000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>202526000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>278579000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>154939000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>115431000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>79583000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>65515000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>21666000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>5705000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-609000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-378000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-64967000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-7971000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-12146000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-111361000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-95407000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-154121000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-165983000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-156595000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-59167000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-123847000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-172786000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-175757000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-212812000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-11749000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-48332000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-58271000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-75812000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>94403000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>77900000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>49493000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>48092000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>27283000.0</v>
       </c>
-      <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
@@ -14479,128 +14544,131 @@
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
       <c r="DS31"/>
       <c r="DT31"/>
       <c r="DU31"/>
       <c r="DV31"/>
       <c r="DW31"/>
       <c r="DX31"/>
       <c r="DY31"/>
       <c r="DZ31"/>
       <c r="EA31"/>
+      <c r="EB31"/>
     </row>
-    <row r="32" spans="1:131">
+    <row r="32" spans="1:132">
       <c r="A32" t="s">
         <v>63</v>
       </c>
       <c r="B32">
+        <v>-399038000.0</v>
+      </c>
+      <c r="C32">
         <v>-452139000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>246182000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>252925000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>247388000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>259214000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>283335000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>275556000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>299580000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>331960000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>319163000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>360164000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>349354000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>358854000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>338228000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>330823000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>276937000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>281300000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>235960000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>286621000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>264877000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>270750000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>283748000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>260657000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>301825000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -14662,625 +14730,631 @@
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
       <c r="DS32"/>
       <c r="DT32"/>
       <c r="DU32"/>
       <c r="DV32"/>
       <c r="DW32"/>
       <c r="DX32"/>
       <c r="DY32"/>
       <c r="DZ32"/>
       <c r="EA32"/>
+      <c r="EB32"/>
     </row>
-    <row r="33" spans="1:131">
+    <row r="33" spans="1:132">
       <c r="A33" t="s">
         <v>64</v>
       </c>
       <c r="B33">
+        <v>726856000.0</v>
+      </c>
+      <c r="C33">
         <v>913015000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1059880000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1072980000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1291932000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1412056000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1570778000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1560489000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1577281000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1634194000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1651143000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1667608000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1673714000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1832857000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1821283000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1858258000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1881889000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1906397000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1609941000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1628853000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1643591000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1629144000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1586983000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1627518000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1632083000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1708192000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>1671574000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1880833000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>1873245000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>1852065000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>1888169000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1895087000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>1964863000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>2108027000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>2086951000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>2056323000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>2028535000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>2018553000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>2070560000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>2107846000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>2284964000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>2315494000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>2187212000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>2170613000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>2100295000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>2086338000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>2135419000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>2161714000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>2072867000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>1735402000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>1722614000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>1683322000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>1584132000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>1611399000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>1243674000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>1224785000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>1205342000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>1199900000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>949242000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>962438000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>963649000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>928754000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>930954000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>884270000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>770931000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>773916000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>774639000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>774365000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>769613000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>834620000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>855208000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>866343000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>827899000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>779540000.0</v>
       </c>
-      <c r="BW33"/>
       <c r="BX33"/>
-      <c r="BY33">
+      <c r="BY33"/>
+      <c r="BZ33">
         <v>733259000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>613352000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>609079000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>617208000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>590669000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>564936000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>524891000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>512942000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>500447000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>501299000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>493929000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>485917000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>448211000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>438297000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>432680000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>431840000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>406385000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>402901000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>352212000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>354299000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>357190000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>355697000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>329547000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>322913000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>284831000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>274645000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>271559000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>273133000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>240306000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>240400000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>241800000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>268300000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>143900000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>143100000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>138800000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>59100000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>57400000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>56900000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DL33">
         <v>32300000.0</v>
       </c>
-      <c r="DL33">
+      <c r="DM33">
         <v>32400000.0</v>
       </c>
-      <c r="DM33">
+      <c r="DN33">
         <v>29900000.0</v>
       </c>
-      <c r="DN33">
+      <c r="DO33">
         <v>30100000.0</v>
       </c>
-      <c r="DO33">
+      <c r="DP33">
         <v>30200000.0</v>
       </c>
-      <c r="DP33">
+      <c r="DQ33">
         <v>30400000.0</v>
       </c>
-      <c r="DQ33">
+      <c r="DR33">
         <v>30200000.0</v>
       </c>
-      <c r="DR33"/>
-      <c r="DS33">
+      <c r="DS33"/>
+      <c r="DT33">
         <v>21000000.0</v>
       </c>
-      <c r="DT33">
+      <c r="DU33">
         <v>21100000.0</v>
       </c>
-      <c r="DU33">
+      <c r="DV33">
         <v>20100000.0</v>
       </c>
-      <c r="DV33"/>
       <c r="DW33"/>
-      <c r="DX33">
+      <c r="DX33"/>
+      <c r="DY33">
         <v>20400000.0</v>
       </c>
-      <c r="DY33"/>
-      <c r="DZ33">
+      <c r="DZ33"/>
+      <c r="EA33">
         <v>3000000.0</v>
       </c>
-      <c r="EA33">
+      <c r="EB33">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:131">
+    <row r="34" spans="1:132">
       <c r="A34" t="s">
         <v>65</v>
       </c>
       <c r="B34">
+        <v>27308000.0</v>
+      </c>
+      <c r="C34">
         <v>27637000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>47308000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>48116000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>33562000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>25073000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>33351000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>27920000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>27681000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>29736000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>23740000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>116598000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>116456000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>117139000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>129180000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>129931000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>100891000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>110208000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>111386000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>33531000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>115143000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>119815000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>114123000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>28692000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>91198000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>91951000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>88464000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>14697000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>16528000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>15846000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>12741000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>12770000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>24211000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>23446000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>16460000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>15999000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>16566000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>17190000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>18136000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>18860000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>5986000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>4830000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>4789000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>5237000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>5834000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>4550000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>4747000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>5020000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>13014000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>13327000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>15293000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>14950000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>14728000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>14838000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>8571000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>8261000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>12286000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>16066000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>4783000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>13661000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>15546000.0</v>
       </c>
-      <c r="BJ34">
+      <c r="BK34">
         <v>12321000.0</v>
       </c>
-      <c r="BK34">
+      <c r="BL34">
         <v>26879000.0</v>
       </c>
-      <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
@@ -15304,857 +15378,862 @@
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
       <c r="DS34"/>
       <c r="DT34"/>
       <c r="DU34"/>
       <c r="DV34"/>
       <c r="DW34"/>
       <c r="DX34"/>
       <c r="DY34"/>
       <c r="DZ34"/>
       <c r="EA34"/>
+      <c r="EB34"/>
     </row>
-    <row r="35" spans="1:131">
+    <row r="35" spans="1:132">
       <c r="A35" t="s">
         <v>66</v>
       </c>
       <c r="B35">
+        <v>112272000.0</v>
+      </c>
+      <c r="C35">
         <v>130631000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>861073000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>850900000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>842615000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>866537000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>890452000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>893132000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>932374000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>970333000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>989312000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1009865000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1016593000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1083070000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1118116000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1105913000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1014782000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>923841000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>497145000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>392591000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>406786000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>445245000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>434150000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>444621000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>494860000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>451827000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>445535000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>680144000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>809348000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>773219000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>779393000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>787180000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>831070000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>863698000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>887018000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>877778000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>921388000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>932278000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>972438000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>986538000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>1027801000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>1091276000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>994214000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>980386000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>1010680000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>941711000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>941684000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>921286000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>898266000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>756645000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>769654000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>782809000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>765362000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>785343000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>479940000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>506182000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>524295000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>540129000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>287359000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>296118000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>295062000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>292990000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>324385000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>293514000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>254254000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>261619000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>269325000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>285634000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>339534000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>346758000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>348930000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>339756000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>320662000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>239516000.0</v>
       </c>
-      <c r="BW35"/>
       <c r="BX35"/>
-      <c r="BY35">
+      <c r="BY35"/>
+      <c r="BZ35">
         <v>244724000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>170495000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>170258000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>167123000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>149725000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>124907000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>107508000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>108994000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>99075000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>108589000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>114713000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>119101000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>71783000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>73839000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>74139000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>74367000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>60818000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>66691000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>20817000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>21393000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>18335000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>18616000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>18337000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>18572000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>15324000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>10758000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>11034000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>11159000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>33531000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>37500000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>42800000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>141800000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>58400000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>59500000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DH35">
         <v>60800000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DI35">
         <v>20400000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DJ35">
         <v>17800000.0</v>
       </c>
-      <c r="DJ35">
+      <c r="DK35">
         <v>18800000.0</v>
       </c>
-      <c r="DK35">
+      <c r="DL35">
         <v>10600000.0</v>
       </c>
-      <c r="DL35">
+      <c r="DM35">
         <v>11800000.0</v>
       </c>
-      <c r="DM35">
+      <c r="DN35">
         <v>11400000.0</v>
       </c>
-      <c r="DN35">
+      <c r="DO35">
         <v>11900000.0</v>
       </c>
-      <c r="DO35">
+      <c r="DP35">
         <v>12300000.0</v>
       </c>
-      <c r="DP35">
+      <c r="DQ35">
         <v>12500000.0</v>
       </c>
-      <c r="DQ35">
+      <c r="DR35">
         <v>15500000.0</v>
       </c>
-      <c r="DR35"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DS35"/>
       <c r="DT35">
         <v>7700000.0</v>
       </c>
       <c r="DU35">
+        <v>7700000.0</v>
+      </c>
+      <c r="DV35">
         <v>8500000.0</v>
       </c>
-      <c r="DV35"/>
       <c r="DW35"/>
-      <c r="DX35">
+      <c r="DX35"/>
+      <c r="DY35">
         <v>13400000.0</v>
       </c>
-      <c r="DY35"/>
-      <c r="DZ35">
+      <c r="DZ35"/>
+      <c r="EA35">
         <v>600000.0</v>
       </c>
-      <c r="EA35">
+      <c r="EB35">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:131">
+    <row r="36" spans="1:132">
       <c r="A36" t="s">
         <v>67</v>
       </c>
       <c r="B36">
+        <v>72169000.0</v>
+      </c>
+      <c r="C36">
         <v>22832000.0</v>
       </c>
-      <c r="C36">
-[...1 lines deleted...]
-      </c>
       <c r="D36">
-        <v>25213000.0</v>
+        <v>28415000.0</v>
       </c>
       <c r="E36">
+        <v>25073000.0</v>
+      </c>
+      <c r="F36">
         <v>22367000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>24397000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>22202000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>27794000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>28356000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>23372000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>31091000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>25846000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>19990000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>25554000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>34960000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>20377000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>20619000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>21826000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>20474000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>21187000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>22263000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>22969000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>23872000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>24238000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>27611000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>48298000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>45727000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>317931000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>30502000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>30390000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>29041000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>29667000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>33312000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>35042000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>35264000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>205339000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>32361000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>31858000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>32281000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>32638000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>32966000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>33458000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>33679000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>32574000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>31686000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>29886000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>27959000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>28692000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>28586000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>28529000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>26030000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>26341000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>24592000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>25357000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>22586000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>18276000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>14170000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>14070000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>11948000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>28195000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>18896000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>19074000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>19195000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>10428000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>15482000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>16498000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>17177000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>17514000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>18714000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>19946000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>19252000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>7643000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>19304000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>19708000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>19116000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>21873000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>15748000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>16043000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>16001000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>14750000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>11596000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>12193000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>12635000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>12895000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>12253000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>11012000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>11651000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>9904000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>9022000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>9152000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>10393000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>10692000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>12142000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>11602000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>11486000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>6798000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>48062000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>9701000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>10557000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>9077000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>7611000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>6708000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>6498000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>5316000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>9777000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8800000.0</v>
       </c>
       <c r="DC36">
         <v>8800000.0</v>
       </c>
       <c r="DD36">
+        <v>8800000.0</v>
+      </c>
+      <c r="DE36">
         <v>15800000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>6900000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>5500000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DH36">
         <v>4500000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DI36">
         <v>3700000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>3800000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DK36">
         <v>3900000.0</v>
       </c>
-      <c r="DK36">
+      <c r="DL36">
         <v>2600000.0</v>
       </c>
-      <c r="DL36">
+      <c r="DM36">
         <v>2500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2400000.0</v>
       </c>
       <c r="DN36">
         <v>2400000.0</v>
       </c>
       <c r="DO36">
+        <v>2400000.0</v>
+      </c>
+      <c r="DP36">
         <v>2500000.0</v>
       </c>
-      <c r="DP36">
+      <c r="DQ36">
         <v>2600000.0</v>
       </c>
-      <c r="DQ36">
+      <c r="DR36">
         <v>3100000.0</v>
       </c>
-      <c r="DR36"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DS36"/>
       <c r="DT36">
         <v>2800000.0</v>
       </c>
       <c r="DU36">
+        <v>2800000.0</v>
+      </c>
+      <c r="DV36">
         <v>2100000.0</v>
       </c>
-      <c r="DV36"/>
       <c r="DW36"/>
-      <c r="DX36">
+      <c r="DX36"/>
+      <c r="DY36">
         <v>2600000.0</v>
       </c>
-      <c r="DY36"/>
-      <c r="DZ36">
+      <c r="DZ36"/>
+      <c r="EA36">
         <v>100000.0</v>
       </c>
-      <c r="EA36">
+      <c r="EB36">
         <v>600000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:131">
+    <row r="37" spans="1:132">
       <c r="A37" t="s">
         <v>68</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
@@ -16207,51 +16286,53 @@
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
       <c r="BJ37">
         <v>0.0</v>
       </c>
       <c r="BK37">
         <v>0.0</v>
       </c>
-      <c r="BL37"/>
+      <c r="BL37">
+        <v>0.0</v>
+      </c>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
@@ -16275,1352 +16356,1360 @@
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
       <c r="DR37"/>
       <c r="DS37"/>
       <c r="DT37"/>
       <c r="DU37"/>
       <c r="DV37"/>
       <c r="DW37"/>
       <c r="DX37"/>
       <c r="DY37"/>
       <c r="DZ37"/>
       <c r="EA37"/>
+      <c r="EB37"/>
     </row>
-    <row r="38" spans="1:131">
+    <row r="38" spans="1:132">
       <c r="A38" t="s">
         <v>69</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>22236000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>19872000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>25554000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>34960000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>20377000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>20619000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>21826000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>20474000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>21187000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>22263000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>22969000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>23872000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>24238000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>27611000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>48298000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>45727000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>59391000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>30502000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>30390000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>29041000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>29667000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>33312000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>1721950000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>1706473000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>1685812000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>1651345000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>1646471000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>1688188000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>1718005000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>1892245000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>1932664000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>1825415000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>1819989000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>1774329000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>1752514000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>1795351000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>1851053000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>1773970000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>1480145000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>1471251000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>1447481000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>1363882000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>1393229000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>1089563000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>1076310000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>1057992000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>1027956000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>841756000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>852015000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>853518000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>823501000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>824245000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>777285000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>670774000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>672097000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>671853000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>672230000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>627277000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>691172000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>699385000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>707254000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>675585000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>649096000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>638728000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>627551000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>615930000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>495648000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>495097000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>497378000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>490949000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>467429000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>431771000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>424738000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>413040000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>411913000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>406093000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>398915000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>374219000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>369587000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>365255000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>363175000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>340283000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>336160000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>287512000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>284525000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>285392000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>285526000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>268246000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>267133000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>237228000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>231153000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>232470000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>233793000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>222646000.0</v>
       </c>
-      <c r="DB38"/>
       <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
       <c r="DO38"/>
       <c r="DP38"/>
       <c r="DQ38"/>
       <c r="DR38"/>
       <c r="DS38"/>
       <c r="DT38"/>
       <c r="DU38"/>
       <c r="DV38"/>
       <c r="DW38"/>
       <c r="DX38"/>
       <c r="DY38"/>
       <c r="DZ38"/>
       <c r="EA38"/>
+      <c r="EB38"/>
     </row>
-    <row r="39" spans="1:131">
+    <row r="39" spans="1:132">
       <c r="A39" t="s">
         <v>70</v>
       </c>
       <c r="B39">
+        <v>93667000.0</v>
+      </c>
+      <c r="C39">
         <v>106572000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>74904000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>72772000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>86432000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>53450000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>48570000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>49434000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>49813000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>57954000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>56044000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>66378000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>59969000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>60281000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>55339000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>55919000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>48621000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>48859000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>42138000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>41708000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>38648000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>92078000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>126174000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>104024000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>86653000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>50019000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>36508000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>161439000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>225419000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>270024000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>297992000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>300797000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>377836000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>62994000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>60976000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>169966000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>65017000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>64105000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>83969000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>84811000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>64890000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>70540000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>59892000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>101446000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>73095000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>76469000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>71003000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>71686000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>62221000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>54048000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>56304000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>50093000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>53857000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>43591000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>38092000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>65796000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>64119000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>34120000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>27032000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>33007000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>27426000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>26437000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>27676000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>25324000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>30959000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>30328000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>30482000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>34627000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>39678000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>34420000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>36096000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>27482000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>29778000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>28865000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>29958000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>27332000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>23575000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>21732000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>21134000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>24954000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>26355000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>26866000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>26884000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>26410000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>22274000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>19983000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>17570000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>14560000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>14611000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>12928000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>10831000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>11065000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>13975000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>14706000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>13916000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>16704000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>15667000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>12979000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>17251000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>16140000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>13084000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>12765000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>16218000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>20317000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>2755000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>2800000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>2200000.0</v>
       </c>
-      <c r="DD39">
+      <c r="DE39">
         <v>12200000.0</v>
       </c>
-      <c r="DE39">
+      <c r="DF39">
         <v>4000000.0</v>
       </c>
-      <c r="DF39">
+      <c r="DG39">
         <v>3000000.0</v>
       </c>
-      <c r="DG39">
+      <c r="DH39">
         <v>2000000.0</v>
       </c>
-      <c r="DH39">
+      <c r="DI39">
         <v>1800000.0</v>
       </c>
-      <c r="DI39">
+      <c r="DJ39">
         <v>1900000.0</v>
       </c>
-      <c r="DJ39">
+      <c r="DK39">
         <v>1800000.0</v>
       </c>
-      <c r="DK39">
+      <c r="DL39">
         <v>1000000.0</v>
       </c>
-      <c r="DL39">
+      <c r="DM39">
         <v>1300000.0</v>
       </c>
-      <c r="DM39">
+      <c r="DN39">
         <v>800000.0</v>
       </c>
-      <c r="DN39">
+      <c r="DO39">
         <v>900000.0</v>
       </c>
-      <c r="DO39">
+      <c r="DP39">
         <v>1000000.0</v>
       </c>
-      <c r="DP39">
+      <c r="DQ39">
         <v>700000.0</v>
       </c>
-      <c r="DQ39">
+      <c r="DR39">
         <v>2800000.0</v>
       </c>
-      <c r="DR39"/>
-      <c r="DS39">
+      <c r="DS39"/>
+      <c r="DT39">
         <v>400000.0</v>
       </c>
-      <c r="DT39">
+      <c r="DU39">
         <v>300000.0</v>
       </c>
-      <c r="DU39">
+      <c r="DV39">
         <v>200000.0</v>
       </c>
-      <c r="DV39"/>
       <c r="DW39"/>
-      <c r="DX39">
+      <c r="DX39"/>
+      <c r="DY39">
         <v>100000.0</v>
       </c>
-      <c r="DY39"/>
-      <c r="DZ39">
+      <c r="DZ39"/>
+      <c r="EA39">
         <v>300000.0</v>
       </c>
-      <c r="EA39">
+      <c r="EB39">
         <v>-100000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:131">
+    <row r="40" spans="1:132">
       <c r="A40" t="s">
         <v>71</v>
       </c>
       <c r="B40">
+        <v>133793000.0</v>
+      </c>
+      <c r="C40">
         <v>113744000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>93523000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>72298000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>87129000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>83168000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>88160000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>74955000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>85736000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>90857000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>96731000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>78031000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>95841000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>85168000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>91906000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>73679000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>98181000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>110030000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>123296000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>107087000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>120498000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>148024000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>143561000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>115274000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>118405000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>123272000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>128296000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>145968000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>191595000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>193894000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>183297000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>165847000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>173267000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>112677000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>111746000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>144675000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>101027000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>98026000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>95954000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>78803000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>93050000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>89965000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>94671000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>85633000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>82319000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>81857000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>97566000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>84906000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>90223000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>66656000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>84960000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>71950000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>71899000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>66609000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>67977000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>73805000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>82990000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>78113000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>67099000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>76377000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>89011000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>83354000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>8202000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>37847000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>15264000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>8555000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>5582000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>38619000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>4735000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>917000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>50322000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>28636000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>6429000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>42717000.0</v>
       </c>
-      <c r="BW40"/>
-      <c r="BX40">
+      <c r="BX40"/>
+      <c r="BY40">
         <v>41948000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>10287000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>10940000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>8175000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>28054000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>11152000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>9009000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>5833000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>1139000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>3071000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>6211000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>4966000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>2489000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>12072000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>9779000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>4312000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>2486000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>14055000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>12706000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>10715000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>8345000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>8804000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>5824000.0</v>
       </c>
-      <c r="CU40"/>
-      <c r="CV40">
+      <c r="CV40"/>
+      <c r="CW40">
         <v>1131000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>9467000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>7270000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>8339000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>9414000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>7076000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>3000000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>1300000.0</v>
       </c>
-      <c r="DD40"/>
-      <c r="DE40">
+      <c r="DE40"/>
+      <c r="DF40">
         <v>3400000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>1100000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>700000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>400000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>1700000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DK40">
         <v>800000.0</v>
       </c>
-      <c r="DK40">
+      <c r="DL40">
         <v>500000.0</v>
       </c>
-      <c r="DL40">
+      <c r="DM40">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DN40">
         <v>300000.0</v>
       </c>
       <c r="DO40">
+        <v>300000.0</v>
+      </c>
+      <c r="DP40">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DQ40">
         <v>300000.0</v>
       </c>
-      <c r="DR40"/>
-      <c r="DS40">
+      <c r="DR40">
+        <v>300000.0</v>
+      </c>
+      <c r="DS40"/>
+      <c r="DT40">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="DU40">
         <v>1300000.0</v>
       </c>
-      <c r="DV40"/>
+      <c r="DV40">
+        <v>1300000.0</v>
+      </c>
       <c r="DW40"/>
-      <c r="DX40">
+      <c r="DX40"/>
+      <c r="DY40">
         <v>900000.0</v>
       </c>
-      <c r="DY40"/>
-      <c r="DZ40">
+      <c r="DZ40"/>
+      <c r="EA40">
         <v>200000.0</v>
       </c>
-      <c r="EA40">
+      <c r="EB40">
         <v>700000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:131">
+    <row r="41" spans="1:132">
       <c r="A41" t="s">
         <v>72</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>84746000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>98670000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>116499000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>117135000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>117494000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>105632000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>108009000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>69555000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>76170000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>67682000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>68645000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>62146000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>79874000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>56397000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>50237000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>47900000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>66607000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>80147000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>81091000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>85964000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>99679000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>107613000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>23446000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>16460000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>15999000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>16566000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>17190000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>18136000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>18860000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>5986000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>4830000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>4789000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>5237000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>5834000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>4550000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>4747000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>5020000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>13014000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>13327000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>15293000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>14950000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>14728000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>14838000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>8571000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>8261000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>12286000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>16066000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>4783000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>13661000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>15546000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>12321000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>26879000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>30227000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>1945000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>2423000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>2656000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>2647000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>2158000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>2127000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>2163000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>5012000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>21897000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>25080000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>27787000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>664000.0</v>
       </c>
-      <c r="BY41"/>
       <c r="BZ41"/>
       <c r="CA41"/>
       <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
       <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
       <c r="CH41"/>
       <c r="CI41"/>
       <c r="CJ41"/>
       <c r="CK41"/>
       <c r="CL41"/>
       <c r="CM41"/>
       <c r="CN41"/>
       <c r="CO41"/>
       <c r="CP41"/>
       <c r="CQ41"/>
       <c r="CR41"/>
       <c r="CS41"/>
       <c r="CT41"/>
       <c r="CU41"/>
       <c r="CV41"/>
       <c r="CW41"/>
       <c r="CX41"/>
@@ -17631,435 +17720,439 @@
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
       <c r="DS41"/>
       <c r="DT41"/>
       <c r="DU41"/>
       <c r="DV41"/>
       <c r="DW41"/>
       <c r="DX41"/>
       <c r="DY41"/>
       <c r="DZ41"/>
       <c r="EA41"/>
+      <c r="EB41"/>
     </row>
-    <row r="42" spans="1:131">
+    <row r="42" spans="1:132">
       <c r="A42" t="s">
         <v>73</v>
       </c>
       <c r="B42">
+        <v>512094000.0</v>
+      </c>
+      <c r="C42">
         <v>510956000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>510188000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>508255000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>509561000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>506711000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>504094000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>501520000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>498984000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>496078000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>493316000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>490449000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>487047000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>483887000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>481206000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>477441000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>487227000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>615451000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>730998000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>903573000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>927528000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>934411000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>961529000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>999683000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>999427000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>1053596000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>1051186000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>1048218000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>1044604000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>1040810000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>1040844000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>1041689000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>1041810000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>1039042000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>1039474000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>1038409000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>1036805000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>-255533000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>-204282000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>-172111000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>1032106000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>1034773000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>1033261000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>1014277000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>1006270000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>975503000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>956978000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>929090000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>916980000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>761013000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>746698000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>738549000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>676291000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>669610000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>609481000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>594412000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>586056000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>575564000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>569559000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>563222000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>552999000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>542144000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>538091000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>531253000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>493351000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>491639000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>488426000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>486852000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>474231000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>481597000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>480153000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>473177000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>474004000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>473742000.0</v>
       </c>
-      <c r="BW42"/>
       <c r="BX42"/>
-      <c r="BY42">
+      <c r="BY42"/>
+      <c r="BZ42">
         <v>454604000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>446353000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>437912000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>446967000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>423966000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>417028000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>395117000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>389900000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>388091000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>387481000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>386272000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>385455000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>377197000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>366241000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>357029000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>356721000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>354084000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>355390000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>348680000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>350947000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>352733000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>352649000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>347570000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>348667000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>343364000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>337404000.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>335046000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>326366000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>201244000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>199000000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>197900000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>126100000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>86600000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>85700000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>85100000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>44800000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DJ42">
         <v>43900000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DK42">
         <v>43400000.0</v>
       </c>
-      <c r="DK42">
+      <c r="DL42">
         <v>21300000.0</v>
       </c>
-      <c r="DL42">
+      <c r="DM42">
         <v>20100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19700000.0</v>
       </c>
       <c r="DN42">
         <v>19700000.0</v>
       </c>
       <c r="DO42">
-        <v>20500000.0</v>
+        <v>19700000.0</v>
       </c>
       <c r="DP42">
         <v>20500000.0</v>
       </c>
       <c r="DQ42">
         <v>20500000.0</v>
       </c>
-      <c r="DR42"/>
-      <c r="DS42">
+      <c r="DR42">
         <v>20500000.0</v>
       </c>
+      <c r="DS42"/>
       <c r="DT42">
         <v>20500000.0</v>
       </c>
       <c r="DU42">
         <v>20500000.0</v>
       </c>
-      <c r="DV42"/>
+      <c r="DV42">
+        <v>20500000.0</v>
+      </c>
       <c r="DW42"/>
-      <c r="DX42">
+      <c r="DX42"/>
+      <c r="DY42">
         <v>12100000.0</v>
       </c>
-      <c r="DY42"/>
-      <c r="DZ42">
+      <c r="DZ42"/>
+      <c r="EA42">
         <v>3900000.0</v>
       </c>
-      <c r="EA42">
+      <c r="EB42">
         <v>800000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:131">
+    <row r="43" spans="1:132">
       <c r="A43" t="s">
         <v>74</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -18149,87 +18242,86 @@
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
       <c r="DR43"/>
       <c r="DS43"/>
       <c r="DT43"/>
       <c r="DU43"/>
       <c r="DV43"/>
       <c r="DW43"/>
       <c r="DX43"/>
       <c r="DY43"/>
       <c r="DZ43"/>
       <c r="EA43"/>
+      <c r="EB43"/>
     </row>
-    <row r="44" spans="1:131">
+    <row r="44" spans="1:132">
       <c r="A44" t="s">
         <v>75</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -18282,51 +18374,53 @@
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
       <c r="BJ44">
         <v>0.0</v>
       </c>
       <c r="BK44">
         <v>0.0</v>
       </c>
-      <c r="BL44"/>
+      <c r="BL44">
+        <v>0.0</v>
+      </c>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
@@ -18350,1646 +18444,1657 @@
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
       <c r="DR44"/>
       <c r="DS44"/>
       <c r="DT44"/>
       <c r="DU44"/>
       <c r="DV44"/>
       <c r="DW44"/>
       <c r="DX44"/>
       <c r="DY44"/>
       <c r="DZ44"/>
       <c r="EA44"/>
+      <c r="EB44"/>
     </row>
-    <row r="45" spans="1:131">
+    <row r="45" spans="1:132">
       <c r="A45" t="s">
         <v>76</v>
       </c>
       <c r="B45">
+        <v>491329000.0</v>
+      </c>
+      <c r="C45">
         <v>594935000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>621100000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>623189000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>595671000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>594606000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>617374000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>607339000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>605624000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>611982000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>388512000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>392219000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>394739000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>396009000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>627684000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>404787000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>401472000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>385984000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>365105000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>377421000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>369588000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>382403000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>369934000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>328362000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>331070000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>320036000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>315926000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>310172000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>314237000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>386077000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>380478000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>370511000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>389841000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>372082000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>382372000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>389841000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>392719000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>382830000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>361797000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>344262000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>325966000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>333824000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>340068000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>310661000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>298897000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>255257000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>251363000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>235841000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>220250000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>218170000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>154111000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>148475000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>147350000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>171944000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>107486000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>110423000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>110131000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>105253000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>106709000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>106985000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>100157000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>101819000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>102786000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>102135000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>142336000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>143448000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>155823000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>159089000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>152314000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>114901000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>130838000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>114901000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>117329000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>117704000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>113982000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>119830000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>99720000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>97507000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>93120000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>88204000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>87407000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>89386000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>87836000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>87002000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>73992000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>68710000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>67425000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>68665000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>66102000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>66741000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>64700000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>69774000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>71798000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>70171000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>61301000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>55780000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>47603000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>43492000.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>39089000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>39340000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>17660000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>17400000.0</v>
       </c>
-      <c r="DC45"/>
       <c r="DD45"/>
       <c r="DE45"/>
       <c r="DF45"/>
       <c r="DG45"/>
       <c r="DH45"/>
       <c r="DI45"/>
       <c r="DJ45"/>
       <c r="DK45"/>
       <c r="DL45"/>
       <c r="DM45"/>
       <c r="DN45"/>
       <c r="DO45"/>
       <c r="DP45"/>
       <c r="DQ45"/>
       <c r="DR45"/>
       <c r="DS45"/>
       <c r="DT45"/>
       <c r="DU45"/>
       <c r="DV45"/>
       <c r="DW45"/>
       <c r="DX45"/>
       <c r="DY45"/>
       <c r="DZ45"/>
       <c r="EA45"/>
+      <c r="EB45"/>
     </row>
-    <row r="46" spans="1:131">
+    <row r="46" spans="1:132">
       <c r="A46" t="s">
         <v>77</v>
       </c>
       <c r="B46">
+        <v>188104000.0</v>
+      </c>
+      <c r="C46">
         <v>317848000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>325985000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>335901000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>325405000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>331461000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>351976000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>348364000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>352069000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>364839000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>388512000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>392219000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>394739000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>396009000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>397057000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>412096000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>401455000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>411786000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>400813000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>404787000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>401472000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>385984000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>365105000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>377421000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>369588000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>382403000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>369934000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>287845000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>331070000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>320036000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>315926000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>310172000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>314237000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>386077000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>380478000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>291866000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>377190000.0</v>
       </c>
-      <c r="AL46"/>
       <c r="AM46"/>
       <c r="AN46"/>
-      <c r="AO46">
+      <c r="AO46"/>
+      <c r="AP46">
         <v>392719000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>382830000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>361797000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>353664000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>325966000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>333824000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>340068000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>310661000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>298897000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>255257000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>251363000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>235841000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>220250000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>218170000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>154111000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>148475000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>147350000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>171944000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>107486000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>110423000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>110131000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>105253000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>106709000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>106985000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>100157000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>101819000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>102786000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>102135000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>142336000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>143448000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>155823000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>159089000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>152314000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>130444000.0</v>
       </c>
-      <c r="BW46"/>
       <c r="BX46"/>
-      <c r="BY46">
+      <c r="BY46"/>
+      <c r="BZ46">
         <v>117329000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>117704000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>113982000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>119830000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>99720000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>97507000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>93120000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>88204000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>87407000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>89386000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>87836000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>87002000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>73992000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>68710000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>67425000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>68665000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>66102000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>66741000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>64700000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>69774000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>71798000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>70171000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>61301000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>55780000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>47603000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>43492000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>39089000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>39340000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>17660000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>17400000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>17600000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>41500000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>7800000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>7600000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DH46">
         <v>5500000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DI46">
         <v>1100000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DJ46">
         <v>900000.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DK46">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="DL46">
         <v>700000.0</v>
       </c>
       <c r="DM46">
         <v>700000.0</v>
       </c>
       <c r="DN46">
+        <v>700000.0</v>
+      </c>
+      <c r="DO46">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="DP46">
         <v>700000.0</v>
       </c>
       <c r="DQ46">
         <v>700000.0</v>
       </c>
-      <c r="DR46"/>
-      <c r="DS46">
+      <c r="DR46">
         <v>700000.0</v>
       </c>
+      <c r="DS46"/>
       <c r="DT46">
         <v>700000.0</v>
       </c>
       <c r="DU46">
         <v>700000.0</v>
       </c>
-      <c r="DV46"/>
+      <c r="DV46">
+        <v>700000.0</v>
+      </c>
       <c r="DW46"/>
-      <c r="DX46">
+      <c r="DX46"/>
+      <c r="DY46">
         <v>400000.0</v>
       </c>
-      <c r="DY46"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DZ46"/>
       <c r="EA46">
         <v>400000.0</v>
       </c>
+      <c r="EB46">
+        <v>400000.0</v>
+      </c>
     </row>
-    <row r="47" spans="1:131">
+    <row r="47" spans="1:132">
       <c r="A47" t="s">
         <v>78</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>388512000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>392219000.0</v>
       </c>
-      <c r="M47"/>
-      <c r="N47">
+      <c r="N47"/>
+      <c r="O47">
         <v>396009000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>397057000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>412096000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>401455000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>411786000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>400813000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>404787000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>311342000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>296013000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>275708000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>377421000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>287629000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>298558000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>288104000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>328362000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>331070000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>320036000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>315926000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>310172000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>314237000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>386077000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>380478000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>370511000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>377190000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>372082000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>382372000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>389841000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>392719000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>382830000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>361797000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>344262000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>325966000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>333824000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>340068000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>310661000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>298897000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>255257000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>251363000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>235841000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>220250000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>218170000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>154111000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>148475000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>147350000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>171944000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>107486000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>110423000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>110131000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>105253000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>106709000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>106985000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>100157000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>101819000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>102786000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>102135000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>142336000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>143448000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>155823000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>159089000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>152314000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>130444000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>130838000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>114901000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>117329000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>117704000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>113982000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>119830000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>99720000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>97507000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>93120000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>88204000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>87407000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>89386000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>87836000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>87002000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>73992000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>68710000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>67425000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>68665000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>66102000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>66741000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>64700000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>69774000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>71798000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>70171000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>61301000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>55780000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>47603000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>43492000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>39089000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>39340000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>17660000.0</v>
       </c>
-      <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
       <c r="DR47"/>
       <c r="DS47"/>
       <c r="DT47"/>
       <c r="DU47"/>
       <c r="DV47"/>
       <c r="DW47"/>
       <c r="DX47"/>
       <c r="DY47"/>
       <c r="DZ47"/>
       <c r="EA47"/>
+      <c r="EB47"/>
     </row>
-    <row r="48" spans="1:131">
+    <row r="48" spans="1:132">
       <c r="A48" t="s">
         <v>79</v>
       </c>
       <c r="B48">
+        <v>-196296000.0</v>
+      </c>
+      <c r="C48">
         <v>-89953000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>26053000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>46678000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>319293000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>453881000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>557856000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>577519000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>580456000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>628650000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>642185000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>652561000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>671260000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>786987000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>776021000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>769098000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>766056000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>741525000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>710636000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>691225000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>650740000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>616486000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>614346000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>614171000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>610932000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>586593000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>587557000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>695017000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>708568000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>774405000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>840906000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>878516000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>948457000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>935771000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>888668000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>868822000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>868509000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>837181000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>809996000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>801392000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>934748000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>885763000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>828816000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>753963000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>726442000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>693048000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>648473000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>629618000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>593894000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>558653000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>517422000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>489767000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>463834000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>423119000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>391497000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>375111000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>351721000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>327614000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>307576000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>295886000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>283038000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>266266000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>249999000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>240904000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>234213000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>231557000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>220375000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>212285000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>211020000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>252170000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>244030000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>237008000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>230504000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>222189000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>206607000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>195658000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>201252000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>188836000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>174068000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>153332000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>157747000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>147999000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>135330000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>127967000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>130655000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>122958000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>112279000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>106097000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>101017000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>96003000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>85631000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>79089000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>72328000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>64472000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>56286000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>51597000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>64411000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>59274000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>54069000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>48626000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>45949000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>41708000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>31442000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>25037000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>28050000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>23200000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>18300000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>38200000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>15800000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>12600000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>10000000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>8300000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>7900000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>6500000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DL48">
         <v>5500000.0</v>
       </c>
-      <c r="DL48">
+      <c r="DM48">
         <v>5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4700000.0</v>
       </c>
       <c r="DN48">
         <v>4700000.0</v>
       </c>
       <c r="DO48">
+        <v>4700000.0</v>
+      </c>
+      <c r="DP48">
         <v>4300000.0</v>
       </c>
-      <c r="DP48">
+      <c r="DQ48">
         <v>3900000.0</v>
       </c>
-      <c r="DQ48">
+      <c r="DR48">
         <v>3400000.0</v>
       </c>
-      <c r="DR48"/>
-      <c r="DS48">
+      <c r="DS48"/>
+      <c r="DT48">
         <v>2200000.0</v>
       </c>
-      <c r="DT48">
+      <c r="DU48">
         <v>1800000.0</v>
       </c>
-      <c r="DU48">
+      <c r="DV48">
         <v>1400000.0</v>
       </c>
-      <c r="DV48"/>
       <c r="DW48"/>
-      <c r="DX48">
+      <c r="DX48"/>
+      <c r="DY48">
         <v>-600000.0</v>
       </c>
-      <c r="DY48"/>
-      <c r="DZ48">
+      <c r="DZ48"/>
+      <c r="EA48">
         <v>-1000000.0</v>
       </c>
-      <c r="EA48">
+      <c r="EB48">
         <v>-500000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:131">
+    <row r="49" spans="1:132">
       <c r="A49" t="s">
         <v>80</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>652561000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>671260000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>786987000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>776021000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>769098000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>766056000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>741525000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>710636000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>691225000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>650740000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>616486000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>614346000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>614171000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>610932000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>586593000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>587557000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>695017000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>708568000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>774405000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>840906000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>878516000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>948457000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>935771000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>888668000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>868822000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>868509000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>837181000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>809996000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>801392000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>934748000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>885763000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>828816000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>797514000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>726442000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>693048000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>648473000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>629618000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>593894000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>558653000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>517422000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>489767000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>463834000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>423119000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>391497000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>375111000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>351721000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>327614000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>307576000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>295886000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>283038000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BK49">
         <v>266266000.0</v>
       </c>
-      <c r="BK49">
+      <c r="BL49">
         <v>249999000.0</v>
       </c>
-      <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
@@ -20013,197 +20118,200 @@
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
       <c r="DR49"/>
       <c r="DS49"/>
       <c r="DT49"/>
       <c r="DU49"/>
       <c r="DV49"/>
       <c r="DW49"/>
       <c r="DX49"/>
       <c r="DY49"/>
       <c r="DZ49"/>
       <c r="EA49"/>
+      <c r="EB49"/>
     </row>
-    <row r="50" spans="1:131">
+    <row r="50" spans="1:132">
       <c r="A50" t="s">
         <v>81</v>
       </c>
       <c r="B50">
+        <v>549101000.0</v>
+      </c>
+      <c r="C50">
         <v>704178000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7500000.0</v>
       </c>
       <c r="D50">
         <v>7500000.0</v>
       </c>
       <c r="E50">
+        <v>7500000.0</v>
+      </c>
+      <c r="F50">
         <v>7554000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>7564000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>7567000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7569000.0</v>
       </c>
       <c r="I50">
         <v>7569000.0</v>
       </c>
       <c r="J50">
         <v>7569000.0</v>
       </c>
       <c r="K50">
+        <v>7569000.0</v>
+      </c>
+      <c r="L50">
         <v>7568000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>7567000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>7575000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>7602000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>7657000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>7705000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>7774000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>7834000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>335000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>530000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>699000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>899000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>445000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>1656000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>2041000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>1387000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>2223000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>25919000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>22522000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>16841000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>16570000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>17267000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>16381000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>5927000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>1741000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>1865000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>8457000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>12369000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>23546000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>7392000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>37806000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>41552000.0</v>
       </c>
-      <c r="AQ50">
+      <c r="AR50">
         <v>45232000.0</v>
       </c>
-      <c r="AR50">
+      <c r="AS50">
         <v>1675000.0</v>
       </c>
-      <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
-      <c r="AV50">
+      <c r="AV50"/>
+      <c r="AW50">
         <v>867923000.0</v>
       </c>
-      <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
-      <c r="AZ50">
+      <c r="AZ50"/>
+      <c r="BA50">
         <v>12477000.0</v>
       </c>
-      <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
@@ -20238,889 +20346,894 @@
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
       <c r="DS50"/>
       <c r="DT50"/>
       <c r="DU50"/>
       <c r="DV50"/>
       <c r="DW50"/>
       <c r="DX50"/>
       <c r="DY50"/>
       <c r="DZ50"/>
       <c r="EA50"/>
+      <c r="EB50"/>
     </row>
-    <row r="51" spans="1:131">
+    <row r="51" spans="1:132">
       <c r="A51" t="s">
         <v>82</v>
       </c>
       <c r="B51">
-        <v>765998000.0</v>
+        <v>595799000.0</v>
       </c>
       <c r="C51">
+        <v>766386000.0</v>
+      </c>
+      <c r="D51">
         <v>780008000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>779220000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>774955000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>803457000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>819271000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>835714000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>859952000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>895266000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>912134000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>929251000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>948442000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>970989000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>1008638000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>1009278000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>916924000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>823666000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>427925000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>327821000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>339803000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>377499000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>372449000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>378074000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>440504000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>402977000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>399858000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>630769000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>751723000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>727694000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>721927000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>714106000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>749134000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>767146000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>764623000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>749761000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>789325000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>803060000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>851421000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>862684000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>917433000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>982014000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>888522000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>843883000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>878973000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>875192000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>887442000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>867923000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>832726000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>627702000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>652528000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>665941000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>634708000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>640503000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>360498000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>390584000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>430738000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>450833000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>230987000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>230173000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>237273000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>240125000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>257731000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>225042000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>225107000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>235105000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>242079000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>258416000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>291333000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>319875000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>321423000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>308442000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>299128000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>214904000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>215502000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>216012000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>224449000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>151809000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>152012000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>152294000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>135324000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>112200000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>94933000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>95062000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>88685000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>97633000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>104690000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>111139000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>65519000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>65783000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>78283000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>68262000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>52875000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>58731000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>13655000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>11724000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>13075000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>19062000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>13284000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>13599000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>10590000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>6078000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>6208000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>6303000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>47850000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>49900000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>55000000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>151900000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>61300000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>64900000.0</v>
       </c>
-      <c r="DG51">
+      <c r="DH51">
         <v>62200000.0</v>
       </c>
-      <c r="DH51">
+      <c r="DI51">
         <v>21200000.0</v>
       </c>
-      <c r="DI51">
+      <c r="DJ51">
         <v>20800000.0</v>
       </c>
-      <c r="DJ51">
+      <c r="DK51">
         <v>19900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000000.0</v>
       </c>
       <c r="DL51">
         <v>15000000.0</v>
       </c>
       <c r="DM51">
+        <v>15000000.0</v>
+      </c>
+      <c r="DN51">
         <v>16200000.0</v>
       </c>
-      <c r="DN51">
+      <c r="DO51">
         <v>17200000.0</v>
       </c>
-      <c r="DO51">
+      <c r="DP51">
         <v>16800000.0</v>
       </c>
-      <c r="DP51">
+      <c r="DQ51">
         <v>16700000.0</v>
       </c>
-      <c r="DQ51">
+      <c r="DR51">
         <v>18100000.0</v>
       </c>
-      <c r="DR51"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DS51"/>
       <c r="DT51">
         <v>7700000.0</v>
       </c>
       <c r="DU51">
+        <v>7700000.0</v>
+      </c>
+      <c r="DV51">
         <v>8600000.0</v>
       </c>
-      <c r="DV51"/>
       <c r="DW51"/>
-      <c r="DX51">
+      <c r="DX51"/>
+      <c r="DY51">
         <v>15500000.0</v>
       </c>
-      <c r="DY51"/>
-      <c r="DZ51">
+      <c r="DZ51"/>
+      <c r="EA51">
         <v>700000.0</v>
       </c>
-      <c r="EA51">
+      <c r="EB51">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:131">
+    <row r="52" spans="1:132">
       <c r="A52" t="s">
         <v>83</v>
       </c>
       <c r="B52">
+        <v>549184000.0</v>
+      </c>
+      <c r="C52">
         <v>704315000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>7647000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>16768000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>7554000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>7564000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>7567000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>18328000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7569000.0</v>
       </c>
       <c r="J52">
         <v>7569000.0</v>
       </c>
       <c r="K52">
+        <v>7569000.0</v>
+      </c>
+      <c r="L52">
         <v>7568000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>18056000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>7575000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>7602000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>7657000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>20859000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>7774000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>7834000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>335000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>11400000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>699000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>899000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>445000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>13994000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>2041000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>1387000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>2223000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>17232000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>22522000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>35566000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>28498000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>26605000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>25677000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>25021000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>18231000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>9626000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>8457000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>12369000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>23546000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>26513000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>37806000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>41552000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>45232000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>31275000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>33870000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>89347000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>99814000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>100096000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>82395000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>181000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>11287000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>12477000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>14381000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>5393000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>252000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>296000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>380000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>424000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>475000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>633000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>512000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>38000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>37000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>38000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33000.0</v>
       </c>
       <c r="BN52">
         <v>33000.0</v>
       </c>
       <c r="BO52">
+        <v>33000.0</v>
+      </c>
+      <c r="BP52">
         <v>43000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>44000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>289000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>267000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>246000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>222000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>363000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>468000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>453000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>566000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>572000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>400000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>840000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>1065000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>2322000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>4016000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>4148000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>2791000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>3152000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>3851000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>4784000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>6845000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>8648000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>6856000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>19056000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>8807000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>3157000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>3140000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>3938000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>1431000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>2594000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>8300000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>2801000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>2881000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>803000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>857000.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>711000.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DA52">
         <v>681000.0</v>
       </c>
-      <c r="DA52">
+      <c r="DB52">
         <v>14319000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12300000.0</v>
       </c>
       <c r="DC52">
         <v>12300000.0</v>
       </c>
       <c r="DD52">
+        <v>12300000.0</v>
+      </c>
+      <c r="DE52">
         <v>10800000.0</v>
       </c>
-      <c r="DE52">
+      <c r="DF52">
         <v>6800000.0</v>
       </c>
-      <c r="DF52">
+      <c r="DG52">
         <v>9300000.0</v>
       </c>
-      <c r="DG52">
+      <c r="DH52">
         <v>5400000.0</v>
       </c>
-      <c r="DH52">
+      <c r="DI52">
         <v>4600000.0</v>
       </c>
-      <c r="DI52">
+      <c r="DJ52">
         <v>5000000.0</v>
       </c>
-      <c r="DJ52">
+      <c r="DK52">
         <v>3100000.0</v>
       </c>
-      <c r="DK52">
+      <c r="DL52">
         <v>5400000.0</v>
       </c>
-      <c r="DL52">
+      <c r="DM52">
         <v>4200000.0</v>
       </c>
-      <c r="DM52">
+      <c r="DN52">
         <v>5200000.0</v>
       </c>
-      <c r="DN52">
+      <c r="DO52">
         <v>5700000.0</v>
       </c>
-      <c r="DO52">
+      <c r="DP52">
         <v>4900000.0</v>
       </c>
-      <c r="DP52">
+      <c r="DQ52">
         <v>4600000.0</v>
       </c>
-      <c r="DQ52">
+      <c r="DR52">
         <v>3000000.0</v>
       </c>
-      <c r="DR52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DS52"/>
       <c r="DT52">
         <v>400000.0</v>
       </c>
       <c r="DU52">
+        <v>400000.0</v>
+      </c>
+      <c r="DV52">
         <v>100000.0</v>
       </c>
-      <c r="DV52"/>
       <c r="DW52"/>
-      <c r="DX52">
+      <c r="DX52"/>
+      <c r="DY52">
         <v>2000000.0</v>
       </c>
-      <c r="DY52"/>
-      <c r="DZ52">
+      <c r="DZ52"/>
+      <c r="EA52">
         <v>200000.0</v>
       </c>
-      <c r="EA52"/>
+      <c r="EB52"/>
     </row>
-    <row r="53" spans="1:131">
+    <row r="53" spans="1:132">
       <c r="A53" t="s">
         <v>84</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53">
         <v>7455000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>7470000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>6442000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>8964000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>8649000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>6217000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>7240000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>15161000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>4230000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>2683000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>596000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>49000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>43000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>9000.0</v>
       </c>
-      <c r="V53"/>
-      <c r="W53">
+      <c r="W53"/>
+      <c r="X53">
         <v>17899000.0</v>
       </c>
-      <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
-[...1 lines deleted...]
-      </c>
+      <c r="AE53"/>
       <c r="AF53">
         <v>0.0</v>
       </c>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
@@ -21173,51 +21286,53 @@
       </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
       <c r="BI53">
         <v>0.0</v>
       </c>
       <c r="BJ53">
         <v>0.0</v>
       </c>
       <c r="BK53">
         <v>0.0</v>
       </c>
-      <c r="BL53"/>
+      <c r="BL53">
+        <v>0.0</v>
+      </c>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
@@ -21241,87 +21356,86 @@
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
       <c r="DP53"/>
       <c r="DQ53"/>
       <c r="DR53"/>
       <c r="DS53"/>
       <c r="DT53"/>
       <c r="DU53"/>
       <c r="DV53"/>
       <c r="DW53"/>
       <c r="DX53"/>
       <c r="DY53"/>
       <c r="DZ53"/>
       <c r="EA53"/>
+      <c r="EB53"/>
     </row>
-    <row r="54" spans="1:131">
+    <row r="54" spans="1:132">
       <c r="A54" t="s">
         <v>85</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -21374,51 +21488,53 @@
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
       <c r="BK54">
         <v>0.0</v>
       </c>
-      <c r="BL54"/>
+      <c r="BL54">
+        <v>0.0</v>
+      </c>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
@@ -21442,1635 +21558,1646 @@
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
       <c r="DR54"/>
       <c r="DS54"/>
       <c r="DT54"/>
       <c r="DU54"/>
       <c r="DV54"/>
       <c r="DW54"/>
       <c r="DX54"/>
       <c r="DY54"/>
       <c r="DZ54"/>
       <c r="EA54"/>
+      <c r="EB54"/>
     </row>
-    <row r="55" spans="1:131">
+    <row r="55" spans="1:132">
       <c r="A55" t="s">
         <v>86</v>
       </c>
       <c r="B55">
+        <v>1162721000.0</v>
+      </c>
+      <c r="C55">
         <v>1477410000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1582899000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1603278000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1844055000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1960543000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2134809000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>2117548000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>2149234000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>2233634000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>2216896000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2258639000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2272824000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2438158000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2416990000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>2458384000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>2441480000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2485369000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>2142265000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>2205908000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>2239888000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>2265599000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>2199734000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>2188452000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>2236137000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>2284945000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>2236433000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>2582620000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>2778271000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>2803491000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>2903030000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>2946674000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>3120524000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>3087337000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>3031847000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>2931104000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>2933583000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>2920942000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>2966168000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>3008080000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>3231166000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>3316860000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>3152176000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>3099408000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>2981199000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>2991703000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>3004829000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>2965317000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>2838052000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>2372318000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>2344821000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>2258494000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>2137769000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>2149268000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>1699411000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>1673593000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>1683250000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>1648435000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>1337509000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>1333504000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>1325586000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>1282036000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>1280884000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>1198087000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>1113792000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>1121318000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>1118844000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>1123496000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>1170269000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>1245301000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>1277778000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>1259384000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>1234822000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>1130046000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>1104842000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>1058456000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>1051287000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>937934000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>915011000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>877684000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>842600000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>799702000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>728841000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>707136000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>696748000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>697546000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>685295000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>684231000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>631251000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>624029000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>600353000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>581548000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>556110000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>551337000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>477327000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>481183000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>489609000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>492950000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>467388000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>461693000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>453977000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>435226000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>433479000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>416017000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>307846000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>304200000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>299200000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>362700000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>188900000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>184000000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>177800000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>88300000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>84800000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>85300000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>49400000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>48900000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DN55">
         <v>45700000.0</v>
       </c>
-      <c r="DN55">
+      <c r="DO55">
         <v>46700000.0</v>
       </c>
-      <c r="DO55">
+      <c r="DP55">
         <v>47900000.0</v>
       </c>
-      <c r="DP55">
+      <c r="DQ55">
         <v>47400000.0</v>
       </c>
-      <c r="DQ55">
+      <c r="DR55">
         <v>49800000.0</v>
       </c>
-      <c r="DR55"/>
-      <c r="DS55">
+      <c r="DS55"/>
+      <c r="DT55">
         <v>35300000.0</v>
       </c>
-      <c r="DT55">
+      <c r="DU55">
         <v>34900000.0</v>
       </c>
-      <c r="DU55">
+      <c r="DV55">
         <v>35000000.0</v>
       </c>
-      <c r="DV55"/>
       <c r="DW55"/>
-      <c r="DX55">
+      <c r="DX55"/>
+      <c r="DY55">
         <v>31700000.0</v>
       </c>
-      <c r="DY55"/>
-      <c r="DZ55">
+      <c r="DZ55"/>
+      <c r="EA55">
         <v>5100000.0</v>
       </c>
-      <c r="EA55">
+      <c r="EB55">
         <v>1400000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:131">
+    <row r="56" spans="1:132">
       <c r="A56" t="s">
         <v>87</v>
       </c>
       <c r="B56">
+        <v>435865000.0</v>
+      </c>
+      <c r="C56">
         <v>564395000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>523019000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>530298000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>552123000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>548487000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>564031000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>557059000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>571953000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>599440000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>565753000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>591031000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>599110000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>605301000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>595707000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>600126000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>559591000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>578972000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>532324000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>577055000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>596297000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>636455000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>612751000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>560934000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>604054000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>576753000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>564859000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>701787000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>905026000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>951426000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>1014861000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>1051587000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>1155661000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>979310000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>944896000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>874781000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>905048000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>902389000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>895608000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>900234000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>946202000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>1001366000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>964964000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>928795000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>880904000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>905365000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>869410000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>803603000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>765185000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>636916000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>622207000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>575172000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>553637000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>537869000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>455737000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>448808000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>477908000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>448535000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>388267000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>371066000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>361937000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>353282000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>349930000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>313817000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>342861000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>347402000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>344205000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>349131000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>400656000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>410681000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>422570000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>393041000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>406923000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>350506000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>335276000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>316004000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>318028000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>324582000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>305932000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>260476000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>251931000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>234766000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>203950000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>194194000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>196301000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>196247000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>191366000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>198314000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>183040000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>185732000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>167673000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>149708000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>149725000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>148436000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>125115000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>126884000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>132419000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>137253000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>137841000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>138780000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>169146000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>160581000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>161920000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>142884000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>67540000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>63800000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>57400000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>94400000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>45000000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>40900000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>39000000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>29200000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>27400000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>28400000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>17100000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DM56">
         <v>16500000.0</v>
       </c>
-      <c r="DM56">
+      <c r="DN56">
         <v>15800000.0</v>
       </c>
-      <c r="DN56">
+      <c r="DO56">
         <v>16600000.0</v>
       </c>
-      <c r="DO56">
+      <c r="DP56">
         <v>17700000.0</v>
       </c>
-      <c r="DP56">
+      <c r="DQ56">
         <v>17000000.0</v>
       </c>
-      <c r="DQ56">
+      <c r="DR56">
         <v>19600000.0</v>
       </c>
-      <c r="DR56"/>
-      <c r="DS56">
+      <c r="DS56"/>
+      <c r="DT56">
         <v>14300000.0</v>
       </c>
-      <c r="DT56">
+      <c r="DU56">
         <v>13800000.0</v>
       </c>
-      <c r="DU56">
+      <c r="DV56">
         <v>14900000.0</v>
       </c>
-      <c r="DV56"/>
       <c r="DW56"/>
-      <c r="DX56">
+      <c r="DX56"/>
+      <c r="DY56">
         <v>11300000.0</v>
       </c>
-      <c r="DY56"/>
-      <c r="DZ56">
+      <c r="DZ56"/>
+      <c r="EA56">
         <v>2100000.0</v>
       </c>
-      <c r="EA56">
+      <c r="EB56">
         <v>400000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:131">
+    <row r="57" spans="1:132">
       <c r="A57" t="s">
         <v>88</v>
       </c>
       <c r="B57">
+        <v>834903000.0</v>
+      </c>
+      <c r="C57">
         <v>1016534000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>276837000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>277373000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>304735000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>289273000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>280696000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>281503000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>272373000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>267480000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>246590000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>230867000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>249756000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>246447000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>257479000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>269303000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>282654000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>297672000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>296364000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>290434000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>331420000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>365705000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>329003000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>300277000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>302229000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>312035000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>319960000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>383157000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>419131000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>439329000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>438213000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>422445000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>413687000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>401093000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>377298000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>340494000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>346672000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>371432000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>351295000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>357028000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>364498000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>411559000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>376337000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>391355000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>342686000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>429343000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>456270000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>424164000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>390364000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>264553000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>294892000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>274130000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>256571000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>258460000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>210536000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>202809000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>216427000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>212658000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>175209000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>170683000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>191278000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>181867000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>170057000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>138850000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>125271000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>127459000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>133433000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>136539000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>145069000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>135137000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>150375000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>146315000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>144229000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>138964000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>127190000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>117480000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>126608000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>110115000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>109296000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>87543000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>93279000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>92446000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>72656000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>69852000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>67668000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>65379000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>62815000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>68365000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>74641000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>76288000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>77052000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>66384000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>65454000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>65108000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>52477000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>55942000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>56503000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>63987000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>49514000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>46468000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>49004000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>45023000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>55627000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>53134000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>44837000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>44300000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>40000000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>56400000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>28100000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>26200000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>21900000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>14700000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>15200000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>16600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000000.0</v>
       </c>
       <c r="DL57">
         <v>12000000.0</v>
       </c>
       <c r="DM57">
+        <v>12000000.0</v>
+      </c>
+      <c r="DN57">
         <v>9900000.0</v>
       </c>
-      <c r="DN57">
+      <c r="DO57">
         <v>10400000.0</v>
       </c>
-      <c r="DO57">
+      <c r="DP57">
         <v>10800000.0</v>
       </c>
-      <c r="DP57">
+      <c r="DQ57">
         <v>10500000.0</v>
       </c>
-      <c r="DQ57">
+      <c r="DR57">
         <v>10400000.0</v>
       </c>
-      <c r="DR57"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DS57"/>
       <c r="DT57">
         <v>4900000.0</v>
       </c>
       <c r="DU57">
+        <v>4900000.0</v>
+      </c>
+      <c r="DV57">
         <v>4600000.0</v>
       </c>
-      <c r="DV57"/>
       <c r="DW57"/>
-      <c r="DX57">
+      <c r="DX57"/>
+      <c r="DY57">
         <v>6800000.0</v>
       </c>
-      <c r="DY57"/>
-      <c r="DZ57">
+      <c r="DZ57"/>
+      <c r="EA57">
         <v>1600000.0</v>
       </c>
-      <c r="EA57">
+      <c r="EB57">
         <v>900000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:131">
+    <row r="58" spans="1:132">
       <c r="A58" t="s">
         <v>89</v>
       </c>
       <c r="B58">
+        <v>947175000.0</v>
+      </c>
+      <c r="C58">
         <v>1147165000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1137910000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1128273000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1147350000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1155810000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1171148000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1174635000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1204747000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1237813000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1235902000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1240732000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1266349000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1329517000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1375595000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1375216000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1297436000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1221513000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>793509000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>683025000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>738206000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>810950000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>763153000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>744898000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>797089000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>763862000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>765495000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1063301000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1228479000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1212548000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>1217606000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>1209625000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>1244757000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>1264791000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>1264316000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>1218272000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>1268060000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>1303710000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>1323733000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>1343566000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>1392299000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>1502835000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>1370551000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>1371741000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>1353366000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>1371054000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>1397954000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>1345450000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>1288630000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>1021198000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>1064546000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>1056939000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>1021933000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>1043803000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>690476000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>708991000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>740722000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>752787000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>462568000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>466801000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>486340000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>474857000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>494442000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>432364000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>379525000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>389078000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>402758000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>422173000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>484603000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>481895000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>499305000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>486071000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>464891000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>378480000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>370026000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>355822000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>371332000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>280610000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>279554000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>254666000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>243004000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>217353000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>180164000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>178846000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>166743000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>173968000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>177528000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>187466000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>146424000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>150127000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>151191000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>140751000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>126272000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>131799000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>73294000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>77335000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>74838000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>82603000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>67851000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>65040000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>64328000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>55781000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>66661000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>64293000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>78368000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>81800000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>82800000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>198200000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>86500000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>85700000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>82700000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>35100000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>33000000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>35400000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>22600000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DM58">
         <v>23800000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DN58">
         <v>21300000.0</v>
       </c>
-      <c r="DN58">
+      <c r="DO58">
         <v>22300000.0</v>
       </c>
-      <c r="DO58">
+      <c r="DP58">
         <v>23100000.0</v>
       </c>
-      <c r="DP58">
+      <c r="DQ58">
         <v>23000000.0</v>
       </c>
-      <c r="DQ58">
+      <c r="DR58">
         <v>25900000.0</v>
       </c>
-      <c r="DR58"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DS58"/>
       <c r="DT58">
         <v>12600000.0</v>
       </c>
       <c r="DU58">
+        <v>12600000.0</v>
+      </c>
+      <c r="DV58">
         <v>13100000.0</v>
       </c>
-      <c r="DV58"/>
       <c r="DW58"/>
-      <c r="DX58">
+      <c r="DX58"/>
+      <c r="DY58">
         <v>20200000.0</v>
       </c>
-      <c r="DY58"/>
-      <c r="DZ58">
+      <c r="DZ58"/>
+      <c r="EA58">
         <v>2200000.0</v>
       </c>
-      <c r="EA58">
+      <c r="EB58">
         <v>1100000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:131">
+    <row r="59" spans="1:132">
       <c r="A59" t="s">
         <v>90</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
@@ -23123,51 +23250,53 @@
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
       <c r="BK59">
         <v>0.0</v>
       </c>
-      <c r="BL59"/>
+      <c r="BL59">
+        <v>0.0</v>
+      </c>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
@@ -23191,754 +23320,759 @@
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
       <c r="DR59"/>
       <c r="DS59"/>
       <c r="DT59"/>
       <c r="DU59"/>
       <c r="DV59"/>
       <c r="DW59"/>
       <c r="DX59"/>
       <c r="DY59"/>
       <c r="DZ59"/>
       <c r="EA59"/>
+      <c r="EB59"/>
     </row>
-    <row r="60" spans="1:131">
+    <row r="60" spans="1:132">
       <c r="A60" t="s">
         <v>91</v>
       </c>
       <c r="B60">
+        <v>215546000.0</v>
+      </c>
+      <c r="C60">
         <v>330245000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>444989000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>475005000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>696705000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>804733000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>963661000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>942913000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>944487000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>995821000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>980994000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1017907000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1006475000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1108641000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1041395000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1083168000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1144044000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1263856000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1348756000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1522883000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1501682000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1454649000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>1436581000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>1443554000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>1439048000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>1521083000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>1470938000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>1519319000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>1549792000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>1590943000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>1685424000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>1737049000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>1875767000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>1822546000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>1767531000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>1712832000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>1665523000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>1617232000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>1642435000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>1664514000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>1838867000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>1814025000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>1781625000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>1727667000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>1627833000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>1620649000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>1606875000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>1619867000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>1549422000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>1351120000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>1280275000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>1201555000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>1115836000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>1105465000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>1008935000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>964602000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>942528000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>895648000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>874941000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>866703000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>839246000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>807179000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>786442000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>765723000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>734267000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>732240000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>716086000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>701323000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>685666000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>729090000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>745217000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>742811000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>740041000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>732124000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>716547000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>696956000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>674424000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>651946000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>630273000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>618092000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>594880000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>577559000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>543905000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>528290000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>530005000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>523578000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>507767000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>496765000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>484827000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>473902000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>449162000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>440797000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>429838000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>419538000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>404033000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>403848000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>414771000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>410347000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>399537000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>396653000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>389649000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>379445000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>366818000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>351724000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>229478000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>222400000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>216400000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>164500000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>102400000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>98300000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>95100000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>53200000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>51800000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>49900000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>26800000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>25100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24400000.0</v>
       </c>
       <c r="DN60">
         <v>24400000.0</v>
       </c>
       <c r="DO60">
+        <v>24400000.0</v>
+      </c>
+      <c r="DP60">
         <v>24800000.0</v>
       </c>
-      <c r="DP60">
+      <c r="DQ60">
         <v>24400000.0</v>
       </c>
-      <c r="DQ60">
+      <c r="DR60">
         <v>23900000.0</v>
       </c>
-      <c r="DR60"/>
-      <c r="DS60">
+      <c r="DS60"/>
+      <c r="DT60">
         <v>22700000.0</v>
       </c>
-      <c r="DT60">
+      <c r="DU60">
         <v>22300000.0</v>
       </c>
-      <c r="DU60">
+      <c r="DV60">
         <v>21900000.0</v>
       </c>
-      <c r="DV60"/>
       <c r="DW60"/>
-      <c r="DX60">
+      <c r="DX60"/>
+      <c r="DY60">
         <v>11500000.0</v>
       </c>
-      <c r="DY60"/>
-      <c r="DZ60">
+      <c r="DZ60"/>
+      <c r="EA60">
         <v>2900000.0</v>
       </c>
-      <c r="EA60">
+      <c r="EB60">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:131">
+    <row r="61" spans="1:132">
       <c r="A61" t="s">
         <v>92</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
-      <c r="P61">
+      <c r="P61"/>
+      <c r="Q61">
         <v>-725685000.0</v>
       </c>
-      <c r="Q61">
+      <c r="R61">
         <v>-712577000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-580508000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-460819000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-283957000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-256231000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-245651000.0</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>-214712000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-172192000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-168951000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-111022000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-110351000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-110039000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-109578000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-109429000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-107486000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AG61">
         <v>-106507000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AH61">
         <v>-106168000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AI61">
         <v>-106000000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>-101413000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AK61">
         <v>-99315000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AL61">
         <v>-98983000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>-98981000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AN61">
         <v>-90663000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AO61">
         <v>-89048000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AP61">
         <v>-88671000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AQ61">
         <v>-68584000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-60956000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-58150000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-58071000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-52266000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-45836000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-40092000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AX61">
         <v>-40090000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AY61">
         <v>-40078000.0</v>
       </c>
-      <c r="AY61">
+      <c r="AZ61">
         <v>-34174000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BA61">
         <v>-30225000.0</v>
       </c>
-      <c r="BA61">
+      <c r="BB61">
         <v>-30214000.0</v>
       </c>
-      <c r="BB61">
+      <c r="BC61">
         <v>-30194000.0</v>
       </c>
-      <c r="BC61">
+      <c r="BD61">
         <v>-24862000.0</v>
       </c>
-      <c r="BD61">
+      <c r="BE61">
         <v>-21785000.0</v>
       </c>
-      <c r="BE61">
+      <c r="BF61">
         <v>-21776000.0</v>
       </c>
-      <c r="BF61">
+      <c r="BG61">
         <v>-21123000.0</v>
       </c>
-      <c r="BG61">
+      <c r="BH61">
         <v>-20581000.0</v>
       </c>
-      <c r="BH61">
+      <c r="BI61">
         <v>-19750000.0</v>
       </c>
-      <c r="BI61">
+      <c r="BJ61">
         <v>-18328000.0</v>
       </c>
-      <c r="BJ61">
+      <c r="BK61">
         <v>-17852000.0</v>
       </c>
-      <c r="BK61">
+      <c r="BL61">
         <v>-17566000.0</v>
       </c>
-      <c r="BL61">
+      <c r="BM61">
         <v>-17529000.0</v>
       </c>
-      <c r="BM61">
+      <c r="BN61">
         <v>-16714000.0</v>
       </c>
-      <c r="BN61">
+      <c r="BO61">
         <v>-16328000.0</v>
       </c>
-      <c r="BO61">
+      <c r="BP61">
         <v>-16326000.0</v>
       </c>
-      <c r="BP61">
+      <c r="BQ61">
         <v>-16309000.0</v>
       </c>
-      <c r="BQ61">
+      <c r="BR61">
         <v>-15518000.0</v>
       </c>
-      <c r="BR61">
+      <c r="BS61">
         <v>-15517000.0</v>
       </c>
-      <c r="BS61">
+      <c r="BT61">
         <v>-15486000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-15473000.0</v>
       </c>
       <c r="BU61">
         <v>-15473000.0</v>
       </c>
       <c r="BV61">
         <v>-15473000.0</v>
       </c>
       <c r="BW61">
-        <v>-12745000.0</v>
+        <v>-15473000.0</v>
       </c>
       <c r="BX61">
         <v>-12745000.0</v>
       </c>
       <c r="BY61">
         <v>-12745000.0</v>
       </c>
       <c r="BZ61">
         <v>-12745000.0</v>
       </c>
       <c r="CA61">
         <v>-12745000.0</v>
       </c>
       <c r="CB61">
         <v>-12745000.0</v>
       </c>
       <c r="CC61">
         <v>-12745000.0</v>
       </c>
       <c r="CD61">
         <v>-12745000.0</v>
       </c>
       <c r="CE61">
         <v>-12745000.0</v>
       </c>
       <c r="CF61">
         <v>-12745000.0</v>
       </c>
       <c r="CG61">
+        <v>-12745000.0</v>
+      </c>
+      <c r="CH61">
         <v>-10975000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9285000.0</v>
       </c>
       <c r="CI61">
         <v>-9285000.0</v>
       </c>
       <c r="CJ61">
         <v>-9285000.0</v>
       </c>
       <c r="CK61">
-        <v>-8435000.0</v>
+        <v>-9285000.0</v>
       </c>
       <c r="CL61">
         <v>-8435000.0</v>
       </c>
       <c r="CM61">
         <v>-8435000.0</v>
       </c>
       <c r="CN61">
-        <v>-8156000.0</v>
+        <v>-8435000.0</v>
       </c>
       <c r="CO61">
         <v>-8156000.0</v>
       </c>
       <c r="CP61">
+        <v>-8156000.0</v>
+      </c>
+      <c r="CQ61">
         <v>-6454000.0</v>
       </c>
-      <c r="CQ61">
+      <c r="CR61">
         <v>-6154000.0</v>
       </c>
-      <c r="CR61">
+      <c r="CS61">
         <v>-3875000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1396000.0</v>
       </c>
       <c r="CT61">
         <v>-1396000.0</v>
       </c>
       <c r="CU61">
         <v>-1396000.0</v>
       </c>
       <c r="CV61">
-        <v>-275000.0</v>
+        <v>-1396000.0</v>
       </c>
       <c r="CW61">
         <v>-275000.0</v>
       </c>
       <c r="CX61">
         <v>-275000.0</v>
       </c>
       <c r="CY61">
         <v>-275000.0</v>
       </c>
       <c r="CZ61">
         <v>-275000.0</v>
       </c>
       <c r="DA61">
         <v>-275000.0</v>
       </c>
-      <c r="DB61"/>
+      <c r="DB61">
+        <v>-275000.0</v>
+      </c>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
       <c r="DR61"/>
       <c r="DS61"/>
       <c r="DT61"/>
       <c r="DU61"/>
       <c r="DV61"/>
       <c r="DW61"/>
       <c r="DX61"/>
       <c r="DY61"/>
       <c r="DZ61"/>
       <c r="EA61"/>
+      <c r="EB61"/>
     </row>
-    <row r="62" spans="1:131">
+    <row r="62" spans="1:132">
       <c r="A62" t="s">
         <v>93</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -24028,50 +24162,51 @@
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
       <c r="DR62"/>
       <c r="DS62"/>
       <c r="DT62"/>
       <c r="DU62"/>
       <c r="DV62"/>
       <c r="DW62"/>
       <c r="DX62"/>
       <c r="DY62"/>
       <c r="DZ62"/>
       <c r="EA62"/>
+      <c r="EB62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AG32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -24164,54 +24299,54 @@
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:33">
       <c r="A2" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B2">
-        <v>1225722000.0</v>
+        <v>1232160000.0</v>
       </c>
       <c r="C2">
         <v>1355454000.0</v>
       </c>
       <c r="D2">
         <v>1400229000.0</v>
       </c>
       <c r="E2">
         <v>1464352000.0</v>
       </c>
       <c r="F2">
         <v>1478687000.0</v>
       </c>
       <c r="G2">
         <v>1588133000.0</v>
       </c>
       <c r="H2">
         <v>1706109000.0</v>
       </c>
       <c r="I2">
         <v>1798413000.0</v>
       </c>
       <c r="J2">
         <v>1824109000.0</v>
       </c>
@@ -24265,54 +24400,54 @@
       </c>
       <c r="AA2">
         <v>227417000.0</v>
       </c>
       <c r="AB2">
         <v>169141000.0</v>
       </c>
       <c r="AC2">
         <v>96100000.0</v>
       </c>
       <c r="AD2">
         <v>40800000.0</v>
       </c>
       <c r="AE2">
         <v>40900000.0</v>
       </c>
       <c r="AF2">
         <v>36200000.0</v>
       </c>
       <c r="AG2">
         <v>10300000.0</v>
       </c>
     </row>
     <row r="3" spans="1:33">
       <c r="A3" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B3">
-        <v>44259000.0</v>
+        <v>38970000.0</v>
       </c>
       <c r="C3">
         <v>44665000.0</v>
       </c>
       <c r="D3">
         <v>50777000.0</v>
       </c>
       <c r="E3">
         <v>46849000.0</v>
       </c>
       <c r="F3">
         <v>49569000.0</v>
       </c>
       <c r="G3">
         <v>52088000.0</v>
       </c>
       <c r="H3">
         <v>50898000.0</v>
       </c>
       <c r="I3">
         <v>54334000.0</v>
       </c>
       <c r="J3">
         <v>59568000.0</v>
       </c>
@@ -24366,51 +24501,51 @@
       </c>
       <c r="AA3">
         <v>11757000.0</v>
       </c>
       <c r="AB3">
         <v>7906000.0</v>
       </c>
       <c r="AC3">
         <v>4900000.0</v>
       </c>
       <c r="AD3">
         <v>1400000.0</v>
       </c>
       <c r="AE3">
         <v>1300000.0</v>
       </c>
       <c r="AF3">
         <v>1100000.0</v>
       </c>
       <c r="AG3">
         <v>400000.0</v>
       </c>
     </row>
     <row r="4" spans="1:33">
       <c r="A4" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>11255000.0</v>
       </c>
       <c r="G4">
         <v>-106041000.0</v>
       </c>
       <c r="H4">
         <v>-133369000.0</v>
       </c>
       <c r="I4">
         <v>-72734000.0</v>
       </c>
       <c r="J4">
         <v>1889000.0</v>
       </c>
       <c r="K4">
         <v>19858000.0</v>
       </c>
       <c r="L4">
         <v>19858000.0</v>
@@ -24421,54 +24556,54 @@
       <c r="N4">
         <v>-5137000.0</v>
       </c>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
     </row>
     <row r="5" spans="1:33">
       <c r="A5" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B5">
-        <v>-462478000.0</v>
+        <v>-457584000.0</v>
       </c>
       <c r="C5">
         <v>-23068000.0</v>
       </c>
       <c r="D5">
         <v>-83798000.0</v>
       </c>
       <c r="E5">
         <v>116061000.0</v>
       </c>
       <c r="F5">
         <v>117447000.0</v>
       </c>
       <c r="G5">
         <v>52086000.0</v>
       </c>
       <c r="H5">
         <v>-33487000.0</v>
       </c>
       <c r="I5">
         <v>88821000.0</v>
       </c>
       <c r="J5">
         <v>108993000.0</v>
       </c>
@@ -24522,54 +24657,54 @@
       </c>
       <c r="AA5">
         <v>18179000.0</v>
       </c>
       <c r="AB5">
         <v>30090000.0</v>
       </c>
       <c r="AC5">
         <v>22000000.0</v>
       </c>
       <c r="AD5">
         <v>3500000.0</v>
       </c>
       <c r="AE5">
         <v>5500000.0</v>
       </c>
       <c r="AF5">
         <v>5500000.0</v>
       </c>
       <c r="AG5">
         <v>300000.0</v>
       </c>
     </row>
     <row r="6" spans="1:33">
       <c r="A6" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B6">
-        <v>-418219000.0</v>
+        <v>-418614000.0</v>
       </c>
       <c r="C6">
         <v>21597000.0</v>
       </c>
       <c r="D6">
         <v>-33021000.0</v>
       </c>
       <c r="E6">
         <v>162910000.0</v>
       </c>
       <c r="F6">
         <v>167016000.0</v>
       </c>
       <c r="G6">
         <v>104174000.0</v>
       </c>
       <c r="H6">
         <v>17411000.0</v>
       </c>
       <c r="I6">
         <v>143155000.0</v>
       </c>
       <c r="J6">
         <v>168561000.0</v>
       </c>
@@ -24623,136 +24758,136 @@
       </c>
       <c r="AA6">
         <v>29936000.0</v>
       </c>
       <c r="AB6">
         <v>37996000.0</v>
       </c>
       <c r="AC6">
         <v>26900000.0</v>
       </c>
       <c r="AD6">
         <v>4900000.0</v>
       </c>
       <c r="AE6">
         <v>6800000.0</v>
       </c>
       <c r="AF6">
         <v>6600000.0</v>
       </c>
       <c r="AG6">
         <v>700000.0</v>
       </c>
     </row>
     <row r="7" spans="1:33">
       <c r="A7" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
     </row>
     <row r="8" spans="1:33">
       <c r="A8" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>-133369000.0</v>
       </c>
       <c r="I8">
         <v>-54782000.0</v>
       </c>
       <c r="J8">
         <v>1889000.0</v>
       </c>
       <c r="K8">
         <v>19858000.0</v>
       </c>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
     </row>
     <row r="9" spans="1:33">
       <c r="A9" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B9">
-        <v>334058000.0</v>
+        <v>327620000.0</v>
       </c>
       <c r="C9">
         <v>380832000.0</v>
       </c>
       <c r="D9">
         <v>396414000.0</v>
       </c>
       <c r="E9">
         <v>427441000.0</v>
       </c>
       <c r="F9">
         <v>491615000.0</v>
       </c>
       <c r="G9">
         <v>465770000.0</v>
       </c>
       <c r="H9">
         <v>398497000.0</v>
       </c>
       <c r="I9">
         <v>467257000.0</v>
       </c>
       <c r="J9">
         <v>519396000.0</v>
       </c>
@@ -24806,51 +24941,51 @@
       </c>
       <c r="AA9">
         <v>176126000.0</v>
       </c>
       <c r="AB9">
         <v>146679000.0</v>
       </c>
       <c r="AC9">
         <v>110400000.0</v>
       </c>
       <c r="AD9">
         <v>24600000.0</v>
       </c>
       <c r="AE9">
         <v>27700000.0</v>
       </c>
       <c r="AF9">
         <v>21900000.0</v>
       </c>
       <c r="AG9">
         <v>4700000.0</v>
       </c>
     </row>
     <row r="10" spans="1:33">
       <c r="A10" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B10">
         <v>-515544000.0</v>
       </c>
       <c r="C10">
         <v>-82862000.0</v>
       </c>
       <c r="D10">
         <v>-130715000.0</v>
       </c>
       <c r="E10">
         <v>100589000.0</v>
       </c>
       <c r="F10">
         <v>107202000.0</v>
       </c>
       <c r="G10">
         <v>31839000.0</v>
       </c>
       <c r="H10">
         <v>-56659000.0</v>
       </c>
       <c r="I10">
         <v>72773000.0</v>
       </c>
@@ -24907,51 +25042,51 @@
       </c>
       <c r="AA10">
         <v>-7503000.0</v>
       </c>
       <c r="AB10">
         <v>22448000.0</v>
       </c>
       <c r="AC10">
         <v>18700000.0</v>
       </c>
       <c r="AD10">
         <v>1900000.0</v>
       </c>
       <c r="AE10">
         <v>3700000.0</v>
       </c>
       <c r="AF10">
         <v>4200000.0</v>
       </c>
       <c r="AG10">
         <v>-300000.0</v>
       </c>
     </row>
     <row r="11" spans="1:33">
       <c r="A11" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B11">
         <v>15297000.0</v>
       </c>
       <c r="C11">
         <v>-7820000.0</v>
       </c>
       <c r="D11">
         <v>-14178000.0</v>
       </c>
       <c r="E11">
         <v>22716000.0</v>
       </c>
       <c r="F11">
         <v>41093000.0</v>
       </c>
       <c r="G11">
         <v>6205000.0</v>
       </c>
       <c r="H11">
         <v>-3232000.0</v>
       </c>
       <c r="I11">
         <v>-1971000.0</v>
       </c>
@@ -25008,51 +25143,51 @@
       </c>
       <c r="AA11">
         <v>3900000.0</v>
       </c>
       <c r="AB11">
         <v>8931000.0</v>
       </c>
       <c r="AC11">
         <v>7300000.0</v>
       </c>
       <c r="AD11">
         <v>800000.0</v>
       </c>
       <c r="AE11">
         <v>1600000.0</v>
       </c>
       <c r="AF11">
         <v>1800000.0</v>
       </c>
       <c r="AG11">
         <v>200000.0</v>
       </c>
     </row>
     <row r="12" spans="1:33">
       <c r="A12" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B12">
         <v>57960000.0</v>
       </c>
       <c r="C12">
         <v>57213000.0</v>
       </c>
       <c r="D12">
         <v>45783000.0</v>
       </c>
       <c r="E12">
         <v>12570000.0</v>
       </c>
       <c r="F12">
         <v>8654000.0</v>
       </c>
       <c r="G12">
         <v>18258000.0</v>
       </c>
       <c r="H12">
         <v>22517000.0</v>
       </c>
       <c r="I12">
         <v>16387000.0</v>
       </c>
@@ -25109,135 +25244,135 @@
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
       <c r="AD12">
         <v>0.0</v>
       </c>
       <c r="AE12">
         <v>0.0</v>
       </c>
       <c r="AF12">
         <v>0.0</v>
       </c>
       <c r="AG12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:33">
       <c r="A13" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>36078000.0</v>
       </c>
       <c r="I13">
         <v>26925000.0</v>
       </c>
       <c r="J13">
         <v>21115000.0</v>
       </c>
       <c r="K13">
         <v>25015000.0</v>
       </c>
       <c r="L13">
         <v>25973000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
     </row>
     <row r="14" spans="1:33">
       <c r="A14" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
     </row>
     <row r="15" spans="1:33">
       <c r="A15" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B15">
         <v>-530841000.0</v>
       </c>
       <c r="C15">
         <v>-75042000.0</v>
       </c>
       <c r="D15">
         <v>-116537000.0</v>
       </c>
       <c r="E15">
         <v>77873000.0</v>
       </c>
       <c r="F15">
         <v>77364000.0</v>
       </c>
       <c r="G15">
         <v>-80407000.0</v>
       </c>
       <c r="H15">
         <v>-183314000.0</v>
       </c>
       <c r="I15">
         <v>9694000.0</v>
       </c>
@@ -25294,51 +25429,51 @@
       </c>
       <c r="AA15">
         <v>-17097000.0</v>
       </c>
       <c r="AB15">
         <v>13517000.0</v>
       </c>
       <c r="AC15">
         <v>10100000.0</v>
       </c>
       <c r="AD15">
         <v>1100000.0</v>
       </c>
       <c r="AE15">
         <v>2100000.0</v>
       </c>
       <c r="AF15">
         <v>2400000.0</v>
       </c>
       <c r="AG15">
         <v>-500000.0</v>
       </c>
     </row>
     <row r="16" spans="1:33">
       <c r="A16" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16">
         <v>-116537000.0</v>
       </c>
       <c r="E16">
         <v>77873000.0</v>
       </c>
       <c r="F16">
         <v>77364000.0</v>
       </c>
       <c r="G16">
         <v>-80407000.0</v>
       </c>
       <c r="H16">
         <v>-183314000.0</v>
       </c>
       <c r="I16">
         <v>9694000.0</v>
       </c>
       <c r="J16">
         <v>67430000.0</v>
       </c>
       <c r="K16">
@@ -25375,51 +25510,51 @@
       <c r="V16">
         <v>21870000.0</v>
       </c>
       <c r="W16">
         <v>27008000.0</v>
       </c>
       <c r="X16">
         <v>27492000.0</v>
       </c>
       <c r="Y16">
         <v>2971000.0</v>
       </c>
       <c r="Z16">
         <v>23589000.0</v>
       </c>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
     </row>
     <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B17">
         <v>-530841000.0</v>
       </c>
       <c r="C17">
         <v>-75042000.0</v>
       </c>
       <c r="D17">
         <v>-115403000.0</v>
       </c>
       <c r="E17">
         <v>80775000.0</v>
       </c>
       <c r="F17">
         <v>66109000.0</v>
       </c>
       <c r="G17">
         <v>25634000.0</v>
       </c>
       <c r="H17">
         <v>-49290000.0</v>
       </c>
       <c r="I17">
         <v>82089000.0</v>
       </c>
@@ -25442,51 +25577,51 @@
         <v>93074000.0</v>
       </c>
       <c r="P17">
         <v>57130000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
     </row>
     <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B18">
         <v>-51253000.0</v>
       </c>
       <c r="C18">
         <v>-57213000.0</v>
       </c>
       <c r="D18">
         <v>-45783000.0</v>
       </c>
       <c r="E18">
         <v>-12570000.0</v>
       </c>
       <c r="F18">
         <v>-8654000.0</v>
       </c>
       <c r="G18">
         <v>-18258000.0</v>
       </c>
       <c r="H18">
         <v>-36078000.0</v>
       </c>
       <c r="I18">
         <v>-26925000.0</v>
       </c>
@@ -25499,51 +25634,51 @@
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
     </row>
     <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19">
         <v>688000.0</v>
       </c>
       <c r="E19">
         <v>8478000.0</v>
       </c>
       <c r="F19">
         <v>8476000.0</v>
       </c>
       <c r="G19">
         <v>-5945000.0</v>
       </c>
       <c r="H19">
         <v>-1678000.0</v>
       </c>
       <c r="I19">
         <v>2426000.0</v>
       </c>
       <c r="J19">
         <v>-259000.0</v>
       </c>
       <c r="K19">
@@ -25562,51 +25697,51 @@
         <v>1140000.0</v>
       </c>
       <c r="P19">
         <v>-2148000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
     </row>
     <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20">
         <v>175501000.0</v>
       </c>
       <c r="E20">
         <v>1903000.0</v>
       </c>
       <c r="F20">
         <v>57920000.0</v>
       </c>
       <c r="G20">
         <v>27887000.0</v>
       </c>
       <c r="H20">
         <v>33719000.0</v>
       </c>
       <c r="I20">
         <v>21733000.0</v>
       </c>
       <c r="J20">
         <v>50840000.0</v>
       </c>
       <c r="K20">
@@ -25625,54 +25760,54 @@
         <v>-6653000.0</v>
       </c>
       <c r="P20">
         <v>203000.0</v>
       </c>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
     </row>
     <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B21">
-        <v>-461603000.0</v>
+        <v>56514000.0</v>
       </c>
       <c r="C21">
         <v>-18948000.0</v>
       </c>
       <c r="D21">
         <v>-85620000.0</v>
       </c>
       <c r="E21">
         <v>104681000.0</v>
       </c>
       <c r="F21">
         <v>107380000.0</v>
       </c>
       <c r="G21">
         <v>56042000.0</v>
       </c>
       <c r="H21">
         <v>-32493000.0</v>
       </c>
       <c r="I21">
         <v>86670000.0</v>
       </c>
       <c r="J21">
         <v>109423000.0</v>
       </c>
@@ -25726,91 +25861,91 @@
       </c>
       <c r="AA21">
         <v>18179000.0</v>
       </c>
       <c r="AB21">
         <v>30090000.0</v>
       </c>
       <c r="AC21">
         <v>22000000.0</v>
       </c>
       <c r="AD21">
         <v>3500000.0</v>
       </c>
       <c r="AE21">
         <v>5500000.0</v>
       </c>
       <c r="AF21">
         <v>5500000.0</v>
       </c>
       <c r="AG21">
         <v>300000.0</v>
       </c>
     </row>
     <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
     </row>
     <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B23">
-        <v>2021383000.0</v>
+        <v>1503266000.0</v>
       </c>
       <c r="C23">
         <v>1755234000.0</v>
       </c>
       <c r="D23">
         <v>1882263000.0</v>
       </c>
       <c r="E23">
         <v>1787112000.0</v>
       </c>
       <c r="F23">
         <v>1862922000.0</v>
       </c>
       <c r="G23">
         <v>1997861000.0</v>
       </c>
       <c r="H23">
         <v>2137099000.0</v>
       </c>
       <c r="I23">
         <v>2179000000.0</v>
       </c>
       <c r="J23">
         <v>2234082000.0</v>
       </c>
@@ -25864,88 +25999,88 @@
       </c>
       <c r="AA23">
         <v>385364000.0</v>
       </c>
       <c r="AB23">
         <v>285730000.0</v>
       </c>
       <c r="AC23">
         <v>184500000.0</v>
       </c>
       <c r="AD23">
         <v>61900000.0</v>
       </c>
       <c r="AE23">
         <v>63100000.0</v>
       </c>
       <c r="AF23">
         <v>52600000.0</v>
       </c>
       <c r="AG23">
         <v>14700000.0</v>
       </c>
     </row>
     <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
     </row>
     <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B25">
         <v>44259000.0</v>
       </c>
       <c r="C25">
         <v>44665000.0</v>
       </c>
       <c r="D25">
         <v>50777000.0</v>
       </c>
       <c r="E25">
         <v>46849000.0</v>
       </c>
       <c r="F25">
         <v>49569000.0</v>
       </c>
       <c r="G25">
         <v>52088000.0</v>
       </c>
       <c r="H25">
         <v>56914000.0</v>
       </c>
       <c r="I25">
         <v>60809000.0</v>
       </c>
@@ -25956,51 +26091,51 @@
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
     </row>
     <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B26">
         <v>5222000.0</v>
       </c>
       <c r="C26">
         <v>5366000.0</v>
       </c>
       <c r="D26">
         <v>6379000.0</v>
       </c>
       <c r="E26">
         <v>9416000.0</v>
       </c>
       <c r="F26">
         <v>10372000.0</v>
       </c>
       <c r="G26">
         <v>11653000.0</v>
       </c>
       <c r="H26">
         <v>11120000.0</v>
       </c>
       <c r="I26">
         <v>9696000.0</v>
       </c>
@@ -26033,51 +26168,51 @@
       </c>
       <c r="S26">
         <v>1700000.0</v>
       </c>
       <c r="T26">
         <v>1500000.0</v>
       </c>
       <c r="U26">
         <v>1200000.0</v>
       </c>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
     </row>
     <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B27">
         <v>31489000.0</v>
       </c>
       <c r="C27">
         <v>39660000.0</v>
       </c>
       <c r="D27">
         <v>43035000.0</v>
       </c>
       <c r="E27">
         <v>196000.0</v>
       </c>
       <c r="F27">
         <v>40050000.0</v>
       </c>
       <c r="G27">
         <v>19455000.0</v>
       </c>
       <c r="H27">
         <v>23099000.0</v>
       </c>
       <c r="I27">
         <v>30463000.0</v>
       </c>
@@ -26094,51 +26229,51 @@
       <c r="N27">
         <v>14030000.0</v>
       </c>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
     </row>
     <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B28">
         <v>240344000.0</v>
       </c>
       <c r="C28">
         <v>251753000.0</v>
       </c>
       <c r="D28">
         <v>289233000.0</v>
       </c>
       <c r="E28">
         <v>300665000.0</v>
       </c>
       <c r="F28">
         <v>301776000.0</v>
       </c>
       <c r="G28">
         <v>324376000.0</v>
       </c>
       <c r="H28">
         <v>348490000.0</v>
       </c>
       <c r="I28">
         <v>326098000.0</v>
       </c>
@@ -26189,51 +26324,51 @@
       </c>
       <c r="Y28">
         <v>87920000.0</v>
       </c>
       <c r="Z28">
         <v>132385000.0</v>
       </c>
       <c r="AA28">
         <v>163766000.0</v>
       </c>
       <c r="AB28">
         <v>54400000.0</v>
       </c>
       <c r="AC28">
         <v>30400000.0</v>
       </c>
       <c r="AD28">
         <v>19700000.0</v>
       </c>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
     </row>
     <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B29">
         <v>15297000.0</v>
       </c>
       <c r="C29">
         <v>-7820000.0</v>
       </c>
       <c r="D29">
         <v>-14178000.0</v>
       </c>
       <c r="E29">
         <v>22716000.0</v>
       </c>
       <c r="F29">
         <v>41093000.0</v>
       </c>
       <c r="G29">
         <v>6205000.0</v>
       </c>
       <c r="H29">
         <v>-2697000.0</v>
       </c>
       <c r="I29">
         <v>-887000.0</v>
       </c>
@@ -26248,54 +26383,54 @@
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
     </row>
     <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B30">
-        <v>795661000.0</v>
+        <v>271106000.0</v>
       </c>
       <c r="C30">
         <v>399780000.0</v>
       </c>
       <c r="D30">
         <v>482034000.0</v>
       </c>
       <c r="E30">
         <v>322760000.0</v>
       </c>
       <c r="F30">
         <v>384235000.0</v>
       </c>
       <c r="G30">
         <v>409728000.0</v>
       </c>
       <c r="H30">
         <v>430990000.0</v>
       </c>
       <c r="I30">
         <v>380587000.0</v>
       </c>
       <c r="J30">
         <v>409973000.0</v>
       </c>
@@ -26349,54 +26484,54 @@
       </c>
       <c r="AA30">
         <v>157947000.0</v>
       </c>
       <c r="AB30">
         <v>116589000.0</v>
       </c>
       <c r="AC30">
         <v>88400000.0</v>
       </c>
       <c r="AD30">
         <v>21100000.0</v>
       </c>
       <c r="AE30">
         <v>22200000.0</v>
       </c>
       <c r="AF30">
         <v>16400000.0</v>
       </c>
       <c r="AG30">
         <v>4400000.0</v>
       </c>
     </row>
     <row r="31" spans="1:33">
       <c r="A31" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B31">
-        <v>-53941000.0</v>
+        <v>-572058000.0</v>
       </c>
       <c r="C31">
         <v>-63914000.0</v>
       </c>
       <c r="D31">
         <v>-45095000.0</v>
       </c>
       <c r="E31">
         <v>-4092000.0</v>
       </c>
       <c r="F31">
         <v>-178000.0</v>
       </c>
       <c r="G31">
         <v>-24203000.0</v>
       </c>
       <c r="H31">
         <v>-24166000.0</v>
       </c>
       <c r="I31">
         <v>-13897000.0</v>
       </c>
       <c r="J31">
         <v>-21416000.0</v>
       </c>
@@ -26448,51 +26583,51 @@
       </c>
       <c r="AA31">
         <v>-25682000.0</v>
       </c>
       <c r="AB31">
         <v>-7642000.0</v>
       </c>
       <c r="AC31">
         <v>-3300000.0</v>
       </c>
       <c r="AD31">
         <v>-1600000.0</v>
       </c>
       <c r="AE31">
         <v>-1800000.0</v>
       </c>
       <c r="AF31">
         <v>-1300000.0</v>
       </c>
       <c r="AG31">
         <v>-600000.0</v>
       </c>
     </row>
     <row r="32" spans="1:33">
       <c r="A32" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B32">
         <v>1559780000.0</v>
       </c>
       <c r="C32">
         <v>1736286000.0</v>
       </c>
       <c r="D32">
         <v>1796643000.0</v>
       </c>
       <c r="E32">
         <v>1891793000.0</v>
       </c>
       <c r="F32">
         <v>1970302000.0</v>
       </c>
       <c r="G32">
         <v>2053903000.0</v>
       </c>
       <c r="H32">
         <v>2104606000.0</v>
       </c>
       <c r="I32">
         <v>2265670000.0</v>
       </c>
@@ -26568,1346 +26703,1353 @@
       <c r="AG32">
         <v>15000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:EA32"/>
+  <dimension ref="A1:EB32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:131">
+    <row r="1" spans="1:132">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>94</v>
       </c>
       <c r="C1" t="s">
         <v>95</v>
       </c>
       <c r="D1" t="s">
+        <v>96</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F1" t="s">
         <v>97</v>
       </c>
       <c r="G1" t="s">
         <v>98</v>
       </c>
       <c r="H1" t="s">
+        <v>99</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="J1" t="s">
         <v>100</v>
       </c>
       <c r="K1" t="s">
         <v>101</v>
       </c>
       <c r="L1" t="s">
+        <v>102</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="N1" t="s">
         <v>103</v>
       </c>
       <c r="O1" t="s">
         <v>104</v>
       </c>
       <c r="P1" t="s">
+        <v>105</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="R1" t="s">
         <v>106</v>
       </c>
       <c r="S1" t="s">
         <v>107</v>
       </c>
       <c r="T1" t="s">
+        <v>108</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="V1" t="s">
         <v>109</v>
       </c>
       <c r="W1" t="s">
         <v>110</v>
       </c>
       <c r="X1" t="s">
+        <v>111</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="Z1" t="s">
         <v>112</v>
       </c>
       <c r="AA1" t="s">
         <v>113</v>
       </c>
       <c r="AB1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AD1" t="s">
         <v>115</v>
       </c>
       <c r="AE1" t="s">
         <v>116</v>
       </c>
       <c r="AF1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AH1" t="s">
         <v>118</v>
       </c>
       <c r="AI1" t="s">
         <v>119</v>
       </c>
       <c r="AJ1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AL1" t="s">
         <v>121</v>
       </c>
       <c r="AM1" t="s">
         <v>122</v>
       </c>
       <c r="AN1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AP1" t="s">
         <v>124</v>
       </c>
       <c r="AQ1" t="s">
         <v>125</v>
       </c>
       <c r="AR1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AT1" t="s">
         <v>127</v>
       </c>
       <c r="AU1" t="s">
         <v>128</v>
       </c>
       <c r="AV1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AX1" t="s">
         <v>130</v>
       </c>
       <c r="AY1" t="s">
         <v>131</v>
       </c>
       <c r="AZ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BB1" t="s">
         <v>133</v>
       </c>
       <c r="BC1" t="s">
         <v>134</v>
       </c>
       <c r="BD1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BF1" t="s">
         <v>136</v>
       </c>
       <c r="BG1" t="s">
         <v>137</v>
       </c>
       <c r="BH1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BJ1" t="s">
         <v>139</v>
       </c>
       <c r="BK1" t="s">
         <v>140</v>
       </c>
       <c r="BL1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BN1" t="s">
         <v>142</v>
       </c>
       <c r="BO1" t="s">
         <v>143</v>
       </c>
       <c r="BP1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BR1" t="s">
         <v>145</v>
       </c>
       <c r="BS1" t="s">
         <v>146</v>
       </c>
       <c r="BT1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BV1" t="s">
         <v>148</v>
       </c>
       <c r="BW1" t="s">
         <v>149</v>
       </c>
       <c r="BX1" t="s">
+        <v>150</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="BZ1" t="s">
         <v>151</v>
       </c>
       <c r="CA1" t="s">
         <v>152</v>
       </c>
       <c r="CB1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CD1" t="s">
         <v>154</v>
       </c>
       <c r="CE1" t="s">
         <v>155</v>
       </c>
       <c r="CF1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CH1" t="s">
         <v>157</v>
       </c>
       <c r="CI1" t="s">
         <v>158</v>
       </c>
       <c r="CJ1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CL1" t="s">
         <v>160</v>
       </c>
       <c r="CM1" t="s">
         <v>161</v>
       </c>
       <c r="CN1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CO1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CP1" t="s">
         <v>163</v>
       </c>
       <c r="CQ1" t="s">
         <v>164</v>
       </c>
       <c r="CR1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CS1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CT1" t="s">
         <v>166</v>
       </c>
       <c r="CU1" t="s">
         <v>167</v>
       </c>
       <c r="CV1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CW1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CX1" t="s">
         <v>169</v>
       </c>
       <c r="CY1" t="s">
         <v>170</v>
       </c>
       <c r="CZ1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DA1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DB1" t="s">
         <v>172</v>
       </c>
       <c r="DC1" t="s">
         <v>173</v>
       </c>
       <c r="DD1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DE1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DF1" t="s">
         <v>175</v>
       </c>
       <c r="DG1" t="s">
         <v>176</v>
       </c>
       <c r="DH1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DI1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DJ1" t="s">
         <v>178</v>
       </c>
       <c r="DK1" t="s">
         <v>179</v>
       </c>
       <c r="DL1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DM1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DN1" t="s">
         <v>181</v>
       </c>
       <c r="DO1" t="s">
         <v>182</v>
       </c>
       <c r="DP1" t="s">
+        <v>183</v>
+      </c>
+      <c r="DQ1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="DR1" t="s">
         <v>184</v>
       </c>
       <c r="DS1" t="s">
         <v>185</v>
       </c>
       <c r="DT1" t="s">
+        <v>186</v>
+      </c>
+      <c r="DU1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="DV1" t="s">
         <v>187</v>
       </c>
       <c r="DW1" t="s">
         <v>188</v>
       </c>
       <c r="DX1" t="s">
+        <v>189</v>
+      </c>
+      <c r="DY1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="DZ1" t="s">
         <v>190</v>
       </c>
       <c r="EA1" t="s">
         <v>191</v>
       </c>
+      <c r="EB1" t="s">
+        <v>192</v>
+      </c>
     </row>
-    <row r="2" spans="1:131">
+    <row r="2" spans="1:132">
       <c r="A2" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B2">
-        <v>309681000.0</v>
+        <v>271316000.0</v>
       </c>
       <c r="C2">
-        <v>299805000.0</v>
+        <v>310834000.0</v>
       </c>
       <c r="D2">
-        <v>289002000.0</v>
+        <v>301115000.0</v>
       </c>
       <c r="E2">
-        <v>305701000.0</v>
+        <v>290398000.0</v>
       </c>
       <c r="F2">
-        <v>318033000.0</v>
+        <v>306810000.0</v>
       </c>
       <c r="G2">
-        <v>312986000.0</v>
+        <v>319786000.0</v>
       </c>
       <c r="H2">
+        <v>315166000.0</v>
+      </c>
+      <c r="I2">
         <v>320796000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>341687000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>351885000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>341086000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>347098000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>357764000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>350351000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>345016000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>367985000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>387236000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>359646000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>349485000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>338073000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>362698000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>398453000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>379463000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>381809000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>420902000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>401177000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>384245000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>451605000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>434049000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>432215000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>429570000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>494501000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>499707000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>482282000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>465831000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>575366000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>449595000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>601606000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>571597000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>584423000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>576755000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>577176000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>529846000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>530439000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>504990000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>529056000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>505413000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>431628000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>404627000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>391802000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>358361000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>340748000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>329924000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>324556000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>264595000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>243137000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>271100000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>260252000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>207033000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>210606000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>205822000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>206486000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>187859000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>164813000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>160596000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>172067000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>168676000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>211622000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>204933000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>241838000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>217951000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>210669000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>195910000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>197089000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>168394000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>160329000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>167289000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>160319000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>151065000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>143136000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>138760000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>128061000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>115248000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>118066000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>115793000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>116522000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>98629000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>99894000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>98316000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>95693000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>89891000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>84406000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>89224000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>82660000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>67166000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>82784000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>73172000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>72696000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>63073000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>57972000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>61129000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>62297000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>53245000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>90624000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>57302000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>60472000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>54609000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>34400000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>30500000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>30400000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>26700000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>18200000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>16700000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>17100000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>9900000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>12000000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>8600000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>10500000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>9700000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>11600000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>10400000.0</v>
       </c>
-      <c r="DR2"/>
-      <c r="DS2">
+      <c r="DS2"/>
+      <c r="DT2">
         <v>8100000.0</v>
       </c>
-      <c r="DT2">
+      <c r="DU2">
         <v>9800000.0</v>
       </c>
-      <c r="DU2">
+      <c r="DV2">
         <v>8300000.0</v>
       </c>
-      <c r="DV2"/>
       <c r="DW2"/>
       <c r="DX2"/>
       <c r="DY2"/>
-      <c r="DZ2">
+      <c r="DZ2"/>
+      <c r="EA2">
         <v>700000.0</v>
       </c>
-      <c r="EA2">
+      <c r="EB2">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:131">
+    <row r="3" spans="1:132">
       <c r="A3" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B3">
-        <v>11149000.0</v>
+        <v>10594000.0</v>
       </c>
       <c r="C3">
-        <v>15411000.0</v>
+        <v>9297000.0</v>
       </c>
       <c r="D3">
-        <v>11357000.0</v>
+        <v>12656000.0</v>
       </c>
       <c r="E3">
-        <v>10455000.0</v>
+        <v>9833000.0</v>
       </c>
       <c r="F3">
-        <v>11020000.0</v>
+        <v>9256000.0</v>
       </c>
       <c r="G3">
-        <v>11427000.0</v>
+        <v>9791000.0</v>
       </c>
       <c r="H3">
+        <v>10090000.0</v>
+      </c>
+      <c r="I3">
         <v>10305000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>10858000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>11197000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>12305000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>12868000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>13784000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>12155000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>11970000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>12453000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>12638000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>10903000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>10855000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>11801000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>12814000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>11193000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>13761000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>12019000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>12927000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>13219000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>13923000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>14840000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>12483000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>12205000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>12860000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>15670000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>15074000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>14918000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>15147000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>17397000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>10567000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>16948000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>17220000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>18128000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>16309000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>16047000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>15743000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>13523000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>14162000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>14322000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>14580000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>13443000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>12789000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>11355000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>10453000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>13276000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>9794000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>8975000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>8050000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>8092000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>7775000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>8278000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>6314000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>6463000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>5948000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>5770000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>5943000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>4710000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>4703000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>4779000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>4580000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>5095000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>5183000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>5690000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>5386000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>5603000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>5144000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>4764000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>4469000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>4765000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>3839000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>3769000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>3319000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>3419000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>3114000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>2809000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>3207000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>3662000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>3359000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>3712000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>3105000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>1990000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>2442000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>2739000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>2592000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>2289000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>2167000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>2150000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>2013000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>2329000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>2177000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>1864000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>1989000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>3405000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>3234000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>3125000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>3071000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>4995000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>3369000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>3256000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>2978000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>1500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100000.0</v>
       </c>
       <c r="DF3">
         <v>1100000.0</v>
       </c>
       <c r="DG3">
         <v>1100000.0</v>
       </c>
       <c r="DH3">
+        <v>1100000.0</v>
+      </c>
+      <c r="DI3">
         <v>500000.0</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>600000.0</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>500000.0</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>400000.0</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DN3">
         <v>400000.0</v>
       </c>
       <c r="DO3">
+        <v>400000.0</v>
+      </c>
+      <c r="DP3">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DQ3">
         <v>400000.0</v>
       </c>
-      <c r="DR3"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DR3">
+        <v>400000.0</v>
+      </c>
+      <c r="DS3"/>
       <c r="DT3">
         <v>300000.0</v>
       </c>
       <c r="DU3">
+        <v>300000.0</v>
+      </c>
+      <c r="DV3">
         <v>800000.0</v>
       </c>
-      <c r="DV3"/>
       <c r="DW3"/>
       <c r="DX3"/>
       <c r="DY3"/>
       <c r="DZ3"/>
       <c r="EA3"/>
+      <c r="EB3"/>
     </row>
-    <row r="4" spans="1:131">
+    <row r="4" spans="1:132">
       <c r="A4" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
-      <c r="V4">
+      <c r="V4"/>
+      <c r="W4">
         <v>-11000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>11266000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-460000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-697000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-2816000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-102068000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-5897000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-75925000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-37223000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-14324000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-65385000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-12555000.0</v>
       </c>
-      <c r="AH4">
-[...1 lines deleted...]
-      </c>
       <c r="AI4">
+        <v>0.0</v>
+      </c>
+      <c r="AJ4">
         <v>-12555000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>1889000.0</v>
       </c>
-      <c r="AK4">
-[...1 lines deleted...]
-      </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
+        <v>0.0</v>
+      </c>
+      <c r="AO4">
         <v>19858000.0</v>
       </c>
-      <c r="AO4">
-[...1 lines deleted...]
-      </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
+        <v>0.0</v>
+      </c>
+      <c r="AS4">
         <v>19858000.0</v>
       </c>
-      <c r="AS4">
-[...1 lines deleted...]
-      </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
+        <v>0.0</v>
+      </c>
+      <c r="AW4">
         <v>-1629000.0</v>
       </c>
-      <c r="AW4">
-[...1 lines deleted...]
-      </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
+        <v>0.0</v>
+      </c>
+      <c r="BA4">
         <v>-5137000.0</v>
       </c>
-      <c r="BA4">
-[...1 lines deleted...]
-      </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
         <v>0.0</v>
       </c>
       <c r="BJ4">
@@ -28014,892 +28156,899 @@
       </c>
       <c r="CR4">
         <v>0.0</v>
       </c>
       <c r="CS4">
         <v>0.0</v>
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
-      <c r="CZ4"/>
+      <c r="CZ4">
+        <v>0.0</v>
+      </c>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
       <c r="EA4"/>
+      <c r="EB4"/>
     </row>
-    <row r="5" spans="1:131">
+    <row r="5" spans="1:132">
       <c r="A5" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B5">
-        <v>-97958000.0</v>
+        <v>-91004000.0</v>
       </c>
       <c r="C5">
-        <v>-6209000.0</v>
+        <v>-96823000.0</v>
       </c>
       <c r="D5">
-        <v>-250119000.0</v>
+        <v>-4612000.0</v>
       </c>
       <c r="E5">
-        <v>-122261000.0</v>
+        <v>-248910999.0</v>
       </c>
       <c r="F5">
-        <v>-87859000.0</v>
+        <v>20858000.0</v>
       </c>
       <c r="G5">
-        <v>-2239000.0</v>
+        <v>23317000.0</v>
       </c>
       <c r="H5">
+        <v>8987000.0</v>
+      </c>
+      <c r="I5">
         <v>7685000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-28001000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-739000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-2013000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>11503000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-141365000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>28451000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>17613000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>12759000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>35876000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>41091000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>26335000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>50781000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>48011000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>14002000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>4653000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>23617000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>19395000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>7947000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>1127000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>1758000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>17925000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-21251000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-28564000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>13220000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>30814000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>31725000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>32368000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>8406000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>47549000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>41508000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>14212000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>65450000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>79783000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>87013000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>48871000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>74712000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>60194000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>74012000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>28827000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>60023000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>63629000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>64313000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>39772000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>39733000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>51059000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>51244000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>32276000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>53412000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>41633000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>36204000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>23837000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>28194000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>30820000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>29712000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>19956000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>17136000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>19341000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>22718000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>19244000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-3352000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>14782000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>20405000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>15494000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>11758000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>17431000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>29262000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>18305000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>17340000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>23540000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>24925000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>16880000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>13760000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>17239000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>21178000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>12754000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-2388000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>11728000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>18058000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>10790000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>8464000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>9019000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>17052000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>11343000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>10421000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>13804000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>13796000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>7703000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-15358000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>8531000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>9960000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>9135000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>4273000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>6561000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>16938000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>11549000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-20015000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>15240000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>15307000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>645000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>8000000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>6833000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>5700000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>4200000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>3400000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>2900000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>2600000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>1200000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>800000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100000.0</v>
       </c>
       <c r="DO5">
         <v>1100000.0</v>
       </c>
       <c r="DP5">
+        <v>1100000.0</v>
+      </c>
+      <c r="DQ5">
         <v>1400000.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
         <v>1300000.0</v>
       </c>
-      <c r="DR5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DS5"/>
       <c r="DT5">
         <v>1000000.0</v>
       </c>
       <c r="DU5">
+        <v>1000000.0</v>
+      </c>
+      <c r="DV5">
         <v>1200000.0</v>
       </c>
-      <c r="DV5"/>
       <c r="DW5"/>
       <c r="DX5"/>
       <c r="DY5"/>
       <c r="DZ5"/>
       <c r="EA5"/>
+      <c r="EB5"/>
     </row>
-    <row r="6" spans="1:131">
+    <row r="6" spans="1:132">
       <c r="A6" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B6">
-        <v>-86809000.0</v>
+        <v>-80410000.0</v>
       </c>
       <c r="C6">
-        <v>9202000.0</v>
+        <v>-87526000.0</v>
       </c>
       <c r="D6">
-        <v>-238762000.0</v>
+        <v>8044000.0</v>
       </c>
       <c r="E6">
-        <v>-111806000.0</v>
+        <v>-239077999.0</v>
       </c>
       <c r="F6">
-        <v>-76839000.0</v>
+        <v>30114000.0</v>
       </c>
       <c r="G6">
-        <v>9188000.0</v>
+        <v>33108000.0</v>
       </c>
       <c r="H6">
+        <v>19077000.0</v>
+      </c>
+      <c r="I6">
         <v>17990000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-17143000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>10458000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>10292000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>24371000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-127581000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>40606000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>29583000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>25212000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>48514000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>51994000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>37190000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>62582000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>60825000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>25195000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>18414000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>35636000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>32322000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>21166000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>15050000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>16598000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>30408000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-9046000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-15704000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>28890000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>45888000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>46643000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>47515000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>25803000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>58116000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>58456000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>31432000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>83578000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>96092000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>103060000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>64614000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>88235000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>74356000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>88334000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>43407000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>73466000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>76418000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>75668000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>50225000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>53009000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>60853000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>60219000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>40326000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>61504000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>49408000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>44482000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>30151000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>34657000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>36768000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>35482000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>25899000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>21846000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>24044000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>27497000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>23824000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>1743000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>19965000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>26095000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>20880000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>17361000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>22575000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>34026000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>22774000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>22105000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>27379000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>28694000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>20199000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>17179000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>20353000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>23987000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>15961000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>1274000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>15087000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>21770000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>13895000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>10454000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>11461000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>19791000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>13935000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>12710000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>15971000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>15946000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>9716000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-13029000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>10708000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>11824000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>11124000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>7678000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>9795000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>20063000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>14620000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>-15020000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>18609000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>18563000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>3623000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>9500000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>7933000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>6800000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>5300000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>3900000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>3500000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>3100000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>1600000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>1100000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>800000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>1500000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>1400000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>1800000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>1700000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>18100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="DT6">
         <v>1300000.0</v>
       </c>
       <c r="DU6">
+        <v>1300000.0</v>
+      </c>
+      <c r="DV6">
         <v>2000000.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>14800000.0</v>
       </c>
-      <c r="DW6">
+      <c r="DX6">
         <v>13600000.0</v>
       </c>
-      <c r="DX6">
+      <c r="DY6">
         <v>-2500000.0</v>
       </c>
-      <c r="DY6">
+      <c r="DZ6">
         <v>1600000.0</v>
       </c>
-      <c r="DZ6">
+      <c r="EA6">
         <v>-500000.0</v>
       </c>
-      <c r="EA6">
+      <c r="EB6">
         <v>-200000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:131">
+    <row r="7" spans="1:132">
       <c r="A7" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
-      <c r="AF7">
-[...1 lines deleted...]
-      </c>
+      <c r="AF7"/>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
@@ -29069,128 +29218,129 @@
       </c>
       <c r="CR7">
         <v>0.0</v>
       </c>
       <c r="CS7">
         <v>0.0</v>
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
-      <c r="CZ7"/>
+      <c r="CZ7">
+        <v>0.0</v>
+      </c>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
       <c r="DZ7"/>
       <c r="EA7"/>
+      <c r="EB7"/>
     </row>
-    <row r="8" spans="1:131">
+    <row r="8" spans="1:132">
       <c r="A8" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-      <c r="Y8">
+      <c r="Y8"/>
+      <c r="Z8">
         <v>-697000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-2816000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-102068000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-5897000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-74620000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-34714000.0</v>
       </c>
-      <c r="AE8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF8"/>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
@@ -29360,1646 +29510,1661 @@
       </c>
       <c r="CR8">
         <v>0.0</v>
       </c>
       <c r="CS8">
         <v>0.0</v>
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
-      <c r="CZ8"/>
+      <c r="CZ8">
+        <v>0.0</v>
+      </c>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
       <c r="EA8"/>
+      <c r="EB8"/>
     </row>
-    <row r="9" spans="1:131">
+    <row r="9" spans="1:132">
       <c r="A9" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B9">
-        <v>74439000.0</v>
+        <v>67041000.0</v>
       </c>
       <c r="C9">
-        <v>68078000.0</v>
+        <v>73286000.0</v>
       </c>
       <c r="D9">
-        <v>74346000.0</v>
+        <v>66768000.0</v>
       </c>
       <c r="E9">
-        <v>84650000.0</v>
+        <v>72950000.0</v>
       </c>
       <c r="F9">
-        <v>93452000.0</v>
+        <v>83541000.0</v>
       </c>
       <c r="G9">
-        <v>81610000.0</v>
+        <v>91699000.0</v>
       </c>
       <c r="H9">
+        <v>79430000.0</v>
+      </c>
+      <c r="I9">
         <v>98003000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>96671000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>102215000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>83943000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>100743000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>97479000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>103857000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>94335000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>89025000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>115703000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>117295000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>105418000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>112580000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>129906000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>129965000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>119164000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>129937000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>132395000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>105607000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>97831000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>106077000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>113208000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>101351000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>88908000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>125097000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>133013000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>133950000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>123388000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>149719000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>139203000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>138393000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>109867000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>111312000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>159908000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>166261000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>137881000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>167697000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>157749000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>167327000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>125844000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>152200000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>152793000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>143077000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>119123000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>122722000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>126163000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>130763000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>95212000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>94088000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>104681000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>104585000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>79804000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>81426000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>82564000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>85392000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>70102000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>57975000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>61502000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>69900000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>61808000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>51083000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>59995000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>70382000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>68833000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>67592000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>68722000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>79144000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>68851000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>61082000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>70738000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>69871000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>58830000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>51654000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>57683000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>58166000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>45849000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>33283000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>45468000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>53231000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>38975000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>37457000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>38546000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>47099000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>37162000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>33403000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>40000000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>40346000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>29254000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>12652000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>32442000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>32473000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>26662000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>41321000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>25963000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>53728000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>40408000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>86796000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>54614000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>56203000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>33331000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>26700000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>20333000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>20200000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>16800000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>12900000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>11500000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>11600000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>6400000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>7200000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>5000000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>6600000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>5700000.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>8100000.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>6800000.0</v>
       </c>
-      <c r="DR9">
+      <c r="DS9">
         <v>18100000.0</v>
       </c>
-      <c r="DS9">
+      <c r="DT9">
         <v>5400000.0</v>
       </c>
-      <c r="DT9">
+      <c r="DU9">
         <v>5700000.0</v>
       </c>
-      <c r="DU9">
+      <c r="DV9">
         <v>6000000.0</v>
       </c>
-      <c r="DV9">
+      <c r="DW9">
         <v>14800000.0</v>
       </c>
-      <c r="DW9">
+      <c r="DX9">
         <v>13600000.0</v>
       </c>
-      <c r="DX9">
+      <c r="DY9">
         <v>12200000.0</v>
       </c>
-      <c r="DY9">
+      <c r="DZ9">
         <v>1600000.0</v>
       </c>
-      <c r="DZ9">
+      <c r="EA9">
         <v>300000.0</v>
       </c>
-      <c r="EA9"/>
+      <c r="EB9"/>
     </row>
-    <row r="10" spans="1:131">
+    <row r="10" spans="1:132">
       <c r="A10" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B10">
+        <v>-105584000.0</v>
+      </c>
+      <c r="C10">
         <v>-113620000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-21881000.0</v>
       </c>
-      <c r="D10">
-[...1 lines deleted...]
-      </c>
       <c r="E10">
+        <v>-263063999.0</v>
+      </c>
+      <c r="F10">
         <v>-135093000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-101247000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-16140000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-6229000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-43094000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-17784000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-15755000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-2278000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-155314000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>17323000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>9554000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>6333000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>32269000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>38034000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>23953000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>48381000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>46051000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>10589000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>2181000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>19657000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>14794000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>2872000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-5484000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-8672000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>11726000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-26690000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-33053000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>6073000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>23931000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>25440000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>26097000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>2833000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>41973000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>37656000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>9182000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-76271000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>72702000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>80682000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>42488000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>73811000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>51541000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>65506000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>24921000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>57576000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>57766000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>59831000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>36406000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>34487000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>43439000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>48545000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>27646000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>48678000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>37467000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>32348000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>20356000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>21555000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>27848000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>26628000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>16259000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>9613000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>16664000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>17910000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>13427000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-269000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-44239000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>14287000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>10912000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>9246000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>13903000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>24950000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>17346000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>17321000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>20248000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>23171000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>15060000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>11608000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>15657000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>19869000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>11886000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>-3675000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>10546000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>17505000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>10135000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>8047000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>8087000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>16702000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>10552000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>10861000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>12620000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>13150000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>7533000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>-20602000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>8231000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>8396000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>8778000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>4616000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>7313000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>17699000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>11043000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>-30213000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>14541000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>14639000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>-2300000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>6100000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>5700000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>4600000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>3200000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>2900000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>2400000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>1900000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>900000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>500000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>400000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>700000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="DQ10">
         <v>900000.0</v>
       </c>
       <c r="DR10">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="DS10">
         <v>700000.0</v>
       </c>
       <c r="DT10">
-        <v>900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="DU10">
         <v>900000.0</v>
       </c>
       <c r="DV10">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="DW10">
         <v>700000.0</v>
       </c>
       <c r="DX10">
+        <v>700000.0</v>
+      </c>
+      <c r="DY10">
         <v>500000.0</v>
       </c>
-      <c r="DY10">
+      <c r="DZ10">
         <v>-100000.0</v>
       </c>
-      <c r="DZ10">
+      <c r="EA10">
         <v>-500000.0</v>
       </c>
-      <c r="EA10">
+      <c r="EB10">
         <v>-400000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:131">
+    <row r="11" spans="1:132">
       <c r="A11" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B11">
+        <v>759000.0</v>
+      </c>
+      <c r="C11">
         <v>2386000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-1256000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>9551000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-505000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>2728000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>3523000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-3292000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>5100000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-4249000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-5379000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>16421000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-39587000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>6357000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>2631000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>3291000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>7738000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>7145000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>4542000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>7896000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>11797000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>8438000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>12962000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>15958000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-10242000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>1020000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-531000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-1018000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>2943000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>5097000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-9966000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>10629000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-1310000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-17690000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>7484000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>2520000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>9149000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>10509000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>762000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>13595000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>23914000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>22602000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>13330000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>2739000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>18147000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>20931000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>6066000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>21852000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19748000.0</v>
       </c>
       <c r="AX11">
         <v>19748000.0</v>
       </c>
       <c r="AY11">
+        <v>19748000.0</v>
+      </c>
+      <c r="AZ11">
         <v>8751000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>8554000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>1610000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>16302000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>7858000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>10091000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>12648000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>11267000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>7717000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>8707000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>11076000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>10361000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>7164000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>2922000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>14008000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>6728000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>5337000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>-1534000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>-972000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>5498000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>4146000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>2742000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>5588000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>9368000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>6526000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>6057000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>7858000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>8958000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>6321000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>4321000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>5909000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>7531000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>4523000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>-987000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>2848000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>6827000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>3953000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>2967000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>3073000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>6330000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>4010000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>4100000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>4764000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>4964000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>2844000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>-7788000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>3094000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>3191000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>3335000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>1939000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>3072000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>7433000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>4638000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>-6319000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>5904000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>6138000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>-1088000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>2600000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>2500000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>2000000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>1400000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>1200000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>1000000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>800000.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>400000.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>200000.0</v>
       </c>
-      <c r="DM11"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DN11"/>
       <c r="DO11">
         <v>300000.0</v>
       </c>
       <c r="DP11">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="DQ11">
         <v>400000.0</v>
       </c>
       <c r="DR11">
+        <v>400000.0</v>
+      </c>
+      <c r="DS11">
         <v>-700000.0</v>
       </c>
-      <c r="DS11">
+      <c r="DT11">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DU11">
         <v>400000.0</v>
       </c>
       <c r="DV11">
-        <v>-700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="DW11">
         <v>-700000.0</v>
       </c>
       <c r="DX11">
+        <v>-700000.0</v>
+      </c>
+      <c r="DY11">
         <v>-500000.0</v>
       </c>
-      <c r="DY11">
+      <c r="DZ11">
         <v>100000.0</v>
       </c>
-      <c r="DZ11">
+      <c r="EA11">
         <v>500000.0</v>
       </c>
-      <c r="EA11">
+      <c r="EB11">
         <v>400000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:131">
+    <row r="12" spans="1:132">
       <c r="A12" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B12">
-        <v>15662000.0</v>
+        <v>14580000.0</v>
       </c>
       <c r="C12">
-        <v>13746000.0</v>
+        <v>16797000.0</v>
       </c>
       <c r="D12">
+        <v>17269000.0</v>
+      </c>
+      <c r="E12">
         <v>14153000.0</v>
       </c>
-      <c r="E12">
-[...1 lines deleted...]
-      </c>
       <c r="F12">
-        <v>12800000.0</v>
+        <v>10907000.0</v>
       </c>
       <c r="G12">
-        <v>13746000.0</v>
+        <v>21029000.0</v>
       </c>
       <c r="H12">
+        <v>8716000.0</v>
+      </c>
+      <c r="I12">
         <v>13704000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>14127000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>16138000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>13244000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>13873000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>13421000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>10812000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>7677000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>4898000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>3224000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2592000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1856000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1834000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2030000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2337000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2453000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>3190000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>4037000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>4737000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>6294000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>10166000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>5994000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>5428000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>4314000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>7382000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>6782000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>6479000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>6282000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>5657000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>5399000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>5097000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>5081000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>3370000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>6920000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>6300000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>6467000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1075000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>8640000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>8814000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>3926000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>4304000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>5946000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>5955000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>3938000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>5390000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>7913000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>3295000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>3892000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>5027000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>4194000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>4607000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>3549000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>4165000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>2851000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>3527000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>2457000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>3212000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>2024000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>3515000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>3042000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>3083000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>1072000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>6284000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>3984000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>11311000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>3528000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>19000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3300000.0</v>
       </c>
       <c r="BX12">
         <v>3300000.0</v>
       </c>
       <c r="BY12">
+        <v>3300000.0</v>
+      </c>
+      <c r="BZ12">
         <v>3292000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>1754000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>1820000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>5911000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>1582000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>1309000.0</v>
       </c>
-      <c r="CE12">
-[...1 lines deleted...]
-      </c>
       <c r="CF12">
         <v>0.0</v>
       </c>
       <c r="CG12">
         <v>0.0</v>
       </c>
       <c r="CH12">
         <v>0.0</v>
       </c>
       <c r="CI12">
         <v>0.0</v>
       </c>
       <c r="CJ12">
         <v>0.0</v>
       </c>
       <c r="CK12">
         <v>0.0</v>
       </c>
       <c r="CL12">
         <v>0.0</v>
       </c>
       <c r="CM12">
         <v>0.0</v>
       </c>
       <c r="CN12">
         <v>0.0</v>
       </c>
       <c r="CO12">
         <v>0.0</v>
       </c>
       <c r="CP12">
         <v>0.0</v>
       </c>
       <c r="CQ12">
         <v>0.0</v>
       </c>
       <c r="CR12">
         <v>0.0</v>
       </c>
       <c r="CS12">
         <v>0.0</v>
       </c>
       <c r="CT12">
         <v>0.0</v>
       </c>
       <c r="CU12">
         <v>0.0</v>
       </c>
       <c r="CV12">
+        <v>0.0</v>
+      </c>
+      <c r="CW12">
         <v>516000.0</v>
       </c>
-      <c r="CW12">
-[...1 lines deleted...]
-      </c>
       <c r="CX12">
         <v>0.0</v>
       </c>
       <c r="CY12">
         <v>0.0</v>
       </c>
       <c r="CZ12">
+        <v>0.0</v>
+      </c>
+      <c r="DA12">
         <v>1017000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>1318000.0</v>
       </c>
-      <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
       <c r="DW12"/>
       <c r="DX12"/>
       <c r="DY12"/>
       <c r="DZ12"/>
       <c r="EA12"/>
+      <c r="EB12"/>
     </row>
-    <row r="13" spans="1:131">
+    <row r="13" spans="1:132">
       <c r="A13" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13">
         <v>4037000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>4737000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>6294000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>10166000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>5994000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -31057,88 +31222,87 @@
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
       <c r="EA13"/>
+      <c r="EB13"/>
     </row>
-    <row r="14" spans="1:131">
+    <row r="14" spans="1:132">
       <c r="A14" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
-      <c r="AF14">
-[...1 lines deleted...]
-      </c>
+      <c r="AF14"/>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
@@ -31204,58 +31368,58 @@
       <c r="BI14">
         <v>0.0</v>
       </c>
       <c r="BJ14">
         <v>0.0</v>
       </c>
       <c r="BK14">
         <v>0.0</v>
       </c>
       <c r="BL14">
         <v>0.0</v>
       </c>
       <c r="BM14">
         <v>0.0</v>
       </c>
       <c r="BN14">
         <v>0.0</v>
       </c>
       <c r="BO14">
         <v>0.0</v>
       </c>
       <c r="BP14">
         <v>0.0</v>
       </c>
       <c r="BQ14">
+        <v>0.0</v>
+      </c>
+      <c r="BR14">
         <v>-649000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>649000.0</v>
       </c>
-      <c r="BS14">
-[...1 lines deleted...]
-      </c>
       <c r="BT14">
         <v>0.0</v>
       </c>
       <c r="BU14">
         <v>0.0</v>
       </c>
       <c r="BV14">
         <v>0.0</v>
       </c>
       <c r="BW14">
         <v>0.0</v>
       </c>
       <c r="BX14">
         <v>0.0</v>
       </c>
       <c r="BY14">
         <v>0.0</v>
       </c>
       <c r="BZ14">
         <v>0.0</v>
       </c>
       <c r="CA14">
         <v>0.0</v>
       </c>
       <c r="CB14">
@@ -31308,990 +31472,997 @@
       </c>
       <c r="CR14">
         <v>0.0</v>
       </c>
       <c r="CS14">
         <v>0.0</v>
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
-      <c r="CZ14"/>
+      <c r="CZ14">
+        <v>0.0</v>
+      </c>
       <c r="DA14"/>
       <c r="DB14"/>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
       <c r="DS14"/>
       <c r="DT14"/>
       <c r="DU14"/>
       <c r="DV14"/>
       <c r="DW14"/>
       <c r="DX14"/>
       <c r="DY14"/>
       <c r="DZ14"/>
       <c r="EA14"/>
+      <c r="EB14"/>
     </row>
-    <row r="15" spans="1:131">
+    <row r="15" spans="1:132">
       <c r="A15" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B15">
+        <v>-106343000.0</v>
+      </c>
+      <c r="C15">
         <v>-116006000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-20625000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-272615000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-134588000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-103975000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-19663000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-2937000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-48194000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-13535000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-10376000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-18699000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-115727000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>10966000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>6923000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>3042000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>24531000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>30889000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>19411000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>40485000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>34254000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>2140000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>485000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>3239000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>24339000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-964000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-107021000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-13551000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-65837000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-66501000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-37425000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-69941000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>12686000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>47103000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>19846000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>313000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>31328000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>27185000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>8604000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-89805000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>48788000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>58080000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>29158000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>71072000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>33394000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>44575000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>18855000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>35724000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>35241000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>41231000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>27655000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>25933000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>40715000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>31622000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>16386000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>23390000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>24107000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>20038000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>11690000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>12848000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>16772000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>16267000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>9095000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>6691000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>2656000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>11182000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>8090000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>1265000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-41150000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>8140000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>7022000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>6504000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>8315000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>15582000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>10820000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>11264000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>12390000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>14213000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>8739000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>7287000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>9748000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>12338000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>7363000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>-2688000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>7698000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>10678000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>6182000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>5080000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>5014000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>10372000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>6542000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>6761000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>7856000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>8186000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>4689000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>-12814000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>5137000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>5205000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>5443000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>2677000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>4241000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>10266000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>6405000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>-25834000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>8637000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>8501000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>-4966000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>3500000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>3200000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>2600000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>1800000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>400000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>1400000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>1100000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>500000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DN15">
         <v>400000.0</v>
       </c>
       <c r="DO15">
+        <v>400000.0</v>
+      </c>
+      <c r="DP15">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DQ15">
         <v>500000.0</v>
       </c>
       <c r="DR15">
+        <v>500000.0</v>
+      </c>
+      <c r="DS15">
         <v>700000.0</v>
       </c>
-      <c r="DS15">
+      <c r="DT15">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DU15">
         <v>500000.0</v>
       </c>
       <c r="DV15">
-        <v>700000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="DW15">
         <v>700000.0</v>
       </c>
       <c r="DX15">
+        <v>700000.0</v>
+      </c>
+      <c r="DY15">
         <v>500000.0</v>
       </c>
-      <c r="DY15">
+      <c r="DZ15">
         <v>-100000.0</v>
       </c>
-      <c r="DZ15">
+      <c r="EA15">
         <v>-500000.0</v>
       </c>
-      <c r="EA15">
+      <c r="EB15">
         <v>-400000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:131">
+    <row r="16" spans="1:132">
       <c r="A16" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>-10376000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-18699000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-115727000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>10966000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>6923000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>3042000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>24531000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>30889000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>19411000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>40485000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>34254000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>2140000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>485000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>3239000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>24339000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-964000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-107021000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-13551000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-65837000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-66501000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-37425000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-69941000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>12686000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>47103000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>19846000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>313000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>31328000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>27185000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>8604000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-89805000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>48985000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>56947000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>31302000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>71072000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>33394000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>44575000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>18855000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>35724000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>35241000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>41231000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>27655000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>25933000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>40715000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>31622000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>16386000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>24209000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>24107000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>19287000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>11622000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>12848000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>16772000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>16267000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>9095000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>6691000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>2656000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>11182000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>8090000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>1265000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>-8140000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>8140000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>7022000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>6504000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>8315000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>15582000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>10820000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>12140000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>12390000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>14213000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>8739000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>8692000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>8831000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>12092000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>6752000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>14172000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>7698000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>10678000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>6182000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>5080000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>5014000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>10372000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>6542000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>6761000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>7856000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>8186000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>4689000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>-2166000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>5137000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>5205000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>5443000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>2677000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>4241000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>10266000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>6405000.0</v>
       </c>
-      <c r="CZ16"/>
-      <c r="DA16">
+      <c r="DA16"/>
+      <c r="DB16">
         <v>8637000.0</v>
       </c>
-      <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
       <c r="DZ16"/>
       <c r="EA16"/>
+      <c r="EB16"/>
     </row>
-    <row r="17" spans="1:131">
+    <row r="17" spans="1:132">
       <c r="A17" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B17">
+        <v>-106343000.0</v>
+      </c>
+      <c r="C17">
         <v>-116006000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-20625000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-272615000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-134588000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-103975000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-19663000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-2937000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-48194000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-13535000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-10376000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-18791000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-115199000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>11282000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>7305000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>4570000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>24914000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>31354000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>19937000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>40485000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>34184000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>3227000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-10762000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>3699000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>25600000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>2190000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-4636000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-7390000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>10293000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-29267000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-22926000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-9997000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>25342000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>46909000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>19835000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>229000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>31505000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>27147000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>8420000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-89866000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>49146000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>56978000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>31218000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>70898000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>33407000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>44267000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>18835000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>33867000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>37935000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>38610000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>27083000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>25789000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>41536000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>31647000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>20526000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>38124000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>24041000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>19287000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>11622000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>14875000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>16893000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>16267000.0</v>
       </c>
-      <c r="BK17">
+      <c r="BL17">
         <v>9095000.0</v>
       </c>
-      <c r="BL17">
-[...1 lines deleted...]
-      </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
@@ -32365,168 +32536,173 @@
       </c>
       <c r="CR17">
         <v>0.0</v>
       </c>
       <c r="CS17">
         <v>0.0</v>
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
-      <c r="CZ17"/>
+      <c r="CZ17">
+        <v>0.0</v>
+      </c>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
       <c r="EA17"/>
+      <c r="EB17"/>
     </row>
-    <row r="18" spans="1:131">
+    <row r="18" spans="1:132">
       <c r="A18" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B18">
+        <v>-13914000.0</v>
+      </c>
+      <c r="C18">
         <v>-15662000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-15499000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-12841000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-11866000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-12800000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-13746000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-13704000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-14127000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-16138000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-13244000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-13873000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-13421000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-10812000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-7677000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-4898000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-3224000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-2592000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-1856000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-1834000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-2030000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-2337000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-2453000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-3190000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-4037000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-4737000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-6294000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-10166000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-9390000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -32584,222 +32760,223 @@
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
       <c r="DY18"/>
       <c r="DZ18"/>
       <c r="EA18"/>
+      <c r="EB18"/>
     </row>
-    <row r="19" spans="1:131">
+    <row r="19" spans="1:132">
       <c r="A19" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>-499000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-967000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>746000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>1408000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-718000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>329000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>8605000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>262000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>8649000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-1496000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-31000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>1354000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-2414000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-304000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-1582000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-1645000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>754000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-1273000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-384000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-775000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-3135000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>1459000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>954000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>3148000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-97000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-2249000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>1391000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>696000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-25495000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>8852000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-31000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>84000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>174000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-13000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>308000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>20000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>1857000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>83000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>1473000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>572000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>144000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>293000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>596000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-738000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>293000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>28000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>751000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BH19">
         <v>68000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>-2643000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>-121000.0</v>
       </c>
-      <c r="BJ19">
+      <c r="BK19">
         <v>443000.0</v>
       </c>
-      <c r="BK19">
+      <c r="BL19">
         <v>173000.0</v>
       </c>
-      <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
@@ -32823,212 +33000,211 @@
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
       <c r="EA19"/>
+      <c r="EB19"/>
     </row>
-    <row r="20" spans="1:131">
+    <row r="20" spans="1:132">
       <c r="A20" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20">
         <v>18578000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>156583000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>340000.0</v>
       </c>
-      <c r="O20"/>
-      <c r="P20">
+      <c r="P20"/>
+      <c r="Q20">
         <v>1600000.0</v>
       </c>
-      <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20">
         <v>303000.0</v>
       </c>
-      <c r="S20"/>
-      <c r="T20">
+      <c r="T20"/>
+      <c r="U20">
         <v>244000.0</v>
       </c>
-      <c r="U20"/>
-      <c r="V20">
+      <c r="V20"/>
+      <c r="W20">
         <v>25179000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>32497000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>12473000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>13525000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>1889000.0</v>
       </c>
-      <c r="AA20"/>
-      <c r="AB20">
+      <c r="AB20"/>
+      <c r="AC20">
         <v>10010000.0</v>
       </c>
-      <c r="AC20"/>
-      <c r="AD20">
+      <c r="AD20"/>
+      <c r="AE20">
         <v>19473000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>4236000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>-2029000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>9670000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>8246000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>5846000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>48188000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>2083000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>108000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>461000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>129287000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>5701000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>2498000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>3653000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>2587000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>4298000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>391000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>1584000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>3629000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>6763000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>-120000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>2296000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>7334000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>1856000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>3775000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>641000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>-14154000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>549000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>5206000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>1746000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>34000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>-1920000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>676000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>1413000.0</v>
       </c>
-      <c r="BL20">
-[...1 lines deleted...]
-      </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
         <v>0.0</v>
       </c>
       <c r="BQ20">
         <v>0.0</v>
       </c>
       <c r="BR20">
         <v>0.0</v>
       </c>
       <c r="BS20">
         <v>0.0</v>
       </c>
       <c r="BT20">
         <v>0.0</v>
       </c>
       <c r="BU20">
@@ -33102,511 +33278,515 @@
       </c>
       <c r="CR20">
         <v>0.0</v>
       </c>
       <c r="CS20">
         <v>0.0</v>
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
-      <c r="CZ20"/>
+      <c r="CZ20">
+        <v>0.0</v>
+      </c>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
       <c r="EA20"/>
+      <c r="EB20"/>
     </row>
-    <row r="21" spans="1:131">
+    <row r="21" spans="1:132">
       <c r="A21" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B21">
-        <v>-98822000.0</v>
+        <v>7963000.0</v>
       </c>
       <c r="C21">
-        <v>-6865000.0</v>
+        <v>13730000.0</v>
       </c>
       <c r="D21">
-        <v>-251678000.0</v>
+        <v>4542000.0</v>
       </c>
       <c r="E21">
-        <v>-121079000.0</v>
+        <v>5635000.0</v>
       </c>
       <c r="F21">
-        <v>-91899000.0</v>
+        <v>20858000.0</v>
       </c>
       <c r="G21">
-        <v>3053000.0</v>
+        <v>23317000.0</v>
       </c>
       <c r="H21">
+        <v>8987000.0</v>
+      </c>
+      <c r="I21">
         <v>12012000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-27901000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-781000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-2278000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>12094000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-140926000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>27389000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>15823000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>11949000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>35164000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>32021000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>25547000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>41566000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>49577000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>12957000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>3280000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>25261000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>19135000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>9191000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>2455000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>740000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>18992000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-20880000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-27964000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>16580000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>29254000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>30965000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>29241000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>8587000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>49621000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>41508000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>14212000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>65450000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>71148000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>90078000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>54272000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>74712000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>60194000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>74012000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>28827000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>60023000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>63629000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>64313000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>39772000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>39733000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>51059000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>51244000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>32276000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>39258000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>41633000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>36204000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>23837000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>27696000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>28900000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>30388000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>19956000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>17136000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>19341000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>22718000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>19244000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>-3289000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>14782000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>20405000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>15494000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>11758000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>17431000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>29262000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>18305000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>17340000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>23540000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>24925000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>16880000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>13760000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>17239000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>21178000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>12754000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>-2388000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>11728000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>18058000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>10790000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>8464000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>9019000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>17052000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>11343000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>10421000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>13804000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>13796000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>7703000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>-15358000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>8531000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>9960000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>9135000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>4273000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>6561000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>16938000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>11549000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>-20015000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>15240000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>15307000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>645000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>8000000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>6733000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>5700000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>4200000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>3400000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>2900000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>2500000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>1200000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>800000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100000.0</v>
       </c>
       <c r="DO21">
         <v>1100000.0</v>
       </c>
       <c r="DP21">
+        <v>1100000.0</v>
+      </c>
+      <c r="DQ21">
         <v>1400000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>1300000.0</v>
       </c>
-      <c r="DR21">
+      <c r="DS21">
         <v>18100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="DT21">
         <v>1000000.0</v>
       </c>
       <c r="DU21">
+        <v>1000000.0</v>
+      </c>
+      <c r="DV21">
         <v>1200000.0</v>
       </c>
-      <c r="DV21">
+      <c r="DW21">
         <v>14800000.0</v>
       </c>
-      <c r="DW21">
+      <c r="DX21">
         <v>13600000.0</v>
       </c>
-      <c r="DX21">
+      <c r="DY21">
         <v>-2500000.0</v>
       </c>
-      <c r="DY21">
+      <c r="DZ21">
         <v>1600000.0</v>
       </c>
-      <c r="DZ21">
+      <c r="EA21">
         <v>-500000.0</v>
       </c>
-      <c r="EA21">
+      <c r="EB21">
         <v>-200000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:131">
+    <row r="22" spans="1:132">
       <c r="A22" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
-      <c r="AF22">
-[...1 lines deleted...]
-      </c>
+      <c r="AF22"/>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
@@ -33776,477 +33956,483 @@
       </c>
       <c r="CR22">
         <v>0.0</v>
       </c>
       <c r="CS22">
         <v>0.0</v>
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
-      <c r="CZ22"/>
+      <c r="CZ22">
+        <v>0.0</v>
+      </c>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
       <c r="DW22"/>
       <c r="DX22"/>
       <c r="DY22"/>
       <c r="DZ22"/>
       <c r="EA22"/>
+      <c r="EB22"/>
     </row>
-    <row r="23" spans="1:131">
+    <row r="23" spans="1:132">
       <c r="A23" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B23">
-        <v>482942000.0</v>
+        <v>330394000.0</v>
       </c>
       <c r="C23">
-        <v>374748000.0</v>
+        <v>370390000.0</v>
       </c>
       <c r="D23">
-        <v>615026000.0</v>
+        <v>363341000.0</v>
       </c>
       <c r="E23">
-        <v>511430000.0</v>
+        <v>357713000.0</v>
       </c>
       <c r="F23">
-        <v>503384000.0</v>
+        <v>369493000.0</v>
       </c>
       <c r="G23">
-        <v>391543000.0</v>
+        <v>388168000.0</v>
       </c>
       <c r="H23">
+        <v>385609000.0</v>
+      </c>
+      <c r="I23">
         <v>406787000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>466259000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>454881000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>427307000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>435747000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>596169000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>426819000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>423528000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>445061000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>467775000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>444920000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>429356000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>409087000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>443027000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>515461000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>495347000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>486485000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>534162000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>497593000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>479621000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>556942000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>528265000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>554446000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>546442000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>603018000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>603466000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>585267000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>559978000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>716498000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>539177000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>698491000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>667252000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>630285000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>665515000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>653359000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>613455000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>623424000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>602545000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>622371000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>602430000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>523805000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>493791000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>470566000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>437712000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>423737000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>405028000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>404075000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>327531000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>297967000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>334148000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>328633000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>263000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>264336000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>259486000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>261490000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>238005000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>205652000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>202757000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>219249000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>211240000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>265994000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>250146000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>291815000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>271290000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>278261000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>247201000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>246971000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>218940000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>204071000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>214487000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>205265000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>193015000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>181030000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>179204000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>165049000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>148343000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>153737000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>149533000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>151695000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>126814000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>128887000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>127843000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>125740000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>115710000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>107388000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>115420000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>109210000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>88717000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>110794000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>97083000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>95209000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>80600000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>95020000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>80531000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>99087000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>82104000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>197435000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>96676000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>101368000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>87295000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>53100000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>44100000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>50600000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>39300000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>27700000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>25300000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>26200000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>15100000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>18400000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>13200000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>16000000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>14300000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>18300000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>15900000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>18100000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>12500000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>14500000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>13100000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>14800000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>13600000.0</v>
       </c>
-      <c r="DX23">
+      <c r="DY23">
         <v>14700000.0</v>
       </c>
-      <c r="DY23">
+      <c r="DZ23">
         <v>1600000.0</v>
       </c>
-      <c r="DZ23">
+      <c r="EA23">
         <v>1000000.0</v>
       </c>
-      <c r="EA23">
+      <c r="EB23">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:131">
+    <row r="24" spans="1:132">
       <c r="A24" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -34334,624 +34520,626 @@
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
       <c r="DZ24"/>
       <c r="EA24"/>
+      <c r="EB24"/>
     </row>
-    <row r="25" spans="1:131">
+    <row r="25" spans="1:132">
       <c r="A25" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B25">
+        <v>12484000.0</v>
+      </c>
+      <c r="C25">
         <v>11149000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>15411000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>11357000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>10455000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>11020000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>11427000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>10305000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>10858000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>11197000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>12305000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>12868000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>13784000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>12155000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>11970000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>12453000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>12638000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>10903000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>10855000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>11801000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>12814000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>11193000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>13761000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>12019000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>12927000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>13219000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>13923000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>14840000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>13968000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>13722000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>14384000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>15670000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>10167000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>17346000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>17626000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>17397000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>18128000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>16948000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>17220000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>18128000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>16085000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>15853000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>15556000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>13523000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>14162000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>14322000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>14580000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>13443000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>12789000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>11355000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>10453000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>13276000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>9794000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>8975000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>8050000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>8092000.0</v>
       </c>
-      <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
-      <c r="BJ25">
+      <c r="BJ25"/>
+      <c r="BK25">
         <v>5770000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>5943000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>4710000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>4703000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>4779000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>4580000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>5095000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>5183000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>5690000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>5386000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>5603000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>5144000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>4765000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>4469000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>4765000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>3839000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>3769000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>3319000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>3419000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>3114000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>2809000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>3207000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>3662000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>3359000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>3712000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>3105000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>1990000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>2442000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>2739000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>2592000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>2289000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>2167000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>2150000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>2013000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>2329000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>2177000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>1864000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>1989000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>3405000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>3234000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>3125000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>3071000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>4995000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>2362000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>2300000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>2100000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>1500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100000.0</v>
       </c>
       <c r="DF25">
         <v>1100000.0</v>
       </c>
       <c r="DG25">
         <v>1100000.0</v>
       </c>
       <c r="DH25">
+        <v>1100000.0</v>
+      </c>
+      <c r="DI25">
         <v>500000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>600000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>500000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>400000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DN25">
         <v>400000.0</v>
       </c>
       <c r="DO25">
+        <v>400000.0</v>
+      </c>
+      <c r="DP25">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DQ25">
         <v>400000.0</v>
       </c>
-      <c r="DR25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DR25">
+        <v>400000.0</v>
+      </c>
+      <c r="DS25"/>
       <c r="DT25">
         <v>300000.0</v>
       </c>
       <c r="DU25">
+        <v>300000.0</v>
+      </c>
+      <c r="DV25">
         <v>800000.0</v>
       </c>
-      <c r="DV25"/>
       <c r="DW25"/>
       <c r="DX25"/>
       <c r="DY25"/>
       <c r="DZ25"/>
       <c r="EA25"/>
+      <c r="EB25"/>
     </row>
-    <row r="26" spans="1:131">
+    <row r="26" spans="1:132">
       <c r="A26" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>5222000.0</v>
       </c>
-      <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>5366000.0</v>
       </c>
-      <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26">
         <v>6379000.0</v>
       </c>
-      <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
-      <c r="P26">
+      <c r="P26"/>
+      <c r="Q26">
         <v>9416000.0</v>
       </c>
-      <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
-      <c r="T26">
+      <c r="T26"/>
+      <c r="U26">
         <v>10372000.0</v>
       </c>
-      <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
-      <c r="X26">
+      <c r="X26"/>
+      <c r="Y26">
         <v>11653000.0</v>
       </c>
-      <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
-      <c r="AB26">
+      <c r="AB26"/>
+      <c r="AC26">
         <v>11120000.0</v>
       </c>
-      <c r="AC26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
+        <v>0.0</v>
+      </c>
+      <c r="AG26">
         <v>9696000.0</v>
       </c>
-      <c r="AG26">
-[...1 lines deleted...]
-      </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
+        <v>0.0</v>
+      </c>
+      <c r="AK26">
         <v>10130000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>11354000.0</v>
       </c>
-      <c r="AL26">
-[...1 lines deleted...]
-      </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
+        <v>0.0</v>
+      </c>
+      <c r="AO26">
         <v>11354000.0</v>
       </c>
-      <c r="AO26">
-[...1 lines deleted...]
-      </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
         <v>0.0</v>
       </c>
       <c r="AR26">
+        <v>0.0</v>
+      </c>
+      <c r="AS26">
         <v>10271000.0</v>
       </c>
-      <c r="AS26">
-[...1 lines deleted...]
-      </c>
       <c r="AT26">
         <v>0.0</v>
       </c>
       <c r="AU26">
         <v>0.0</v>
       </c>
       <c r="AV26">
+        <v>0.0</v>
+      </c>
+      <c r="AW26">
         <v>10049000.0</v>
       </c>
-      <c r="AW26">
-[...1 lines deleted...]
-      </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
         <v>0.0</v>
       </c>
       <c r="AZ26">
+        <v>0.0</v>
+      </c>
+      <c r="BA26">
         <v>7516000.0</v>
       </c>
-      <c r="BA26">
-[...1 lines deleted...]
-      </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
       <c r="BD26">
+        <v>0.0</v>
+      </c>
+      <c r="BE26">
         <v>3906000.0</v>
       </c>
-      <c r="BE26">
-[...1 lines deleted...]
-      </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
+        <v>0.0</v>
+      </c>
+      <c r="BI26">
         <v>3800000.0</v>
       </c>
-      <c r="BI26">
-[...1 lines deleted...]
-      </c>
       <c r="BJ26">
         <v>0.0</v>
       </c>
       <c r="BK26">
         <v>0.0</v>
       </c>
       <c r="BL26">
+        <v>0.0</v>
+      </c>
+      <c r="BM26">
         <v>1300000.0</v>
       </c>
-      <c r="BM26">
-[...1 lines deleted...]
-      </c>
       <c r="BN26">
         <v>0.0</v>
       </c>
       <c r="BO26">
         <v>0.0</v>
       </c>
       <c r="BP26">
+        <v>0.0</v>
+      </c>
+      <c r="BQ26">
         <v>1400000.0</v>
       </c>
-      <c r="BQ26">
-[...1 lines deleted...]
-      </c>
       <c r="BR26">
         <v>0.0</v>
       </c>
       <c r="BS26">
         <v>0.0</v>
       </c>
       <c r="BT26">
+        <v>0.0</v>
+      </c>
+      <c r="BU26">
         <v>1700000.0</v>
       </c>
-      <c r="BU26">
-[...1 lines deleted...]
-      </c>
       <c r="BV26">
         <v>0.0</v>
       </c>
       <c r="BW26">
         <v>0.0</v>
       </c>
       <c r="BX26">
+        <v>0.0</v>
+      </c>
+      <c r="BY26">
         <v>1500000.0</v>
       </c>
-      <c r="BY26">
-[...1 lines deleted...]
-      </c>
       <c r="BZ26">
         <v>0.0</v>
       </c>
       <c r="CA26">
         <v>0.0</v>
       </c>
       <c r="CB26">
+        <v>0.0</v>
+      </c>
+      <c r="CC26">
         <v>1200000.0</v>
       </c>
-      <c r="CC26">
-[...1 lines deleted...]
-      </c>
       <c r="CD26">
         <v>0.0</v>
       </c>
       <c r="CE26">
         <v>0.0</v>
       </c>
       <c r="CF26">
         <v>0.0</v>
       </c>
       <c r="CG26">
         <v>0.0</v>
       </c>
       <c r="CH26">
         <v>0.0</v>
       </c>
       <c r="CI26">
         <v>0.0</v>
       </c>
       <c r="CJ26">
         <v>0.0</v>
       </c>
       <c r="CK26">
         <v>0.0</v>
       </c>
       <c r="CL26">
@@ -34974,163 +35162,166 @@
       </c>
       <c r="CR26">
         <v>0.0</v>
       </c>
       <c r="CS26">
         <v>0.0</v>
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
-      <c r="CZ26"/>
+      <c r="CZ26">
+        <v>0.0</v>
+      </c>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
       <c r="EA26"/>
+      <c r="EB26"/>
     </row>
-    <row r="27" spans="1:131">
+    <row r="27" spans="1:132">
       <c r="A27" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
-      <c r="D27">
+      <c r="D27"/>
+      <c r="E27">
         <v>31489000.0</v>
       </c>
-      <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>39660000.0</v>
       </c>
-      <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
-      <c r="L27">
+      <c r="L27"/>
+      <c r="M27">
         <v>38838000.0</v>
       </c>
-      <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
-      <c r="P27">
+      <c r="P27"/>
+      <c r="Q27">
         <v>41032000.0</v>
       </c>
-      <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
-      <c r="T27">
+      <c r="T27"/>
+      <c r="U27">
         <v>20706000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>102000.0</v>
       </c>
-      <c r="V27"/>
       <c r="W27"/>
-      <c r="X27">
+      <c r="X27"/>
+      <c r="Y27">
         <v>19455000.0</v>
       </c>
-      <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
-      <c r="AB27">
+      <c r="AB27"/>
+      <c r="AC27">
         <v>23099000.0</v>
       </c>
-      <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
-      <c r="AF27">
+      <c r="AF27"/>
+      <c r="AG27">
         <v>35138000.0</v>
       </c>
-      <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
-      <c r="AJ27">
+      <c r="AJ27"/>
+      <c r="AK27">
         <v>30333000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>26968000.0</v>
       </c>
-      <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
-      <c r="AR27">
+      <c r="AR27"/>
+      <c r="AS27">
         <v>20868000.0</v>
       </c>
-      <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
-      <c r="AV27">
+      <c r="AV27"/>
+      <c r="AW27">
         <v>15643000.0</v>
       </c>
-      <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
-      <c r="AZ27">
+      <c r="AZ27"/>
+      <c r="BA27">
         <v>14030000.0</v>
       </c>
-      <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
@@ -35165,487 +35356,493 @@
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
       <c r="EA27"/>
+      <c r="EB27"/>
     </row>
-    <row r="28" spans="1:131">
+    <row r="28" spans="1:132">
       <c r="A28" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B28">
+        <v>59078000.0</v>
+      </c>
+      <c r="C28">
         <v>60903000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>65512000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>35927000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>62934000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>70155000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>71328000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>33916000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>66716000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>73952000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>77169000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>36634000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>75047000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>72357000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>74951000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>17164000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>75750000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>80136000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>73989000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>42248000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>74223000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>83620000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>79152000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>79171000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>85447000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>79078000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>80680000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>85566000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>81543000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>89564000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>98944000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>83732000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>89376000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>90895000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>84723000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>88506000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>83293000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>92192000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>90927000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>40987000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>78890000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>68981000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>75550000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>85904000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>83068000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>88621000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>90924000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>84196000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>78268000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>75237000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>73587000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>63463000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>70087000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>72903000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>59662000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>57171000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>62528000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>63460000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>54436000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>53730000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>53664000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>55004000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>50146000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>40839000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>42161000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>47182000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>42564000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>54372000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>49954000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>54212000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>56470000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>55834000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>51291000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>43742000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>50546000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>43742000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>47066000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>44799000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>41846000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>37894000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>40444000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>36445000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>33095000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>31021000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>33740000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>35173000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>28185000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>28993000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>29527000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>30047000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>25819000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>22982000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>26196000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>26550000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>21551000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>24132000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>23911000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>41933000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>32299000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>35377000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>34697000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>35116000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>27285000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>101816000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>20675000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>22200000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>19000000.0</v>
       </c>
-      <c r="DD28"/>
       <c r="DE28"/>
       <c r="DF28"/>
       <c r="DG28"/>
       <c r="DH28"/>
       <c r="DI28"/>
       <c r="DJ28"/>
       <c r="DK28"/>
       <c r="DL28"/>
       <c r="DM28"/>
       <c r="DN28"/>
       <c r="DO28"/>
       <c r="DP28"/>
       <c r="DQ28"/>
       <c r="DR28"/>
       <c r="DS28"/>
       <c r="DT28"/>
       <c r="DU28"/>
       <c r="DV28"/>
       <c r="DW28"/>
       <c r="DX28"/>
       <c r="DY28"/>
       <c r="DZ28"/>
       <c r="EA28"/>
+      <c r="EB28"/>
     </row>
-    <row r="29" spans="1:131">
+    <row r="29" spans="1:132">
       <c r="A29" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B29">
+        <v>759000.0</v>
+      </c>
+      <c r="C29">
         <v>2386000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-1256000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>9551000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-505000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2728000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3523000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-3292000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>5100000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-4249000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-5379000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>16421000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-39587000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>6357000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2631000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>3291000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>7738000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>7145000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>4542000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>7896000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>11797000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>8438000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>12962000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>15958000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-10242000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1020000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-531000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-1018000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>2943000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -35703,1233 +35900,1243 @@
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
       <c r="DZ29"/>
       <c r="EA29"/>
+      <c r="EB29"/>
     </row>
-    <row r="30" spans="1:131">
+    <row r="30" spans="1:132">
       <c r="A30" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B30">
-        <v>173261000.0</v>
+        <v>59078000.0</v>
       </c>
       <c r="C30">
-        <v>74943000.0</v>
+        <v>59556000.0</v>
       </c>
       <c r="D30">
-        <v>326024000.0</v>
+        <v>62226000.0</v>
       </c>
       <c r="E30">
-        <v>205729000.0</v>
+        <v>67315000.0</v>
       </c>
       <c r="F30">
-        <v>185351000.0</v>
+        <v>62683000.0</v>
       </c>
       <c r="G30">
-        <v>78557000.0</v>
+        <v>68382000.0</v>
       </c>
       <c r="H30">
+        <v>70443000.0</v>
+      </c>
+      <c r="I30">
         <v>85991000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>124572000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>102996000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>86221000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>88649000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>238405000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>76468000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>78512000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>77076000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>80539000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>85274000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>79871000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>71014000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>80329000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>117008000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>115884000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>104676000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>113260000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>96416000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>95376000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>105337000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>94216000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>122231000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>116872000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>108517000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>103759000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>102985000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>94147000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>141132000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>89582000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>96885000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>95655000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>45862000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>88760000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>76183000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>83609000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>92985000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>97555000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>93315000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>97017000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>92177000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>89164000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>78764000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>79351000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>82989000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>75104000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>79519000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>62936000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>54830000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>63048000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>68381000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>55967000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>53730000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>53664000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>55004000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>50146000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>40839000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>42161000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>47182000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>42564000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>54372000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>45213000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>49977000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>53339000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>67592000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>51291000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>49882000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>50546000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>43742000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>47198000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>44946000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>41950000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>37894000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>40444000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>36988000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>33095000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>35671000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>33740000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>35173000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>28185000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>28993000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>29527000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>30047000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>25819000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>22982000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>26196000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>26550000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>21551000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>28010000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>23911000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>22513000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>17527000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>37048000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>19402000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>36790000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>28859000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>106811000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>39374000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>40896000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>32686000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>18700000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>13600000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>20200000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>12600000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>9500000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>8600000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>9100000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>5200000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>6400000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>4600000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>5500000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>4600000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>6700000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>5500000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>18100000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>4400000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>4700000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>4800000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>14800000.0</v>
       </c>
-      <c r="DW30">
+      <c r="DX30">
         <v>13600000.0</v>
       </c>
-      <c r="DX30">
+      <c r="DY30">
         <v>14700000.0</v>
       </c>
-      <c r="DY30">
+      <c r="DZ30">
         <v>1600000.0</v>
       </c>
-      <c r="DZ30">
+      <c r="EA30">
         <v>300000.0</v>
       </c>
-      <c r="EA30">
+      <c r="EB30">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:131">
+    <row r="31" spans="1:132">
       <c r="A31" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B31">
-        <v>-14798000.0</v>
+        <v>-113547000.0</v>
       </c>
       <c r="C31">
-        <v>-15016000.0</v>
+        <v>-127350000.0</v>
       </c>
       <c r="D31">
-        <v>-11386000.0</v>
+        <v>-26423000.0</v>
       </c>
       <c r="E31">
-        <v>-14014000.0</v>
+        <v>-268698999.0</v>
       </c>
       <c r="F31">
-        <v>-9348000.0</v>
+        <v>-155951000.0</v>
       </c>
       <c r="G31">
-        <v>-19193000.0</v>
+        <v>-124564000.0</v>
       </c>
       <c r="H31">
+        <v>-25127000.0</v>
+      </c>
+      <c r="I31">
         <v>-18241000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-15193000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-17003000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-13477000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-14372000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-14388000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-10066000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-6269000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-5616000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-2895000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>6013000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-1594000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>6815000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-3526000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-2368000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-1099000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-5604000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-4341000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-6319000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-7939000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-9412000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-7266000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-5810000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-5089000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-10507000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-5323000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-5525000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-3144000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-5754000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-7648000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>1245000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>51000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-145091000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>1554000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-9396000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-11784000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-901000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-8653000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-8506000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-3906000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-2447000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-5863000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-4482000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-3366000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-5246000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-7620000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-2699000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-4630000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>9420000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-4166000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-3856000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-3481000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-6141000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-1052000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-3760000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-3697000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-7523000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-2677000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-4808000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-5817000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>3020000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-59021000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-6118000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-4582000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-2512000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-3528000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-4312000.0</v>
       </c>
-      <c r="BW31">
-[...1 lines deleted...]
-      </c>
       <c r="BX31">
         <v>0.0</v>
       </c>
       <c r="BY31">
+        <v>0.0</v>
+      </c>
+      <c r="BZ31">
         <v>-3292000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-1754000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-1820000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-2152000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-1582000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-1309000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-868000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-1287000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-1182000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-553000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-655000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-417000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-932000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-350000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-791000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>440000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-1184000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-646000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-170000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-5244000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-300000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-1564000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-357000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>343000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>752000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>761000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-506000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-10198000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-699000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-668000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>-2945000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>-1900000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>-1033000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>-1100000.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>-1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-500000.0</v>
       </c>
       <c r="DI31">
         <v>-500000.0</v>
       </c>
       <c r="DJ31">
+        <v>-500000.0</v>
+      </c>
+      <c r="DK31">
         <v>-600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-300000.0</v>
       </c>
       <c r="DL31">
         <v>-300000.0</v>
       </c>
       <c r="DM31">
-        <v>-400000.0</v>
+        <v>-300000.0</v>
       </c>
       <c r="DN31">
         <v>-400000.0</v>
       </c>
       <c r="DO31">
-        <v>-500000.0</v>
+        <v>-400000.0</v>
       </c>
       <c r="DP31">
         <v>-500000.0</v>
       </c>
       <c r="DQ31">
+        <v>-500000.0</v>
+      </c>
+      <c r="DR31">
         <v>-400000.0</v>
       </c>
-      <c r="DR31">
+      <c r="DS31">
         <v>-17400000.0</v>
       </c>
-      <c r="DS31">
+      <c r="DT31">
         <v>-300000.0</v>
       </c>
-      <c r="DT31">
+      <c r="DU31">
         <v>-100000.0</v>
       </c>
-      <c r="DU31">
+      <c r="DV31">
         <v>-300000.0</v>
       </c>
-      <c r="DV31">
+      <c r="DW31">
         <v>-14100000.0</v>
       </c>
-      <c r="DW31">
+      <c r="DX31">
         <v>-12900000.0</v>
       </c>
-      <c r="DX31">
+      <c r="DY31">
         <v>3000000.0</v>
       </c>
-      <c r="DY31">
+      <c r="DZ31">
         <v>-1700000.0</v>
       </c>
-      <c r="DZ31">
+      <c r="EA31">
         <v>-500000.0</v>
       </c>
-      <c r="EA31">
+      <c r="EB31">
         <v>-200000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:131">
+    <row r="32" spans="1:132">
       <c r="A32" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B32">
+        <v>338357000.0</v>
+      </c>
+      <c r="C32">
         <v>384120000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>367883000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>363348000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>390351000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>411485000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>394596000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>418799000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>438358000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>454100000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>425029000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>447841000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>455243000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>454208000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>439351000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>457010000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>502939000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>476941000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>454903000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>450653000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>492604000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>528418000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>498627000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>511746000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>553297000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>506784000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>482076000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>557682000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>547257000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>533566000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>518478000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>619598000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>632720000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>616232000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>589219000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>725085000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>588798000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>739999000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>681464000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>695735000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>736663000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>743437000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>667727000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>698136000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>662739000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>696383000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>631257000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>583828000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>557420000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>534879000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>477484000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>463470000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>456087000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>455319000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>359807000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>337225000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>375781000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>364837000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>286837000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>292032000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>288386000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>291878000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>257961000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>222788000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>222098000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>241967000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>230484000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>262705000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>264928000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>312220000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>286784000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>278261000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>264632000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>276233000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>237245000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>221411000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>238027000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>230190000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>209895000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>194790000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>196443000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>186227000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>161097000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>151349000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>161261000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>169753000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>137604000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>137351000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>136862000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>142792000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>127053000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>117809000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>129224000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>123006000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>96420000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>95436000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>105614000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>105169000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>89735000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>99293000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>87092000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>116025000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>93653000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>177420000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>111916000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>116675000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>87940000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>61100000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>50833000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>50600000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>43500000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>31100000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>28200000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>28700000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>16300000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>19200000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>13600000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>17100000.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>15400000.0</v>
       </c>
-      <c r="DP32">
+      <c r="DQ32">
         <v>19700000.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DR32">
         <v>17200000.0</v>
       </c>
-      <c r="DR32">
+      <c r="DS32">
         <v>18100000.0</v>
       </c>
-      <c r="DS32">
+      <c r="DT32">
         <v>13500000.0</v>
       </c>
-      <c r="DT32">
+      <c r="DU32">
         <v>15500000.0</v>
       </c>
-      <c r="DU32">
+      <c r="DV32">
         <v>14300000.0</v>
       </c>
-      <c r="DV32">
+      <c r="DW32">
         <v>14800000.0</v>
       </c>
-      <c r="DW32">
+      <c r="DX32">
         <v>13600000.0</v>
       </c>
-      <c r="DX32">
+      <c r="DY32">
         <v>12200000.0</v>
       </c>
-      <c r="DY32">
+      <c r="DZ32">
         <v>1600000.0</v>
       </c>
-      <c r="DZ32">
+      <c r="EA32">
         <v>1000000.0</v>
       </c>
-      <c r="EA32">
+      <c r="EB32">
         <v>100000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AG30"/>
@@ -37024,51 +37231,51 @@
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:33">
       <c r="A2" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B2">
         <v>54307000.0</v>
       </c>
       <c r="C2">
         <v>53364000.0</v>
       </c>
       <c r="D2">
         <v>65512000.0</v>
       </c>
       <c r="E2">
         <v>75871000.0</v>
       </c>
       <c r="F2">
         <v>37771000.0</v>
       </c>
       <c r="G2">
         <v>39526000.0</v>
       </c>
       <c r="H2">
         <v>113017000.0</v>
       </c>
       <c r="I2">
         <v>146992000.0</v>
       </c>
@@ -37125,51 +37332,51 @@
       </c>
       <c r="AA2">
         <v>1147000.0</v>
       </c>
       <c r="AB2">
         <v>500000.0</v>
       </c>
       <c r="AC2">
         <v>200000.0</v>
       </c>
       <c r="AD2">
         <v>300000.0</v>
       </c>
       <c r="AE2">
         <v>200000.0</v>
       </c>
       <c r="AF2">
         <v>700000.0</v>
       </c>
       <c r="AG2">
         <v>100000.0</v>
       </c>
     </row>
     <row r="3" spans="1:33">
       <c r="A3" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B3">
         <v>25284000</v>
       </c>
       <c r="C3">
         <v>33461000</v>
       </c>
       <c r="D3">
         <v>27879000</v>
       </c>
       <c r="E3">
         <v>39965000</v>
       </c>
       <c r="F3">
         <v>71553000</v>
       </c>
       <c r="G3">
         <v>60893000</v>
       </c>
       <c r="H3">
         <v>77128000</v>
       </c>
       <c r="I3">
         <v>70891000</v>
       </c>
@@ -37226,51 +37433,51 @@
       </c>
       <c r="AA3">
         <v>4298000</v>
       </c>
       <c r="AB3">
         <v>96200000</v>
       </c>
       <c r="AC3">
         <v>25200000</v>
       </c>
       <c r="AD3">
         <v>100000</v>
       </c>
       <c r="AE3">
         <v>200000</v>
       </c>
       <c r="AF3">
         <v>400000</v>
       </c>
       <c r="AG3">
         <v>22400000</v>
       </c>
     </row>
     <row r="4" spans="1:33">
       <c r="A4" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4">
         <v>-15881000.0</v>
       </c>
       <c r="E4">
         <v>4719000.0</v>
       </c>
       <c r="F4">
         <v>31952000.0</v>
       </c>
       <c r="G4">
         <v>7320000.0</v>
       </c>
       <c r="H4">
         <v>-64929000.0</v>
       </c>
       <c r="I4">
         <v>-33975000.0</v>
       </c>
       <c r="J4">
         <v>19066000.0</v>
       </c>
       <c r="K4">
@@ -37289,51 +37496,51 @@
         <v>2378000.0</v>
       </c>
       <c r="P4">
         <v>10251000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
     </row>
     <row r="5" spans="1:33">
       <c r="A5" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5">
         <v>-116822000.0</v>
       </c>
       <c r="E5">
         <v>66613000.0</v>
       </c>
       <c r="F5">
         <v>178981000.0</v>
       </c>
       <c r="G5">
         <v>13776000.0</v>
       </c>
       <c r="H5">
         <v>-52006000.0</v>
       </c>
       <c r="I5">
         <v>70763000.0</v>
       </c>
       <c r="J5">
         <v>27000000.0</v>
       </c>
       <c r="K5">
@@ -37352,51 +37559,51 @@
         <v>-21055000.0</v>
       </c>
       <c r="P5">
         <v>-5974000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
     </row>
     <row r="6" spans="1:33">
       <c r="A6" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B6">
         <v>48000.0</v>
       </c>
       <c r="C6">
         <v>943000.0</v>
       </c>
       <c r="D6">
         <v>-12148000.0</v>
       </c>
       <c r="E6">
         <v>-10359000.0</v>
       </c>
       <c r="F6">
         <v>38100000.0</v>
       </c>
       <c r="G6">
         <v>-1755000.0</v>
       </c>
       <c r="H6">
         <v>-73491000.0</v>
       </c>
       <c r="I6">
         <v>-33975000.0</v>
       </c>
@@ -37451,51 +37658,51 @@
       <c r="Z6">
         <v>-11665000.0</v>
       </c>
       <c r="AA6">
         <v>37161000.0</v>
       </c>
       <c r="AB6"/>
       <c r="AC6">
         <v>24900000.0</v>
       </c>
       <c r="AD6">
         <v>-2300000.0</v>
       </c>
       <c r="AE6">
         <v>8800000.0</v>
       </c>
       <c r="AF6">
         <v>1100000.0</v>
       </c>
       <c r="AG6">
         <v>21500000.0</v>
       </c>
     </row>
     <row r="7" spans="1:33">
       <c r="A7" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B7">
         <v>26284000.0</v>
       </c>
       <c r="C7">
         <v>23322000.0</v>
       </c>
       <c r="D7">
         <v>12971000.0</v>
       </c>
       <c r="E7">
         <v>-63721000.0</v>
       </c>
       <c r="F7">
         <v>3178000.0</v>
       </c>
       <c r="G7">
         <v>-3828000.0</v>
       </c>
       <c r="H7">
         <v>22809000.0</v>
       </c>
       <c r="I7">
         <v>-32256000.0</v>
       </c>
@@ -37552,51 +37759,51 @@
       </c>
       <c r="AA7">
         <v>-3289000.0</v>
       </c>
       <c r="AB7">
         <v>-11100000.0</v>
       </c>
       <c r="AC7">
         <v>-6900000.0</v>
       </c>
       <c r="AD7">
         <v>100000.0</v>
       </c>
       <c r="AE7">
         <v>-2100000.0</v>
       </c>
       <c r="AF7">
         <v>-4900000.0</v>
       </c>
       <c r="AG7">
         <v>700000.0</v>
       </c>
     </row>
     <row r="8" spans="1:33">
       <c r="A8" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8">
         <v>13067000.0</v>
       </c>
       <c r="E8">
         <v>-5347000.0</v>
       </c>
       <c r="F8">
         <v>-2890000.0</v>
       </c>
       <c r="G8">
         <v>33856000.0</v>
       </c>
       <c r="H8">
         <v>21194000.0</v>
       </c>
       <c r="I8">
         <v>-24841000.0</v>
       </c>
       <c r="J8">
         <v>27675000.0</v>
       </c>
       <c r="K8">
@@ -37615,51 +37822,51 @@
         <v>-4316000.0</v>
       </c>
       <c r="P8">
         <v>-22545000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
     </row>
     <row r="9" spans="1:33">
       <c r="A9" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B9">
         <v>25204000.0</v>
       </c>
       <c r="C9">
         <v>-18963000.0</v>
       </c>
       <c r="D9">
         <v>13067000.0</v>
       </c>
       <c r="E9">
         <v>-5347000.0</v>
       </c>
       <c r="F9">
         <v>-2890000.0</v>
       </c>
       <c r="G9">
         <v>33856000.0</v>
       </c>
       <c r="H9">
         <v>21194000.0</v>
       </c>
       <c r="I9">
         <v>-24841000.0</v>
       </c>
@@ -37694,51 +37901,51 @@
         <v>-13326000.0</v>
       </c>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9">
         <v>2577000.0</v>
       </c>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9">
         <v>1824000.0</v>
       </c>
       <c r="Z9"/>
       <c r="AA9">
         <v>4211000.0</v>
       </c>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
     </row>
     <row r="10" spans="1:33">
       <c r="A10" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B10">
         <v>-3354000.0</v>
       </c>
       <c r="C10">
         <v>31471000.0</v>
       </c>
       <c r="D10">
         <v>189000.0</v>
       </c>
       <c r="E10">
         <v>-25272000.0</v>
       </c>
       <c r="F10">
         <v>-38522000.0</v>
       </c>
       <c r="G10">
         <v>33236000.0</v>
       </c>
       <c r="H10">
         <v>20648000.0</v>
       </c>
       <c r="I10">
         <v>-45036000.0</v>
       </c>
@@ -37795,51 +38002,51 @@
       </c>
       <c r="AA10">
         <v>-8607000.0</v>
       </c>
       <c r="AB10">
         <v>-4000000.0</v>
       </c>
       <c r="AC10">
         <v>-2200000.0</v>
       </c>
       <c r="AD10">
         <v>900000.0</v>
       </c>
       <c r="AE10">
         <v>1200000.0</v>
       </c>
       <c r="AF10">
         <v>-500000.0</v>
       </c>
       <c r="AG10">
         <v>700000.0</v>
       </c>
     </row>
     <row r="11" spans="1:33">
       <c r="A11" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>-40697000.0</v>
       </c>
       <c r="E11">
         <v>-19939000.0</v>
       </c>
       <c r="F11">
         <v>-10362000.0</v>
       </c>
       <c r="G11">
         <v>-31569000.0</v>
       </c>
       <c r="H11">
         <v>-16972000.0</v>
       </c>
       <c r="I11">
         <v>49286000.0</v>
       </c>
       <c r="J11">
         <v>6806000.0</v>
       </c>
       <c r="K11">
@@ -37868,51 +38075,51 @@
         <v>12942000.0</v>
       </c>
       <c r="T11">
         <v>9014000.0</v>
       </c>
       <c r="U11">
         <v>10015000.0</v>
       </c>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11">
         <v>3882000.0</v>
       </c>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
     </row>
     <row r="12" spans="1:33">
       <c r="A12" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>160305000.0</v>
       </c>
       <c r="E12">
         <v>17337000.0</v>
       </c>
       <c r="F12">
         <v>66648000.0</v>
       </c>
       <c r="G12">
         <v>49779000.0</v>
       </c>
       <c r="H12">
         <v>11491000.0</v>
       </c>
       <c r="I12">
         <v>-3759000.0</v>
       </c>
       <c r="J12">
         <v>39984000.0</v>
       </c>
       <c r="K12">
@@ -37933,51 +38140,51 @@
       <c r="P12">
         <v>16668000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12">
         <v>6278000.0</v>
       </c>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
     </row>
     <row r="13" spans="1:33">
       <c r="A13" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13">
         <v>-285000.0</v>
       </c>
       <c r="E13">
         <v>-13163000.0</v>
       </c>
       <c r="F13">
         <v>54952000.0</v>
       </c>
       <c r="G13">
         <v>-39351000.0</v>
       </c>
       <c r="H13">
         <v>-2061000.0</v>
       </c>
       <c r="I13">
         <v>-11665000.0</v>
       </c>
       <c r="J13">
         <v>28588000.0</v>
       </c>
       <c r="K13">
@@ -37992,51 +38199,51 @@
       <c r="N13">
         <v>-18227000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
     </row>
     <row r="14" spans="1:33">
       <c r="A14" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B14">
         <v>44259000.0</v>
       </c>
       <c r="C14">
         <v>44665000.0</v>
       </c>
       <c r="D14">
         <v>50777000.0</v>
       </c>
       <c r="E14">
         <v>41449000.0</v>
       </c>
       <c r="F14">
         <v>49569000.0</v>
       </c>
       <c r="G14">
         <v>52088000.0</v>
       </c>
       <c r="H14">
         <v>56914000.0</v>
       </c>
       <c r="I14">
         <v>60809000.0</v>
       </c>
@@ -38093,51 +38300,51 @@
       </c>
       <c r="AA14">
         <v>11757000.0</v>
       </c>
       <c r="AB14">
         <v>4800000.0</v>
       </c>
       <c r="AC14">
         <v>2000000.0</v>
       </c>
       <c r="AD14">
         <v>1400000.0</v>
       </c>
       <c r="AE14">
         <v>1300000.0</v>
       </c>
       <c r="AF14">
         <v>1100000.0</v>
       </c>
       <c r="AG14">
         <v>400000.0</v>
       </c>
     </row>
     <row r="15" spans="1:33">
       <c r="A15" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
@@ -38146,51 +38353,51 @@
         <v>0.0</v>
       </c>
       <c r="P15">
         <v>0.0</v>
       </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
     </row>
     <row r="16" spans="1:33">
       <c r="A16" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B16">
         <v>54355000.0</v>
       </c>
       <c r="C16">
         <v>54307000.0</v>
       </c>
       <c r="D16">
         <v>53364000.0</v>
       </c>
       <c r="E16">
         <v>65512000.0</v>
       </c>
       <c r="F16">
         <v>75871000.0</v>
       </c>
       <c r="G16">
         <v>37771000.0</v>
       </c>
       <c r="H16">
         <v>39526000.0</v>
       </c>
       <c r="I16">
         <v>113017000.0</v>
       </c>
@@ -38247,51 +38454,51 @@
       </c>
       <c r="AA16">
         <v>38308000.0</v>
       </c>
       <c r="AB16">
         <v>500000.0</v>
       </c>
       <c r="AC16">
         <v>25100000.0</v>
       </c>
       <c r="AD16">
         <v>-2000000.0</v>
       </c>
       <c r="AE16">
         <v>9000000.0</v>
       </c>
       <c r="AF16">
         <v>1800000.0</v>
       </c>
       <c r="AG16">
         <v>21600000.0</v>
       </c>
     </row>
     <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17">
         <v>197000.0</v>
       </c>
       <c r="J17">
         <v>-3114000.0</v>
       </c>
       <c r="K17">
         <v>-11295000.0</v>
       </c>
       <c r="L17">
         <v>-8178000.0</v>
       </c>
       <c r="M17">
         <v>3135000.0</v>
       </c>
       <c r="N17">
         <v>405000.0</v>
@@ -38300,51 +38507,51 @@
         <v>3659000.0</v>
       </c>
       <c r="P17">
         <v>-58000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
     </row>
     <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B18">
         <v>-3169000.0</v>
       </c>
       <c r="C18">
         <v>82894000.0</v>
       </c>
       <c r="D18">
         <v>38940000.0</v>
       </c>
       <c r="E18">
         <v>40276000.0</v>
       </c>
       <c r="F18">
         <v>125206000.0</v>
       </c>
       <c r="G18">
         <v>90273000.0</v>
       </c>
       <c r="H18">
         <v>-35859000.0</v>
       </c>
       <c r="I18">
         <v>36331000.0</v>
       </c>
@@ -38401,51 +38608,51 @@
       </c>
       <c r="AA18">
         <v>6266000.0</v>
       </c>
       <c r="AB18">
         <v>-87900000.0</v>
       </c>
       <c r="AC18">
         <v>-24600000.0</v>
       </c>
       <c r="AD18">
         <v>2900000.0</v>
       </c>
       <c r="AE18">
         <v>1100000.0</v>
       </c>
       <c r="AF18">
         <v>-1600000.0</v>
       </c>
       <c r="AG18">
         <v>-20900000.0</v>
       </c>
     </row>
     <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B19">
         <v>3619000.0</v>
       </c>
       <c r="C19">
         <v>-23922000.0</v>
       </c>
       <c r="D19">
         <v>-19640000.0</v>
       </c>
       <c r="E19">
         <v>-694000.0</v>
       </c>
       <c r="F19">
         <v>-2364000.0</v>
       </c>
       <c r="G19">
         <v>252464000.0</v>
       </c>
       <c r="H19">
         <v>-32042000.0</v>
       </c>
       <c r="I19">
         <v>-93273000.0</v>
       </c>
@@ -38468,88 +38675,88 @@
         <v>6934000.0</v>
       </c>
       <c r="P19">
         <v>-271000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
     </row>
     <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
     </row>
     <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B21">
         <v>-43024000.0</v>
       </c>
       <c r="C21">
         <v>-88096000.0</v>
       </c>
       <c r="D21">
         <v>-61645000.0</v>
       </c>
       <c r="E21">
         <v>655930000.0</v>
       </c>
       <c r="F21">
         <v>-52094000.0</v>
       </c>
       <c r="G21">
         <v>-347959000.0</v>
       </c>
       <c r="H21">
         <v>-76962000.0</v>
       </c>
       <c r="I21">
         <v>-40721000.0</v>
       </c>
@@ -38572,51 +38779,51 @@
         <v>160529000.0</v>
       </c>
       <c r="P21">
         <v>4078000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
     </row>
     <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B22">
         <v>-530841000.0</v>
       </c>
       <c r="C22">
         <v>-75042000.0</v>
       </c>
       <c r="D22">
         <v>-116537000.0</v>
       </c>
       <c r="E22">
         <v>77873000.0</v>
       </c>
       <c r="F22">
         <v>66109000.0</v>
       </c>
       <c r="G22">
         <v>25634000.0</v>
       </c>
       <c r="H22">
         <v>-49945000.0</v>
       </c>
       <c r="I22">
         <v>82428000.0</v>
       </c>
@@ -38673,51 +38880,51 @@
       </c>
       <c r="AA22">
         <v>-11403000.0</v>
       </c>
       <c r="AB22">
         <v>11000000.0</v>
       </c>
       <c r="AC22">
         <v>4600000.0</v>
       </c>
       <c r="AD22">
         <v>1100000.0</v>
       </c>
       <c r="AE22">
         <v>2100000.0</v>
       </c>
       <c r="AF22">
         <v>2400000.0</v>
       </c>
       <c r="AG22">
         <v>-500000.0</v>
       </c>
     </row>
     <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B23">
         <v>552000.0</v>
       </c>
       <c r="C23">
         <v>-1633000.0</v>
       </c>
       <c r="D23">
         <v>-1415000.0</v>
       </c>
       <c r="E23">
         <v>-32663000.0</v>
       </c>
       <c r="F23">
         <v>-4282000.0</v>
       </c>
       <c r="G23">
         <v>3898000.0</v>
       </c>
       <c r="H23">
         <v>-1127000.0</v>
       </c>
       <c r="I23">
         <v>-6689000.0</v>
       </c>
@@ -38774,51 +38981,51 @@
       </c>
       <c r="AA23">
         <v>-26000.0</v>
       </c>
       <c r="AB23">
         <v>-2426000.0</v>
       </c>
       <c r="AC23">
         <v>-1000000.0</v>
       </c>
       <c r="AD23">
         <v>400000.0</v>
       </c>
       <c r="AE23">
         <v>2000000.0</v>
       </c>
       <c r="AF23">
         <v>600000.0</v>
       </c>
       <c r="AG23">
         <v>-200000.0</v>
       </c>
     </row>
     <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B24">
         <v>28903000.0</v>
       </c>
       <c r="C24">
         <v>9539000.0</v>
       </c>
       <c r="D24">
         <v>8239000.0</v>
       </c>
       <c r="E24">
         <v>12335000.0</v>
       </c>
       <c r="F24">
         <v>10395000.0</v>
       </c>
       <c r="G24">
         <v>297592000.0</v>
       </c>
       <c r="H24">
         <v>37941000.0</v>
       </c>
       <c r="I24">
         <v>-10014000.0</v>
       </c>
@@ -38855,51 +39062,51 @@
       <c r="T24">
         <v>8160000.0</v>
       </c>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24">
         <v>1583000.0</v>
       </c>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24">
         <v>-700000.0</v>
       </c>
       <c r="AE24">
         <v>-9800000.0</v>
       </c>
       <c r="AF24"/>
       <c r="AG24"/>
     </row>
     <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B25">
         <v>474264001.0</v>
       </c>
       <c r="C25">
         <v>110706000.0</v>
       </c>
       <c r="D25">
         <v>105185000.0</v>
       </c>
       <c r="E25">
         <v>15620000.0</v>
       </c>
       <c r="F25">
         <v>52360000.0</v>
       </c>
       <c r="G25">
         <v>28034000.0</v>
       </c>
       <c r="H25">
         <v>27349000.0</v>
       </c>
       <c r="I25">
         <v>6567000.0</v>
       </c>
@@ -38954,51 +39161,51 @@
       <c r="Z25">
         <v>439000.0</v>
       </c>
       <c r="AA25">
         <v>5637000.0</v>
       </c>
       <c r="AB25">
         <v>100000.0</v>
       </c>
       <c r="AC25">
         <v>200000.0</v>
       </c>
       <c r="AD25">
         <v>300000.0</v>
       </c>
       <c r="AE25">
         <v>100000.0</v>
       </c>
       <c r="AF25"/>
       <c r="AG25">
         <v>900000.0</v>
       </c>
     </row>
     <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B26">
         <v>-1414000.0</v>
       </c>
       <c r="C26">
         <v>-1633000.0</v>
       </c>
       <c r="D26">
         <v>-1415000.0</v>
       </c>
       <c r="E26">
         <v>-410480000.0</v>
       </c>
       <c r="F26">
         <v>-106067000.0</v>
       </c>
       <c r="G26">
         <v>-60221000.0</v>
       </c>
       <c r="H26">
         <v>-3532000.0</v>
       </c>
       <c r="I26">
         <v>-7193000.0</v>
       </c>
@@ -39031,51 +39238,51 @@
       <c r="V26">
         <v>-3460000.0</v>
       </c>
       <c r="W26">
         <v>-1129000.0</v>
       </c>
       <c r="X26">
         <v>-4281000.0</v>
       </c>
       <c r="Y26">
         <v>-3600000.0</v>
       </c>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26">
         <v>-800000.0</v>
       </c>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
     </row>
     <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B27">
         <v>8148999.0</v>
       </c>
       <c r="C27">
         <v>12704000.0</v>
       </c>
       <c r="D27">
         <v>14423000.0</v>
       </c>
       <c r="E27">
         <v>15611000.0</v>
       </c>
       <c r="F27">
         <v>15659000.0</v>
       </c>
       <c r="G27">
         <v>13078000.0</v>
       </c>
       <c r="H27">
         <v>9932000.0</v>
       </c>
       <c r="I27">
         <v>11177000.0</v>
       </c>
@@ -39108,51 +39315,51 @@
         <v>-1871000.0</v>
       </c>
       <c r="T27"/>
       <c r="U27">
         <v>1145000.0</v>
       </c>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27">
         <v>3489000.0</v>
       </c>
       <c r="AB27"/>
       <c r="AC27">
         <v>100000.0</v>
       </c>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
     </row>
     <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B28">
         <v>-43886000.0</v>
       </c>
       <c r="C28">
         <v>-89729000.0</v>
       </c>
       <c r="D28">
         <v>-63060000.0</v>
       </c>
       <c r="E28">
         <v>212787000.0</v>
       </c>
       <c r="F28">
         <v>-162443000.0</v>
       </c>
       <c r="G28">
         <v>-404282000.0</v>
       </c>
       <c r="H28">
         <v>-80616000.0</v>
       </c>
       <c r="I28">
         <v>-48121000.0</v>
       </c>
@@ -39209,51 +39416,51 @@
       </c>
       <c r="AA28">
         <v>33985000.0</v>
       </c>
       <c r="AB28">
         <v>88000000.0</v>
       </c>
       <c r="AC28">
         <v>24900000.0</v>
       </c>
       <c r="AD28">
         <v>-2300000.0</v>
       </c>
       <c r="AE28">
         <v>8800000.0</v>
       </c>
       <c r="AF28">
         <v>1100000.0</v>
       </c>
       <c r="AG28">
         <v>21500000.0</v>
       </c>
     </row>
     <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B29">
         <v>22115000.0</v>
       </c>
       <c r="C29">
         <v>116355000.0</v>
       </c>
       <c r="D29">
         <v>66819000.0</v>
       </c>
       <c r="E29">
         <v>80241000.0</v>
       </c>
       <c r="F29">
         <v>196759000.0</v>
       </c>
       <c r="G29">
         <v>151166000.0</v>
       </c>
       <c r="H29">
         <v>41269000.0</v>
       </c>
       <c r="I29">
         <v>107222000.0</v>
       </c>
@@ -39310,51 +39517,51 @@
       </c>
       <c r="AA29">
         <v>10564000.0</v>
       </c>
       <c r="AB29">
         <v>8300000.0</v>
       </c>
       <c r="AC29">
         <v>600000.0</v>
       </c>
       <c r="AD29">
         <v>3000000.0</v>
       </c>
       <c r="AE29">
         <v>1300000.0</v>
       </c>
       <c r="AF29">
         <v>-1200000.0</v>
       </c>
       <c r="AG29">
         <v>1500000.0</v>
       </c>
     </row>
     <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B30">
         <v>3619000.0</v>
       </c>
       <c r="C30">
         <v>-23922000.0</v>
       </c>
       <c r="D30">
         <v>-19640000.0</v>
       </c>
       <c r="E30">
         <v>-288309000.0</v>
       </c>
       <c r="F30">
         <v>-2364000.0</v>
       </c>
       <c r="G30">
         <v>252464000.0</v>
       </c>
       <c r="H30">
         <v>-32042000.0</v>
       </c>
       <c r="I30">
         <v>-93273000.0</v>
       </c>
@@ -39428,1353 +39635,1362 @@
       <c r="AG30">
         <v>-22400000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DT30"/>
+  <dimension ref="A1:DU30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:124">
+    <row r="1" spans="1:125">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>94</v>
       </c>
       <c r="C1" t="s">
         <v>95</v>
       </c>
       <c r="D1" t="s">
+        <v>96</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F1" t="s">
         <v>97</v>
       </c>
       <c r="G1" t="s">
         <v>98</v>
       </c>
       <c r="H1" t="s">
+        <v>99</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="J1" t="s">
         <v>100</v>
       </c>
       <c r="K1" t="s">
         <v>101</v>
       </c>
       <c r="L1" t="s">
+        <v>102</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="N1" t="s">
         <v>103</v>
       </c>
       <c r="O1" t="s">
         <v>104</v>
       </c>
       <c r="P1" t="s">
+        <v>105</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="R1" t="s">
         <v>106</v>
       </c>
       <c r="S1" t="s">
         <v>107</v>
       </c>
       <c r="T1" t="s">
+        <v>108</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="V1" t="s">
         <v>109</v>
       </c>
       <c r="W1" t="s">
         <v>110</v>
       </c>
       <c r="X1" t="s">
+        <v>111</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="Z1" t="s">
         <v>112</v>
       </c>
       <c r="AA1" t="s">
         <v>113</v>
       </c>
       <c r="AB1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AD1" t="s">
         <v>115</v>
       </c>
       <c r="AE1" t="s">
         <v>116</v>
       </c>
       <c r="AF1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AH1" t="s">
         <v>118</v>
       </c>
       <c r="AI1" t="s">
         <v>119</v>
       </c>
       <c r="AJ1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AL1" t="s">
         <v>121</v>
       </c>
       <c r="AM1" t="s">
         <v>122</v>
       </c>
       <c r="AN1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AP1" t="s">
         <v>124</v>
       </c>
       <c r="AQ1" t="s">
         <v>125</v>
       </c>
       <c r="AR1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AT1" t="s">
         <v>127</v>
       </c>
       <c r="AU1" t="s">
         <v>128</v>
       </c>
       <c r="AV1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AX1" t="s">
         <v>130</v>
       </c>
       <c r="AY1" t="s">
         <v>131</v>
       </c>
       <c r="AZ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BB1" t="s">
         <v>133</v>
       </c>
       <c r="BC1" t="s">
         <v>134</v>
       </c>
       <c r="BD1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BF1" t="s">
         <v>136</v>
       </c>
       <c r="BG1" t="s">
         <v>137</v>
       </c>
       <c r="BH1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BJ1" t="s">
         <v>139</v>
       </c>
       <c r="BK1" t="s">
         <v>140</v>
       </c>
       <c r="BL1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BN1" t="s">
         <v>142</v>
       </c>
       <c r="BO1" t="s">
         <v>143</v>
       </c>
       <c r="BP1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BR1" t="s">
         <v>145</v>
       </c>
       <c r="BS1" t="s">
         <v>146</v>
       </c>
       <c r="BT1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BV1" t="s">
         <v>148</v>
       </c>
       <c r="BW1" t="s">
         <v>149</v>
       </c>
       <c r="BX1" t="s">
+        <v>150</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="BZ1" t="s">
         <v>151</v>
       </c>
       <c r="CA1" t="s">
         <v>152</v>
       </c>
       <c r="CB1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CD1" t="s">
         <v>154</v>
       </c>
       <c r="CE1" t="s">
         <v>155</v>
       </c>
       <c r="CF1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CH1" t="s">
         <v>157</v>
       </c>
       <c r="CI1" t="s">
         <v>158</v>
       </c>
       <c r="CJ1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CL1" t="s">
         <v>160</v>
       </c>
       <c r="CM1" t="s">
         <v>161</v>
       </c>
       <c r="CN1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CO1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CP1" t="s">
         <v>163</v>
       </c>
       <c r="CQ1" t="s">
         <v>164</v>
       </c>
       <c r="CR1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CS1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CT1" t="s">
         <v>166</v>
       </c>
       <c r="CU1" t="s">
         <v>167</v>
       </c>
       <c r="CV1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CW1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CX1" t="s">
         <v>169</v>
       </c>
       <c r="CY1" t="s">
         <v>170</v>
       </c>
       <c r="CZ1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DA1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DB1" t="s">
         <v>172</v>
       </c>
       <c r="DC1" t="s">
         <v>173</v>
       </c>
       <c r="DD1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DE1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DF1" t="s">
         <v>175</v>
       </c>
       <c r="DG1" t="s">
         <v>176</v>
       </c>
       <c r="DH1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DI1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DJ1" t="s">
         <v>178</v>
       </c>
       <c r="DK1" t="s">
         <v>179</v>
       </c>
       <c r="DL1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DM1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DN1" t="s">
         <v>181</v>
       </c>
       <c r="DO1" t="s">
         <v>182</v>
       </c>
       <c r="DP1" t="s">
+        <v>183</v>
+      </c>
+      <c r="DQ1" t="s">
         <v>30</v>
       </c>
-      <c r="DQ1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="DR1" t="s">
+        <v>186</v>
+      </c>
+      <c r="DS1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="DT1" t="s">
         <v>191</v>
       </c>
+      <c r="DU1" t="s">
+        <v>192</v>
+      </c>
     </row>
-    <row r="2" spans="1:124">
+    <row r="2" spans="1:125">
       <c r="A2" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B2">
+        <v>68017000.0</v>
+      </c>
+      <c r="C2">
         <v>47886000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>54355000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>44425000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>56200000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>56853000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>54307000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>49549000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>53672000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>38280000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>53364000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>43682000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>43437000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>51794000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>65512000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>57808000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>77202000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>28962000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>75871000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>53014000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>60621000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>37253000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>37771000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>41549000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>37024000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>20522000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>39526000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>65692000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>78043000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>59899000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>113018000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>123786000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>139216000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>126787000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>146992000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>162642000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>157125000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>113472000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>127926000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>125390000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>177100000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>147699000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>166922000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>100325000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>135227000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>92658000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>123751000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>101422000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>67533000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>65069000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>41263000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>27217000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>42571000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>36154000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>29895000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>41164000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>23928000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>29377000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>27517000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>25571000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>26308000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>20948000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>17266000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>40975000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>26813000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>16647000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>41408000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>27784000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>49912000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>43506000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>58513000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>86732000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>44718000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>51462000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>60518000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>54945000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>83079000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>78143000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>48875000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>32658000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>17359000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>20021000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>24139000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>17117000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>12304000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>9765000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>27489000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>21101000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>23771000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>12879000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>10984000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>11973000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>12673000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>3936000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>7538000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>4167000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>6608000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>13990000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>26643000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>58555000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>47291000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>49476000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>38308000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>208000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DC2">
         <v>500000.0</v>
       </c>
       <c r="DD2">
+        <v>500000.0</v>
+      </c>
+      <c r="DE2">
         <v>400000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>3200000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>20400000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>500000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>1300000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>23600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DK2">
         <v>200000.0</v>
       </c>
-      <c r="DL2"/>
+      <c r="DL2">
+        <v>200000.0</v>
+      </c>
       <c r="DM2"/>
-      <c r="DN2">
-[...1 lines deleted...]
-      </c>
+      <c r="DN2"/>
       <c r="DO2">
         <v>300000.0</v>
       </c>
       <c r="DP2">
         <v>300000.0</v>
       </c>
       <c r="DQ2">
+        <v>300000.0</v>
+      </c>
+      <c r="DR2">
         <v>200000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DT2">
         <v>100000.0</v>
       </c>
+      <c r="DU2">
+        <v>100000.0</v>
+      </c>
     </row>
-    <row r="3" spans="1:124">
+    <row r="3" spans="1:125">
       <c r="A3" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B3">
+        <v>3789000</v>
+      </c>
+      <c r="C3">
         <v>6988000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>5227000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>6224000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>6921000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>6382000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>5757000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>8692000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>12034000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>5829000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>6906000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>6445000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>7379000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>6840000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>7215000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>6026000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>5943000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>10186000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>17810000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>18491000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>23391000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>17516000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>12155000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>13932000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>17624000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>16173000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>13164000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>21236000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>14353000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>18992000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>22547000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>22523000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>17341000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>16114000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>14913000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>19056000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>15339000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>14172000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>14553000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>19262000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>16845000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>21664000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>19513000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>14905000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>10546000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>12506000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>13260000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>10887000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>9902000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>8475000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>12347000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>23814000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>24132000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>16625000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>8306000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>7453000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>6095000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>4334000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>2545000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>3648000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>3051000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>2235000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>2556000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>4074000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>2430000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>2181000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>2743000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>2943000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>3813000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>2800000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>3434000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>110741000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>3363000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>2936000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>4977000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>139864000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>2875000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>2968000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>3553000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>90759000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>1865000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>3227000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>3108000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>2864000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>1686000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>2559000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>2781000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>3773000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>3852000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>1295000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>998000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>3147000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>1748000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>2215000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>2047000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>3220000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>3806000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>7042000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>7273000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>3411000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>2314000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>6420000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>1329000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>2333000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>800000</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>5000000</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>70600000</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>400000</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>4700000</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>20500000</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>1200000</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>500000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="DK3">
         <v>0</v>
       </c>
       <c r="DL3">
         <v>0</v>
       </c>
       <c r="DM3">
         <v>0</v>
       </c>
       <c r="DN3">
         <v>0</v>
       </c>
       <c r="DO3">
+        <v>0</v>
+      </c>
+      <c r="DP3">
         <v>100000</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>0</v>
       </c>
-      <c r="DQ3">
+      <c r="DR3">
         <v>100000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="DS3">
         <v>0</v>
       </c>
       <c r="DT3">
         <v>0</v>
       </c>
+      <c r="DU3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:124">
+    <row r="4" spans="1:125">
       <c r="A4" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>5845000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-2168000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-17338000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-2220000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>16946000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-16762000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>48518000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-43983000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>22359000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-7523000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>20134000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-3018000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-5322000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>8017000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>15657000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-11032000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-20385000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-10449000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>19024000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-53119000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-10769000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-15430000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>12429000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-20205000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-15650000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>5517000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>43653000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-14454000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>2536000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-51710000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>29401000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-19223000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>66597000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-34902000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>42569000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-31093000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>22329000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>33889000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>2464000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>23806000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>14046000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-15354000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>6417000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>6259000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-11269000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>17236000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>-5449000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>1860000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BI4">
         <v>1946000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>-737000.0</v>
       </c>
-      <c r="BJ4">
+      <c r="BK4">
         <v>5360000.0</v>
       </c>
-      <c r="BK4">
+      <c r="BL4">
         <v>3682000.0</v>
       </c>
-      <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
@@ -40791,222 +41007,223 @@
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
+      <c r="DU4"/>
     </row>
-    <row r="5" spans="1:124">
+    <row r="5" spans="1:125">
       <c r="A5" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-120773000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>104000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-42000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>3889000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>5483000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>14180000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>28205000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>18745000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>97822000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>35108000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>20504000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>25547000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-17295000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>33519000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-11862000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>9414000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-45005000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>13255000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-17735000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-2521000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-13435000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>84083000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>8423000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-8308000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>8445000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-1261000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>14043000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>5773000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-19453000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-7323000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-694000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>8217000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>8393000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>1824000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-11778000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>5296000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-9908000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>1239000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-3787000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-1032000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>2339000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-15264000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-2955000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-2347000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-24364000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-909000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>45000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>4173000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>69000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-2910000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>2415000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-5548000.0</v>
       </c>
-      <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
@@ -41023,968 +41240,975 @@
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
+      <c r="DU5"/>
     </row>
-    <row r="6" spans="1:124">
+    <row r="6" spans="1:125">
       <c r="A6" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B6">
+        <v>-23706000.0</v>
+      </c>
+      <c r="C6">
         <v>20131000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-6469000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>9930000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-11775000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-653000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>2546000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>4758000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-4123000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>15392000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-15084000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>9682000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>245000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-8357000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-13718000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>7704000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-19394000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>48240000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-46909000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>22857000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-7607000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>23368000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-10248000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-3778000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>4525000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>16502000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-19004000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-26166000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-12351000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>18144000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-53119000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-10769000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-15430000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>12429000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-20205000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-15650000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>5517000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>43653000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-14454000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>2536000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-51710000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>29401000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-19223000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>66597000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-34902000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>42569000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-31093000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>22329000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>33889000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>2464000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>23806000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>14046000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-15354000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>6417000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>6259000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-11269000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>17236000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-5449000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>1860000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>1946000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-737000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>5360000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>3682000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-23709000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>14162000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>10166000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-24761000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>13624000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-22128000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>6406000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-15007000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-28219000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>42014000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-6744000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-9056000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>5573000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-28134000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>4936000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>29268000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>16217000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>15299000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-2662000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-4118000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>7022000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>4813000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>2539000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-17724000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>6388000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-2670000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>10892000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>1895000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-989000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-700000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>8737000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-3602000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>3371000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-2441000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-7382000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-12653000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>-31912000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>11264000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-2185000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>11168000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>38100000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-892000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>600000.0</v>
       </c>
-      <c r="DC6"/>
-      <c r="DD6">
+      <c r="DD6"/>
+      <c r="DE6">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DF6">
         <v>200000.0</v>
       </c>
       <c r="DG6">
+        <v>200000.0</v>
+      </c>
+      <c r="DH6">
         <v>-200000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>200000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>-100000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>23600000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>1000000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>-100000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>-1000000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>-300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DP6">
         <v>200000.0</v>
       </c>
       <c r="DQ6">
+        <v>200000.0</v>
+      </c>
+      <c r="DR6">
         <v>-100000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>-200000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>300000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>500000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:124">
+    <row r="7" spans="1:125">
       <c r="A7" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B7">
+        <v>35569000.0</v>
+      </c>
+      <c r="C7">
         <v>9041000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-6458000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>13333000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-15548000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>14100000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-3536000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>17197999.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>28195000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-10165000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-3010000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>4978000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>8809000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-19879000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-25371000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-43364000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-15415000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-6067000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>5981000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-5648000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-14092000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-1145000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>3403000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>13598000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>7964000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>202000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-12965000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>19630000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-16152000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>10459000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-20855000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>18801000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>5480000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>18000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-56555000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>11546000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-17360000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-13356000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>1107000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-38498000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-27811000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>21088000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-47139000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>39474000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-42102000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-7416000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-25558000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>11224000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-4317000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-32322000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>14062000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>10980000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-46073000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-8085000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-3933000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>12296000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>2155000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-16181000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>2063000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-13284000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>6354000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-2228000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-27997000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>19420000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>10680000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>706000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-22867000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>24301000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-3831000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-3454000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-42887000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-10906000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-3453000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-13744000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>9562000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>7104000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>369000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-8426000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>10717000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>11057000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>803000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-8991000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-10377000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-6854000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>5499000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>706000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-16302000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>2789000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-4023000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>6419000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>-15933000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>-14753000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-2762000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>3141000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>-7809000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>5461000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>58000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>1696000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>-11121000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>-10847000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>6613000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>-11396000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>-5693000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>9949000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>-7138000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>-2100000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>-4000000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>-5900000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>-800000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>-1900000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DH7">
         <v>-2500000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DI7">
         <v>-600000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DJ7">
         <v>-2800000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DK7">
         <v>-1700000.0</v>
       </c>
-      <c r="DK7">
+      <c r="DL7">
         <v>-1800000.0</v>
       </c>
-      <c r="DL7">
+      <c r="DM7">
         <v>800000.0</v>
       </c>
-      <c r="DM7">
+      <c r="DN7">
         <v>500000.0</v>
       </c>
-      <c r="DN7">
+      <c r="DO7">
         <v>-500000.0</v>
       </c>
-      <c r="DO7">
+      <c r="DP7">
         <v>-700000.0</v>
       </c>
-      <c r="DP7">
+      <c r="DQ7">
         <v>1000000.0</v>
       </c>
-      <c r="DQ7">
+      <c r="DR7">
         <v>-800000.0</v>
       </c>
-      <c r="DR7">
+      <c r="DS7">
         <v>-100000.0</v>
       </c>
-      <c r="DS7">
+      <c r="DT7">
         <v>200000.0</v>
       </c>
-      <c r="DT7">
+      <c r="DU7">
         <v>-300000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:124">
+    <row r="8" spans="1:125">
       <c r="A8" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>20993000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-1390000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>3053000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-9589000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-19497000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>1780000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>21813000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-9443000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>17831000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-11198000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-5948000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-3575000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>64726000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-38410000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>8393000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-853000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>30018000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-15407000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>2226000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>4357000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-843000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-4804000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>213000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-19407000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>1954000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>9836000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-2684000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>18569000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>16315000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-11970000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>-10064000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>-7167000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>27737000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>-18024000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>-9933000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>-31626000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>19293000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>-8374000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>-15918000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>5966000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>19035000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-24349000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>-33100000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>-9337000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>22563000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>2904000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BG8">
         <v>-20734000.0</v>
       </c>
-      <c r="BG8">
+      <c r="BH8">
         <v>-9049000.0</v>
       </c>
-      <c r="BH8">
+      <c r="BI8">
         <v>-1542000.0</v>
       </c>
-      <c r="BI8">
+      <c r="BJ8">
         <v>-7498000.0</v>
       </c>
-      <c r="BJ8">
+      <c r="BK8">
         <v>155000.0</v>
       </c>
-      <c r="BK8">
+      <c r="BL8">
         <v>-13660000.0</v>
       </c>
-      <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
@@ -42001,1357 +42225,1366 @@
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
+      <c r="DU8"/>
     </row>
-    <row r="9" spans="1:124">
+    <row r="9" spans="1:125">
       <c r="A9" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B9">
+        <v>37230000.0</v>
+      </c>
+      <c r="C9">
         <v>-3882000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-15707000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>26565000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>98000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>2467000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-3926000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>11709000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-25000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-29497000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-1150000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>20993000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-1390000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>3053000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-9589000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-19497000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1780000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>21813000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-9443000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>17831000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-11198000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-5948000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-3575000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>64726000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-38410000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>8393000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-853000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>30018000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-15407000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>2226000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>4357000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-843000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-4804000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>213000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-19407000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>1954000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>9836000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-2684000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>18569000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>16315000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-11970000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-10064000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-7167000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>27737000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-18024000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-9933000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-31626000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>19293000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-8374000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-15918000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>5966000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>19035000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-24349000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-33100000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-9337000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>22563000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>2904000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-20734000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-9049000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-1542000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-7498000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>155000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-13660000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>7997000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>6819000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>6755000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-16978000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>9411000.0</v>
       </c>
-      <c r="BQ9"/>
       <c r="BR9"/>
-      <c r="BS9">
+      <c r="BS9"/>
+      <c r="BT9">
         <v>-11820000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>-369000.0</v>
       </c>
-      <c r="BU9"/>
-      <c r="BV9">
+      <c r="BV9"/>
+      <c r="BW9">
         <v>-12957000.0</v>
       </c>
-      <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
-      <c r="CA9">
+      <c r="CA9"/>
+      <c r="CB9">
         <v>-16374000.0</v>
       </c>
-      <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
-      <c r="CF9">
+      <c r="CF9"/>
+      <c r="CG9">
         <v>2577000.0</v>
       </c>
-      <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
-      <c r="CR9">
+      <c r="CR9"/>
+      <c r="CS9">
         <v>1824000.0</v>
       </c>
-      <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
-      <c r="CZ9">
+      <c r="CZ9"/>
+      <c r="DA9">
         <v>4211000.0</v>
       </c>
-      <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
+      <c r="DU9"/>
     </row>
-    <row r="10" spans="1:124">
+    <row r="10" spans="1:125">
       <c r="A10" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B10">
+        <v>27589000.0</v>
+      </c>
+      <c r="C10">
         <v>15757000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>16210000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>7251000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-14578000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1691000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>2282000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>4038999.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>12266000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>22589000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-7423000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>8723000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>10095000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-1722000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-16907000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-20901000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-6844000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>196000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>2277000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>21782000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-1792000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-13550000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-44962000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-14044000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>37891000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>14896000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-5507000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>27824000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>10296000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>6675000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-24147000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-1681000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>22076000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-13591000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-51840000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>14226000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-3273000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>5786000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-37707000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-4342000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>9494000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>22765000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-43656000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-5991000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>11138000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>8183000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-34427000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-17789000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>3292000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>4227000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-12505000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>300000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-9331000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-7710000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-11601000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-8866000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>5866000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>9870000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-12467000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-3756000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>8889000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-167000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-10643000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>788000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>10747000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-38000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-5641000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>7402000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>7483000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-207000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-41301000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-15898000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-109000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-7462000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-7866000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-3371000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-1021000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>479000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-5880000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>90000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>6691000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-10028000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>-6594000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>-2238000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>3949000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>5868000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>-7083000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>-3031000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>-1279000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>-4487000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>-2639000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>-4416000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>-1426000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>1594000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>1506000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>-3259000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>4979000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>-7833000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>-3066000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>-979000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>1736000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>1787000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>-1696000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>-2574000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>467000.0</v>
       </c>
-      <c r="DB10"/>
       <c r="DC10"/>
-      <c r="DD10">
+      <c r="DD10"/>
+      <c r="DE10">
         <v>-5200000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>300000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>1800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-900000.0</v>
       </c>
       <c r="DH10">
         <v>-900000.0</v>
       </c>
       <c r="DI10">
+        <v>-900000.0</v>
+      </c>
+      <c r="DJ10">
         <v>2400000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>-2900000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>-800000.0</v>
       </c>
-      <c r="DL10"/>
       <c r="DM10"/>
-      <c r="DN10">
+      <c r="DN10"/>
+      <c r="DO10">
         <v>2100000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>-1500000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>800000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>-800000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="DT10">
         <v>-100000.0</v>
       </c>
+      <c r="DU10">
+        <v>-100000.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:124">
+    <row r="11" spans="1:125">
       <c r="A11" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>21940000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-20502000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>3737000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-21168000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-2764000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-3504000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-4856000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-25392000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>13813000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-44678000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-1956000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>20660000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>15612000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>11403000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-12627000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-9373000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-20972000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-861000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-13753000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>46000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-2404000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>30204000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-8891000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>4973000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>23000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-13079000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-22662000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>39651000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>2896000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-26940000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-18273000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>9081000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-4533000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>9335000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-37040000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>6112000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>38694000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>19628000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-474000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-16844000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>21633000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-11621000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>3207000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>35865000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>19758000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>1859000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-2071000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-3485000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>21549000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>-8012000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>6152000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>-2895000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>1835000.0</v>
       </c>
-      <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
-      <c r="BP11">
+      <c r="BP11"/>
+      <c r="BQ11">
         <v>11668000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>982000.0</v>
       </c>
-      <c r="BR11"/>
-      <c r="BS11">
+      <c r="BS11"/>
+      <c r="BT11">
         <v>4702000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>12942000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>12287000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>10348000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>5473000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>9014000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>20852000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>18320000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>22925000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>10015000.0</v>
       </c>
-      <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
-      <c r="CG11">
+      <c r="CG11"/>
+      <c r="CH11">
         <v>150000.0</v>
       </c>
-      <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
-      <c r="CL11">
+      <c r="CL11"/>
+      <c r="CM11">
         <v>1837000.0</v>
       </c>
-      <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
-      <c r="CU11">
+      <c r="CU11"/>
+      <c r="CV11">
         <v>2784000.0</v>
       </c>
-      <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
-      <c r="CY11">
+      <c r="CY11"/>
+      <c r="CZ11">
         <v>2313000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>3882000.0</v>
       </c>
-      <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
+      <c r="DU11"/>
     </row>
-    <row r="12" spans="1:124">
+    <row r="12" spans="1:125">
       <c r="A12" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>-6829000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>41363000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>118358000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-778000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1362000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>7021000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>14257000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-5280000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1339000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>3604000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>9011000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>31002000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>34286000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>36411000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>13185000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>7795000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-7612000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>9749000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-792000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>26360000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-23826000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>21720000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-5521000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-19603000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-355000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>39416000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>4039000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-530000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-2941000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>180818000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>-4788000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>-29000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>6066000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>-8756000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>10464000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>156000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>-5263000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>2096000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>5080000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>-384000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1438000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>3836000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1910000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1330000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>6246000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>21566000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>2135000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>576000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>1115000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>12157000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>2428000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>1082000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>1001000.0</v>
       </c>
-      <c r="BL12"/>
-      <c r="BM12">
+      <c r="BM12"/>
+      <c r="BN12">
         <v>10618000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>8252000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>5287000.0</v>
       </c>
-      <c r="BP12"/>
-      <c r="BQ12">
+      <c r="BQ12"/>
+      <c r="BR12">
         <v>2293000.0</v>
       </c>
-      <c r="BR12"/>
-      <c r="BS12">
+      <c r="BS12"/>
+      <c r="BT12">
         <v>2244000.0</v>
       </c>
-      <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
-      <c r="BW12">
+      <c r="BW12"/>
+      <c r="BX12">
         <v>5743000.0</v>
       </c>
-      <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
-      <c r="CA12">
+      <c r="CA12"/>
+      <c r="CB12">
         <v>4861000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>6278000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>12587000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>7870000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>4694000.0</v>
       </c>
-      <c r="CF12"/>
       <c r="CG12"/>
-      <c r="CH12">
+      <c r="CH12"/>
+      <c r="CI12">
         <v>3455000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>2477000.0</v>
       </c>
-      <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
-      <c r="CQ12">
+      <c r="CQ12"/>
+      <c r="CR12">
         <v>5804000.0</v>
       </c>
-      <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
-      <c r="CW12">
+      <c r="CW12"/>
+      <c r="CX12">
         <v>15706000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>12951000.0</v>
       </c>
-      <c r="CY12"/>
       <c r="CZ12"/>
-      <c r="DA12">
+      <c r="DA12"/>
+      <c r="DB12">
         <v>7463000.0</v>
       </c>
-      <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
+      <c r="DU12"/>
     </row>
-    <row r="13" spans="1:124">
+    <row r="13" spans="1:125">
       <c r="A13" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>5563000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4236000.0</v>
       </c>
       <c r="M13">
         <v>-4236000.0</v>
       </c>
       <c r="N13">
+        <v>-4236000.0</v>
+      </c>
+      <c r="O13">
         <v>-42000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>3889000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>538000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-10351000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-2684000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-666000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-583000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>854000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>18353000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>36328000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-48487000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>8483000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-13714000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>14367000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-7624000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>2712000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>1512000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>1339000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8879000.0</v>
       </c>
       <c r="AG13">
         <v>-8879000.0</v>
       </c>
       <c r="AH13">
         <v>-8879000.0</v>
       </c>
       <c r="AI13">
+        <v>-8879000.0</v>
+      </c>
+      <c r="AJ13">
         <v>-8308000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>28588000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-1261000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>14043000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>5773000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-18936000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>-7062000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>-694000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>8217000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>-19272000.0</v>
       </c>
-      <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
-      <c r="AV13">
+      <c r="AV13"/>
+      <c r="AW13">
         <v>-16546000.0</v>
       </c>
-      <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
-      <c r="AZ13">
+      <c r="AZ13"/>
+      <c r="BA13">
         <v>-18227000.0</v>
       </c>
-      <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
@@ -43379,457 +43612,459 @@
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
+      <c r="DU13"/>
     </row>
-    <row r="14" spans="1:124">
+    <row r="14" spans="1:125">
       <c r="A14" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B14">
+        <v>10594000.0</v>
+      </c>
+      <c r="C14">
         <v>11149000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>15411000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>9833000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>10455000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>9791000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>11427000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>10305000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>10858000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>11197000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>12305000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>12868000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>13784000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>12155000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>11970000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>12453000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>12638000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>10903000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>9503000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>11801000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>12814000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>11193000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>12136000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>10083000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>12927000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>13219000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>13923000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>14840000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>13968000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>13722000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>14384000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>15670000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>10167000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>17346000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>17626000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>17397000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>17132000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>16948000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>17220000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>18128000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>16085000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>15853000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>15556000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>13523000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>14162000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>14322000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>14580000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>13443000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>12789000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>11355000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>10453000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>13276000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>9794000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>8975000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>8050000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>8092000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>39475000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>-24201000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>6246000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>9106000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>5274000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>5770000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>5943000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>4710000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>4703000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>4779000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>4580000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>5095000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>5183000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>5690000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>5386000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>5603000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>5144000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>4764000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>4469000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>4765000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>3839000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>3769000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>3319000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>3419000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>3114000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>2809000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>3207000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>3662000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>3359000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>3712000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>3105000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>1990000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>2442000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>2739000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>2592000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>2289000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>2167000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>2150000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>2013000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>2329000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>2177000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>1864000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>1989000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>3405000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>3234000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>3125000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>3071000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>4995000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>2362000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>2300000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>2100000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>1500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100000.0</v>
       </c>
       <c r="DF14">
         <v>1100000.0</v>
       </c>
       <c r="DG14">
         <v>1100000.0</v>
       </c>
       <c r="DH14">
+        <v>1100000.0</v>
+      </c>
+      <c r="DI14">
         <v>500000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>600000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>500000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>400000.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DN14">
         <v>400000.0</v>
       </c>
       <c r="DO14">
+        <v>400000.0</v>
+      </c>
+      <c r="DP14">
         <v>300000.0</v>
       </c>
-      <c r="DP14">
+      <c r="DQ14">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DR14">
         <v>300000.0</v>
       </c>
-      <c r="DS14"/>
+      <c r="DS14">
+        <v>300000.0</v>
+      </c>
       <c r="DT14"/>
+      <c r="DU14"/>
     </row>
-    <row r="15" spans="1:124">
+    <row r="15" spans="1:125">
       <c r="A15" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
+      <c r="AE15"/>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
@@ -43882,51 +44117,53 @@
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
       <c r="BJ15">
         <v>0.0</v>
       </c>
       <c r="BK15">
         <v>0.0</v>
       </c>
-      <c r="BL15"/>
+      <c r="BL15">
+        <v>0.0</v>
+      </c>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
@@ -43943,560 +44180,564 @@
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
+      <c r="DU15"/>
     </row>
-    <row r="16" spans="1:124">
+    <row r="16" spans="1:125">
       <c r="A16" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B16">
+        <v>44311000.0</v>
+      </c>
+      <c r="C16">
         <v>68017000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>47886000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>54355000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>44425000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>56200000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>56853000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>54307000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>49549000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>53672000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>38280000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>53364000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>43682000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>43437000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>51794000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>65512000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>57808000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>77202000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>28962000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>75871000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>53014000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>60621000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>27523000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>37771000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>41549000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>37024000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>20522000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>39526000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>65692000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>78043000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>59899000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>113017000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>123786000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>139216000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>126787000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>146992000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>162642000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>157125000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>113472000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>127926000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>125390000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>177100000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>147699000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>166922000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>100325000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>135227000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>92658000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>123751000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>101422000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>67533000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>65069000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>41263000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>27217000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>42571000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>36154000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>29895000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>41164000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>23928000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>29377000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>27517000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>25571000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>26308000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>20948000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>17266000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>40975000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>26813000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>16647000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>41408000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>27784000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>49912000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>43506000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>58513000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>86732000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>44718000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>51462000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>60518000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>54945000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>83079000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>78143000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>48875000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>32658000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>17359000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>20021000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>24139000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>17117000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>12304000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>9765000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>27489000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>21101000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>23771000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>12879000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>10984000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>11973000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>12673000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>3936000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>7538000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>4167000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>6608000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>13990000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>26643000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>58555000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>47291000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>49476000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>38308000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>208000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DD16">
         <v>500000.0</v>
       </c>
       <c r="DE16">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="DF16">
         <v>200000.0</v>
       </c>
       <c r="DG16">
+        <v>200000.0</v>
+      </c>
+      <c r="DH16">
         <v>300000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>200000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>-100000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>23600000.0</v>
       </c>
-      <c r="DK16">
+      <c r="DL16">
         <v>200000.0</v>
       </c>
-      <c r="DL16">
+      <c r="DM16">
         <v>-100000.0</v>
       </c>
-      <c r="DM16"/>
       <c r="DN16"/>
-      <c r="DO16">
+      <c r="DO16"/>
+      <c r="DP16">
         <v>300000.0</v>
       </c>
-      <c r="DP16">
+      <c r="DQ16">
         <v>200000.0</v>
       </c>
-      <c r="DQ16">
+      <c r="DR16">
         <v>100000.0</v>
       </c>
-      <c r="DR16">
+      <c r="DS16">
         <v>-200000.0</v>
       </c>
-      <c r="DS16">
+      <c r="DT16">
         <v>300000.0</v>
       </c>
-      <c r="DT16">
+      <c r="DU16">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:124">
+    <row r="17" spans="1:125">
       <c r="A17" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
+      <c r="AA17"/>
+      <c r="AB17">
         <v>-1429000.0</v>
       </c>
-      <c r="AB17"/>
-      <c r="AC17">
+      <c r="AC17"/>
+      <c r="AD17">
         <v>744000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-909000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-1060000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-5687000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>2119000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>706000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>3059000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>1736000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>1150000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-3869000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-2131000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-6171000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-368000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-2031000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-2725000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>2926000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-3005000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-4448000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-3651000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>1883000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>1291000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>186000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>-225000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-1398000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>2296000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>133000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>-626000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>323000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>-659000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>2878000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>1117000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>634000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>-344000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>-199000.0</v>
       </c>
-      <c r="BK17">
+      <c r="BL17">
         <v>-149000.0</v>
       </c>
-      <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
@@ -44513,577 +44754,583 @@
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
+      <c r="DU17"/>
     </row>
-    <row r="18" spans="1:124">
+    <row r="18" spans="1:125">
       <c r="A18" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B18">
+        <v>34549000.0</v>
+      </c>
+      <c r="C18">
         <v>29980000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-13707000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-8872000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-2276000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>24523000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-16544000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>30704000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>30240000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>14826000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>7124000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>34065000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>21582000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-4376000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-12331000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-24971000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>25212000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>20259000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>19776000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>31751000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>18596000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>46345000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>28514000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>78890000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>28861000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>6895000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-24771000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>15329000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-6786000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>12302000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-56704000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>29112000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>12820000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>28750000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-34351000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>49616000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>19800000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>86227000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-2139000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>55459000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>15365000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>72195000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-13728000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>100408000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>5372000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>39131000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-10646000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>51600000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>38891000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>11405000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>41261000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>29284000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-17450000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>17402000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>18849000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>36787000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>33712000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>10254000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>20780000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>14579000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>26730000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>20392000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-14533000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>28365000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>25347000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>16716000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-10826000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>28125000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>3683000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>9421000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-32594000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-107422000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>6777000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>5031000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-1917000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-124938000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>17955000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>7834000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>16320000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-59603000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>12004000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>3763000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>-2579000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>7480000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>14840000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>12323000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>-9560000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>10680000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>-120000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>18028000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>-7705000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>-893000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>5707000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>11224000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>-3254000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>6529000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>3559000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>2051000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>-10888000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>-870000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>12056000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>-4405000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>2586000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>5042000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>-778000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>4500000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>-4000000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>-67900000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>3100000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>-3000000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>-20100000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>1200000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>-1400000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>-200000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DL18">
         <v>-900000.0</v>
       </c>
-      <c r="DL18">
+      <c r="DM18">
         <v>1800000.0</v>
       </c>
-      <c r="DM18">
+      <c r="DN18">
         <v>1000000.0</v>
       </c>
-      <c r="DN18">
+      <c r="DO18">
         <v>300000.0</v>
       </c>
-      <c r="DO18">
+      <c r="DP18">
         <v>-200000.0</v>
       </c>
-      <c r="DP18">
+      <c r="DQ18">
         <v>2000000.0</v>
       </c>
-      <c r="DQ18">
+      <c r="DR18">
         <v>-200000.0</v>
       </c>
-      <c r="DR18">
+      <c r="DS18">
         <v>800000.0</v>
       </c>
-      <c r="DS18">
+      <c r="DT18">
         <v>100000.0</v>
       </c>
-      <c r="DT18">
+      <c r="DU18">
         <v>-300000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:124">
+    <row r="19" spans="1:125">
       <c r="A19" t="s">
-        <v>240</v>
-[...2 lines deleted...]
-      <c r="C19">
+        <v>241</v>
+      </c>
+      <c r="B19">
+        <v>0.0</v>
+      </c>
+      <c r="C19"/>
+      <c r="D19">
         <v>-5214000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>3973000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-4552000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-2111000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>6309000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-673000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-11846000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-5754000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-5649000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-6397000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-7229000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>433000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>191000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-80000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-100000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-106000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-408000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>23604000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-724000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-17516000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-7728000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-12595000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-20539000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-7658000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>293256000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>52729000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-44164000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
-      <c r="AR19">
+      <c r="AR19"/>
+      <c r="AS19">
         <v>1363000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>201000.0</v>
       </c>
-      <c r="AT19"/>
-      <c r="AU19">
+      <c r="AU19"/>
+      <c r="AV19">
         <v>1287000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>4426000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>1558000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>6681000.0</v>
       </c>
-      <c r="AY19"/>
-      <c r="AZ19">
+      <c r="AZ19"/>
+      <c r="BA19">
         <v>-4000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>1437000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>1005000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>13684000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-99000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-312000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>7345000.0</v>
       </c>
-      <c r="BG19"/>
-      <c r="BH19">
+      <c r="BH19"/>
+      <c r="BI19">
         <v>-1943000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>353000.0</v>
       </c>
-      <c r="BJ19">
+      <c r="BK19">
         <v>1319000.0</v>
       </c>
-      <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
@@ -45101,54 +45348,55 @@
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
+      <c r="DU19"/>
     </row>
-    <row r="20" spans="1:124">
+    <row r="20" spans="1:125">
       <c r="A20" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -45229,236 +45477,239 @@
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
+      <c r="DU20"/>
     </row>
-    <row r="21" spans="1:124">
+    <row r="21" spans="1:125">
       <c r="A21" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B21">
+        <v>-156008000.0</v>
+      </c>
+      <c r="C21">
         <v>-11973000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>9114000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-7378000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-19854000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-11896000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-3896000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-16709000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-27904000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-23832000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-19962000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>10053000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>53037000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>96078000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>392052000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>114763000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-25177000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-38206000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>4728000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>6561000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-82707000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>39999000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-510000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-304741000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-114151000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>23708000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>5522000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>7959000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-32892000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-21638000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>624000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>13185000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-47086000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-15455000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-40714000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-7476000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-45640000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-61275000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>98516000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>24233000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-37812000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>33821000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-6890000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>4979000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>31800000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>109846000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-25392000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-15156000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>31137000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-5097000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>279894000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-30099000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-40112000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-20346000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>219993000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>994000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-7006000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-4005000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-17606000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>32695000.0</v>
       </c>
-      <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
@@ -45475,3102 +45726,3128 @@
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
+      <c r="DU21"/>
     </row>
-    <row r="22" spans="1:124">
+    <row r="22" spans="1:125">
       <c r="A22" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B22">
+        <v>-106343000.0</v>
+      </c>
+      <c r="C22">
         <v>-116006000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-20625000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-272615000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-134588000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-103975000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-19663000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-2937000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-48194000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-13535000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-10376000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-18699000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-115727000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>10966000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>6923000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>3042000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>24531000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>30889000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>19411000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>40485000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>34254000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>2140000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-10781000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>3699000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>24339000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>1852000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-4953000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-7654000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>10088000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-29278000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-23101000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-4556000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>20035000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>47103000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>19846000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>313000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>31328000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>27185000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>8604000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-89805000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>48985000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>56947000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>31302000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>71072000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>33394000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>44575000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>18855000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>35724000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>35241000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>41231000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>27655000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>25933000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>40715000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>31622000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>16386000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>23390000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>24107000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>20038000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>11690000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>12848000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>16772000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>16267000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>9095000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>6691000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>2656000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>11182000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>8090000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>1265000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-41150000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>8140000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>7022000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>6504000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>8315000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>15582000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>10820000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>11264000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>12416000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>14768000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>9034000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>7287000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>9748000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>12669000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>7363000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>-2688000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>7698000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>10678000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>6182000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>5080000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>5014000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>10372000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>6542000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>6761000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>7856000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>8186000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>4689000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>-12814000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>5137000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>5205000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>5443000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>2677000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>4241000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>10266000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>6405000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>-23894000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>4791000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>5000000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>2700000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>3500000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>3200000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>2500000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>1800000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>1700000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>1400000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>1000000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>500000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>300000.0</v>
       </c>
-      <c r="DM22"/>
-      <c r="DN22">
+      <c r="DN22"/>
+      <c r="DO22">
         <v>500000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>300000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>500000.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DR22">
         <v>400000.0</v>
       </c>
-      <c r="DR22">
+      <c r="DS22">
         <v>500000.0</v>
       </c>
-      <c r="DS22">
+      <c r="DT22">
         <v>-500000.0</v>
       </c>
-      <c r="DT22">
+      <c r="DU22">
         <v>-400000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:124">
+    <row r="23" spans="1:125">
       <c r="A23" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B23">
+        <v>-156008000.0</v>
+      </c>
+      <c r="C23">
         <v>-343000.0</v>
       </c>
-      <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>-33000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>552000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-956000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-302000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-33000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-111000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-5754000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-875000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-364000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-68000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-754000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-229000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-33000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-1.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-29858000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-1175000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-541000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-2018000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-1255000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-468000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-27000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-522000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-672000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>5517000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2106000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-12366000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>4753000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1458000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>660000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-53000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-51000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-52000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-40000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-284000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-3410000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-3708000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-1915000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-5432000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-6648000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-1770000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-70000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>15187000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>10704000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-2752000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-11587000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>4283000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>9584000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-2555000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>13935000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>3111000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-1195000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>4451000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>5677000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>7377000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-5048000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-21112000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-4369000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>5529000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1356000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>540000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>423000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-65000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>493000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>256000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-674000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>2906000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-31000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-13000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>12279000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>2363000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-2735000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>12000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>298000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>214000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>596000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-239000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>1112000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-44000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>17335000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-401000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>5147000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-34000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-5994000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-6927000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-1518000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-25000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-14457000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>10197000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>181000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-181000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>42627000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>2016000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>-508000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>-200000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>100000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>-100000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>-184000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>-1185000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>66000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>-66000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>-317000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>-1824000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>-19000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>-7000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>-1100000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>-500000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>2600000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>-500000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>-600000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>800000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>100000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>-100000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>-1300000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>100000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>-600000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>100000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>400000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>100000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>500000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>-100000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>-200000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:124">
+    <row r="24" spans="1:125">
       <c r="A24" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B24">
+        <v>100988000.0</v>
+      </c>
+      <c r="C24">
         <v>1769000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>13000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-2363000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2369000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2570000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>12066000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>8019000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>188000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>75000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1257000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>48000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>150000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>7703000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-95000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1579000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-78000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>10676000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>164000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>10395000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>22667000.0</v>
       </c>
-      <c r="V24"/>
-      <c r="W24">
+      <c r="W24"/>
+      <c r="X24">
         <v>4427000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-15944000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-2915000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-4605000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>306420000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>73965000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-29811000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>3219000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-2287000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-1607000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-8407000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-13064000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-3680000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>5419000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-13414000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>5419000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>1000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>803000.0</v>
       </c>
-      <c r="AO24">
-[...1 lines deleted...]
-      </c>
       <c r="AP24">
+        <v>0.0</v>
+      </c>
+      <c r="AQ24">
         <v>-132631000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-25233000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-4000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>6000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>1697000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>1287000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>2250000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>1558000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>6681000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>481000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>1008000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>2014000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>1033000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>100000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-105000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-302000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>7353000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>81000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-1870000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>353000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>1417000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>1446000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-1765000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-226000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>313000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>1763000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>16576000.0</v>
       </c>
-      <c r="BQ24"/>
-      <c r="BR24">
+      <c r="BR24"/>
+      <c r="BS24">
         <v>3000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>640000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>3031000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>147000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>212000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>4383000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>8160000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>38000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>-1000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>754000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>54974000.0</v>
       </c>
-      <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
-      <c r="CK24">
+      <c r="CK24"/>
+      <c r="CL24">
         <v>-4480000.0</v>
       </c>
-      <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
-      <c r="CP24">
+      <c r="CP24"/>
+      <c r="CQ24">
         <v>-44659000.0</v>
       </c>
-      <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
-      <c r="CT24">
+      <c r="CT24"/>
+      <c r="CU24">
         <v>-14219000.0</v>
       </c>
-      <c r="CU24"/>
       <c r="CV24"/>
-      <c r="CW24">
+      <c r="CW24"/>
+      <c r="CX24">
         <v>-5687000.0</v>
       </c>
-      <c r="CX24"/>
       <c r="CY24"/>
-      <c r="CZ24">
+      <c r="CZ24"/>
+      <c r="DA24">
         <v>-3864000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>1149000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>100000.0</v>
       </c>
-      <c r="DC24">
+      <c r="DD24">
         <v>200000.0</v>
       </c>
-      <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
-      <c r="DK24">
+      <c r="DK24"/>
+      <c r="DL24">
         <v>-100000.0</v>
       </c>
-      <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
-      <c r="DP24">
+      <c r="DP24"/>
+      <c r="DQ24">
         <v>-500000.0</v>
       </c>
-      <c r="DQ24"/>
       <c r="DR24"/>
-      <c r="DS24">
+      <c r="DS24"/>
+      <c r="DT24">
         <v>-1800000.0</v>
       </c>
-      <c r="DT24">
+      <c r="DU24">
         <v>-200000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:124">
+    <row r="25" spans="1:125">
       <c r="A25" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B25">
+        <v>101182000.0</v>
+      </c>
+      <c r="C25">
         <v>131756000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1189000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>248599000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>141062000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>111434000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-1891000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>12261001.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>50371000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>29782000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>11369000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>18741000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>118867000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-3727000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-1135000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>3956000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>5555000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-8270000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>4796000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-6835000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2189000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>47850000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>36841000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>20247000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-2506000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>5463000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-5945000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>6885000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-2411000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>44014000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>8588000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>12189000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-7150000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>4410000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-2882000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>41190000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>5996000.0</v>
       </c>
-      <c r="AL25"/>
       <c r="AM25"/>
-      <c r="AN25">
+      <c r="AN25"/>
+      <c r="AO25">
         <v>7978000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-7141000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>2960000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>4541000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-6205000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>8274000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>435000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-6497000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-1919000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>2340000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-3075000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-214000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>2025000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>1821000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-413000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>4282000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>674000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>32539000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>26859000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>8451000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>9155000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>2146000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>3454000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>1558000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>2543000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>3278000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>3244000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>2589000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-2032000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>52030000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>1817000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>1649000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>2118000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>134000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>1365000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>644000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>254000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>4206000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>691000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-2340000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>9393000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>204000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>503000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>336000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>16224000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>-30000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-214000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>236000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>4594000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>299000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>-207000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>92000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>7957000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>194000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>-38000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>-100000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>14773000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>-7000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>328000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>74000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>7306000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>282000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>20000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>132000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>13992000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>-793000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>100000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>200000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>3600000.0</v>
       </c>
-      <c r="DE25"/>
-      <c r="DF25">
+      <c r="DF25"/>
+      <c r="DG25">
         <v>-100000.0</v>
       </c>
-      <c r="DG25"/>
-      <c r="DH25">
+      <c r="DH25"/>
+      <c r="DI25">
         <v>800000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>-100000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>200000.0</v>
       </c>
-      <c r="DK25"/>
-      <c r="DL25">
+      <c r="DL25"/>
+      <c r="DM25">
         <v>400000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>100000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>-100000.0</v>
       </c>
-      <c r="DO25"/>
-      <c r="DP25">
+      <c r="DP25"/>
+      <c r="DQ25">
         <v>100000.0</v>
       </c>
-      <c r="DQ25"/>
-      <c r="DR25">
+      <c r="DR25"/>
+      <c r="DS25">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DT25">
         <v>400000.0</v>
       </c>
+      <c r="DU25">
+        <v>400000.0</v>
+      </c>
     </row>
-    <row r="26" spans="1:124">
+    <row r="26" spans="1:125">
       <c r="A26" t="s">
-        <v>246</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>247</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>70000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-70000.0</v>
       </c>
       <c r="D26">
         <v>-70000.0</v>
       </c>
       <c r="E26">
+        <v>-70000.0</v>
+      </c>
+      <c r="F26">
         <v>-123000.0</v>
       </c>
-      <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>-302000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-33000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-111000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-614000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-875000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-364000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-68000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-754000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-229000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-13075000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-132068999.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-89830000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-177103000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-25769000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-8562000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-30939000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-42052000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-2815000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-57928000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-672000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-312000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-461000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-149000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-1943000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-979000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-340000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-168000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-4587000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-2098000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-332000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-2000.0</v>
       </c>
-      <c r="AL26">
-[...1 lines deleted...]
-      </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
+        <v>0.0</v>
+      </c>
+      <c r="AP26">
         <v>-14724000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-7628000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-2806000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-79000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-5805000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-6430000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-5744000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-2000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-12000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-6060000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-3949000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-11000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-20000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-5332000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-3077000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>3670000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>5169000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>3034000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>2306000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>10487000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>5529000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>1356000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>540000.0</v>
       </c>
-      <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
-      <c r="CF26">
+      <c r="CF26"/>
+      <c r="CG26">
         <v>-1770000.0</v>
       </c>
-      <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
-      <c r="CJ26">
+      <c r="CJ26"/>
+      <c r="CK26">
         <v>-850000.0</v>
       </c>
-      <c r="CK26"/>
       <c r="CL26"/>
-      <c r="CM26">
+      <c r="CM26"/>
+      <c r="CN26">
         <v>-279000.0</v>
       </c>
-      <c r="CN26"/>
-      <c r="CO26">
+      <c r="CO26"/>
+      <c r="CP26">
         <v>-1702000.0</v>
       </c>
-      <c r="CP26">
+      <c r="CQ26">
         <v>-300000.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CR26">
         <v>-2279000.0</v>
       </c>
-      <c r="CR26">
+      <c r="CS26">
         <v>-2479000.0</v>
       </c>
-      <c r="CS26"/>
       <c r="CT26"/>
-      <c r="CU26">
+      <c r="CU26"/>
+      <c r="CV26">
         <v>-1121000.0</v>
       </c>
-      <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
-      <c r="DL26">
+      <c r="DL26"/>
+      <c r="DM26">
         <v>100000.0</v>
       </c>
-      <c r="DM26">
+      <c r="DN26">
         <v>-100000.0</v>
       </c>
-      <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
+      <c r="DU26"/>
     </row>
-    <row r="27" spans="1:124">
+    <row r="27" spans="1:125">
       <c r="A27" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B27">
+        <v>1138000.0</v>
+      </c>
+      <c r="C27">
         <v>1051000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2003000.0</v>
       </c>
       <c r="D27">
         <v>2003000.0</v>
       </c>
       <c r="E27">
+        <v>2003000.0</v>
+      </c>
+      <c r="F27">
         <v>3264000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>3573000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2876000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2569000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>3017000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>3376000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>3742000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>3766000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>3228000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>3435000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>3994000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>3322000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>3846000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>4156000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>4287000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>3771000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>3698000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>3823000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>4367000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>3497000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>3761000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>3083000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>2737000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>4001000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>3937000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>1891000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>103000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>919000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>2936000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>4158000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>3164000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>2139000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>2284000.0</v>
       </c>
-      <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
-      <c r="AO27">
+      <c r="AO27"/>
+      <c r="AP27">
         <v>2776000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>4023000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>3206000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>3263000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>2935000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>3060000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>2939000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>2792000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>3020000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>3399000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>3237000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>3173000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>3236000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>3709000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>2892000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>1969000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>2558000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>1969000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>1794000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>1743000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>3377000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>4263000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>1750000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>-3330000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>653000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>1346000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>1554000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>-46773000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>52567000.0</v>
       </c>
-      <c r="BR27"/>
-      <c r="BS27">
+      <c r="BS27"/>
+      <c r="BT27">
         <v>1417000.0</v>
       </c>
-      <c r="BT27"/>
       <c r="BU27"/>
-      <c r="BV27">
+      <c r="BV27"/>
+      <c r="BW27">
         <v>420000.0</v>
       </c>
-      <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
-      <c r="CA27">
+      <c r="CA27"/>
+      <c r="CB27">
         <v>75000.0</v>
       </c>
-      <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
+      <c r="DU27"/>
     </row>
-    <row r="28" spans="1:124">
+    <row r="28" spans="1:125">
       <c r="A28" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B28">
+        <v>-156008000.0</v>
+      </c>
+      <c r="C28">
         <v>-12246000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>9044000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-7411000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-19425000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-12852000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-4198000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-33629000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-32007000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-6509000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-17584000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-28268000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-23900000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-20716000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>9824000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>39929000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-35991000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>272364000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-63515000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-51487000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-48786000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-26211000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-35959000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-85549000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-17929000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-1182000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-299224000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-114582000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>23502000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>3532000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>6932000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-33283000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-21962000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-3963000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>11087000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-47458000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-15433000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-44124000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-11184000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-47555000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-66707000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>91868000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>22463000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-37882000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>49008000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>3814000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>2227000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>20211000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>114129000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-15808000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-17711000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>45072000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-1986000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>278699000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-25648000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-34435000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-12969000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>214945000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-20118000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-11375000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>1524000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-16250000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>33235000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>343000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-10143000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-6497000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-16084000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-30778000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-25618000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-1083000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>17743000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>13097000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>84823000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-4703000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-1292000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-5390000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>77091000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>7881000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>4026000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>21435000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>26973000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>21637000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>2573000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>4324000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-8123000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-4794000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-6122000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>42521000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>1104000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-5245000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>10494000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>14402000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-7293000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>42327000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-263000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-3876000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-6076000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>4818000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-1378000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>436000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>4895000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>2220000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>8582000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>33952000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>333000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-4300000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>4000000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>68000000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>-3100000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>3200000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>19900000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>-1000000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>1300000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>23600000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>1000000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>-1200000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>-1000000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>-300000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>200000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>-1300000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>100000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>-1200000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>2000000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>500000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:124">
+    <row r="29" spans="1:125">
       <c r="A29" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B29">
+        <v>38338000.0</v>
+      </c>
+      <c r="C29">
         <v>36968000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-8480000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-2648000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4645000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>30905000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-10787000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>39396000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>42274000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>20655000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>14030000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>40510000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>28961000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2464000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-5116000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-18945000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>31155000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>30445000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>37586000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>50242000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>41987000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>63861000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>40669000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>92822000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>46485000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>23068000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-11607000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>36565000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>7567000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>31294000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-34157000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>51635000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>30161000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>44864000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-19438000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>68672000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>35139000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>100399000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>12414000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>74721000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>32210000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>93859000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>5785000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>115313000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>15918000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>51637000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>2614000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>62487000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>48793000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>19880000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>53608000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>53098000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>6682000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>34027000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>27155000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>44240000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>39807000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>14588000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>23325000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>18227000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>29781000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>22627000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-11977000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>32439000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>27777000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>18897000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>-8083000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>31068000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>7496000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>12221000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>-29160000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>3319000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>10140000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>7967000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>3060000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>14926000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>20830000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>10802000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>19873000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>31156000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>13869000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>6990000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>529000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>10344000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>16526000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>14882000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>-6779000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>14453000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>3732000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>19323000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>-6707000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>2254000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>7455000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>13439000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>-1207000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>9749000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>7365000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>9093000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>-3615000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>2541000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>14370000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>2015000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>3915000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>5042000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>-778000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>5300000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>1000000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>2700000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>3500000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>1700000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>400000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>2400000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>-900000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>-200000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DL29">
         <v>-900000.0</v>
       </c>
-      <c r="DL29">
+      <c r="DM29">
         <v>1800000.0</v>
       </c>
-      <c r="DM29">
+      <c r="DN29">
         <v>1000000.0</v>
       </c>
-      <c r="DN29">
+      <c r="DO29">
         <v>300000.0</v>
       </c>
-      <c r="DO29">
+      <c r="DP29">
         <v>-100000.0</v>
       </c>
-      <c r="DP29">
+      <c r="DQ29">
         <v>2000000.0</v>
       </c>
-      <c r="DQ29">
+      <c r="DR29">
         <v>-100000.0</v>
       </c>
-      <c r="DR29">
+      <c r="DS29">
         <v>800000.0</v>
       </c>
-      <c r="DS29">
+      <c r="DT29">
         <v>100000.0</v>
       </c>
-      <c r="DT29">
+      <c r="DU29">
         <v>-300000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:124">
+    <row r="30" spans="1:125">
       <c r="A30" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B30">
+        <v>97199000.0</v>
+      </c>
+      <c r="C30">
         <v>-5219000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-5214000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>3973000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-4552000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-2111000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>6309000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-673000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-11846000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-5754000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-5649000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-6397000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-7229000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>914000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-6928000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-4038000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-11926000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-254291000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-18054000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>23604000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-724000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-17516000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-7728000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-28539000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-20539000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-7658000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>293256000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>52729000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-44164000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-15773000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-24834000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-23434000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-25748000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-29178000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-14913000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-38600000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-15339000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-8753000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-13553000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-18459000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-16845000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-154295000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-44746000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-13760000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-96823000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-8434000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-32283000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-62252000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-130324000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-1794000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-11866000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-82726000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-22346000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-306442000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>5378000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-21397000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-8943000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-237860000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-2464000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-5540000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-31698000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-818000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-17427000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-56910000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-2656000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-2212000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-980000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>12933000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-3691000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-2707000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-3330000.0</v>
       </c>
-      <c r="BT30"/>
-      <c r="BU30">
+      <c r="BU30"/>
+      <c r="BV30">
         <v>-51393000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-9788000.0</v>
       </c>
-      <c r="BW30"/>
       <c r="BX30"/>
-      <c r="BY30">
+      <c r="BY30"/>
+      <c r="BZ30">
         <v>-126661000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-14163000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>5361000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-35785000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-26222000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-31187000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-7365000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-7484000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-2746000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-6407000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-4351000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-50027000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-8332000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-1295000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-998000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-16015000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-1749000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-46874000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-2047000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-2825000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-3550000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-21261000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-7273000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-34908000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-8001000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-6420000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-1329000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-1531000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-357000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-700000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-4800000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-70600000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-400000.0</v>
       </c>
-      <c r="DF30"/>
-      <c r="DG30">
+      <c r="DG30"/>
+      <c r="DH30">
         <v>-20500000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>-1200000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>-500000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>-23400000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>-100000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>-700000.0</v>
       </c>
-      <c r="DM30"/>
       <c r="DN30"/>
-      <c r="DO30">
+      <c r="DO30"/>
+      <c r="DP30">
         <v>-100000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>-500000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>-100000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>200000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>-1800000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>-200000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>